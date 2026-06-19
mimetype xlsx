--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -12,320 +12,346 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>name</t>
   </si>
   <si>
     <t>subtitle</t>
   </si>
   <si>
     <t>categories</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>followers</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>launched_in</t>
   </si>
   <si>
     <t>social_urls</t>
   </si>
   <si>
     <t>pros</t>
   </si>
   <si>
     <t>cons</t>
   </si>
   <si>
     <t>https://www.producthunt.com/products/elevenlabs</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:18Z</t>
   </si>
   <si>
     <t>ElevenLabs</t>
   </si>
   <si>
     <t>Create natural AI voices instantly in any language</t>
   </si>
   <si>
     <t>AI Voice Agents
 Text-to-Speech Software</t>
   </si>
   <si>
     <t>https://try.elevenlabs.io/v97l1k3mkplm?ref=producthunt</t>
   </si>
   <si>
     <t>AI Workflow Automation →</t>
   </si>
   <si>
-    <t>29K</t>
+    <t>36K</t>
   </si>
   <si>
     <t>The most realistic text to speech and voice cloning software. The most compelling, rich, and lifelike voices for creators and publishers seeking the ultimate tools for storytelling.</t>
   </si>
   <si>
     <t>2024 Golden Kitty Awards</t>
   </si>
   <si>
     <t>https://ph-files.imgix.net/1d7ee708-ade5-4288-be50-2dd5f5ed5d50.jpeg
-https://ph-files.imgix.net/1047cb65-71cb-4a20-a2ff-2d3750c99265.png</t>
+https://ph-files.imgix.net/5bdcff33-23a6-48fa-a9c3-4f92257ddab7.webp
+https://ph-files.imgix.net/1047cb65-71cb-4a20-a2ff-2d3750c99265.png
+https://ph-files.imgix.net/e31fc558-30e0-48e2-921a-0199328f3f02.x-icon</t>
   </si>
   <si>
     <t>https://www.instagram.com/elevenlabsio
 https://www.linkedin.com/company/elevenlabsio
 https://x.com/elevenlabs</t>
   </si>
   <si>
-    <t>high-quality voice generation (46)
-[...1 lines deleted...]
-text-to-speech technology (21)
+    <t>high-quality voice generation (60)
+realistic voice cloning (22)
+text-to-speech technology (15)
 API integration (14)
-multilingual support (12)
-voice cloning (14)
+multilingual support (15)
+voice cloning (10)
 extensive voice library (11)
-fast performance (7)
+fast performance (13)
 user-friendly interface (14)
 competitive pricing (5)</t>
   </si>
   <si>
     <t>voice cloning issues with numbers (3)
 poor Chinese language support (2)</t>
   </si>
   <si>
     <t>https://www.producthunt.com/products/ai-video-localization-dubbing-tool</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:34Z</t>
   </si>
   <si>
     <t>Rask AI</t>
   </si>
   <si>
     <t>AI-powered platform for localization and repurposing</t>
   </si>
   <si>
     <t>Video editing
 AI Chatbots
 AI Voice Agents</t>
   </si>
   <si>
     <t>https://www.rask.ai</t>
   </si>
   <si>
     <t>1.8K</t>
   </si>
   <si>
     <t>With the Rask AI Platform, you can effortlessly translate, dub, and repurpose your videos into engaging Shorts and tweets, reaching a global audience and connecting with diverse cultures and languages.
 Optimize your creative workflow! Without switching to a different product, you can localize your Shorts and long-form videos into 130+ languages to suit any audience. Preserve the uniqueness of your brand voice worldwide through advanced Lip-Sync and AI VoiceCloning technologies.</t>
   </si>
   <si>
     <t>2023 Golden Kitty Awards</t>
   </si>
   <si>
     <t>https://ph-files.imgix.net/34a05122-8627-422c-9bd8-59cac7fb3d3d.png
 https://ph-files.imgix.net/6ced90d3-1673-4812-ba4a-9f9b58907433.png
-https://ph-files.imgix.net/0d3a5248-585c-4772-9bef-e741fda79ada.png</t>
+https://ph-files.imgix.net/0d3a5248-585c-4772-9bef-e741fda79ada.png
+https://ph-files.imgix.net/e31fc558-30e0-48e2-921a-0199328f3f02.x-icon</t>
   </si>
   <si>
     <t>https://www.instagram.com/rask.ai_official/
 https://www.linkedin.com/company/rask-ai/
 https://twitter.com/rask_ai</t>
   </si>
   <si>
     <t>video localization (5)
 global reach (13)
 efficient workflow (2)
 fast performance (2)
 user-friendly interface (2)
 voice cloning (2)</t>
   </si>
   <si>
     <t>accent accuracy (2)</t>
   </si>
   <si>
     <t>https://www.producthunt.com/products/intercom</t>
   </si>
   <si>
-    <t>Intercom</t>
-[...2 lines deleted...]
-    <t>The best AI Agent and AI-first Customer Service Platform</t>
+    <t>2026-06-12T11:31:52Z</t>
+  </si>
+  <si>
+    <t>Fin</t>
+  </si>
+  <si>
+    <t>Perfect made possible</t>
   </si>
   <si>
     <t>Customer support tools
-AI Voice Agents</t>
-[...8 lines deleted...]
-    <t>A platform to provide a seamless customer experience across AI and human support, delivering increased customer satisfaction while reducing costs.</t>
+AI Voice Agents
+AI sales tools</t>
+  </si>
+  <si>
+    <t>https://fin.ai</t>
+  </si>
+  <si>
+    <t>4.5K</t>
+  </si>
+  <si>
+    <t>Fin is a single Customer Agent that can take on different roles, depending on what the conversation needs. Fin can handle sales, service, and more - all as part of one continuous experience for the customer.</t>
   </si>
   <si>
     <t>Top Product</t>
   </si>
   <si>
-    <t>https://ph-files.imgix.net/f0e0a028-dab4-48ea-8135-71bb9dfab777.png
-[...4 lines deleted...]
-https://x.com/intercom</t>
+    <t>https://ph-files.imgix.net/5ac7a53f-dd02-4bb1-8e0a-a509a3e4e8e0.png
+https://ph-files.imgix.net/525f8eff-88e3-4089-8963-03bcbec3b332.png
+https://ph-files.imgix.net/5ede64de-e8e0-471d-8c50-cb046ba838cf.png
+https://ph-files.imgix.net/bc0453ea-bb63-445a-b0c9-09187f7c30ef.png</t>
+  </si>
+  <si>
+    <t>https://www.linkedin.com/company/fin
+https://x.com/fin_ai</t>
   </si>
   <si>
     <t>user communication (26)
 automated responses (12)
 customer engagement (9)
 AI-first approach (8)
 intuitive interface (19)
 live chat (6)
 startup tier (7)
 help center (5)
 knowledge base (5)
 real-time assistance (5)</t>
   </si>
   <si>
     <t>pricing model (12)
 complexity (4)
 feature overload (4)
 slow support (2)</t>
   </si>
   <si>
     <t>https://www.producthunt.com/products/speechki-chatgpt-plugin-anything-audio</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:25Z</t>
+  </si>
+  <si>
     <t>Speechki ChatGPT Plugin: anything audio</t>
   </si>
   <si>
     <t>Transform any generated texts into audio right in ChatGPT</t>
   </si>
   <si>
     <t>AI Voice Agents
 Text-to-Speech Software
 Prompt Engineering Tools</t>
   </si>
   <si>
     <t>https://speechki.io</t>
   </si>
   <si>
     <t>2.3K</t>
   </si>
   <si>
     <t>Speechki transforms your ChatGPT experience with lifelike voice responses. This easy-to-use plugin seamlessly connects with ChatGPT, providing realistic text-to-speech output. Let ChatGPT not just talk, but speak!</t>
   </si>
   <si>
     <t>https://ph-files.imgix.net/19a56b7e-a20e-4647-8f1d-75c30a92b199.jpeg
 https://ph-files.imgix.net/d91ee265-f7ac-415f-ab8d-18d24de4fb52.png
-https://ph-files.imgix.net/8fda56c5-5486-4261-aa09-527686d9e5a7.png</t>
+https://ph-files.imgix.net/8fda56c5-5486-4261-aa09-527686d9e5a7.png
+https://ph-files.imgix.net/03d4ae91-eb4d-48c2-9db3-9a1ead154a46.png</t>
   </si>
   <si>
     <t>https://www.linkedin.com/company/speechki
 https://twitter.com/speechkibooks</t>
   </si>
   <si>
     <t>integrates with ChatGPT (5)
 realistic text-to-speech (5)
 natural sounding speech (4)
 wide variety of voices (4)
 AI-powered (3)
 enhances productivity (3)
 easy to use (2)
 music generation (2)</t>
   </si>
   <si>
     <t>voice quality issues in non-English languages (3)</t>
   </si>
   <si>
     <t>https://www.producthunt.com/products/vapi</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:55Z</t>
+  </si>
+  <si>
     <t>Vapi</t>
   </si>
   <si>
     <t>Voice AI for developers</t>
   </si>
   <si>
     <t>AI Voice Agents
 Transcription
 AI Voice Agent Infrastructure</t>
   </si>
   <si>
     <t>https://vapi.ai</t>
   </si>
   <si>
-    <t>1.3K</t>
+    <t>1.4K</t>
   </si>
   <si>
     <t>Build, test and deploy voicebots in minutes rather than months.</t>
   </si>
   <si>
     <t>https://ph-files.imgix.net/f633e85f-63e0-48b2-92fd-b35d3679088d.png
 https://ph-files.imgix.net/4364c409-8f69-4607-84ef-c3ee746e76d1.png
-https://ph-files.imgix.net/327b8921-ec04-4024-9629-b3e32c064acd.png</t>
+https://ph-files.imgix.net/327b8921-ec04-4024-9629-b3e32c064acd.png
+https://ph-files.imgix.net/03d4ae91-eb4d-48c2-9db3-9a1ead154a46.png</t>
   </si>
   <si>
     <t>https://www.linkedin.com/company/vapi-ai
 https://x.com/vapi_ai</t>
   </si>
   <si>
     <t>voice AI capabilities (8)
 developer-friendly (5)
 easy integration (2)
 excellent customer support (2)
 fast deployment (2)
 natural voice quality (2)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -641,332 +667,350 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="D2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="E2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="F2" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="H2" t="s">
         <v>21</v>
       </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2">
+        <v>185</v>
+      </c>
       <c r="I2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J2" t="s">
+        <v>24</v>
+      </c>
+      <c r="K2" t="s">
+        <v>25</v>
+      </c>
+      <c r="L2" t="s">
+        <v>26</v>
+      </c>
+      <c r="M2">
+        <v>2023</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
+      <c r="O2" t="s">
+        <v>28</v>
+      </c>
+      <c r="P2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3" t="s">
+        <v>34</v>
+      </c>
+      <c r="F3" t="s">
+        <v>35</v>
+      </c>
+      <c r="G3" t="s">
         <v>22</v>
       </c>
-      <c r="J2" t="s">
+      <c r="H3">
+        <v>28</v>
+      </c>
+      <c r="I3" t="s">
+        <v>36</v>
+      </c>
+      <c r="J3" t="s">
+        <v>37</v>
+      </c>
+      <c r="K3" t="s">
+        <v>38</v>
+      </c>
+      <c r="L3" t="s">
+        <v>39</v>
+      </c>
+      <c r="M3">
+        <v>2023</v>
+      </c>
+      <c r="N3" t="s">
+        <v>40</v>
+      </c>
+      <c r="O3" t="s">
+        <v>41</v>
+      </c>
+      <c r="P3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>43</v>
+      </c>
+      <c r="B4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E4" t="s">
+        <v>47</v>
+      </c>
+      <c r="F4" t="s">
+        <v>48</v>
+      </c>
+      <c r="G4" t="s">
+        <v>22</v>
+      </c>
+      <c r="H4">
+        <v>88</v>
+      </c>
+      <c r="I4" t="s">
+        <v>49</v>
+      </c>
+      <c r="J4" t="s">
+        <v>50</v>
+      </c>
+      <c r="K4" t="s">
+        <v>51</v>
+      </c>
+      <c r="L4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M4">
+        <v>2013</v>
+      </c>
+      <c r="N4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O4" t="s">
+        <v>54</v>
+      </c>
+      <c r="P4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C5" t="s">
+        <v>58</v>
+      </c>
+      <c r="D5" t="s">
+        <v>59</v>
+      </c>
+      <c r="E5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5" t="s">
+        <v>61</v>
+      </c>
+      <c r="G5" t="s">
+        <v>22</v>
+      </c>
+      <c r="H5">
+        <v>25</v>
+      </c>
+      <c r="I5" t="s">
+        <v>62</v>
+      </c>
+      <c r="J5" t="s">
+        <v>63</v>
+      </c>
+      <c r="L5" t="s">
+        <v>64</v>
+      </c>
+      <c r="M5">
+        <v>2023</v>
+      </c>
+      <c r="N5" t="s">
+        <v>65</v>
+      </c>
+      <c r="O5" t="s">
+        <v>66</v>
+      </c>
+      <c r="P5" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>68</v>
+      </c>
+      <c r="B6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6" t="s">
+        <v>70</v>
+      </c>
+      <c r="D6" t="s">
+        <v>71</v>
+      </c>
+      <c r="E6" t="s">
+        <v>72</v>
+      </c>
+      <c r="F6" t="s">
+        <v>73</v>
+      </c>
+      <c r="G6" t="s">
+        <v>22</v>
+      </c>
+      <c r="H6">
         <v>23</v>
       </c>
-      <c r="K2" t="s">
-[...5 lines deleted...]
-      <c r="M2" t="s">
+      <c r="I6" t="s">
+        <v>74</v>
+      </c>
+      <c r="J6" t="s">
+        <v>75</v>
+      </c>
+      <c r="K6" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
-[...178 lines deleted...]
-      <c r="L6">
+      <c r="L6" t="s">
+        <v>76</v>
+      </c>
+      <c r="M6">
         <v>2024</v>
       </c>
-      <c r="M6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N6" t="s">
-        <v>72</v>
+        <v>77</v>
+      </c>
+      <c r="O6" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">