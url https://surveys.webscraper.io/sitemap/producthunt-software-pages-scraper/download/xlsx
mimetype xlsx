--- v1 (2026-06-19)
+++ v2 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>subtitle</t>
   </si>
   <si>
     <t>categories</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
@@ -65,305 +65,260 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>launched_in</t>
   </si>
   <si>
     <t>social_urls</t>
   </si>
   <si>
     <t>pros</t>
   </si>
   <si>
     <t>cons</t>
   </si>
   <si>
     <t>https://www.producthunt.com/products/elevenlabs</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:18Z</t>
+    <t>2026-07-31T11:57:16Z</t>
   </si>
   <si>
     <t>ElevenLabs</t>
   </si>
   <si>
     <t>Create natural AI voices instantly in any language</t>
   </si>
   <si>
     <t>AI Voice Agents
 Text-to-Speech Software</t>
   </si>
   <si>
     <t>https://try.elevenlabs.io/v97l1k3mkplm?ref=producthunt</t>
   </si>
   <si>
-    <t>AI Workflow Automation →</t>
-[...2 lines deleted...]
-    <t>36K</t>
+    <t>41K</t>
   </si>
   <si>
     <t>The most realistic text to speech and voice cloning software. The most compelling, rich, and lifelike voices for creators and publishers seeking the ultimate tools for storytelling.</t>
   </si>
   <si>
     <t>2024 Golden Kitty Awards</t>
   </si>
   <si>
     <t>https://ph-files.imgix.net/1d7ee708-ade5-4288-be50-2dd5f5ed5d50.jpeg
 https://ph-files.imgix.net/5bdcff33-23a6-48fa-a9c3-4f92257ddab7.webp
 https://ph-files.imgix.net/1047cb65-71cb-4a20-a2ff-2d3750c99265.png
-https://ph-files.imgix.net/e31fc558-30e0-48e2-921a-0199328f3f02.x-icon</t>
+https://ph-files.imgix.net/ebbe0b72-5669-4449-8ea0-f2a8b1f42dcf.png</t>
   </si>
   <si>
     <t>https://www.instagram.com/elevenlabsio
 https://www.linkedin.com/company/elevenlabsio
 https://x.com/elevenlabs</t>
   </si>
   <si>
     <t>high-quality voice generation (60)
 realistic voice cloning (22)
 text-to-speech technology (15)
 API integration (14)
 multilingual support (15)
 voice cloning (10)
 extensive voice library (11)
 fast performance (13)
 user-friendly interface (14)
 competitive pricing (5)</t>
   </si>
   <si>
     <t>voice cloning issues with numbers (3)
 poor Chinese language support (2)</t>
   </si>
   <si>
-    <t>https://www.producthunt.com/products/ai-video-localization-dubbing-tool</t>
-[...107 lines deleted...]
-  <si>
     <t>https://www.producthunt.com/products/speechki-chatgpt-plugin-anything-audio</t>
   </si>
   <si>
-    <t>2026-06-12T11:31:25Z</t>
+    <t>2026-07-31T11:57:22Z</t>
   </si>
   <si>
     <t>Speechki ChatGPT Plugin: anything audio</t>
   </si>
   <si>
     <t>Transform any generated texts into audio right in ChatGPT</t>
   </si>
   <si>
     <t>AI Voice Agents
 Text-to-Speech Software
 Prompt Engineering Tools</t>
   </si>
   <si>
     <t>https://speechki.io</t>
   </si>
   <si>
     <t>2.3K</t>
   </si>
   <si>
     <t>Speechki transforms your ChatGPT experience with lifelike voice responses. This easy-to-use plugin seamlessly connects with ChatGPT, providing realistic text-to-speech output. Let ChatGPT not just talk, but speak!</t>
   </si>
   <si>
     <t>https://ph-files.imgix.net/19a56b7e-a20e-4647-8f1d-75c30a92b199.jpeg
 https://ph-files.imgix.net/d91ee265-f7ac-415f-ab8d-18d24de4fb52.png
 https://ph-files.imgix.net/8fda56c5-5486-4261-aa09-527686d9e5a7.png
-https://ph-files.imgix.net/03d4ae91-eb4d-48c2-9db3-9a1ead154a46.png</t>
+https://ph-files.imgix.net/c984e815-e879-4211-9fc9-2bd3dd79d9b9.jpeg</t>
   </si>
   <si>
     <t>https://www.linkedin.com/company/speechki
 https://twitter.com/speechkibooks</t>
   </si>
   <si>
     <t>integrates with ChatGPT (5)
 realistic text-to-speech (5)
 natural sounding speech (4)
 wide variety of voices (4)
 AI-powered (3)
 enhances productivity (3)
 easy to use (2)
 music generation (2)</t>
   </si>
   <si>
     <t>voice quality issues in non-English languages (3)</t>
   </si>
   <si>
-    <t>https://www.producthunt.com/products/vapi</t>
-[...40 lines deleted...]
-natural voice quality (2)</t>
+    <t>https://www.producthunt.com/products/play-ht</t>
+  </si>
+  <si>
+    <t>2026-07-31T11:57:05Z</t>
+  </si>
+  <si>
+    <t>Play</t>
+  </si>
+  <si>
+    <t>Making AI speak better than humans.</t>
+  </si>
+  <si>
+    <t>AI Voice Agents</t>
+  </si>
+  <si>
+    <t>https://play.ai</t>
+  </si>
+  <si>
+    <t>Leaders in Conversational Voice AI. We're building generative AI voices for the conversational future. Join https://discord.gg/yBbq7UfUsF</t>
+  </si>
+  <si>
+    <t>https://ph-files.imgix.net/7f466674-9df3-474b-ac87-8603c4922fc7.jpeg
+https://ph-files.imgix.net/6247ec18-85e9-41e6-85cd-e2db736da2ab.png
+https://ph-files.imgix.net/dd5293bd-148d-4205-80c6-cd26c023895b.png
+https://ph-files.imgix.net/e31fc558-30e0-48e2-921a-0199328f3f02.x-icon</t>
+  </si>
+  <si>
+    <t>https://www.linkedin.com/company/play-ht/
+https://twitter.com/play_ht</t>
+  </si>
+  <si>
+    <t>unreliable voice output (2)</t>
+  </si>
+  <si>
+    <t>https://www.producthunt.com/products/narrated-tours-on-demand-audio-guides</t>
+  </si>
+  <si>
+    <t>2026-07-31T11:57:13Z</t>
+  </si>
+  <si>
+    <t>Narrated Tours (On Demand Audio Guides)</t>
+  </si>
+  <si>
+    <t>A personal storyteller in your pocket for all your travels.</t>
+  </si>
+  <si>
+    <t>Travel Planning
+Travel apps
+AI Voice Agents</t>
+  </si>
+  <si>
+    <t>https://narratedtours.com</t>
+  </si>
+  <si>
+    <t>Bespoke audio walking tours. Enter a destination, select a theme, and it will generate a walking tour with a downloadable mp3 file. For travellers seeking a unique, self-paced experience, or businesses looking to promote events or locations. Powered by AI.</t>
+  </si>
+  <si>
+    <t>https://ph-files.imgix.net/831bb9eb-c7f8-412b-98fe-8b97e2f3dc86.jpeg
+https://ph-files.imgix.net/a7451bf0-20ef-4f5b-b1c7-b3ac3e78ddb4.jpeg
+https://ph-files.imgix.net/b85874ab-759e-433d-b6ec-32b2d89d24a8.jpeg
+https://ph-files.imgix.net/0233850e-7786-498e-bbba-c70e93bb7299.jpeg
+https://ph-files.imgix.net/c984e815-e879-4211-9fc9-2bd3dd79d9b9.jpeg</t>
+  </si>
+  <si>
+    <t>https://twitter.com/narratedtours</t>
+  </si>
+  <si>
+    <t>personalized experiences (3)</t>
+  </si>
+  <si>
+    <t>https://www.producthunt.com/products/singify-by-fineshare</t>
+  </si>
+  <si>
+    <t>2026-07-31T11:57:19Z</t>
+  </si>
+  <si>
+    <t>Singify by Fineshare</t>
+  </si>
+  <si>
+    <t>Make AI music covers with your favorite artists anytime</t>
+  </si>
+  <si>
+    <t>AI Generative Media
+AI Voice Agents</t>
+  </si>
+  <si>
+    <t>https://singify.co</t>
+  </si>
+  <si>
+    <t>Fineshare Singify is a free online AI Song Cover Generator. Whether you are a music lover or a creator, you can easily turn your favorite songs into unique and personalized masterpieces with the power of AI.</t>
+  </si>
+  <si>
+    <t>https://ph-files.imgix.net/9f46f95a-d09d-49ff-b854-fc6b03aa0d72.jpeg
+https://ph-files.imgix.net/5c5c407a-190f-4a80-988b-ba9786aa2240.png
+https://ph-files.imgix.net/3c5ea836-0937-4eeb-9ab5-9710daee511a.png
+https://ph-files.imgix.net/3868ba52-35c0-44cd-8217-518dcdcdc382.png
+https://ph-files.imgix.net/63bd1e8b-2aa6-4941-855e-e0232d06331f.png
+https://ph-files.imgix.net/dc160ec3-c861-4acb-8e9c-f026c875df9c.png</t>
+  </si>
+  <si>
+    <t>https://x.com/singify_music</t>
+  </si>
+  <si>
+    <t>AI-generated music covers (4)
+realistic voice models (4)
+easy to use (3)
+fast processing (2)
+fun and engaging (2)
+user-friendly interface (2)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -744,273 +699,258 @@
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
+      <c r="G2">
+        <v>4.9</v>
+      </c>
+      <c r="H2">
+        <v>196</v>
+      </c>
+      <c r="I2" t="s">
         <v>22</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>23</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>24</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="M2">
         <v>2023</v>
       </c>
       <c r="N2" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2" t="s">
         <v>27</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
         <v>30</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>31</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>32</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>33</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>34</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3">
+        <v>4.6</v>
+      </c>
+      <c r="H3">
+        <v>25</v>
+      </c>
+      <c r="I3" t="s">
         <v>35</v>
       </c>
-      <c r="G3" t="s">
-[...5 lines deleted...]
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>36</v>
       </c>
-      <c r="J3" t="s">
+      <c r="L3" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="M3">
         <v>2023</v>
       </c>
       <c r="N3" t="s">
+        <v>38</v>
+      </c>
+      <c r="O3" t="s">
+        <v>39</v>
+      </c>
+      <c r="P3" t="s">
         <v>40</v>
-      </c>
-[...4 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C4" t="s">
         <v>43</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4" t="s">
         <v>44</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>45</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
         <v>46</v>
       </c>
-      <c r="E4" t="s">
+      <c r="G4">
+        <v>3.3</v>
+      </c>
+      <c r="H4">
+        <v>4</v>
+      </c>
+      <c r="I4">
+        <v>768</v>
+      </c>
+      <c r="J4" t="s">
         <v>47</v>
       </c>
-      <c r="F4" t="s">
+      <c r="L4" t="s">
         <v>48</v>
       </c>
-      <c r="G4" t="s">
-[...5 lines deleted...]
-      <c r="I4" t="s">
+      <c r="M4">
+        <v>2016</v>
+      </c>
+      <c r="N4" t="s">
         <v>49</v>
       </c>
-      <c r="J4" t="s">
+      <c r="P4" t="s">
         <v>50</v>
-      </c>
-[...16 lines deleted...]
-        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D5" t="s">
+        <v>54</v>
+      </c>
+      <c r="E5" t="s">
+        <v>55</v>
+      </c>
+      <c r="F5" t="s">
         <v>56</v>
       </c>
-      <c r="B5" t="s">
+      <c r="G5">
+        <v>4.8</v>
+      </c>
+      <c r="H5">
+        <v>9</v>
+      </c>
+      <c r="I5">
+        <v>524</v>
+      </c>
+      <c r="J5" t="s">
         <v>57</v>
       </c>
-      <c r="C5" t="s">
+      <c r="L5" t="s">
         <v>58</v>
-      </c>
-[...22 lines deleted...]
-        <v>64</v>
       </c>
       <c r="M5">
         <v>2023</v>
       </c>
       <c r="N5" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="O5" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>67</v>
+        <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D6" t="s">
+        <v>64</v>
+      </c>
+      <c r="E6" t="s">
+        <v>65</v>
+      </c>
+      <c r="F6" t="s">
+        <v>66</v>
+      </c>
+      <c r="G6">
+        <v>4.6</v>
+      </c>
+      <c r="H6">
+        <v>11</v>
+      </c>
+      <c r="I6">
+        <v>459</v>
+      </c>
+      <c r="J6" t="s">
+        <v>67</v>
+      </c>
+      <c r="L6" t="s">
         <v>68</v>
       </c>
-      <c r="B6" t="s">
+      <c r="M6">
+        <v>2023</v>
+      </c>
+      <c r="N6" t="s">
         <v>69</v>
       </c>
-      <c r="C6" t="s">
+      <c r="O6" t="s">
         <v>70</v>
-      </c>
-[...34 lines deleted...]
-        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">