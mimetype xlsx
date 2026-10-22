--- v2 (2026-08-01)
+++ v3 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>subtitle</t>
   </si>
   <si>
     <t>categories</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
@@ -65,260 +65,301 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>launched_in</t>
   </si>
   <si>
     <t>social_urls</t>
   </si>
   <si>
     <t>pros</t>
   </si>
   <si>
     <t>cons</t>
   </si>
   <si>
     <t>https://www.producthunt.com/products/elevenlabs</t>
   </si>
   <si>
-    <t>2026-07-31T11:57:16Z</t>
+    <t>2026-10-09T11:48:06Z</t>
   </si>
   <si>
     <t>ElevenLabs</t>
   </si>
   <si>
     <t>Create natural AI voices instantly in any language</t>
   </si>
   <si>
     <t>AI Voice Agents
 Text-to-Speech Software</t>
   </si>
   <si>
     <t>https://try.elevenlabs.io/v97l1k3mkplm?ref=producthunt</t>
   </si>
   <si>
-    <t>41K</t>
-[...2 lines deleted...]
-    <t>The most realistic text to speech and voice cloning software. The most compelling, rich, and lifelike voices for creators and publishers seeking the ultimate tools for storytelling.</t>
+    <t>44K</t>
+  </si>
+  <si>
+    <t>ElevenLabs is a Voice AI company powering Text to Speech, Speech to Text, Voice Cloning, and Dubbing across 70+ languages. ElevenCreative helps creators and marketers generate and edit speech, music, image, and video. ElevenAgents lets businesses deploy multimodal voice and chat agents across phone, web, and WhatsApp with built-in testing and enterprise-grade security. ElevenAPI gives developers programmatic access to voice, music, sound effects, dubbing, and transcription models.</t>
   </si>
   <si>
     <t>2024 Golden Kitty Awards</t>
   </si>
   <si>
     <t>https://ph-files.imgix.net/1d7ee708-ade5-4288-be50-2dd5f5ed5d50.jpeg
 https://ph-files.imgix.net/5bdcff33-23a6-48fa-a9c3-4f92257ddab7.webp
-https://ph-files.imgix.net/1047cb65-71cb-4a20-a2ff-2d3750c99265.png
-https://ph-files.imgix.net/ebbe0b72-5669-4449-8ea0-f2a8b1f42dcf.png</t>
+https://ph-files.imgix.net/1047cb65-71cb-4a20-a2ff-2d3750c99265.png</t>
   </si>
   <si>
     <t>https://www.instagram.com/elevenlabsio
 https://www.linkedin.com/company/elevenlabsio
 https://x.com/elevenlabs</t>
   </si>
   <si>
     <t>high-quality voice generation (60)
 realistic voice cloning (22)
 text-to-speech technology (15)
 API integration (14)
 multilingual support (15)
 voice cloning (10)
 extensive voice library (11)
 fast performance (13)
 user-friendly interface (14)
 competitive pricing (5)</t>
   </si>
   <si>
     <t>voice cloning issues with numbers (3)
 poor Chinese language support (2)</t>
   </si>
   <si>
+    <t>https://www.producthunt.com/products/ai-video-localization-dubbing-tool</t>
+  </si>
+  <si>
+    <t>2026-10-09T11:48:21Z</t>
+  </si>
+  <si>
+    <t>Rask AI</t>
+  </si>
+  <si>
+    <t>AI-powered platform for localization and repurposing</t>
+  </si>
+  <si>
+    <t>Video editing
+AI Chatbots
+AI Voice Agents</t>
+  </si>
+  <si>
+    <t>https://www.rask.ai</t>
+  </si>
+  <si>
+    <t>1.8K</t>
+  </si>
+  <si>
+    <t>With the Rask AI Platform, you can effortlessly translate, dub, and repurpose your videos into engaging Shorts and tweets, reaching a global audience and connecting with diverse cultures and languages.
+Optimize your creative workflow! Without switching to a different product, you can localize your Shorts and long-form videos into 130+ languages to suit any audience. Preserve the uniqueness of your brand voice worldwide through advanced Lip-Sync and AI VoiceCloning technologies.</t>
+  </si>
+  <si>
+    <t>2023 Golden Kitty Awards</t>
+  </si>
+  <si>
+    <t>https://ph-files.imgix.net/34a05122-8627-422c-9bd8-59cac7fb3d3d.png
+https://ph-files.imgix.net/6ced90d3-1673-4812-ba4a-9f9b58907433.png
+https://ph-files.imgix.net/0d3a5248-585c-4772-9bef-e741fda79ada.png</t>
+  </si>
+  <si>
+    <t>https://www.instagram.com/rask.ai_official/
+https://www.linkedin.com/company/rask-ai/
+https://twitter.com/rask_ai</t>
+  </si>
+  <si>
+    <t>video localization (5)
+global reach (13)
+efficient workflow (2)
+fast performance (2)
+user-friendly interface (2)
+voice cloning (2)</t>
+  </si>
+  <si>
+    <t>accent accuracy (2)</t>
+  </si>
+  <si>
+    <t>https://www.producthunt.com/products/intercom</t>
+  </si>
+  <si>
+    <t>2026-10-09T11:48:35Z</t>
+  </si>
+  <si>
+    <t>Fin</t>
+  </si>
+  <si>
+    <t>Perfect customer experiences made possible</t>
+  </si>
+  <si>
+    <t>Customer support tools
+AI Voice Agents
+AI sales tools</t>
+  </si>
+  <si>
+    <t>https://fin.ai</t>
+  </si>
+  <si>
+    <t>4.9K</t>
+  </si>
+  <si>
+    <t>Fin is a single Customer Agent that can take on different roles, depending on what the conversation needs. Fin can handle sales, service, and more - all as part of one continuous experience for the customer.</t>
+  </si>
+  <si>
+    <t>Top Product</t>
+  </si>
+  <si>
+    <t>https://ph-files.imgix.net/5ac7a53f-dd02-4bb1-8e0a-a509a3e4e8e0.png
+https://ph-files.imgix.net/525f8eff-88e3-4089-8963-03bcbec3b332.png
+https://ph-files.imgix.net/5ede64de-e8e0-471d-8c50-cb046ba838cf.png</t>
+  </si>
+  <si>
+    <t>https://www.linkedin.com/company/fin
+https://x.com/fin_ai</t>
+  </si>
+  <si>
+    <t>user communication (27)
+automated responses (11)
+AI-first approach (9)
+customer engagement (9)
+intuitive interface (19)
+live chat (6)
+startup tier (7)
+help center (5)
+knowledge base (5)
+personalized support (5)</t>
+  </si>
+  <si>
+    <t>pricing model (11)
+complexity (4)
+feature overload (4)
+slow support (2)</t>
+  </si>
+  <si>
+    <t>https://www.producthunt.com/products/vapi</t>
+  </si>
+  <si>
+    <t>2026-10-09T11:48:38Z</t>
+  </si>
+  <si>
+    <t>Vapi</t>
+  </si>
+  <si>
+    <t>Voice AI for developers</t>
+  </si>
+  <si>
+    <t>AI Voice Agents
+Transcription
+AI Voice Agent Infrastructure</t>
+  </si>
+  <si>
+    <t>https://vapi.ai</t>
+  </si>
+  <si>
+    <t>1.5K</t>
+  </si>
+  <si>
+    <t>Build, test and deploy voicebots in minutes rather than months.</t>
+  </si>
+  <si>
+    <t>https://ph-files.imgix.net/f633e85f-63e0-48b2-92fd-b35d3679088d.png
+https://ph-files.imgix.net/4364c409-8f69-4607-84ef-c3ee746e76d1.png
+https://ph-files.imgix.net/327b8921-ec04-4024-9629-b3e32c064acd.png</t>
+  </si>
+  <si>
+    <t>https://www.linkedin.com/company/vapi-ai
+https://x.com/vapi_ai</t>
+  </si>
+  <si>
+    <t>voice AI capabilities (8)
+developer-friendly (6)
+easy integration (3)
+fast deployment (3)
+excellent customer support (2)
+natural voice quality (2)
+web SDK (2)</t>
+  </si>
+  <si>
+    <t>voice AI not 100% (2)</t>
+  </si>
+  <si>
     <t>https://www.producthunt.com/products/speechki-chatgpt-plugin-anything-audio</t>
   </si>
   <si>
-    <t>2026-07-31T11:57:22Z</t>
+    <t>2026-10-09T11:48:12Z</t>
   </si>
   <si>
     <t>Speechki ChatGPT Plugin: anything audio</t>
   </si>
   <si>
     <t>Transform any generated texts into audio right in ChatGPT</t>
   </si>
   <si>
     <t>AI Voice Agents
 Text-to-Speech Software
 Prompt Engineering Tools</t>
   </si>
   <si>
     <t>https://speechki.io</t>
   </si>
   <si>
     <t>2.3K</t>
   </si>
   <si>
     <t>Speechki transforms your ChatGPT experience with lifelike voice responses. This easy-to-use plugin seamlessly connects with ChatGPT, providing realistic text-to-speech output. Let ChatGPT not just talk, but speak!</t>
   </si>
   <si>
     <t>https://ph-files.imgix.net/19a56b7e-a20e-4647-8f1d-75c30a92b199.jpeg
 https://ph-files.imgix.net/d91ee265-f7ac-415f-ab8d-18d24de4fb52.png
-https://ph-files.imgix.net/8fda56c5-5486-4261-aa09-527686d9e5a7.png
-https://ph-files.imgix.net/c984e815-e879-4211-9fc9-2bd3dd79d9b9.jpeg</t>
+https://ph-files.imgix.net/8fda56c5-5486-4261-aa09-527686d9e5a7.png</t>
   </si>
   <si>
     <t>https://www.linkedin.com/company/speechki
 https://twitter.com/speechkibooks</t>
   </si>
   <si>
     <t>integrates with ChatGPT (5)
 realistic text-to-speech (5)
 natural sounding speech (4)
 wide variety of voices (4)
 AI-powered (3)
 enhances productivity (3)
 easy to use (2)
 music generation (2)</t>
   </si>
   <si>
     <t>voice quality issues in non-English languages (3)</t>
-  </si>
-[...109 lines deleted...]
-user-friendly interface (2)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -703,254 +744,272 @@
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2">
         <v>4.9</v>
       </c>
       <c r="H2">
-        <v>196</v>
+        <v>215</v>
       </c>
       <c r="I2" t="s">
         <v>22</v>
       </c>
       <c r="J2" t="s">
         <v>23</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2">
         <v>2023</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3" t="s">
         <v>30</v>
       </c>
       <c r="C3" t="s">
         <v>31</v>
       </c>
       <c r="D3" t="s">
         <v>32</v>
       </c>
       <c r="E3" t="s">
         <v>33</v>
       </c>
       <c r="F3" t="s">
         <v>34</v>
       </c>
       <c r="G3">
-        <v>4.6</v>
+        <v>4.8</v>
       </c>
       <c r="H3">
-        <v>25</v>
+        <v>28</v>
       </c>
       <c r="I3" t="s">
         <v>35</v>
       </c>
       <c r="J3" t="s">
         <v>36</v>
       </c>
+      <c r="K3" t="s">
+        <v>37</v>
+      </c>
       <c r="L3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="M3">
         <v>2023</v>
       </c>
       <c r="N3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="O3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="P3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G4">
-        <v>3.3</v>
+        <v>4.6</v>
       </c>
       <c r="H4">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>768</v>
+        <v>93</v>
+      </c>
+      <c r="I4" t="s">
+        <v>48</v>
       </c>
       <c r="J4" t="s">
-        <v>47</v>
+        <v>49</v>
+      </c>
+      <c r="K4" t="s">
+        <v>50</v>
       </c>
       <c r="L4" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="M4">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="N4" t="s">
-        <v>49</v>
+        <v>52</v>
+      </c>
+      <c r="O4" t="s">
+        <v>53</v>
       </c>
       <c r="P4" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="B5" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C5" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D5" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="E5" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="F5" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="G5">
-        <v>4.8</v>
+        <v>4.9</v>
       </c>
       <c r="H5">
-        <v>9</v>
-[...2 lines deleted...]
-        <v>524</v>
+        <v>25</v>
+      </c>
+      <c r="I5" t="s">
+        <v>61</v>
       </c>
       <c r="J5" t="s">
-        <v>57</v>
+        <v>62</v>
+      </c>
+      <c r="K5" t="s">
+        <v>24</v>
       </c>
       <c r="L5" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="M5">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="N5" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="O5" t="s">
-        <v>60</v>
+        <v>65</v>
+      </c>
+      <c r="P5" t="s">
+        <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="B6" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="C6" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="D6" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E6" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="F6" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="G6">
         <v>4.6</v>
       </c>
       <c r="H6">
-        <v>11</v>
-[...2 lines deleted...]
-        <v>459</v>
+        <v>25</v>
+      </c>
+      <c r="I6" t="s">
+        <v>73</v>
       </c>
       <c r="J6" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="L6" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="M6">
         <v>2023</v>
       </c>
       <c r="N6" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
       <c r="O6" t="s">
-        <v>70</v>
+        <v>77</v>
+      </c>
+      <c r="P6" t="s">
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">