--- v3 (2026-08-01)
+++ v4 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>time</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -89,369 +89,274 @@
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.propertyfinder.ae/en/search?c=2&amp;fu=0&amp;l=3&amp;ob=mr&amp;rp=y&amp;t=24</t>
   </si>
   <si>
-    <t>2026-07-21T13:45:44Z</t>
-[...5 lines deleted...]
-    <t>AC FREE - Partial Sea View - Fully Upgraded 2 BR</t>
+    <t>2026-09-04T07:44:49Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-fiji-128811375.html</t>
+  </si>
+  <si>
+    <t>Upgraded | Well-Designed Duplex | Bills Included</t>
   </si>
   <si>
     <t>yearly</t>
   </si>
   <si>
     <t>aed</t>
   </si>
   <si>
     <t>for rent</t>
   </si>
   <si>
-    <t>15 Jul 2026</t>
+    <t>29 Oct 2025</t>
   </si>
   <si>
     <t>Duplex</t>
   </si>
   <si>
-    <t>Pacific Tonga, Pacific, Al Marjan Island, Ras Al Khaimah</t>
+    <t>Pacific Fiji, Pacific, Al Marjan Island, Ras Al Khaimah</t>
   </si>
   <si>
     <t>2 Beds</t>
   </si>
   <si>
     <t>Furnished
+Central A/C
 Balcony
+Shared Pool
+Shared Gym
+Security
+Covered Parking
 Built in Wardrobes
-Central A/C
-[...59 lines deleted...]
-https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/63afd5d1-9987-4fb5-ad78-cb71b47ce895/1312x894.jpg?v=1e6ffb62cf931256bd4a3c21fe24b751
+View of Landmark</t>
+  </si>
+  <si>
+    <t>Experience comfortable island living in this well-designed 2-bedroom duplex apartment located in the Pacific development on Al Marjan Island, Ras Al Khaimah. The apartment offers a bright and spacious layout with well-proportioned living and dining areas, creating a welcoming and practical home for everyday living.
+The duplex features two bedrooms with built-in wardrobes, three bathrooms, and a functional layout ideal for families or professionals seeking a beachfront lifestyle. Large windows allow plenty of natural light, enhancing the open and airy feel throughout the property.
+Residents of Pacific enjoy a range of high-quality amenities, including multiple swimming pools, a fully equipped shared gym, and direct access to the beach. Supermarkets, cafes, and restaurants are conveniently located nearby, making daily life easy and comfortable.
+Property Details
+Type: 2 Bedroom Duplex
+Bathrooms: 3
+Size: 1,279 sq.ft
+Built-in Wardrobes
+Parking: 1
+Status: Vacant and ready to move in
+Rental Terms
+Security Deposit: 10%
+Agency Fee: 5%
+Payment Terms: 4 cheques
+Located in one of Ras Al Khaimah’s most desirable beachfront communities, this property offers an excellent opportunity to enjoy relaxed coastal living.
+For more information or to arrange a viewing, please contact Paragon Properties RAK. At Paragon Properties RAK, we are committed to providing a smooth and professional real estate experience built on trust and long-term relationships.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/58R9Q2TQ0E6R0H3XMN020ZCRTC/b6bef10f-b71d-443b-8581-370cc2001979/1312x894.jpg?v=41744450f8c03d6d68b68ab892ac9ce4
+https://static.shared.propertyfinder.ae/media/images/listing/58R9Q2TQ0E6R0H3XMN020ZCRTC/5452d081-1a67-4c66-8fd8-8b7aba3aa72a/1312x894.jpg?v=b88d11506a77ff2c991d53ed2bfcc329
+https://static.shared.propertyfinder.ae/media/images/listing/58R9Q2TQ0E6R0H3XMN020ZCRTC/4c97b85f-4724-43e3-9762-81aebae2c6c1/1312x894.jpg?v=1f4254768e2a05d583250bbc56bed40b
+https://static.shared.propertyfinder.ae/media/images/listing/58R9Q2TQ0E6R0H3XMN020ZCRTC/95fda671-60f1-4196-acb6-e3c0986207c5/1312x894.jpg?v=df65d109a924a3d80ffd2a46b5396886
+https://static.shared.propertyfinder.ae/media/images/listing/58R9Q2TQ0E6R0H3XMN020ZCRTC/86f6436e-e07f-4508-a93d-3d5b8c329ad6/1312x894.jpg?v=395a295b5029f52951436d6a041d7cd0
+https://static.shared.propertyfinder.ae/media/images/listing/58R9Q2TQ0E6R0H3XMN020ZCRTC/c8b2b6f8-1688-4407-9f9f-bccd1edf1a36/1312x894.jpg?v=3a8453bf0f29796674092b435e0a810d
+https://static.shared.propertyfinder.ae/media/images/listing/58R9Q2TQ0E6R0H3XMN020ZCRTC/e48ae78a-75c0-4dd6-aa62-bb2860dd138e/1312x894.jpg?v=8b3a663f99f4839898315876ecfbe092
+https://static.shared.propertyfinder.ae/media/images/listing/58R9Q2TQ0E6R0H3XMN020ZCRTC/7881812a-916c-4193-872a-9710f495b304/1312x894.jpg?v=d6c53cf9fe87791afec40c1e57ebbb25
+https://static.shared.propertyfinder.ae/media/images/listing/58R9Q2TQ0E6R0H3XMN020ZCRTC/7efd7295-4767-47cb-abc0-816dcb9ed5b5/1312x894.jpg?v=17dcf790867e21b00d1e389d0cf00146
+https://static.shared.propertyfinder.ae/media/images/listing/58R9Q2TQ0E6R0H3XMN020ZCRTC/4abffba1-23b4-41ee-bf7c-648a76c6c41b/1312x894.jpg?v=6b281c3b7d7db3aaa17f75967555112a
+https://static.shared.propertyfinder.ae/media/images/listing/58R9Q2TQ0E6R0H3XMN020ZCRTC/ab1527e1-5dc1-49fe-84d7-aa39c4e01375/1312x894.jpg?v=47286519b166486f9a90959fbb1d7e41
+https://static.shared.propertyfinder.ae/media/images/listing/58R9Q2TQ0E6R0H3XMN020ZCRTC/569aa4ba-6c94-4415-b4fd-7cf3ba695833/1312x894.jpg?v=9f259a499553c99db095dc929b454024
+https://static.shared.propertyfinder.ae/media/images/listing/58R9Q2TQ0E6R0H3XMN020ZCRTC/1e8425ac-4e84-472a-a267-ff1a9873551e/1312x894.jpg?v=a0834fb4070f633c5f490ea73de44ee9
+https://static.shared.propertyfinder.ae/media/images/listing/58R9Q2TQ0E6R0H3XMN020ZCRTC/b352fea7-b5bd-4d5d-b8ca-e24d074b8133/1312x894.jpg?v=fb28e6567be2fc508c0272aa8630835b
+https://static.shared.propertyfinder.ae/media/images/listing/58R9Q2TQ0E6R0H3XMN020ZCRTC/f9000f34-1d29-483d-8ecd-d9ede23777a1/1312x894.jpg?v=5b50f010da058eae5ea47332f55cd841
+https://static.shared.propertyfinder.ae/media/images/listing/58R9Q2TQ0E6R0H3XMN020ZCRTC/81dff2d1-9ab8-4004-9974-a3f1d1c6c4a6/1312x894.jpg?v=767b0ff5bf25f8f356b712c447dd97c7
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
-    <t>Raufa Rashid</t>
-[...17 lines deleted...]
-    <t>Pacific Samoa, Pacific, Al Marjan Island, Ras Al Khaimah</t>
+    <t>Michael Haddad</t>
+  </si>
+  <si>
+    <t>PARAGON PROPERTIES LLC - RAK</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/search?c=2&amp;fu=0&amp;l=3&amp;ob=mr&amp;rp=y&amp;t=24&amp;page=2</t>
+  </si>
+  <si>
+    <t>2026-09-04T07:44:51Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-fiji-81951351.html</t>
+  </si>
+  <si>
+    <t>Elegant Urban Duplex |Fully Furnished Comfort</t>
+  </si>
+  <si>
+    <t>22 Oct 2025</t>
   </si>
   <si>
     <t>Furnished
+Central A/C
 Balcony
-Barbecue Area
+Shared Pool
+Shared Gym
+Security
+Covered Parking
 Built in Wardrobes
-Central A/C
-[...34 lines deleted...]
-https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/eef0054f-1cb8-46a4-a1bb-24380be5d2fa/1312x894.jpg?v=ec8a75e3cf408a2b1e2db415cca06fbc
+Kitchen Appliances
+View of Water</t>
+  </si>
+  <si>
+    <t>Experience luxury living in this fully furnished 1,425 sq. ft. duplex apartment located in the prestigious E Block of the Pacific Building - Available For rent.
+Designed with modern elegance and comfort in mind, this stunning home features a spacious open-plan living area, contemporary kitchen with high-end appliances, and beautifully appointed bedrooms.
+Enjoy premium furnishings, tasteful décor, and a seamless blend of style and functionality.
+Residents benefit from world-class amenities, including a swimming pool, fitness center, 24-hour security, and direct access to nearby cafes, retail, and the beach.
+Key Features:
+        •      Type: 2 Bedroom Duplex
+        •       Bathrooms: 3
+	•	Fully furnished &amp; move-in ready
+        •       Partial Sea View | full community view
+	•	1,425 sq. ft. duplex layout
+	•	Modern kitchen with premium fittings
+	•	Bright interiors &amp; elegant finishes
+	•	Access to pool, gym &amp; leisure facilities
+	•	Secure parking and 24/7 security
+   Perfect for professionals, couples, or small families seeking a refined coastal lifestyle in one of the most sought-after developments.
+  Call Paragon Properties RAK now to view this amazing  Duplex .</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/b82e5fba-c12a-4d7e-81bd-f957fc5f2532/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/98c09053-3d7e-41e9-b205-26a0eca8f159/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/4a156b39-f8b5-4e97-8bca-452b24e5e044/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/990274be-1e66-4ea2-a763-530abfffb67b/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/8582079e-b055-4d68-ac47-18b6af98e828/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/117bc959-609f-4e2a-bfa8-b9c4d7f8c116/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/11b30ced-4ef4-4252-9743-daea5e1dd1b6/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/86f4c1be-3e15-4b76-8eec-f3860a00ccf6/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/b8738fd0-d7bf-46a0-9644-379847c8e435/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/9790291f-eb0d-4e37-8c94-ce501deef7c6/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/f495c342-104f-4ef3-91b2-d721f724387e/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/5739157c-bf1b-4846-843b-e61b823cf5d1/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/42f8513a-464c-4faf-8cd3-e8cddae69728/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/97232327-a31a-4adb-b389-5ccbe20d1081/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/274fa265-6843-4f52-ae0a-1f920ed8d5c9/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/a3e94f5b-b596-4a68-94d9-76d9bb55fdfa/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/275cd8e2-2e5c-4399-acd2-e94cfe5ecc77/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/420e28f4-8d3c-43d2-a671-c039b9574bf8/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/bc7d6d3d-2954-40b8-bdf4-64dc6385409d/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/e2e4de58-1a5a-4959-9acc-52da39039193/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/29d2655f-f39a-4786-b571-fe0d5288be01/1312x894.jpg
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
-    <t>Carren May</t>
-[...92 lines deleted...]
-    <t>2026-07-21T13:45:54Z</t>
+    <t>Precious Anikezie</t>
+  </si>
+  <si>
+    <t>2026-09-04T07:44:54Z</t>
   </si>
   <si>
     <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-tonga-105961224.html</t>
   </si>
   <si>
     <t>Upgraded Luxury 2BR Duplex | Full Sea View</t>
   </si>
   <si>
     <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>Pacific Tonga, Pacific, Al Marjan Island, Ras Al Khaimah</t>
   </si>
   <si>
     <t>Unfurnished
 Central A/C
 Balcony
 Shared Pool
 Shared Spa
 Shared Gym
 Security
 Covered Parking
 Built in Wardrobes
 View of Water</t>
   </si>
   <si>
     <t>Property Details
 Community: Al Marjan Island, RAK
 Subcommunity: Pacific Residence
 Property Type: Duplex Apartment
 Condition: Fully Upgraded with High-End Finishing
 View: Premium Full Sea View (from both levels)
 Furnishing: Fully Furnished
 Bedrooms: 2
 Layout: Spacious Living &amp; Dining Area, Built-In Wardrobes
 Financial Details
-Asking Price: 100,000
+Asking Price: 99,999
 Agency Fee: 5%+vat
 Deposit: 10% ( Security Check)
 Lifestyle &amp; Amenities
 Residents enjoy access to a wide range of premium amenities, including:
 Direct Beach Access
 Swimming Pools
 Fully Equipped Gymnasium
 Children's Play Area
 Restaurants &amp; Cafés
 Retail Outlets
 24/7 Security
 High Rental Demand Area
 A stunning, fully upgraded 2-bedroom duplex in the prestigious Pacific Residence. Finished to an exceptionally high standard with premium materials, this property offers ultimate luxury beachfront living and uninterrupted, premium full sea views from both levels on Al Marjan Island.
 The property will be vacant September 10.</t>
   </si>
   <si>
     <t>https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/98f2e3a7-00df-4480-aeea-07ffecf045d7/1312x894.jpg?v=6e77206f8da9a974f621f576adf7e62a
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/56cef109-d03f-48c2-9599-738c5a2919bd/1312x894.jpg?v=d8dc35077c2c75461f7d80fb43c0566f
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/7e9030c1-b254-48fa-8976-6c6a1312f789/1312x894.jpg?v=b5f4c32d02551938ccd13af2d64eded1
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/7bb0b067-f4d3-4c24-ad1e-7a4fe5631530/1312x894.jpg?v=6b87b997e29496009ad9869902274d83
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/b3f2463d-35af-481a-8d33-8db946784ccc/1312x894.jpg?v=78afe5d37560f7bad3cec0bedcd56dba
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/8b722eb7-4d04-4744-9114-eeba1b4e586c/1312x894.jpg?v=23e11e7dd03fd6628cf2c73880215880
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/db0f0d3b-49c4-4aee-8721-f759e3db4af7/1312x894.jpg?v=04ef7a7118e63c261e588ee3ae95132e
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/9783334d-c529-4c00-b53b-9cfc2fcb2815/1312x894.jpg?v=cc781c710f1e6e3cfc3b13127d5f0e65
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/8af60434-34f0-40dc-95ea-5c5baf63dc39/1312x894.jpg?v=27cac20ca50f7035dbf81f5ba5698658
@@ -466,154 +371,208 @@
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/577b6ee5-ba1f-4d86-95d7-d46d10a4d267/1312x894.jpg?v=0f2b0888ba8492aa65eaa283b2c24d63
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/f51b3b48-4b12-4889-8bab-4ac4a980b29c/1312x894.jpg?v=73b091b99e20ad03befd26bfb0825ffb
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/17b7b4cd-a933-4fad-817a-2533565e3278/1312x894.jpg?v=747f2da11439fa48bf4ad55caf28f3a1
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/8164b0be-aecb-45fb-8420-db303c290307/1312x894.jpg?v=84c2073b39a6269f46f96958764b2e36
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/586477e5-e76e-4f93-af56-68e7d04f185a/1312x894.jpg?v=edf07b558a611aaa4bca9618bb50771a
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/0b08abd5-7237-419c-8d4b-52c877a51a90/1312x894.jpg?v=d8f4b766d0f0036e8dde48a52874ef2f
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/ae49948f-19f7-4ff1-8e7f-103ff207d86a/1312x894.jpg?v=2da4a04107abf2dac0ffd8dacd3abb3a
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
-    <t>Michael Haddad</t>
-[...14 lines deleted...]
-    <t>27 Jun 2026</t>
+    <t>2026-09-04T07:45:06Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-polynesia-120183389.html</t>
+  </si>
+  <si>
+    <t>Elegantly Furnished | 2BR Duplex | Key in Hand</t>
+  </si>
+  <si>
+    <t>18 May 2026</t>
+  </si>
+  <si>
+    <t>Pacific Polynesia, Pacific, Al Marjan Island, Ras Al Khaimah</t>
   </si>
   <si>
     <t>Furnished
+Central A/C
 Balcony
+Shared Pool
+Shared Gym
+Security
+Covered Parking
 Built in Wardrobes
-Central A/C
-[...59 lines deleted...]
-https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/ce6f566a-e3f3-451e-ac86-44643de51479/1312x894.jpg?v=92643c94736b0b6bf55ce956582715d9
+Kitchen Appliances</t>
+  </si>
+  <si>
+    <t>About The Property
+Located on Al Marjan Island- This Duplex Apartment- Located on the Ground Floor - Available for Rent with Paragon Properties RAK.  
+Amenities include the following : Shared Gym , Swimming Pools , Supermarkets , Restaurants and Private Beach, Covered Parking, 24h Security  
+Type: Duplex Apartment
+Bathrooms : 3
+View : Community
+Parking Spaces : 1 
+Built Up Area : 1450 sq.ft.
+Furnished : Yes
+Kitchen : Semi Open plan
+Built in Wardrobes : Yes
+Property Status: Vacant
+Rental Price : 80,000.00  AED 
+Deposit: 10%
+Commission : 5%+ Vat 
+Do not miss out on this great investment / Rental opportunity!
+Call Paragon Properties RAK now to view this beautiful apartment by appointment only.
+At Paragon Properties RAK, we believe building trust and strong relationships is the key to success for our landlords and Tenants.
+Our goal at Paragon Properties RAK is to provide a seamless and stress-free experience for our clients, whether buying, selling, renting, or looking for a mortgage.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/8e9f257a-0362-43cd-8bfc-13c34acadcfd/1312x894.jpg?v=1bb9db1445b8b189e3eb3763ba61af5f
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/e22c0a25-c94c-420f-ad3b-30be557a06f2/1312x894.jpg?v=4886abee2ef8548e6288918c9fc0fff9
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/dc1f14b6-0515-457d-98a1-731d97c7c89c/1312x894.jpg?v=f59c1dd516a916bd08a138d8a14a4638
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/12cb051a-a111-489c-a4b0-86be2e1dbb18/1312x894.jpg?v=757c4bfac33564512be10641f5a27fbf
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/db5ef00d-fba5-402c-9614-e787298e622c/1312x894.jpg?v=2a61b15e3e25bc731599ea1b5a1ee86a
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/81f0632d-c3ed-4e2d-8b4b-1d9f99ce0753/1312x894.jpg?v=4b843f6ba0d73eb67462c98c898ca9c0
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/4c64a08a-7a49-46c5-a159-755c7c5295dd/1312x894.jpg?v=ad41dd924f696aa1b8088eeb6adf18ec
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/a78a8ed2-0c0c-4a5b-bd19-2517e73eb6b3/1312x894.jpg?v=adc02a7dfb8f63112a08fa0111932427
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/1b246a85-99c3-439c-affa-77065c306b11/1312x894.jpg?v=437df47721af8865b6835861c7d3189a
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/ae9fdd1e-a699-4952-a9aa-fcce0f912ac8/1312x894.jpg?v=aeb54587d6e0b672f9b3b7f8bf71c0ff
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/a84c9c67-a068-44ab-a127-b92b65b7951b/1312x894.jpg?v=e0ca22c29641be67ade20208d2254077
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/4e8e076c-0a1c-4ab0-9919-ad1e0a23a8e9/1312x894.jpg?v=cfacb98f65a37a1c6d30729e10204377
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/6f6c494e-5bc5-4e49-8c77-de8aa043596b/1312x894.jpg?v=7aac013744cedde72f35b59a9295dac0
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/c3346df5-56e0-42fc-bdd2-77e869b90f7c/1312x894.jpg?v=7401e485c606d5ad60abb190f09d40fc
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/b706cc1e-d9c2-49b3-88b8-2e77d7ba215b/1312x894.jpg?v=78514c0c637fcf2ad11718dd4bb69bd5
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/c2600b0f-ea01-45cf-8091-ed817b5b1eac/1312x894.jpg?v=7e74c644d41fa49b8b09c67f3c534c32
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/840e4cc9-a751-4fb9-b3f1-42af34a762cb/1312x894.jpg?v=b1151ff6684ad90e8ccbe992ec55d7ae
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/f1f70b55-d25c-4a08-b758-10a9ce6f5e8d/1312x894.jpg?v=39f145b0c0185e0f4b1e22a78a6836f3
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/8f2dd520-d325-4d84-a2c4-fe4213ba9061/1312x894.jpg?v=e9b9565cae5ef42b9fea0cfbdde57485
+https://static.shared.propertyfinder.ae/media/images/listing/P63KNX1BDCNGQ1KPRR12JB1650/190efee6-03d7-40bc-bc05-81b2ec25ff76/1312x894.jpg?v=9fa74a101894017fe5e5eeccaf345898
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
-    <t>Hajr Saeed</t>
-[...2 lines deleted...]
-    <t>Falcon Properties Real Estate FZ-LLC - RAK</t>
+    <t>2026-09-04T07:45:13Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-mina-al-arab-the-lagoons-lagoon-b2-132033942.html</t>
+  </si>
+  <si>
+    <t>Attractive Duplex 3BR | Sea View | Ready to Move</t>
+  </si>
+  <si>
+    <t>17 Aug 2026</t>
+  </si>
+  <si>
+    <t>Lagoon B2, The Lagoons, Mina Al Arab, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>3 Beds</t>
+  </si>
+  <si>
+    <t>Unfurnished
+Balcony
+Built in Wardrobes
+Central A/C
+Shared Pool
+View of Water
+Security
+Walk-in Closet</t>
+  </si>
+  <si>
+    <t>Discover refined waterfront living in this elegant 3-bedroom duplex apartment situated in the sought-after Lagoon community of Mina Al Arab. Combining contemporary design with spacious interiors, this exceptional residence offers the perfect balance of comfort, style, and functionality.
+Spread across two levels, the apartment provides a unique villa-style atmosphere with well-proportioned bedrooms, a bright and airy living and dining space, expansive windows that welcome abundant natural light, and a modern kitchen designed for everyday convenience. The duplex layout ensures enhanced privacy and a comfortable family living experience.
+Residents benefit from a range of premium community amenities, including swimming pools, beautifully landscaped pathways, scenic waterfront surroundings, children's play areas, and easy access to nearby cafés, supermarkets, and retail destinations.
+Property Highlights:
+Spacious 3-Bedroom Duplex Apartment
+Open-Plan Living and Dining Area
+Contemporary Kitchen
+Built-in Wardrobes
+Private Balcony / Terrace
+Covered Parking Space
+Access to Swimming Pool and Gym
+Family-Oriented Community
+Beautiful Lagoon and Waterfront Views
+24-Hour Security
+Ideally located in Mina Al Arab, this home offers a tranquil coastal lifestyle while remaining conveniently close to schools, shopping facilities, restaurants, and key transport links, making it an excellent choice for both families and investors.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/ZN83HFK7RSJJQ0ESFCF3AS393C/f11ef7f3-36a4-4cab-bcec-7afec63b7f1c/1312x894.jpg?v=ddc9e413307ba23613d847d238cb8cb8
+https://static.shared.propertyfinder.ae/media/images/listing/ZN83HFK7RSJJQ0ESFCF3AS393C/2f70d1df-3608-4590-892a-88fcdce521b7/1312x894.jpg?v=5a43d0978187676687b866cd0d14702d
+https://static.shared.propertyfinder.ae/media/images/listing/ZN83HFK7RSJJQ0ESFCF3AS393C/ee879d2a-a81f-4d9f-b368-ec22a5f7f93c/1312x894.jpg?v=2efb635ad865adfc59d062ad96e3a09e
+https://static.shared.propertyfinder.ae/media/images/listing/ZN83HFK7RSJJQ0ESFCF3AS393C/19b6a2ff-47f1-4950-bb40-6f52585cf506/1312x894.jpg?v=ea5be0929451d7a9a793f846bea5efaf
+https://static.shared.propertyfinder.ae/media/images/listing/ZN83HFK7RSJJQ0ESFCF3AS393C/2a71ae21-295f-4c99-91ec-03dce2b7f038/1312x894.jpg?v=717a5d10ea981a19a94edbe6f5df87c5
+https://static.shared.propertyfinder.ae/media/images/listing/ZN83HFK7RSJJQ0ESFCF3AS393C/aa0d45e7-f65a-404f-b8d2-0a71f5f787d0/1312x894.jpg?v=ef95aa7d7073df0a0dd8928ce2fc5743
+https://static.shared.propertyfinder.ae/media/images/listing/ZN83HFK7RSJJQ0ESFCF3AS393C/24aea49b-f37b-4139-9b6b-fe5b59461f1f/1312x894.jpg?v=b2c9ec2390307c7ae38dedae3c3364aa
+https://static.shared.propertyfinder.ae/media/images/listing/ZN83HFK7RSJJQ0ESFCF3AS393C/d1edf58a-2cd8-4e2f-8108-7dd502a8d51c/1312x894.jpg?v=023a0d0122de7fa67d85ad27a38451ad
+https://static.shared.propertyfinder.ae/media/images/listing/ZN83HFK7RSJJQ0ESFCF3AS393C/f776eeb5-5085-4d74-86d0-b95a8215e94d/1312x894.jpg?v=38650cd39fb76c2c61bbba9c59d93e32
+https://static.shared.propertyfinder.ae/media/images/listing/ZN83HFK7RSJJQ0ESFCF3AS393C/54dd8de5-f3e7-4cea-a4bc-e2e341d92c80/1312x894.jpg?v=1a59c49fde4523219c8ebadb79068ede
+https://graph-images.propertyfinder.ae/ae/community/156/833d9845d075f3ab0a5425abba35d5a0/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/156/6c474827011c538d55a0ff6afd0f7690/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/156/c58e2a2570236c08415932e4669d0dcf/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/156/7c4f1195e65d954bfe90442d89ea3764/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/156/f5f9a334e7292da63f5d62be2489bf75/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/156/5acf25547df863cb5080b3eddc12646e/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/156/a62e0aa6bbc4877058dcdba2efdfbc98/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/156/cbef34d8ecdc71d2f8d8a801f1ceb576/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/156/aa58f98c762e5b801076592941ff7b29/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/156/1021c6e67b91052ff750cd6c4c0bd850/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/156/bed1f2f5cbf7251dda00e89eb3521c4e/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/156/cfb8cb0968fa02f686f1651e4e0f861e/watermark.jpeg</t>
+  </si>
+  <si>
+    <t>Zuanat Ulubbieva</t>
+  </si>
+  <si>
+    <t>Jumaira Real Estate LLC - RAK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1010,392 +969,407 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2">
-        <v>116815652</v>
+        <v>128811375</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
-        <v>70000</v>
+        <v>79990</v>
       </c>
       <c r="G2" t="s">
         <v>28</v>
       </c>
       <c r="H2" t="s">
         <v>29</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2">
-        <v>25.685863494873</v>
+        <v>25.685939788818</v>
       </c>
       <c r="N2">
-        <v>55.732246398926</v>
+        <v>55.732715606689</v>
       </c>
       <c r="O2" t="s">
         <v>34</v>
       </c>
       <c r="P2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q2">
-        <v>1430</v>
+        <v>1279</v>
       </c>
       <c r="R2" t="s">
         <v>35</v>
       </c>
       <c r="S2" t="s">
         <v>36</v>
       </c>
       <c r="T2" t="s">
         <v>37</v>
       </c>
       <c r="U2" t="s">
         <v>38</v>
       </c>
       <c r="V2">
-        <v>971563051010</v>
+        <v>971555300182</v>
       </c>
       <c r="W2" t="s">
         <v>39</v>
+      </c>
+      <c r="X2" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="D3">
-        <v>110994026</v>
+        <v>81951351</v>
       </c>
       <c r="E3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F3">
-        <v>84000</v>
+        <v>75000</v>
       </c>
       <c r="G3" t="s">
         <v>28</v>
       </c>
       <c r="H3" t="s">
         <v>29</v>
       </c>
       <c r="I3" t="s">
         <v>30</v>
       </c>
       <c r="J3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="M3">
-        <v>25.685874938965</v>
+        <v>25.685939788818</v>
       </c>
       <c r="N3">
-        <v>55.732677459717</v>
+        <v>55.732715606689</v>
       </c>
       <c r="O3" t="s">
         <v>34</v>
       </c>
       <c r="P3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q3">
-        <v>1430</v>
+        <v>1425</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="s">
         <v>47</v>
       </c>
       <c r="U3" t="s">
         <v>48</v>
       </c>
       <c r="V3">
-        <v>971553699882</v>
+        <v>971555300182</v>
       </c>
       <c r="W3" t="s">
-        <v>49</v>
+        <v>39</v>
+      </c>
+      <c r="X3" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" t="s">
         <v>50</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>105961224</v>
+      </c>
+      <c r="E4" t="s">
         <v>51</v>
       </c>
-      <c r="D4">
-[...4 lines deleted...]
-      </c>
       <c r="F4">
-        <v>42000</v>
+        <v>99999</v>
       </c>
       <c r="G4" t="s">
         <v>28</v>
       </c>
       <c r="H4" t="s">
         <v>29</v>
       </c>
       <c r="I4" t="s">
         <v>30</v>
       </c>
       <c r="J4" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="M4">
-        <v>25.778427124023</v>
+        <v>25.685863494873</v>
       </c>
       <c r="N4">
-        <v>56.000492095947</v>
+        <v>55.732246398926</v>
       </c>
       <c r="O4" t="s">
         <v>34</v>
       </c>
       <c r="P4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="Q4">
-        <v>2186</v>
+        <v>1467</v>
       </c>
       <c r="R4" t="s">
+        <v>54</v>
+      </c>
+      <c r="S4" t="s">
         <v>55</v>
       </c>
-      <c r="S4" t="s">
+      <c r="T4" t="s">
         <v>56</v>
       </c>
-      <c r="T4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U4" t="s">
-        <v>58</v>
+        <v>38</v>
       </c>
       <c r="V4">
-        <v>971501101784</v>
+        <v>971555300182</v>
       </c>
       <c r="W4" t="s">
-        <v>59</v>
+        <v>39</v>
+      </c>
+      <c r="X4" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="C5" t="s">
-        <v>61</v>
+        <v>58</v>
       </c>
       <c r="D5">
-        <v>105961224</v>
+        <v>120183389</v>
       </c>
       <c r="E5" t="s">
-        <v>62</v>
+        <v>59</v>
       </c>
       <c r="F5">
-        <v>100000</v>
+        <v>80000</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
       <c r="I5" t="s">
         <v>30</v>
       </c>
       <c r="J5" t="s">
-        <v>63</v>
+        <v>60</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
-        <v>33</v>
+        <v>61</v>
       </c>
       <c r="M5">
-        <v>25.685863494873</v>
+        <v>25.686628341675</v>
       </c>
       <c r="N5">
-        <v>55.732246398926</v>
+        <v>55.73286819458</v>
       </c>
       <c r="O5" t="s">
         <v>34</v>
       </c>
       <c r="P5">
         <v>3</v>
       </c>
       <c r="Q5">
-        <v>1467</v>
+        <v>1450</v>
       </c>
       <c r="R5" t="s">
+        <v>62</v>
+      </c>
+      <c r="S5" t="s">
+        <v>63</v>
+      </c>
+      <c r="T5" t="s">
         <v>64</v>
       </c>
-      <c r="S5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="U5" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="V5">
-        <v>971565652656</v>
+        <v>971555300182</v>
       </c>
       <c r="W5" t="s">
-        <v>68</v>
+        <v>39</v>
+      </c>
+      <c r="X5" t="s">
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
-        <v>69</v>
+        <v>65</v>
       </c>
       <c r="C6" t="s">
-        <v>70</v>
+        <v>66</v>
       </c>
       <c r="D6">
-        <v>108603748</v>
+        <v>132033942</v>
       </c>
       <c r="E6" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="F6">
-        <v>110000</v>
+        <v>95000</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6" t="s">
         <v>29</v>
       </c>
       <c r="I6" t="s">
         <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>72</v>
+        <v>68</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
-        <v>44</v>
+        <v>69</v>
       </c>
       <c r="M6">
-        <v>25.685874938965</v>
+        <v>25.714799880981</v>
       </c>
       <c r="N6">
-        <v>55.732677459717</v>
+        <v>55.833229064941</v>
       </c>
       <c r="O6" t="s">
-        <v>34</v>
+        <v>70</v>
       </c>
       <c r="P6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="Q6">
-        <v>1430</v>
+        <v>2100</v>
       </c>
       <c r="R6" t="s">
+        <v>71</v>
+      </c>
+      <c r="S6" t="s">
+        <v>72</v>
+      </c>
+      <c r="T6" t="s">
         <v>73</v>
       </c>
-      <c r="S6" t="s">
+      <c r="U6" t="s">
         <v>74</v>
       </c>
-      <c r="T6" t="s">
+      <c r="V6">
+        <v>971505055710</v>
+      </c>
+      <c r="W6" t="s">
         <v>75</v>
       </c>
-      <c r="U6" t="s">
-[...6 lines deleted...]
-        <v>77</v>
+      <c r="X6" t="s">
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">