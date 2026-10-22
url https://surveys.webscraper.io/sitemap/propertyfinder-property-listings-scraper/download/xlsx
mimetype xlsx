--- v4 (2026-09-11)
+++ v5 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>time</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -89,490 +89,498 @@
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.propertyfinder.ae/en/search?c=2&amp;fu=0&amp;l=3&amp;ob=mr&amp;rp=y&amp;t=24</t>
   </si>
   <si>
-    <t>2026-09-04T07:44:49Z</t>
-[...5 lines deleted...]
-    <t>Upgraded | Well-Designed Duplex | Bills Included</t>
+    <t>2026-10-14T12:19:46Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-dhait-al-dhait-south-138788683.html</t>
+  </si>
+  <si>
+    <t>7 BHK /Maid Room /Driver Room/prime location/ready</t>
   </si>
   <si>
     <t>yearly</t>
   </si>
   <si>
     <t>aed</t>
   </si>
   <si>
     <t>for rent</t>
   </si>
   <si>
-    <t>29 Oct 2025</t>
+    <t>21 Sep 2026</t>
   </si>
   <si>
     <t>Duplex</t>
   </si>
   <si>
-    <t>Pacific Fiji, Pacific, Al Marjan Island, Ras Al Khaimah</t>
+    <t>Al Dhait South, Al Dhait, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>7 Beds + Maid</t>
+  </si>
+  <si>
+    <t>7+</t>
+  </si>
+  <si>
+    <t>Unfurnished
+Balcony
+Barbecue Area
+Maids Room
+Pets Allowed
+Private Garden
+Security
+Walk-in Closet</t>
+  </si>
+  <si>
+    <t>Villa for rent in Al Dhait South, Al Dhait
+Experience comfortable family living in this well-designed villa located in the peaceful community of Al Dhait South, Ras Al Khaimah. This property offers a practical layout with generous indoor and outdoor living areas, making it an excellent choice for large families.
+Property Features:
+7 Bedrooms
+2 Halls
+Traditional Majlis
+Kitchen
+Driver Room
+Maid Room
+8 Bathrooms
+Well-planned Layout
+Family-Friendly Neighborhood
+Al Dhait South is a popular residential area in Ras Al Khaimah, known for its quiet surroundings and convenient location. Residents enjoy easy access to schools, supermarkets, healthcare facilities, shopping centers, and major roads, making it an ideal community for families.
+About DSF REALTY MANAGEMENT
+DSF is dedicated to delivering trusted real estate services across Ras Al Khaimah. Our experienced team is committed to helping clients find the right property while providing professional guidance and a seamless experience throughout the renting, buying, or selling process.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/1affb3de-486f-40fe-b235-8ac02246fd21/1312x894.jpg?v=b9965639029d8d8c4a668307a041e3a2
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/d2e31406-6afa-434a-b71e-8fb613df2bdc/1312x894.jpg?v=d5d2a0be83769972028facb6cbec072e
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/671c323f-2938-40cc-93e2-6f7bdee87b7d/1312x894.jpg?v=97fa2304dcd1237ed03f8bf935fc4f57
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/ea0f4d68-ae98-422d-b8d5-85372cb82590/1312x894.jpg?v=a049a5080c5fa9a65bb09f2a6fff0e05
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/617db560-7830-4876-9252-a4898e37c79f/1312x894.jpg?v=4a03617c0019f9f67fd167d8aacc317e
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/42ddb316-6180-4be3-a232-59966f7c9bbb/1312x894.jpg?v=be1f8ef50a34182827021ad5dce13988
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/fd104ab2-11c1-4693-b214-9648d4ac8f41/1312x894.jpg?v=c3758e34397ddb44eec9970555667856
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/5b6073a4-74a8-4a25-aaea-e967df6ccfb1/1312x894.jpg?v=cd6c4a255f6703cdd7f8ca6946a57958
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/2aa99e6f-5649-49f8-abb4-0df42982f3ae/1312x894.jpg?v=97d2606b939a3b887d813c8c984ff50b
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/6a06e115-f01c-4386-ba5b-156e5d483d3e/1312x894.jpg?v=7fbce81fb11f933ca25224c8853e202d
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/8b7750a9-5a7a-4c99-b9e1-7af372ed1aba/1312x894.jpg?v=51497d1864fb8d14071ef6055e11b53e
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/68df9fb7-8293-4e96-8e37-3625e9007f3f/1312x894.jpg?v=271c4c097ecd73f35b10ee7080f7b9f1
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/d858495a-072a-4365-9ea9-bf5a28cbccac/1312x894.jpg?v=f4cdccd04d6d1a7d9108aac68d6f7f5a
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/dbf554a8-4b0c-4b1f-9b12-2667b0044c62/1312x894.jpg?v=eab949f91e22bb56a5ff3bc13d8395ea
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/45f430f2-a2c5-4f9a-bfe5-0df37c06644a/1312x894.jpg?v=0fb6459e124d2fa9a62d8e0727eef68b
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/ec3be7d7-3e5e-4155-a3e9-b852b043fcd0/1312x894.jpg?v=9a1a2d148ecac4a5c0392156de40f42d
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/af256151-6235-4eb6-98fa-52dfbda2c6a8/1312x894.jpg?v=391ed7264101136d8c8922a7f8e8837f
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/a81cae5f-1850-4922-aa37-68e2d41768b4/1312x894.jpg?v=220d7e87cb84189a8e7eada0ae70c3b8
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/563493ca-014e-497e-9993-23460c466d40/1312x894.jpg?v=440afeebba1b722be0bda4966180d8f2
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/291284c1-98c8-4a0e-b9fe-7321bc982f32/1312x894.jpg?v=28bfe0ea775eca485852ef00d150b3d3
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/4d2cd73a-d5ad-4746-9ae2-a338056c91e8/1312x894.jpg?v=25df48e985f440d04fa1bf8b44db99cf
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/68236424-33b0-44b2-9c78-744eba09287e/1312x894.jpg?v=29e198a67632dd9342d7241619076868
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/883ae737-599f-4493-b13d-c87675360879/1312x894.jpg?v=a3aac5153348a5f3d3c587f5e4d83a07
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/22305d41-69cd-4ad1-86ca-61a2ddacd394/1312x894.jpg?v=a23e8e31c4894920fbb1796f99bc3e52
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/b621c858-2680-4478-a506-f355ae9bb8e7/1312x894.jpg?v=5127acbae7360f6f8c07e106a560d1bf
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/1bdafaa1-c329-4ff6-b03a-20de2eb9ad6a/1312x894.jpg?v=ac28340d27f204cbdcc968653aa2ffc3
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/ea474bef-6061-4d50-8db3-444f5b04edaf/1312x894.jpg?v=c8550f5039cbc61b980ef5977a935079
+https://static.shared.propertyfinder.ae/media/images/listing/6126PPHPZB87NHRY025888PR98/6823e1b0-a91e-4be0-90c2-cd011a352bb2/1312x894.jpg?v=72f67e65572ba3838b997bfaa44177c3
+https://graph-images.propertyfinder.ae/ae/community/9987/824dcac06139ada3123ac5609f902885/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9987/257ed25c1685965af07fb36a6a580181/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9987/d797e4e350f4f60a2bf6264fa46afb75/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9987/1ede37c79f28ac2aa970d395d891d5a6/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9987/b666fc28f9889e99ff186fb26bb28368/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9987/14741bae90683171eea54ae70615ff0d/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9987/b8c539f7bbe6733bbfca45427b074ffe/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9987/df7aa616737ab3ca2ab583bfd28d084b/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9987/41ce5b9a1ec740b31f53ca493e965e36/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9987/70a4382fa158630c61855449369f05c6/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9987/3d2111065e9ebd72a0fab00a4abbd011/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9987/bc664867c95aaf0d148a80316af81763/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9987/72ff98d2eec276133e30e457aae69d3e/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9987/0d4f755babf8bb7d0fe5568f8ad50476/watermark.jpeg</t>
+  </si>
+  <si>
+    <t>Asmara Mehran</t>
+  </si>
+  <si>
+    <t>DSF Realty</t>
+  </si>
+  <si>
+    <t>2026-10-14T12:19:54Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-seih-al-uraibi-100385830.html</t>
+  </si>
+  <si>
+    <t>Spacious 2-Bedroom Duplex Villa | Prime Location</t>
+  </si>
+  <si>
+    <t>8 Jun 2026</t>
+  </si>
+  <si>
+    <t>Seih Al Uraibi, Ras Al Khaimah</t>
   </si>
   <si>
     <t>2 Beds</t>
   </si>
   <si>
+    <t>Unfurnished
+Balcony
+Covered Parking</t>
+  </si>
+  <si>
+    <t>Experience comfortable family living in this spacious 2-bedroom duplex villa located in the sought-after Al Arabi area, directly opposite the Higher Colleges of Technology. Situated within The College Villas community, a well-maintained compound of only 10 villas, this property offers privacy, convenience, and a practical layout ideal for families.
+The ground floor features a bright and spacious living and dining area, an open-plan American-style kitchen, and a guest bathroom. The first floor comprises two generously sized bedrooms, each with its own en-suite bathroom and built-in wardrobes, providing comfort and privacy for all family members. A large balcony adds extra outdoor space and enhances the overall living experience.
+The villa also benefits from a private covered parking space conveniently located at the entrance.
+Property Features:
+2 Spacious Bedrooms
+3 Bathrooms
+Duplex Layout
+Open American-Style Kitchen
+Bright Living &amp; Dining Area
+Built-in Wardrobes
+Large Balcony
+Private Covered Parking
+Family-Friendly Community
+Prime Al Arabi Location
+Opposite Higher Colleges of Technology
+Property Details:
+Rent: AED 41,000 per year
+Size: 1,400 sq. ft.
+Usage: Residential (Family)
+An excellent opportunity to rent a well-designed family home in a convenient and highly accessible location. Contact us today to arrange a viewing.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/95577d64-7b57-4dab-9f63-91c018d5b6f8/1312x894.jpg?v=eb13e7c72c4adb6c3a1b77186bb1f01e
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/da5e34b9-96cc-4a76-877c-35c8fe7b17b7/1312x894.jpg?v=235b4157c9ac6192e332efbc370537c1
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/b5e77e0e-883b-47bd-8fd4-826456536043/1312x894.jpg?v=e7c1c9cf5542687641f92dd6756f790f
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/a61f1b7c-196f-4921-a333-abe828faaa9a/1312x894.jpg?v=87e23dc67f3813e7821e7dc3277088da
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/18485676-ec7c-4d0e-8861-dbca00f25595/1312x894.jpg?v=f55a5344203fec34374f55318f117ca8
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/0b4a25b3-0b03-4503-bced-5a21c6d9e4a3/1312x894.jpg?v=02277be8661268c6120091310e0662d4
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/b209e4bf-3903-41c9-a525-650b9c778ac1/1312x894.jpg?v=598a6dfa65af0e56bf77cf410be8d57b
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/f1c35a7d-0d2f-442a-a459-a7f75c2d7da5/1312x894.jpg?v=7dd188c6faadac40a27b7cd0b3137c3b
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/937e08e7-0cb4-4599-81cc-8d9002f3569d/1312x894.jpg?v=c9059ae2b83f89dc342cc2b38fcef01b
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/98744e02-9256-4b29-96fa-335a71d8f742/1312x894.jpg?v=d4f43e1b69627b2e91f2e06a8466256b
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/29c47a97-a84d-4b39-b7cf-fed24cb4e3fd/1312x894.jpg?v=f24a5e766dc0ab75885d246f334632ab
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/82bc0eec-f963-443a-a5db-ea98d40a8218/1312x894.jpg?v=dd6f7b4466a65d3d217f45b7750e5bff
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/351fc336-efb0-4f29-a147-06355ccf1db2/1312x894.jpg?v=14a934de73ba5c0b4d22c87b28d7bc78
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/209c9661-6d0d-42b7-9b52-c750bbe03b9a/1312x894.jpg?v=dc7530f7ee38e9df04bf9274d34c4894
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/a6e7e92d-326e-4682-9e83-75f8d6fedc78/1312x894.jpg?v=4c92bd0c567cb8441dce0c8429f3a74e
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/6e5a1a28-4e07-44e2-b939-8a4fc8eb67ea/1312x894.jpg?v=ada6977d7afec333cea27263f6d99ead
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/cd4c6d1a-0b46-4fca-87f8-90a31caade7d/1312x894.jpg?v=180134ca6ebce936ba5681b06fe4b214
+https://graph-images.propertyfinder.ae/ae/community/9998/b2771a5d3ef1a81113e147bdebef3bb9/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/75586e4e00683bb533428b4702f72813/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/2295a5e708fc117213129093209be04c/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/b61ffdc7aac21660bcc2121a59099d18/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/afd302dbad0e1ce6eefa49d4214ade39/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/a5355eb74c6676eeae0b9f50aa29138c/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/651da7b20f14d7582dbec9947eddb5c6/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/7d1f5629985361211db6c5bcc8e9bfcf/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/9ffd5a7c5a75ad864856f7dcd41e3b1f/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/ada0ba691082f559fc95ed6098f31008/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/542951d74abeeb676a29e437e8ee9f82/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/10d9f8a9c01b59fdf8186feaaeefce33/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/f3b0c6d3bdf4ad0e3f57fd284dd5d0c8/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/0f632f068b61a492c8c03a73f4c70450/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/b613bbe144b264501daafcf3a8c7bba6/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/120fae5e54fe0632b481cf8efe0eeeff/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/822bfd1c4d1f9fe0c4de1842e2bd350c/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/07d3ec31b158fac965d30ebfb7be4467/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/267883effb5cb30d92b5a1bc6e7db586/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/3c77a78ae391b8ea08aed80bf3f24ea2/watermark.jpeg</t>
+  </si>
+  <si>
+    <t>Muhammed Hafis Basheer</t>
+  </si>
+  <si>
+    <t>Julfar Real Estate LLC - RAK</t>
+  </si>
+  <si>
+    <t>2026-10-14T12:20:15Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-hamra-village-the-townhouses-at-al-hamra-village-126542293.html</t>
+  </si>
+  <si>
+    <t>Duplex with view of Waldorf Astoria, sea and Wynn</t>
+  </si>
+  <si>
+    <t>4 Aug 2026</t>
+  </si>
+  <si>
+    <t>The Townhouses at Al Hamra Village, Al Hamra Village, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>5 Beds + Maid</t>
+  </si>
+  <si>
+    <t>Unfurnished
+Balcony
+Barbecue Area
+Built in Wardrobes
+Central A/C
+Covered Parking
+Kitchen Appliances
+Maids Room
+Private Garden
+Shared Pool</t>
+  </si>
+  <si>
+    <t>Sultan Property Real Estate, a trusted real estate agency in Ras Al Khaimah with over 10 years of experience and a strong portfolio of exclusively mandated properties, is proud to present this extraordinary fully upgraded 5-bedroom waterfront duplex-villa, available exclusively through Sultan Property Real Estate.
+Located in the prestigious Al Hamra Village, this exceptional residence offers one of the finest panoramic outlooks in Ras Al Khaimah. Wake up to uninterrupted views of the tranquil lagoon, the iconic Waldorf Astoria Ras Al Khaimah, the exclusive Falcon Island, and the world-renowned Wynn Al Marjan Island Resort—a breathtaking setting that transforms every sunrise and sunset into a private spectacle.
+Property Features
+Approx. 4,876 sq. ft. / 453 sq. m.Type: Fully Upgraded Duplex Villa5 Spacious Bedrooms5 Luxury BathroomsDesigner Open-Plan KitchenExpansive Living &amp; Dining AreasLarge Rooftop Terrace with Panoramic ViewsMaid's Room &amp; Laundry RoomCovered ParkingSecurity Deposit: 10%Agency Commission: 5%Every detail of this home has been thoughtfully upgraded to deliver a refined lifestyle, featuring premium finishes, bright open interiors, and seamless indoor-outdoor living. The spectacular rooftop terrace is the perfect place to entertain guests or simply relax while overlooking the calm lagoon, luxury resorts, and the dazzling skyline of Wynn Resort.
+Residents enjoy direct access to Al Hamra Village's private beaches, championship golf course, Al Hamra Marina &amp; Yacht Club, five-star hotels, fine dining, cafés, Al Hamra Mall, and 24-hour gated security.
+This is more than a home—it's one of Ras Al Khaimah's most prestigious waterfront addresses and a rare opportunity to own a true trophy property with unmatched views and long-term investment potential.
+Contact Midhulaj today to arrange your private viewing.
++971 56 757 6100 | +971 7 244 7672
+[link not available]</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/58169152-eae5-4ad7-953d-ee973416d3af/1312x894.jpg?v=7871b0d7deba9fe9a04aa5f4fdc11d77
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/6707f554-37ae-4749-a305-c82cf6d563e6/1312x894.jpg?v=59572f7cba59e06e1ae6a4861ccfdd42
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/10d3375f-5f30-410c-92df-8b081f574c6d/1312x894.jpg?v=213abe8535f2c08525760d761e2beeaa
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/0c35f476-e677-451e-939f-cf994112f6aa/1312x894.jpg?v=f4ff41bae4ae2913b648dc8d31e92ba7
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/91635204-26c9-4db3-84d2-6d429d77ebe4/1312x894.jpg?v=d9ece1e7077fa253240cf75891111d24
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/5c422856-8ec6-4397-8187-e224bca8b25c/1312x894.jpg?v=c2cf57ff4e4dec26e868f84dfbfff261
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/6e023481-d160-4cbd-8121-032c9b837561/1312x894.jpg?v=172d6e37b97845b3176d8b254b573e53
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/b785424f-88f0-4d5a-95b5-8df5cea32f52/1312x894.jpg?v=84fc191996b67058454a11d5070acf8c
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/6486c126-2953-4786-ba90-4fbfe2e6101c/1312x894.jpg?v=57acffaf6c2fb64b1e40f9429eca799e
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/5dad49ef-c678-4579-b17b-130cee8cba89/1312x894.jpg?v=36ef2ca96ebd37c9469832b0e5234179
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/d2b9a178-0c67-42e8-b3a8-9a196a698105/1312x894.jpg?v=3a283b3eae6e54289ae22f068cc86fe2
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/505fed34-3888-4590-86ae-bd4c8076eaae/1312x894.jpg?v=944c56eb8a0ccc205a1d9f9f513880f0
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/89a22fb2-6cf3-417d-8423-73261b141c03/1312x894.jpg?v=7f9ad6d7380df4280cfdb332ec3fb73a
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/db97105d-eb65-4175-8ffb-f56ae38a9310/1312x894.jpg?v=2284a4a993de86ca6366cf73c0722cf4
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/c0a8aa78-2e33-4383-82da-edf0d3a6c2a6/1312x894.jpg?v=643b42a92bc503b8b168e5f29477cd3a
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/02a9b40c-bd20-42b7-a8aa-9f17560d9a11/1312x894.jpg?v=4bff5557581d424856fbc8d509f8db8c
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/11e4b641-44bd-432f-ab8c-667804f293ae/1312x894.jpg?v=58d23611b6d1425d2bc76a268c5f8dfc
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/9f7b60e3-074c-4272-8dff-24fd8a4a2b34/1312x894.jpg?v=1969ca5a546e38643c3981e0aafe83e6
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/e99e704b-4374-40db-9ac7-a6a7d1559602/1312x894.jpg?v=c9c4c19ca4c74b612f5b52050c473511
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/4dc886da-733d-448d-86bd-f5c4a36c1d7c/1312x894.jpg?v=c7bac6733b1ca55a1615e5a0436dd8bc
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/1b5c20c5-dd66-43f9-9f26-3b23c8063cab/1312x894.jpg?v=c18ea0e4efaf76b0869a9321a53edcd3
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/af229ae3-375a-4650-838b-7308cdc68b5a/1312x894.jpg?v=93f452608ea158d8f9c6c83f852c770e
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/ffd0003c-6161-46a3-81ad-cefd6d42a427/1312x894.jpg?v=7c0294131964f0971441109cad5ab497
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/c20684f3-5a2e-4226-9685-36cc2ab2457b/1312x894.jpg?v=11bbac6907f47a996ddc6f4e71c1db37
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/58b8ef7b-d271-44c5-bef3-62ccaf78e1eb/1312x894.jpg?v=81c31c3fab61e7dd6d92610f17d62473
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/d21fb174-bae9-4de6-bee9-7d493af40f29/1312x894.jpg?v=4adad5c247e154895df1c19b28a72538
+https://static.shared.propertyfinder.ae/media/images/listing/VPA6V9RHKE72SQNC95Z3QKVVNR/3179f87d-7729-4da1-ac35-0c7e1d8552d2/1312x894.jpg?v=38235fd86422f42d6058ffdd8b3489d4
+https://graph-images.propertyfinder.ae/ae/community/151/afa7b22faab504be3d0911fb77e0f5b4/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/dc3f2aa598bb13d64202434ba0594217/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/ed242de7f1427ab1934137c5a7c51a96/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/bd6a4ad1e0d954b8144a51f3cfca7b07/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/9909a359f6089eefc0ce5eb31c32bacd/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/5158fbcf2f5e5e450d6e1684d3c176de/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/15fc1ce36d480a48167f5480c55e9b4a/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/15ca1f5b1d90b34f83abd6e0ff13fe3b/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/5c7dede516e8fee5c1a6fed6c58be590/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/57018e6b75f7f0d31e99fc2b2a58bf1d/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/551687eb75ed515fb1e231b2c81b46c1/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/f2fb984c348d499d61cc8b9f95c3ab97/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/c452da85a1a01cd47c53f6ad02d21c1e/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/5d6c982d1298fe4443d1a955a9613726/watermark.jpeg</t>
+  </si>
+  <si>
+    <t>Midhulaj Usman</t>
+  </si>
+  <si>
+    <t>Sultan Property Real Estate LLC - RAK</t>
+  </si>
+  <si>
+    <t>2026-10-14T12:20:18Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-ras-al-khaimah-waterfront-the-cove-rotana-138303698.html</t>
+  </si>
+  <si>
+    <t>Fully Furnished 2BR | Water &amp; Sea View | Cove</t>
+  </si>
+  <si>
+    <t>30 Aug 2026</t>
+  </si>
+  <si>
+    <t>The Cove Rotana, Ras Al Khaimah Waterfront, Ras Al Khaimah</t>
+  </si>
+  <si>
     <t>Furnished
+Balcony
+Barbecue Area
+Built in Wardrobes
 Central A/C
-Balcony
-[...2 lines deleted...]
-Security
 Covered Parking
-Built in Wardrobes
-[...73 lines deleted...]
-    <t>22 Oct 2025</t>
+Kitchen Appliances
+Pets Allowed
+Private Garden
+Private Pool</t>
+  </si>
+  <si>
+    <t>Experience resort-style living in this beautiful fully furnished 2-bedroom villa at The Cove Rotana Resort, Ras Al Khaimah.
+Offering stunning water and sea views, this spacious home is located within one of the emirate’s most sought-after beachfront destinations, making it ideal for those looking for a relaxing lifestyle, a long-term stay, or a year-round staycation experience.
+Residents enjoy golf cart service throughout the community, providing convenient access to the beach, restaurants, leisure facilities, and resort amenities.
+Property Features:
+2 Bedrooms
+Fully furnished
+Beautiful water and sea views
+Resort-style community
+Golf cart service
+Access to restaurants and cafés
+Premium hospitality services
+Peaceful and scenic surroundings
+Ideal for families and professionals
+The Cove Rotana offers everything you need for a permanent staycation lifestyle, with dining options, personal services, leisure facilities, and a unique waterfront atmosphere all within the community.
+Annual Rent: AED 139,990
+A beautiful home in an exceptional location, where every day feels like a holiday.
+Contact us today to arrange a viewing.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/FTV4K2FBQ8914PD498YS3AE988/6a754e4b-f15c-4a99-bce5-9541fec3d2af/1312x894.jpg?v=9c2acc38422df59f97064851f8d26920
+https://static.shared.propertyfinder.ae/media/images/listing/FTV4K2FBQ8914PD498YS3AE988/4e93c5dc-e4ab-4e3f-a6d6-50c8f6a031d4/1312x894.jpg?v=7108626134558a493faa022f2a98ea0b
+https://static.shared.propertyfinder.ae/media/images/listing/FTV4K2FBQ8914PD498YS3AE988/fe86af17-fe24-493f-aac0-8b9000d8d144/1312x894.jpg?v=134d2de77b92fe9c4a9273877ce12558
+https://static.shared.propertyfinder.ae/media/images/listing/FTV4K2FBQ8914PD498YS3AE988/2132ab09-8f31-4d20-ac50-54ef8405ae47/1312x894.jpg?v=9a41dbb75e6491179d90049979b7f34b
+https://static.shared.propertyfinder.ae/media/images/listing/FTV4K2FBQ8914PD498YS3AE988/f466cd6c-6eeb-4391-9c12-18c0f561052f/1312x894.jpg?v=0892353414ef1539b26eefa61ff1d98d
+https://static.shared.propertyfinder.ae/media/images/listing/FTV4K2FBQ8914PD498YS3AE988/0056ffa8-3678-4c3f-9f50-c1338d25dc7d/1312x894.jpg?v=eac376fd8c158f79f24c94b3af2c96e5
+https://static.shared.propertyfinder.ae/media/images/listing/FTV4K2FBQ8914PD498YS3AE988/912837b4-d531-4a35-99ba-c755e06003b4/1312x894.jpg?v=278a1d367014169944aa96e05a53fd62
+https://static.shared.propertyfinder.ae/media/images/listing/FTV4K2FBQ8914PD498YS3AE988/86ac618d-c96e-4559-af77-777e3b509fd4/1312x894.jpg?v=abe7b04dc7c212d7f5c5783a42b4475e
+https://static.shared.propertyfinder.ae/media/images/listing/FTV4K2FBQ8914PD498YS3AE988/02a34ca8-896b-452d-b1de-ec095f33d7bb/1312x894.jpg?v=65f73690c108e8fc3c9a7fd6f263979b
+https://static.shared.propertyfinder.ae/media/images/listing/FTV4K2FBQ8914PD498YS3AE988/9476a51e-db62-4892-8fa5-4c88ac13bde2/1312x894.jpg?v=a92d50fd400dd531401a9da8d2cbc4f7</t>
+  </si>
+  <si>
+    <t>Alwin Aji</t>
+  </si>
+  <si>
+    <t>Island Properties FZ-LLC</t>
+  </si>
+  <si>
+    <t>2026-10-14T12:20:26Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-mina-al-arab-the-lagoons-158690701.html</t>
+  </si>
+  <si>
+    <t>Luxury 3BR Duplex | Balcony | Sea View</t>
+  </si>
+  <si>
+    <t>12 Oct 2026</t>
+  </si>
+  <si>
+    <t>The Lagoons, Mina Al Arab, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>3 Beds</t>
   </si>
   <si>
     <t>Furnished
-Central A/C
-[...269 lines deleted...]
-    <t>Unfurnished
 Balcony
 Built in Wardrobes
 Central A/C
-Shared Pool
-[...11 lines deleted...]
-Contemporary Kitchen
+Covered Parking
+Private Gym
+Private Jacuzzi
+Kitchen Appliances
+Pets Allowed
+Shared Pool</t>
+  </si>
+  <si>
+    <t>Discover waterfront living in this beautifully furnished 3-bedroom duplex located in Lagoon, Mina Al Arab, Ras Al Khaimah.
+Offering 1,307 sq. ft. of living space, this residence features a spacious living and dining area, a fully equipped kitchen, three comfortable bedrooms, and four bathrooms. The duplex layout provides a practical separation of living spaces, making it an excellent choice for families, homeowners, or investors.
+The property comes fully furnished with stylish interiors, built-in wardrobes, central air conditioning, and additional storage space. A private balcony offers beautiful sea and waterfront views, creating a relaxing atmosphere.
+Property Details
+Property Type: Duplex Apartment
+Location: Lagoon, Mina Al Arab
+Bedrooms: 3
+Bathrooms: 4
+Size: 1,307 sq. ft.
+Furnishing: Fully Furnished
+View: Sea &amp; Waterfront
+Private Balcony
+Fully Equipped Kitchen
 Built-in Wardrobes
-Private Balcony / Terrace
-[...17 lines deleted...]
-https://static.shared.propertyfinder.ae/media/images/listing/ZN83HFK7RSJJQ0ESFCF3AS393C/54dd8de5-f3e7-4cea-a4bc-e2e341d92c80/1312x894.jpg?v=1a59c49fde4523219c8ebadb79068ede
+Storage Room
+Central Air Conditioning
+Ready to Move In
+Community Amenities
+Shared Swimming Pool
+Children's Swimming Pool
+Children's Play Area
+Shared Gym
+Covered Parking
+24/7 Security
+Waterfront Surroundings
+Nearby Beaches
+Landscaped Community Areas
+Restaurants &amp; Cafés Nearby
+Supermarkets &amp; Everyday Conveniences
+Location Highlights
+Situated in the established Mina Al Arab waterfront community, this duplex offers convenient access to beaches, waterfront promenades, restaurants, cafés, parks, and shopping facilities.
+The combination of a spacious duplex layout, fully furnished interiors, and attractive sea views makes this property an appealing option for comfortable coastal living in Ras Al Khaimah.
+Contact Ebin (+971 56 680 4522) for further information or to arrange a property viewing.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/X9BAW6468YADHMWQ7SCEFBJ0W4/02347d36-2127-4b12-95cf-ce539a90b1df/1312x894.jpg?v=6c5534356a6e12c51b927dae9170c460
+https://static.shared.propertyfinder.ae/media/images/listing/X9BAW6468YADHMWQ7SCEFBJ0W4/ede7e066-bf76-4344-96f4-c334d8f48779/1312x894.jpg?v=ee986c9af81d45640ac81c73f58ede00
+https://static.shared.propertyfinder.ae/media/images/listing/X9BAW6468YADHMWQ7SCEFBJ0W4/b1fc7e8d-9dc6-476b-9e9b-f498c166aabd/1312x894.jpg?v=d196698225eaea0f1b8ed652e259208c
+https://static.shared.propertyfinder.ae/media/images/listing/X9BAW6468YADHMWQ7SCEFBJ0W4/117244b7-ff8f-4383-be6e-aecca7c0ddd5/1312x894.jpg?v=9fe0a4b6ae39b3beb200b7af5db9442a
+https://static.shared.propertyfinder.ae/media/images/listing/X9BAW6468YADHMWQ7SCEFBJ0W4/dd815819-a8fb-455d-b0a2-ea86e148d113/1312x894.jpg?v=a3c834a528ac7f5829f99f34f47ebc15
+https://static.shared.propertyfinder.ae/media/images/listing/X9BAW6468YADHMWQ7SCEFBJ0W4/b8115d2d-9019-4b51-b8b4-cc3352fb029c/1312x894.jpg?v=c3b84af528418dbccafa63aa62e265c7
+https://static.shared.propertyfinder.ae/media/images/listing/X9BAW6468YADHMWQ7SCEFBJ0W4/7806de0e-2420-4d34-8bdf-0d813746b01c/1312x894.jpg?v=691db245c0d89c3d8b7cc3fbeeedea1d
+https://static.shared.propertyfinder.ae/media/images/listing/X9BAW6468YADHMWQ7SCEFBJ0W4/00005748-0030-45ae-b192-433ce8903a4d/1312x894.jpg?v=60a2bd5d5ba02e9d2d2ee31e9128eaff
+https://static.shared.propertyfinder.ae/media/images/listing/X9BAW6468YADHMWQ7SCEFBJ0W4/659cb8df-161f-4710-9c6e-90342002a056/1312x894.jpg?v=f815197481cf5d7f629e2a0abbfaf7dc
+https://static.shared.propertyfinder.ae/media/images/listing/X9BAW6468YADHMWQ7SCEFBJ0W4/8871bdb6-2b4c-4191-8364-e74810daabee/1312x894.jpg?v=d16b6b47e365af46386460b6a8b0000f
+https://static.shared.propertyfinder.ae/media/images/listing/X9BAW6468YADHMWQ7SCEFBJ0W4/14a69543-d74a-48fc-9425-2a4d0896d533/1312x894.jpg?v=c7ebabc527f7e0d4a2776e37dc345e72
 https://graph-images.propertyfinder.ae/ae/community/156/833d9845d075f3ab0a5425abba35d5a0/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/156/6c474827011c538d55a0ff6afd0f7690/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/156/c58e2a2570236c08415932e4669d0dcf/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/156/7c4f1195e65d954bfe90442d89ea3764/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/156/f5f9a334e7292da63f5d62be2489bf75/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/156/5acf25547df863cb5080b3eddc12646e/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/156/a62e0aa6bbc4877058dcdba2efdfbc98/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/156/cbef34d8ecdc71d2f8d8a801f1ceb576/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/156/aa58f98c762e5b801076592941ff7b29/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/156/1021c6e67b91052ff750cd6c4c0bd850/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/156/bed1f2f5cbf7251dda00e89eb3521c4e/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/156/cfb8cb0968fa02f686f1651e4e0f861e/watermark.jpeg</t>
   </si>
   <si>
-    <t>Zuanat Ulubbieva</t>
-[...2 lines deleted...]
-    <t>Jumaira Real Estate LLC - RAK</t>
+    <t>Ebin Saju</t>
+  </si>
+  <si>
+    <t>Forward Real Estate Experts FZ-LLC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -969,407 +977,392 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2">
-        <v>128811375</v>
+        <v>138788683</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
-        <v>79990</v>
+        <v>135000</v>
       </c>
       <c r="G2" t="s">
         <v>28</v>
       </c>
       <c r="H2" t="s">
         <v>29</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="K2" t="s">
         <v>32</v>
       </c>
       <c r="L2" t="s">
         <v>33</v>
       </c>
       <c r="M2">
-        <v>25.685939788818</v>
+        <v>25.726511001587</v>
       </c>
       <c r="N2">
-        <v>55.732715606689</v>
+        <v>55.928283691406</v>
       </c>
       <c r="O2" t="s">
         <v>34</v>
       </c>
-      <c r="P2">
-        <v>3</v>
+      <c r="P2" t="s">
+        <v>35</v>
       </c>
       <c r="Q2">
-        <v>1279</v>
+        <v>20000</v>
       </c>
       <c r="R2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="S2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="T2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="U2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V2">
-        <v>971555300182</v>
+        <v>971503160024</v>
       </c>
       <c r="W2" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="X2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" t="s">
         <v>42</v>
       </c>
       <c r="D3">
-        <v>81951351</v>
+        <v>100385830</v>
       </c>
       <c r="E3" t="s">
         <v>43</v>
       </c>
       <c r="F3">
-        <v>75000</v>
+        <v>42000</v>
       </c>
       <c r="G3" t="s">
         <v>28</v>
       </c>
       <c r="H3" t="s">
         <v>29</v>
       </c>
       <c r="I3" t="s">
         <v>30</v>
       </c>
       <c r="J3" t="s">
         <v>44</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>33</v>
+        <v>45</v>
       </c>
       <c r="M3">
-        <v>25.685939788818</v>
+        <v>25.778427124023</v>
       </c>
       <c r="N3">
-        <v>55.732715606689</v>
+        <v>56.000492095947</v>
       </c>
       <c r="O3" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="P3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q3">
-        <v>1425</v>
+        <v>2186</v>
       </c>
       <c r="R3" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="S3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="T3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="U3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="V3">
-        <v>971555300182</v>
+        <v>971507990497</v>
       </c>
       <c r="W3" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D4">
-        <v>105961224</v>
+        <v>126542293</v>
       </c>
       <c r="E4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="F4">
-        <v>99999</v>
+        <v>250000</v>
       </c>
       <c r="G4" t="s">
         <v>28</v>
       </c>
       <c r="H4" t="s">
         <v>29</v>
       </c>
       <c r="I4" t="s">
         <v>30</v>
       </c>
       <c r="J4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="K4" t="s">
         <v>32</v>
       </c>
       <c r="L4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="M4">
-        <v>25.685863494873</v>
+        <v>25.694324493408</v>
       </c>
       <c r="N4">
-        <v>55.732246398926</v>
+        <v>55.783084869385</v>
       </c>
       <c r="O4" t="s">
-        <v>34</v>
+        <v>57</v>
       </c>
       <c r="P4">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="Q4">
-        <v>1467</v>
+        <v>4876</v>
       </c>
       <c r="R4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="S4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="T4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="U4" t="s">
-        <v>38</v>
+        <v>61</v>
       </c>
       <c r="V4">
-        <v>971555300182</v>
+        <v>971503926402</v>
       </c>
       <c r="W4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
-        <v>57</v>
+        <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>58</v>
+        <v>64</v>
       </c>
       <c r="D5">
-        <v>120183389</v>
+        <v>138303698</v>
       </c>
       <c r="E5" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
       <c r="F5">
-        <v>80000</v>
+        <v>139990</v>
       </c>
       <c r="G5" t="s">
         <v>28</v>
       </c>
       <c r="H5" t="s">
         <v>29</v>
       </c>
       <c r="I5" t="s">
         <v>30</v>
       </c>
       <c r="J5" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="K5" t="s">
         <v>32</v>
       </c>
       <c r="L5" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="M5">
-        <v>25.686628341675</v>
+        <v>25.737644195557</v>
       </c>
       <c r="N5">
-        <v>55.73286819458</v>
+        <v>55.888145446777</v>
       </c>
       <c r="O5" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="P5">
         <v>3</v>
       </c>
       <c r="Q5">
-        <v>1450</v>
+        <v>1850</v>
       </c>
       <c r="R5" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="S5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="T5" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="U5" t="s">
-        <v>48</v>
+        <v>71</v>
       </c>
       <c r="V5">
-        <v>971555300182</v>
+        <v>971585796550</v>
       </c>
       <c r="W5" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>72</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
-        <v>65</v>
+        <v>73</v>
       </c>
       <c r="C6" t="s">
-        <v>66</v>
+        <v>74</v>
       </c>
       <c r="D6">
-        <v>132033942</v>
+        <v>158690701</v>
       </c>
       <c r="E6" t="s">
-        <v>67</v>
+        <v>75</v>
       </c>
       <c r="F6">
-        <v>95000</v>
+        <v>110000</v>
       </c>
       <c r="G6" t="s">
         <v>28</v>
       </c>
       <c r="H6" t="s">
         <v>29</v>
       </c>
       <c r="I6" t="s">
         <v>30</v>
       </c>
       <c r="J6" t="s">
-        <v>68</v>
+        <v>76</v>
       </c>
       <c r="K6" t="s">
         <v>32</v>
       </c>
       <c r="L6" t="s">
-        <v>69</v>
+        <v>77</v>
       </c>
       <c r="M6">
-        <v>25.714799880981</v>
+        <v>25.714588165283</v>
       </c>
       <c r="N6">
-        <v>55.833229064941</v>
+        <v>55.836517333984</v>
       </c>
       <c r="O6" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="P6">
         <v>4</v>
       </c>
       <c r="Q6">
-        <v>2100</v>
+        <v>1307</v>
       </c>
       <c r="R6" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="S6" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
       <c r="T6" t="s">
-        <v>73</v>
+        <v>81</v>
       </c>
       <c r="U6" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="V6">
-        <v>971505055710</v>
+        <v>971507663244</v>
       </c>
       <c r="W6" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>40</v>
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">