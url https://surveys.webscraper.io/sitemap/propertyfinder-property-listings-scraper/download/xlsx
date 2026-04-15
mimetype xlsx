--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>time</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_status</t>
   </si>
   <si>
@@ -196,396 +196,441 @@
 https://graph-images.propertyfinder.ae/ae/community/151/afa7b22faab504be3d0911fb77e0f5b4/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/151/dc3f2aa598bb13d64202434ba0594217/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/151/ed242de7f1427ab1934137c5a7c51a96/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/151/bd6a4ad1e0d954b8144a51f3cfca7b07/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/151/9909a359f6089eefc0ce5eb31c32bacd/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/151/5158fbcf2f5e5e450d6e1684d3c176de/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/151/15fc1ce36d480a48167f5480c55e9b4a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/151/15ca1f5b1d90b34f83abd6e0ff13fe3b/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/151/5c7dede516e8fee5c1a6fed6c58be590/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/151/57018e6b75f7f0d31e99fc2b2a58bf1d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/151/551687eb75ed515fb1e231b2c81b46c1/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/151/f2fb984c348d499d61cc8b9f95c3ab97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/151/c452da85a1a01cd47c53f6ad02d21c1e/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/151/5d6c982d1298fe4443d1a955a9613726/watermark.jpeg</t>
   </si>
   <si>
     <t>Aries Marquez</t>
   </si>
   <si>
     <t>Sherwoods Property LLC - RAK</t>
   </si>
   <si>
     <t>https://www.propertyfinder.ae/en/search?c=2&amp;fu=0&amp;l=3&amp;ob=mr&amp;rp=y&amp;t=24&amp;page=2</t>
   </si>
   <si>
-    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-polynesia-2PzDBuwNo4O.html</t>
-[...8 lines deleted...]
-    <t>Pacific Polynesia, Pacific, Al Marjan Island, Ras Al Khaimah</t>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-bora-bora-15882343.html</t>
+  </si>
+  <si>
+    <t>Stunning 2 BR Duplex for rent in Pacific Bora Bora</t>
+  </si>
+  <si>
+    <t>12 Feb 2026</t>
+  </si>
+  <si>
+    <t>Pacific Bora Bora, Pacific, Al Marjan Island, Ras Al Khaimah</t>
   </si>
   <si>
     <t>2 Beds</t>
   </si>
   <si>
     <t>Furnished
 Balcony
-Barbecue Area
 Built in Wardrobes
 Central A/C
 Covered Parking
 Kitchen Appliances
 Shared Pool
-Study
 View of Water
-See all amenities (18)</t>
-[...56 lines deleted...]
-https://static.shared.propertyfinder.ae/media/images/listing/M0H4GJKFVCWMBF534GWJ6DWDGR/aca57fae-c457-43c1-8e31-6197cf64d8e8/1312x894.jpg
+Shared Spa
+Concierge
+See all amenities (11)</t>
+  </si>
+  <si>
+    <t>Duplex for rent in Pacific Bora Bora, Pacific
+SEVEN X Properties is pleased to present this spacious and modern 2-bedroom duplex apartment located in the popular Pacific Building on Al Marjan Island.
+Property Type: Apartment
+Location: Pacific Building, Al Marjan Island, Ras Al Khaimah
+Bedrooms: 2
+Bathrooms: 3
+Size: 1430 sq. ft
+View: Partial Sea View
+Annual Rent: AED 110,000
+Cheques: 4 Payments Accepted
+All-Inclusive: Possible
+This bright and airy home offers partial sea views, sleek contemporary interiors, and access to state-of-the-art amenities. Ideal for individuals or families seeking luxury living by the beach.
+Key Features:
+Spacious Duplex Layout
+Open-Plan Living Area
+Modern Finishes
+Built-in Wardrobes
+Floor-to-Ceiling Windows
+Access to Private Beach
+Shared Gym, Pool &amp; Sauna
+24/7 Security
+Supermarket, Pharmacy &amp; Restaurants Nearby
+45 mins from Dubai Intl. Airport
+Pacific Al Marjan Highlights:
+A prestigious beachfront community offering residents golden beaches, panoramic ocean views, and high-end leisure facilities. A peaceful escape just minutes from the growing heart of Ras Al Khaimah’s tourism and investment scene.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/b5ce752f-1c83-48a0-9e60-9d8fa7c1b587/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/16a34d5f-0447-43cc-931f-11355fa20640/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/e5729026-5e76-40f1-b3f3-7a9ce3323827/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/067794a5-5907-4b18-9b8c-b384c2394ee5/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/cb9314e5-8de1-4a45-959d-a127c67a6cf4/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/c33e0136-e909-41e2-9017-06bfb316203e/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/ac704163-0361-4d92-ac46-7453d9f0913e/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/d3cd8430-30b0-43e8-a124-9e068a5f90c9/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/4dc1e97a-5b57-438e-9c29-82f65b3a5a78/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/02976e8c-6197-4342-95a5-8e177010e6cc/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/f5b94956-c55c-4f2f-9b7d-92ded4a883eb/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/cf43f2a9-ac2e-42eb-888f-5afa3e5cfeeb/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/f88929c5-5669-4e3e-81b3-de5582cf3388/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/deef52c2-0f4f-47a6-9953-0fcbdd9dcd1c/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/25eccef9-3683-4dbe-80c5-966443116013/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/215fae8d-3bf3-42ea-a073-bf3698918ca3/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/26f9aa45-faa7-4e38-abe0-ed2eb0001646/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/118c3121-c7b8-427d-9360-b5ad6f9fef7e/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/f45ec305-5c50-4704-b7cb-22fc089ffb4e/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/240cf9bf-9726-4b96-9145-bb5932333dfc/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/54c31218-a5f2-40b0-a08d-9390a01fb666/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/184a1e65-e50a-48c3-bfc9-4dbe1a3e7b82/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/6c94b18c-f774-43dd-86a5-5d498718b68c/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/c6097933-3d6e-42a7-9f12-e36a2d5d52dc/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/0c2bc12c-7dc9-4d3e-a3af-d41deaa3f8c9/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/83e4fd1d-2638-4e1f-ae73-e87a2276e8f9/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/78620653-23d7-40f7-af60-e6c3a417cc92/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/bbd53690-5081-471d-9278-dc7dd9954e93/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/9a9d83a1-2ac3-4e25-9570-8680d3b5522d/1312x894.jpg
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
-    <t>Hajr Saeed</t>
-[...17 lines deleted...]
-    <t>Furnished
+    <t>Omar Hajjouz</t>
+  </si>
+  <si>
+    <t>Seven X Consulting FZ-LLC</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-polynesia-68270240.html</t>
+  </si>
+  <si>
+    <t>SEA VIEW UNFURNISHED DUPLEX FOR RENT IN PACIFIC</t>
+  </si>
+  <si>
+    <t>24 Mar 2026</t>
+  </si>
+  <si>
+    <t>Pacific Polynesia, Pacific, Al Marjan Island, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>Unfurnished
 Balcony
+Barbecue Area
 Built in Wardrobes
 Central A/C
 Covered Parking
+Private Jacuzzi
 Kitchen Appliances
+Pets Allowed
 Shared Pool
-Security
-[...52 lines deleted...]
-https://static.shared.propertyfinder.ae/media/images/listing/01K3GKBY1E2HCJ5T219973AJQW/6c1d1967-03dd-4c82-929f-4b9e430c61b7/1312x894.jpg
+See all amenities (21)</t>
+  </si>
+  <si>
+    <t>SEA VIEW UNFURNISHED DUPLEX FOR RENT IN PACIFIC
+Duplex for rent in Pacific Polynesia, Pacific
+FULL SEA VIEW DUPLEX FOR RENT IN PACIFIC – AL MARJAN ISLAND
+Duplex for Rent in Pacific Polynesia, Pacific – Al Marjan Island
+Presented by Falcon Properties
+Falcon Properties proudly presents this spacious 2-bedroom duplex apartment located in Pacific Polynesia within Al Marjan Island.
+This 1,429 SQFT ground-floor duplex offers a modern layout with bright interiors and a stunning full sea view, making it perfect for families or professionals who want to enjoy a peaceful beachfront lifestyle in one of Ras Al Khaimah’s most popular communities.
+The unit is available in both furnished and unfurnished options, allowing tenants to choose according to their preference.
+Property Details
+• 2 Bedroom Duplex Apartment
+• Size: 1,429 SQFT
+• Ground Floor Unit
+• Full Sea View
+• 2 Master Bedrooms
+• 3 Bathrooms
+• Spacious Living Room
+• Open Kitchen
+• Large Layout with Duplex Design
+• Located in Pacific – D Block
+• Ready to Move In
+Furnished Option
+• Brand New Furniture
+• Fully equipped and ready for immediate move-in
+Rental Price:
+• AED 100,000 yearly
+• Up to 4 payments
+Unfurnished Option
+For tenants who prefer to design and furnish their own space.
+Rental Price:
+• AED 85,000 – 1 Payment
+• AED 93,000 – 3 Payments
+• AED 95,000 – 4 Payments
+Pacific Community Amenities
+Living in Pacific Al Marjan Island gives residents access to resort-style facilities:
+• Direct private beach access
+• Rooftop swimming pools
+• Fully equipped gymnasium
+• Steam room, sauna &amp; Jacuzzi
+• Tennis and basketball courts
+• Supermarkets, cafés &amp; restaurants within the community
+• 24/7 security
+• Covered parking
+• Family-friendly beachfront environment
+Why Falcon Properties?
+Falcon Properties is committed to providing professional and transparent real estate services across Ras Al Khaimah. Our experienced team ensures smooth and reliable transactions whether you are renting, buying, or investing.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/4W8YSR3SES1JXKE54WP8QWXRX4/49ceb715-9921-43ff-8f76-0f0046d3e086/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4W8YSR3SES1JXKE54WP8QWXRX4/42d77c2c-b812-4a51-889e-b5e8e3d3676f/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4W8YSR3SES1JXKE54WP8QWXRX4/04069b52-bfa8-46ea-9ee7-80d25300fa8e/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4W8YSR3SES1JXKE54WP8QWXRX4/9f1a8f85-e124-4af8-af03-8e3e68398ef0/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4W8YSR3SES1JXKE54WP8QWXRX4/f059cbc5-6ce9-44eb-a7dc-416ba17ebb42/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4W8YSR3SES1JXKE54WP8QWXRX4/ac8eb302-deed-4ba1-8c00-5ec590cd1d12/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4W8YSR3SES1JXKE54WP8QWXRX4/4bae2785-836d-4a48-a4fd-1c634ab835a0/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4W8YSR3SES1JXKE54WP8QWXRX4/4009d9d0-850e-4e5e-acfe-80ffa28e3470/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4W8YSR3SES1JXKE54WP8QWXRX4/663c3484-7b36-4c17-8c2f-af289d105172/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4W8YSR3SES1JXKE54WP8QWXRX4/eb74fab2-ba9e-4f39-af6f-24524c64ba52/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4W8YSR3SES1JXKE54WP8QWXRX4/2ad67f4e-8721-4411-addf-3e112251b3fa/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4W8YSR3SES1JXKE54WP8QWXRX4/75ee967f-4763-433a-996d-e3db81ee4175/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4W8YSR3SES1JXKE54WP8QWXRX4/d94cfc99-6b85-4745-bafa-0b5cc1a02438/1312x894.jpg
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
-    <t>Noman Shabbir</t>
-[...70 lines deleted...]
-https://static.shared.propertyfinder.ae/media/images/listing/01KCY10Y3RQX15T5WKFZ4C4PWG/653f550b-06d2-44c0-9b32-f246a24623e0/1312x894.jpg
+    <t>Hajr Saeed</t>
+  </si>
+  <si>
+    <t>Falcon Properties Real Estate FZ-LLC - RAK</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-hamra-village-the-townhouses-at-al-hamra-village-70689697.html</t>
+  </si>
+  <si>
+    <t>5 BR Ville amazing Waldorf and Casino view</t>
+  </si>
+  <si>
+    <t>3 Nov 2024</t>
+  </si>
+  <si>
+    <t>The Townhouses at Al Hamra Village, Al Hamra Village, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>Unfurnished
+Balcony
+Barbecue Area
+Built in Wardrobes
+Central A/C
+Covered Parking
+Kitchen Appliances
+Maids Room
+Private Garden
+Shared Pool
+See all amenities (11)</t>
+  </si>
+  <si>
+    <t>Sultan Property real estate, your property specialist in Ras al Khaimah is offering:
+PROPERTY FEATURES:
+Area approx. 4876 sq. ft./453 sq. m
+Type: Duplex
+Commission to agent: 5%
+Security deposit: 10%
+Location: Al Hamra Village, Ras al Khaimah,
+Bedrooms: 4 Bedrooms
+Bathrooms: 5 Bathrooms
+View: Sea
+This gorgeous semi-detached villa is a dream home of every family with children. It has the most beautiful sea view in Al Hamra Village.
+It has stylish bright living room with modern open space kitchen. Wake up in your master bedroom with stunning sea view. Also the other bedrooms are spacious, so your children will have enough space for their study corner and toys as well. On the top floor is maids room with laundry room. In winter you will love to spend your time on a large sea view roof terrace which you can use like your sun deck with lot of privacy or your can organize gatherings with your friends there.
+Call Midhulaj  on +971 56 7576100 / 07-2447672 or visit [link not available] for further details</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/c2f3699e-b0a7-4541-a125-33c253fb166d/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/01cc175b-982f-4b16-b4eb-12afe99b09eb/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/34be6dfc-65fa-49a1-8bbf-cb3c2e897fbf/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/6875a225-920c-45d2-8d0a-6ac332de6cc1/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/706a3eb1-6b25-4896-b402-bb7878aee011/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/6e5c8587-9235-4182-b870-e1028c7881f9/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/0162e69d-ddd9-4da1-8f5a-f8d6272ea928/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/4c7b5abd-33b2-41be-942c-42bd75e67a89/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/8d8a8b6d-a0d7-49c9-a054-8b84d22ad7da/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/10b924e9-3863-4f74-951b-9ccb0bf1c94d/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/3f8b02e6-4e1d-44f0-83ab-f3ac3a11ceb6/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/c262fdf4-3637-4c09-8ee2-9ce9d76834de/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/e04f54ad-6b59-4fa2-9a0e-e20028282be0/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/66cb91eb-b616-4565-90c9-962e7c71f7e2/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/29970120-b172-4659-908d-9f9febfbfc28/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/af40e083-be5f-4153-be0f-875a270deeee/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/0d225bdf-21da-4f4b-a8d0-a6340610d16c/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/dbc3b5dd-37a6-43b2-b31c-3439e47e823e/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/ba9a4b02-0d2c-4328-ac05-b982fe6f9dd7/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/21fae725-fc69-421a-8de6-92beb1012674/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/7PHBST6BDAJ46A588GE43XWG10/98eefa90-6cc4-4011-bbfb-b1b09faf7c2b/1312x894.jpg
+https://graph-images.propertyfinder.ae/ae/community/151/afa7b22faab504be3d0911fb77e0f5b4/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/dc3f2aa598bb13d64202434ba0594217/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/ed242de7f1427ab1934137c5a7c51a96/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/bd6a4ad1e0d954b8144a51f3cfca7b07/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/9909a359f6089eefc0ce5eb31c32bacd/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/5158fbcf2f5e5e450d6e1684d3c176de/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/15fc1ce36d480a48167f5480c55e9b4a/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/15ca1f5b1d90b34f83abd6e0ff13fe3b/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/5c7dede516e8fee5c1a6fed6c58be590/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/57018e6b75f7f0d31e99fc2b2a58bf1d/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/551687eb75ed515fb1e231b2c81b46c1/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/f2fb984c348d499d61cc8b9f95c3ab97/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/c452da85a1a01cd47c53f6ad02d21c1e/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/5d6c982d1298fe4443d1a955a9613726/watermark.jpeg</t>
+  </si>
+  <si>
+    <t>Midhulaj Usman</t>
+  </si>
+  <si>
+    <t>Sultan Property Real Estate LLC - RAK</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-bora-bora-2PfrMZiTYSu.html</t>
+  </si>
+  <si>
+    <t>Luxurious Living| Spacious| Beachfront Living</t>
+  </si>
+  <si>
+    <t>23 Feb 2026</t>
+  </si>
+  <si>
+    <t>Furnished
+Balcony
+Built in Wardrobes
+Central A/C
+Covered Parking
+Kitchen Appliances
+Shared Pool
+Security
+View of Water
+Shared Spa
+See all amenities (14)</t>
+  </si>
+  <si>
+    <t>This Property:
+Type: 2 Bedroom Duplex
+View: Courtyard view
+Price: 105,000.00 AED
+Security Deposit: 10,500.00 AED
+This duplex is a beautifully furnished and cozy lighting gives a vibe that helps you relax once you get back home. With the resort-like amenities that you can enjoy as a resident.
+-Beach
+-Gym
+-Pool
+-Basketball Court
+-Tennis court
+-Steam and Sauna
+-Restaurants
+-Supermarkets
+-Childrens Play Area
+Imagine living a beachfront property that provides you with all these amenities and it also gives you the cheap utility bills because you dont even have to pay for the chiller bill.
+If you are interested please let me know to plan a viewing and make this your new home
+FLASH REAL ESTATE has been established as a real estate company in Ras al Khaimah. Our company business is based on accomplishment of properties in the real estate market in all over UAE. Our company purpose is to be a leader in the real estate industry by providing enhanced services, relationships and profitability and to build long term relationships with our customers and clients and provide exceptional customer service by pursuing business through innovation and advanced technology.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/36f7001a-e6e6-4014-ab0f-50f03c637cb7/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/5ce103e8-675c-4a61-a2f4-b4565130069e/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/19bb6e06-2f31-4145-829c-8d2470b651a8/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/ed860213-0be5-4d70-8736-285e00a178c7/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/b7841a89-cf39-4c62-81fd-daf12e579481/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/bfa284b2-5c41-4c18-ad5d-13edbd42c93b/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/2a43179f-b4b9-4783-ac4e-049df49668f8/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/bac663bc-9dde-488b-8ad5-6f6a9512f896/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/9fcf23ee-6d78-4b50-9a94-966a845e8a1d/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/cd8f1f4c-ef46-437a-aaac-15a50aa7885f/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/98d2ea3f-d873-47f2-8cba-c3d782ea9804/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/73bef8b9-dd17-4daf-9032-5e004dac3803/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/69895e3c-54b7-411c-a6a3-2f63f72084da/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/a9c16592-8576-49e1-8204-3aa49d0e6657/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/47be2266-625c-446f-a5ff-e07404908b8d/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/8237f62c-8e65-4eac-a09e-21e58d2dadb2/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/13a02789-78d4-4db6-9140-e93ae2e5a5ae/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/f5882760-a2c5-448c-8398-020ee527dd9d/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/c10a9420-16d3-48cb-b2f0-5be94800b6eb/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/42e50922-56b0-4365-b0b4-55b75aa12138/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/0550f6df-007b-47d6-97cd-28cd668b169a/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/503a3042-17a9-4947-8642-50d0560def39/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/5196614f-256f-4f77-8e27-fd6feaf12b46/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/bce15fe0-7ff7-4088-b591-e72bca7d6b52/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/78cd0f70-2aa5-4961-96f1-38246a8046f0/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/16ec358f-b359-4157-ba20-12bd84662585/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/0b63b94f-f3ec-42d8-91ca-8b351e9fc188/1312x894.jpg
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
-    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-bora-bora-15939302.html</t>
-[...56 lines deleted...]
-https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
+    <t>David Abdul-Baki</t>
+  </si>
+  <si>
+    <t>Flash Real Estate LLC - RAK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1047,321 +1092,321 @@
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
       <c r="U2">
         <v>971581069677</v>
       </c>
       <c r="V2" t="s">
         <v>37</v>
       </c>
       <c r="W2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3">
-        <v>60933681</v>
+        <v>15882343</v>
       </c>
       <c r="D3" t="s">
         <v>40</v>
       </c>
       <c r="E3">
-        <v>100000</v>
+        <v>84999</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3" t="s">
         <v>28</v>
       </c>
       <c r="I3" t="s">
         <v>41</v>
       </c>
       <c r="J3" t="s">
         <v>30</v>
       </c>
       <c r="K3" t="s">
         <v>42</v>
       </c>
       <c r="L3">
-        <v>25.686628341675</v>
+        <v>25.685661315918</v>
       </c>
       <c r="M3">
-        <v>55.73286819458</v>
+        <v>55.732936859131</v>
       </c>
       <c r="N3" t="s">
         <v>43</v>
       </c>
       <c r="O3">
         <v>3</v>
       </c>
       <c r="P3">
         <v>133</v>
       </c>
       <c r="Q3" t="s">
         <v>44</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="s">
         <v>47</v>
       </c>
       <c r="U3">
-        <v>971505213125</v>
+        <v>971565320777</v>
       </c>
       <c r="V3" t="s">
         <v>48</v>
       </c>
       <c r="W3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
         <v>49</v>
       </c>
       <c r="C4">
-        <v>15031757</v>
+        <v>68270240</v>
       </c>
       <c r="D4" t="s">
         <v>50</v>
       </c>
       <c r="E4">
-        <v>95000</v>
+        <v>85000</v>
       </c>
       <c r="F4" t="s">
         <v>26</v>
       </c>
       <c r="G4" t="s">
         <v>27</v>
       </c>
       <c r="H4" t="s">
         <v>28</v>
       </c>
       <c r="I4" t="s">
         <v>51</v>
       </c>
       <c r="J4" t="s">
         <v>30</v>
       </c>
       <c r="K4" t="s">
         <v>52</v>
       </c>
       <c r="L4">
-        <v>25.685661315918</v>
+        <v>25.686628341675</v>
       </c>
       <c r="M4">
-        <v>55.732936859131</v>
+        <v>55.73286819458</v>
       </c>
       <c r="N4" t="s">
         <v>43</v>
       </c>
       <c r="O4">
         <v>3</v>
       </c>
       <c r="P4">
         <v>133</v>
       </c>
       <c r="Q4" t="s">
         <v>53</v>
       </c>
       <c r="R4" t="s">
         <v>54</v>
       </c>
       <c r="S4" t="s">
         <v>55</v>
       </c>
       <c r="T4" t="s">
         <v>56</v>
       </c>
       <c r="U4">
-        <v>971551462726</v>
+        <v>971505213125</v>
       </c>
       <c r="V4" t="s">
         <v>57</v>
       </c>
       <c r="W4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
         <v>58</v>
       </c>
       <c r="C5">
-        <v>15889426</v>
+        <v>70689697</v>
       </c>
       <c r="D5" t="s">
         <v>59</v>
       </c>
       <c r="E5">
-        <v>95000</v>
+        <v>250000</v>
       </c>
       <c r="F5" t="s">
         <v>26</v>
       </c>
       <c r="G5" t="s">
         <v>27</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
       <c r="I5" t="s">
         <v>60</v>
       </c>
       <c r="J5" t="s">
         <v>30</v>
       </c>
       <c r="K5" t="s">
         <v>61</v>
       </c>
       <c r="L5">
-        <v>25.685939788818</v>
+        <v>25.694324493408</v>
       </c>
       <c r="M5">
-        <v>55.732715606689</v>
+        <v>55.783084869385</v>
       </c>
       <c r="N5" t="s">
-        <v>43</v>
+        <v>32</v>
       </c>
       <c r="O5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="P5">
-        <v>133</v>
+        <v>453</v>
       </c>
       <c r="Q5" t="s">
-        <v>44</v>
+        <v>62</v>
       </c>
       <c r="R5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="S5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="T5" t="s">
-        <v>56</v>
+        <v>65</v>
       </c>
       <c r="U5">
-        <v>971551462726</v>
+        <v>971567576100</v>
       </c>
       <c r="V5" t="s">
-        <v>57</v>
+        <v>66</v>
       </c>
       <c r="W5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="C6">
-        <v>15939302</v>
+        <v>56528673</v>
       </c>
       <c r="D6" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E6">
-        <v>100000</v>
+        <v>105000</v>
       </c>
       <c r="F6" t="s">
         <v>26</v>
       </c>
       <c r="G6" t="s">
         <v>27</v>
       </c>
       <c r="H6" t="s">
         <v>28</v>
       </c>
       <c r="I6" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="J6" t="s">
         <v>30</v>
       </c>
       <c r="K6" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="L6">
         <v>25.685661315918</v>
       </c>
       <c r="M6">
         <v>55.732936859131</v>
       </c>
       <c r="N6" t="s">
         <v>43</v>
       </c>
       <c r="O6">
         <v>3</v>
       </c>
       <c r="P6">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="Q6" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="R6" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="S6" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="T6" t="s">
-        <v>56</v>
+        <v>73</v>
       </c>
       <c r="U6">
-        <v>971551462726</v>
+        <v>971502337879</v>
       </c>
       <c r="V6" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="W6" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>