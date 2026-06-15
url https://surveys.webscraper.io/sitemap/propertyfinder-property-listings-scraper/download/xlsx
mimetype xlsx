--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>time</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_status</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>property_type</t>
@@ -86,551 +89,521 @@
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.propertyfinder.ae/en/search?c=2&amp;fu=0&amp;l=3&amp;ob=mr&amp;rp=y&amp;t=24</t>
   </si>
   <si>
-    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-hamra-village-al-hamra-village-villas-16140176.html</t>
-[...8 lines deleted...]
-    <t>aed</t>
+    <t>2026-06-15T05:02:02Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-tahiti-102412060.html</t>
+  </si>
+  <si>
+    <t>UNFURNISHED DUPLEX FOR RENT IN PACIFIC GROUND FLOR</t>
   </si>
   <si>
     <t>for rent</t>
   </si>
   <si>
-    <t>20 Nov 2025</t>
+    <t>13 Jun 2026</t>
   </si>
   <si>
     <t>Duplex</t>
   </si>
   <si>
-    <t>Al Hamra Village Villas, Al Hamra Village, Ras Al Khaimah</t>
-[...5 lines deleted...]
-    <t>Unfurnished
+    <t>Pacific Tahiti, Pacific, Al Marjan Island, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>Studio</t>
+  </si>
+  <si>
+    <t>Furnished
 Balcony
 Barbecue Area
 Built in Wardrobes
 Central A/C
 Covered Parking
-Maids Room
-[...95 lines deleted...]
-Covered Parking
 Kitchen Appliances
 Shared Pool
+Study
 View of Water
-Shared Spa
-[...59 lines deleted...]
-https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/9a9d83a1-2ac3-4e25-9570-8680d3b5522d/1312x894.jpg
+See all amenities (19)</t>
+  </si>
+  <si>
+    <t>UNFURNISHED DUPLEX | READY TO MOVE | BLOCK F
+Duplex for rent in Pacific Tahiti,
+Enjoy a relaxed island lifestyle in this spacious fully furnished duplex apartment located on the ground floor in Pacific Residence, Al Marjan Island – Block F, Ras Al Khaimah. Offering a comfortable layout, modern interiors, and a prime community setting, this property is an excellent choice for tenants looking for a ready-to-move-in home in one of RAK’s most in-demand waterfront destinations. in Pacific Residence on Al Marjan Island means enjoying a resort-style environment with excellent facilities such as swimming pools, gym, landscaped walking areas, and direct access to the beach. The community is peaceful, secure, and family-friendly, while also being close to hotels, restaurants, cafes, supermarkets, and major road connections—giving you the best mix of relaxation and convenience.
+This is a great option for anyone searching for a furnished duplex in Pacific Block F at a competitive yearly rent, offering comfort, privacy, and island living all in one.
+Property Highlights:
+Duplex Apartment
+Ground Floor
+Fully Furnished
+Spacious living and dining area
+Modern kitchen with appliances and storage
+Comfortable bedrooms with wardrobes
+Well-maintained bathrooms with modern fittings
+Resort-style facilities (pool, gym, beach access)
+Rental Details:
+Location: Pacific Residence, Al Marjan Island, Ras Al Khaimah
+Block: F
+Rent: AED 70K Yearly</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/a205fb7e-a5fd-40c6-90d4-6aa1554c3005/1312x894.jpg?v=2788a0ac0f60ac39078a32040cbbc239
+https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/c95f3e75-d3e6-4784-905e-a0718b7034f7/1312x894.jpg?v=0be50c84e61d878ac4275715a2754f63
+https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/0c9675ea-c3cf-48e2-a641-12b81258c4fb/1312x894.jpg?v=c115e15a660870797cfd1a2fe0dd5021
+https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/5fade155-dcb1-40b2-a2a1-6545ba096a01/1312x894.jpg?v=3f8987e5534a84721121ed062db0f8eb
+https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/1a844bf0-5ca9-4828-b0f5-c2627559e406/1312x894.jpg?v=fbeb730a6a0d678fdf62dceb0014e1de
+https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/948ad79d-152f-4f29-a49b-88ca1562816c/1312x894.jpg?v=6881cdb311fb674a731c9a87509fea3c
+https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/88e1ee20-208a-4467-b352-f9fbe99978a7/1312x894.jpg?v=f1c517c76c58662d77259dee03b269ca
+https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/4b505923-4026-427b-87c4-aebbd137b0de/1312x894.jpg?v=fede0b02d22ebcb8eb8d3a886dfc6456
+https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/a09fb126-3329-475c-88ed-6c1c97959aca/1312x894.jpg?v=fb5528c720238bae2dc29b0ec3d6db05
+https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/47425f60-6089-4bca-9b93-77eb6d6a8d5e/1312x894.jpg?v=34aab04587a0cd98aaab39b5598b68af
+https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/fc82a064-994c-48dc-9eea-273eb1a2c964/1312x894.jpg?v=9ec79251f92c7f2d4edf0361ca99fe30
+https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/3917a1e0-9a29-4162-95a9-33afc294660f/1312x894.jpg?v=86b12298257d33e95ece68c35f525d62
+https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/70c58655-5888-4692-8ad0-0755de1ff365/1312x894.jpg?v=eb88a4ce1e09a36a705827f5d64a84ef
+https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/fd9e109f-a883-4e8e-abfc-80a800360bce/1312x894.jpg?v=84378cd02c6a14142985be49cdbbf445
+https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/04aaac1a-8e7f-4744-8983-5052bc597a51/1312x894.jpg?v=68045a4dd63913078f0720464d6648fb
+https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/0d609cb6-4639-4810-ba43-8467f9764d70/1312x894.jpg?v=a55fa29a0365179f9baaea5d67760574
+https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/463bc89f-18aa-4e06-95d9-f5c9e8ba3b93/1312x894.jpg?v=e217a25b0dc7c7facf6f69221786aeef
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
-    <t>Omar Hajjouz</t>
-[...17 lines deleted...]
-    <t>Unfurnished
+    <t>Noman  Shabbir</t>
+  </si>
+  <si>
+    <t>Falcon Properties Real Estate FZ-LLC - RAK</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/search?c=2&amp;fu=0&amp;l=3&amp;ob=mr&amp;rp=y&amp;t=24&amp;page=2</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:02:05Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-fiji-81951351.html</t>
+  </si>
+  <si>
+    <t>Elegant Urban Duplex |Fully Furnished Comfort</t>
+  </si>
+  <si>
+    <t>22 Oct 2025</t>
+  </si>
+  <si>
+    <t>Pacific Fiji, Pacific, Al Marjan Island, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>2 Beds</t>
+  </si>
+  <si>
+    <t>Furnished
+Central A/C
 Balcony
-Barbecue Area
+Shared Pool
+Shared Gym
+Security
+Covered Parking
 Built in Wardrobes
-Central A/C
-[...1 lines deleted...]
-Private Jacuzzi
 Kitchen Appliances
-Pets Allowed
-[...63 lines deleted...]
-https://static.shared.propertyfinder.ae/media/images/listing/4W8YSR3SES1JXKE54WP8QWXRX4/d94cfc99-6b85-4745-bafa-0b5cc1a02438/1312x894.jpg
+View of Water</t>
+  </si>
+  <si>
+    <t>Experience luxury living in this fully furnished 1,425 sq. ft. duplex apartment located in the prestigious E Block of the Pacific Building - Available For rent.
+Designed with modern elegance and comfort in mind, this stunning home features a spacious open-plan living area, contemporary kitchen with high-end appliances, and beautifully appointed bedrooms.
+Enjoy premium furnishings, tasteful décor, and a seamless blend of style and functionality.
+Residents benefit from world-class amenities, including a swimming pool, fitness center, 24-hour security, and direct access to nearby cafes, retail, and the beach.
+Key Features:
+        •      Type: 2 Bedroom Duplex
+        •       Bathrooms: 3
+	•	Fully furnished &amp; move-in ready
+        •       Partial Sea View | full community view
+	•	1,425 sq. ft. duplex layout
+	•	Modern kitchen with premium fittings
+	•	Bright interiors &amp; elegant finishes
+	•	Access to pool, gym &amp; leisure facilities
+	•	Secure parking and 24/7 security
+   Perfect for professionals, couples, or small families seeking a refined coastal lifestyle in one of the most sought-after developments.
+  Call Paragon Properties RAK now to view this amazing  Duplex .</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/b82e5fba-c12a-4d7e-81bd-f957fc5f2532/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/98c09053-3d7e-41e9-b205-26a0eca8f159/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/4a156b39-f8b5-4e97-8bca-452b24e5e044/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/990274be-1e66-4ea2-a763-530abfffb67b/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/8582079e-b055-4d68-ac47-18b6af98e828/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/117bc959-609f-4e2a-bfa8-b9c4d7f8c116/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/11b30ced-4ef4-4252-9743-daea5e1dd1b6/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/86f4c1be-3e15-4b76-8eec-f3860a00ccf6/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/b8738fd0-d7bf-46a0-9644-379847c8e435/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/9790291f-eb0d-4e37-8c94-ce501deef7c6/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/f495c342-104f-4ef3-91b2-d721f724387e/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/5739157c-bf1b-4846-843b-e61b823cf5d1/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/42f8513a-464c-4faf-8cd3-e8cddae69728/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/97232327-a31a-4adb-b389-5ccbe20d1081/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/274fa265-6843-4f52-ae0a-1f920ed8d5c9/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/a3e94f5b-b596-4a68-94d9-76d9bb55fdfa/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/275cd8e2-2e5c-4399-acd2-e94cfe5ecc77/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/420e28f4-8d3c-43d2-a671-c039b9574bf8/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/bc7d6d3d-2954-40b8-bdf4-64dc6385409d/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/e2e4de58-1a5a-4959-9acc-52da39039193/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/29d2655f-f39a-4786-b571-fe0d5288be01/1312x894.jpg
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
-    <t>Hajr Saeed</t>
-[...17 lines deleted...]
-    <t>Unfurnished
+    <t>Precious Anikezie</t>
+  </si>
+  <si>
+    <t>PARAGON PROPERTIES LLC - RAK</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:02:07Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-tahiti-81924373.html</t>
+  </si>
+  <si>
+    <t>Furnished 2BR Duplex | Pacific | Ready To Move-In</t>
+  </si>
+  <si>
+    <t>30 Mar 2026</t>
+  </si>
+  <si>
+    <t>Furnished
 Balcony
 Barbecue Area
 Built in Wardrobes
 Central A/C
 Covered Parking
 Kitchen Appliances
-Maids Room
 Private Garden
 Shared Pool
-See all amenities (11)</t>
-[...76 lines deleted...]
-Security
 View of Water
-Shared Spa
-[...49 lines deleted...]
-https://static.shared.propertyfinder.ae/media/images/listing/TQ6QTHM7XNY8K42WD4DT22QGW4/0b63b94f-f3ec-42d8-91ca-8b351e9fc188/1312x894.jpg
+See all amenities (16)</t>
+  </si>
+  <si>
+    <t>Presenting a stylish fully furnished 2-bedroom duplex apartment located in Pacific Building F, Al Marjan Island, Ras Al Khaimah. Offering approximately 1,450 sqft, this duplex provides a unique layout with spacious interiors, ideal for comfortable and modern living.
+The apartment features two well-sized bedrooms, multiple living areas across two levels, and a bright open-plan design that enhances space and privacy. Fully furnished with tasteful interiors, the unit is ready to move in, making it perfect for tenants seeking a hassle-free home.
+The duplex layout offers a distinct separation between living and sleeping areas, providing both comfort and functionality.
+Property Features:
+2 Bedroom Duplex
+Fully Furnished
+Approx. 1,450 sqft
+Spacious Two-Level Layout
+Bright Living &amp; Dining Area
+Ready to Move In
+Community Amenities:
+Rooftop Swimming Pool
+Fully Equipped Gym
+Private Beach Access
+Tennis &amp; Sports Facilities
+24/7 Security
+Close to Restaurants &amp; Retail
+Located in Pacific, Al Marjan Island, offering a premium island lifestyle with beach access and resort-style living.
+ Annual Rent: AED 85,000
+For more information or to arrange a viewing, please contact:
+Muhammad Ayaz Uddin
+056 481 0678
+ayaz@avenueproperties.net
+Investors/Owners
+At Avenue Properties, we value your trust. Allow us to handle your property with care, expertise, and a personalized approach—ensuring fast, smooth, and professional rental or sale</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/6af7518e-52c8-4391-bb39-87c3444f6ccd/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/02dcfa26-4cb2-4a55-b23d-493097157681/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/c4bdb812-ce07-4c87-869c-5f142665be3b/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/cfe052cf-fa58-4c4d-a4e8-da3699bfe8a1/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/bf935e69-07da-4527-93a2-7eeaff8bdf79/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/9c827fc7-7de8-47fe-bf75-fdffd58acf3a/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/cea69016-6a21-4fe3-8717-6d352ce75692/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/295b6088-aa7b-48ec-b349-f70257f7aa30/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/19df64ee-f9f8-472c-84fc-c518da66cf7f/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/6aad3fad-29e7-4914-863b-c15b2ca5149f/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/16be863b-37a7-41a8-91d5-35e27ffaf48f/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/d32d3510-7e68-4013-b610-2c4bde201b83/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/47b0f1c3-162b-4cb6-96d5-f9d932cd7129/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/4ecebeec-06d0-4024-aa7a-283376b52cfe/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/49dadaa9-9642-4fef-ab2d-28b88a37d7d4/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/8d97cf40-2e4a-49a8-b170-e04a999d9c7b/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/bd04e77d-00b6-42a4-be13-806206536401/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/be860149-a7a1-4cde-818c-a58d9d2498f4/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/15571a5b-08e6-465d-a439-1b78236e09ed/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/684cee94-1b2a-4176-9968-9ca470a98329/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/6fdb69f8-d518-4115-bfeb-3f7781b2d7f8/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/ce919f88-6780-4090-8e5a-645855731482/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/ba94c9ce-56dd-4421-aa40-b3bb4ef2983f/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/b2ca1cb9-95a5-475d-9471-d4bf33dad8c5/1312x894.jpg
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
-    <t>David Abdul-Baki</t>
-[...2 lines deleted...]
-    <t>Flash Real Estate LLC - RAK</t>
+    <t>Muhammad Ayaz</t>
+  </si>
+  <si>
+    <t>Avenue Properties FZ-LLC - RAK</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:02:10Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-hamra-village-al-hamra-village-villas-88775376.html</t>
+  </si>
+  <si>
+    <t>Fully Furnished | Large Layout | Private Pool</t>
+  </si>
+  <si>
+    <t>27 Apr 2025</t>
+  </si>
+  <si>
+    <t>Al Hamra Village Villas, Al Hamra Village, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>5 Beds + Maid</t>
+  </si>
+  <si>
+    <t>Furnished
+Balcony
+Barbecue Area
+Built in Wardrobes
+Central A/C
+Covered Parking
+Kitchen Appliances
+Maids Room
+Pets Allowed
+Private Garden
+See all amenities (16)</t>
+  </si>
+  <si>
+    <t>Boyut Real Estate FZ-LLC, your property specialist in Ras al Khaimah is offering amazing duplex Fully Furnished 4Bed + Maid Room for Rent located in Al Hamra near RAK Academy British School Al Hamra.
+SIZE: 3750 sqft
+Housekeeping Services twice monthly
+24/7 On call maintenance on site
+CCTV Monitored
+Roving Night Security
+Free Pest control service
+VILLA FACILITIES
+● Fully furnished with luxurious furniture
+● Fully equipped with Italian brand kitchen appliances
+● All bedrooms with ensuite bathroom
+● Balcony Access in all bedrooms
+● Living room equipped with satellite TV
+● Rooftop Terrace with Barbecue equipment
+● Backyard
+● Storage room
+● Powder Room
+The super 4 bedrooms duplex are the ultimate in luxury. This is a first-class property in terms of space and location – including its very own private and exclusive beach, spacious bedrooms and a huge back yard. These properties are for those who will never compromise on luxury and comfort. The 4 bedroom grand villas are limited in quantity, as it’s the most desirable for those looking for a true holiday home.  Includes a/c package unit, kitchen cabinets and wardrobes Private beach front Access to hotels, bars, clubs and restaurants Gated community with 24 hours security</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/a113aedf-2248-4da3-a1ae-def6f5334cab/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/fe145e7e-1314-4fb9-ad50-09a9ed8980f9/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/ef5a2d7c-5a24-4ca7-92ca-3382e1cad0e3/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/deb1c782-0042-4bcd-817e-10b572d92c3f/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/51c32e67-2f46-4d10-8454-9e1a852f8347/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/3872cf5e-fb01-48aa-9512-7e13d8ca1312/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/84f2c32d-e523-4412-9d38-88881a9e0071/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/e1d8f0a6-debe-4268-ba83-669bf20a0650/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/77290e96-8506-4aef-904c-00bb0b0b1d4d/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/d48ba05c-35f0-40f9-a23c-80cab2ceb609/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/3c166850-b4bc-457c-88c6-83bbd32f7780/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/09649252-f86b-44bb-b7f1-860315c1ddb2/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/838f7c9e-2ce3-4795-8bdf-b78cc531aada/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/14796eab-7a8b-4449-99b5-4ee6e1bfa3a7/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/8f74d971-1f8d-484f-8470-05ca009f8b5a/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/c89e9dbf-af41-4bcf-9d9d-40e7b48138c5/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/eb51b62f-42a0-4cf7-a8d2-d5192df632f5/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/8f563bf4-b7c4-40c4-a21c-61ad89a51a49/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/ca5a6bc3-8821-4315-91de-0c61ca2e0a7a/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/a061e174-3638-4550-90bd-45d8453c41ed/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/7df85623-1a85-481d-9721-0ccff2f7a1ad/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/074e3fb7-0816-4b81-ae72-c2553e68a502/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/9670aa9f-e71d-434c-9a7c-8bebba5e29ed/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/ad3b4d4a-a6e3-4332-a281-314fb56a5aa9/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/8ef5d655-2b93-4bdf-b3af-14c7ca95e625/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/53fc350c-d078-4b5e-a678-7845bf7abdc2/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/7d938ae8-bda1-4653-bfa0-365c1c6ed3a3/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/5f6e9096-b763-4a3d-a006-412ca123f9e9/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/2801b70a-f212-4559-a1c1-f7a06d157b5a/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/4F6PXGEQGKW040Z5RH5KNXWBD0/799b9e9e-13a3-4420-8546-535cfb18af7e/1312x894.jpg
+https://graph-images.propertyfinder.ae/ae/community/151/afa7b22faab504be3d0911fb77e0f5b4/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/dc3f2aa598bb13d64202434ba0594217/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/ed242de7f1427ab1934137c5a7c51a96/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/bd6a4ad1e0d954b8144a51f3cfca7b07/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/9909a359f6089eefc0ce5eb31c32bacd/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/5158fbcf2f5e5e450d6e1684d3c176de/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/15fc1ce36d480a48167f5480c55e9b4a/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/15ca1f5b1d90b34f83abd6e0ff13fe3b/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/5c7dede516e8fee5c1a6fed6c58be590/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/57018e6b75f7f0d31e99fc2b2a58bf1d/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/551687eb75ed515fb1e231b2c81b46c1/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/f2fb984c348d499d61cc8b9f95c3ab97/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/c452da85a1a01cd47c53f6ad02d21c1e/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/151/5d6c982d1298fe4443d1a955a9613726/watermark.jpeg</t>
+  </si>
+  <si>
+    <t>Radia Ait Ennejjar</t>
+  </si>
+  <si>
+    <t>Boyut Real Estate FZ-LLC</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:02:16Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-tonga-15119543.html</t>
+  </si>
+  <si>
+    <t>2BR Beach Duplex - Furnished - Partial Sea View</t>
+  </si>
+  <si>
+    <t>20 Aug 2025</t>
+  </si>
+  <si>
+    <t>Pacific Tonga, Pacific, Al Marjan Island, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>Furnished</t>
+  </si>
+  <si>
+    <t>PROPERTY FEATURES
+Duplex Beach Villa 
+2 Bedroom
+Paritial Sea View
+Furnished
+Built in wardrobes
+Centralized Air Conditioning
+Fitted kitchen cabinets
+1429 Sq. Ft.
+Basement Car Parking Space
+Residents has access to: Swimming pool, Beach, Kids play area, Gym
+Gate Access Control System
+24 Hours Security
+Easy access to three highways, airports, free-trade zones
+We accept Cash and/or Card Payments
+Contact us today for viewing
+sultan@terra-property.com
++971 56 997 6695
+TERRA PROPERTY ADVISORS
+Terra Property Advisors is a trusted real estate partner serving Ras Al Khaimah and the wider UAE. Whether you're looking to rent, buy, or sell, we deliver efficient, dedicated, and professional solutions tailored to your property needs. With deep market knowledge and a client-first approach, we’re committed to supporting every step of your real estate journey.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/01K2YT4SFZ0K0J8J4RYFRN63E3/ea33fba5-f877-4d6e-bac4-ec85db40ae8d/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01K2YT4SFZ0K0J8J4RYFRN63E3/37315d38-a4b4-446d-9f7e-e0de0688cfcd/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01K2YT4SFZ0K0J8J4RYFRN63E3/fdd651c1-31ae-430a-b491-4aeb97b004d7/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01K2YT4SFZ0K0J8J4RYFRN63E3/2f3f9626-3b5a-451d-9610-9ead5be5d5f8/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01K2YT4SFZ0K0J8J4RYFRN63E3/6d52def0-d2ab-4d4c-8d70-43ab61ddd61e/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01K2YT4SFZ0K0J8J4RYFRN63E3/0793210b-da4e-4f72-99f4-a62496edd6f5/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01K2YT4SFZ0K0J8J4RYFRN63E3/eeb8fe70-5642-40a8-8d6c-d9c8c51e7e43/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01K2YT4SFZ0K0J8J4RYFRN63E3/aeb29c68-4c20-42d8-bc63-53413cfc7dd2/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01K2YT4SFZ0K0J8J4RYFRN63E3/b2b2ae04-5de5-4e14-9bfb-f640ea8bd8ce/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01K2YT4SFZ0K0J8J4RYFRN63E3/c630a8f3-494f-4228-bb6a-73aecd6abc60/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01K2YT4SFZ0K0J8J4RYFRN63E3/c9023064-157a-426f-a12c-f3abd0731103/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01K2YT4SFZ0K0J8J4RYFRN63E3/8227b83e-d706-4422-8bab-9b04dcef2b7d/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01K2YT4SFZ0K0J8J4RYFRN63E3/f0be457d-4918-4e95-8ebd-c02856d05f93/1312x894.jpg
+https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
+  </si>
+  <si>
+    <t>Sultan Idris</t>
+  </si>
+  <si>
+    <t>Terra Property Advisors FZ - LLC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -934,59 +907,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1012,403 +985,391 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2">
+        <v>102412060</v>
+      </c>
+      <c r="E2" t="s">
+        <v>27</v>
+      </c>
+      <c r="F2">
+        <v>70000</v>
+      </c>
+      <c r="I2" t="s">
+        <v>28</v>
+      </c>
+      <c r="J2" t="s">
+        <v>29</v>
+      </c>
+      <c r="K2" t="s">
+        <v>30</v>
+      </c>
+      <c r="L2" t="s">
+        <v>31</v>
+      </c>
+      <c r="M2">
+        <v>25.686687469482</v>
+      </c>
+      <c r="N2">
+        <v>55.732078552246</v>
+      </c>
+      <c r="O2" t="s">
+        <v>32</v>
+      </c>
+      <c r="P2">
+        <v>1</v>
+      </c>
+      <c r="Q2">
+        <v>41</v>
+      </c>
+      <c r="R2" t="s">
+        <v>33</v>
+      </c>
+      <c r="S2" t="s">
+        <v>34</v>
+      </c>
+      <c r="T2" t="s">
+        <v>35</v>
+      </c>
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2">
+        <v>971551462726</v>
+      </c>
+      <c r="W2" t="s">
+        <v>37</v>
+      </c>
+      <c r="X2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" t="s">
         <v>24</v>
-      </c>
-[...66 lines deleted...]
-        <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
-      <c r="C3">
-[...2 lines deleted...]
-      <c r="D3" t="s">
+      <c r="C3" t="s">
         <v>40</v>
       </c>
-      <c r="E3">
-[...8 lines deleted...]
-      <c r="H3" t="s">
+      <c r="D3">
+        <v>81951351</v>
+      </c>
+      <c r="E3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F3">
+        <v>75000</v>
+      </c>
+      <c r="I3" t="s">
         <v>28</v>
       </c>
-      <c r="I3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J3" t="s">
+        <v>42</v>
+      </c>
+      <c r="K3" t="s">
         <v>30</v>
       </c>
-      <c r="K3" t="s">
-[...3 lines deleted...]
-        <v>25.685661315918</v>
+      <c r="L3" t="s">
+        <v>43</v>
       </c>
       <c r="M3">
-        <v>55.732936859131</v>
-[...4 lines deleted...]
-      <c r="O3">
+        <v>25.685939788818</v>
+      </c>
+      <c r="N3">
+        <v>55.732715606689</v>
+      </c>
+      <c r="O3" t="s">
+        <v>44</v>
+      </c>
+      <c r="P3">
         <v>3</v>
       </c>
-      <c r="P3">
-[...3 lines deleted...]
-        <v>44</v>
+      <c r="Q3">
+        <v>132</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="s">
         <v>47</v>
       </c>
-      <c r="U3">
-[...2 lines deleted...]
-      <c r="V3" t="s">
+      <c r="U3" t="s">
         <v>48</v>
       </c>
+      <c r="V3">
+        <v>971522796904</v>
+      </c>
       <c r="W3" t="s">
+        <v>49</v>
+      </c>
+      <c r="X3" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="D4" t="s">
         <v>50</v>
       </c>
-      <c r="E4">
-[...8 lines deleted...]
-      <c r="H4" t="s">
+      <c r="C4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D4">
+        <v>81924373</v>
+      </c>
+      <c r="E4" t="s">
+        <v>52</v>
+      </c>
+      <c r="F4">
+        <v>80000</v>
+      </c>
+      <c r="I4" t="s">
         <v>28</v>
       </c>
-      <c r="I4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4" t="s">
+        <v>53</v>
+      </c>
+      <c r="K4" t="s">
         <v>30</v>
       </c>
-      <c r="K4" t="s">
-[...3 lines deleted...]
-        <v>25.686628341675</v>
+      <c r="L4" t="s">
+        <v>31</v>
       </c>
       <c r="M4">
-        <v>55.73286819458</v>
-[...4 lines deleted...]
-      <c r="O4">
+        <v>25.686687469482</v>
+      </c>
+      <c r="N4">
+        <v>55.732078552246</v>
+      </c>
+      <c r="O4" t="s">
+        <v>44</v>
+      </c>
+      <c r="P4">
         <v>3</v>
       </c>
-      <c r="P4">
-[...3 lines deleted...]
-        <v>53</v>
+      <c r="Q4">
+        <v>135</v>
       </c>
       <c r="R4" t="s">
         <v>54</v>
       </c>
       <c r="S4" t="s">
         <v>55</v>
       </c>
       <c r="T4" t="s">
         <v>56</v>
       </c>
-      <c r="U4">
-[...2 lines deleted...]
-      <c r="V4" t="s">
+      <c r="U4" t="s">
         <v>57</v>
       </c>
+      <c r="V4">
+        <v>971564810678</v>
+      </c>
       <c r="W4" t="s">
+        <v>58</v>
+      </c>
+      <c r="X4" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B5" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="D5" t="s">
         <v>59</v>
       </c>
-      <c r="E5">
-[...8 lines deleted...]
-      <c r="H5" t="s">
+      <c r="C5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D5">
+        <v>88775376</v>
+      </c>
+      <c r="E5" t="s">
+        <v>61</v>
+      </c>
+      <c r="F5">
+        <v>190000</v>
+      </c>
+      <c r="I5" t="s">
         <v>28</v>
       </c>
-      <c r="I5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J5" t="s">
+        <v>62</v>
+      </c>
+      <c r="K5" t="s">
         <v>30</v>
       </c>
-      <c r="K5" t="s">
-[...3 lines deleted...]
-        <v>25.694324493408</v>
+      <c r="L5" t="s">
+        <v>63</v>
       </c>
       <c r="M5">
-        <v>55.783084869385</v>
-[...5 lines deleted...]
-        <v>5</v>
+        <v>25.692043304443</v>
+      </c>
+      <c r="N5">
+        <v>55.784336090088</v>
+      </c>
+      <c r="O5" t="s">
+        <v>64</v>
       </c>
       <c r="P5">
-        <v>453</v>
-[...2 lines deleted...]
-        <v>62</v>
+        <v>4</v>
+      </c>
+      <c r="Q5">
+        <v>348</v>
       </c>
       <c r="R5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="S5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="T5" t="s">
-        <v>65</v>
-[...5 lines deleted...]
-        <v>66</v>
+        <v>67</v>
+      </c>
+      <c r="U5" t="s">
+        <v>68</v>
+      </c>
+      <c r="V5">
+        <v>971508767200</v>
       </c>
       <c r="W5" t="s">
+        <v>69</v>
+      </c>
+      <c r="X5" t="s">
         <v>38</v>
       </c>
     </row>
-    <row r="6" spans="1:23">
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B6" t="s">
-        <v>67</v>
-[...16 lines deleted...]
-      <c r="H6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6">
+        <v>15119543</v>
+      </c>
+      <c r="E6" t="s">
+        <v>72</v>
+      </c>
+      <c r="F6">
+        <v>95000</v>
+      </c>
+      <c r="I6" t="s">
         <v>28</v>
       </c>
-      <c r="I6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J6" t="s">
+        <v>73</v>
+      </c>
+      <c r="K6" t="s">
         <v>30</v>
       </c>
-      <c r="K6" t="s">
-[...3 lines deleted...]
-        <v>25.685661315918</v>
+      <c r="L6" t="s">
+        <v>74</v>
       </c>
       <c r="M6">
-        <v>55.732936859131</v>
-[...4 lines deleted...]
-      <c r="O6">
+        <v>25.685863494873</v>
+      </c>
+      <c r="N6">
+        <v>55.732246398926</v>
+      </c>
+      <c r="O6" t="s">
+        <v>44</v>
+      </c>
+      <c r="P6">
         <v>3</v>
       </c>
-      <c r="P6">
-[...3 lines deleted...]
-        <v>70</v>
+      <c r="Q6">
+        <v>133</v>
       </c>
       <c r="R6" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="S6" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="T6" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>74</v>
+        <v>77</v>
+      </c>
+      <c r="U6" t="s">
+        <v>78</v>
+      </c>
+      <c r="V6">
+        <v>971569976695</v>
       </c>
       <c r="W6" t="s">
+        <v>79</v>
+      </c>
+      <c r="X6" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>