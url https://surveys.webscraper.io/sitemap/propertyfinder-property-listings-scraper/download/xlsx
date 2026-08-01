--- v2 (2026-06-15)
+++ v3 (2026-08-01)
@@ -12,598 +12,608 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>time</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_status</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>property_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>bedrooms</t>
   </si>
   <si>
     <t>bathrooms</t>
   </si>
   <si>
-    <t>size_m2</t>
+    <t>area_sqft</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.propertyfinder.ae/en/search?c=2&amp;fu=0&amp;l=3&amp;ob=mr&amp;rp=y&amp;t=24</t>
   </si>
   <si>
-    <t>2026-06-15T05:02:02Z</t>
-[...5 lines deleted...]
-    <t>UNFURNISHED DUPLEX FOR RENT IN PACIFIC GROUND FLOR</t>
+    <t>2026-07-21T13:45:44Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-tonga-116815652.html</t>
+  </si>
+  <si>
+    <t>AC FREE - Partial Sea View - Fully Upgraded 2 BR</t>
+  </si>
+  <si>
+    <t>yearly</t>
+  </si>
+  <si>
+    <t>aed</t>
   </si>
   <si>
     <t>for rent</t>
   </si>
   <si>
-    <t>13 Jun 2026</t>
+    <t>15 Jul 2026</t>
   </si>
   <si>
     <t>Duplex</t>
   </si>
   <si>
-    <t>Pacific Tahiti, Pacific, Al Marjan Island, Ras Al Khaimah</t>
-[...2 lines deleted...]
-    <t>Studio</t>
+    <t>Pacific Tonga, Pacific, Al Marjan Island, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>2 Beds</t>
   </si>
   <si>
     <t>Furnished
 Balcony
-Barbecue Area
 Built in Wardrobes
 Central A/C
 Covered Parking
 Kitchen Appliances
 Shared Pool
-Study
 View of Water
-See all amenities (19)</t>
-[...37 lines deleted...]
-https://static.shared.propertyfinder.ae/media/images/listing/7F3C9RVZQHGNMGRFCMJFMZPAS8/463bc89f-18aa-4e06-95d9-f5c9e8ba3b93/1312x894.jpg?v=e217a25b0dc7c7facf6f69221786aeef
+Security
+Shared Gym</t>
+  </si>
+  <si>
+    <t>This marvellous two-bedroom duplex apartment. 
+The owner has also fully upgraded all bathrooms to a high standard.
+Situated in the sought-after Pacific project on Al Marjan Island, this property is a perfect place to enjoy island living, surrounded by upcoming world-class developments and the exciting future of the island.
+Yearly Rent: 70,000 AED
+Price Includes Free:
+- Free Allocated Covered Parking for 1 Car.
+- Free Access to Rooftop Pool, Gym, Sauna, Jacuzzi &amp; Tennis court.
+- Private Beach
+- Free AC
+Property Specification:
+- Type: Apartment
+- Total BAU area: 1,430 sq ft / 133 sq mt
+- 2 Master Bedrooms
+- 3 Bathrooms
+What is a Duplex Apartment?
+A duplex apartment is a home spread over two levels, connected by an internal staircase. This unique layout offers more space, privacy, and a house-like living experience while still enjoying the convenience of apartment living.
+Layout of this Duplex
+Lower Floor
+Two spacious master bedrooms, each with its own en-suite bathroom.
+A convenient guest toilet.
+A private balcony, perfect for relaxing outdoors.
+Upper Floor
+A bright and spacious open-plan living and dining area.
+A modern fully equipped kitchen, ideal for everyday living and entertaining guests.
+This well-designed duplex combines comfortable private living areas with a generous social space, making it an excellent choice for families, couples, or anyone looking for extra room and a stylish layout.
+The property is located on the prestigious Marjan Island in Ras Al Khaimah, one of the UAE's most sought-after waterfront destinations. The island is home to a collection of luxury residential communities, world-class hotels, and breathtaking views of the Arabian Gulf.
+Residents enjoy a vibrant lifestyle with beautifully landscaped jogging and walking tracks, children's playgrounds, retail outlets, cafés, and a convention center, all within the island community.
+Nearby attractions include:
+Six luxury hotels within a 5-minute drive.
+Al Hamra Mall just 8 minutes</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/0c4ea79b-a5f6-479b-bc2b-aca2c329d6e6/1312x894.jpg?v=b026c35e9434499219baa8b4f638fc6d
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/c7c2ece5-4eda-45df-ac2c-f793c571f555/1312x894.jpg?v=d6d087d81f75722270214629fe577f30
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/9503aaba-611a-4eb7-a0d2-b945bdc36d05/1312x894.jpg?v=3e7bc3ba17b3d6f982926acf1b33dcac
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/b972cf12-c314-443a-90de-68b584124c13/1312x894.jpg?v=8a4f06285c9b759c2de160e4e098768e
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/91d2b266-bb3f-43b0-8461-33866058ec04/1312x894.jpg?v=8f0f444a4e483e781bbbf90646e1a1c1
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/d64040d0-b680-475a-acd9-1192b86ec329/1312x894.jpg?v=6264a122559599c27e0517b339434fa1
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/752c6097-7c49-4f14-8ccc-9fac0119afb5/1312x894.jpg?v=acdc1199815effb1c9220fef951dad18
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/bf36e1a8-5039-4ad8-bf91-e6d5c7784675/1312x894.jpg?v=73689832334cabb11d17f33f60de613d
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/d4a092e5-8e50-4cc0-b50b-585f5e19489e/1312x894.jpg?v=280b0f41e4e3aa6e620e46694a42d9ab
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/e930d97c-0d76-4aaa-a2fd-023975be2c2e/1312x894.jpg?v=9c23c6fff621418c49ab3e0d1e7219a9
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/103aa2e0-afa6-4d89-b4de-d82e30502927/1312x894.jpg?v=66cea80e38103a6ae7234a77bf44dd1d
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/925159eb-3990-412b-a50b-45ed5eea5ff5/1312x894.jpg?v=ba9a00259f97a89f56e7449fde99e45d
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/00c90cda-576b-4776-a833-751382669d22/1312x894.jpg?v=3ed48b4e728a8468aef8c6a0db02c347
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/8638ed67-0d02-45cf-bdb6-a7499ebc14e0/1312x894.jpg?v=17b7b66b0d3772114d06fe1f266ba6f3
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/ce290e1b-2d21-41e7-bacb-f8131132cd90/1312x894.jpg?v=124fb363b06b6451f24855ebe54bcada
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/0bec406f-0c50-49f1-8562-7d197eacf04a/1312x894.jpg?v=c491400b1833fe198664e7004a8272d4
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/a77c71ed-a396-4e6a-b048-330f6d1b9e82/1312x894.jpg?v=e32f3e42face1401c9db36024390cf3c
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/50e7e5de-b43a-48e6-93df-d33444f1acee/1312x894.jpg?v=cf0e068e733fdc8dc6cf59b391d5fa26
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/6023ca72-bff5-4a12-bcbe-bcecdc8b1b9c/1312x894.jpg?v=f1eedc8132e5c7cae70ea2f0c1eea936
+https://static.shared.propertyfinder.ae/media/images/listing/HHP833C0H7HVW7S85ATWW0HN1M/63afd5d1-9987-4fb5-ad78-cb71b47ce895/1312x894.jpg?v=1e6ffb62cf931256bd4a3c21fe24b751
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
-    <t>Noman  Shabbir</t>
-[...23 lines deleted...]
-    <t>2 Beds</t>
+    <t>Raufa Rashid</t>
+  </si>
+  <si>
+    <t>B and B Real Estate FZ-LLC - RAK</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:45:49Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-samoa-110994026.html</t>
+  </si>
+  <si>
+    <t>FULLY FURNISHED 2BR DUPLEX | VACANT &amp; READY</t>
+  </si>
+  <si>
+    <t>3 Jul 2026</t>
+  </si>
+  <si>
+    <t>Pacific Samoa, Pacific, Al Marjan Island, Ras Al Khaimah</t>
   </si>
   <si>
     <t>Furnished
+Balcony
+Barbecue Area
+Built in Wardrobes
 Central A/C
-Balcony
+Covered Parking
+View of Water
 Shared Pool
-Shared Gym
 Security
-Covered Parking
-[...43 lines deleted...]
-https://static.shared.propertyfinder.ae/media/images/listing/8WC90DSDV6Z1GR6TJ1NQ5XSEZM/29d2655f-f39a-4786-b571-fe0d5288be01/1312x894.jpg
+View of Landmark</t>
+  </si>
+  <si>
+    <t>Nexus Properties pleased to offer this Stunning 2-bedroom duplex for rent, featuring a partial beach view at Pacific Al Marjan Island, Ras Al Khaimah. This property offers a blend of comfort and convenience, with access to a range of excellent amenities available to all residents. The duplex also includes basement parking and provides an amazing living experience right by the beach, offering the perfect setting for relaxation and enjoyment.
+HIGHLIGHTS:
+2Bedroom Duplex Fully Furnished
+Chiller Free
+Private Beach Access
+24x7 Security
+Restaurants and Cafe's
+Supermarket
+Near Upcoming Casino
+Basketball and Tennis Courts
+Rooftop Sauna and Steam Room
+Rooftop Gym
+Shared Swimming Pools
+Nexus Properties FZ-LLC is an independently owned and operated real estate company. We are located in New Ras Al Khaimah where our office handles real estate assets with a professional, well-trained team of experts. Our team is experienced, professional and dependable. Our local expertise allows us to offer consumers professional assistance with sales, buying, leasing and property management. Nexus Properties is Ras Al Khaimah’s first choice for Real Estate Solutions &amp; Property management Company.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/fa264949-d75a-442c-b908-356f08669481/1312x894.jpg?v=5dad140ff49ea767dad597da14b8689d
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/d9fab441-bf01-4ce0-838b-d07dfb336139/1312x894.jpg?v=08ae4b29fa057f59022a0cf16e9d5f52
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/d8a5a81d-c562-46a2-a3a3-336dcc62ebb1/1312x894.jpg?v=39a9d6f235f38321cdaacb1d4bf5907b
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/bcfa4a3b-8c94-4433-9270-f3298561ad25/1312x894.jpg?v=839a7970e7ee9a53dbc5b471d475875d
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/ed139a50-f3c6-40da-b0ba-d673eaf7c2d4/1312x894.jpg?v=010fe0c8461ffe50b6da6bf1b4cca3e1
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/4a20a3e0-0e95-4ef4-9489-b0ce2f7c001e/1312x894.jpg?v=31a87fd71f1f5606c1761d9781b84400
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/079f6808-2c51-41f6-a900-ade2fe81ffcf/1312x894.jpg?v=4e68d2c7abfa7ace027289a6c9b78fb6
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/154ba876-89f0-4b77-a146-46c2b2e199b0/1312x894.jpg?v=f28784c59ceb3db0801a71ffd00ce419
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/5e2ce83c-89f0-4a38-9ca5-fa9902145e91/1312x894.jpg?v=4fb397c7d77f148923901376dce963ec
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/17f9b373-ac8b-49c6-bcd0-a60d0f509b41/1312x894.jpg?v=3794126d5ec899e5683f5780722ea0a5
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/b3cd5b4a-3d7a-4dd6-afdc-dc5eec977a5f/1312x894.jpg?v=ea101917c9b1c6451bc4f64d0aee379d
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/eef0054f-1cb8-46a4-a1bb-24380be5d2fa/1312x894.jpg?v=ec8a75e3cf408a2b1e2db415cca06fbc
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
-    <t>Precious Anikezie</t>
-[...17 lines deleted...]
-    <t>Furnished
+    <t>Carren May</t>
+  </si>
+  <si>
+    <t>Nexus Properties FZ-LLC - RAK</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:45:52Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-seih-al-uraibi-100385830.html</t>
+  </si>
+  <si>
+    <t>Spacious 2-Bedroom Duplex Villa | Prime Location</t>
+  </si>
+  <si>
+    <t>8 Jun 2026</t>
+  </si>
+  <si>
+    <t>Seih Al Uraibi, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>Unfurnished
 Balcony
-Barbecue Area
+Covered Parking</t>
+  </si>
+  <si>
+    <t>Experience comfortable family living in this spacious 2-bedroom duplex villa located in the sought-after Al Arabi area, directly opposite the Higher Colleges of Technology. Situated within The College Villas community, a well-maintained compound of only 10 villas, this property offers privacy, convenience, and a practical layout ideal for families.
+The ground floor features a bright and spacious living and dining area, an open-plan American-style kitchen, and a guest bathroom. The first floor comprises two generously sized bedrooms, each with its own en-suite bathroom and built-in wardrobes, providing comfort and privacy for all family members. A large balcony adds extra outdoor space and enhances the overall living experience.
+The villa also benefits from a private covered parking space conveniently located at the entrance.
+Property Features:
+2 Spacious Bedrooms
+3 Bathrooms
+Duplex Layout
+Open American-Style Kitchen
+Bright Living &amp; Dining Area
+Built-in Wardrobes
+Large Balcony
+Private Covered Parking
+Family-Friendly Community
+Prime Al Arabi Location
+Opposite Higher Colleges of Technology
+Property Details:
+Rent: AED 41,000 per year
+Size: 1,400 sq. ft.
+Usage: Residential (Family)
+An excellent opportunity to rent a well-designed family home in a convenient and highly accessible location. Contact us today to arrange a viewing.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/95577d64-7b57-4dab-9f63-91c018d5b6f8/1312x894.jpg?v=eb13e7c72c4adb6c3a1b77186bb1f01e
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/da5e34b9-96cc-4a76-877c-35c8fe7b17b7/1312x894.jpg?v=235b4157c9ac6192e332efbc370537c1
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/b5e77e0e-883b-47bd-8fd4-826456536043/1312x894.jpg?v=e7c1c9cf5542687641f92dd6756f790f
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/a61f1b7c-196f-4921-a333-abe828faaa9a/1312x894.jpg?v=87e23dc67f3813e7821e7dc3277088da
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/18485676-ec7c-4d0e-8861-dbca00f25595/1312x894.jpg?v=f55a5344203fec34374f55318f117ca8
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/0b4a25b3-0b03-4503-bced-5a21c6d9e4a3/1312x894.jpg?v=02277be8661268c6120091310e0662d4
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/b209e4bf-3903-41c9-a525-650b9c778ac1/1312x894.jpg?v=598a6dfa65af0e56bf77cf410be8d57b
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/f1c35a7d-0d2f-442a-a459-a7f75c2d7da5/1312x894.jpg?v=7dd188c6faadac40a27b7cd0b3137c3b
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/937e08e7-0cb4-4599-81cc-8d9002f3569d/1312x894.jpg?v=c9059ae2b83f89dc342cc2b38fcef01b
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/98744e02-9256-4b29-96fa-335a71d8f742/1312x894.jpg?v=d4f43e1b69627b2e91f2e06a8466256b
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/29c47a97-a84d-4b39-b7cf-fed24cb4e3fd/1312x894.jpg?v=f24a5e766dc0ab75885d246f334632ab
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/82bc0eec-f963-443a-a5db-ea98d40a8218/1312x894.jpg?v=dd6f7b4466a65d3d217f45b7750e5bff
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/351fc336-efb0-4f29-a147-06355ccf1db2/1312x894.jpg?v=14a934de73ba5c0b4d22c87b28d7bc78
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/209c9661-6d0d-42b7-9b52-c750bbe03b9a/1312x894.jpg?v=dc7530f7ee38e9df04bf9274d34c4894
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/a6e7e92d-326e-4682-9e83-75f8d6fedc78/1312x894.jpg?v=4c92bd0c567cb8441dce0c8429f3a74e
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/6e5a1a28-4e07-44e2-b939-8a4fc8eb67ea/1312x894.jpg?v=ada6977d7afec333cea27263f6d99ead
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/cd4c6d1a-0b46-4fca-87f8-90a31caade7d/1312x894.jpg?v=180134ca6ebce936ba5681b06fe4b214
+https://graph-images.propertyfinder.ae/ae/community/9998/b2771a5d3ef1a81113e147bdebef3bb9/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/75586e4e00683bb533428b4702f72813/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/2295a5e708fc117213129093209be04c/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/b61ffdc7aac21660bcc2121a59099d18/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/afd302dbad0e1ce6eefa49d4214ade39/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/a5355eb74c6676eeae0b9f50aa29138c/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/651da7b20f14d7582dbec9947eddb5c6/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/7d1f5629985361211db6c5bcc8e9bfcf/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/9ffd5a7c5a75ad864856f7dcd41e3b1f/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/ada0ba691082f559fc95ed6098f31008/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/542951d74abeeb676a29e437e8ee9f82/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/10d9f8a9c01b59fdf8186feaaeefce33/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/f3b0c6d3bdf4ad0e3f57fd284dd5d0c8/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/0f632f068b61a492c8c03a73f4c70450/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/b613bbe144b264501daafcf3a8c7bba6/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/120fae5e54fe0632b481cf8efe0eeeff/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/822bfd1c4d1f9fe0c4de1842e2bd350c/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/07d3ec31b158fac965d30ebfb7be4467/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/267883effb5cb30d92b5a1bc6e7db586/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/3c77a78ae391b8ea08aed80bf3f24ea2/watermark.jpeg</t>
+  </si>
+  <si>
+    <t>Muhammed Hafis Basheer</t>
+  </si>
+  <si>
+    <t>Julfar Real Estate LLC - RAK</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:45:54Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-tonga-105961224.html</t>
+  </si>
+  <si>
+    <t>Upgraded Luxury 2BR Duplex | Full Sea View</t>
+  </si>
+  <si>
+    <t>31 Aug 2026</t>
+  </si>
+  <si>
+    <t>Unfurnished
+Central A/C
+Balcony
+Shared Pool
+Shared Spa
+Shared Gym
+Security
+Covered Parking
 Built in Wardrobes
-Central A/C
-[...22 lines deleted...]
-Tennis &amp; Sports Facilities
+View of Water</t>
+  </si>
+  <si>
+    <t>Property Details
+Community: Al Marjan Island, RAK
+Subcommunity: Pacific Residence
+Property Type: Duplex Apartment
+Condition: Fully Upgraded with High-End Finishing
+View: Premium Full Sea View (from both levels)
+Furnishing: Fully Furnished
+Bedrooms: 2
+Layout: Spacious Living &amp; Dining Area, Built-In Wardrobes
+Financial Details
+Asking Price: 100,000
+Agency Fee: 5%+vat
+Deposit: 10% ( Security Check)
+Lifestyle &amp; Amenities
+Residents enjoy access to a wide range of premium amenities, including:
+Direct Beach Access
+Swimming Pools
+Fully Equipped Gymnasium
+Children's Play Area
+Restaurants &amp; Cafés
+Retail Outlets
 24/7 Security
-Close to Restaurants &amp; Retail
-[...33 lines deleted...]
-https://static.shared.propertyfinder.ae/media/images/listing/Q731T2FDDTH7BEQ8CTEK0TEW8W/b2ca1cb9-95a5-475d-9471-d4bf33dad8c5/1312x894.jpg
+High Rental Demand Area
+A stunning, fully upgraded 2-bedroom duplex in the prestigious Pacific Residence. Finished to an exceptionally high standard with premium materials, this property offers ultimate luxury beachfront living and uninterrupted, premium full sea views from both levels on Al Marjan Island.
+The property will be vacant September 10.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/98f2e3a7-00df-4480-aeea-07ffecf045d7/1312x894.jpg?v=6e77206f8da9a974f621f576adf7e62a
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/56cef109-d03f-48c2-9599-738c5a2919bd/1312x894.jpg?v=d8dc35077c2c75461f7d80fb43c0566f
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/7e9030c1-b254-48fa-8976-6c6a1312f789/1312x894.jpg?v=b5f4c32d02551938ccd13af2d64eded1
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/7bb0b067-f4d3-4c24-ad1e-7a4fe5631530/1312x894.jpg?v=6b87b997e29496009ad9869902274d83
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/b3f2463d-35af-481a-8d33-8db946784ccc/1312x894.jpg?v=78afe5d37560f7bad3cec0bedcd56dba
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/8b722eb7-4d04-4744-9114-eeba1b4e586c/1312x894.jpg?v=23e11e7dd03fd6628cf2c73880215880
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/db0f0d3b-49c4-4aee-8721-f759e3db4af7/1312x894.jpg?v=04ef7a7118e63c261e588ee3ae95132e
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/9783334d-c529-4c00-b53b-9cfc2fcb2815/1312x894.jpg?v=cc781c710f1e6e3cfc3b13127d5f0e65
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/8af60434-34f0-40dc-95ea-5c5baf63dc39/1312x894.jpg?v=27cac20ca50f7035dbf81f5ba5698658
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/c5f11d26-533d-4867-9d8f-3a8453cc69ee/1312x894.jpg?v=f6f57c0e33d20d35981cc76f1f236791
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/bcdfa126-30bb-43f5-b584-730993ccf03f/1312x894.jpg?v=09d36c6b9501e62f7939c0de7a575d71
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/e5250a73-fcd1-4fb4-a8e3-e278e754245a/1312x894.jpg?v=a7f56ce7aeead570f6d718ca81028849
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/6b2c656f-9174-45b5-aeb3-44361ae133ef/1312x894.jpg?v=37595ec16420ea9d9bb46178b052e6a7
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/21da7548-d43b-49a0-8b4b-78a5b9fb0ee4/1312x894.jpg?v=f88e0e74cb0cd98d2c36059bab1f92e5
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/8132b2d0-e915-4e33-ab15-82da3fa41523/1312x894.jpg?v=cd87ccec3f77613b3855b16e7a70a491
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/7c21748a-da9e-4214-9bd0-d4c4209dbb53/1312x894.jpg?v=9791084056f33fb857b85ed458a8a377
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/defcbb5a-9c49-4faa-bc61-ae7ba9aca7f6/1312x894.jpg?v=a0696897af115bd9a2be7bd597098a6a
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/577b6ee5-ba1f-4d86-95d7-d46d10a4d267/1312x894.jpg?v=0f2b0888ba8492aa65eaa283b2c24d63
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/f51b3b48-4b12-4889-8bab-4ac4a980b29c/1312x894.jpg?v=73b091b99e20ad03befd26bfb0825ffb
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/17b7b4cd-a933-4fad-817a-2533565e3278/1312x894.jpg?v=747f2da11439fa48bf4ad55caf28f3a1
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/8164b0be-aecb-45fb-8420-db303c290307/1312x894.jpg?v=84c2073b39a6269f46f96958764b2e36
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/586477e5-e76e-4f93-af56-68e7d04f185a/1312x894.jpg?v=edf07b558a611aaa4bca9618bb50771a
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/0b08abd5-7237-419c-8d4b-52c877a51a90/1312x894.jpg?v=d8f4b766d0f0036e8dde48a52874ef2f
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/ae49948f-19f7-4ff1-8e7f-103ff207d86a/1312x894.jpg?v=2da4a04107abf2dac0ffd8dacd3abb3a
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
-    <t>Muhammad Ayaz</t>
-[...20 lines deleted...]
-    <t>5 Beds + Maid</t>
+    <t>Michael Haddad</t>
+  </si>
+  <si>
+    <t>PARAGON PROPERTIES LLC - RAK</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:46:00Z</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-samoa-108603748.html</t>
+  </si>
+  <si>
+    <t>FULL SEA VIEW FULLY FURNISHED DUPLEX FOR RENT</t>
+  </si>
+  <si>
+    <t>27 Jun 2026</t>
   </si>
   <si>
     <t>Furnished
 Balcony
-Barbecue Area
 Built in Wardrobes
 Central A/C
 Covered Parking
-Kitchen Appliances
-[...130 lines deleted...]
-https://static.shared.propertyfinder.ae/media/images/listing/01K2YT4SFZ0K0J8J4RYFRN63E3/f0be457d-4918-4e95-8ebd-c02856d05f93/1312x894.jpg
+Shared Pool
+Study
+View of Water
+Security
+Concierge</t>
+  </si>
+  <si>
+    <t>Falcon Properties Presents | Full Sea View Duplex for Rent | Fully Furnished | Pacific A Block | Al Marjan Island
+Experience luxury waterfront living in this fully furnished duplex apartment located in Pacific A Block, Al Marjan Island. Offering breathtaking full sea views, spacious interiors, and premium community amenities, this home is perfect for those seeking comfort and style.
+Property Features
+Duplex apartment
+Fully furnished
+Full sea view
+Spacious layout
+1,450 sq. ft.
+Modern kitchen
+Built-in wardrobes
+Bright living and dining area
+Balcony with panoramic sea views
+Covered parking
+Ready to move in
+Community Amenities
+Direct beach access
+Rooftop swimming pools
+Fully equipped gymnasium
+Tennis court
+Basketball court
+Landscaped gardens
+Children's play area
+24/7 security
+Retail outlets, cafés, and restaurants nearby
+Rental Price
+AED 110,000 per year
+Up to 4 payments
+Enjoy a premium island lifestyle with stunning waterfront views and world-class amenities in one of Ras Al Khaimah's most desirable communities.
+We accept Cash and/or Card Payments.
+Contact Falcon Properties today to schedule a viewing of this exceptional sea-view duplex!</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/ef7f353f-3b5f-4a76-84cd-652875192966/1312x894.jpg?v=5d38eaa9805945bd72054fca86797163
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/ce0c3263-4090-41ba-9551-b9c9006d04be/1312x894.jpg?v=04e7416af613cb3c7b925796ee6fcd30
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/94f6f942-0a4b-4282-b7a3-58d0f82a19a1/1312x894.jpg?v=3776eec1c68ee127318d6324d43e111f
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/cf91c8e6-3abe-4b56-b68b-fa933e2bcab2/1312x894.jpg?v=dc4fe90c88d0e54b945e27b9e0cfed30
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/0505c932-a706-4716-bdfb-a66c56935f02/1312x894.jpg?v=3764b51c2889366e0bfd810e6fde2477
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/7cd89d98-601e-4bf0-965e-3ad82aacae07/1312x894.jpg?v=de9a03de8bd1bc734919c5f154183615
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/9fb0f38c-7efd-4ffe-9b3a-00aed842aafa/1312x894.jpg?v=3c49a2f9fe9b3228680f4a84e9a5f742
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/eb9e6afe-8374-4c30-94be-f0096eed7019/1312x894.jpg?v=b113386e7ae1203c7c489b21e32f1d8f
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/781f9fee-cada-4ce1-af97-882d4174b906/1312x894.jpg?v=68c3bf04f8fc7488a18ccf84a809f9ac
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/411574e9-77aa-4278-99d2-c9a7d4f664d8/1312x894.jpg?v=fd6984a6c53c23efdb7d5b0d4a32ab09
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/49f24571-a310-4903-8e7e-06d0d2d1c46b/1312x894.jpg?v=f77dfd6a598298fdd460f93f5fa84ea4
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/98895021-9b41-4279-a2c4-7d24f49a10d1/1312x894.jpg?v=979a0a2ea22b604d03e09bdd197fd53a
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/818f4527-703c-4c59-9b04-7efb89533142/1312x894.jpg?v=3543d274ac31d9e5314cf64ced921864
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/0ccd57b2-054e-4950-9723-7e29e46cadb9/1312x894.jpg?v=9e766d3cbe582a8baf7c344ee69db87b
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/2d6c9df3-6cfb-48cb-9469-6f1dcccd32cd/1312x894.jpg?v=17f5e92174f4401939bbd080efde5cdd
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/9b554a04-ae77-4197-9f5b-af1f99835891/1312x894.jpg?v=7dc6c5ea26269b93bf3bbf71ad926a5a
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/6d0f02e1-357c-4350-8d7b-a7ca4518ca70/1312x894.jpg?v=dcbc2cad854186588564b6e277110fdf
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/61372652-ded7-4344-8012-ecfbb3de760d/1312x894.jpg?v=c02b5fbe0e617f6f1cfe9efc441f7336
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/7f76110e-f0ca-491a-aa12-3603de7f8ce3/1312x894.jpg?v=a4d800d80b1a624e9904663378f3e920
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/ce6f566a-e3f3-451e-ac86-44643de51479/1312x894.jpg?v=92643c94736b0b6bf55ce956582715d9
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
-    <t>Sultan Idris</t>
-[...2 lines deleted...]
-    <t>Terra Property Advisors FZ - LLC</t>
+    <t>Hajr Saeed</t>
+  </si>
+  <si>
+    <t>Falcon Properties Real Estate FZ-LLC - RAK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1000,377 +1010,392 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2">
-        <v>102412060</v>
+        <v>116815652</v>
       </c>
       <c r="E2" t="s">
         <v>27</v>
       </c>
       <c r="F2">
         <v>70000</v>
       </c>
+      <c r="G2" t="s">
+        <v>28</v>
+      </c>
+      <c r="H2" t="s">
+        <v>29</v>
+      </c>
       <c r="I2" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J2" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="K2" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="M2">
-        <v>25.686687469482</v>
+        <v>25.685863494873</v>
       </c>
       <c r="N2">
-        <v>55.732078552246</v>
+        <v>55.732246398926</v>
       </c>
       <c r="O2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="P2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="Q2">
-        <v>41</v>
+        <v>1430</v>
       </c>
       <c r="R2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="S2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="T2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="U2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="V2">
-        <v>971551462726</v>
+        <v>971563051010</v>
       </c>
       <c r="W2" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D3">
-        <v>81951351</v>
+        <v>110994026</v>
       </c>
       <c r="E3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="F3">
-        <v>75000</v>
+        <v>84000</v>
+      </c>
+      <c r="G3" t="s">
+        <v>28</v>
+      </c>
+      <c r="H3" t="s">
+        <v>29</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="K3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="M3">
-        <v>25.685939788818</v>
+        <v>25.685874938965</v>
       </c>
       <c r="N3">
-        <v>55.732715606689</v>
+        <v>55.732677459717</v>
       </c>
       <c r="O3" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="P3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q3">
-        <v>132</v>
+        <v>1430</v>
       </c>
       <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="s">
         <v>47</v>
       </c>
       <c r="U3" t="s">
         <v>48</v>
       </c>
       <c r="V3">
-        <v>971522796904</v>
+        <v>971553699882</v>
       </c>
       <c r="W3" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
         <v>50</v>
       </c>
       <c r="C4" t="s">
         <v>51</v>
       </c>
       <c r="D4">
-        <v>81924373</v>
+        <v>100385830</v>
       </c>
       <c r="E4" t="s">
         <v>52</v>
       </c>
       <c r="F4">
-        <v>80000</v>
+        <v>42000</v>
+      </c>
+      <c r="G4" t="s">
+        <v>28</v>
+      </c>
+      <c r="H4" t="s">
+        <v>29</v>
       </c>
       <c r="I4" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J4" t="s">
         <v>53</v>
       </c>
       <c r="K4" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L4" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="M4">
-        <v>25.686687469482</v>
+        <v>25.778427124023</v>
       </c>
       <c r="N4">
-        <v>55.732078552246</v>
+        <v>56.000492095947</v>
       </c>
       <c r="O4" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="P4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="Q4">
-        <v>135</v>
+        <v>2186</v>
       </c>
       <c r="R4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="S4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="T4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="U4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="V4">
-        <v>971564810678</v>
+        <v>971501101784</v>
       </c>
       <c r="W4" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D5">
-        <v>88775376</v>
+        <v>105961224</v>
       </c>
       <c r="E5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F5">
-        <v>190000</v>
+        <v>100000</v>
+      </c>
+      <c r="G5" t="s">
+        <v>28</v>
+      </c>
+      <c r="H5" t="s">
+        <v>29</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="J5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="K5" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L5" t="s">
-        <v>63</v>
+        <v>33</v>
       </c>
       <c r="M5">
-        <v>25.692043304443</v>
+        <v>25.685863494873</v>
       </c>
       <c r="N5">
-        <v>55.784336090088</v>
+        <v>55.732246398926</v>
       </c>
       <c r="O5" t="s">
+        <v>34</v>
+      </c>
+      <c r="P5">
+        <v>3</v>
+      </c>
+      <c r="Q5">
+        <v>1467</v>
+      </c>
+      <c r="R5" t="s">
         <v>64</v>
       </c>
-      <c r="P5">
-[...5 lines deleted...]
-      <c r="R5" t="s">
+      <c r="S5" t="s">
         <v>65</v>
       </c>
-      <c r="S5" t="s">
+      <c r="T5" t="s">
         <v>66</v>
       </c>
-      <c r="T5" t="s">
+      <c r="U5" t="s">
         <v>67</v>
       </c>
-      <c r="U5" t="s">
+      <c r="V5">
+        <v>971565652656</v>
+      </c>
+      <c r="W5" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
+        <v>69</v>
+      </c>
+      <c r="C6" t="s">
         <v>70</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6">
+        <v>108603748</v>
+      </c>
+      <c r="E6" t="s">
         <v>71</v>
       </c>
-      <c r="D6">
-[...2 lines deleted...]
-      <c r="E6" t="s">
+      <c r="F6">
+        <v>110000</v>
+      </c>
+      <c r="G6" t="s">
+        <v>28</v>
+      </c>
+      <c r="H6" t="s">
+        <v>29</v>
+      </c>
+      <c r="I6" t="s">
+        <v>30</v>
+      </c>
+      <c r="J6" t="s">
         <v>72</v>
       </c>
-      <c r="F6">
-[...7 lines deleted...]
-      </c>
       <c r="K6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="L6" t="s">
-        <v>74</v>
+        <v>44</v>
       </c>
       <c r="M6">
-        <v>25.685863494873</v>
+        <v>25.685874938965</v>
       </c>
       <c r="N6">
-        <v>55.732246398926</v>
+        <v>55.732677459717</v>
       </c>
       <c r="O6" t="s">
-        <v>44</v>
+        <v>34</v>
       </c>
       <c r="P6">
         <v>3</v>
       </c>
       <c r="Q6">
-        <v>133</v>
+        <v>1430</v>
       </c>
       <c r="R6" t="s">
+        <v>73</v>
+      </c>
+      <c r="S6" t="s">
+        <v>74</v>
+      </c>
+      <c r="T6" t="s">
         <v>75</v>
       </c>
-      <c r="S6" t="s">
+      <c r="U6" t="s">
         <v>76</v>
       </c>
-      <c r="T6" t="s">
+      <c r="V6">
+        <v>971505213125</v>
+      </c>
+      <c r="W6" t="s">
         <v>77</v>
-      </c>
-[...10 lines deleted...]
-        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">