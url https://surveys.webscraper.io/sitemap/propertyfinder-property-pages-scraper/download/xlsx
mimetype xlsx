--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>time</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>property_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>latitude</t>
@@ -74,486 +77,162 @@
   <si>
     <t>bathrooms</t>
   </si>
   <si>
     <t>size_m2</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
-    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-bora-bora-67063157.html</t>
-[...11 lines deleted...]
-    <t>22 Jan 2026</t>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-bora-bora-15882343.html</t>
+  </si>
+  <si>
+    <t>2026-05-20T08:39:54Z</t>
+  </si>
+  <si>
+    <t>Stunning 2 BR Duplex for rent in Pacific Bora Bora</t>
+  </si>
+  <si>
+    <t>12 Feb 2026</t>
   </si>
   <si>
     <t>Duplex</t>
   </si>
   <si>
     <t>Pacific Bora Bora, Pacific, Al Marjan Island, Ras Al Khaimah</t>
   </si>
   <si>
     <t>2 Beds</t>
-  </si>
-[...88 lines deleted...]
-    <t>12 Feb 2026</t>
   </si>
   <si>
     <t>Furnished
 Balcony
 Built in Wardrobes
 Central A/C
 Covered Parking
 Kitchen Appliances
 Shared Pool
 View of Water
 Shared Spa
 Concierge
 See all amenities (11)</t>
   </si>
   <si>
     <t>Duplex for rent in Pacific Bora Bora, Pacific
 SEVEN X Properties is pleased to present this spacious and modern 2-bedroom duplex apartment located in the popular Pacific Building on Al Marjan Island.
 Property Type: Apartment
 Location: Pacific Building, Al Marjan Island, Ras Al Khaimah
 Bedrooms: 2
 Bathrooms: 3
 Size: 1430 sq. ft
 View: Partial Sea View
 Annual Rent: AED 110,000
 Cheques: 4 Payments Accepted
 All-Inclusive: Possible
 This bright and airy home offers partial sea views, sleek contemporary interiors, and access to state-of-the-art amenities. Ideal for individuals or families seeking luxury living by the beach.
 Key Features:
 Spacious Duplex Layout
 Open-Plan Living Area
 Modern Finishes
 Built-in Wardrobes
 Floor-to-Ceiling Windows
 Access to Private Beach
 Shared Gym, Pool &amp; Sauna
 24/7 Security
 Supermarket, Pharmacy &amp; Restaurants Nearby
 45 mins from Dubai Intl. Airport
 Pacific Al Marjan Highlights:
 A prestigious beachfront community offering residents golden beaches, panoramic ocean views, and high-end leisure facilities. A peaceful escape just minutes from the growing heart of Ras Al Khaimah’s tourism and investment scene.</t>
   </si>
   <si>
     <t>https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/b5ce752f-1c83-48a0-9e60-9d8fa7c1b587/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/16a34d5f-0447-43cc-931f-11355fa20640/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/e5729026-5e76-40f1-b3f3-7a9ce3323827/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/067794a5-5907-4b18-9b8c-b384c2394ee5/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/cb9314e5-8de1-4a45-959d-a127c67a6cf4/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/c33e0136-e909-41e2-9017-06bfb316203e/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/ac704163-0361-4d92-ac46-7453d9f0913e/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/4dc1e97a-5b57-438e-9c29-82f65b3a5a78/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/d3cd8430-30b0-43e8-a124-9e068a5f90c9/1312x894.jpg
-https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/4dc1e97a-5b57-438e-9c29-82f65b3a5a78/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/02976e8c-6197-4342-95a5-8e177010e6cc/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/f5b94956-c55c-4f2f-9b7d-92ded4a883eb/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/cf43f2a9-ac2e-42eb-888f-5afa3e5cfeeb/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/f88929c5-5669-4e3e-81b3-de5582cf3388/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/deef52c2-0f4f-47a6-9953-0fcbdd9dcd1c/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/25eccef9-3683-4dbe-80c5-966443116013/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/215fae8d-3bf3-42ea-a073-bf3698918ca3/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/26f9aa45-faa7-4e38-abe0-ed2eb0001646/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/118c3121-c7b8-427d-9360-b5ad6f9fef7e/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/f45ec305-5c50-4704-b7cb-22fc089ffb4e/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/240cf9bf-9726-4b96-9145-bb5932333dfc/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/54c31218-a5f2-40b0-a08d-9390a01fb666/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/184a1e65-e50a-48c3-bfc9-4dbe1a3e7b82/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/6c94b18c-f774-43dd-86a5-5d498718b68c/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/c6097933-3d6e-42a7-9f12-e36a2d5d52dc/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/0c2bc12c-7dc9-4d3e-a3af-d41deaa3f8c9/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/83e4fd1d-2638-4e1f-ae73-e87a2276e8f9/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/78620653-23d7-40f7-af60-e6c3a417cc92/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/bbd53690-5081-471d-9278-dc7dd9954e93/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/9a9d83a1-2ac3-4e25-9570-8680d3b5522d/1312x894.jpg
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
     <t>Omar Hajjouz</t>
   </si>
   <si>
     <t>Seven X Consulting FZ-LLC</t>
-  </si>
-[...229 lines deleted...]
-    <t>Jumaira Real Estate LLC - RAK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -857,59 +536,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T6"/>
+  <dimension ref="A1:U2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -926,359 +605,111 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>20</v>
-[...4 lines deleted...]
-      <c r="C2" t="s">
         <v>21</v>
       </c>
-      <c r="D2">
-[...2 lines deleted...]
-      <c r="E2" t="s">
+      <c r="B2" t="s">
         <v>22</v>
       </c>
-      <c r="F2" t="s">
+      <c r="C2">
+        <v>15882343</v>
+      </c>
+      <c r="D2" t="s">
         <v>23</v>
       </c>
-      <c r="G2" t="s">
+      <c r="E2">
+        <v>84999</v>
+      </c>
+      <c r="H2" t="s">
         <v>24</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>25</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>26</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>25.685661315918</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>55.732936859131</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>27</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>3</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>133</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>28</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>29</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>30</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>31</v>
       </c>
-      <c r="S2">
-[...2 lines deleted...]
-      <c r="T2" t="s">
+      <c r="T2">
+        <v>971565320777</v>
+      </c>
+      <c r="U2" t="s">
         <v>32</v>
-      </c>
-[...246 lines deleted...]
-        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">