--- v1 (2026-06-15)
+++ v2 (2026-08-01)
@@ -12,227 +12,557 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>time</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>property_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>bedrooms</t>
   </si>
   <si>
     <t>bathrooms</t>
   </si>
   <si>
-    <t>size_m2</t>
+    <t>area_sqft</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
-    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-bora-bora-15882343.html</t>
-[...8 lines deleted...]
-    <t>12 Feb 2026</t>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-samoa-110994026.html</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:47:18Z</t>
+  </si>
+  <si>
+    <t>FULLY FURNISHED 2BR DUPLEX | VACANT &amp; READY</t>
+  </si>
+  <si>
+    <t>yearly</t>
+  </si>
+  <si>
+    <t>aed</t>
+  </si>
+  <si>
+    <t>4 Jul 2026</t>
   </si>
   <si>
     <t>Duplex</t>
   </si>
   <si>
-    <t>Pacific Bora Bora, Pacific, Al Marjan Island, Ras Al Khaimah</t>
+    <t>Pacific Samoa, Pacific, Al Marjan Island, Ras Al Khaimah</t>
   </si>
   <si>
     <t>2 Beds</t>
   </si>
   <si>
     <t>Furnished
 Balcony
+Barbecue Area
 Built in Wardrobes
 Central A/C
 Covered Parking
-Kitchen Appliances
+View of Water
 Shared Pool
-View of Water
-[...60 lines deleted...]
-https://static.shared.propertyfinder.ae/media/images/listing/01KCTWP7S2APFTA7HAE61KKFWY/9a9d83a1-2ac3-4e25-9570-8680d3b5522d/1312x894.jpg
+Security
+View of Landmark</t>
+  </si>
+  <si>
+    <t>Nexus Properties pleased to offer this Stunning 2-bedroom duplex for rent, featuring a partial beach view at Pacific Al Marjan Island, Ras Al Khaimah. This property offers a blend of comfort and convenience, with access to a range of excellent amenities available to all residents. The duplex also includes basement parking and provides an amazing living experience right by the beach, offering the perfect setting for relaxation and enjoyment.
+HIGHLIGHTS:
+2Bedroom Duplex Fully Furnished
+Chiller Free
+Private Beach Access
+24x7 Security
+Restaurants and Cafe's
+Supermarket
+Near Upcoming Casino
+Basketball and Tennis Courts
+Rooftop Sauna and Steam Room
+Rooftop Gym
+Shared Swimming Pools
+Nexus Properties FZ-LLC is an independently owned and operated real estate company. We are located in New Ras Al Khaimah where our office handles real estate assets with a professional, well-trained team of experts. Our team is experienced, professional and dependable. Our local expertise allows us to offer consumers professional assistance with sales, buying, leasing and property management. Nexus Properties is Ras Al Khaimah’s first choice for Real Estate Solutions &amp; Property management Company.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/fa264949-d75a-442c-b908-356f08669481/1312x894.jpg?v=5dad140ff49ea767dad597da14b8689d
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/d9fab441-bf01-4ce0-838b-d07dfb336139/1312x894.jpg?v=08ae4b29fa057f59022a0cf16e9d5f52
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/d8a5a81d-c562-46a2-a3a3-336dcc62ebb1/1312x894.jpg?v=39a9d6f235f38321cdaacb1d4bf5907b
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/bcfa4a3b-8c94-4433-9270-f3298561ad25/1312x894.jpg?v=839a7970e7ee9a53dbc5b471d475875d
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/ed139a50-f3c6-40da-b0ba-d673eaf7c2d4/1312x894.jpg?v=010fe0c8461ffe50b6da6bf1b4cca3e1
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/4a20a3e0-0e95-4ef4-9489-b0ce2f7c001e/1312x894.jpg?v=31a87fd71f1f5606c1761d9781b84400
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/079f6808-2c51-41f6-a900-ade2fe81ffcf/1312x894.jpg?v=4e68d2c7abfa7ace027289a6c9b78fb6
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/154ba876-89f0-4b77-a146-46c2b2e199b0/1312x894.jpg?v=f28784c59ceb3db0801a71ffd00ce419
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/5e2ce83c-89f0-4a38-9ca5-fa9902145e91/1312x894.jpg?v=4fb397c7d77f148923901376dce963ec
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/17f9b373-ac8b-49c6-bcd0-a60d0f509b41/1312x894.jpg?v=3794126d5ec899e5683f5780722ea0a5
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/b3cd5b4a-3d7a-4dd6-afdc-dc5eec977a5f/1312x894.jpg?v=ea101917c9b1c6451bc4f64d0aee379d
+https://static.shared.propertyfinder.ae/media/images/listing/S2J1VCM71EAB0MW5Z2TK3S6JER/eef0054f-1cb8-46a4-a1bb-24380be5d2fa/1312x894.jpg?v=ec8a75e3cf408a2b1e2db415cca06fbc
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
-    <t>Omar Hajjouz</t>
-[...2 lines deleted...]
-    <t>Seven X Consulting FZ-LLC</t>
+    <t>Carren May</t>
+  </si>
+  <si>
+    <t>Nexus Properties FZ-LLC - RAK</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-bora-bora-85316113.html</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:47:21Z</t>
+  </si>
+  <si>
+    <t>2BR Furnished Duplex with Direct Beach Access</t>
+  </si>
+  <si>
+    <t>5 May 2026</t>
+  </si>
+  <si>
+    <t>Pacific Bora Bora, Pacific, Al Marjan Island, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>Furnished
+Balcony
+Built in Wardrobes
+Central A/C
+Covered Parking
+Kitchen Appliances
+Shared Pool
+Security
+View of Water
+Study</t>
+  </si>
+  <si>
+    <t>Experience elevated coastal living in this stunning fully furnished 2-bedroom apartment located in the sought-after Pacific community on Al Marjan Island, Ras Al Khaimah. Designed to offer both comfort and style, the residence features brand-new, high-quality furniture and premium finishes throughout, making it ready for immediate move-in.
+The apartment boasts a bright and spacious layout, complemented by floor-to-ceiling windows that showcase breathtaking beach and sea views from every room—creating a rare and truly serene living environment. The open-plan kitchen is modern and functional, seamlessly connecting to the elegant living and dining area, perfect for both relaxation and entertaining.
+Step out onto the large private balcony and enjoy uninterrupted views of the Arabian Gulf, ideal for morning coffee or evening unwinding. Both bedrooms are generously sized and fitted with built-in wardrobes, ensuring ample storage and comfort.
+Property Features:
+• Rent: AED 110,000 per year
+• Fully Furnished with Brand-New Furniture
+• 2 Spacious Bedrooms
+• Modern Open-Plan Kitchen
+• Built-in Wardrobes
+• Large Sea-View Balcony
+• Bright Living &amp; Dining Area
+• Direct Beach Access
+Residents of Pacific enjoy a full resort-style lifestyle, including private beach access, multiple swimming pools, a fully equipped gym, sports courts, retail outlets, and 24/7 security.
+An ideal choice for those seeking a premium waterfront home in one of Ras Al Khaimah’s most desirable communities.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/628e38dd-0784-4a6f-bcd8-85ec62b90bf3/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/2ad4790a-00e9-49f0-a90c-faca15a48154/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/8a2de2ea-141b-4ee1-a85d-347185adb5a9/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/47be9dc0-54d0-40e4-959b-94b191a2cbf0/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/34561432-c495-4505-b414-2cf1e35032d8/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/cd415570-229d-40ed-ba6f-1c0f2b4d0416/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/bbed3685-712f-4db8-87cd-ec290c6e37f2/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/f50e51d2-63da-4383-8b2d-c0cdaf654e81/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/4305b0d1-d43b-43c6-9e20-625e63119263/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/f08da4f3-9d71-44b2-bcc2-e13f5f6f63a9/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/2ead2999-5413-4efc-bb62-7a237eb6f265/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/d614e04f-73a9-40a9-a94b-f68b847bb69c/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/a8edbf2a-0998-42f1-b4ee-f68cee0eff5a/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/9e64b536-7158-4e15-8fb3-a6437ed567c8/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/35cda582-8f64-4a28-80b1-10e2d3e6c3a5/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/2f27a870-c7fa-4f15-a9e8-6fd35749365c/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/9282b67f-2f75-4b0b-9f70-ea230449863a/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/a4e3223e-687e-4dee-8210-cf89abc54f24/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/49b87b13-41e4-42a1-a393-7e6f78eac63a/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/7070e908-b90b-44ea-89e3-b0d86f7d6b8e/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/e0960222-e130-4940-a542-30e23a46c682/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/65874da9-c1d7-4b1b-9524-a82f2b102a10/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/A303N7R7DQW33A3RWE8VJJX64C/12f5affe-4f26-4682-b86a-712ac5b39122/1312x894.jpg
+https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
+  </si>
+  <si>
+    <t>Mohamed Lahbib</t>
+  </si>
+  <si>
+    <t>Kings Real Estate FZ-LLC</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-seih-al-uraibi-100385830.html</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:47:24Z</t>
+  </si>
+  <si>
+    <t>Spacious 2-Bedroom Duplex Villa | Prime Location</t>
+  </si>
+  <si>
+    <t>9 Jun 2026</t>
+  </si>
+  <si>
+    <t>Seih Al Uraibi, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>Unfurnished
+Balcony
+Covered Parking</t>
+  </si>
+  <si>
+    <t>Experience comfortable family living in this spacious 2-bedroom duplex villa located in the sought-after Al Arabi area, directly opposite the Higher Colleges of Technology. Situated within The College Villas community, a well-maintained compound of only 10 villas, this property offers privacy, convenience, and a practical layout ideal for families.
+The ground floor features a bright and spacious living and dining area, an open-plan American-style kitchen, and a guest bathroom. The first floor comprises two generously sized bedrooms, each with its own en-suite bathroom and built-in wardrobes, providing comfort and privacy for all family members. A large balcony adds extra outdoor space and enhances the overall living experience.
+The villa also benefits from a private covered parking space conveniently located at the entrance.
+Property Features:
+2 Spacious Bedrooms
+3 Bathrooms
+Duplex Layout
+Open American-Style Kitchen
+Bright Living &amp; Dining Area
+Built-in Wardrobes
+Large Balcony
+Private Covered Parking
+Family-Friendly Community
+Prime Al Arabi Location
+Opposite Higher Colleges of Technology
+Property Details:
+Rent: AED 41,000 per year
+Size: 1,400 sq. ft.
+Usage: Residential (Family)
+An excellent opportunity to rent a well-designed family home in a convenient and highly accessible location. Contact us today to arrange a viewing.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/95577d64-7b57-4dab-9f63-91c018d5b6f8/1312x894.jpg?v=eb13e7c72c4adb6c3a1b77186bb1f01e
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/da5e34b9-96cc-4a76-877c-35c8fe7b17b7/1312x894.jpg?v=235b4157c9ac6192e332efbc370537c1
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/b5e77e0e-883b-47bd-8fd4-826456536043/1312x894.jpg?v=e7c1c9cf5542687641f92dd6756f790f
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/a61f1b7c-196f-4921-a333-abe828faaa9a/1312x894.jpg?v=87e23dc67f3813e7821e7dc3277088da
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/18485676-ec7c-4d0e-8861-dbca00f25595/1312x894.jpg?v=f55a5344203fec34374f55318f117ca8
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/0b4a25b3-0b03-4503-bced-5a21c6d9e4a3/1312x894.jpg?v=02277be8661268c6120091310e0662d4
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/b209e4bf-3903-41c9-a525-650b9c778ac1/1312x894.jpg?v=598a6dfa65af0e56bf77cf410be8d57b
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/f1c35a7d-0d2f-442a-a459-a7f75c2d7da5/1312x894.jpg?v=7dd188c6faadac40a27b7cd0b3137c3b
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/937e08e7-0cb4-4599-81cc-8d9002f3569d/1312x894.jpg?v=c9059ae2b83f89dc342cc2b38fcef01b
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/98744e02-9256-4b29-96fa-335a71d8f742/1312x894.jpg?v=d4f43e1b69627b2e91f2e06a8466256b
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/29c47a97-a84d-4b39-b7cf-fed24cb4e3fd/1312x894.jpg?v=f24a5e766dc0ab75885d246f334632ab
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/82bc0eec-f963-443a-a5db-ea98d40a8218/1312x894.jpg?v=dd6f7b4466a65d3d217f45b7750e5bff
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/351fc336-efb0-4f29-a147-06355ccf1db2/1312x894.jpg?v=14a934de73ba5c0b4d22c87b28d7bc78
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/209c9661-6d0d-42b7-9b52-c750bbe03b9a/1312x894.jpg?v=dc7530f7ee38e9df04bf9274d34c4894
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/a6e7e92d-326e-4682-9e83-75f8d6fedc78/1312x894.jpg?v=4c92bd0c567cb8441dce0c8429f3a74e
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/6e5a1a28-4e07-44e2-b939-8a4fc8eb67ea/1312x894.jpg?v=ada6977d7afec333cea27263f6d99ead
+https://static.shared.propertyfinder.ae/media/images/listing/JRP958QSC1PTAGJE8XHBP7RSPC/cd4c6d1a-0b46-4fca-87f8-90a31caade7d/1312x894.jpg?v=180134ca6ebce936ba5681b06fe4b214
+https://graph-images.propertyfinder.ae/ae/community/9998/b2771a5d3ef1a81113e147bdebef3bb9/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/75586e4e00683bb533428b4702f72813/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/2295a5e708fc117213129093209be04c/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/b61ffdc7aac21660bcc2121a59099d18/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/afd302dbad0e1ce6eefa49d4214ade39/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/a5355eb74c6676eeae0b9f50aa29138c/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/651da7b20f14d7582dbec9947eddb5c6/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/7d1f5629985361211db6c5bcc8e9bfcf/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/9ffd5a7c5a75ad864856f7dcd41e3b1f/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/ada0ba691082f559fc95ed6098f31008/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/542951d74abeeb676a29e437e8ee9f82/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/10d9f8a9c01b59fdf8186feaaeefce33/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/f3b0c6d3bdf4ad0e3f57fd284dd5d0c8/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/0f632f068b61a492c8c03a73f4c70450/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/b613bbe144b264501daafcf3a8c7bba6/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/120fae5e54fe0632b481cf8efe0eeeff/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/822bfd1c4d1f9fe0c4de1842e2bd350c/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/07d3ec31b158fac965d30ebfb7be4467/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/267883effb5cb30d92b5a1bc6e7db586/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/9998/3c77a78ae391b8ea08aed80bf3f24ea2/watermark.jpeg</t>
+  </si>
+  <si>
+    <t>Muhammed Hafis Basheer</t>
+  </si>
+  <si>
+    <t>Julfar Real Estate LLC - RAK</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-tonga-105961224.html</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:47:27Z</t>
+  </si>
+  <si>
+    <t>Upgraded Luxury 2BR Duplex | Full Sea View</t>
+  </si>
+  <si>
+    <t>1 Sep 2026</t>
+  </si>
+  <si>
+    <t>Pacific Tonga, Pacific, Al Marjan Island, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>Unfurnished
+Central A/C
+Balcony
+Shared Pool
+Shared Spa
+Shared Gym
+Security
+Covered Parking
+Built in Wardrobes
+View of Water</t>
+  </si>
+  <si>
+    <t>Property Details
+Community: Al Marjan Island, RAK
+Subcommunity: Pacific Residence
+Property Type: Duplex Apartment
+Condition: Fully Upgraded with High-End Finishing
+View: Premium Full Sea View (from both levels)
+Furnishing: Fully Furnished
+Bedrooms: 2
+Layout: Spacious Living &amp; Dining Area, Built-In Wardrobes
+Financial Details
+Asking Price: 100,000
+Agency Fee: 5%+vat
+Deposit: 10% ( Security Check)
+Lifestyle &amp; Amenities
+Residents enjoy access to a wide range of premium amenities, including:
+Direct Beach Access
+Swimming Pools
+Fully Equipped Gymnasium
+Children's Play Area
+Restaurants &amp; Cafés
+Retail Outlets
+24/7 Security
+High Rental Demand Area
+A stunning, fully upgraded 2-bedroom duplex in the prestigious Pacific Residence. Finished to an exceptionally high standard with premium materials, this property offers ultimate luxury beachfront living and uninterrupted, premium full sea views from both levels on Al Marjan Island.
+The property will be vacant September 10.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/98f2e3a7-00df-4480-aeea-07ffecf045d7/1312x894.jpg?v=6e77206f8da9a974f621f576adf7e62a
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/56cef109-d03f-48c2-9599-738c5a2919bd/1312x894.jpg?v=d8dc35077c2c75461f7d80fb43c0566f
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/7e9030c1-b254-48fa-8976-6c6a1312f789/1312x894.jpg?v=b5f4c32d02551938ccd13af2d64eded1
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/7bb0b067-f4d3-4c24-ad1e-7a4fe5631530/1312x894.jpg?v=6b87b997e29496009ad9869902274d83
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/b3f2463d-35af-481a-8d33-8db946784ccc/1312x894.jpg?v=78afe5d37560f7bad3cec0bedcd56dba
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/8b722eb7-4d04-4744-9114-eeba1b4e586c/1312x894.jpg?v=23e11e7dd03fd6628cf2c73880215880
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/db0f0d3b-49c4-4aee-8721-f759e3db4af7/1312x894.jpg?v=04ef7a7118e63c261e588ee3ae95132e
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/9783334d-c529-4c00-b53b-9cfc2fcb2815/1312x894.jpg?v=cc781c710f1e6e3cfc3b13127d5f0e65
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/8af60434-34f0-40dc-95ea-5c5baf63dc39/1312x894.jpg?v=27cac20ca50f7035dbf81f5ba5698658
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/c5f11d26-533d-4867-9d8f-3a8453cc69ee/1312x894.jpg?v=f6f57c0e33d20d35981cc76f1f236791
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/bcdfa126-30bb-43f5-b584-730993ccf03f/1312x894.jpg?v=09d36c6b9501e62f7939c0de7a575d71
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/e5250a73-fcd1-4fb4-a8e3-e278e754245a/1312x894.jpg?v=a7f56ce7aeead570f6d718ca81028849
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/6b2c656f-9174-45b5-aeb3-44361ae133ef/1312x894.jpg?v=37595ec16420ea9d9bb46178b052e6a7
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/21da7548-d43b-49a0-8b4b-78a5b9fb0ee4/1312x894.jpg?v=f88e0e74cb0cd98d2c36059bab1f92e5
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/8132b2d0-e915-4e33-ab15-82da3fa41523/1312x894.jpg?v=cd87ccec3f77613b3855b16e7a70a491
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/7c21748a-da9e-4214-9bd0-d4c4209dbb53/1312x894.jpg?v=9791084056f33fb857b85ed458a8a377
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/defcbb5a-9c49-4faa-bc61-ae7ba9aca7f6/1312x894.jpg?v=a0696897af115bd9a2be7bd597098a6a
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/577b6ee5-ba1f-4d86-95d7-d46d10a4d267/1312x894.jpg?v=0f2b0888ba8492aa65eaa283b2c24d63
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/f51b3b48-4b12-4889-8bab-4ac4a980b29c/1312x894.jpg?v=73b091b99e20ad03befd26bfb0825ffb
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/17b7b4cd-a933-4fad-817a-2533565e3278/1312x894.jpg?v=747f2da11439fa48bf4ad55caf28f3a1
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/8164b0be-aecb-45fb-8420-db303c290307/1312x894.jpg?v=84c2073b39a6269f46f96958764b2e36
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/586477e5-e76e-4f93-af56-68e7d04f185a/1312x894.jpg?v=edf07b558a611aaa4bca9618bb50771a
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/0b08abd5-7237-419c-8d4b-52c877a51a90/1312x894.jpg?v=d8f4b766d0f0036e8dde48a52874ef2f
+https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/ae49948f-19f7-4ff1-8e7f-103ff207d86a/1312x894.jpg?v=2da4a04107abf2dac0ffd8dacd3abb3a
+https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
+  </si>
+  <si>
+    <t>Michael Haddad</t>
+  </si>
+  <si>
+    <t>PARAGON PROPERTIES LLC - RAK</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/buy/villa-for-sale-umm-al-quwain-umm-al-quwain-marina-mistral-107312394.html</t>
+  </si>
+  <si>
+    <t>2026-07-21T13:47:15Z</t>
+  </si>
+  <si>
+    <t>3 BR Villa For Sale in Mistral with Pool &amp; Garden</t>
+  </si>
+  <si>
+    <t>19 Jan 2026</t>
+  </si>
+  <si>
+    <t>Villa</t>
+  </si>
+  <si>
+    <t>Mistral, Umm Al Quwain Marina, Umm Al Quwain</t>
+  </si>
+  <si>
+    <t>3 Beds + Maid</t>
+  </si>
+  <si>
+    <t>Unfurnished
+Balcony
+Barbecue Area
+Built in Wardrobes
+Central A/C
+Covered Parking
+Maids Room
+Pets Allowed
+Private Pool
+Private Garden</t>
+  </si>
+  <si>
+    <t>Settling into Umm Al Quwain Marina feels less like moving into a home and more like claiming your own private sanctuary. This 3-bedroom villa from Mistral balances tranquility with luxury in perfect measure. Designed with meticulous attention, the space unfolds across two floors, offering generous rooms and sophisticated layout that suits families or those who value both privacy and comfort. The interior provides a true blank canvas at 3,632 square feet, ideal for personalization. Three well-proportioned bedrooms each accommodate sizable built-in wardrobes, while the four bathrooms ensure convenience for everyone. Central A/C maintains perfect climate control throughout, and the maid’s room adds thoughtful functionality. The open-plan living and dining area flows seamlessly into a space ready to be shaped by your decor choices, making it a perfect setting for everyday living or entertaining. Outside, the property unfolds into its own slice of paradise. A private garden welcomes morning strolls and evening relaxation, while the private pool becomes the heart of summer leisure. The balcony offers quiet moments with a view, and the barbecue area is an invitation to outdoor gatherings. Residents also enjoy access to the shared pool and gym, as well as the security that comes with a gated community. Covered parking for three vehicles and allowance for pets extend the welcoming nature of this home. Umm Al Quwain Marina itself enhances daily life. This gated community blends waterfront serenity with Mediterranean charm. Walking paths wind past lagoons teeming with birds, while the nearby town center provides shops, restaurants, and entertainment options just steps away. The area’s family-friendly atmosphere and excellent security make it an ideal setting for raising children or simply enjoying peace of mind. Priced at 2,300,000 AED, this unfurnished villa invites you to design your perfect environment. It’s more than a purchase—it’s an investment in a lifestyle that harmonizes luxury, nature, and community. Contact us today to explore this exceptional opportunity and experience Mistral’s unique blend of elegance and everyday convenience.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/bde2cf48-88ad-44a9-9596-1187bdfcda39/1312x894.jpg?v=697a02f9f0c6e2a6a041a7c6639ece8c
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/7f61f919-b871-4b80-9d78-e827e6143fe4/1312x894.jpg?v=8b9a27f69d38a0e5fc44725cc625677a
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/186ac8c7-82fc-4976-ac08-4dd9eee657b6/1312x894.jpg?v=81dc5a56969a2b8e2c89c442dd381522
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/ccb9e44d-a547-47e4-ba49-e01bad060103/1312x894.jpg?v=a24337c98abc76004c00697eb0d28287
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/6cfc7ba9-3132-4475-8c26-4ed8fd1f2023/1312x894.jpg?v=5ee881e3ab59fa4b3311aaa7096f740b
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/8ff268e7-582d-401f-a5c0-222952c6d88f/1312x894.jpg?v=8da71d492d7942e6bad66dc5b61851b4
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/456ba7e5-4fc0-4720-b29e-4c6218015b8a/1312x894.jpg?v=fb3f89d62765f968bc07f45db9245a6b
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/0d1c839b-033c-4571-836d-9b074579e9ac/1312x894.jpg?v=2ac9ecd9aee62f79a67e652b3e307bb9
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/85b88c87-2f24-4a75-8f60-050f4d89a7eb/1312x894.jpg?v=ce65d7d2420416790bc3cee0af628bc7
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/438d1ada-605d-4309-bab2-43c23430a809/1312x894.jpg?v=9d6f4ba591bb3ad29c0683c84867640a
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/9030b2ea-3675-4c61-b34b-87b3ce29fdca/1312x894.jpg?v=44648d2780c94ed281d166b0a13c096a
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/2e72fc30-5729-49b0-b5ce-1a00eb9bba76/1312x894.jpg?v=aacb881e9ef6436f178e4e1963b7875d
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/dbe56114-094e-470e-bea9-5f8fc1daea51/1312x894.jpg?v=cd74fd0193bad8cfd60ff9fd7f1176f9
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/7c4ab6b8-a9d4-40c3-bda9-893dad24a7ca/1312x894.jpg?v=e9dfe24092a64b38b76d1cd143b308a4
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/1793d5a3-c8fb-4bfa-b7ff-4e0f1a347b67/1312x894.jpg?v=c0c0caff0c4fe821dfda0323ef8e8a66
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/b20034ba-6347-47eb-868b-b14034420c09/1312x894.jpg?v=b329edcaeb95815b6e91405ff23d9d85
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/22e97731-0d8e-48d9-843c-c193c379ea26/1312x894.jpg?v=9123f6357778c3da4f3839ccc8ab3827
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/6231f96f-bfb7-4a9d-9c01-5530b9431f94/1312x894.jpg?v=c4a37a8c359a12453cd1c3006c55353c
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/ecff4f96-6fbf-4c93-978b-0a2b8f0019e7/1312x894.jpg?v=092dea07a4d97e4c2e7a3ff1c92611c6
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/15af961a-8bbe-406d-895a-6395fdac8aee/1312x894.jpg?v=ef71bdb98cad661aa5f424bfc344cd98
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/e9b5c6d1-b3b9-4a4c-816d-84c297377992/1312x894.jpg?v=1c7b9fdd2be16e4e468a399f43f22aa8
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/24c7ee9e-0e39-4b6d-9920-d64b80977361/1312x894.jpg?v=f8555e01d398a154ea4c727fac04dee7
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/187cfe90-1918-4a32-8d78-3cb8d723f014/1312x894.jpg?v=4def8c35a51e940f88e65c4e19f45a88
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/234361ca-a311-489d-84cb-5071e75841b5/1312x894.jpg?v=729f91a41298b5f85cb57b73cebd585b
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/448f8b32-5f7a-4edc-a558-f9acdcb498b1/1312x894.jpg?v=9134bd7990a083f29fefb86cad214b88
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/ae833d4c-4a4b-4a8c-a85f-d40a4e3a6447/1312x894.jpg?v=460072f531a0dd0150cbd456f8e9c911
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/590e0812-f49e-487a-8495-eaf5c498f435/1312x894.jpg?v=f0ea0d9eb0e8bb5bc4958fffd7eddb83
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/fd2eb829-3ce1-49af-b82f-64485d2cf28a/1312x894.jpg?v=8b3a37153f18a16bca68c7a703a73c5a
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/dbabc255-4630-4e9f-b07b-7f41b6f138dc/1312x894.jpg?v=8ad8e627e97d4fe11f6e22290d51c46f
+https://static.shared.propertyfinder.ae/media/images/listing/2KKP92RNG57SBP3ECCGZ4XVKGW/95e7c4c1-73e5-489b-b712-1f3e95afd19a/1312x894.jpg?v=0c713333a72c78871fe0aa8eb191dc77</t>
+  </si>
+  <si>
+    <t>Kabeer Kakkidi</t>
+  </si>
+  <si>
+    <t>AL ATEEK REAL ESTATE</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -536,51 +866,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U2"/>
+  <dimension ref="A1:U6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -617,99 +947,362 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2">
-        <v>15882343</v>
+        <v>110994026</v>
       </c>
       <c r="D2" t="s">
         <v>23</v>
       </c>
       <c r="E2">
-        <v>84999</v>
+        <v>84000</v>
+      </c>
+      <c r="F2" t="s">
+        <v>24</v>
+      </c>
+      <c r="G2" t="s">
+        <v>25</v>
       </c>
       <c r="H2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J2" t="s">
+        <v>28</v>
+      </c>
+      <c r="K2">
+        <v>25.685874938965</v>
+      </c>
+      <c r="L2">
+        <v>55.732677459717</v>
+      </c>
+      <c r="M2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N2">
+        <v>2</v>
+      </c>
+      <c r="O2">
+        <v>1430</v>
+      </c>
+      <c r="P2" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>31</v>
+      </c>
+      <c r="R2" t="s">
+        <v>32</v>
+      </c>
+      <c r="S2" t="s">
+        <v>33</v>
+      </c>
+      <c r="T2">
+        <v>971553699882</v>
+      </c>
+      <c r="U2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>35</v>
+      </c>
+      <c r="B3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3">
+        <v>85316113</v>
+      </c>
+      <c r="D3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E3">
+        <v>110000</v>
+      </c>
+      <c r="F3" t="s">
         <v>24</v>
       </c>
-      <c r="I2" t="s">
+      <c r="G3" t="s">
         <v>25</v>
       </c>
-      <c r="J2" t="s">
-[...2 lines deleted...]
-      <c r="K2">
+      <c r="H3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I3" t="s">
+        <v>27</v>
+      </c>
+      <c r="J3" t="s">
+        <v>39</v>
+      </c>
+      <c r="K3">
         <v>25.685661315918</v>
       </c>
-      <c r="L2">
+      <c r="L3">
         <v>55.732936859131</v>
       </c>
-      <c r="M2" t="s">
+      <c r="M3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3">
+        <v>3</v>
+      </c>
+      <c r="O3">
+        <v>1429</v>
+      </c>
+      <c r="P3" t="s">
+        <v>40</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>41</v>
+      </c>
+      <c r="R3" t="s">
+        <v>42</v>
+      </c>
+      <c r="S3" t="s">
+        <v>43</v>
+      </c>
+      <c r="T3">
+        <v>971542668063</v>
+      </c>
+      <c r="U3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C4">
+        <v>100385830</v>
+      </c>
+      <c r="D4" t="s">
+        <v>47</v>
+      </c>
+      <c r="E4">
+        <v>42000</v>
+      </c>
+      <c r="F4" t="s">
+        <v>24</v>
+      </c>
+      <c r="G4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4" t="s">
+        <v>48</v>
+      </c>
+      <c r="I4" t="s">
         <v>27</v>
       </c>
-      <c r="N2">
+      <c r="J4" t="s">
+        <v>49</v>
+      </c>
+      <c r="K4">
+        <v>25.778427124023</v>
+      </c>
+      <c r="L4">
+        <v>56.000492095947</v>
+      </c>
+      <c r="M4" t="s">
+        <v>29</v>
+      </c>
+      <c r="N4">
+        <v>2</v>
+      </c>
+      <c r="O4">
+        <v>2186</v>
+      </c>
+      <c r="P4" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>51</v>
+      </c>
+      <c r="R4" t="s">
+        <v>52</v>
+      </c>
+      <c r="S4" t="s">
+        <v>53</v>
+      </c>
+      <c r="T4">
+        <v>971501101784</v>
+      </c>
+      <c r="U4" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>55</v>
+      </c>
+      <c r="B5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5">
+        <v>105961224</v>
+      </c>
+      <c r="D5" t="s">
+        <v>57</v>
+      </c>
+      <c r="E5">
+        <v>100000</v>
+      </c>
+      <c r="F5" t="s">
+        <v>24</v>
+      </c>
+      <c r="G5" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5" t="s">
+        <v>58</v>
+      </c>
+      <c r="I5" t="s">
+        <v>27</v>
+      </c>
+      <c r="J5" t="s">
+        <v>59</v>
+      </c>
+      <c r="K5">
+        <v>25.685863494873</v>
+      </c>
+      <c r="L5">
+        <v>55.732246398926</v>
+      </c>
+      <c r="M5" t="s">
+        <v>29</v>
+      </c>
+      <c r="N5">
         <v>3</v>
       </c>
-      <c r="O2">
-[...18 lines deleted...]
-        <v>32</v>
+      <c r="O5">
+        <v>1467</v>
+      </c>
+      <c r="P5" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>61</v>
+      </c>
+      <c r="R5" t="s">
+        <v>62</v>
+      </c>
+      <c r="S5" t="s">
+        <v>63</v>
+      </c>
+      <c r="T5">
+        <v>971565652656</v>
+      </c>
+      <c r="U5" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>65</v>
+      </c>
+      <c r="B6" t="s">
+        <v>66</v>
+      </c>
+      <c r="C6">
+        <v>107312394</v>
+      </c>
+      <c r="D6" t="s">
+        <v>67</v>
+      </c>
+      <c r="E6">
+        <v>2300000</v>
+      </c>
+      <c r="G6" t="s">
+        <v>25</v>
+      </c>
+      <c r="H6" t="s">
+        <v>68</v>
+      </c>
+      <c r="I6" t="s">
+        <v>69</v>
+      </c>
+      <c r="J6" t="s">
+        <v>70</v>
+      </c>
+      <c r="K6">
+        <v>25.524900436401</v>
+      </c>
+      <c r="L6">
+        <v>55.596393585205</v>
+      </c>
+      <c r="M6" t="s">
+        <v>71</v>
+      </c>
+      <c r="N6">
+        <v>4</v>
+      </c>
+      <c r="O6">
+        <v>3632</v>
+      </c>
+      <c r="P6" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>73</v>
+      </c>
+      <c r="R6" t="s">
+        <v>74</v>
+      </c>
+      <c r="S6" t="s">
+        <v>75</v>
+      </c>
+      <c r="T6">
+        <v>971505499608</v>
+      </c>
+      <c r="U6" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">