--- v2 (2026-08-01)
+++ v3 (2026-09-11)
@@ -77,244 +77,75 @@
   <si>
     <t>bathrooms</t>
   </si>
   <si>
     <t>area_sqft</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
-    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-samoa-110994026.html</t>
-[...5 lines deleted...]
-    <t>FULLY FURNISHED 2BR DUPLEX | VACANT &amp; READY</t>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-seih-al-uraibi-100385830.html</t>
+  </si>
+  <si>
+    <t>2026-09-04T07:48:14Z</t>
+  </si>
+  <si>
+    <t>Spacious 2-Bedroom Duplex Villa | Prime Location</t>
   </si>
   <si>
     <t>yearly</t>
   </si>
   <si>
     <t>aed</t>
   </si>
   <si>
-    <t>4 Jul 2026</t>
+    <t>9 Jun 2026</t>
   </si>
   <si>
     <t>Duplex</t>
   </si>
   <si>
-    <t>Pacific Samoa, Pacific, Al Marjan Island, Ras Al Khaimah</t>
+    <t>Seih Al Uraibi, Ras Al Khaimah</t>
   </si>
   <si>
     <t>2 Beds</t>
-  </si>
-[...167 lines deleted...]
-    <t>Seih Al Uraibi, Ras Al Khaimah</t>
   </si>
   <si>
     <t>Unfurnished
 Balcony
 Covered Parking</t>
   </si>
   <si>
     <t>Experience comfortable family living in this spacious 2-bedroom duplex villa located in the sought-after Al Arabi area, directly opposite the Higher Colleges of Technology. Situated within The College Villas community, a well-maintained compound of only 10 villas, this property offers privacy, convenience, and a practical layout ideal for families.
 The ground floor features a bright and spacious living and dining area, an open-plan American-style kitchen, and a guest bathroom. The first floor comprises two generously sized bedrooms, each with its own en-suite bathroom and built-in wardrobes, providing comfort and privacy for all family members. A large balcony adds extra outdoor space and enhances the overall living experience.
 The villa also benefits from a private covered parking space conveniently located at the entrance.
 Property Features:
 2 Spacious Bedrooms
 3 Bathrooms
 Duplex Layout
 Open American-Style Kitchen
 Bright Living &amp; Dining Area
 Built-in Wardrobes
 Large Balcony
 Private Covered Parking
 Family-Friendly Community
 Prime Al Arabi Location
 Opposite Higher Colleges of Technology
 Property Details:
 Rent: AED 41,000 per year
 Size: 1,400 sq. ft.
@@ -348,85 +179,85 @@
 https://graph-images.propertyfinder.ae/ae/community/9998/651da7b20f14d7582dbec9947eddb5c6/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/7d1f5629985361211db6c5bcc8e9bfcf/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/9ffd5a7c5a75ad864856f7dcd41e3b1f/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/ada0ba691082f559fc95ed6098f31008/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/542951d74abeeb676a29e437e8ee9f82/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/10d9f8a9c01b59fdf8186feaaeefce33/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/f3b0c6d3bdf4ad0e3f57fd284dd5d0c8/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/0f632f068b61a492c8c03a73f4c70450/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/b613bbe144b264501daafcf3a8c7bba6/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/120fae5e54fe0632b481cf8efe0eeeff/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/822bfd1c4d1f9fe0c4de1842e2bd350c/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/07d3ec31b158fac965d30ebfb7be4467/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/267883effb5cb30d92b5a1bc6e7db586/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/3c77a78ae391b8ea08aed80bf3f24ea2/watermark.jpeg</t>
   </si>
   <si>
     <t>Muhammed Hafis Basheer</t>
   </si>
   <si>
     <t>Julfar Real Estate LLC - RAK</t>
   </si>
   <si>
     <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-tonga-105961224.html</t>
   </si>
   <si>
-    <t>2026-07-21T13:47:27Z</t>
+    <t>2026-09-04T07:48:22Z</t>
   </si>
   <si>
     <t>Upgraded Luxury 2BR Duplex | Full Sea View</t>
   </si>
   <si>
     <t>1 Sep 2026</t>
   </si>
   <si>
     <t>Pacific Tonga, Pacific, Al Marjan Island, Ras Al Khaimah</t>
   </si>
   <si>
     <t>Unfurnished
 Central A/C
 Balcony
 Shared Pool
 Shared Spa
 Shared Gym
 Security
 Covered Parking
 Built in Wardrobes
 View of Water</t>
   </si>
   <si>
     <t>Property Details
 Community: Al Marjan Island, RAK
 Subcommunity: Pacific Residence
 Property Type: Duplex Apartment
 Condition: Fully Upgraded with High-End Finishing
 View: Premium Full Sea View (from both levels)
 Furnishing: Fully Furnished
 Bedrooms: 2
 Layout: Spacious Living &amp; Dining Area, Built-In Wardrobes
 Financial Details
-Asking Price: 100,000
+Asking Price: 99,999
 Agency Fee: 5%+vat
 Deposit: 10% ( Security Check)
 Lifestyle &amp; Amenities
 Residents enjoy access to a wide range of premium amenities, including:
 Direct Beach Access
 Swimming Pools
 Fully Equipped Gymnasium
 Children's Play Area
 Restaurants &amp; Cafés
 Retail Outlets
 24/7 Security
 High Rental Demand Area
 A stunning, fully upgraded 2-bedroom duplex in the prestigious Pacific Residence. Finished to an exceptionally high standard with premium materials, this property offers ultimate luxury beachfront living and uninterrupted, premium full sea views from both levels on Al Marjan Island.
 The property will be vacant September 10.</t>
   </si>
   <si>
     <t>https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/98f2e3a7-00df-4480-aeea-07ffecf045d7/1312x894.jpg?v=6e77206f8da9a974f621f576adf7e62a
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/56cef109-d03f-48c2-9599-738c5a2919bd/1312x894.jpg?v=d8dc35077c2c75461f7d80fb43c0566f
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/7e9030c1-b254-48fa-8976-6c6a1312f789/1312x894.jpg?v=b5f4c32d02551938ccd13af2d64eded1
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/7bb0b067-f4d3-4c24-ad1e-7a4fe5631530/1312x894.jpg?v=6b87b997e29496009ad9869902274d83
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/b3f2463d-35af-481a-8d33-8db946784ccc/1312x894.jpg?v=78afe5d37560f7bad3cec0bedcd56dba
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/8b722eb7-4d04-4744-9114-eeba1b4e586c/1312x894.jpg?v=23e11e7dd03fd6628cf2c73880215880
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/db0f0d3b-49c4-4aee-8721-f759e3db4af7/1312x894.jpg?v=04ef7a7118e63c261e588ee3ae95132e
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/9783334d-c529-4c00-b53b-9cfc2fcb2815/1312x894.jpg?v=cc781c710f1e6e3cfc3b13127d5f0e65
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/8af60434-34f0-40dc-95ea-5c5baf63dc39/1312x894.jpg?v=27cac20ca50f7035dbf81f5ba5698658
@@ -447,122 +278,297 @@
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/ae49948f-19f7-4ff1-8e7f-103ff207d86a/1312x894.jpg?v=2da4a04107abf2dac0ffd8dacd3abb3a
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
     <t>Michael Haddad</t>
   </si>
   <si>
     <t>PARAGON PROPERTIES LLC - RAK</t>
   </si>
   <si>
-    <t>https://www.propertyfinder.ae/en/plp/buy/villa-for-sale-umm-al-quwain-umm-al-quwain-marina-mistral-107312394.html</t>
-[...20 lines deleted...]
-    <t>Unfurnished
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-samoa-108603748.html</t>
+  </si>
+  <si>
+    <t>2026-09-04T07:48:26Z</t>
+  </si>
+  <si>
+    <t>FULL SEA VIEW FULLY FURNISHED DUPLEX FOR RENT</t>
+  </si>
+  <si>
+    <t>28 Jun 2026</t>
+  </si>
+  <si>
+    <t>Pacific Samoa, Pacific, Al Marjan Island, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>Furnished
+Balcony
+Built in Wardrobes
+Central A/C
+Covered Parking
+Shared Pool
+Study
+View of Water
+Security
+Concierge</t>
+  </si>
+  <si>
+    <t>Falcon Properties Presents | Full Sea View Duplex for Rent | Fully Furnished | Pacific A Block | Al Marjan Island
+Experience luxury waterfront living in this fully furnished duplex apartment located in Pacific A Block, Al Marjan Island. Offering breathtaking full sea views, spacious interiors, and premium community amenities, this home is perfect for those seeking comfort and style.
+Property Features
+Duplex apartment
+Fully furnished
+Full sea view
+Spacious layout
+1,450 sq. ft.
+Modern kitchen
+Built-in wardrobes
+Bright living and dining area
+Balcony with panoramic sea views
+Covered parking
+Ready to move in
+Community Amenities
+Direct beach access
+Rooftop swimming pools
+Fully equipped gymnasium
+Tennis court
+Basketball court
+Landscaped gardens
+Children's play area
+24/7 security
+Retail outlets, cafés, and restaurants nearby
+Rental Price
+AED 110,000 per year
+Up to 4 payments
+Enjoy a premium island lifestyle with stunning waterfront views and world-class amenities in one of Ras Al Khaimah's most desirable communities.
+We accept Cash and/or Card Payments.
+Contact Falcon Properties today to schedule a viewing of this exceptional sea-view duplex!</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/ef7f353f-3b5f-4a76-84cd-652875192966/1312x894.jpg?v=5d38eaa9805945bd72054fca86797163
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/ce0c3263-4090-41ba-9551-b9c9006d04be/1312x894.jpg?v=04e7416af613cb3c7b925796ee6fcd30
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/94f6f942-0a4b-4282-b7a3-58d0f82a19a1/1312x894.jpg?v=3776eec1c68ee127318d6324d43e111f
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/cf91c8e6-3abe-4b56-b68b-fa933e2bcab2/1312x894.jpg?v=dc4fe90c88d0e54b945e27b9e0cfed30
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/0505c932-a706-4716-bdfb-a66c56935f02/1312x894.jpg?v=3764b51c2889366e0bfd810e6fde2477
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/7cd89d98-601e-4bf0-965e-3ad82aacae07/1312x894.jpg?v=de9a03de8bd1bc734919c5f154183615
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/9fb0f38c-7efd-4ffe-9b3a-00aed842aafa/1312x894.jpg?v=3c49a2f9fe9b3228680f4a84e9a5f742
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/eb9e6afe-8374-4c30-94be-f0096eed7019/1312x894.jpg?v=b113386e7ae1203c7c489b21e32f1d8f
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/781f9fee-cada-4ce1-af97-882d4174b906/1312x894.jpg?v=68c3bf04f8fc7488a18ccf84a809f9ac
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/411574e9-77aa-4278-99d2-c9a7d4f664d8/1312x894.jpg?v=fd6984a6c53c23efdb7d5b0d4a32ab09
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/49f24571-a310-4903-8e7e-06d0d2d1c46b/1312x894.jpg?v=f77dfd6a598298fdd460f93f5fa84ea4
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/98895021-9b41-4279-a2c4-7d24f49a10d1/1312x894.jpg?v=979a0a2ea22b604d03e09bdd197fd53a
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/818f4527-703c-4c59-9b04-7efb89533142/1312x894.jpg?v=3543d274ac31d9e5314cf64ced921864
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/0ccd57b2-054e-4950-9723-7e29e46cadb9/1312x894.jpg?v=9e766d3cbe582a8baf7c344ee69db87b
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/2d6c9df3-6cfb-48cb-9469-6f1dcccd32cd/1312x894.jpg?v=17f5e92174f4401939bbd080efde5cdd
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/9b554a04-ae77-4197-9f5b-af1f99835891/1312x894.jpg?v=7dc6c5ea26269b93bf3bbf71ad926a5a
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/6d0f02e1-357c-4350-8d7b-a7ca4518ca70/1312x894.jpg?v=dcbc2cad854186588564b6e277110fdf
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/61372652-ded7-4344-8012-ecfbb3de760d/1312x894.jpg?v=c02b5fbe0e617f6f1cfe9efc441f7336
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/7f76110e-f0ca-491a-aa12-3603de7f8ce3/1312x894.jpg?v=a4d800d80b1a624e9904663378f3e920
+https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/ce6f566a-e3f3-451e-ac86-44643de51479/1312x894.jpg?v=92643c94736b0b6bf55ce956582715d9
+https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
+  </si>
+  <si>
+    <t>Hajr Saeed</t>
+  </si>
+  <si>
+    <t>Falcon Properties Real Estate FZ-LLC - RAK</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-bora-bora-87891852.html</t>
+  </si>
+  <si>
+    <t>2026-09-04T07:48:39Z</t>
+  </si>
+  <si>
+    <t>Fully Furnished Luxury Duplex Partially sea view</t>
+  </si>
+  <si>
+    <t>11 May 2026</t>
+  </si>
+  <si>
+    <t>Pacific Bora Bora, Pacific, Al Marjan Island, Ras Al Khaimah</t>
+  </si>
+  <si>
+    <t>Furnished
 Balcony
 Barbecue Area
 Built in Wardrobes
 Central A/C
 Covered Parking
+Kitchen Appliances
+Shared Pool
+Concierge
+Shared Spa</t>
+  </si>
+  <si>
+    <t>Discover refined waterfront living in this fully furnished luxury duplex located in the prestigious Al Marjan Island. Designed with elegance and comfort in mind, this exceptional residence offers stunning partial sea views and a premium lifestyle surrounded by world-class resort amenities.
+The duplex features stylish modern interiors, high-quality furnishings, spacious living and dining areas, large floor-to-ceiling windows, and beautifully designed bedrooms that create a bright and relaxing atmosphere. The fully equipped kitchen and contemporary finishes make the property move-in ready and ideal for both homeowners and investors.
+Residents enjoy exclusive access to a private beach, resort-style swimming pool, luxury spa, state-of-the-art gym, and tennis courts, delivering a complete beachfront living experience.
+Located in one of the UAE’s fastest-growing luxury destinations, this property offers the perfect balance of privacy, leisure, and convenience — ideal as a holiday home, permanent residence, or high-return investment opportunity</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/67da468f-4b89-4c0e-a7b5-f6e585aa3eef/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/19e2eee7-81ee-40ef-9c8e-e08a135c4a50/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/8ed11aa3-e471-4b44-b48c-4aaf28a98eeb/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/144f4e43-6ce6-4ca3-9125-f0fc56eb0ade/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/fd9613f6-684a-446f-a084-684c1b9dc607/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/8ea36eaa-03f5-44f7-ad84-dcf8aa5274e1/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/9a250e5a-183b-4f1b-a221-b7c3d0c77b1f/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/7e41e882-4290-47ef-9e9b-c83dfb2a2068/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/67e43f17-fc42-45c2-8bd7-26811315b265/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/63e5b69c-7fc0-4078-bc95-2f9bff076033/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/27246b07-7fec-4501-9500-6b30ea0fe7de/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/80f1221b-a722-49c4-a537-6ad78c1bd505/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/a45df2de-b787-4887-b2eb-d418ebb95fb9/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/2ecc0ab9-20f4-4a23-b336-8fe883b3d98d/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/a4003551-7699-443b-9129-6069a97736ec/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/395be474-6b27-4376-b5a0-ce409a8f22a9/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/f377f8b3-91b3-499d-9994-e63fed40074c/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/VZYNHW6ZMF22FCNZ4CNWSF45KW/7021ee7f-ba81-4f93-885c-87042e621075/1312x894.jpg
+https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
+https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
+  </si>
+  <si>
+    <t>Mary Reda</t>
+  </si>
+  <si>
+    <t>Jumaira Real Estate LLC - RAK</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/buy/villa-for-sale-umm-al-quwain-umm-al-quwain-marina-siniyah-island-coral-beach-villas-2PW05sKN9ii.html</t>
+  </si>
+  <si>
+    <t>2026-09-04T07:48:35Z</t>
+  </si>
+  <si>
+    <t>A Private Island Retreat | 4BR Coral Villa</t>
+  </si>
+  <si>
+    <t>18 Feb 2026</t>
+  </si>
+  <si>
+    <t>Villa</t>
+  </si>
+  <si>
+    <t>Coral Beach Villas, Siniyah Island, Umm Al Quwain Marina, Umm Al Quwain</t>
+  </si>
+  <si>
+    <t>4 Beds + Maid</t>
+  </si>
+  <si>
+    <t>Unfurnished
+Balcony
+Built in Wardrobes
+Barbecue Area
+Central A/C
 Maids Room
 Pets Allowed
+Private Garden
 Private Pool
-Private Garden</t>
-[...40 lines deleted...]
-    <t>AL ATEEK REAL ESTATE</t>
+View of Water</t>
+  </si>
+  <si>
+    <t>Experience elevated island living in this 4-bedroom Coral Villa within the prestigious Sobha Siniya Island community. Thoughtfully designed for luxury, privacy, and seamless indoor–outdoor living, this elegant residence offers a tranquil, waterfront-inspired lifestyle surrounded by nature and world-class amenities.
+The villa boasts expansive living and dining spaces enhanced by floor-to-ceiling windows, flooding the interiors with natural light. A contemporary open-plan kitchen features high-quality finishes, while all four generously sized bedrooms include en-suite bathrooms and built-in wardrobes. The master suite enjoys added privacy and serene views, creating a true private retreat.
+Property Features
+• 4 bedrooms + maid’s room
+• En-suite bathrooms
+• Spacious living and dining areas
+• Modern open-plan kitchen
+• Private garden and outdoor spaces
+• Floor-to-ceiling windows
+• Premium finishes throughout
+Community Amenities
+• Private beaches
+• Marina and waterfront promenades
+• Swimming pools and fitness facilities
+• Parks, cycling &amp; jogging tracks
+• Retail, dining, and leisure destinations
+• Gated community with 24/7 security
+Location Highlights
+• Sobha Siniya Island, Umm Al Quwain
+• Exclusive island lifestyle with mainland connectivity
+• Peaceful surroundings with strong future growth potential
+An exceptional choice for families and investors seeking refined waterfront living in a landmark island destination.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/QMGH2RX90D97W92K0DY784X80C/4ba48343-5a1a-4e7c-888c-ea64d82a35d5/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/QMGH2RX90D97W92K0DY784X80C/866cd4d2-0676-45cb-9819-1129e94886ff/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/QMGH2RX90D97W92K0DY784X80C/82febd68-d1cf-4da7-ae59-c14bf25338fa/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/QMGH2RX90D97W92K0DY784X80C/96887d2f-17e0-4290-a13a-b8162c4bf802/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/QMGH2RX90D97W92K0DY784X80C/63f9a7c0-4da6-48c7-973e-2f7c6ada7277/1312x894.jpg
+https://static.shared.propertyfinder.ae/media/images/listing/QMGH2RX90D97W92K0DY784X80C/a65141d5-a801-491a-a3e8-c9ce0ad324b5/1312x894.jpg</t>
+  </si>
+  <si>
+    <t>Karnaba Velandy</t>
+  </si>
+  <si>
+    <t>ADROIT REAL ESTATE LLC</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -947,359 +953,359 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2">
-        <v>110994026</v>
+        <v>100385830</v>
       </c>
       <c r="D2" t="s">
         <v>23</v>
       </c>
       <c r="E2">
-        <v>84000</v>
+        <v>42000</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2" t="s">
         <v>26</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="K2">
-        <v>25.685874938965</v>
+        <v>25.778427124023</v>
       </c>
       <c r="L2">
-        <v>55.732677459717</v>
+        <v>56.000492095947</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2">
         <v>2</v>
       </c>
       <c r="O2">
-        <v>1430</v>
+        <v>2186</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="R2" t="s">
         <v>32</v>
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2">
-        <v>971553699882</v>
+        <v>971507990497</v>
       </c>
       <c r="U2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3">
-        <v>85316113</v>
+        <v>105961224</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>110000</v>
+        <v>99999</v>
       </c>
       <c r="F3" t="s">
         <v>24</v>
       </c>
       <c r="G3" t="s">
         <v>25</v>
       </c>
       <c r="H3" t="s">
         <v>38</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>39</v>
       </c>
       <c r="K3">
-        <v>25.685661315918</v>
+        <v>25.685863494873</v>
       </c>
       <c r="L3">
-        <v>55.732936859131</v>
+        <v>55.732246398926</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
       <c r="N3">
         <v>3</v>
       </c>
       <c r="O3">
-        <v>1429</v>
+        <v>1467</v>
       </c>
       <c r="P3" t="s">
         <v>40</v>
       </c>
       <c r="Q3" t="s">
         <v>41</v>
       </c>
       <c r="R3" t="s">
         <v>42</v>
       </c>
       <c r="S3" t="s">
         <v>43</v>
       </c>
       <c r="T3">
-        <v>971542668063</v>
+        <v>971555300182</v>
       </c>
       <c r="U3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>45</v>
       </c>
       <c r="B4" t="s">
         <v>46</v>
       </c>
       <c r="C4">
-        <v>100385830</v>
+        <v>108603748</v>
       </c>
       <c r="D4" t="s">
         <v>47</v>
       </c>
       <c r="E4">
-        <v>42000</v>
+        <v>110000</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
         <v>25</v>
       </c>
       <c r="H4" t="s">
         <v>48</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4" t="s">
         <v>49</v>
       </c>
       <c r="K4">
-        <v>25.778427124023</v>
+        <v>25.685874938965</v>
       </c>
       <c r="L4">
-        <v>56.000492095947</v>
+        <v>55.732677459717</v>
       </c>
       <c r="M4" t="s">
         <v>29</v>
       </c>
       <c r="N4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O4">
-        <v>2186</v>
+        <v>1430</v>
       </c>
       <c r="P4" t="s">
         <v>50</v>
       </c>
       <c r="Q4" t="s">
         <v>51</v>
       </c>
       <c r="R4" t="s">
         <v>52</v>
       </c>
       <c r="S4" t="s">
         <v>53</v>
       </c>
       <c r="T4">
-        <v>971501101784</v>
+        <v>971554655575</v>
       </c>
       <c r="U4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>55</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5">
-        <v>105961224</v>
+        <v>87891852</v>
       </c>
       <c r="D5" t="s">
         <v>57</v>
       </c>
       <c r="E5">
-        <v>100000</v>
+        <v>110000</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5" t="s">
         <v>58</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5" t="s">
         <v>59</v>
       </c>
       <c r="K5">
-        <v>25.685863494873</v>
+        <v>25.685661315918</v>
       </c>
       <c r="L5">
-        <v>55.732246398926</v>
+        <v>55.732936859131</v>
       </c>
       <c r="M5" t="s">
         <v>29</v>
       </c>
       <c r="N5">
         <v>3</v>
       </c>
       <c r="O5">
-        <v>1467</v>
+        <v>1429</v>
       </c>
       <c r="P5" t="s">
         <v>60</v>
       </c>
       <c r="Q5" t="s">
         <v>61</v>
       </c>
       <c r="R5" t="s">
         <v>62</v>
       </c>
       <c r="S5" t="s">
         <v>63</v>
       </c>
       <c r="T5">
-        <v>971565652656</v>
+        <v>971505055710</v>
       </c>
       <c r="U5" t="s">
         <v>64</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>65</v>
       </c>
       <c r="B6" t="s">
         <v>66</v>
       </c>
       <c r="C6">
-        <v>107312394</v>
+        <v>53983494</v>
       </c>
       <c r="D6" t="s">
         <v>67</v>
       </c>
       <c r="E6">
-        <v>2300000</v>
+        <v>10764494</v>
       </c>
       <c r="G6" t="s">
         <v>25</v>
       </c>
       <c r="H6" t="s">
         <v>68</v>
       </c>
       <c r="I6" t="s">
         <v>69</v>
       </c>
       <c r="J6" t="s">
         <v>70</v>
       </c>
       <c r="K6">
-        <v>25.524900436401</v>
+        <v>25.615900039673</v>
       </c>
       <c r="L6">
-        <v>55.596393585205</v>
+        <v>55.621223449707</v>
       </c>
       <c r="M6" t="s">
         <v>71</v>
       </c>
       <c r="N6">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="O6">
-        <v>3632</v>
+        <v>4885</v>
       </c>
       <c r="P6" t="s">
         <v>72</v>
       </c>
       <c r="Q6" t="s">
         <v>73</v>
       </c>
       <c r="R6" t="s">
         <v>74</v>
       </c>
       <c r="S6" t="s">
         <v>75</v>
       </c>
       <c r="T6">
-        <v>971505499608</v>
+        <v>971527752399</v>
       </c>
       <c r="U6" t="s">
         <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>