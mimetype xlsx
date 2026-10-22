--- v3 (2026-09-11)
+++ v4 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>time</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
@@ -80,51 +80,51 @@
   <si>
     <t>area_sqft</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-seih-al-uraibi-100385830.html</t>
   </si>
   <si>
-    <t>2026-09-04T07:48:14Z</t>
+    <t>2026-10-14T12:24:35Z</t>
   </si>
   <si>
     <t>Spacious 2-Bedroom Duplex Villa | Prime Location</t>
   </si>
   <si>
     <t>yearly</t>
   </si>
   <si>
     <t>aed</t>
   </si>
   <si>
     <t>9 Jun 2026</t>
   </si>
   <si>
     <t>Duplex</t>
   </si>
   <si>
     <t>Seih Al Uraibi, Ras Al Khaimah</t>
   </si>
   <si>
     <t>2 Beds</t>
   </si>
   <si>
     <t>Unfurnished
 Balcony
@@ -179,85 +179,85 @@
 https://graph-images.propertyfinder.ae/ae/community/9998/651da7b20f14d7582dbec9947eddb5c6/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/7d1f5629985361211db6c5bcc8e9bfcf/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/9ffd5a7c5a75ad864856f7dcd41e3b1f/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/ada0ba691082f559fc95ed6098f31008/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/542951d74abeeb676a29e437e8ee9f82/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/10d9f8a9c01b59fdf8186feaaeefce33/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/f3b0c6d3bdf4ad0e3f57fd284dd5d0c8/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/0f632f068b61a492c8c03a73f4c70450/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/b613bbe144b264501daafcf3a8c7bba6/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/120fae5e54fe0632b481cf8efe0eeeff/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/822bfd1c4d1f9fe0c4de1842e2bd350c/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/07d3ec31b158fac965d30ebfb7be4467/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/267883effb5cb30d92b5a1bc6e7db586/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/9998/3c77a78ae391b8ea08aed80bf3f24ea2/watermark.jpeg</t>
   </si>
   <si>
     <t>Muhammed Hafis Basheer</t>
   </si>
   <si>
     <t>Julfar Real Estate LLC - RAK</t>
   </si>
   <si>
     <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-tonga-105961224.html</t>
   </si>
   <si>
-    <t>2026-09-04T07:48:22Z</t>
+    <t>2026-10-14T12:24:38Z</t>
   </si>
   <si>
     <t>Upgraded Luxury 2BR Duplex | Full Sea View</t>
   </si>
   <si>
     <t>1 Sep 2026</t>
   </si>
   <si>
     <t>Pacific Tonga, Pacific, Al Marjan Island, Ras Al Khaimah</t>
   </si>
   <si>
     <t>Unfurnished
 Central A/C
 Balcony
 Shared Pool
 Shared Spa
 Shared Gym
 Security
 Covered Parking
 Built in Wardrobes
 View of Water</t>
   </si>
   <si>
     <t>Property Details
 Community: Al Marjan Island, RAK
 Subcommunity: Pacific Residence
 Property Type: Duplex Apartment
 Condition: Fully Upgraded with High-End Finishing
 View: Premium Full Sea View (from both levels)
 Furnishing: Fully Furnished
 Bedrooms: 2
 Layout: Spacious Living &amp; Dining Area, Built-In Wardrobes
 Financial Details
-Asking Price: 99,999
+Asking Price: 89,000
 Agency Fee: 5%+vat
 Deposit: 10% ( Security Check)
 Lifestyle &amp; Amenities
 Residents enjoy access to a wide range of premium amenities, including:
 Direct Beach Access
 Swimming Pools
 Fully Equipped Gymnasium
 Children's Play Area
 Restaurants &amp; Cafés
 Retail Outlets
 24/7 Security
 High Rental Demand Area
 A stunning, fully upgraded 2-bedroom duplex in the prestigious Pacific Residence. Finished to an exceptionally high standard with premium materials, this property offers ultimate luxury beachfront living and uninterrupted, premium full sea views from both levels on Al Marjan Island.
 The property will be vacant September 10.</t>
   </si>
   <si>
     <t>https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/98f2e3a7-00df-4480-aeea-07ffecf045d7/1312x894.jpg?v=6e77206f8da9a974f621f576adf7e62a
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/56cef109-d03f-48c2-9599-738c5a2919bd/1312x894.jpg?v=d8dc35077c2c75461f7d80fb43c0566f
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/7e9030c1-b254-48fa-8976-6c6a1312f789/1312x894.jpg?v=b5f4c32d02551938ccd13af2d64eded1
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/7bb0b067-f4d3-4c24-ad1e-7a4fe5631530/1312x894.jpg?v=6b87b997e29496009ad9869902274d83
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/b3f2463d-35af-481a-8d33-8db946784ccc/1312x894.jpg?v=78afe5d37560f7bad3cec0bedcd56dba
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/8b722eb7-4d04-4744-9114-eeba1b4e586c/1312x894.jpg?v=23e11e7dd03fd6628cf2c73880215880
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/db0f0d3b-49c4-4aee-8721-f759e3db4af7/1312x894.jpg?v=04ef7a7118e63c261e588ee3ae95132e
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/9783334d-c529-4c00-b53b-9cfc2fcb2815/1312x894.jpg?v=cc781c710f1e6e3cfc3b13127d5f0e65
 https://static.shared.propertyfinder.ae/media/images/listing/56J0GXA9CSJEE26SAQPQD1TCFR/8af60434-34f0-40dc-95ea-5c5baf63dc39/1312x894.jpg?v=27cac20ca50f7035dbf81f5ba5698658
@@ -281,51 +281,51 @@
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
     <t>Michael Haddad</t>
   </si>
   <si>
     <t>PARAGON PROPERTIES LLC - RAK</t>
   </si>
   <si>
     <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-samoa-108603748.html</t>
   </si>
   <si>
-    <t>2026-09-04T07:48:26Z</t>
+    <t>2026-10-14T12:24:41Z</t>
   </si>
   <si>
     <t>FULL SEA VIEW FULLY FURNISHED DUPLEX FOR RENT</t>
   </si>
   <si>
     <t>28 Jun 2026</t>
   </si>
   <si>
     <t>Pacific Samoa, Pacific, Al Marjan Island, Ras Al Khaimah</t>
   </si>
   <si>
     <t>Furnished
 Balcony
 Built in Wardrobes
 Central A/C
 Covered Parking
 Shared Pool
 Study
 View of Water
 Security
 Concierge</t>
   </si>
   <si>
     <t>Falcon Properties Presents | Full Sea View Duplex for Rent | Fully Furnished | Pacific A Block | Al Marjan Island
 Experience luxury waterfront living in this fully furnished duplex apartment located in Pacific A Block, Al Marjan Island. Offering breathtaking full sea views, spacious interiors, and premium community amenities, this home is perfect for those seeking comfort and style.
@@ -381,129 +381,54 @@
 https://static.shared.propertyfinder.ae/media/images/listing/JM9620ZQNKGX9CBPDCEAPMPX4C/ce6f566a-e3f3-451e-ac86-44643de51479/1312x894.jpg?v=92643c94736b0b6bf55ce956582715d9
 https://graph-images.propertyfinder.ae/ae/community/152/6ce31616da067d062c891e250aaad1e2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7aa4f66402875490f5687af1af23b288/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/ba6af38a903c742db7bc33ccf14c0f23/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f64fb78fc93f653303825e10b757205d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/a50f7285768b3f2edec28e6ffd415634/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8228d7a93ffa321bebc549dbd2f2acc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/4354a907dc7cc224799f3ec8b0bf4bf2/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/f788803c6ca2c8836552a8d62622ec3a/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/7b0c047ae60046ddf399992718f79c85/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/1dd9e9b4d4d34e57efd85a0f31918b31/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b10faa2d19f4078c0ad2db27790734b9/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/de381551ea9a7f4b005083876b99f0dc/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/8d146b4904f6fcac8bbf58131c5143c3/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/6f066669a26310c2bd8c0ad74474979d/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/b8db225438219fa7bf396ab900e70f97/watermark.jpeg
 https://graph-images.propertyfinder.ae/ae/community/152/edc4caaba2a7d8701fdf051cbbaf65b2/watermark.jpeg</t>
   </si>
   <si>
     <t>Hajr Saeed</t>
   </si>
   <si>
     <t>Falcon Properties Real Estate FZ-LLC - RAK</t>
   </si>
   <si>
-    <t>https://www.propertyfinder.ae/en/plp/rent/duplex-for-rent-ras-al-khaimah-al-marjan-island-pacific-pacific-bora-bora-87891852.html</t>
-[...73 lines deleted...]
-  <si>
     <t>https://www.propertyfinder.ae/en/plp/buy/villa-for-sale-umm-al-quwain-umm-al-quwain-marina-siniyah-island-coral-beach-villas-2PW05sKN9ii.html</t>
   </si>
   <si>
-    <t>2026-09-04T07:48:35Z</t>
+    <t>2026-10-14T12:24:47Z</t>
   </si>
   <si>
     <t>A Private Island Retreat | 4BR Coral Villa</t>
   </si>
   <si>
     <t>18 Feb 2026</t>
   </si>
   <si>
     <t>Villa</t>
   </si>
   <si>
     <t>Coral Beach Villas, Siniyah Island, Umm Al Quwain Marina, Umm Al Quwain</t>
   </si>
   <si>
     <t>4 Beds + Maid</t>
   </si>
   <si>
     <t>Unfurnished
 Balcony
 Built in Wardrobes
 Barbecue Area
 Central A/C
 Maids Room
 Pets Allowed
 Private Garden
@@ -525,50 +450,104 @@
 • Private beaches
 • Marina and waterfront promenades
 • Swimming pools and fitness facilities
 • Parks, cycling &amp; jogging tracks
 • Retail, dining, and leisure destinations
 • Gated community with 24/7 security
 Location Highlights
 • Sobha Siniya Island, Umm Al Quwain
 • Exclusive island lifestyle with mainland connectivity
 • Peaceful surroundings with strong future growth potential
 An exceptional choice for families and investors seeking refined waterfront living in a landmark island destination.</t>
   </si>
   <si>
     <t>https://static.shared.propertyfinder.ae/media/images/listing/QMGH2RX90D97W92K0DY784X80C/4ba48343-5a1a-4e7c-888c-ea64d82a35d5/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/QMGH2RX90D97W92K0DY784X80C/866cd4d2-0676-45cb-9819-1129e94886ff/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/QMGH2RX90D97W92K0DY784X80C/82febd68-d1cf-4da7-ae59-c14bf25338fa/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/QMGH2RX90D97W92K0DY784X80C/96887d2f-17e0-4290-a13a-b8162c4bf802/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/QMGH2RX90D97W92K0DY784X80C/63f9a7c0-4da6-48c7-973e-2f7c6ada7277/1312x894.jpg
 https://static.shared.propertyfinder.ae/media/images/listing/QMGH2RX90D97W92K0DY784X80C/a65141d5-a801-491a-a3e8-c9ce0ad324b5/1312x894.jpg</t>
   </si>
   <si>
     <t>Karnaba Velandy</t>
   </si>
   <si>
     <t>ADROIT REAL ESTATE LLC</t>
+  </si>
+  <si>
+    <t>https://www.propertyfinder.ae/en/plp/buy/villa-for-sale-umm-al-quwain-umm-al-quwain-marina-siniyah-island-coral-beach-villas-105980858.html</t>
+  </si>
+  <si>
+    <t>2026-10-14T12:25:03Z</t>
+  </si>
+  <si>
+    <t>Luxury 4BR Coral Villa | Waterfront Living | Sobha</t>
+  </si>
+  <si>
+    <t>22 Jun 2026</t>
+  </si>
+  <si>
+    <t>Unfurnished
+Balcony
+Built in Wardrobes
+Central A/C
+Covered Parking
+Maids Room
+Pets Allowed
+Private Garden
+Private Pool
+View of Water</t>
+  </si>
+  <si>
+    <t>Experience elevated island living with this exclusive 4-bedroom Coral Villa in Sobha Siniya Island, a premium waterfront destination by Sobha Realty.
+Designed with contemporary architecture and high-quality finishes, this villa offers spacious interiors, expansive living and dining areas, and floor-to-ceiling windows that maximize natural light while offering serene views of the surrounding waterfront community.
+The layout is thoughtfully planned with private outdoor spaces, making it ideal for both end-users and investors seeking a luxury lifestyle in a tranquil, resort-style environment.
+Sobha Siniya Island is a master-planned development surrounded by natural landscapes, pristine beaches, and mangroves, offering a balance of privacy and connectivity.
+Property Features:
+• 4 Bedroom Coral Villa
+• Spacious open-plan layout
+• Premium Sobha quality finishes
+• Private outdoor areas
+• Floor-to-ceiling windows
+• Ideal for end-use and investment
+Community Amenities:
+• Private beach access
+• Marina and yacht club
+• Waterfront promenade
+• Luxury resorts and hotels
+• Retail and dining outlets
+• Landscaped parks and green spaces
+• Cycling and walking tracks
+This is a rare opportunity to own a villa in a premium island community with strong long-term appreciation potential.
+Contact us today for pricing, floor plans, and availability.</t>
+  </si>
+  <si>
+    <t>https://static.shared.propertyfinder.ae/media/images/listing/8W6C1Q82R2Q7BE5SYDWV6JJDQW/65a52ca5-31bc-463e-8898-43fb0b0f5bcb/1312x894.jpg?v=5db8fad8496e1aa877cbfe58876bdf64
+https://static.shared.propertyfinder.ae/media/images/listing/8W6C1Q82R2Q7BE5SYDWV6JJDQW/86e7bfaf-7325-4ddf-a214-3d6f3d96211f/1312x894.jpg?v=66fe1a210cd43c17333cd84bfce16d4b
+https://static.shared.propertyfinder.ae/media/images/listing/8W6C1Q82R2Q7BE5SYDWV6JJDQW/42472123-0229-4220-acca-0929609ecf6c/1312x894.jpg?v=0117c72d2e8a1815a5912a1221152788
+https://static.shared.propertyfinder.ae/media/images/listing/8W6C1Q82R2Q7BE5SYDWV6JJDQW/254bc079-3b98-48f5-b91f-1af77b6fe887/1312x894.jpg?v=108d3b62705404204d3bb4845abd0fd3
+https://static.shared.propertyfinder.ae/media/images/listing/8W6C1Q82R2Q7BE5SYDWV6JJDQW/a2ccf9ae-5317-450b-9af8-71f69ecef126/1312x894.jpg?v=aa471a83bf85a86dee1203baeadba96a</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -1024,51 +1003,51 @@
       </c>
       <c r="S2" t="s">
         <v>33</v>
       </c>
       <c r="T2">
         <v>971507990497</v>
       </c>
       <c r="U2" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>35</v>
       </c>
       <c r="B3" t="s">
         <v>36</v>
       </c>
       <c r="C3">
         <v>105961224</v>
       </c>
       <c r="D3" t="s">
         <v>37</v>
       </c>
       <c r="E3">
-        <v>99999</v>
+        <v>89000</v>
       </c>
       <c r="F3" t="s">
         <v>24</v>
       </c>
       <c r="G3" t="s">
         <v>25</v>
       </c>
       <c r="H3" t="s">
         <v>38</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3" t="s">
         <v>39</v>
       </c>
       <c r="K3">
         <v>25.685863494873</v>
       </c>
       <c r="L3">
         <v>55.732246398926</v>
       </c>
       <c r="M3" t="s">
         <v>29</v>
       </c>
@@ -1148,167 +1127,164 @@
       </c>
       <c r="Q4" t="s">
         <v>51</v>
       </c>
       <c r="R4" t="s">
         <v>52</v>
       </c>
       <c r="S4" t="s">
         <v>53</v>
       </c>
       <c r="T4">
         <v>971554655575</v>
       </c>
       <c r="U4" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>55</v>
       </c>
       <c r="B5" t="s">
         <v>56</v>
       </c>
       <c r="C5">
-        <v>87891852</v>
+        <v>53983494</v>
       </c>
       <c r="D5" t="s">
         <v>57</v>
       </c>
       <c r="E5">
-        <v>110000</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>10764494</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5" t="s">
         <v>58</v>
       </c>
       <c r="I5" t="s">
-        <v>27</v>
+        <v>59</v>
       </c>
       <c r="J5" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="K5">
-        <v>25.685661315918</v>
+        <v>25.615900039673</v>
       </c>
       <c r="L5">
-        <v>55.732936859131</v>
+        <v>55.621223449707</v>
       </c>
       <c r="M5" t="s">
-        <v>29</v>
+        <v>61</v>
       </c>
       <c r="N5">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="O5">
-        <v>1429</v>
+        <v>4885</v>
       </c>
       <c r="P5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="Q5" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="R5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="S5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="T5">
-        <v>971505055710</v>
+        <v>971527752399</v>
       </c>
       <c r="U5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B6" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="C6">
-        <v>53983494</v>
+        <v>105980858</v>
       </c>
       <c r="D6" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="E6">
-        <v>10764494</v>
+        <v>10746949</v>
       </c>
       <c r="G6" t="s">
         <v>25</v>
       </c>
       <c r="H6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="I6" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="J6" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="K6">
         <v>25.615900039673</v>
       </c>
       <c r="L6">
         <v>55.621223449707</v>
       </c>
       <c r="M6" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="N6">
         <v>5</v>
       </c>
       <c r="O6">
         <v>4885</v>
       </c>
       <c r="P6" t="s">
+        <v>71</v>
+      </c>
+      <c r="Q6" t="s">
         <v>72</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="R6" t="s">
         <v>73</v>
       </c>
-      <c r="R6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S6" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="T6">
         <v>971527752399</v>
       </c>
       <c r="U6" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">