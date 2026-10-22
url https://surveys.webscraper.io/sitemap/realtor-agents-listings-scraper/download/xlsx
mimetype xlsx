--- v0 (2026-09-11)
+++ v1 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time-scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>agency</t>
   </si>
   <si>
     <t>recent_sales</t>
   </si>
   <si>
     <t>price_range</t>
   </si>
   <si>
     <t>phone</t>
   </si>
   <si>
@@ -80,63 +80,60 @@
   <si>
     <t>image</t>
   </si>
   <si>
     <t>areas_served</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>address_locality</t>
   </si>
   <si>
     <t>address_region</t>
   </si>
   <si>
     <t>postal_code</t>
   </si>
   <si>
     <t>social_links</t>
   </si>
   <si>
     <t>https://www.realtor.com/realestateagents/34786/intent-buy/price-1000000_na/sort-relevantagents/agenttype-all/pg-1</t>
   </si>
   <si>
-    <t>2026-09-10T11:01:52Z</t>
+    <t>2026-10-14T12:59:18Z</t>
   </si>
   <si>
     <t>https://www.realtor.com/realestateagents/56734e22bb954c0100676ffc</t>
   </si>
   <si>
     <t>JANET SCOTT</t>
   </si>
   <si>
     <t>Premier Sotheby's International Realty</t>
-  </si>
-[...1 lines deleted...]
-    <t>$1.13M - $1.18M</t>
   </si>
   <si>
     <t>(407) 797-5643</t>
   </si>
   <si>
     <t>Accredited Luxury Home Specialist
 Assisting Buyers in Lifestyle Changes
 Bringing Knowledge of the Market to Buyers and Sel
 Certified Residential Specialist
 Communicating Clearly and Timely to Benefit my Cus
 Marketing Properties to Sell
 Negotiation Skills
 Effectively selling residential properties
 Marketing resident
 Local knowledge of the area</t>
   </si>
   <si>
     <t>Skilled and knowledgeable Central Florida Realtor with multiple professional Certifications for representing Sellers and Buyers in the purchase of residential properties and land:   New Home, Resales, Second Home,  Investment, or land sales. These sales and purchases generally represent the largest most significant asset(s) and, I believe it is important for my customers to receive the highest level of professional, knowledgeable, courteous, and caring service.
 I make sure I stay educated as to current trends, marketing techniques, economic, financial, and market statistics along with the latest legal issues affecting my customers decisions.  
 Listening and knowing the right questions to ask allows me to understand my customers's needs, desires and goals and providing for their best outcome. 
 My Bachelors Degree in Accounting and multiple real estate professional designations allow me to offer the very best in real estate services along with being affiliated with the most successful Global Real Estate company.  I utilize my accounting background and business education  in attaining practical solutions. 
 At Premier Sotheby's International Realty we believe in "high level and high quality service to all regardless  of price point."   Let Premier Sotheby's International Realty and my team bring the best of the best in real estate services to you. See less</t>
   </si>
   <si>
     <t>https://janetscott.premiersothebysrealty.com
@@ -147,293 +144,270 @@
   </si>
   <si>
     <t>Central Florida - Orange
 Clermont
 Kissimmee
 Lake
 Orlando
 Seminole and Polk Counties
 Windermere
 Winter Garden</t>
   </si>
   <si>
     <t>7600 Dr. Phillips Blvd. Suite 32</t>
   </si>
   <si>
     <t>Orlando</t>
   </si>
   <si>
     <t>FL</t>
   </si>
   <si>
     <t>https://www.facebook.com/981134441943561
 https://twitter.com/JanetSRealty</t>
   </si>
   <si>
-    <t>2026-09-10T11:03:57Z</t>
-[...17 lines deleted...]
-    <t>Buyer's agent
+    <t>2026-10-14T12:59:34Z</t>
+  </si>
+  <si>
+    <t>https://www.realtor.com/realestateagents/56cb8bd00fa4170100773737</t>
+  </si>
+  <si>
+    <t>Margarita PARRAVELASCO</t>
+  </si>
+  <si>
+    <t>Agent Trust Realty Corporation</t>
+  </si>
+  <si>
+    <t>$385k - $1.06M</t>
+  </si>
+  <si>
+    <t>(407) 782-2666</t>
+  </si>
+  <si>
+    <t>BPO
+TRC
+e-PRO
+Buyer's agent
 Seller's agent</t>
   </si>
   <si>
-    <t>Claire Campbell is a distinguished real estate professional recognized for her unwavering drive, discretion, and commitment to delivering an exceptional client experience. With years of industry expertise, she specializes in cultivating meaningful relationships built on trust—earning a loyal clientele, consistent referrals, and stellar reviews.
-[...16 lines deleted...]
-Groveland
+    <t>I  have been  working  for over 17 years in the metro Orlando area , dealing with   pre construction, resale, foreclosure, short sales and REO properties. serving buyers and selling on their needs. Most of my clients coming from referral from my own clients. Here are some of the comments they  said about  me.
+ 	"Thank you very much for your responsible, knowledgeable, reliable and professional help! She treats us not only like a client but also like her own family! We would recommend Margarita and La Rosa REalty to all of our family and friends!" - Buyer 
+ 	"She is very professional and disciplined. She work properly. I recommend her 100 percent." - Nirso Martinez, Orlando 
+ 	"We just wanted to say thank you so much for helping us find our new home. The world is a better place because of people as nice as you! You made all the difference." - Bill &amp; Karina 
+ 	"The pleasure was all ours to have worked with such a caring, knowlegeable, diligent, patient realtor. You bet that any referral we get will go to you and only you. ZipRealty should be honored to have you work for them. You have represented them exceptionally. We have not only found in you a great Realtor but a REAL friend. Thank You so much for everything you did for our family. Con much carino," - Wally &amp; Nereida Deleon 
+ 	"Margarita Velasco estuvo de principio hasta el fin con nosotros ayudándonos en todo para poder conseguir nuestra casa. le agradecemos de todo corazón todo lo que nos ayudo. gracias Magarita" - Buyer, Kissimmee 
+ 	"A través de la presente quiero destacar que he contratado los servicios de Margarita Velasco como Realtor, y puedo afirmar que he recibido de su parte un servicio de gran profesionalidad. Destaca su integridad profesional y su experiencia en el sector inmobiliario. 
+Margarita Velasco es una persona en la que se puede confiar la gestión de los asuntos propios, ya que los atiende como si fueran suyos. Asimismo, siempre trata de que en toda negociación los intereses del cliente tengan prioridad y estén protegidos. En definitiva, cualquier persona puede contratar a Margarita Velasco en la seguridad de que tendrá el mejor servicio en el sector inmobiliario." - Juan Antonio Falcón Blasco 
+ 	"It was very hard to accomplish all the details to close all the investments properties you help us to buy in Apopka while living in NY. Your efforts saved us time and money. You are a very nice person and an excellent Realtor. We wish you the best on your career." - Maria &amp; Juan 
+ 	"Thanks to the great job you did, I could sell my house in Miami on time and close my new condo in Orlando. You are the best Realtor I ever had." - Gemma Ramirez See less</t>
+  </si>
+  <si>
+    <t>http://margarealtor.mfr.mlxchange.com/
+http://www.agenttrustrealty.com/</t>
+  </si>
+  <si>
+    <t>https://ap.rdcpix.com/1676067135/b7c5851d4d26ff63fcad1cef23b3ec49a-e0rd-w260_h260.webp</t>
+  </si>
+  <si>
+    <t>Christmas
+Goldenrod
+Intercession City
+Kenansville
+Killarney
 Kissimmee
 Lake Mary
 Longwood
 Maitland
-Ocoee
+Mid Florida
+Oakland
 Orlando
-Sanford
+Oviedo
 St. Cloud
-Sweetwater
 Windermere
 Winter Garden
 Winter Park
 Winter Springs</t>
   </si>
   <si>
-    <t>631 S Orlando Ave STE 200</t>
-[...30 lines deleted...]
-short sale. first home buyers. new home sale .sell
+    <t>4113 HUNTERS PARK LN STE 109</t>
+  </si>
+  <si>
+    <t>ORLANDO</t>
+  </si>
+  <si>
+    <t>2026-10-14T12:58:54Z</t>
+  </si>
+  <si>
+    <t>https://www.realtor.com/realestateagents/5673c7ac89a689010069c8df</t>
+  </si>
+  <si>
+    <t>Michelle Hochfelder</t>
+  </si>
+  <si>
+    <t>$499k - $1.95M</t>
+  </si>
+  <si>
+    <t>(407) 644-3295</t>
+  </si>
+  <si>
+    <t>Relocation
+Sellers
+Winter Park Specialist
+First time home buyers
 Buyer's agent
-Seller's agent
-[...16 lines deleted...]
-Coral Springs
+Seller's agent</t>
+  </si>
+  <si>
+    <t>As a Winter Park native, Michelle has had a lifetime of experiences, including raising her family, in its wonderful community. She has a comprehensive knowledge of Winter Park and its surrounding areas, including Downtown Orlando, Baldwin Park, College Park, Dr. Phillips, Windermere, Longwood, Lake Mary and all surrounding golf and tennis communities. Michelle's knowledge is enriched by her familiarity and involvement with various organizations and institutions, including public and private schools. She is a member of the Winter Park Historical Society, Council of 101 of the Orlando Museum of Art, Central Florida Modern, National Audubon Society and the Winter Park Tennis Center. Her many interests include the love of arts, music, history, architectural design, nature and tennis. Her extensive knowledge of the area's activities and current real estate issues make her a valuable resource to her clients. She is active in all of the facets of residential real estate, from listing homes and land to working with buyers and relocating families. Michelle's network of contacts helps her specialize in assisting new residents to become acquainted with the community while working with her many repeat clients. She is widely recognized by her clients as a resourceful, creative, knowledgeable and dedicated advocate. Michelle previously worked for the prestigious land developer, Arvida, which developed land in Seminole and Orange County. She was on the sales and marketing team that was responsible for tremendous success in the Central Florida division. She has personally built three custom homes for her family, which has given her hands-on experience with finishes and an eye for detail and quality of construction. Michelle brings her passion and dedication to her work in real estate. Her attention to detail and her invaluable commitment to quality service continue to contribute to Michelle's success with Premier Sotheby's International Realty. Michelle is a member of the Orlando Regional REALTORS(R) Association and the National Association of REALTORS(R). See less</t>
+  </si>
+  <si>
+    <t>http://michellehochfelder.com
+http://www.premiersothebysrealty.com/</t>
+  </si>
+  <si>
+    <t>https://ap.rdcpix.com/2984065276/33a7d5759a89e1e2f7c770a566f07a71a-b1rd-w260_h260.webp</t>
+  </si>
+  <si>
+    <t>Longwood
+Maitland
+Orlando
+Windermere
+Winter Park</t>
+  </si>
+  <si>
+    <t>233 W Park Ave</t>
+  </si>
+  <si>
+    <t>Winter Park</t>
+  </si>
+  <si>
+    <t>https://www.twitter.com/MichelleHSells</t>
+  </si>
+  <si>
+    <t>2026-10-14T12:58:57Z</t>
+  </si>
+  <si>
+    <t>https://www.realtor.com/realestateagents/569ea8080fa417010073e6ff</t>
+  </si>
+  <si>
+    <t>MINDY SILVA</t>
+  </si>
+  <si>
+    <t>LoKation® Real Estate</t>
+  </si>
+  <si>
+    <t>$2.5M - $3.4M</t>
+  </si>
+  <si>
+    <t>(407) 716-0562</t>
+  </si>
+  <si>
+    <t>Commercial
+First Time Home Buyers
+Foreign Investors
+Investment Properties
+Luxury Homes
+New Construction
+Buyer's agent
+Seller's agent</t>
+  </si>
+  <si>
+    <t>Mindy started her real estate career as a "New Home Sales Consultant" in 2005, working for  "KB Home". In 2009 she decided to make the transition into general real estate, joining the team at  RE/MAX Blue Water. Mindy´s hard work and her unwavering dedication to her clients have helped her consistently achieve top sales person at her firm each year. Mindy´s background in new home construction along with her superior knowledge of the local markets make her a single point of contact for all your home buying needs. Her clients range from first time home buyers and investors, to clients who are looking for homes in the more exclusive and affluent communities in Central Florida.  When Mindy is not working with buyers and sellers to find their next dream home you can find her with her family enjoying activities such as golfing, biking or traveling. Show Less See less</t>
+  </si>
+  <si>
+    <t>http://MindySilva.remaxagent.com
+http://www.lokationre.com</t>
+  </si>
+  <si>
+    <t>https://ap.rdcpix.com/1974032045/a1bcf94ee15e0a1ec08ba446d1e3e589a-c0rd-w260_h260.webp</t>
+  </si>
+  <si>
+    <t>Clermont
+Davenport
 Gotha
 Kissimmee
-Maitland
-[...116 lines deleted...]
-Maitland
 Ocoee
 Orlando
 Windermere
-Winter Garden
-[...12 lines deleted...]
-https://twitter.com/davidalderman7</t>
+Winter Garden</t>
+  </si>
+  <si>
+    <t>20 North Orange Ave</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/orlandoflproperties/
+https://twitter.com/SilvaMindy</t>
+  </si>
+  <si>
+    <t>2026-10-14T12:59:37Z</t>
+  </si>
+  <si>
+    <t>https://www.realtor.com/realestateagents/569d9d9089a68901006bdabd</t>
+  </si>
+  <si>
+    <t>Darrell Nunnelley</t>
+  </si>
+  <si>
+    <t>Vintage Realty Group Llc</t>
+  </si>
+  <si>
+    <t>$2.7M</t>
+  </si>
+  <si>
+    <t>(407) 467-8069</t>
+  </si>
+  <si>
+    <t>Residential
+Construction Management
+Investment Property</t>
+  </si>
+  <si>
+    <t>Over 30 years successfully helping Buyers and Sellers exceed their real estate goals</t>
+  </si>
+  <si>
+    <t>http://www.DarrellSells.com
+http://www.DarrellSells.com</t>
+  </si>
+  <si>
+    <t>https://ap.rdcpix.com/1614597082/f5f6c3f5ccada8d18143576e4d0fa6f2a-c0rd-w260_h260.webp</t>
+  </si>
+  <si>
+    <t>Gotha
+Orlando
+Windermere
+Winter Garden</t>
+  </si>
+  <si>
+    <t>501 MAIN ST</t>
+  </si>
+  <si>
+    <t>WINDERMERE</t>
+  </si>
+  <si>
+    <t>https://www.facebook.com/app_scoped_user_id/10206081049618341/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -829,354 +803,330 @@
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
         <v>2</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="I2">
         <v>5.0</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2">
         <v>385499</v>
       </c>
       <c r="L2" t="s">
+        <v>27</v>
+      </c>
+      <c r="M2" t="s">
         <v>28</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>29</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>30</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>31</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>32</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>33</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="T2">
         <v>32819</v>
       </c>
       <c r="U2" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
+        <v>36</v>
+      </c>
+      <c r="C3" t="s">
         <v>37</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>38</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="F3">
         <v>1</v>
       </c>
       <c r="G3" t="s">
+        <v>40</v>
+      </c>
+      <c r="H3" t="s">
         <v>41</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3">
+        <v>5.0</v>
+      </c>
+      <c r="J3">
+        <v>4</v>
+      </c>
+      <c r="K3">
+        <v>3039602</v>
+      </c>
+      <c r="L3" t="s">
         <v>42</v>
       </c>
-      <c r="I3">
-[...8 lines deleted...]
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>43</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>44</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>45</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>46</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>47</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>48</v>
       </c>
-      <c r="R3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="S3" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="T3">
-        <v>32789</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>32837</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" t="s">
         <v>51</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
+        <v>25</v>
+      </c>
+      <c r="F4">
+        <v>4</v>
+      </c>
+      <c r="G4" t="s">
         <v>52</v>
       </c>
-      <c r="D4" t="s">
+      <c r="H4" t="s">
         <v>53</v>
       </c>
-      <c r="E4" t="s">
+      <c r="K4">
+        <v>3226188</v>
+      </c>
+      <c r="L4" t="s">
         <v>54</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="M4" t="s">
         <v>55</v>
       </c>
-      <c r="H4" t="s">
+      <c r="N4" t="s">
         <v>56</v>
       </c>
-      <c r="I4">
-[...8 lines deleted...]
-      <c r="L4" t="s">
+      <c r="O4" t="s">
         <v>57</v>
       </c>
-      <c r="M4" t="s">
+      <c r="P4" t="s">
         <v>58</v>
       </c>
-      <c r="N4" t="s">
+      <c r="Q4" t="s">
         <v>59</v>
       </c>
-      <c r="O4" t="s">
+      <c r="R4" t="s">
         <v>60</v>
       </c>
-      <c r="P4" t="s">
+      <c r="S4" t="s">
+        <v>34</v>
+      </c>
+      <c r="T4">
+        <v>32789</v>
+      </c>
+      <c r="U4" t="s">
         <v>61</v>
-      </c>
-[...13 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E5" t="s">
         <v>65</v>
       </c>
-      <c r="C5" t="s">
+      <c r="F5">
+        <v>1</v>
+      </c>
+      <c r="G5" t="s">
         <v>66</v>
       </c>
-      <c r="D5" t="s">
+      <c r="H5" t="s">
         <v>67</v>
       </c>
-      <c r="E5" t="s">
+      <c r="K5">
+        <v>3037115</v>
+      </c>
+      <c r="L5" t="s">
         <v>68</v>
       </c>
-      <c r="F5">
-[...2 lines deleted...]
-      <c r="G5" t="s">
+      <c r="M5" t="s">
         <v>69</v>
       </c>
-      <c r="H5" t="s">
+      <c r="N5" t="s">
         <v>70</v>
       </c>
-      <c r="I5">
-[...8 lines deleted...]
-      <c r="L5" t="s">
+      <c r="O5" t="s">
         <v>71</v>
       </c>
-      <c r="M5" t="s">
+      <c r="P5" t="s">
         <v>72</v>
       </c>
-      <c r="N5" t="s">
+      <c r="Q5" t="s">
         <v>73</v>
       </c>
-      <c r="O5" t="s">
+      <c r="R5" t="s">
+        <v>33</v>
+      </c>
+      <c r="S5" t="s">
+        <v>34</v>
+      </c>
+      <c r="T5">
+        <v>32801</v>
+      </c>
+      <c r="U5" t="s">
         <v>74</v>
-      </c>
-[...16 lines deleted...]
-        <v>78</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
+        <v>75</v>
+      </c>
+      <c r="C6" t="s">
+        <v>76</v>
+      </c>
+      <c r="D6" t="s">
+        <v>77</v>
+      </c>
+      <c r="E6" t="s">
+        <v>78</v>
+      </c>
+      <c r="F6">
+        <v>1</v>
+      </c>
+      <c r="G6" t="s">
         <v>79</v>
       </c>
-      <c r="C6" t="s">
+      <c r="H6" t="s">
         <v>80</v>
       </c>
-      <c r="D6" t="s">
+      <c r="K6">
+        <v>3321019</v>
+      </c>
+      <c r="L6" t="s">
         <v>81</v>
       </c>
-      <c r="E6" t="s">
+      <c r="M6" t="s">
         <v>82</v>
       </c>
-      <c r="F6">
-[...2 lines deleted...]
-      <c r="G6" t="s">
+      <c r="N6" t="s">
         <v>83</v>
       </c>
-      <c r="H6" t="s">
+      <c r="O6" t="s">
         <v>84</v>
       </c>
-      <c r="I6">
-[...8 lines deleted...]
-      <c r="L6" t="s">
+      <c r="P6" t="s">
         <v>85</v>
       </c>
-      <c r="M6" t="s">
+      <c r="Q6" t="s">
         <v>86</v>
       </c>
-      <c r="N6" t="s">
+      <c r="R6" t="s">
         <v>87</v>
       </c>
-      <c r="O6" t="s">
+      <c r="S6" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6">
+        <v>34786</v>
+      </c>
+      <c r="U6" t="s">
         <v>88</v>
-      </c>
-[...16 lines deleted...]
-        <v>92</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">