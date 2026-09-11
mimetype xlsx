--- v5 (2026-08-01)
+++ v6 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_status</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>property_id</t>
   </si>
   <si>
@@ -101,248 +101,264 @@
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_id</t>
   </si>
   <si>
     <t>agent_phone</t>
   </si>
   <si>
     <t>agent_email</t>
   </si>
   <si>
     <t>provided_by</t>
   </si>
   <si>
     <t>managed_by</t>
   </si>
   <si>
     <t>brokered_by</t>
   </si>
   <si>
     <t>https://www.realtor.com/apartments/Springfield_IL</t>
   </si>
   <si>
-    <t>2026-07-29T07:53:37Z</t>
-[...2 lines deleted...]
-    <t>https://www.realtor.com/rentals/details/1701-Blenheim-Dr_Springfield_IL_62711_M99187-94462?from=srp-list-card</t>
+    <t>2026-09-10T05:15:52Z</t>
+  </si>
+  <si>
+    <t>https://www.realtor.com/rentals/details/701-W-Vine-St_Springfield_IL_62704_M86800-29583</t>
+  </si>
+  <si>
+    <t>1200/mo</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>For rent</t>
+  </si>
+  <si>
+    <t>Available today</t>
+  </si>
+  <si>
+    <t>Multi Family</t>
+  </si>
+  <si>
+    <t>701 W Vine St, Springfield, IL 62704</t>
+  </si>
+  <si>
+    <t>New
+Pet friendly
+Basement
+Central air
+Multi-story
+Washer/Dryer</t>
+  </si>
+  <si>
+    <t>https://ap.rdcpix.com/08035463debfbdb71bdd757a2d34ed6bl-m1127756115rd-w2048_h1536.jpg
+https://ap.rdcpix.com/08035463debfbdb71bdd757a2d34ed6bl-m2596028461rd-w2048_h1536.jpg
+https://ap.rdcpix.com/08035463debfbdb71bdd757a2d34ed6bl-m2376183504rd-w2048_h1536.jpg</t>
+  </si>
+  <si>
+    <t>Debra Sarsany</t>
+  </si>
+  <si>
+    <t>CA2961</t>
+  </si>
+  <si>
+    <t>sarsanysells@yahoo.com</t>
+  </si>
+  <si>
+    <t>The Real Estate Group Inc.</t>
+  </si>
+  <si>
+    <t>2026-09-10T05:18:23Z</t>
+  </si>
+  <si>
+    <t>https://www.realtor.com/rentals/details/1701-Blenheim-Dr_Springfield_IL_62711_M99187-94462</t>
   </si>
   <si>
     <t>2950/mo</t>
-  </si>
-[...10 lines deleted...]
-    <t>Multi Family</t>
   </si>
   <si>
     <t>1701 Blenheim Dr, Springfield, IL 62711</t>
   </si>
   <si>
     <t>Pet friendly
 Basement
 Garage
 Central air
 Single story
 Dishwasher</t>
   </si>
   <si>
     <t>https://ap.rdcpix.com/c27b8d7c9e485051124227a2b687365bl-m1310868729rd-w2048_h1536.jpg</t>
   </si>
   <si>
     <t>Shelly Burnett</t>
   </si>
   <si>
     <t>CA8321</t>
   </si>
   <si>
     <t>sburnett@thegroup.com</t>
   </si>
   <si>
-    <t>The Real Estate Group Inc.</t>
-[...8 lines deleted...]
-    <t>800/mo</t>
+    <t>2026-09-10T05:22:35Z</t>
+  </si>
+  <si>
+    <t>https://www.realtor.com/rentals/details/422-S-Lincoln-Ave-Apt-C_Springfield_IL_62704_M91595-75219</t>
+  </si>
+  <si>
+    <t>750/mo</t>
+  </si>
+  <si>
+    <t>Sep 15</t>
   </si>
   <si>
     <t>Apartment</t>
   </si>
   <si>
-    <t>The Hickox Collection</t>
-[...37 lines deleted...]
-Clubhouse
+    <t>422 S Lincoln Ave Apt C, Springfield, IL 62704</t>
+  </si>
+  <si>
+    <t>High Demand
+New
+High Demand
+Multi-story</t>
+  </si>
+  <si>
+    <t>https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m2452630100rd-w2048_h1536.jpg
+https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m3807296354rd-w2048_h1536.jpg
+https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m1000638105rd-w2048_h1536.jpg
+https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m3149825011rd-w2048_h1536.jpg
+https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m1634573356rd-w2048_h1536.jpg
+https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m2889600212rd-w2048_h1536.jpg
+https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m1199090722rd-w2048_h1536.jpg
+https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m4131676355rd-w2048_h1536.jpg
+https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m858984749rd-w2048_h1536.jpg</t>
+  </si>
+  <si>
+    <t>Julie Davis</t>
+  </si>
+  <si>
+    <t>CA8705</t>
+  </si>
+  <si>
+    <t>juliedavis0309@gmail.com</t>
+  </si>
+  <si>
+    <t>2026-09-10T05:34:07Z</t>
+  </si>
+  <si>
+    <t>https://www.realtor.com/rentals/details/3815-Sugar-Loaf-Dr_Springfield_IL_62711_M81501-65874</t>
+  </si>
+  <si>
+    <t>1900/mo</t>
+  </si>
+  <si>
+    <t>Oct 01</t>
+  </si>
+  <si>
+    <t>3815 Sugar Loaf Dr, Springfield, IL 62711</t>
+  </si>
+  <si>
+    <t>Most Viewed
+New
+Most Viewed
 Pet friendly
-Basketball court
 Hardwood floors
-Garage</t>
-[...95 lines deleted...]
-https://ap.rdcpix.com/cb035617a3fd3eb5b633fd916a149deel-m3349611526rd-w2048_h1536.jpg</t>
+Garage
+Central air
+Single story
+Modern kitchen</t>
+  </si>
+  <si>
+    <t>https://ap.rdcpix.com/40355fa6cdde9152322b5bf762842ccfl-m3173347908rd-w2048_h1536.jpg
+https://ap.rdcpix.com/40355fa6cdde9152322b5bf762842ccfl-m1310587293rd-w2048_h1536.jpg
+https://ap.rdcpix.com/40355fa6cdde9152322b5bf762842ccfl-m2145696320rd-w2048_h1536.jpg
+https://ap.rdcpix.com/40355fa6cdde9152322b5bf762842ccfl-m812378016rd-w2048_h1536.jpg
+https://ap.rdcpix.com/40355fa6cdde9152322b5bf762842ccfl-m857795973rd-w2048_h1536.jpg
+https://ap.rdcpix.com/40355fa6cdde9152322b5bf762842ccfl-m432197807rd-w2048_h1536.jpg
+https://ap.rdcpix.com/40355fa6cdde9152322b5bf762842ccfl-m3508555373rd-w2048_h1536.jpg
+https://ap.rdcpix.com/40355fa6cdde9152322b5bf762842ccfl-m203690192rd-w2048_h1536.jpg
+https://ap.rdcpix.com/40355fa6cdde9152322b5bf762842ccfl-m2940800640rd-w2048_h1536.jpg
+https://ap.rdcpix.com/40355fa6cdde9152322b5bf762842ccfl-m1175847388rd-w2048_h1536.jpg
+https://ap.rdcpix.com/40355fa6cdde9152322b5bf762842ccfl-m3984048367rd-w2048_h1536.jpg
+https://ap.rdcpix.com/40355fa6cdde9152322b5bf762842ccfl-m3773826076rd-w2048_h1536.jpg</t>
+  </si>
+  <si>
+    <t>2026-09-10T05:42:28Z</t>
+  </si>
+  <si>
+    <t>https://www.realtor.com/rentals/details/3309-Telford-Dr_Springfield_IL_62711_M97904-34764</t>
+  </si>
+  <si>
+    <t>2700/mo</t>
+  </si>
+  <si>
+    <t>3309 Telford Dr, Springfield, IL 62711</t>
+  </si>
+  <si>
+    <t>High Demand
+High Demand
+Pet friendly
+Basement
+Dishwasher
+Forced air
+Central heat</t>
+  </si>
+  <si>
+    <t>https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m2371938379rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m2745270844rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m3755865110rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m3874818836rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m3424170932rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m494319201rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m1309288169rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m3496091533rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m494922653rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m3236879397rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m2708039923rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m3020945470rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m346774454rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m3584606874rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m4078924416rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m2939328368rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m2704139526rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m2910024272rd-w2048_h1536.jpg
+https://ap.rdcpix.com/db1bdf7e58fd65dba3b5b346f90279a4l-m2766335429rd-w2048_h1536.jpg</t>
+  </si>
+  <si>
+    <t>Jerry George</t>
+  </si>
+  <si>
+    <t>CA1360</t>
+  </si>
+  <si>
+    <t>jgeorge@thegroup.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -760,335 +776,368 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" t="s">
         <v>30</v>
       </c>
       <c r="D2" t="s">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2" t="s">
         <v>33</v>
       </c>
       <c r="G2">
-        <v>2997963369</v>
+        <v>3000230326</v>
       </c>
       <c r="H2">
-        <v>9918794462</v>
+        <v>8680029583</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
       <c r="K2" t="s">
         <v>36</v>
       </c>
       <c r="L2">
-        <v>39.7798</v>
+        <v>39.788253</v>
       </c>
       <c r="M2">
-        <v>-89.71893</v>
+        <v>-89.665835</v>
       </c>
       <c r="N2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O2">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T2" t="s">
         <v>37</v>
       </c>
       <c r="U2" t="s">
         <v>38</v>
       </c>
       <c r="V2" t="s">
         <v>39</v>
       </c>
       <c r="W2" t="s">
         <v>40</v>
       </c>
       <c r="X2">
-        <v>2173418321</v>
+        <v>2173130580</v>
       </c>
       <c r="Y2" t="s">
         <v>41</v>
       </c>
       <c r="AB2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>43</v>
       </c>
       <c r="C3" t="s">
         <v>44</v>
       </c>
       <c r="D3" t="s">
         <v>45</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="F3" t="s">
         <v>33</v>
       </c>
       <c r="G3">
-        <v>2992116600</v>
+        <v>2997963369</v>
       </c>
       <c r="H3">
-        <v>9140954043</v>
+        <v>9918794462</v>
+      </c>
+      <c r="I3" t="s">
+        <v>34</v>
       </c>
       <c r="J3" t="s">
+        <v>35</v>
+      </c>
+      <c r="K3" t="s">
         <v>46</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3">
+        <v>39.7798</v>
+      </c>
+      <c r="M3">
+        <v>-89.71893</v>
+      </c>
+      <c r="N3">
+        <v>3</v>
+      </c>
+      <c r="O3">
+        <v>2</v>
+      </c>
+      <c r="T3" t="s">
         <v>47</v>
       </c>
-      <c r="L3">
-[...5 lines deleted...]
-      <c r="N3" t="s">
+      <c r="U3" t="s">
         <v>48</v>
       </c>
-      <c r="O3">
-[...2 lines deleted...]
-      <c r="P3" t="s">
+      <c r="V3" t="s">
         <v>49</v>
       </c>
-      <c r="S3">
-[...2 lines deleted...]
-      <c r="T3" t="s">
+      <c r="W3" t="s">
         <v>50</v>
       </c>
-      <c r="U3" t="s">
+      <c r="X3">
+        <v>2173418321</v>
+      </c>
+      <c r="Y3" t="s">
         <v>51</v>
       </c>
-      <c r="Z3" t="s">
-[...3 lines deleted...]
-        <v>53</v>
+      <c r="AB3" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D4" t="s">
         <v>54</v>
-      </c>
-[...4 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
         <v>33</v>
       </c>
       <c r="G4">
-        <v>2998492766</v>
+        <v>3000502170</v>
       </c>
       <c r="H4">
-        <v>9152251240</v>
+        <v>9159575219</v>
       </c>
       <c r="I4" t="s">
+        <v>55</v>
+      </c>
+      <c r="J4" t="s">
+        <v>56</v>
+      </c>
+      <c r="K4" t="s">
         <v>57</v>
       </c>
-      <c r="J4" t="s">
-[...2 lines deleted...]
-      <c r="K4" t="s">
+      <c r="L4">
+        <v>39.798176</v>
+      </c>
+      <c r="M4">
+        <v>-89.672691</v>
+      </c>
+      <c r="N4">
+        <v>1</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="T4" t="s">
         <v>58</v>
       </c>
-      <c r="L4">
-[...14 lines deleted...]
-      <c r="T4" t="s">
+      <c r="U4" t="s">
         <v>59</v>
       </c>
-      <c r="U4" t="s">
+      <c r="V4" t="s">
         <v>60</v>
       </c>
-      <c r="AA4" t="s">
+      <c r="W4" t="s">
         <v>61</v>
+      </c>
+      <c r="X4">
+        <v>2178363123</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>62</v>
+      </c>
+      <c r="AB4" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="F5" t="s">
         <v>33</v>
       </c>
       <c r="G5">
-        <v>2998492755</v>
+        <v>3000513436</v>
       </c>
       <c r="H5">
-        <v>9326359534</v>
+        <v>8150165874</v>
       </c>
       <c r="I5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="J5" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="K5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="L5">
-        <v>39.75771</v>
+        <v>39.737788</v>
       </c>
       <c r="M5">
-        <v>-89.683105</v>
+        <v>-89.727635</v>
       </c>
       <c r="N5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O5">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>2</v>
       </c>
       <c r="T5" t="s">
-        <v>59</v>
+        <v>68</v>
       </c>
       <c r="U5" t="s">
-        <v>67</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>69</v>
+      </c>
+      <c r="V5" t="s">
+        <v>49</v>
+      </c>
+      <c r="W5" t="s">
+        <v>50</v>
+      </c>
+      <c r="X5">
+        <v>2173418321</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>51</v>
+      </c>
+      <c r="AB5" t="s">
+        <v>42</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="D6" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
         <v>33</v>
       </c>
       <c r="G6">
-        <v>2994464086</v>
+        <v>2955276448</v>
       </c>
       <c r="H6">
-        <v>9341486261</v>
+        <v>9790434764</v>
       </c>
       <c r="I6" t="s">
-        <v>71</v>
+        <v>34</v>
       </c>
       <c r="J6" t="s">
-        <v>46</v>
+        <v>35</v>
       </c>
       <c r="K6" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="L6">
-        <v>39.75771</v>
+        <v>39.781767</v>
       </c>
       <c r="M6">
-        <v>-89.683105</v>
+        <v>-89.718075</v>
       </c>
       <c r="N6">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O6">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>800</v>
+        <v>3</v>
       </c>
       <c r="T6" t="s">
-        <v>59</v>
+        <v>74</v>
       </c>
       <c r="U6" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>75</v>
+      </c>
+      <c r="V6" t="s">
+        <v>76</v>
+      </c>
+      <c r="W6" t="s">
+        <v>77</v>
+      </c>
+      <c r="X6">
+        <v>2176381360</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>78</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">