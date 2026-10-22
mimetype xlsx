--- v6 (2026-09-11)
+++ v7 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_status</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>property_id</t>
   </si>
   <si>
@@ -101,264 +101,325 @@
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_id</t>
   </si>
   <si>
     <t>agent_phone</t>
   </si>
   <si>
     <t>agent_email</t>
   </si>
   <si>
     <t>provided_by</t>
   </si>
   <si>
     <t>managed_by</t>
   </si>
   <si>
     <t>brokered_by</t>
   </si>
   <si>
     <t>https://www.realtor.com/apartments/Springfield_IL</t>
   </si>
   <si>
-    <t>2026-09-10T05:15:52Z</t>
-[...5 lines deleted...]
-    <t>1200/mo</t>
+    <t>2026-10-12T09:28:25Z</t>
+  </si>
+  <si>
+    <t>https://www.realtor.com/rentals/details/2312-W-Laurel-St_Springfield_IL_62704_M75197-05825</t>
+  </si>
+  <si>
+    <t>4000/mo</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>For rent</t>
+    <t>For rent - Single family</t>
   </si>
   <si>
     <t>Available today</t>
   </si>
   <si>
-    <t>Multi Family</t>
-[...6 lines deleted...]
-Pet friendly
+    <t>Single family</t>
+  </si>
+  <si>
+    <t>2312 W Laurel Ave, Springfield, IL 62704</t>
+  </si>
+  <si>
+    <t>Pet friendly
 Basement
 Central air
-Multi-story
-[...14 lines deleted...]
-    <t>sarsanysells@yahoo.com</t>
+Single story
+Fenced yard
+Chef's kitchen</t>
+  </si>
+  <si>
+    <t>https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m4133097850rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m1914285342rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m1244840709rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m3768313600rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m2525194778rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m1893652324rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m1405389669rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m133292986rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m1061996514rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m3725814637rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m3315970011rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m245788118rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m146119513rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m1975681725rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m2757394560rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m43723972rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m2203296345rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m4215683356rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m2654299991rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m883815658rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m1106928839rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m1954989521rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m2437949347rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m288470754rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m3578711400rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m3137140106rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m2466844351rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m2570925212rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m3821529791rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m1220710036rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m557650414rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m1487367568rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m2834637612rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m3993033835rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m3692185870rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m1142438799rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m2544225408rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m686710477rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m2667446244rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m1453025240rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m4056684146rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m2233280170rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m2141090940rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m89609176rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m3099614077rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m549156677rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m956209966rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m1798601588rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m1085937173rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m3274356378rd-w2048_h1536.jpg
+https://ap.rdcpix.com/86b0148fb604d5c090349ec37005e155l-m542427113rd-w2048_h1536.jpg</t>
+  </si>
+  <si>
+    <t>Dan Moja</t>
+  </si>
+  <si>
+    <t>CA9583</t>
+  </si>
+  <si>
+    <t>tbfs@tbfsinvestments.com</t>
+  </si>
+  <si>
+    <t>TBFS Investments</t>
+  </si>
+  <si>
+    <t>2026-10-12T09:29:38Z</t>
+  </si>
+  <si>
+    <t>https://www.realtor.com/rentals/details/810-W-Edwards-St-Apt-B_Springfield_IL_62704_M91191-89154</t>
+  </si>
+  <si>
+    <t>1200/mo</t>
+  </si>
+  <si>
+    <t>For rent</t>
+  </si>
+  <si>
+    <t>Apartment</t>
+  </si>
+  <si>
+    <t>810 W Edwards St Apt B, Springfield, IL 62704</t>
+  </si>
+  <si>
+    <t>High Demand
+High Demand
+Hardwood floors
+Single story</t>
+  </si>
+  <si>
+    <t>https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m477356492rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m2548831128rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m632145533rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m397522532rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m2908662882rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m3454641253rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m2818986668rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m4056230875rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m2246919191rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m2500319661rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m591587421rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m4020118449rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m219304651rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m1424468006rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m1806305331rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m3233176506rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m3157866520rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m2759944924rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m16071842rd-w2048_h1536.jpg
+https://ap.rdcpix.com/9ea094e6f2a4290fa8dcd6ac50034220l-m3817497034rd-w2048_h1536.jpg</t>
+  </si>
+  <si>
+    <t>Lisa Metzger</t>
+  </si>
+  <si>
+    <t>CA7354</t>
+  </si>
+  <si>
+    <t>lisametzger99@icloud.com</t>
   </si>
   <si>
     <t>The Real Estate Group Inc.</t>
   </si>
   <si>
-    <t>2026-09-10T05:18:23Z</t>
+    <t>2026-10-12T09:29:45Z</t>
   </si>
   <si>
     <t>https://www.realtor.com/rentals/details/1701-Blenheim-Dr_Springfield_IL_62711_M99187-94462</t>
   </si>
   <si>
     <t>2950/mo</t>
+  </si>
+  <si>
+    <t>Oct 15</t>
+  </si>
+  <si>
+    <t>Multi Family</t>
   </si>
   <si>
     <t>1701 Blenheim Dr, Springfield, IL 62711</t>
   </si>
   <si>
     <t>Pet friendly
 Basement
 Garage
 Central air
 Single story
 Dishwasher</t>
   </si>
   <si>
     <t>https://ap.rdcpix.com/c27b8d7c9e485051124227a2b687365bl-m1310868729rd-w2048_h1536.jpg</t>
   </si>
   <si>
     <t>Shelly Burnett</t>
   </si>
   <si>
     <t>CA8321</t>
   </si>
   <si>
     <t>sburnett@thegroup.com</t>
   </si>
   <si>
-    <t>2026-09-10T05:22:35Z</t>
+    <t>2026-10-12T09:32:07Z</t>
   </si>
   <si>
     <t>https://www.realtor.com/rentals/details/422-S-Lincoln-Ave-Apt-C_Springfield_IL_62704_M91595-75219</t>
   </si>
   <si>
     <t>750/mo</t>
   </si>
   <si>
-    <t>Sep 15</t>
-[...2 lines deleted...]
-    <t>Apartment</t>
+    <t>Pending</t>
   </si>
   <si>
     <t>422 S Lincoln Ave Apt C, Springfield, IL 62704</t>
   </si>
   <si>
-    <t>High Demand
-[...1 lines deleted...]
-High Demand
+    <t>Most Viewed
+Most Viewed
 Multi-story</t>
   </si>
   <si>
     <t>https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m2452630100rd-w2048_h1536.jpg
 https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m3807296354rd-w2048_h1536.jpg
 https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m1000638105rd-w2048_h1536.jpg
 https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m3149825011rd-w2048_h1536.jpg
 https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m1634573356rd-w2048_h1536.jpg
 https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m2889600212rd-w2048_h1536.jpg
 https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m1199090722rd-w2048_h1536.jpg
 https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m4131676355rd-w2048_h1536.jpg
 https://ap.rdcpix.com/0451712aa711966e3ad89c3d7dcb93b0l-m858984749rd-w2048_h1536.jpg</t>
   </si>
   <si>
     <t>Julie Davis</t>
   </si>
   <si>
     <t>CA8705</t>
   </si>
   <si>
     <t>juliedavis0309@gmail.com</t>
   </si>
   <si>
-    <t>2026-09-10T05:34:07Z</t>
-[...11 lines deleted...]
-    <t>3815 Sugar Loaf Dr, Springfield, IL 62711</t>
+    <t>2026-10-12T09:42:51Z</t>
+  </si>
+  <si>
+    <t>https://www.realtor.com/rentals/details/2411-Asheville-Dr_Springfield_IL_62711_M74584-07384</t>
+  </si>
+  <si>
+    <t>1675/mo</t>
+  </si>
+  <si>
+    <t>2411 Asheville Dr, Springfield, IL 62711</t>
   </si>
   <si>
     <t>Most Viewed
 New
 Most Viewed
-Pet friendly
-Hardwood floors
+Basement
 Garage
 Central air
 Single story
-Modern kitchen</t>
-[...31 lines deleted...]
-Basement
 Dishwasher
-Forced air
-[...30 lines deleted...]
-    <t>jgeorge@thegroup.com</t>
+Washer/Dryer</t>
+  </si>
+  <si>
+    <t>https://ap.rdcpix.com/6b991eb441dcc892a6765871364cf5a3l-m2433514211rd-w2048_h1536.jpg
+https://ap.rdcpix.com/6b991eb441dcc892a6765871364cf5a3l-m377658774rd-w2048_h1536.jpg
+https://ap.rdcpix.com/6b991eb441dcc892a6765871364cf5a3l-m4258161605rd-w2048_h1536.jpg
+https://ap.rdcpix.com/6b991eb441dcc892a6765871364cf5a3l-m1442755974rd-w2048_h1536.jpg
+https://ap.rdcpix.com/6b991eb441dcc892a6765871364cf5a3l-m1171330192rd-w2048_h1536.jpg
+https://ap.rdcpix.com/6b991eb441dcc892a6765871364cf5a3l-m3910331306rd-w2048_h1536.jpg
+https://ap.rdcpix.com/6b991eb441dcc892a6765871364cf5a3l-m2971741066rd-w2048_h1536.jpg</t>
+  </si>
+  <si>
+    <t>Steve Contri</t>
+  </si>
+  <si>
+    <t>CA5955</t>
+  </si>
+  <si>
+    <t>scontri@aol.com</t>
+  </si>
+  <si>
+    <t>RE/MAX Professionals</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -776,368 +837,371 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" t="s">
         <v>30</v>
       </c>
       <c r="D2" t="s">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2" t="s">
         <v>33</v>
       </c>
       <c r="G2">
-        <v>3000230326</v>
+        <v>3000711846</v>
       </c>
       <c r="H2">
-        <v>8680029583</v>
+        <v>7519705825</v>
       </c>
       <c r="I2" t="s">
         <v>34</v>
       </c>
       <c r="J2" t="s">
         <v>35</v>
       </c>
       <c r="K2" t="s">
         <v>36</v>
       </c>
       <c r="L2">
-        <v>39.788253</v>
+        <v>39.778847</v>
       </c>
       <c r="M2">
-        <v>-89.665835</v>
+        <v>-89.696996</v>
       </c>
       <c r="N2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="O2">
-        <v>1</v>
+        <v>3.5</v>
+      </c>
+      <c r="P2">
+        <v>2700</v>
       </c>
       <c r="T2" t="s">
         <v>37</v>
       </c>
       <c r="U2" t="s">
         <v>38</v>
       </c>
       <c r="V2" t="s">
         <v>39</v>
       </c>
       <c r="W2" t="s">
         <v>40</v>
       </c>
       <c r="X2">
-        <v>2173130580</v>
+        <v>2177257346</v>
       </c>
       <c r="Y2" t="s">
         <v>41</v>
       </c>
       <c r="AB2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>43</v>
       </c>
       <c r="C3" t="s">
         <v>44</v>
       </c>
       <c r="D3" t="s">
         <v>45</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="F3" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="G3">
-        <v>2997963369</v>
+        <v>3001082482</v>
       </c>
       <c r="H3">
-        <v>9918794462</v>
+        <v>9119189154</v>
       </c>
       <c r="I3" t="s">
         <v>34</v>
       </c>
       <c r="J3" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="K3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="L3">
-        <v>39.7798</v>
+        <v>39.795902</v>
       </c>
       <c r="M3">
-        <v>-89.71893</v>
+        <v>-89.665489</v>
       </c>
       <c r="N3">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O3">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="U3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="V3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="W3" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="X3">
-        <v>2173418321</v>
+        <v>2178997131</v>
       </c>
       <c r="Y3" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="AB3" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
+        <v>56</v>
       </c>
       <c r="D4" t="s">
-        <v>54</v>
+        <v>57</v>
       </c>
       <c r="E4" t="s">
         <v>32</v>
       </c>
       <c r="F4" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="G4">
-        <v>3000502170</v>
+        <v>2997963369</v>
       </c>
       <c r="H4">
-        <v>9159575219</v>
+        <v>9918794462</v>
       </c>
       <c r="I4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="J4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="K4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="L4">
-        <v>39.798176</v>
+        <v>39.7798</v>
       </c>
       <c r="M4">
-        <v>-89.672691</v>
+        <v>-89.71893</v>
       </c>
       <c r="N4">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="O4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="U4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="V4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="W4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="X4">
-        <v>2178363123</v>
+        <v>2173418321</v>
       </c>
       <c r="Y4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="AB4" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="D5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="E5" t="s">
         <v>32</v>
       </c>
       <c r="F5" t="s">
-        <v>33</v>
+        <v>69</v>
       </c>
       <c r="G5">
-        <v>3000513436</v>
+        <v>3000502170</v>
       </c>
       <c r="H5">
-        <v>8150165874</v>
+        <v>9159575219</v>
       </c>
       <c r="I5" t="s">
-        <v>66</v>
+        <v>34</v>
       </c>
       <c r="J5" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="K5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="L5">
-        <v>39.737788</v>
+        <v>39.798176</v>
       </c>
       <c r="M5">
-        <v>-89.727635</v>
+        <v>-89.672691</v>
       </c>
       <c r="N5">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="O5">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T5" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="U5" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="V5" t="s">
-        <v>49</v>
+        <v>73</v>
       </c>
       <c r="W5" t="s">
-        <v>50</v>
+        <v>74</v>
       </c>
       <c r="X5">
-        <v>2173418321</v>
+        <v>2178363123</v>
       </c>
       <c r="Y5" t="s">
-        <v>51</v>
+        <v>75</v>
       </c>
       <c r="AB5" t="s">
-        <v>42</v>
+        <v>54</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="C6" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="D6" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="E6" t="s">
         <v>32</v>
       </c>
       <c r="F6" t="s">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="G6">
-        <v>2955276448</v>
+        <v>3001627883</v>
       </c>
       <c r="H6">
-        <v>9790434764</v>
+        <v>7458407384</v>
       </c>
       <c r="I6" t="s">
-        <v>34</v>
+        <v>58</v>
       </c>
       <c r="J6" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="K6" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="L6">
-        <v>39.781767</v>
+        <v>39.771209</v>
       </c>
       <c r="M6">
-        <v>-89.718075</v>
+        <v>-89.75289</v>
       </c>
       <c r="N6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="O6">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="T6" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="U6" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="V6" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="W6" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="X6">
-        <v>2176381360</v>
+        <v>2176529390</v>
       </c>
       <c r="Y6" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="AB6" t="s">
-        <v>42</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">