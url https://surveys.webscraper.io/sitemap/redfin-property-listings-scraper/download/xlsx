--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>price_per_sq_ft</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
@@ -95,80 +95,153 @@
   <si>
     <t>images_from_script</t>
   </si>
   <si>
     <t>lifestyle_html</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_email</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>listing_source</t>
   </si>
   <si>
     <t>https://www.redfin.com/city/21228/CA/Angwin</t>
   </si>
   <si>
+    <t>https://www.redfin.com/CA/Angwin/125-White-Cottage-Rd-N-94508/home/12224385</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>125 White Cottage Rd N, Angwin, CA 94508</t>
+  </si>
+  <si>
+    <t>For sale</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.26175s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 4&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Garage Facing Front&lt;/li&gt;&lt;li class="entryItem "&gt;Garage Spaces: 2&lt;/li&gt;&lt;li class="entryItem "&gt;Driveway Sidewalks: Paved Driveway&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Virtual Media 1&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Branded: No&lt;/li&gt;&lt;li class="entryItem "&gt;Category: Residential Video&lt;/li&gt;&lt;li class="entryItem "&gt;URL: &lt;a href="https://vimeo.com/1171257080?fl=pl&amp;amp;fe=ti" target="_blank" rel="nofollow noopener"&gt;External Link&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 4&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 3&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Partial): 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 4&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central, Natural Gas&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Dishwasher, Free Standing Gas Range, Free Standing Refrigerator, Hood Over Range, Microwave&lt;/li&gt;&lt;li class="entryItem "&gt;Fireplaces Total: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Fireplace Features: Gas Log&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Tile, Wood&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Dryer Included, Washer Included&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Dining Room, Family Room, Kitchen, Living Room, Partial Bath(s)&lt;/li&gt;&lt;li class="entryItem "&gt;Upper Level: Bedroom(s), Full Bath(s)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Covered Deck&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Composition&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: No&lt;/li&gt;&lt;li class="entryItem "&gt;Property Condition: Updated/Remodeled&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Single Family Residence&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 77,101&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 1.77&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Landscape Front&lt;/li&gt;&lt;li class="entryItem "&gt;Other Structures: Shed(s)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available, Natural Gas Connected&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 4&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 3.5&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 3,230&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 3,230&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 1.77 acres&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1994&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1994&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24040038000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Discover refined living on 1.77 acres, moments from downtown St. Helena. This classic 4 bedroom, 3.5 bath home seamlessly blends timeless architecture with modern luxury, offering vineyard and hillside views that capture the essence of Napa Valley.  At the heart of the home, a chef's kitchen commands attention with its 48 Wolf range, KitchenAid refrigerator, Miele dishwasher, and stunning marble and Caesarstone countertops. The open floor plan flows effortlessly from kitchen to family room, dining room and living room, which is anchored by a sleek linear gas fireplace.  The living room opens to a covered deck - perfect for al fresco entertaining.  Upstairs, three generous bedrooms include a luxurious primary bedroom with ensuite bath and abundant closet space. The lower level with a den, dedicated office, and private guest suite with patio entrance provides versatile accommodations for guests or as a potential second unit.  Outside, terraced gardens by renowned designer Jack Chandler showcase florals, fruit trees, and raised vegetable beds. Complete with two-car garage, central HVAC, productive well, and PG&amp;E generator hookups, this rare offering delivers privacy, natural beauty, nearby hiking and biking,  and Wine Country sophistication.</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_1_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_2_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_3_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_4_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_5_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_6_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_7_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_8_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_9_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_10_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_11_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_12_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_13_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_14_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_15_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_16_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_17_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_18_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_19_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_20_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_21_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_22_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_23_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_24_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_25_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_26_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_27_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_28_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_29_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_30_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_31_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_32_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_33_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_34_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_35_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_36_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_37_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_38_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_39_2.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;5.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Compass</t>
+  </si>
+  <si>
+    <t>Christine Hale</t>
+  </si>
+  <si>
+    <t>christinehale04@yahoo.com</t>
+  </si>
+  <si>
+    <t>707-287-5782</t>
+  </si>
+  <si>
+    <t>BAREIS #326011167</t>
+  </si>
+  <si>
     <t>https://www.redfin.com/CA/Angwin/525-Keyes-Ave-94508/home/12199135</t>
   </si>
   <si>
-    <t>usd</t>
-[...1 lines deleted...]
-  <si>
     <t>525 Keyes Ave, Angwin, CA 94508</t>
   </si>
   <si>
-    <t>For sale</t>
-[...2 lines deleted...]
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.25975s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 6&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Covered, Detached&lt;/li&gt;&lt;li class="entryItem "&gt;Garage Spaces: 1&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 2&lt;/li&gt;&lt;li class="entryItem "&gt;Master Bathroom Features: Granite, Multiple Shower Heads, Tub w/Shower Over&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central, Fireplace(s), Wood Stove&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Built-In Gas Oven, Built-In Gas Range, Dishwasher, Disposal, Hood Over Range&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Wood&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Cabinets, Inside Area, Washer/Dryer Stacked Included&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Room Types: Bonus Room, Dining Room, Living Room, Possible Guest&lt;/li&gt;&lt;li class="entryItem "&gt;Dining Room Features: Formal Area&lt;/li&gt;&lt;li class="entryItem "&gt;Kitchen Features: Granite Counter&lt;/li&gt;&lt;li class="entryItem "&gt;Levels: One&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Bedroom(s), Family Room, Garage, Living Room&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Back Porch, Front Porch&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;li class="entryItem "&gt;Fencing: Fenced&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Shingle&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: No&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Single Family Residence&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 125,453&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 2.88&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor Auto-Fill&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Garden, Landscape Front, Landscape Misc, Private, Secluded&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;li class="entryItem "&gt;Electric: Generator&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 2.5&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 1,640&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 1,640&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: 1.0&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 2.88 acres&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1957&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1985&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24040005000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.265s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 6&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Covered, Detached&lt;/li&gt;&lt;li class="entryItem "&gt;Garage Spaces: 1&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 2&lt;/li&gt;&lt;li class="entryItem "&gt;Master Bathroom Features: Granite, Multiple Shower Heads, Tub w/Shower Over&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central, Fireplace(s), Wood Stove&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Built-In Gas Oven, Built-In Gas Range, Dishwasher, Disposal, Hood Over Range&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Wood&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Cabinets, Inside Area, Washer/Dryer Stacked Included&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Room Types: Bonus Room, Dining Room, Living Room, Possible Guest&lt;/li&gt;&lt;li class="entryItem "&gt;Basement: None&lt;/li&gt;&lt;li class="entryItem "&gt;Dining Room Features: Formal Area&lt;/li&gt;&lt;li class="entryItem "&gt;Kitchen Features: Granite Counter&lt;/li&gt;&lt;li class="entryItem "&gt;Levels: One&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Bedroom(s), Family Room, Garage, Living Room&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Back Porch, Front Porch&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;li class="entryItem "&gt;Fencing: Fenced&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Shingle&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: No&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Single Family Residence&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 125,453&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 2.88&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor Auto-Fill&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Garden, Landscape Front, Landscape Misc, Private, Secluded&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;li class="entryItem "&gt;Electric: Generator&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 2.5&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 1,640&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 1,640&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: 1.0&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 2.88 acres&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1957&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1985&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24040005000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Turnkey Wine Country Retreat on Nearly 3 Private Acres    Experience serene Napa Valley living in this fully repaired, freshly painted home with panoramic vineyard and mountain views. Nearly 3 acres of privacy with fenced grounds, mature trees, and space for horses, gardens, or a hobby vineyard. The property has both municipal water and a well. Great for off-grid gardening.  Open floor plan, abundant natural light, modern updates, and expansive outdoor living areas make this home perfect for entertaining or quiet reflection. Gated entry ensures security and peace. Rare combination of acreage, privacy, and turnkey charm  a true wine country sanctuary. Schedule your private showing today.</t>
   </si>
   <si>
-    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_3.jpg
-[...10 lines deleted...]
-https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_10_3.jpg
+    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_1_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_2_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_3_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_4_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_5_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_6_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_7_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_8_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_9_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_10_4.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_11_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_12_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_13_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_14_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_15_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_16_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_17_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_18_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_19_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_20_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_21_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_22_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_23_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_24_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_25_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_26_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_27_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_28_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_29_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_30_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_31_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_32_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_33_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_34_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_35_3.jpg
@@ -200,303 +273,225 @@
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_61_2.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_62_2.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_63_2.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_64_2.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/200/325083200_65_1.jpg</t>
   </si>
   <si>
     <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.3&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Low Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Few nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Windermere Napa Valley Properties</t>
   </si>
   <si>
     <t>Christine Lesti</t>
   </si>
   <si>
     <t>clesti@windermere.com</t>
   </si>
   <si>
     <t>707-320-8999</t>
   </si>
   <si>
     <t>BAREIS #325083200</t>
   </si>
   <si>
-    <t>https://www.redfin.com/zipcode/90003</t>
-[...136 lines deleted...]
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.32225s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 8&lt;/li&gt;&lt;li class="entryItem "&gt;Driveway Sidewalks: Gravel&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 4&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 4&lt;/li&gt;&lt;li class="entryItem "&gt;Other Bathroom Features: Tub w/Shower Over&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 8&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Dishwasher, Disposal, Free Standing Gas Range, Free Standing Refrigerator, Hood Over Range&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Laminate&lt;/li&gt;&lt;li class="entryItem "&gt;Green Energy Efficient: Insulation, Thermostat&lt;/li&gt;&lt;li class="entryItem "&gt;Interior Features: Cathedral Ceiling&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Laundry Closet&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Room Types: Laundry, Living Room&lt;/li&gt;&lt;li class="entryItem "&gt;Dining Room Features: Dining/Family Combo&lt;/li&gt;&lt;li class="entryItem "&gt;Kitchen Features: Granite Counter, Kitchen/Family Combo, Pantry Closet&lt;/li&gt;&lt;li class="entryItem "&gt;Living Room Features: Cathedral/Vaulted, Deck Attached&lt;/li&gt;&lt;li class="entryItem "&gt;Levels: One&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Bedroom(s), Full Bath(s), Kitchen, Living Room, Street Entrance&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Back Porch, Front Porch&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;li class="entryItem "&gt;Fencing: Partial, Wood&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Composition&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: Yes&lt;/li&gt;&lt;li class="entryItem "&gt;Property Condition: Original, Updated/Remodeled&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: 3+ Houses on Lot&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 37,671&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 0.8648&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor Auto-Fill&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Landscape Misc, Shape Regular&lt;/li&gt;&lt;li class="entryItem "&gt;Other Structures: Shed(s)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available, DSL Available, Natural Gas Connected&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 2 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Yes&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;School Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;School District County: Napa&lt;/li&gt;&lt;li class="entryItem "&gt;Elementary School District: Howell Mountain&lt;/li&gt;&lt;li class="entryItem "&gt;Middle Or Junior School District: St. Helena Unified&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 2&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: —&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 672&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 672&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 0.86 acres&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1942&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: —&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24153016000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>https://www.redfin.com/CA/Angwin/234-Mariposa-Dr-94508/unit-234/home/196915634</t>
+  </si>
+  <si>
+    <t>234 Mariposa Dr #234, Angwin, CA 94508</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.31075s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 10&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Off Street, Open&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central, Varies By Unit, Window Unit(s)&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central, Gas, Varies By Unit, Wall Furnace&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Dishwasher, Disposal, Free Standing Electric Range, Free Standing Refrigerator, Microwave, Varies By Unit&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Laminate, Varies By Unit, Vinyl&lt;/li&gt;&lt;li class="entryItem "&gt;Interior Features: Storage Area(s), Vaulted Ceiling(s)&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: In Each Unit, Varies By Unit, Washer/Dryer Owned&lt;/li&gt;&lt;li class="entryItem "&gt;Security Features: Carbon Mon Detector, Double Strapped Water Heater, Smoke Detector&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Basement: None&lt;/li&gt;&lt;li class="entryItem "&gt;Levels: One&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units (Total): 4&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 1 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Rooms: 5&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 1&lt;/li&gt;&lt;li class="entryItem "&gt;Approx SqFt: 1,050&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 2 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Rooms: 6&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 1&lt;/li&gt;&lt;li class="entryItem "&gt;Approx SqFt: 750&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units: 4&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 3 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Rooms: 6&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;Approx SqFt: 750&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 4 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Rooms: 6&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 1&lt;/li&gt;&lt;li class="entryItem "&gt;Approx SqFt: 750&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Uncovered Patio, Varies By Unit&lt;/li&gt;&lt;li class="entryItem "&gt;Exterior Features: Yard Space&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Composition&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Property Condition: Updated/Remodeled&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential Income&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Quadruplex&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 37,671&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 0.8648&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor Auto-Fill&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Shape Regular&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available, DSL Available, Internet Available, Natural Gas Connected&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System, See Remarks&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;School Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;School District County: Napa&lt;/li&gt;&lt;li class="entryItem "&gt;Elementary School District: Howell Mountain&lt;/li&gt;&lt;li class="entryItem "&gt;Middle Or Junior School District: St. Helena Unified&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: —&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: —&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: —&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Multi-Family (2-4 Unit)&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: —&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: —&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 024-153-016-000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Aug 8, 2025&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>This unique Angwin property is an exceptional opportunity to live in one home while earning rental income from the others, or to purchase as a smart investment in a strong rental market. Located in a rural neighborhood on a quiet, dead-end street, the property features four legal, charming cottages, each with its own address, private yard, covered front porch, and laundry room. The larger, newer home offers desirable modern features, while exuding country cottage charm, like the other three. Each of the houses has 2 bedrooms and 1 bath.  Located just minutes from Pacific Union College and an easy commute to Napa Valley's wineries, restaurants, and businesses, the location is ideal, only about 45 minutes to Napa or Santa Rosa.</t>
-  </si>
-[...65 lines deleted...]
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.309s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 10&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Off Street, Open&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central, Varies By Unit, Window Unit(s)&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central, Gas, Varies By Unit, Wall Furnace&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Dishwasher, Disposal, Free Standing Electric Range, Free Standing Refrigerator, Microwave, Varies By Unit&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Laminate, Varies By Unit, Vinyl&lt;/li&gt;&lt;li class="entryItem "&gt;Interior Features: Storage Area(s), Vaulted Ceiling(s)&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: In Each Unit, Varies By Unit, Washer/Dryer Owned&lt;/li&gt;&lt;li class="entryItem "&gt;Security Features: Carbon Mon Detector, Double Strapped Water Heater, Smoke Detector&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Levels: One&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units (Total): 4&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 1 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Rooms: 5&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 1&lt;/li&gt;&lt;li class="entryItem "&gt;Approx SqFt: 1,050&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 2 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Rooms: 6&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 1&lt;/li&gt;&lt;li class="entryItem "&gt;Approx SqFt: 750&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units: 4&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 3 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Rooms: 6&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;Approx SqFt: 750&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 4 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Rooms: 6&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 1&lt;/li&gt;&lt;li class="entryItem "&gt;Approx SqFt: 750&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Uncovered Patio, Varies By Unit&lt;/li&gt;&lt;li class="entryItem "&gt;Exterior Features: Yard Space&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Composition&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Property Condition: Updated/Remodeled&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential Income&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Quadruplex&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 37,671&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 0.8648&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor Auto-Fill&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Shape Regular&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available, DSL Available, Internet Available, Natural Gas Connected&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System, See Remarks&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;School Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;School District County: Napa&lt;/li&gt;&lt;li class="entryItem "&gt;Elementary School District: Howell Mountain&lt;/li&gt;&lt;li class="entryItem "&gt;Middle Or Junior School District: St. Helena Unified&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: —&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: —&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: —&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Multi-Family (2-4 Unit)&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: —&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: —&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 024-153-016-000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Aug 8, 2025&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_1_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_2_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_3_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_4_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_5_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_6_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_7_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_8_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_9_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_10_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_11_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_12_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_13_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_14_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_15_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_16_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_17_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_18_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_19_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_20_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_21_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_22_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_23_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_24_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_25_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_26_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_27_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_28_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_29_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_30_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_31_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_32_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_33_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_34_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_35_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_36_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_37_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_38_1.jpg</t>
   </si>
   <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.1&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Sotheby's International Realty</t>
+  </si>
+  <si>
+    <t>Kristi Muhic</t>
+  </si>
+  <si>
+    <t>homenapavalley@gmail.com</t>
+  </si>
+  <si>
+    <t>707-227-8086</t>
+  </si>
+  <si>
     <t>BAREIS #325068562</t>
+  </si>
+  <si>
+    <t>https://www.redfin.com/CA/Angwin/490-Cornish-Ln-94508/home/12199289</t>
+  </si>
+  <si>
+    <t>490 Cornish Ln, Angwin, CA 94508</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.223s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 2&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Attached&lt;/li&gt;&lt;li class="entryItem "&gt;Garage Spaces: 1&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 2&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: None&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Wall Furnace&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Wood&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Inside Area&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Basement: None&lt;/li&gt;&lt;li class="entryItem "&gt;Kitchen Features: Breakfast Area, Ceramic Counter&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Bedroom(s), Garage, Living Room, Street Entrance&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: No&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Single Family Residence&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 8,542&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 0.1961&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor Auto-Fill&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Low Maintenance&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 2.0&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 1,692&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 1,692&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: 1.0&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 8,541 square feet&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1947&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1947&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24134006000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Welcome to your private countryside retreatwhere comfort, charm, and tranquility come together in perfect harmony. This beautifully maintained 3-bedroom, 2-bathroom home offers an exceptional opportunity to enjoy peaceful living without sacrificing everyday convenience.  From the moment you arrive, the home's inviting presence and attached one-car garage set the tone for a lifestyle defined by ease and practicality. Inside, thoughtfully designed living spaces create a warm and welcoming atmosphere, enhanced by rich hardwood floors that add timeless sophistication and character.  Natural light fills the interior, highlighting the home's уют and functional layoutideal for both relaxing evenings and everyday living. Each room is designed to provide comfort and versatility, making it easy to feel right at home.  Step outside and take in the serene countryside views that surround the property. The gentle rhythm of rural life is complemented by the charming presence of neighboring chickens, adding a unique and authentic touch to the setting.  Whether you're seeking a peaceful escape or a place to put down roots, this property offers a rare blend of privacy, beauty, and comfort. Discover the lifestyle you've been dreaming ofright here in this exceptional home.</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_1_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_2_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_3_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_4_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_5_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_6_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_7_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_8_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_9_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_10_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_11_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_12_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_13_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_14_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_15_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_16_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_17_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_18_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_19_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_20_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_21_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_22_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_23_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_24_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_25_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_26_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_27_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_28_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/664/326021664_29_1.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;3.1&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Noisy Area&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Multiple nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Luxe Places International Realty</t>
+  </si>
+  <si>
+    <t>Miguel Alvarado</t>
+  </si>
+  <si>
+    <t>miguel@luxeplaces.com</t>
+  </si>
+  <si>
+    <t>707-266-6304</t>
+  </si>
+  <si>
+    <t>BAREIS #326021664</t>
+  </si>
+  <si>
+    <t>https://www.redfin.com/CA/Angwin/710-Anderson-Ln-94508/home/12199117</t>
+  </si>
+  <si>
+    <t>710 Anderson Ln, Angwin, CA 94508</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.20975s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 15&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Other&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 2&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Fireplaces Total: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Fireplace Features: Family Room&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Hookups Only&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Bedroom(s), Family Room, Living Room&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: No&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Single Family Residence&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 279,655&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 6.42&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: See Remarks&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available, Propane Tank Leased&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 2.0&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 1,566&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 1,566&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: 1.0&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 3.04 acres&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 2006&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 2006&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24031020000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Welcome to 710 &amp; 730 Anderson Lane, a rare opportunity to own two legal parcels in the prestigious Howell Mountain AVA, one of Napa Valley's most respected mountain appellations known for producing structured, age-worthy wines.    The property features 2.87 acres of established vineyard planted to a premier mix of Cabernet Sauvignon, Cabernet Franc, Sauvignon Blanc, Merlot, and Petite Verdota versatile varietal combination well-suited for premium estate wine production or boutique winemaking.    A manufactured home installed in 2006 provides immediate on-site living or housing for a vineyard manager or caretaker, while existing plans for a future estate homesite offer the opportunity to build a custom mountain retreat with vineyard views and classic Howell Mountain character.    With two separate legal parcels, vineyard infrastructure in place, and development potential, this offering combines lifestyle, investment, and winemaking potential in a highly sought-after Napa Valley location.</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_1_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_2_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_3_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_4_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_5_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_6_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_7_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/326/326006326_8_0.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.4&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;9.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Silent Zone&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Virtually no nearby noise&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>W Real Estate</t>
+  </si>
+  <si>
+    <t>Will Lance</t>
+  </si>
+  <si>
+    <t>Will@wrealestate.net</t>
+  </si>
+  <si>
+    <t>707-367-4066</t>
+  </si>
+  <si>
+    <t>BAREIS #326006326</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -896,380 +891,380 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2">
-        <v>1195000</v>
+        <v>1795000</v>
       </c>
       <c r="D2">
-        <v>729</v>
+        <v>556</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2">
-        <v>38.5774428</v>
+        <v>38.5766453</v>
       </c>
       <c r="H2">
-        <v>-122.455841</v>
+        <v>-122.4567438</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="K2">
-        <v>2</v>
+        <v>3.5</v>
       </c>
       <c r="L2">
-        <v>1640</v>
+        <v>3230</v>
       </c>
       <c r="M2">
-        <v>1957</v>
+        <v>1994</v>
       </c>
       <c r="N2" t="s">
         <v>31</v>
       </c>
       <c r="O2" t="s">
         <v>32</v>
       </c>
       <c r="T2" t="s">
         <v>33</v>
       </c>
       <c r="U2" t="s">
         <v>34</v>
       </c>
       <c r="V2" t="s">
         <v>35</v>
       </c>
       <c r="W2" t="s">
         <v>36</v>
       </c>
       <c r="X2" t="s">
         <v>37</v>
       </c>
       <c r="Y2" t="s">
         <v>38</v>
       </c>
       <c r="Z2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" t="s">
         <v>40</v>
       </c>
-      <c r="B3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C3">
-        <v>999999</v>
+        <v>1185000</v>
       </c>
       <c r="D3">
-        <v>349</v>
+        <v>723</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G3">
-        <v>33.97064</v>
+        <v>38.5774428</v>
       </c>
       <c r="H3">
-        <v>-118.2857928</v>
+        <v>-122.455841</v>
       </c>
       <c r="I3" t="s">
         <v>30</v>
       </c>
       <c r="J3">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="K3">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="L3">
-        <v>2864</v>
+        <v>1640</v>
       </c>
       <c r="M3">
-        <v>1924</v>
+        <v>1957</v>
       </c>
       <c r="N3" t="s">
+        <v>42</v>
+      </c>
+      <c r="O3" t="s">
         <v>43</v>
       </c>
-      <c r="O3" t="s">
+      <c r="T3" t="s">
         <v>44</v>
       </c>
-      <c r="T3" t="s">
+      <c r="U3" t="s">
         <v>45</v>
       </c>
-      <c r="U3" t="s">
+      <c r="V3" t="s">
         <v>46</v>
       </c>
-      <c r="V3" t="s">
+      <c r="W3" t="s">
         <v>47</v>
       </c>
-      <c r="W3" t="s">
+      <c r="X3" t="s">
         <v>48</v>
       </c>
-      <c r="X3" t="s">
+      <c r="Y3" t="s">
         <v>49</v>
       </c>
-      <c r="Y3" t="s">
+      <c r="Z3" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="C4">
-        <v>899000</v>
+        <v>1170000</v>
       </c>
       <c r="D4">
-        <v>393</v>
+        <v>355</v>
       </c>
       <c r="E4" t="s">
         <v>28</v>
       </c>
       <c r="F4" t="s">
-        <v>53</v>
+        <v>52</v>
       </c>
       <c r="G4">
-        <v>33.964931</v>
+        <v>38.577664</v>
       </c>
       <c r="H4">
-        <v>-118.275254</v>
+        <v>-122.451225</v>
       </c>
       <c r="I4" t="s">
         <v>30</v>
       </c>
       <c r="J4">
+        <v>8</v>
+      </c>
+      <c r="K4">
         <v>4</v>
       </c>
-      <c r="K4">
-[...1 lines deleted...]
-      </c>
       <c r="L4">
-        <v>2288</v>
+        <v>3300</v>
       </c>
       <c r="M4">
-        <v>1923</v>
+        <v>2010</v>
       </c>
       <c r="N4" t="s">
+        <v>53</v>
+      </c>
+      <c r="O4" t="s">
         <v>54</v>
       </c>
-      <c r="O4" t="s">
+      <c r="T4" t="s">
         <v>55</v>
       </c>
-      <c r="T4" t="s">
+      <c r="U4" t="s">
         <v>56</v>
       </c>
-      <c r="U4" t="s">
+      <c r="V4" t="s">
         <v>57</v>
       </c>
-      <c r="V4" t="s">
+      <c r="W4" t="s">
         <v>58</v>
       </c>
-      <c r="W4" t="s">
+      <c r="X4" t="s">
         <v>59</v>
       </c>
-      <c r="X4" t="s">
+      <c r="Y4" t="s">
         <v>60</v>
       </c>
-      <c r="Y4" t="s">
+      <c r="Z4" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
       <c r="C5">
-        <v>1170000</v>
+        <v>589000</v>
       </c>
       <c r="D5">
-        <v>355</v>
+        <v>348</v>
       </c>
       <c r="E5" t="s">
         <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>64</v>
+        <v>63</v>
       </c>
       <c r="G5">
-        <v>38.577664</v>
+        <v>38.5808055</v>
       </c>
       <c r="H5">
-        <v>-122.451225</v>
+        <v>-122.4495723</v>
       </c>
       <c r="I5" t="s">
         <v>30</v>
       </c>
       <c r="J5">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="K5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L5">
-        <v>3300</v>
+        <v>1692</v>
       </c>
       <c r="M5">
-        <v>2010</v>
+        <v>1947</v>
       </c>
       <c r="N5" t="s">
+        <v>64</v>
+      </c>
+      <c r="O5" t="s">
         <v>65</v>
       </c>
-      <c r="O5" t="s">
+      <c r="T5" t="s">
         <v>66</v>
       </c>
-      <c r="T5" t="s">
+      <c r="U5" t="s">
         <v>67</v>
       </c>
-      <c r="U5" t="s">
+      <c r="V5" t="s">
         <v>68</v>
       </c>
-      <c r="V5" t="s">
+      <c r="W5" t="s">
         <v>69</v>
       </c>
-      <c r="W5" t="s">
+      <c r="X5" t="s">
         <v>70</v>
       </c>
-      <c r="X5" t="s">
+      <c r="Y5" t="s">
         <v>71</v>
       </c>
-      <c r="Y5" t="s">
+      <c r="Z5" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
-        <v>74</v>
+        <v>73</v>
       </c>
       <c r="C6">
-        <v>1170000</v>
+        <v>2100000</v>
       </c>
       <c r="D6">
-        <v>355</v>
+        <v>1341</v>
       </c>
       <c r="E6" t="s">
         <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="G6">
-        <v>38.577664</v>
+        <v>38.5800999</v>
       </c>
       <c r="H6">
-        <v>-122.451225</v>
+        <v>-122.4615002</v>
       </c>
       <c r="I6" t="s">
         <v>30</v>
       </c>
       <c r="J6">
-        <v>8</v>
+        <v>3</v>
       </c>
       <c r="K6">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="L6">
-        <v>3300</v>
+        <v>1566</v>
       </c>
       <c r="M6">
-        <v>2010</v>
+        <v>2006</v>
       </c>
       <c r="N6" t="s">
+        <v>75</v>
+      </c>
+      <c r="O6" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>66</v>
       </c>
       <c r="T6" t="s">
         <v>77</v>
       </c>
       <c r="U6" t="s">
-        <v>68</v>
+        <v>78</v>
       </c>
       <c r="V6" t="s">
-        <v>69</v>
+        <v>79</v>
       </c>
       <c r="W6" t="s">
-        <v>70</v>
+        <v>80</v>
       </c>
       <c r="X6" t="s">
-        <v>71</v>
+        <v>81</v>
       </c>
       <c r="Y6" t="s">
-        <v>72</v>
+        <v>82</v>
       </c>
       <c r="Z6" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">