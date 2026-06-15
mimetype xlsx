--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>price_per_sq_ft</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>listing_status</t>
   </si>
   <si>
     <t>bedrooms</t>
@@ -92,406 +95,397 @@
   <si>
     <t>images_from_gallery</t>
   </si>
   <si>
     <t>images_from_script</t>
   </si>
   <si>
     <t>lifestyle_html</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_email</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>listing_source</t>
   </si>
   <si>
+    <t>https://www.redfin.com/zipcode/90003</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:34:11Z</t>
+  </si>
+  <si>
+    <t>https://www.redfin.com/CA/Los-Angeles/337-E-60th-St-90003/home/7274137</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>337 E 60th St, Los Angeles, CA 90003</t>
+  </si>
+  <si>
+    <t>For sale</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="PhotoFilterBar AmenitiesContentWithTabs__photoFilter AmenitiesContentWithTabs__photoFilter--few"&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/40/midphoto/591/genMid.25624591_11_0.jpg" loading="lazy" alt="Kitchen"&gt;&lt;p class="PhotoFilterBar__label"&gt;Kitchen&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/40/midphoto/591/genMid.25624591_9_0.jpg" loading="lazy" alt="Bathroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bathroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/40/midphoto/591/genMid.25624591_4_0.jpg" loading="lazy" alt="Bedroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bedroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/40/midphoto/591/genMid.25624591_3_0.jpg" loading="lazy" alt="Living"&gt;&lt;p class="PhotoFilterBar__label"&gt;Living&lt;/p&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Dining room&lt;/li&gt;&lt;li class="entryItem "&gt;Living room&lt;/li&gt;&lt;li class="entryItem "&gt;Garbage disposal&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;1 full bathroom&lt;/li&gt;&lt;li class="entryItem "&gt;1 three-quarter bathroom&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon restaurants propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M19.526 2.15A1 1 0 0120 3v18a1 1 0 11-2 0v-5h-2a1.98 1.98 0 01-1.986-2.03c.132-4.7 1.161-7.626 2.231-9.41.535-.891 1.073-1.487 1.5-1.87.246-.22.512-.43.806-.584h.002a1 1 0 01.973.043zM18 5.522l-.04.066c-.857 1.428-1.819 3.995-1.946 8.411H18V5.523z"&gt;&lt;/path&gt;&lt;path d="M6 3a1 1 0 00-2 0v6.544a3 3 0 002.105 2.864l.895.28V21a1 1 0 102 0v-8.313l.895-.28A3 3 0 0012 9.545V3a1 1 0 10-2 0v5a.5.5 0 01-1 0V4a1 1 0 00-2 0v4a.5.5 0 01-1 0V3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Kitchen&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Range/oven&lt;/li&gt;&lt;li class="entryItem "&gt;Dishwasher&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry inside&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon flooring-hardwood propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 4a2 2 0 012-2h16a2 2 0 012 2v16a2 2 0 01-2 2H4a2 2 0 01-2-2V4zm7.586 0H4v5.586L9.586 4zm2.828 0h6.172L15.5 7.086 12.414 4zm1.672 4.5L11 5.414l-7 7v6.172L14.086 8.5zM5.414 20h6.172L8.5 16.914 5.414 20zm4.5-4.5L13 18.586l7-7V5.414L9.914 15.5zM20 14.414L14.414 20H20v-5.586z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Flooring&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Laminate floors&lt;/li&gt;&lt;li class="entryItem "&gt;Tile floors&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon snow propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 2a1 1 0 011 1v3l2.4-1.8a1 1 0 011.2 1.6L13 8.5V11h2.5l2.7-3.6a1 1 0 011.6 1.2L18 11h3a1 1 0 110 2h-3l1.8 2.4a1 1 0 01-1.6 1.2L15.5 13H13v2.5l3.6 2.7a1 1 0 01-1.2 1.6L13 18v3a1 1 0 11-2 0v-3l-2.4 1.8a1 1 0 11-1.2-1.6l3.6-2.7V13H8.5l-2.7 3.6a1 1 0 11-1.6-1.2L6 13H3a1 1 0 110-2h3L4.2 8.6a1 1 0 111.6-1.2L8.5 11H11V8.5L7.4 5.8a1 1 0 111.2-1.6L11 6V3a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Heating &amp;amp; cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Wall gas heating&lt;/li&gt;&lt;li class="entryItem "&gt;No cooling&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No additional structures&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Detached single-family home&lt;/li&gt;&lt;li class="entryItem "&gt;One level&lt;/li&gt;&lt;li class="entryItem "&gt;Zoning: LAR2&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon car propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM19 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.624 5.176L3.531 9H2a1 1 0 000 2h.764A2.989 2.989 0 002 13v6.75c0 .69.56 1.25 1.25 1.25h.5C4.44 21 5 20.44 5 19.75V19h14v.75c0 .69.56 1.25 1.25 1.25h.5c.69 0 1.25-.56 1.25-1.25V13c0-.768-.289-1.47-.764-2H22a1 1 0 100-2h-1.531l-1.093-3.824A3 3 0 0016.491 3H7.51a3 3 0 00-2.885 2.176zM7.509 5a1 1 0 00-.962.725L5.326 10h13.348l-1.221-4.275A1 1 0 0016.49 5H7.51zM20 17v-4a1 1 0 00-1-1H5a1 1 0 00-1 1v4h16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Driveway&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Detached/no common walls&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>BOM. No fault of the property. The buyer's loan didn't work out. Beautifully remodeled, two bedroom and two bathroom home available in the heart of South Park Los Angeles. This home offers lots of natural light, new kitchen and bathrooms, new luxury, vinyl flooring, windows and painting. Spacious lot with plenty of parking. Laundry room located inside of the home with extra space for storage. The large backyard is ideal for entertaining offering a massive pomegranate tree. Conveniently located minutes to freeways, downtown Los Angeles, grocery stores and shopping.</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_1_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_2_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_3_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_4_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_5_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_6_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_7_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_8_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_9_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_10_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_11_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_12_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_13_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_14_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_15_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/591/25624591_16_0.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt;Vernon / &lt;span class="neighborhoodNameSuffix"&gt;Main&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.072s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Vernon / Main, located between Slauson Avenue and Florence Avenue, is a industrial and commercial Los Angeles neighborhood with wide truck corridors and low-slung warehouse blocks. The neighborhood’s character concentrates around S Main Street near E 54th Street, where loading docks, produce wholesalers, and workwear storefronts set a steady, utilitarian rhythm. Architecture leans to concrete tilt-ups, rail-adjacent yards, and older brick industrial buildings with painted signage. The Los Angeles Flower District and Santee Alley sit just to the north, adding a fashion-and-florals current to the area’s working-day energy. The Los Angeles River corridor and nearby rail lines shape the geography, with long sightlines and big-sky streets. For a change of pace, Exposition Park’s museums and lawns are a short drive west.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPPX0hQY0uZ2m_pb5x_MyUDutLYJGLbWd2BaYxV-JAaJmNSYCpg27wrxmXTz1ujAZsh7vLh17KVdMNe3sWLFmiBewUnHIyDbma0c7jPmUpTX_zAKtdyQQMUIO9vi9cffDYUfGTB2kA42sSRKg=s4800-h1600" alt="Vernon / Main neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOOj83jurgAekzSttIlFvd1gjTaPYENAzggVeQfS3k2UNxuqm4hrW64nomekCR6ix_-XWPyZD27nlRFB8_P4_JZ0fOnF81NBRVixRA5IRFLZrTtZT6neC9hFq1PyGdjhxsSbA2yTMVznqRPiw=s4800-h1600" alt="Vernon / Main neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZM1bmDi9TTwRzhtCpdd8-pl0UCqu4STuZ3REDlNYOBtBhk-hK8DCAx0WCT0P5Aa-7hw2LQDRihFES8vsiIve96Dt_HlfvymO_I14RvacqwhUDXprF251-dYcAQRYoVk02Hr4e6uLZ4tAxo_ZY0=s4800-h1600" alt="Vernon / Main neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZNhOozLkDYjUIa16H63WsB459ilZllmgcG9E5UmMdK-Epngkq5N6LJwfYBx2Ikq--Z9WRSdU7QXjCPIJkHkOHmJNlaHsHRJ4fmzt2ZyqwA55ec4_tyVLP22z_DbeW1jLxP54PtXS4Z7oM_zotU=s4800-h1600" alt="Vernon / Main neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPL2rhk899FLlJWpYTIlGoTMG3jtEkEhsKxyCssHsELsVLBcoqnT231HFSv9JH6HFv2AO1pyIwcSFYB-398z-9Gd0-QxWn_K0p-SUHIHlazT2YXNqrzk9gwK4W6wPaIVJDa9CUpBicxbwG6T4I=s4800-h1600" alt="Vernon / Main neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very walkable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Most errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;5.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.1&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good Transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.8&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;3.4&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited Access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.1&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Mostly calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm most of the day&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Team Spirit Realty</t>
+  </si>
+  <si>
+    <t>Jason Lee</t>
+  </si>
+  <si>
+    <t>1844365sell@gmail.com</t>
+  </si>
+  <si>
+    <t>310-628-7100</t>
+  </si>
+  <si>
+    <t>TheMLS #25624591</t>
+  </si>
+  <si>
     <t>https://www.redfin.com/city/21228/CA/Angwin</t>
   </si>
   <si>
+    <t>2026-06-15T05:34:21Z</t>
+  </si>
+  <si>
     <t>https://www.redfin.com/CA/Angwin/125-White-Cottage-Rd-N-94508/home/12224385</t>
   </si>
   <si>
-    <t>usd</t>
-[...1 lines deleted...]
-  <si>
     <t>125 White Cottage Rd N, Angwin, CA 94508</t>
   </si>
   <si>
-    <t>For sale</t>
-[...2 lines deleted...]
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.26175s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 4&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Garage Facing Front&lt;/li&gt;&lt;li class="entryItem "&gt;Garage Spaces: 2&lt;/li&gt;&lt;li class="entryItem "&gt;Driveway Sidewalks: Paved Driveway&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Virtual Media 1&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Branded: No&lt;/li&gt;&lt;li class="entryItem "&gt;Category: Residential Video&lt;/li&gt;&lt;li class="entryItem "&gt;URL: &lt;a href="https://vimeo.com/1171257080?fl=pl&amp;amp;fe=ti" target="_blank" rel="nofollow noopener"&gt;External Link&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bathroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Total): 4&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 3&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Partial): 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Bedroom Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 4&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central, Natural Gas&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Dishwasher, Free Standing Gas Range, Free Standing Refrigerator, Hood Over Range, Microwave&lt;/li&gt;&lt;li class="entryItem "&gt;Fireplaces Total: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Fireplace Features: Gas Log&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Tile, Wood&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: Dryer Included, Washer Included&lt;/li&gt;&lt;li class="entryItem "&gt;# of Stories: 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Main Level: Dining Room, Family Room, Kitchen, Living Room, Partial Bath(s)&lt;/li&gt;&lt;li class="entryItem "&gt;Upper Level: Bedroom(s), Full Bath(s)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Covered Deck&lt;/li&gt;&lt;li class="entryItem "&gt;Allows Horses: No&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Composition&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Pool Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Private Pool: No&lt;/li&gt;&lt;li class="entryItem "&gt;Has Spa: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;ADU 2nd Unit: No&lt;/li&gt;&lt;li class="entryItem "&gt;Property Condition: Updated/Remodeled&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Single Family Residence&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 77,101&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 1.77&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Landscape Front&lt;/li&gt;&lt;li class="entryItem "&gt;Other Structures: Shed(s)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available, Natural Gas Connected&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Senior Community: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 4&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 3.5&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 3,230&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 3,230&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 1.77 acres&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Vacant Land&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1994&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1994&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 24040038000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 3, 2026&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="PhotoFilterBar AmenitiesContentWithTabs__photoFilter"&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/167/genMid.326011167_2_1.jpg" loading="lazy" alt="Kitchen"&gt;&lt;p class="PhotoFilterBar__label"&gt;Kitchen&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/167/genMid.326011167_9_3.jpg" loading="lazy" alt="Bathroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bathroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/167/genMid.326011167_20_3.jpg" loading="lazy" alt="Bedroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bedroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/167/genMid.326011167_1_2.jpg" loading="lazy" alt="Living"&gt;&lt;p class="PhotoFilterBar__label"&gt;Living&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/167/genMid.326011167_8_3.jpg" loading="lazy" alt="Dining"&gt;&lt;p class="PhotoFilterBar__label"&gt;Dining&lt;/p&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Updated/remodeled condition&lt;/li&gt;&lt;li class="entryItem "&gt;Gas log fireplace&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bed propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 3.764A2.989 2.989 0 0010 3H6a3 3 0 00-3 3v3.535A3.998 3.998 0 001 13v3a2 2 0 001 1.732V20a1 1 0 102 0v-2h16v2a1 1 0 102 0v-2.268A2 2 0 0023 16v-3c0-1.48-.804-2.773-2-3.465V6a3 3 0 00-3-3h-4c-.768 0-1.47.289-2 .764zM6 5a1 1 0 00-1 1v3h6V6a1 1 0 00-1-1H6zm13 4V6a1 1 0 00-1-1h-4a1 1 0 00-1 1v3h6zM5 11a2 2 0 00-2 2v3h18v-3a2 2 0 00-2-2H5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bedrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;4 bedrooms&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;4 bathrooms (3 full, 1 partial)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon restaurants propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M19.526 2.15A1 1 0 0120 3v18a1 1 0 11-2 0v-5h-2a1.98 1.98 0 01-1.986-2.03c.132-4.7 1.161-7.626 2.231-9.41.535-.891 1.073-1.487 1.5-1.87.246-.22.512-.43.806-.584h.002a1 1 0 01.973.043zM18 5.522l-.04.066c-.857 1.428-1.819 3.995-1.946 8.411H18V5.523z"&gt;&lt;/path&gt;&lt;path d="M6 3a1 1 0 00-2 0v6.544a3 3 0 002.105 2.864l.895.28V21a1 1 0 102 0v-8.313l.895-.28A3 3 0 0012 9.545V3a1 1 0 10-2 0v5a.5.5 0 01-1 0V4a1 1 0 00-2 0v4a.5.5 0 01-1 0V3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Kitchen&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Dishwasher&lt;/li&gt;&lt;li class="entryItem "&gt;Free-standing gas range&lt;/li&gt;&lt;li class="entryItem "&gt;Free-standing refrigerator&lt;/li&gt;&lt;li class="entryItem "&gt;Range hood&lt;/li&gt;&lt;li class="entryItem "&gt;Microwave&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Washer and dryer included&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon flooring-hardwood propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 4a2 2 0 012-2h16a2 2 0 012 2v16a2 2 0 01-2 2H4a2 2 0 01-2-2V4zm7.586 0H4v5.586L9.586 4zm2.828 0h6.172L15.5 7.086 12.414 4zm1.672 4.5L11 5.414l-7 7v6.172L14.086 8.5zM5.414 20h6.172L8.5 16.914 5.414 20zm4.5-4.5L13 18.586l7-7V5.414L9.914 15.5zM20 14.414L14.414 20H20v-5.586z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Flooring&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Carpet&lt;/li&gt;&lt;li class="entryItem "&gt;Tile&lt;/li&gt;&lt;li class="entryItem "&gt;Wood&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon snow propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 2a1 1 0 011 1v3l2.4-1.8a1 1 0 011.2 1.6L13 8.5V11h2.5l2.7-3.6a1 1 0 011.6 1.2L18 11h3a1 1 0 110 2h-3l1.8 2.4a1 1 0 01-1.6 1.2L15.5 13H13v2.5l3.6 2.7a1 1 0 01-1.2 1.6L13 18v3a1 1 0 11-2 0v-3l-2.4 1.8a1 1 0 11-1.2-1.6l3.6-2.7V13H8.5l-2.7 3.6a1 1 0 11-1.6-1.2L6 13H3a1 1 0 110-2h3L4.2 8.6a1 1 0 111.6-1.2L8.5 11H11V8.5L7.4 5.8a1 1 0 111.2-1.6L11 6V3a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Heating &amp;amp; cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Central heating (natural gas)&lt;/li&gt;&lt;li class="entryItem "&gt;Central cooling&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Covered deck&lt;/li&gt;&lt;li class="entryItem "&gt;Landscaped front yard&lt;/li&gt;&lt;li class="entryItem "&gt;Shed(s)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Single family residence&lt;/li&gt;&lt;li class="entryItem "&gt;Residential property&lt;/li&gt;&lt;li class="entryItem "&gt;3 stories&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon car propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM19 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.624 5.176L3.531 9H2a1 1 0 000 2h.764A2.989 2.989 0 002 13v6.75c0 .69.56 1.25 1.25 1.25h.5C4.44 21 5 20.44 5 19.75V19h14v.75c0 .69.56 1.25 1.25 1.25h.5c.69 0 1.25-.56 1.25-1.25V13c0-.768-.289-1.47-.764-2H22a1 1 0 100-2h-1.531l-1.093-3.824A3 3 0 0016.491 3H7.51a3 3 0 00-2.885 2.176zM7.509 5a1 1 0 00-.962.725L5.326 10h13.348l-1.221-4.275A1 1 0 0016.49 5H7.51zM20 17v-4a1 1 0 00-1-1H5a1 1 0 00-1 1v4h16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;2-car garage&lt;/li&gt;&lt;li class="entryItem "&gt;Total 4 parking spaces&lt;/li&gt;&lt;li class="entryItem "&gt;Paved driveway&lt;/li&gt;&lt;li class="entryItem "&gt;Garage facing front&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Composition roof&lt;/li&gt;&lt;li class="entryItem "&gt;Updated/remodeled&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Utilities&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cable available&lt;/li&gt;&lt;li class="entryItem "&gt;Natural gas connected&lt;/li&gt;&lt;li class="entryItem "&gt;Septic system&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon new-construction propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;g clip-path="url(#new-construction-a)" fill-rule="evenodd" clip-rule="evenodd"&gt;&lt;path d="M8.342 4.247a1 1 0 011.317 0l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2H4a2 2 0 01-2-2v-5.546l-.341.299a1 1 0 11-1.317-1.506l8-7zM4 10.704V18h2v-4.5a1 1 0 011-1h4a1 1 0 011 1V18h2v-7.296L9 6.329l-5 4.375zM10 18v-3.5H8V18h2z"&gt;&lt;/path&gt;&lt;path d="M14.247 4.342a1 1 0 011.412-.095l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2h-1a1 1 0 110-2h1v-7.296l-5.659-4.951a1 1 0 01-.094-1.411z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;defs&gt;&lt;clipPath id="new-construction-a"&gt;&lt;path d="M0 0h24v24H0z"&gt;&lt;/path&gt;&lt;/clipPath&gt;&lt;/defs&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;HOA &amp;amp; community&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No homeowners association&lt;/li&gt;&lt;li class="entryItem "&gt;Not a senior community&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Other&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No ADU / second unit&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Discover refined living on 1.77 acres, moments from downtown St. Helena. This classic 4 bedroom, 3.5 bath home seamlessly blends timeless architecture with modern luxury, offering vineyard and hillside views that capture the essence of Napa Valley.  At the heart of the home, a chef's kitchen commands attention with its 48 Wolf range, KitchenAid refrigerator, Miele dishwasher, and stunning marble and Caesarstone countertops. The open floor plan flows effortlessly from kitchen to family room, dining room and living room, which is anchored by a sleek linear gas fireplace.  The living room opens to a covered deck - perfect for al fresco entertaining.  Upstairs, three generous bedrooms include a luxurious primary bedroom with ensuite bath and abundant closet space. The lower level with a den, dedicated office, and private guest suite with patio entrance provides versatile accommodations for guests or as a potential second unit.  Outside, terraced gardens by renowned designer Jack Chandler showcase florals, fruit trees, and raised vegetable beds. Complete with two-car garage, central HVAC, productive well, and PG&amp;E generator hookups, this rare offering delivers privacy, natural beauty, nearby hiking and biking,  and Wine Country sophistication.</t>
   </si>
   <si>
-    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_1.jpg
-[...42 lines deleted...]
-    <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;5.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_1_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_2_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_3_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_4_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_5_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_6_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_7_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_8_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_9_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_10_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_11_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_12_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_13_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_14_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_15_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_16_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_17_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_18_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_19_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_20_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_21_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_22_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_23_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_24_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_25_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_26_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_27_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_28_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_29_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_30_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_31_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_32_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_33_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_34_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_35_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_36_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_37_5.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_38_5.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt;Howell &lt;span class="neighborhoodNameSuffix"&gt;Mountain&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.048s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Howell Mountain, located between Angwin and St. Helena, is a rural and wine-country Angwin neighborhood with forested ridgelines and vineyard roads. The character concentrates along Howell Mountain Road near the Angwin Plaza area, where tasting rooms, a market counter, and porch-side conversations set the pace. Homes range from secluded cabins and ranch-style properties to contemporary vineyard estates tucked behind oaks and madrone. The landscape shifts from sunlit vine rows to shaded trailheads, with long views toward the Napa Valley floor. Landmark wineries such as Dunn Vineyards, O'Shaughnessy Estate Winery, and Robert Craig Winery act as cultural anchors for the mountain.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZNB3-av9QZlQDkYI5DY5D_ykqjhojhkDLYVfn66FItIp04uksInao2IDk7KediddHYIqEeZC2aIxaVyPtcYFprJ12iIk30e431nU-sJjkGgoRc686wjQsoAv8MPZLFQQQ4PyeTf4vO3BG2WvEU=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOxFZ1TKLMQyLjhSXEv1yVLXozymo7y8U986JXLWcoHi8U5CyLf0-3pj2bCgUNy-9vaVnEovxiz9vIpzpbkgUB1-TBHd_no3hy2wqUfkH-XT6Qlu5O8iuoCh3ZJYNuLyazeaglXTUk1BL8Z0WY=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPa88C0bUE2WtGeRXeQH9DbWmR4rvgolYRkdLm2vv-srlHsUVEcJDzVDXqDsQEWUghjIeU9e5F5QAcqW8qieIsrPXcQ1XERtNje_PX2IF96qo8vF-6n5V09nxHy4FyGrHCEPnXvNlEOkqS1IA=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOub13iT-5uE82M8gistkcHAmnnKIXqOTCvGXy57QnonHwHUAVIudILuT-IgH_1m1eCwPZXNj2hcIpokLF0gsbD3d2ONlWa3b5Q8jVXJaI6fYpvT25SEKyaB8rha_ks4E_vM47blnLUApuV5UI=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOJm23K28BCOfQDxn-ls9z7BHBstyhHF1-XPB7fqlu-DW8QqHwugXMV0dop7m1JDPZ7octuDyPUrNoC0SAbBQ68SWK8BmpFn3Lb1dyJuee9a6dRTriBeitECHK5dfxhG-txVM4AV0wMD08Z5g=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;5.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Compass</t>
   </si>
   <si>
     <t>Christine Hale</t>
   </si>
   <si>
     <t>christinehale04@yahoo.com</t>
   </si>
   <si>
     <t>707-287-5782</t>
   </si>
   <si>
     <t>BAREIS #326011167</t>
   </si>
   <si>
-    <t>https://www.redfin.com/CA/Angwin/525-Keyes-Ave-94508/home/12199135</t>
-[...95 lines deleted...]
-    <t>BAREIS #325083200</t>
+    <t>2026-06-15T05:34:30Z</t>
   </si>
   <si>
     <t>https://www.redfin.com/CA/Angwin/234-Mariposa-Dr-94508/unit-234/home/196915634</t>
   </si>
   <si>
     <t>234 Mariposa Dr #234, Angwin, CA 94508</t>
   </si>
   <si>
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height: 500px; transition-duration: 0.31075s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking &amp;amp; Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Total: 10&lt;/li&gt;&lt;li class="entryItem "&gt;Parking Features: Off Street, Open&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cooling: Central, Varies By Unit, Window Unit(s)&lt;/li&gt;&lt;li class="entryItem "&gt;Heating: Central, Gas, Varies By Unit, Wall Furnace&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances: Dishwasher, Disposal, Free Standing Electric Range, Free Standing Refrigerator, Microwave, Varies By Unit&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring: Carpet, Laminate, Varies By Unit, Vinyl&lt;/li&gt;&lt;li class="entryItem "&gt;Interior Features: Storage Area(s), Vaulted Ceiling(s)&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry Features: In Each Unit, Varies By Unit, Washer/Dryer Owned&lt;/li&gt;&lt;li class="entryItem "&gt;Security Features: Carbon Mon Detector, Double Strapped Water Heater, Smoke Detector&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Room Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Basement: None&lt;/li&gt;&lt;li class="entryItem "&gt;Levels: One&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units (Total): 4&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 1 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Rooms: 5&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 1&lt;/li&gt;&lt;li class="entryItem "&gt;Approx SqFt: 1,050&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 2 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Rooms: 6&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 1&lt;/li&gt;&lt;li class="entryItem "&gt;Approx SqFt: 750&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units: 4&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 3 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Rooms: 6&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;Approx SqFt: 750&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 4 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Rooms: 6&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bedrooms (Total): 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Bathrooms (Full): 1&lt;/li&gt;&lt;li class="entryItem "&gt;Approx SqFt: 750&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Patio And Porch Features: Uncovered Patio, Varies By Unit&lt;/li&gt;&lt;li class="entryItem "&gt;Exterior Features: Yard Space&lt;/li&gt;&lt;li class="entryItem "&gt;Roof: Composition&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Property Condition: Updated/Remodeled&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential Income&lt;/li&gt;&lt;li class="entryItem "&gt;Property Sub Type: Quadruplex&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Square Feet: 37,671&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Acres: 0.8648&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor Auto-Fill&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Shape Regular&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Utilities: Cable Available, DSL Available, Internet Available, Natural Gas Connected&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Septic System, See Remarks&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;HOA Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Association YN: No&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;School Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;School District County: Napa&lt;/li&gt;&lt;li class="entryItem "&gt;Elementary School District: Howell Mountain&lt;/li&gt;&lt;li class="entryItem "&gt;Middle Or Junior School District: St. Helena Unified&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Area: Angwin&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: —&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: —&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: —&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Multi-Family (2-4 Unit)&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: —&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: —&lt;/li&gt;&lt;li class="entryItem "&gt;County: Napa County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 024-153-016-000&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Aug 8, 2025&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="PhotoFilterBar AmenitiesContentWithTabs__photoFilter"&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/562/genMid.325068562_16_1.jpg" loading="lazy" alt="Kitchen"&gt;&lt;p class="PhotoFilterBar__label"&gt;Kitchen&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/562/genMid.325068562_17_1.jpg" loading="lazy" alt="Bathroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bathroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/562/genMid.325068562_18_1.jpg" loading="lazy" alt="Bedroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bedroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/562/genMid.325068562_14_1.jpg" loading="lazy" alt="Living"&gt;&lt;p class="PhotoFilterBar__label"&gt;Living&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/562/genMid.325068562_15_1.jpg" loading="lazy" alt="Dining"&gt;&lt;p class="PhotoFilterBar__label"&gt;Dining&lt;/p&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Vaulted ceilings&lt;/li&gt;&lt;li class="entryItem "&gt;Storage areas&lt;/li&gt;&lt;li class="entryItem "&gt;Updated / remodeled condition&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bed propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 3.764A2.989 2.989 0 0010 3H6a3 3 0 00-3 3v3.535A3.998 3.998 0 001 13v3a2 2 0 001 1.732V20a1 1 0 102 0v-2h16v2a1 1 0 102 0v-2.268A2 2 0 0023 16v-3c0-1.48-.804-2.773-2-3.465V6a3 3 0 00-3-3h-4c-.768 0-1.47.289-2 .764zM6 5a1 1 0 00-1 1v3h6V6a1 1 0 00-1-1H6zm13 4V6a1 1 0 00-1-1h-4a1 1 0 00-1 1v3h6zM5 11a2 2 0 00-2 2v3h18v-3a2 2 0 00-2-2H5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bedrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Unit mix includes multiple 2-bedroom units&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Each of several units has 1 full bathroom&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon restaurants propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M19.526 2.15A1 1 0 0120 3v18a1 1 0 11-2 0v-5h-2a1.98 1.98 0 01-1.986-2.03c.132-4.7 1.161-7.626 2.231-9.41.535-.891 1.073-1.487 1.5-1.87.246-.22.512-.43.806-.584h.002a1 1 0 01.973.043zM18 5.522l-.04.066c-.857 1.428-1.819 3.995-1.946 8.411H18V5.523z"&gt;&lt;/path&gt;&lt;path d="M6 3a1 1 0 00-2 0v6.544a3 3 0 002.105 2.864l.895.28V21a1 1 0 102 0v-8.313l.895-.28A3 3 0 0012 9.545V3a1 1 0 10-2 0v5a.5.5 0 01-1 0V4a1 1 0 00-2 0v4a.5.5 0 01-1 0V3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Kitchen&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Dishwasher&lt;/li&gt;&lt;li class="entryItem "&gt;Garbage disposal&lt;/li&gt;&lt;li class="entryItem "&gt;Free-standing electric range&lt;/li&gt;&lt;li class="entryItem "&gt;Free-standing refrigerator&lt;/li&gt;&lt;li class="entryItem "&gt;Microwave&lt;/li&gt;&lt;li class="entryItem "&gt;Appliances vary by unit&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Washer/dryer owned in units&lt;/li&gt;&lt;li class="entryItem "&gt;In-unit laundry (varies by unit)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon flooring-hardwood propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 4a2 2 0 012-2h16a2 2 0 012 2v16a2 2 0 01-2 2H4a2 2 0 01-2-2V4zm7.586 0H4v5.586L9.586 4zm2.828 0h6.172L15.5 7.086 12.414 4zm1.672 4.5L11 5.414l-7 7v6.172L14.086 8.5zM5.414 20h6.172L8.5 16.914 5.414 20zm4.5-4.5L13 18.586l7-7V5.414L9.914 15.5zM20 14.414L14.414 20H20v-5.586z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Flooring&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Carpet&lt;/li&gt;&lt;li class="entryItem "&gt;Laminate&lt;/li&gt;&lt;li class="entryItem "&gt;Vinyl&lt;/li&gt;&lt;li class="entryItem "&gt;Flooring varies by unit&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon snow propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 2a1 1 0 011 1v3l2.4-1.8a1 1 0 011.2 1.6L13 8.5V11h2.5l2.7-3.6a1 1 0 011.6 1.2L18 11h3a1 1 0 110 2h-3l1.8 2.4a1 1 0 01-1.6 1.2L15.5 13H13v2.5l3.6 2.7a1 1 0 01-1.2 1.6L13 18v3a1 1 0 11-2 0v-3l-2.4 1.8a1 1 0 11-1.2-1.6l3.6-2.7V13H8.5l-2.7 3.6a1 1 0 11-1.6-1.2L6 13H3a1 1 0 110-2h3L4.2 8.6a1 1 0 111.6-1.2L8.5 11H11V8.5L7.4 5.8a1 1 0 111.2-1.6L11 6V3a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Heating &amp;amp; cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Central heating (varies by unit)&lt;/li&gt;&lt;li class="entryItem "&gt;Gas heating&lt;/li&gt;&lt;li class="entryItem "&gt;Wall furnaces&lt;/li&gt;&lt;li class="entryItem "&gt;Central cooling (varies by unit)&lt;/li&gt;&lt;li class="entryItem "&gt;Window AC units&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Yard space&lt;/li&gt;&lt;li class="entryItem "&gt;Uncovered patio (varies by unit)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Residential income property&lt;/li&gt;&lt;li class="entryItem "&gt;Quadruplex&lt;/li&gt;&lt;li class="entryItem "&gt;One story&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon car propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM19 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.624 5.176L3.531 9H2a1 1 0 000 2h.764A2.989 2.989 0 002 13v6.75c0 .69.56 1.25 1.25 1.25h.5C4.44 21 5 20.44 5 19.75V19h14v.75c0 .69.56 1.25 1.25 1.25h.5c.69 0 1.25-.56 1.25-1.25V13c0-.768-.289-1.47-.764-2H22a1 1 0 100-2h-1.531l-1.093-3.824A3 3 0 0016.491 3H7.51a3 3 0 00-2.885 2.176zM7.509 5a1 1 0 00-.962.725L5.326 10h13.348l-1.221-4.275A1 1 0 0016.49 5H7.51zM20 17v-4a1 1 0 00-1-1H5a1 1 0 00-1 1v4h16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Off-street open parking for about 10 vehicles&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Security&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Smoke detectors&lt;/li&gt;&lt;li class="entryItem "&gt;Carbon monoxide detector&lt;/li&gt;&lt;li class="entryItem "&gt;Double-strapped water heater&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Composition roof&lt;/li&gt;&lt;li class="entryItem "&gt;Property updated/remodeled&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Utilities&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Natural gas connected&lt;/li&gt;&lt;li class="entryItem "&gt;Cable available&lt;/li&gt;&lt;li class="entryItem "&gt;DSL available&lt;/li&gt;&lt;li class="entryItem "&gt;Internet available&lt;/li&gt;&lt;li class="entryItem "&gt;Septic system (see remarks)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon new-construction propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;g clip-path="url(#new-construction-a)" fill-rule="evenodd" clip-rule="evenodd"&gt;&lt;path d="M8.342 4.247a1 1 0 011.317 0l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2H4a2 2 0 01-2-2v-5.546l-.341.299a1 1 0 11-1.317-1.506l8-7zM4 10.704V18h2v-4.5a1 1 0 011-1h4a1 1 0 011 1V18h2v-7.296L9 6.329l-5 4.375zM10 18v-3.5H8V18h2z"&gt;&lt;/path&gt;&lt;path d="M14.247 4.342a1 1 0 011.412-.095l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2h-1a1 1 0 110-2h1v-7.296l-5.659-4.951a1 1 0 01-.094-1.411z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;defs&gt;&lt;clipPath id="new-construction-a"&gt;&lt;path d="M0 0h24v24H0z"&gt;&lt;/path&gt;&lt;/clipPath&gt;&lt;/defs&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;HOA &amp;amp; community&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No homeowners association&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>This unique Angwin property is an exceptional opportunity to live in one home while earning rental income from the others, or to purchase as a smart investment in a strong rental market. Located in a rural neighborhood on a quiet, dead-end street, the property features four legal, charming cottages, each with its own address, private yard, covered front porch, and laundry room. The larger, newer home offers desirable modern features, while exuding country cottage charm, like the other three. Each of the houses has 2 bedrooms and 1 bath.  Located just minutes from Pacific Union College and an easy commute to Napa Valley's wineries, restaurants, and businesses, the location is ideal, only about 45 minutes to Napa or Santa Rosa.</t>
   </si>
   <si>
     <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_1_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_2_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_3_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_4_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_5_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_6_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_7_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_8_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_9_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_10_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_11_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_12_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_13_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_14_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_15_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_16_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_17_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_18_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_19_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_20_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_21_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_22_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_23_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_24_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_25_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_26_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_27_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_28_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_29_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_30_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_31_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_32_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_33_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_34_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_35_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_36_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_37_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/562/325068562_38_1.jpg</t>
   </si>
   <si>
-    <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.1&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt;Howell &lt;span class="neighborhoodNameSuffix"&gt;Mountain&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.048s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Howell Mountain, located between Angwin and St. Helena, is a rural and wine-country Angwin neighborhood with forested ridgelines and vineyard roads. The character concentrates along Howell Mountain Road near the Angwin Plaza area, where tasting rooms, a market counter, and porch-side conversations set the pace. Homes range from secluded cabins and ranch-style properties to contemporary vineyard estates tucked behind oaks and madrone. The landscape shifts from sunlit vine rows to shaded trailheads, with long views toward the Napa Valley floor. Landmark wineries such as Dunn Vineyards, O'Shaughnessy Estate Winery, and Robert Craig Winery act as cultural anchors for the mountain.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZNB3-av9QZlQDkYI5DY5D_ykqjhojhkDLYVfn66FItIp04uksInao2IDk7KediddHYIqEeZC2aIxaVyPtcYFprJ12iIk30e431nU-sJjkGgoRc686wjQsoAv8MPZLFQQQ4PyeTf4vO3BG2WvEU=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOxFZ1TKLMQyLjhSXEv1yVLXozymo7y8U986JXLWcoHi8U5CyLf0-3pj2bCgUNy-9vaVnEovxiz9vIpzpbkgUB1-TBHd_no3hy2wqUfkH-XT6Qlu5O8iuoCh3ZJYNuLyazeaglXTUk1BL8Z0WY=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPa88C0bUE2WtGeRXeQH9DbWmR4rvgolYRkdLm2vv-srlHsUVEcJDzVDXqDsQEWUghjIeU9e5F5QAcqW8qieIsrPXcQ1XERtNje_PX2IF96qo8vF-6n5V09nxHy4FyGrHCEPnXvNlEOkqS1IA=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOub13iT-5uE82M8gistkcHAmnnKIXqOTCvGXy57QnonHwHUAVIudILuT-IgH_1m1eCwPZXNj2hcIpokLF0gsbD3d2ONlWa3b5Q8jVXJaI6fYpvT25SEKyaB8rha_ks4E_vM47blnLUApuV5UI=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOJm23K28BCOfQDxn-ls9z7BHBstyhHF1-XPB7fqlu-DW8QqHwugXMV0dop7m1JDPZ7octuDyPUrNoC0SAbBQ68SWK8BmpFn3Lb1dyJuee9a6dRTriBeitECHK5dfxhG-txVM4AV0wMD08Z5g=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.1&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Sotheby's International Realty</t>
   </si>
   <si>
     <t>Kristi Muhic</t>
   </si>
   <si>
     <t>homenapavalley@gmail.com</t>
   </si>
   <si>
     <t>707-227-8086</t>
   </si>
   <si>
     <t>BAREIS #325068562</t>
   </si>
   <si>
-    <t>https://www.redfin.com/CA/Angwin/490-Cornish-Ln-94508/home/12199289</t>
-[...101 lines deleted...]
-    <t>BAREIS #326006326</t>
+    <t>2026-06-15T05:35:05Z</t>
+  </si>
+  <si>
+    <t>https://www.redfin.com/CA/Angwin/234-Mariposa-Dr-94508/home/12199363</t>
+  </si>
+  <si>
+    <t>228 - 234 Mariposa Dr, Angwin, CA 94508</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="PhotoFilterBar AmenitiesContentWithTabs__photoFilter AmenitiesContentWithTabs__photoFilter--few"&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/404/genMid.325064404_8_2.jpg" loading="lazy" alt="Kitchen"&gt;&lt;p class="PhotoFilterBar__label"&gt;Kitchen&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/404/genMid.325064404_9_2.jpg" loading="lazy" alt="Bathroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bathroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/404/genMid.325064404_10_2.jpg" loading="lazy" alt="Bedroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bedroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/404/genMid.325064404_2_2.jpg" loading="lazy" alt="Living"&gt;&lt;p class="PhotoFilterBar__label"&gt;Living&lt;/p&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cathedral ceiling&lt;/li&gt;&lt;li class="entryItem "&gt;Insulation and programmable thermostat&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bed propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 3.764A2.989 2.989 0 0010 3H6a3 3 0 00-3 3v3.535A3.998 3.998 0 001 13v3a2 2 0 001 1.732V20a1 1 0 102 0v-2h16v2a1 1 0 102 0v-2.268A2 2 0 0023 16v-3c0-1.48-.804-2.773-2-3.465V6a3 3 0 00-3-3h-4c-.768 0-1.47.289-2 .764zM6 5a1 1 0 00-1 1v3h6V6a1 1 0 00-1-1H6zm13 4V6a1 1 0 00-1-1h-4a1 1 0 00-1 1v3h6zM5 11a2 2 0 00-2 2v3h18v-3a2 2 0 00-2-2H5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bedrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;8 bedrooms (main level includes bedrooms)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;4 full bathrooms&lt;/li&gt;&lt;li class="entryItem "&gt;Tubs with showers&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon restaurants propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M19.526 2.15A1 1 0 0120 3v18a1 1 0 11-2 0v-5h-2a1.98 1.98 0 01-1.986-2.03c.132-4.7 1.161-7.626 2.231-9.41.535-.891 1.073-1.487 1.5-1.87.246-.22.512-.43.806-.584h.002a1 1 0 01.973.043zM18 5.522l-.04.066c-.857 1.428-1.819 3.995-1.946 8.411H18V5.523z"&gt;&lt;/path&gt;&lt;path d="M6 3a1 1 0 00-2 0v6.544a3 3 0 002.105 2.864l.895.28V21a1 1 0 102 0v-8.313l.895-.28A3 3 0 0012 9.545V3a1 1 0 10-2 0v5a.5.5 0 01-1 0V4a1 1 0 00-2 0v4a.5.5 0 01-1 0V3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Kitchen&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Granite counters&lt;/li&gt;&lt;li class="entryItem "&gt;Pantry closet&lt;/li&gt;&lt;li class="entryItem "&gt;Kitchen open to family/dining area&lt;/li&gt;&lt;li class="entryItem "&gt;Dishwasher&lt;/li&gt;&lt;li class="entryItem "&gt;Disposal&lt;/li&gt;&lt;li class="entryItem "&gt;Free-standing gas range&lt;/li&gt;&lt;li class="entryItem "&gt;Free-standing refrigerator&lt;/li&gt;&lt;li class="entryItem "&gt;Hood over range&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry closet&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon flooring-hardwood propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 4a2 2 0 012-2h16a2 2 0 012 2v16a2 2 0 01-2 2H4a2 2 0 01-2-2V4zm7.586 0H4v5.586L9.586 4zm2.828 0h6.172L15.5 7.086 12.414 4zm1.672 4.5L11 5.414l-7 7v6.172L14.086 8.5zM5.414 20h6.172L8.5 16.914 5.414 20zm4.5-4.5L13 18.586l7-7V5.414L9.914 15.5zM20 14.414L14.414 20H20v-5.586z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Flooring&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Carpet&lt;/li&gt;&lt;li class="entryItem "&gt;Laminate&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon snow propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 2a1 1 0 011 1v3l2.4-1.8a1 1 0 011.2 1.6L13 8.5V11h2.5l2.7-3.6a1 1 0 011.6 1.2L18 11h3a1 1 0 110 2h-3l1.8 2.4a1 1 0 01-1.6 1.2L15.5 13H13v2.5l3.6 2.7a1 1 0 01-1.2 1.6L13 18v3a1 1 0 11-2 0v-3l-2.4 1.8a1 1 0 11-1.2-1.6l3.6-2.7V13H8.5l-2.7 3.6a1 1 0 11-1.6-1.2L6 13H3a1 1 0 110-2h3L4.2 8.6a1 1 0 111.6-1.2L8.5 11H11V8.5L7.4 5.8a1 1 0 111.2-1.6L11 6V3a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Heating &amp;amp; cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Central heating&lt;/li&gt;&lt;li class="entryItem "&gt;Central air conditioning&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Front and back porches&lt;/li&gt;&lt;li class="entryItem "&gt;Partial wood fencing&lt;/li&gt;&lt;li class="entryItem "&gt;Shed(s) on the property&lt;/li&gt;&lt;li class="entryItem "&gt;Regular-shaped, landscaped lot&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Residential property with an accessory/second unit&lt;/li&gt;&lt;li class="entryItem "&gt;Three or more houses on the lot&lt;/li&gt;&lt;li class="entryItem "&gt;Single-story (one level)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon car propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM19 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.624 5.176L3.531 9H2a1 1 0 000 2h.764A2.989 2.989 0 002 13v6.75c0 .69.56 1.25 1.25 1.25h.5C4.44 21 5 20.44 5 19.75V19h14v.75c0 .69.56 1.25 1.25 1.25h.5c.69 0 1.25-.56 1.25-1.25V13c0-.768-.289-1.47-.764-2H22a1 1 0 100-2h-1.531l-1.093-3.824A3 3 0 0016.491 3H7.51a3 3 0 00-2.885 2.176zM7.509 5a1 1 0 00-.962.725L5.326 10h13.348l-1.221-4.275A1 1 0 0016.49 5H7.51zM20 17v-4a1 1 0 00-1-1H5a1 1 0 00-1 1v4h16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Space for 8 vehicles&lt;/li&gt;&lt;li class="entryItem "&gt;Gravel driveway and sidewalks&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Composition (asphalt) roof&lt;/li&gt;&lt;li class="entryItem "&gt;Property shows a mix of original and updated/remodeled condition&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Utilities&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cable available&lt;/li&gt;&lt;li class="entryItem "&gt;DSL available&lt;/li&gt;&lt;li class="entryItem "&gt;Natural gas connected&lt;/li&gt;&lt;li class="entryItem "&gt;Septic system&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon new-construction propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;g clip-path="url(#new-construction-a)" fill-rule="evenodd" clip-rule="evenodd"&gt;&lt;path d="M8.342 4.247a1 1 0 011.317 0l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2H4a2 2 0 01-2-2v-5.546l-.341.299a1 1 0 11-1.317-1.506l8-7zM4 10.704V18h2v-4.5a1 1 0 011-1h4a1 1 0 011 1V18h2v-7.296L9 6.329l-5 4.375zM10 18v-3.5H8V18h2z"&gt;&lt;/path&gt;&lt;path d="M14.247 4.342a1 1 0 011.412-.095l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2h-1a1 1 0 110-2h1v-7.296l-5.659-4.951a1 1 0 01-.094-1.411z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;defs&gt;&lt;clipPath id="new-construction-a"&gt;&lt;path d="M0 0h24v24H0z"&gt;&lt;/path&gt;&lt;/clipPath&gt;&lt;/defs&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;HOA &amp;amp; community&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No homeowners association&lt;/li&gt;&lt;li class="entryItem "&gt;Not a senior community&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Other&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Located in the Angwin area&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_1_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_2_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_3_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_4_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_5_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_6_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_7_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_8_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_9_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_10_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_11_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_12_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_13_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_14_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_15_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_16_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_17_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_18_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_19_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_20_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_21_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_22_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_23_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_24_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_25_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_26_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_27_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_28_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_29_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_30_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_31_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_32_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_33_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_34_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_35_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/404/325064404_36_1.jpg</t>
+  </si>
+  <si>
+    <t>BAREIS #325064404</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:35:19Z</t>
+  </si>
+  <si>
+    <t>https://www.redfin.com/CA/Los-Angeles/229-E-75th-St-90003/home/7284301</t>
+  </si>
+  <si>
+    <t>229 E 75th St, Los Angeles, CA 90003</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="PhotoFilterBar AmenitiesContentWithTabs__photoFilter"&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/40/midphoto/393/genMid.26678393_9_6.jpg" loading="lazy" alt="Kitchen"&gt;&lt;p class="PhotoFilterBar__label"&gt;Kitchen&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/40/midphoto/393/genMid.26678393_21_6.jpg" loading="lazy" alt="Bathroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bathroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/40/midphoto/393/genMid.26678393_18_6.jpg" loading="lazy" alt="Bedroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bedroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/40/midphoto/393/genMid.26678393_2_6.jpg" loading="lazy" alt="Living"&gt;&lt;p class="PhotoFilterBar__label"&gt;Living&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/40/midphoto/393/genMid.26678393_8_6.jpg" loading="lazy" alt="Dining"&gt;&lt;p class="PhotoFilterBar__label"&gt;Dining&lt;/p&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Ceiling fan&lt;/li&gt;&lt;li class="entryItem "&gt;Living room&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;2 full bathrooms&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry area in the garage&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon flooring-hardwood propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 4a2 2 0 012-2h16a2 2 0 012 2v16a2 2 0 01-2 2H4a2 2 0 01-2-2V4zm7.586 0H4v5.586L9.586 4zm2.828 0h6.172L15.5 7.086 12.414 4zm1.672 4.5L11 5.414l-7 7v6.172L14.086 8.5zM5.414 20h6.172L8.5 16.914 5.414 20zm4.5-4.5L13 18.586l7-7V5.414L9.914 15.5zM20 14.414L14.414 20H20v-5.586z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Flooring&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Laminate floors&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon snow propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 2a1 1 0 011 1v3l2.4-1.8a1 1 0 011.2 1.6L13 8.5V11h2.5l2.7-3.6a1 1 0 011.6 1.2L18 11h3a1 1 0 110 2h-3l1.8 2.4a1 1 0 01-1.6 1.2L15.5 13H13v2.5l3.6 2.7a1 1 0 01-1.2 1.6L13 18v3a1 1 0 11-2 0v-3l-2.4 1.8a1 1 0 11-1.2-1.6l3.6-2.7V13H8.5l-2.7 3.6a1 1 0 11-1.6-1.2L6 13H3a1 1 0 110-2h3L4.2 8.6a1 1 0 111.6-1.2L8.5 11H11V8.5L7.4 5.8a1 1 0 111.2-1.6L11 6V3a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Heating &amp;amp; cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Central heating&lt;/li&gt;&lt;li class="entryItem "&gt;Ceiling fan (cooling)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No additional structures&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Detached single-family home&lt;/li&gt;&lt;li class="entryItem "&gt;One level&lt;/li&gt;&lt;li class="entryItem "&gt;Zoning: LAR1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon car propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM19 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.624 5.176L3.531 9H2a1 1 0 000 2h.764A2.989 2.989 0 002 13v6.75c0 .69.56 1.25 1.25 1.25h.5C4.44 21 5 20.44 5 19.75V19h14v.75c0 .69.56 1.25 1.25 1.25h.5c.69 0 1.25-.56 1.25-1.25V13c0-.768-.289-1.47-.764-2H22a1 1 0 100-2h-1.531l-1.093-3.824A3 3 0 0016.491 3H7.51a3 3 0 00-2.885 2.176zM7.509 5a1 1 0 00-.962.725L5.326 10h13.348l-1.221-4.275A1 1 0 0016.49 5H7.51zM20 17v-4a1 1 0 00-1-1H5a1 1 0 00-1 1v4h16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;2-car garage&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Detached / no common walls&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Other&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Assessor parcel number available&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Rare 5 bedroom and 2 bathroom home for sale in South Los Angeles! If what you need is more space, this one is for you. Built in 1980, this spacious home offers newer construction compared to most homes in the area. The entire household will have plenty of parking with the attached 2 car garage plus driveway. Central heating. Laminate flooring. Glass sliding doors lead to a backyard with room to garden, entertain, or let pets roam. Centrally located in South Los Angeles just minutes to Downtown Los Angeles with easy access to the 110 and 105 freeways.</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_5.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_5.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_1_5.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_2_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_3_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_4_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_5_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_6_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_7_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_8_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_9_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_10_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_11_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_12_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_13_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_14_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_15_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_16_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_17_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_18_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_19_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_20_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_21_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_22_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_23_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_24_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_25_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_26_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_27_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_28_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_29_7.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_30_6.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_31_4.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_32_3.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_33_3.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_34_3.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_35_3.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_36_3.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_37_3.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_38_3.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_39_3.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_40_3.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_41_3.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/393/26678393_42_3.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt; &lt;span class="neighborhoodNameSuffix"&gt;Florence&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.072s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Florence, located between South Los Angeles and Huntington Park, is a residential and industrial Los Angeles neighborhood with rail corridors and wide commercial boulevards. The neighborhood’s pulse concentrates around S Central Ave and E Florence Ave, where storefront taquerías, panaderías, swap-meet style retail, and auto shops line the sidewalks. Craftsman bungalows and Spanish-style houses sit behind low fences, while warehouses and light manufacturing cluster near the tracks. The Watts Towers Arts Center anchors nearby cultural life with hands-on art and community programming. The Museum of African American Art at Charles R. Drew University adds a gallery stop in the area’s civic landscape. Green space gathers at Augustus F. Hawkins Nature Park, a calm counterpoint to the traffic on Florence Avenue.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPhWzabGvboAnQMYXurISNL9eAoCDZmBhsrOZKrHXJywkFwRLecxEJx6d3icbKYeX7CmF3KUSRNAP1wBNhvHz_4nK9h-_pzGmUXb1cAf7sInu2qD-uVv36djST95XE2mA9wxgWEASa6R6HEASQ=s4800-h1600" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZNuhp9ARKtFxqDLqf-3uowRnlvkKW9BbKJ7jvIIyuco81D_9yUFPknCkeaRBIbVw3Y_qLa77P1i8EQmrPzcCjQEAPBHIBzJrqhYVcm-MGNDELaIzxytUVNmnW6WRUchqc1WZHaj56utl7jE8Q=s4800-h818" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMHZa0SaaYyvfyMj1XFUw3pzgSM3Fxr5hNcNLdAuTPIEZ_YfxEHLQnzA6cW6MKwfxoeCaUYH-Kuwt5fsabkizkbbuZV6wQQOMuKFhpZCgPwblegxhEDYL2Zsp_zPxWe5-MvwooMfJvFpKet=s4800-h1600" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZNyhR1Z9G_A6c2wWoMWPzO16G7O9i9vTlWai_MqCwDTa3cnWoXYv2NERRmhZUgZQ163VpT5va--nYWpHZo3vrTlhtBH42edjDbm75oTSm5JdEFkYgo0IzU0l2Disjz-4tcQV03nUTL5uzirrhcoc4cIQw=s4800-h1600" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMBxrsQMDJOz7UOQ2Zdtau8zxibECKFHFQf9Xso7XNNDY9vMQCbrewQRWIpvQrnTKwX9HCgcb_485sG58eRneiFObSeyIii4UYQAyiZqNczgDN40Db74TSH-aovMhWmenRk_xbaniO4GDfQ7A=s4800-h1600" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.1&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very walkable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Most errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Biking is convenient for most trips&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;5.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good Transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.4&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited Access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Real Broker</t>
+  </si>
+  <si>
+    <t>Melissa Urena</t>
+  </si>
+  <si>
+    <t>melissaurealtor@gmail.com</t>
+  </si>
+  <si>
+    <t>562-287-4944</t>
+  </si>
+  <si>
+    <t>TheMLS #26678393</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -795,59 +789,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -882,389 +876,407 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2" t="s">
+        <v>28</v>
+      </c>
+      <c r="C2" t="s">
+        <v>29</v>
+      </c>
+      <c r="D2">
+        <v>659000</v>
+      </c>
+      <c r="E2">
+        <v>646</v>
+      </c>
+      <c r="F2" t="s">
+        <v>30</v>
+      </c>
+      <c r="G2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H2">
+        <v>33.985383</v>
+      </c>
+      <c r="I2">
+        <v>-118.2682362</v>
+      </c>
+      <c r="J2" t="s">
+        <v>32</v>
+      </c>
+      <c r="K2">
+        <v>2</v>
+      </c>
+      <c r="L2">
+        <v>2</v>
+      </c>
+      <c r="M2">
+        <v>1020</v>
+      </c>
+      <c r="N2">
+        <v>1912</v>
+      </c>
+      <c r="O2" t="s">
+        <v>33</v>
+      </c>
+      <c r="P2" t="s">
+        <v>34</v>
+      </c>
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="s">
+        <v>36</v>
+      </c>
+      <c r="W2" t="s">
+        <v>37</v>
+      </c>
+      <c r="X2" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>39</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>40</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>41</v>
+      </c>
+    </row>
+    <row r="3" spans="1:27">
+      <c r="A3" t="s">
+        <v>42</v>
+      </c>
+      <c r="B3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D3">
+        <v>1595000</v>
+      </c>
+      <c r="E3">
+        <v>494</v>
+      </c>
+      <c r="F3" t="s">
+        <v>30</v>
+      </c>
+      <c r="G3" t="s">
+        <v>45</v>
+      </c>
+      <c r="H3">
+        <v>38.5766453</v>
+      </c>
+      <c r="I3">
+        <v>-122.4567438</v>
+      </c>
+      <c r="J3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3">
+        <v>4</v>
+      </c>
+      <c r="L3">
+        <v>3.5</v>
+      </c>
+      <c r="M3">
+        <v>3230</v>
+      </c>
+      <c r="N3">
+        <v>1994</v>
+      </c>
+      <c r="O3" t="s">
+        <v>46</v>
+      </c>
+      <c r="P3" t="s">
+        <v>47</v>
+      </c>
+      <c r="U3" t="s">
+        <v>48</v>
+      </c>
+      <c r="V3" t="s">
+        <v>49</v>
+      </c>
+      <c r="W3" t="s">
+        <v>50</v>
+      </c>
+      <c r="X3" t="s">
+        <v>51</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>52</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>53</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4">
+        <v>1120000</v>
+      </c>
+      <c r="E4">
+        <v>339</v>
+      </c>
+      <c r="F4" t="s">
+        <v>30</v>
+      </c>
+      <c r="G4" t="s">
+        <v>57</v>
+      </c>
+      <c r="H4">
+        <v>38.577664</v>
+      </c>
+      <c r="I4">
+        <v>-122.451225</v>
+      </c>
+      <c r="J4" t="s">
+        <v>32</v>
+      </c>
+      <c r="K4">
+        <v>8</v>
+      </c>
+      <c r="L4">
+        <v>4</v>
+      </c>
+      <c r="M4">
+        <v>3300</v>
+      </c>
+      <c r="N4">
+        <v>2010</v>
+      </c>
+      <c r="O4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P4" t="s">
+        <v>59</v>
+      </c>
+      <c r="U4" t="s">
+        <v>60</v>
+      </c>
+      <c r="V4" t="s">
+        <v>61</v>
+      </c>
+      <c r="W4" t="s">
+        <v>62</v>
+      </c>
+      <c r="X4" t="s">
+        <v>63</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="5" spans="1:27">
+      <c r="A5" t="s">
+        <v>42</v>
+      </c>
+      <c r="B5" t="s">
+        <v>67</v>
+      </c>
+      <c r="C5" t="s">
+        <v>68</v>
+      </c>
+      <c r="D5">
+        <v>1120000</v>
+      </c>
+      <c r="E5">
+        <v>339</v>
+      </c>
+      <c r="F5" t="s">
+        <v>30</v>
+      </c>
+      <c r="G5" t="s">
+        <v>69</v>
+      </c>
+      <c r="H5">
+        <v>38.577664</v>
+      </c>
+      <c r="I5">
+        <v>-122.451225</v>
+      </c>
+      <c r="J5" t="s">
+        <v>32</v>
+      </c>
+      <c r="K5">
+        <v>8</v>
+      </c>
+      <c r="L5">
+        <v>4</v>
+      </c>
+      <c r="M5">
+        <v>3300</v>
+      </c>
+      <c r="N5">
+        <v>2010</v>
+      </c>
+      <c r="O5" t="s">
+        <v>70</v>
+      </c>
+      <c r="P5" t="s">
+        <v>59</v>
+      </c>
+      <c r="U5" t="s">
+        <v>71</v>
+      </c>
+      <c r="V5" t="s">
+        <v>61</v>
+      </c>
+      <c r="W5" t="s">
+        <v>62</v>
+      </c>
+      <c r="X5" t="s">
+        <v>63</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>64</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>65</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="6" spans="1:27">
+      <c r="A6" t="s">
         <v>27</v>
-      </c>
-[...267 lines deleted...]
-        <v>26</v>
       </c>
       <c r="B6" t="s">
         <v>73</v>
       </c>
-      <c r="C6">
-        <v>2100000</v>
+      <c r="C6" t="s">
+        <v>74</v>
       </c>
       <c r="D6">
-        <v>1341</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>695000</v>
+      </c>
+      <c r="E6">
+        <v>515</v>
       </c>
       <c r="F6" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-        <v>38.5800999</v>
+        <v>30</v>
+      </c>
+      <c r="G6" t="s">
+        <v>75</v>
       </c>
       <c r="H6">
-        <v>-122.4615002</v>
-[...5 lines deleted...]
-        <v>3</v>
+        <v>33.9723834</v>
+      </c>
+      <c r="I6">
+        <v>-118.2707644</v>
+      </c>
+      <c r="J6" t="s">
+        <v>32</v>
       </c>
       <c r="K6">
+        <v>5</v>
+      </c>
+      <c r="L6">
         <v>2</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>1350</v>
+      </c>
+      <c r="N6">
+        <v>1980</v>
       </c>
       <c r="O6" t="s">
         <v>76</v>
       </c>
-      <c r="T6" t="s">
+      <c r="P6" t="s">
         <v>77</v>
       </c>
       <c r="U6" t="s">
         <v>78</v>
       </c>
       <c r="V6" t="s">
         <v>79</v>
       </c>
       <c r="W6" t="s">
         <v>80</v>
       </c>
       <c r="X6" t="s">
         <v>81</v>
       </c>
       <c r="Y6" t="s">
         <v>82</v>
       </c>
       <c r="Z6" t="s">
         <v>83</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>84</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">