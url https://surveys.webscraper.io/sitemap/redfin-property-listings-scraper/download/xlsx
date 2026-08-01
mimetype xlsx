--- v2 (2026-06-15)
+++ v3 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>price_per_sq_ft</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
@@ -95,397 +95,445 @@
   <si>
     <t>images_from_gallery</t>
   </si>
   <si>
     <t>images_from_script</t>
   </si>
   <si>
     <t>lifestyle_html</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_email</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>listing_source</t>
   </si>
   <si>
+    <t>https://www.redfin.com/city/21228/CA/Angwin</t>
+  </si>
+  <si>
+    <t>2026-07-23T06:37:03Z</t>
+  </si>
+  <si>
+    <t>https://www.redfin.com/CA/Angwin/3335-Friesen-Dr-94508/home/28893550</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>3335 Friesen Dr, Angwin, CA 94508</t>
+  </si>
+  <si>
+    <t>For sale</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="PhotoFilterBar AmenitiesContentWithTabs__photoFilter"&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/356/genMid.326054356_11_0.jpg" loading="lazy" alt="Kitchen"&gt;&lt;p class="PhotoFilterBar__label"&gt;Kitchen&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/356/genMid.326054356_20_0.jpg" loading="lazy" alt="Bathroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bathroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/356/genMid.326054356_18_0.jpg" loading="lazy" alt="Bedroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bedroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/356/genMid.326054356_6_0.jpg" loading="lazy" alt="Living"&gt;&lt;p class="PhotoFilterBar__label"&gt;Living&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/356/genMid.326054356_16_0.jpg" loading="lazy" alt="Dining"&gt;&lt;p class="PhotoFilterBar__label"&gt;Dining&lt;/p&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cathedral ceilings with open beam accents&lt;/li&gt;&lt;li class="entryItem "&gt;Skylights in kitchen and living areas&lt;/li&gt;&lt;li class="entryItem "&gt;Open-concept kitchen/family layout&lt;/li&gt;&lt;li class="entryItem "&gt;Formal dining area&lt;/li&gt;&lt;li class="entryItem "&gt;Storage areas&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry room with cabinets and laundry closet&lt;/li&gt;&lt;li class="entryItem "&gt;Carbon monoxide and smoke detectors&lt;/li&gt;&lt;li class="entryItem "&gt;One wood-burning fireplace&lt;/li&gt;&lt;li class="entryItem "&gt;Two-story home&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bed propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 3.764A2.989 2.989 0 0010 3H6a3 3 0 00-3 3v3.535A3.998 3.998 0 001 13v3a2 2 0 001 1.732V20a1 1 0 102 0v-2h16v2a1 1 0 102 0v-2.268A2 2 0 0023 16v-3c0-1.48-.804-2.773-2-3.465V6a3 3 0 00-3-3h-4c-.768 0-1.47.289-2 .764zM6 5a1 1 0 00-1 1v3h6V6a1 1 0 00-1-1H6zm13 4V6a1 1 0 00-1-1h-4a1 1 0 00-1 1v3h6zM5 11a2 2 0 00-2 2v3h18v-3a2 2 0 00-2-2H5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bedrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;4 bedrooms total&lt;/li&gt;&lt;li class="entryItem "&gt;Primary suite on the ground floor with outside access and walk-in closet&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;4 full bathrooms&lt;/li&gt;&lt;li class="entryItem "&gt;Primary bathroom with radiant heat, soaking tub and walk-in closet&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon restaurants propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M19.526 2.15A1 1 0 0120 3v18a1 1 0 11-2 0v-5h-2a1.98 1.98 0 01-1.986-2.03c.132-4.7 1.161-7.626 2.231-9.41.535-.891 1.073-1.487 1.5-1.87.246-.22.512-.43.806-.584h.002a1 1 0 01.973.043zM18 5.522l-.04.066c-.857 1.428-1.819 3.995-1.946 8.411H18V5.523z"&gt;&lt;/path&gt;&lt;path d="M6 3a1 1 0 00-2 0v6.544a3 3 0 002.105 2.864l.895.28V21a1 1 0 102 0v-8.313l.895-.28A3 3 0 0012 9.545V3a1 1 0 10-2 0v5a.5.5 0 01-1 0V4a1 1 0 00-2 0v4a.5.5 0 01-1 0V3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Kitchen&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Built-in gas oven and built-in gas range&lt;/li&gt;&lt;li class="entryItem "&gt;Dishwasher&lt;/li&gt;&lt;li class="entryItem "&gt;Range hood&lt;/li&gt;&lt;li class="entryItem "&gt;Granite countertops&lt;/li&gt;&lt;li class="entryItem "&gt;Pantry closet&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry located inside with cabinets and a laundry closet&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon flooring-hardwood propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 4a2 2 0 012-2h16a2 2 0 012 2v16a2 2 0 01-2 2H4a2 2 0 01-2-2V4zm7.586 0H4v5.586L9.586 4zm2.828 0h6.172L15.5 7.086 12.414 4zm1.672 4.5L11 5.414l-7 7v6.172L14.086 8.5zM5.414 20h6.172L8.5 16.914 5.414 20zm4.5-4.5L13 18.586l7-7V5.414L9.914 15.5zM20 14.414L14.414 20H20v-5.586z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Flooring&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Combination of wood, concrete and carpet flooring&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon snow propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 2a1 1 0 011 1v3l2.4-1.8a1 1 0 011.2 1.6L13 8.5V11h2.5l2.7-3.6a1 1 0 011.6 1.2L18 11h3a1 1 0 110 2h-3l1.8 2.4a1 1 0 01-1.6 1.2L15.5 13H13v2.5l3.6 2.7a1 1 0 01-1.2 1.6L13 18v3a1 1 0 11-2 0v-3l-2.4 1.8a1 1 0 11-1.2-1.6l3.6-2.7V13H8.5l-2.7 3.6a1 1 0 11-1.6-1.2L6 13H3a1 1 0 110-2h3L4.2 8.6a1 1 0 111.6-1.2L8.5 11H11V8.5L7.4 5.8a1 1 0 111.2-1.6L11 6V3a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Heating &amp;amp; cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Radiant floor heating&lt;/li&gt;&lt;li class="entryItem "&gt;Fireplace heating&lt;/li&gt;&lt;li class="entryItem "&gt;Central cooling&lt;/li&gt;&lt;li class="entryItem "&gt;Solar heating with backup&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Uncovered courtyard&lt;/li&gt;&lt;li class="entryItem "&gt;Awning and uncovered patio&lt;/li&gt;&lt;li class="entryItem "&gt;Barn(s) and workshop on the property&lt;/li&gt;&lt;li class="entryItem "&gt;Secluded setting on a dead-end lot&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Single-family residence&lt;/li&gt;&lt;li class="entryItem "&gt;Residential property&lt;/li&gt;&lt;li class="entryItem "&gt;Two-story layout&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon car propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM19 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.624 5.176L3.531 9H2a1 1 0 000 2h.764A2.989 2.989 0 002 13v6.75c0 .69.56 1.25 1.25 1.25h.5C4.44 21 5 20.44 5 19.75V19h14v.75c0 .69.56 1.25 1.25 1.25h.5c.69 0 1.25-.56 1.25-1.25V13c0-.768-.289-1.47-.764-2H22a1 1 0 100-2h-1.531l-1.093-3.824A3 3 0 0016.491 3H7.51a3 3 0 00-2.885 2.176zM7.509 5a1 1 0 00-.962.725L5.326 10h13.348l-1.221-4.275A1 1 0 0016.49 5H7.51zM20 17v-4a1 1 0 00-1-1H5a1 1 0 00-1 1v4h16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Covered parking with garage door opener&lt;/li&gt;&lt;li class="entryItem "&gt;2-car garage&lt;/li&gt;&lt;li class="entryItem "&gt;RV access&lt;/li&gt;&lt;li class="entryItem "&gt;Gravel and paved driveway&lt;/li&gt;&lt;li class="entryItem "&gt;Total parking for up to 8 vehicles&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Security&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Carbon monoxide detector and smoke detector&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Composition roof&lt;/li&gt;&lt;li class="entryItem "&gt;Seller-owned photovoltaic solar system installed in 2021&lt;/li&gt;&lt;li class="entryItem "&gt;Solar battery backup and off-grid capable systems&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Utilities&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Off-grid capable with solar power&lt;/li&gt;&lt;li class="entryItem "&gt;Battery backup electric system&lt;/li&gt;&lt;li class="entryItem "&gt;Septic sewer system&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon new-construction propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;g clip-path="url(#new-construction-a)" fill-rule="evenodd" clip-rule="evenodd"&gt;&lt;path d="M8.342 4.247a1 1 0 011.317 0l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2H4a2 2 0 01-2-2v-5.546l-.341.299a1 1 0 11-1.317-1.506l8-7zM4 10.704V18h2v-4.5a1 1 0 011-1h4a1 1 0 011 1V18h2v-7.296L9 6.329l-5 4.375zM10 18v-3.5H8V18h2z"&gt;&lt;/path&gt;&lt;path d="M14.247 4.342a1 1 0 011.412-.095l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2h-1a1 1 0 110-2h1v-7.296l-5.659-4.951a1 1 0 01-.094-1.411z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;defs&gt;&lt;clipPath id="new-construction-a"&gt;&lt;path d="M0 0h24v24H0z"&gt;&lt;/path&gt;&lt;/clipPath&gt;&lt;/defs&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;HOA &amp;amp; community&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No homeowners association&lt;/li&gt;&lt;li class="entryItem "&gt;Not a senior community&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Other&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Property includes passive solar design and solar plumbing&lt;/li&gt;&lt;li class="entryItem "&gt;ADU/second unit not present&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Absolute off grid luxury estate! Sited on 20 very private acres on Howell Mountain and abutting Wild Lake Land Trust.  This property is a mix of luxury &amp; self-sufficiency &amp; offers the perfect setting for off-grid living without sacrificing any comfort. The custom-built +/- 4000sf home boasts 4 bedrooms and 4 baths. 2 downstairs primary en suite bedrooms have vaulted ceilings, walk in closets &amp; French doors leading to outdoor patios. Upstairs bedrooms include lofts and ample storage. Radiant heated floors, a large 2-story living room with soaring vaulted ceilings &amp; large stone fireplace take in stunning views of surrounding mountains and the Valley. The gourmet kitchen, w/granite countertops &amp; walk-in pantry, opens to a formal dining room w/ outdoor access.  The newly built 2,200 sq ft barn contains two horse stables, loft, office, shop &amp; large fenced-in livestock area. The property is equipped with newer photovoltaic solar panels, battery energy storage, well, &amp; high-speed internet, ensuring a seamless off-the-grid lifestyle.  Perfect for outdoor &amp; equestrian enthusiasts w/ a 4-car garage &amp; built in stone planters &amp; ample land for gardens, livestock &amp; outdoor activities.</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_1_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_2_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_3_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_4_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_5_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_6_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_7_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_8_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_9_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_10_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_11_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_12_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_13_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_14_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_15_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_16_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_17_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_18_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_19_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_20_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_21_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_22_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_23_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_24_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_25_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_26_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_27_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_28_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_29_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_30_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_31_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_32_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_33_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_34_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_35_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_36_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_37_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_38_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_39_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_40_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_41_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_42_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_43_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_44_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_45_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_46_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_47_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_48_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_49_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_50_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_51_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_52_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_53_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_54_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_55_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_56_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_57_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_58_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_59_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_60_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_61_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_62_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_63_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_64_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_65_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_66_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_67_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_68_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_69_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_70_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_71_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_72_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_73_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_74_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_75_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_76_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_77_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_78_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_79_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_80_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_81_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_82_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_83_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_84_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_85_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_86_0.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/356/326054356_87_0.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt;Howell &lt;span class="neighborhoodNameSuffix"&gt;Mountain&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;Howell Mountain, located between Angwin and St. Helena, is a rural and wine-country Angwin neighborhood with forested ridgelines and vineyard roads. The character concentrates along Howell Mountain Road near the Angwin Plaza area, where tasting rooms, a market counter, and porch-side conversations set the pace. Homes range from secluded cabins and ranch-style properties to contemporary vineyard estates tucked behind oaks and madrone. The landscape shifts from sunlit vine rows to shaded trailheads, with long views toward the Napa Valley floor. Landmark wineries such as Dunn Vineyards, O'Shaughnessy Estate Winery, and Robert Craig Winery act as cultural anchors for the mountain.&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.1&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;9.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Silent zone&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Virtually no nearby noise&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Coldwell Banker Brokers of the Valley</t>
+  </si>
+  <si>
+    <t>Thomas Dixon</t>
+  </si>
+  <si>
+    <t>tdixon@cbnapavalley.com</t>
+  </si>
+  <si>
+    <t>707-227-9870</t>
+  </si>
+  <si>
+    <t>BAREIS #326054356</t>
+  </si>
+  <si>
+    <t>https://www.redfin.com/city/12130/CA/Millbrae/rentals</t>
+  </si>
+  <si>
+    <t>2026-07-23T06:36:48Z</t>
+  </si>
+  <si>
+    <t>https://www.redfin.com/CA/Millbrae/3-Kennedy-Pl-94030/home/1311930</t>
+  </si>
+  <si>
+    <t>3 Kennedy Pl, Millbrae, CA 94030</t>
+  </si>
+  <si>
+    <t>For rent</t>
+  </si>
+  <si>
+    <t>About 3 Kennedy PlNestled on a private cul-de-sac in desirable Millbrae, this newly renovated 2,750 sq. ft., 2-story home features 4 bedrooms and 3 full baths. The spacious main floor boasts a large entry hall, kitchen, dinette, family room, formal dining room, and a living roomcomplete with two fireplaces. This level also includes a full bath and a flexible bedroom ideal for a home office. Down a circular staircase, the lower level hosts the primary en-suite bedroom, two additional bedrooms (one perfect as a rec room), and a third full bath.An attached two-car garage comes equipped with an EV charger. While the unique topography means there is no backyard, the property features a beautifully landscaped front garden with a cozy, private patio perfect for outdoor dining and sun-filled relaxation.Located on tree-lined Kennedy Place, the home sits in a top-tier school district serving Green Hills Elementary, Taylor Middle, and Mills High. Residents will enjoy being just one mile from downtown Millbrae's shopping district and the nearby new Recreation Center and park. Perfect for families, Millbrae offers a close-knit, small-town feel with an ideal Bay Area location. Commuting is effortless with rapid access to SF, Silicon Valley, SFO, and Highways 101 and 280. No pets or smokingShow more</t>
+  </si>
+  <si>
+    <t>1 unit available now
+No pets allowed
+Garage
+Dishwasher
+Car dependent
+Patio/balcony</t>
+  </si>
+  <si>
+    <t>1 unit available now</t>
+  </si>
+  <si>
+    <t>Dishwasher
+Patio
+Private Yard
+Garage</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/0_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/1_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/2_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/3_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/4_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/5_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/6_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/7_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/8_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/9_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/10_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/11_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/12_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/13_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/14_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/15_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/16_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/17_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/18_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/19_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/20_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/21_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/22_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/23_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/24_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/25_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/26_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/27_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/28_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/29_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/30_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/31_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/32_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/33_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/34_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/35_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/36_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/37_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/38_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/39_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/40_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/41_1.jpg
+https://ssl.cdn-redfin.com/photo/rent/6f0ed91f-bde8-4c3c-b3c8-be98d0c10f3a/bigphoto/42_1.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt;Telescope &lt;span class="neighborhoodNameSuffix"&gt;Hills&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;Telescope Hills, located between El Camino Real and Skyline Boulevard, is a hillside and residential Millbrae neighborhood with bay-view streets and winding cul-de-sacs. The neighborhood’s character concentrates around the Millbrae Avenue and El Camino Real corridor, where independent cafes, bakeries, and small storefronts set a steady, local rhythm. Mid-century ranch homes and updated split-levels step up the slope, with pocket viewpoints that track planes and sunsets over the water. Trails and open space at nearby San Bruno Mountain State &amp;amp; County Park add a nature-forward counterpoint to the built landscape. Community touchstones include the Millbrae Pancake House, Green Hills Country Club, and the Millbrae History Museum.&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car-dependent&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Most errands require a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.3&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;9.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Silent zone&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Virtually no nearby noise&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;3.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Sotheby's Intl Rlty</t>
+  </si>
+  <si>
+    <t>Haifa Khoury</t>
+  </si>
+  <si>
+    <t>650-799-2204</t>
+  </si>
+  <si>
+    <t>bridgeMLS, Bay East AOR, or Contra Costa AOR #ML82053950</t>
+  </si>
+  <si>
     <t>https://www.redfin.com/zipcode/90003</t>
   </si>
   <si>
-    <t>2026-06-15T05:34:11Z</t>
-[...342 lines deleted...]
-    <t>TheMLS #26678393</t>
+    <t>2026-07-23T06:37:08Z</t>
+  </si>
+  <si>
+    <t>https://www.redfin.com/CA/Los-Angeles/243-E-68th-St-90003/home/7276678</t>
+  </si>
+  <si>
+    <t>243 E 68th St, Los Angeles, CA 90003</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Single-level home with main entry on the first level&lt;/li&gt;&lt;li class="entryItem "&gt;One common wall (attached property)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bed propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 3.764A2.989 2.989 0 0010 3H6a3 3 0 00-3 3v3.535A3.998 3.998 0 001 13v3a2 2 0 001 1.732V20a1 1 0 102 0v-2h16v2a1 1 0 102 0v-2.268A2 2 0 0023 16v-3c0-1.48-.804-2.773-2-3.465V6a3 3 0 00-3-3h-4c-.768 0-1.47.289-2 .764zM6 5a1 1 0 00-1 1v3h6V6a1 1 0 00-1-1H6zm13 4V6a1 1 0 00-1-1h-4a1 1 0 00-1 1v3h6zM5 11a2 2 0 00-2 2v3h18v-3a2 2 0 00-2-2H5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bedrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;One unit with 3 bedrooms&lt;/li&gt;&lt;li class="entryItem "&gt;One unit with 2 bedrooms&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;One unit with 2 bathrooms (1 full, 1 half)&lt;/li&gt;&lt;li class="entryItem "&gt;One unit with 1 bathroom (1 full)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry available&lt;/li&gt;&lt;li class="entryItem "&gt;Gas and electric dryer hookups&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No pool&lt;/li&gt;&lt;li class="entryItem "&gt;Garden and backyard&lt;/li&gt;&lt;li class="entryItem "&gt;Sidewalks in the neighborhood&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Attached 1-story property&lt;/li&gt;&lt;li class="entryItem "&gt;Property does not include an ADU&lt;/li&gt;&lt;li class="entryItem "&gt;Zoning: LAR2&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon car propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM19 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.624 5.176L3.531 9H2a1 1 0 000 2h.764A2.989 2.989 0 002 13v6.75c0 .69.56 1.25 1.25 1.25h.5C4.44 21 5 20.44 5 19.75V19h14v.75c0 .69.56 1.25 1.25 1.25h.5c.69 0 1.25-.56 1.25-1.25V13c0-.768-.289-1.47-.764-2H22a1 1 0 100-2h-1.531l-1.093-3.824A3 3 0 0016.491 3H7.51a3 3 0 00-2.885 2.176zM7.509 5a1 1 0 00-.962.725L5.326 10h13.348l-1.221-4.275A1 1 0 0016.49 5H7.51zM20 17v-4a1 1 0 00-1-1H5a1 1 0 00-1 1v4h16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Carport parking&lt;/li&gt;&lt;li class="entryItem "&gt;Six carport spaces total&lt;/li&gt;&lt;li class="entryItem "&gt;Each unit lists 3 garage spaces&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Building area: 1,964 total building area (as reported)&lt;/li&gt;&lt;li class="entryItem "&gt;Single building on the parcel&lt;/li&gt;&lt;li class="entryItem "&gt;Year built source: Assessor&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Utilities&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Public sewer&lt;/li&gt;&lt;li class="entryItem "&gt;District/public water&lt;/li&gt;&lt;li class="entryItem "&gt;Two separate water meters&lt;/li&gt;&lt;li class="entryItem "&gt;Two separate gas meters&lt;/li&gt;&lt;li class="entryItem "&gt;Two separate electric meters&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon money-bag propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M7.162 2.455A1 1 0 018 2h8a1 1 0 01.914 1.406L15.76 6H16a1 1 0 01.576 1.818 12.11 12.11 0 011.633 1.58C19.823 11.28 21 13.754 21 16c0 2.388-1.322 3.944-3.1 4.842C16.184 21.711 14.004 22 12 22c-2.003 0-4.183-.29-5.9-1.158C4.321 19.944 3 18.388 3 16c0-2.247 1.176-4.72 2.792-6.601a12.11 12.11 0 011.632-1.581A.999.999 0 018 6h.239L7.086 3.406a1 1 0 01.076-.95zM10.428 6l-.89-2h4.923l-.889 2h-3.144zM12 8c-1.515 0-3.263 1.038-4.691 2.702C5.891 12.354 5 14.382 5 16c0 1.478.745 2.422 2.001 3.057C8.317 19.722 10.136 20 12 20c1.864 0 3.683-.278 4.999-.943C18.255 18.422 19 17.477 19 16c0-1.619-.89-3.646-2.309-5.298C15.263 9.038 13.515 8 12 8z"&gt;&lt;/path&gt;&lt;path d="M12 9.25a.75.75 0 01.75.75v.378c.237.084.506.196.707.283.119.05.237.104.356.157a.75.75 0 01-.626 1.363 19.425 19.425 0 00-.324-.143 10.543 10.543 0 00-.613-.245.75.75 0 00-1 .707c0 .224.105.496.321.592.07.03.155.06.246.088.264.08.537.124.801.204.126.038.274.089.417.152.133.059.312.15.465.287a2.251 2.251 0 01-.75 3.799V18a.75.75 0 01-1.5 0v-.378a11.969 11.969 0 01-.707-.282 21.73 21.73 0 01-.356-.158.75.75 0 01-.368-.995.758.758 0 011-.366c.105.048.211.095.318.141.192.083.424.179.613.245a.75.75 0 001-.707c0-.224-.105-.496-.321-.592a4.097 4.097 0 00-.246-.088s-.537-.124-.801-.204a3.72 3.72 0 01-.417-.152 1.779 1.779 0 01-.465-.287 2.251 2.251 0 01.75-3.799V10a.75.75 0 01.75-.75z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Financial info&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Total of 2 units on the property&lt;/li&gt;&lt;li class="entryItem "&gt;Gross scheduled income: $66,000&lt;/li&gt;&lt;li class="entryItem "&gt;Gross income (reported): $5,500&lt;/li&gt;&lt;li class="entryItem "&gt;Net operating income: $62,160&lt;/li&gt;&lt;li class="entryItem "&gt;Operating expenses: $3,840&lt;/li&gt;&lt;li class="entryItem "&gt;Reported expenses include insurance ($1,800), water/sewer ($200), trash ($120)&lt;/li&gt;&lt;li class="entryItem "&gt;Tenant pays gas, phone, cable TV, and electricity&lt;/li&gt;&lt;li class="entryItem "&gt;One unit shows total rent of $1,800&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Other&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parcel number: 6011003055&lt;/li&gt;&lt;li class="entryItem "&gt;Directions available: 105 W to 110 North, exit Florence Ave, right to property&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>PRICE REDUCTION!!!!!CENTRALY LOCATED. NICE DUPLEX, BACK UNIT 3 BED 1.5 BATH. FRONT UNIT 2 BED. 1 BATH. CLOSE TO FREEWAYS AND TRANSPORTATIONS. Both units have new floors and updated bathrooms. SELLERS VERY MOTIVATED. MUST SEE, BRING YOUR OFFER.</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_2.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_2.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_1_2.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_2_2.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_3_2.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_4_2.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_5_2.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt; &lt;span class="neighborhoodNameSuffix"&gt;Florence&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;Florence, located between South Los Angeles and Huntington Park, is a residential and industrial Los Angeles neighborhood with rail corridors and wide commercial boulevards. The neighborhood’s pulse concentrates around S Central Ave and E Florence Ave, where storefront taquerías, panaderías, swap-meet style retail, and auto shops line the sidewalks. Craftsman bungalows and Spanish-style houses sit behind low fences, while warehouses and light manufacturing cluster near the tracks. The Watts Towers Arts Center anchors nearby cultural life with hands-on art and community programming. The Museum of African American Art at Charles R. Drew University adds a gallery stop in the area’s civic landscape. Green space gathers at Augustus F. Hawkins Nature Park, a calm counterpoint to the traffic on Florence Avenue.&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some walkability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Biking is convenient for most trips&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.8&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>FUSION ONE REALTY</t>
+  </si>
+  <si>
+    <t>BRENDA AMADOR</t>
+  </si>
+  <si>
+    <t>323-573-0145</t>
+  </si>
+  <si>
+    <t>CRMLS #IV25230202</t>
+  </si>
+  <si>
+    <t>2026-07-23T06:37:13Z</t>
+  </si>
+  <si>
+    <t>https://www.redfin.com/CA/Los-Angeles/115-W-86th-Pl-90003/home/7296312</t>
+  </si>
+  <si>
+    <t>115 W 86th, Los Angeles, CA 90003</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="PhotoFilterBar AmenitiesContentWithTabs__photoFilter AmenitiesContentWithTabs__photoFilter--few"&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/45/midphoto/165/genMid.OC26139165_16_1.jpg" loading="lazy" alt="Kitchen"&gt;&lt;p class="PhotoFilterBar__label"&gt;Kitchen&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/45/midphoto/165/genMid.OC26139165_7_3.jpg" loading="lazy" alt="Bathroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bathroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/45/midphoto/165/genMid.OC26139165_2_3.jpg" loading="lazy" alt="Bedroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bedroom&lt;/p&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Front entry&lt;/li&gt;&lt;li class="entryItem "&gt;Entry at ground level&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bed propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 3.764A2.989 2.989 0 0010 3H6a3 3 0 00-3 3v3.535A3.998 3.998 0 001 13v3a2 2 0 001 1.732V20a1 1 0 102 0v-2h16v2a1 1 0 102 0v-2.268A2 2 0 0023 16v-3c0-1.48-.804-2.773-2-3.465V6a3 3 0 00-3-3h-4c-.768 0-1.47.289-2 .764zM6 5a1 1 0 00-1 1v3h6V6a1 1 0 00-1-1H6zm13 4V6a1 1 0 00-1-1h-4a1 1 0 00-1 1v3h6zM5 11a2 2 0 00-2 2v3h18v-3a2 2 0 00-2-2H5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bedrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Multiple units with 2-bed and 1-bed configurations (unit-level details below)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Each unit has one full bathroom&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No on-site laundry listed&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No pool&lt;/li&gt;&lt;li class="entryItem "&gt;Urban neighborhood&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Multi-unit property (4 units)&lt;/li&gt;&lt;li class="entryItem "&gt;Two-story building&lt;/li&gt;&lt;li class="entryItem "&gt;No attached units (no common walls)&lt;/li&gt;&lt;li class="entryItem "&gt;Facing direction not specified&lt;/li&gt;&lt;li class="entryItem "&gt;Zoned LAC2&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon car propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM19 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.624 5.176L3.531 9H2a1 1 0 000 2h.764A2.989 2.989 0 002 13v6.75c0 .69.56 1.25 1.25 1.25h.5C4.44 21 5 20.44 5 19.75V19h14v.75c0 .69.56 1.25 1.25 1.25h.5c.69 0 1.25-.56 1.25-1.25V13c0-.768-.289-1.47-.764-2H22a1 1 0 100-2h-1.531l-1.093-3.824A3 3 0 0016.491 3H7.51a3 3 0 00-2.885 2.176zM7.509 5a1 1 0 00-.962.725L5.326 10h13.348l-1.221-4.275A1 1 0 0016.49 5H7.51zM20 17v-4a1 1 0 00-1-1H5a1 1 0 00-1 1v4h16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;3 parking spaces&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Total building area 2,464&lt;/li&gt;&lt;li class="entryItem "&gt;Built year source: Assessor&lt;/li&gt;&lt;li class="entryItem "&gt;Two buildings on the parcel&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Utilities&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Public sewer&lt;/li&gt;&lt;li class="entryItem "&gt;District/public water&lt;/li&gt;&lt;li class="entryItem "&gt;Separate electric meters for 3 units&lt;/li&gt;&lt;li class="entryItem "&gt;Single water meter&lt;/li&gt;&lt;li class="entryItem "&gt;Single gas meter&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon money-bag propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M7.162 2.455A1 1 0 018 2h8a1 1 0 01.914 1.406L15.76 6H16a1 1 0 01.576 1.818 12.11 12.11 0 011.633 1.58C19.823 11.28 21 13.754 21 16c0 2.388-1.322 3.944-3.1 4.842C16.184 21.711 14.004 22 12 22c-2.003 0-4.183-.29-5.9-1.158C4.321 19.944 3 18.388 3 16c0-2.247 1.176-4.72 2.792-6.601a12.11 12.11 0 011.632-1.581A.999.999 0 018 6h.239L7.086 3.406a1 1 0 01.076-.95zM10.428 6l-.89-2h4.923l-.889 2h-3.144zM12 8c-1.515 0-3.263 1.038-4.691 2.702C5.891 12.354 5 14.382 5 16c0 1.478.745 2.422 2.001 3.057C8.317 19.722 10.136 20 12 20c1.864 0 3.683-.278 4.999-.943C18.255 18.422 19 17.477 19 16c0-1.619-.89-3.646-2.309-5.298C15.263 9.038 13.515 8 12 8z"&gt;&lt;/path&gt;&lt;path d="M12 9.25a.75.75 0 01.75.75v.378c.237.084.506.196.707.283.119.05.237.104.356.157a.75.75 0 01-.626 1.363 19.425 19.425 0 00-.324-.143 10.543 10.543 0 00-.613-.245.75.75 0 00-1 .707c0 .224.105.496.321.592.07.03.155.06.246.088.264.08.537.124.801.204.126.038.274.089.417.152.133.059.312.15.465.287a2.251 2.251 0 01-.75 3.799V18a.75.75 0 01-1.5 0v-.378a11.969 11.969 0 01-.707-.282 21.73 21.73 0 01-.356-.158.75.75 0 01-.368-.995.758.758 0 011-.366c.105.048.211.095.318.141.192.083.424.179.613.245a.75.75 0 001-.707c0-.224-.105-.496-.321-.592a4.097 4.097 0 00-.246-.088s-.537-.124-.801-.204a3.72 3.72 0 01-.417-.152 1.779 1.779 0 01-.465-.287 2.251 2.251 0 01.75-3.799V10a.75.75 0 01.75-.75z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Financial info&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Gross scheduled income $118,200&lt;/li&gt;&lt;li class="entryItem "&gt;Gross operating income $118,200&lt;/li&gt;&lt;li class="entryItem "&gt;Net operating income $82,740&lt;/li&gt;&lt;li class="entryItem "&gt;Operating expenses $35,460&lt;/li&gt;&lt;li class="entryItem "&gt;Operating expense percent listed as 30&lt;/li&gt;&lt;li class="entryItem "&gt;Total actual rent currently $9,850&lt;/li&gt;&lt;li class="entryItem "&gt;Property subject to rent control&lt;/li&gt;&lt;li class="entryItem "&gt;Tenants pay gas and electricity&lt;/li&gt;&lt;li class="entryItem "&gt;Unit rents by unit: $1,350; $2,700; $2,800; $3,000&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Other&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Total of 4 leased units&lt;/li&gt;&lt;li class="entryItem "&gt;Walk Score 79&lt;/li&gt;&lt;li class="entryItem "&gt;Lot characterized as 2–5 units per acre&lt;/li&gt;&lt;li class="entryItem "&gt;Lot size source: Assessor's Data&lt;/li&gt;&lt;li class="entryItem "&gt;Parcel number 6040012026&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2 rear units are Brand-New    Construction Meets Exceptional Income Potential!  A rare opportunity to own a turnkey, income-producing property that’s perfect for both owner-users and savvy investors!  This outstanding property features 3 legal units plus a versatile bonus studio/recreational room, offering multiple income opportunities and unmatched flexibility. The beautifully remodeled front residence offers 2 bedrooms, 1 bathroom, Completely renovated from top to bottom, it feels like a brand-new home. Built in 2024, the impressive two-story rear duplex includes two spacious 2-bedroom, 1-bathroom residences designed with modern living in mind. Each unit is all-electric and powered by fully owned solar panels, providing energy efficiency and long-term savings with no solar lease or payment to assume. Whether you’re looking to live in one unit while the rental income helps offset your mortgage, create a multigenerational living arrangement, or add a high-quality asset to your investment portfolio, this property checks every box. *  3 legal units + bonus studio/rec room   *  Front home completely renovated—move-in ready   *  Brand-new duplex built in 2024   *  Two spacious 2-bedroom, 1-bathroom units   *  Owned solar system—fully paid   *  All-electric construction for lower operating costs   *  Excellent income-producing opportunity   *  Perfect for owner-occupants or investors   *  Low-maintenance, turnkey property with modern finishes    Opportunities like this are hard to find. Live, invest, and build wealth with one exceptional property! Schedule your private showing today.</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_3.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_3.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_1_3.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_2_3.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_3_3.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_4_3.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_5_3.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_6_3.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_7_3.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_8_3.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_9_3.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_10_2.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_11_2.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_12_2.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_13_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_14_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_15_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_16_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_17_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_18_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/165/OC26139165_19_0.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt; &lt;span class="neighborhoodNameSuffix"&gt;Broadway-Manchester&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;Broadway-Manchester, located between Slauson Avenue and Imperial Highway, is a residential and industrial Los Angeles neighborhood with wide boulevards and rail-lined corridors. The neighborhood’s character concentrates around Broadway and Manchester Avenue, where storefront churches, taquerías, barbershops, and corner markets keep the sidewalks active. Housing leans to early- and mid-century single-story homes and small apartment courts, set against long blocks of warehouses and light manufacturing. The Metro A Line frames the eastern edge, tying daily routines to the Florence and Firestone station area. Green space arrives in pockets, with Augustus F. Hawkins Nature Park offering trails and a lake-like wetland feel. The street grid reads flat and expansive, with big-sky views and steady freight movement shaping the soundscape.&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;8.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very walkable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Most errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.4&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Four Brothers Real Estate, Inc.</t>
+  </si>
+  <si>
+    <t>Edison Echeverry</t>
+  </si>
+  <si>
+    <t>562-644-4544</t>
+  </si>
+  <si>
+    <t>CRMLS #OC26139165</t>
+  </si>
+  <si>
+    <t>2026-07-23T06:36:07Z</t>
+  </si>
+  <si>
+    <t>https://www.redfin.com/CA/Millbrae/BROADWAY-MANOR/apartment/1758974</t>
+  </si>
+  <si>
+    <t>1051 Broadway, Millbrae, CA 94030</t>
+  </si>
+  <si>
+    <t>—</t>
+  </si>
+  <si>
+    <t>About BROADWAY MANORFor information and scheduling appointments, please call us directly (65 0) 697-1848  BROADWAY MANOR One Bedroom, One Bathroom Apartment  Multiple units available with varying floor plans! Secure building with friendly onsite management Spacious one-bedroom, one-bathroom layout Elevator  Private and community balconies Community rooms Plank flooring throughout Laundry on each floor  Prime Location: Easy walk to Trader Joe's, Safeway, banks, the post office, and a variety of restaurants Just minutes from SFO Airport and the Millbrae BART/Caltrain Station  Parking is available for an additional fee  Pet Policy: Cats welcome (sorry, no dogs) Requirements: Good credit Equal Opportunity HousingShow moreProvided by Zillow</t>
+  </si>
+  <si>
+    <t>Available now
+Cats welcome
+Dishwasher
+Walker's paradise</t>
+  </si>
+  <si>
+    <t>Available now</t>
+  </si>
+  <si>
+    <t>Carpet
+Dishwasher
+Range
+Refrigerator
+Senior Living
+Elevator
+Laundry
+TV Lounge
+Deck
+Freezer
+Garage Attached
+Garden
+Trash Included
+Water Included
+Rooftop Deck
+Heating: Electric
+View Type: City
+On-Site Management
+Flooring: Linoleum
+Flooring: Laminate
+Game Room
+Pet Friendly</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/0_3.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/1_3.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/2_3.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/3_3.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/4_3.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/5_3.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/6_3.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/7_3.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/8_3.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/9_3.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/10_2.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/11_2.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/12_2.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/13_2.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/14_2.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/15_2.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/16_2.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/17_2.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/18_2.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/19_2.jpg
+https://ssl.cdn-redfin.com/photo/rent/192f39db-f5ba-4515-b2ff-022ec03965d8/bigphoto/20_2.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt;Downtown &lt;span class="neighborhoodNameSuffix"&gt;Millbrae&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;Downtown Millbrae, located between Millbrae Avenue and Broadway, is a walkable and transit-oriented Millbrae neighborhood with a Caltrain hub and a compact main-street grid. The neighborhood’s character concentrates around Broadway and Victoria Avenue, where ramen shops, boba counters, bakeries, and small salons keep the sidewalks in motion. Millbrae Pancake House, Green Hills Country Club, and the Millbrae History Museum act as local touchstones. Low-rise mixed-use buildings and mid-century storefronts line the commercial blocks, with quieter residential streets close by. Central Park’s lawns and tennis courts add an outdoor counterpoint to the dining scene. Millbrae Station ties the district to the Peninsula and San Francisco.&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;9.4&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Walker's dream&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Daily errands don't need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.3&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Noisy area&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Multiple nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some amenities&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some walkable wellness amenities&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Mostly calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm most of the day&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -891,392 +939,368 @@
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2">
-        <v>659000</v>
+        <v>1790000</v>
       </c>
       <c r="E2">
-        <v>646</v>
+        <v>448</v>
       </c>
       <c r="F2" t="s">
         <v>30</v>
       </c>
       <c r="G2" t="s">
         <v>31</v>
       </c>
       <c r="H2">
-        <v>33.985383</v>
+        <v>38.599277</v>
       </c>
       <c r="I2">
-        <v>-118.2682362</v>
+        <v>-122.48301</v>
       </c>
       <c r="J2" t="s">
         <v>32</v>
       </c>
       <c r="K2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="L2">
-        <v>2</v>
+        <v>4</v>
       </c>
       <c r="M2">
-        <v>1020</v>
+        <v>3994</v>
       </c>
       <c r="N2">
-        <v>1912</v>
+        <v>2009</v>
       </c>
       <c r="O2" t="s">
         <v>33</v>
       </c>
       <c r="P2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
       <c r="V2" t="s">
         <v>36</v>
       </c>
       <c r="W2" t="s">
         <v>37</v>
       </c>
       <c r="X2" t="s">
         <v>38</v>
       </c>
       <c r="Y2" t="s">
         <v>39</v>
       </c>
       <c r="Z2" t="s">
         <v>40</v>
       </c>
       <c r="AA2" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>42</v>
       </c>
       <c r="B3" t="s">
         <v>43</v>
       </c>
       <c r="C3" t="s">
         <v>44</v>
       </c>
       <c r="D3">
-        <v>1595000</v>
-[...2 lines deleted...]
-        <v>494</v>
+        <v>8500</v>
       </c>
       <c r="F3" t="s">
         <v>30</v>
       </c>
       <c r="G3" t="s">
         <v>45</v>
       </c>
       <c r="H3">
-        <v>38.5766453</v>
+        <v>37.5980337</v>
       </c>
       <c r="I3">
-        <v>-122.4567438</v>
+        <v>-122.4080326</v>
       </c>
       <c r="J3" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="K3">
         <v>4</v>
       </c>
       <c r="L3">
-        <v>3.5</v>
+        <v>3</v>
       </c>
       <c r="M3">
-        <v>3230</v>
-[...5 lines deleted...]
-        <v>46</v>
+        <v>2750</v>
       </c>
       <c r="P3" t="s">
         <v>47</v>
       </c>
-      <c r="U3" t="s">
+      <c r="Q3" t="s">
         <v>48</v>
       </c>
+      <c r="R3" t="s">
+        <v>49</v>
+      </c>
+      <c r="S3" t="s">
+        <v>50</v>
+      </c>
+      <c r="T3" t="s">
+        <v>51</v>
+      </c>
       <c r="V3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="W3" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="X3" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="Z3" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="AA3" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="B4" t="s">
-        <v>55</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="D4">
-        <v>1120000</v>
+        <v>780000</v>
       </c>
       <c r="E4">
-        <v>339</v>
+        <v>397</v>
       </c>
       <c r="F4" t="s">
         <v>30</v>
       </c>
       <c r="G4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="H4">
-        <v>38.577664</v>
+        <v>33.978174</v>
       </c>
       <c r="I4">
-        <v>-122.451225</v>
+        <v>-118.2703493</v>
       </c>
       <c r="J4" t="s">
         <v>32</v>
       </c>
       <c r="K4">
-        <v>8</v>
+        <v>5</v>
       </c>
       <c r="L4">
-        <v>4</v>
+        <v>2.5</v>
       </c>
       <c r="M4">
-        <v>3300</v>
+        <v>1964</v>
       </c>
       <c r="N4">
-        <v>2010</v>
+        <v>1964</v>
       </c>
       <c r="O4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="P4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="U4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="V4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="W4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="X4" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="Z4" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="AA4" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>42</v>
+        <v>57</v>
       </c>
       <c r="B5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D5">
-        <v>1120000</v>
+        <v>1190000</v>
       </c>
       <c r="E5">
-        <v>339</v>
+        <v>483</v>
       </c>
       <c r="F5" t="s">
         <v>30</v>
       </c>
       <c r="G5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="H5">
-        <v>38.577664</v>
+        <v>33.9594873</v>
       </c>
       <c r="I5">
-        <v>-122.451225</v>
+        <v>-118.2744952</v>
       </c>
       <c r="J5" t="s">
         <v>32</v>
       </c>
       <c r="K5">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="L5">
         <v>4</v>
       </c>
       <c r="M5">
-        <v>3300</v>
+        <v>2464</v>
       </c>
       <c r="N5">
-        <v>2010</v>
+        <v>1910</v>
       </c>
       <c r="O5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="P5" t="s">
-        <v>59</v>
+        <v>73</v>
       </c>
       <c r="U5" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="V5" t="s">
-        <v>61</v>
+        <v>75</v>
       </c>
       <c r="W5" t="s">
-        <v>62</v>
+        <v>76</v>
       </c>
       <c r="X5" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>77</v>
       </c>
       <c r="Z5" t="s">
-        <v>65</v>
+        <v>78</v>
       </c>
       <c r="AA5" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>42</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="C6" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="D6">
-        <v>695000</v>
-[...2 lines deleted...]
-        <v>515</v>
+        <v>2395</v>
       </c>
       <c r="F6" t="s">
         <v>30</v>
       </c>
       <c r="G6" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="H6">
-        <v>33.9723834</v>
+        <v>37.6056862</v>
       </c>
       <c r="I6">
-        <v>-118.2707644</v>
+        <v>-122.3984287</v>
       </c>
       <c r="J6" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="K6">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L6">
-        <v>2</v>
-[...8 lines deleted...]
-        <v>76</v>
+        <v>1</v>
+      </c>
+      <c r="M6" t="s">
+        <v>83</v>
       </c>
       <c r="P6" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>84</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>85</v>
+      </c>
+      <c r="R6" t="s">
+        <v>86</v>
+      </c>
+      <c r="S6" t="s">
+        <v>87</v>
+      </c>
+      <c r="T6" t="s">
+        <v>88</v>
       </c>
       <c r="V6" t="s">
-        <v>79</v>
-[...14 lines deleted...]
-        <v>84</v>
+        <v>89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">