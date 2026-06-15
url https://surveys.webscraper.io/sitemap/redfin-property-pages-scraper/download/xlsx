--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>price</t>
   </si>
   <si>
     <t>price_per_sq_ft</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>listing_status</t>
   </si>
   <si>
     <t>bedrooms</t>
   </si>
   <si>
     <t>bathrooms</t>
@@ -89,340 +92,337 @@
   <si>
     <t>images_from_gallery</t>
   </si>
   <si>
     <t>images_from_script</t>
   </si>
   <si>
     <t>lifestyle_html</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_email</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>listing_source</t>
   </si>
   <si>
+    <t>https://www.redfin.com/CA/Angwin/125-White-Cottage-Rd-N-94508/home/12224385</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:27:02Z</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>125 White Cottage Rd N, Angwin, CA 94508</t>
+  </si>
+  <si>
+    <t>For sale</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="PhotoFilterBar AmenitiesContentWithTabs__photoFilter"&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/167/genMid.326011167_2_1.jpg" loading="lazy" alt="Kitchen"&gt;&lt;p class="PhotoFilterBar__label"&gt;Kitchen&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/167/genMid.326011167_9_3.jpg" loading="lazy" alt="Bathroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bathroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/167/genMid.326011167_20_3.jpg" loading="lazy" alt="Bedroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bedroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/167/genMid.326011167_1_2.jpg" loading="lazy" alt="Living"&gt;&lt;p class="PhotoFilterBar__label"&gt;Living&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/167/genMid.326011167_8_3.jpg" loading="lazy" alt="Dining"&gt;&lt;p class="PhotoFilterBar__label"&gt;Dining&lt;/p&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Updated/remodeled condition&lt;/li&gt;&lt;li class="entryItem "&gt;Gas log fireplace&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bed propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 3.764A2.989 2.989 0 0010 3H6a3 3 0 00-3 3v3.535A3.998 3.998 0 001 13v3a2 2 0 001 1.732V20a1 1 0 102 0v-2h16v2a1 1 0 102 0v-2.268A2 2 0 0023 16v-3c0-1.48-.804-2.773-2-3.465V6a3 3 0 00-3-3h-4c-.768 0-1.47.289-2 .764zM6 5a1 1 0 00-1 1v3h6V6a1 1 0 00-1-1H6zm13 4V6a1 1 0 00-1-1h-4a1 1 0 00-1 1v3h6zM5 11a2 2 0 00-2 2v3h18v-3a2 2 0 00-2-2H5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bedrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;4 bedrooms&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;4 bathrooms (3 full, 1 partial)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon restaurants propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M19.526 2.15A1 1 0 0120 3v18a1 1 0 11-2 0v-5h-2a1.98 1.98 0 01-1.986-2.03c.132-4.7 1.161-7.626 2.231-9.41.535-.891 1.073-1.487 1.5-1.87.246-.22.512-.43.806-.584h.002a1 1 0 01.973.043zM18 5.522l-.04.066c-.857 1.428-1.819 3.995-1.946 8.411H18V5.523z"&gt;&lt;/path&gt;&lt;path d="M6 3a1 1 0 00-2 0v6.544a3 3 0 002.105 2.864l.895.28V21a1 1 0 102 0v-8.313l.895-.28A3 3 0 0012 9.545V3a1 1 0 10-2 0v5a.5.5 0 01-1 0V4a1 1 0 00-2 0v4a.5.5 0 01-1 0V3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Kitchen&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Dishwasher&lt;/li&gt;&lt;li class="entryItem "&gt;Free-standing gas range&lt;/li&gt;&lt;li class="entryItem "&gt;Free-standing refrigerator&lt;/li&gt;&lt;li class="entryItem "&gt;Range hood&lt;/li&gt;&lt;li class="entryItem "&gt;Microwave&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Washer and dryer included&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon flooring-hardwood propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 4a2 2 0 012-2h16a2 2 0 012 2v16a2 2 0 01-2 2H4a2 2 0 01-2-2V4zm7.586 0H4v5.586L9.586 4zm2.828 0h6.172L15.5 7.086 12.414 4zm1.672 4.5L11 5.414l-7 7v6.172L14.086 8.5zM5.414 20h6.172L8.5 16.914 5.414 20zm4.5-4.5L13 18.586l7-7V5.414L9.914 15.5zM20 14.414L14.414 20H20v-5.586z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Flooring&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Carpet&lt;/li&gt;&lt;li class="entryItem "&gt;Tile&lt;/li&gt;&lt;li class="entryItem "&gt;Wood&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon snow propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 2a1 1 0 011 1v3l2.4-1.8a1 1 0 011.2 1.6L13 8.5V11h2.5l2.7-3.6a1 1 0 011.6 1.2L18 11h3a1 1 0 110 2h-3l1.8 2.4a1 1 0 01-1.6 1.2L15.5 13H13v2.5l3.6 2.7a1 1 0 01-1.2 1.6L13 18v3a1 1 0 11-2 0v-3l-2.4 1.8a1 1 0 11-1.2-1.6l3.6-2.7V13H8.5l-2.7 3.6a1 1 0 11-1.6-1.2L6 13H3a1 1 0 110-2h3L4.2 8.6a1 1 0 111.6-1.2L8.5 11H11V8.5L7.4 5.8a1 1 0 111.2-1.6L11 6V3a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Heating &amp;amp; cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Central heating (natural gas)&lt;/li&gt;&lt;li class="entryItem "&gt;Central cooling&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Covered deck&lt;/li&gt;&lt;li class="entryItem "&gt;Landscaped front yard&lt;/li&gt;&lt;li class="entryItem "&gt;Shed(s)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Single family residence&lt;/li&gt;&lt;li class="entryItem "&gt;Residential property&lt;/li&gt;&lt;li class="entryItem "&gt;3 stories&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon car propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM19 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.624 5.176L3.531 9H2a1 1 0 000 2h.764A2.989 2.989 0 002 13v6.75c0 .69.56 1.25 1.25 1.25h.5C4.44 21 5 20.44 5 19.75V19h14v.75c0 .69.56 1.25 1.25 1.25h.5c.69 0 1.25-.56 1.25-1.25V13c0-.768-.289-1.47-.764-2H22a1 1 0 100-2h-1.531l-1.093-3.824A3 3 0 0016.491 3H7.51a3 3 0 00-2.885 2.176zM7.509 5a1 1 0 00-.962.725L5.326 10h13.348l-1.221-4.275A1 1 0 0016.49 5H7.51zM20 17v-4a1 1 0 00-1-1H5a1 1 0 00-1 1v4h16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;2-car garage&lt;/li&gt;&lt;li class="entryItem "&gt;Total 4 parking spaces&lt;/li&gt;&lt;li class="entryItem "&gt;Paved driveway&lt;/li&gt;&lt;li class="entryItem "&gt;Garage facing front&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Composition roof&lt;/li&gt;&lt;li class="entryItem "&gt;Updated/remodeled&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Utilities&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cable available&lt;/li&gt;&lt;li class="entryItem "&gt;Natural gas connected&lt;/li&gt;&lt;li class="entryItem "&gt;Septic system&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon new-construction propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;g clip-path="url(#new-construction-a)" fill-rule="evenodd" clip-rule="evenodd"&gt;&lt;path d="M8.342 4.247a1 1 0 011.317 0l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2H4a2 2 0 01-2-2v-5.546l-.341.299a1 1 0 11-1.317-1.506l8-7zM4 10.704V18h2v-4.5a1 1 0 011-1h4a1 1 0 011 1V18h2v-7.296L9 6.329l-5 4.375zM10 18v-3.5H8V18h2z"&gt;&lt;/path&gt;&lt;path d="M14.247 4.342a1 1 0 011.412-.095l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2h-1a1 1 0 110-2h1v-7.296l-5.659-4.951a1 1 0 01-.094-1.411z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;defs&gt;&lt;clipPath id="new-construction-a"&gt;&lt;path d="M0 0h24v24H0z"&gt;&lt;/path&gt;&lt;/clipPath&gt;&lt;/defs&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;HOA &amp;amp; community&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No homeowners association&lt;/li&gt;&lt;li class="entryItem "&gt;Not a senior community&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Other&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No ADU / second unit&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Discover refined living on 1.77 acres, moments from downtown St. Helena. This classic 4 bedroom, 3.5 bath home seamlessly blends timeless architecture with modern luxury, offering vineyard and hillside views that capture the essence of Napa Valley.  At the heart of the home, a chef's kitchen commands attention with its 48 Wolf range, KitchenAid refrigerator, Miele dishwasher, and stunning marble and Caesarstone countertops. The open floor plan flows effortlessly from kitchen to family room, dining room and living room, which is anchored by a sleek linear gas fireplace.  The living room opens to a covered deck - perfect for al fresco entertaining.  Upstairs, three generous bedrooms include a luxurious primary bedroom with ensuite bath and abundant closet space. The lower level with a den, dedicated office, and private guest suite with patio entrance provides versatile accommodations for guests or as a potential second unit.  Outside, terraced gardens by renowned designer Jack Chandler showcase florals, fruit trees, and raised vegetable beds. Complete with two-car garage, central HVAC, productive well, and PG&amp;E generator hookups, this rare offering delivers privacy, natural beauty, nearby hiking and biking,  and Wine Country sophistication.</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_1_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_2_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_3_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_4_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_5_1.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_6_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_7_2.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_8_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_9_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_10_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_11_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_12_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_13_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_14_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_15_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_16_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_17_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_18_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_19_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_20_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_21_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_22_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_23_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_24_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_25_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_26_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_27_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_28_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_29_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_30_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_31_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_32_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_33_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_34_3.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_35_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_36_4.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_37_5.jpg
+https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_38_5.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt;Howell &lt;span class="neighborhoodNameSuffix"&gt;Mountain&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.048s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Howell Mountain, located between Angwin and St. Helena, is a rural and wine-country Angwin neighborhood with forested ridgelines and vineyard roads. The character concentrates along Howell Mountain Road near the Angwin Plaza area, where tasting rooms, a market counter, and porch-side conversations set the pace. Homes range from secluded cabins and ranch-style properties to contemporary vineyard estates tucked behind oaks and madrone. The landscape shifts from sunlit vine rows to shaded trailheads, with long views toward the Napa Valley floor. Landmark wineries such as Dunn Vineyards, O'Shaughnessy Estate Winery, and Robert Craig Winery act as cultural anchors for the mountain.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZNB3-av9QZlQDkYI5DY5D_ykqjhojhkDLYVfn66FItIp04uksInao2IDk7KediddHYIqEeZC2aIxaVyPtcYFprJ12iIk30e431nU-sJjkGgoRc686wjQsoAv8MPZLFQQQ4PyeTf4vO3BG2WvEU=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOxFZ1TKLMQyLjhSXEv1yVLXozymo7y8U986JXLWcoHi8U5CyLf0-3pj2bCgUNy-9vaVnEovxiz9vIpzpbkgUB1-TBHd_no3hy2wqUfkH-XT6Qlu5O8iuoCh3ZJYNuLyazeaglXTUk1BL8Z0WY=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMkhCtjsUalFPEi9h-4sGt6lpI1GvUhVuCU6loX45X9WE_UQ7vqs2Jugiq48F3zXwE0PWREgGBXK55zOokKgh3TJfsDSq7rluVlHhNjqO_ymVz64TfuRO7LbV4c-guQXcghJ_BvnbJHlFF2Xw=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOub13iT-5uE82M8gistkcHAmnnKIXqOTCvGXy57QnonHwHUAVIudILuT-IgH_1m1eCwPZXNj2hcIpokLF0gsbD3d2ONlWa3b5Q8jVXJaI6fYpvT25SEKyaB8rha_ks4E_vM47blnLUApuV5UI=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOJm23K28BCOfQDxn-ls9z7BHBstyhHF1-XPB7fqlu-DW8QqHwugXMV0dop7m1JDPZ7octuDyPUrNoC0SAbBQ68SWK8BmpFn3Lb1dyJuee9a6dRTriBeitECHK5dfxhG-txVM4AV0wMD08Z5g=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;5.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Compass</t>
+  </si>
+  <si>
+    <t>Christine Hale</t>
+  </si>
+  <si>
+    <t>christinehale04@yahoo.com</t>
+  </si>
+  <si>
+    <t>707-287-5782</t>
+  </si>
+  <si>
+    <t>BAREIS #326011167</t>
+  </si>
+  <si>
     <t>https://www.redfin.com/CA/Los-Angeles/710-W-76th-St-90044/home/7283319</t>
   </si>
   <si>
-    <t>usd</t>
+    <t>2026-06-15T11:27:55Z</t>
   </si>
   <si>
     <t>710 W 76th St, Los Angeles, CA 90044</t>
   </si>
   <si>
-    <t>For sale</t>
-[...2 lines deleted...]
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height:500px;-webkit-transition-duration:0s;transition-duration:0s" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Garage&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Uncovered, Side By Side&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Parking Spaces (Total): 4&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Equipment&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Range/Oven, Refrigerator, Garbage Disposal&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Heating &amp;amp; Cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No Cooling&lt;/li&gt;&lt;li class="entryItem "&gt;Wall Heat&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Income&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent Total: $79,776&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Annual Gross Rent: $80,256&lt;/li&gt;&lt;li class="entryItem "&gt;Gross Income: 80256&lt;/li&gt;&lt;li class="entryItem "&gt;Gross Operating Income: $80,256&lt;/li&gt;&lt;li class="entryItem "&gt;Net Operating Income: $35,656&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Expenses&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Total Annual Expense: $44,609&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Other Financial Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Gross Rent Multiplier: 13.7&lt;/li&gt;&lt;li class="entryItem "&gt;Scheduled Actual: Actual&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Unit Type Type: 1, 2, 3, 4, 5&lt;/li&gt;&lt;li class="entryItem "&gt;Type Of Units: One Bedeoom&lt;/li&gt;&lt;li class="entryItem "&gt;# of Buildings: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Has Water Heaters: True&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 1 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Beds: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths: 1.00&lt;/li&gt;&lt;li class="entryItem "&gt;Rent: $1,154&lt;/li&gt;&lt;li class="entryItem "&gt;Projected Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent: $1,154&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 2 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Beds: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths: 1.00&lt;/li&gt;&lt;li class="entryItem "&gt;Rent: $1,447&lt;/li&gt;&lt;li class="entryItem "&gt;Projected Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent: $1,447&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units: 2&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 3 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Beds: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths: 1.00&lt;/li&gt;&lt;li class="entryItem "&gt;Rent: $1,191&lt;/li&gt;&lt;li class="entryItem "&gt;Projected Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent: $1,191&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units: 3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 4 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Beds: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths: 1.00&lt;/li&gt;&lt;li class="entryItem "&gt;Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Projected Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units: 4&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit 5 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Beds: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths: 1.00&lt;/li&gt;&lt;li class="entryItem "&gt;Rent: $1,056&lt;/li&gt;&lt;li class="entryItem "&gt;Projected Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Actual Rent: $1,056&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units: 5&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Building Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Total Floors: 1&lt;/li&gt;&lt;li class="entryItem "&gt;One Level&lt;/li&gt;&lt;li class="entryItem "&gt;ADA Compliance: False&lt;/li&gt;&lt;li class="entryItem "&gt;Security Features: Smoke Detector, Gated&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Property Type: Residential Income&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Land Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Other Structures: None&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size (Sq. Ft.): 7,002&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size (Acres): 0.1607&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Dimensions: 50 x 140&lt;/li&gt;&lt;li class="entryItem "&gt;Zoning: LAR3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has View&lt;/li&gt;&lt;li class="entryItem "&gt;View: City&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Financial&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Assessment Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Assessed Total Value: $844,295&lt;/li&gt;&lt;li class="entryItem "&gt;Assessed Land Value: $644,046&lt;/li&gt;&lt;li class="entryItem "&gt;Assessed Land %: 76.28&lt;/li&gt;&lt;li class="entryItem "&gt;Assessed Improvement Value: $200,249&lt;/li&gt;&lt;li class="entryItem "&gt;Assessed Improvement %: 23.72&lt;/li&gt;&lt;li class="entryItem "&gt;Assessor Parcel Number: 6020-019-007&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Tax Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No Mello-Roos Tax&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Community Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Units in Complex (Total): 5&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Directions: Use Google Maps&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 1.0&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 560&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 7,002 square feet&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Multi-Family (5+ Unit)&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1924&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: —&lt;/li&gt;&lt;li class="entryItem "&gt;County: Los Angeles County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 6020019007&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 27, 2026&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Other&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Documents &amp;amp; Disclosures&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Disclosures: As Is, Trust/Conservatorship, Rent Control&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Smoke detector&lt;/li&gt;&lt;li class="entryItem "&gt;Gated property&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bed propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 3.764A2.989 2.989 0 0010 3H6a3 3 0 00-3 3v3.535A3.998 3.998 0 001 13v3a2 2 0 001 1.732V20a1 1 0 102 0v-2h16v2a1 1 0 102 0v-2.268A2 2 0 0023 16v-3c0-1.48-.804-2.773-2-3.465V6a3 3 0 00-3-3h-4c-.768 0-1.47.289-2 .764zM6 5a1 1 0 00-1 1v3h6V6a1 1 0 00-1-1H6zm13 4V6a1 1 0 00-1-1h-4a1 1 0 00-1 1v3h6zM5 11a2 2 0 00-2 2v3h18v-3a2 2 0 00-2-2H5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bedrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Five 1-bedroom units (unit counts vary by type)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Each unit includes 1 bathroom&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon restaurants propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M19.526 2.15A1 1 0 0120 3v18a1 1 0 11-2 0v-5h-2a1.98 1.98 0 01-1.986-2.03c.132-4.7 1.161-7.626 2.231-9.41.535-.891 1.073-1.487 1.5-1.87.246-.22.512-.43.806-.584h.002a1 1 0 01.973.043zM18 5.522l-.04.066c-.857 1.428-1.819 3.995-1.946 8.411H18V5.523z"&gt;&lt;/path&gt;&lt;path d="M6 3a1 1 0 00-2 0v6.544a3 3 0 002.105 2.864l.895.28V21a1 1 0 102 0v-8.313l.895-.28A3 3 0 0012 9.545V3a1 1 0 10-2 0v5a.5.5 0 01-1 0V4a1 1 0 00-2 0v4a.5.5 0 01-1 0V3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Kitchen&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Range/Oven&lt;/li&gt;&lt;li class="entryItem "&gt;Refrigerator&lt;/li&gt;&lt;li class="entryItem "&gt;Garbage disposal&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Water heaters present&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon snow propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 2a1 1 0 011 1v3l2.4-1.8a1 1 0 011.2 1.6L13 8.5V11h2.5l2.7-3.6a1 1 0 011.6 1.2L18 11h3a1 1 0 110 2h-3l1.8 2.4a1 1 0 01-1.6 1.2L15.5 13H13v2.5l3.6 2.7a1 1 0 01-1.2 1.6L13 18v3a1 1 0 11-2 0v-3l-2.4 1.8a1 1 0 11-1.2-1.6l3.6-2.7V13H8.5l-2.7 3.6a1 1 0 11-1.6-1.2L6 13H3a1 1 0 110-2h3L4.2 8.6a1 1 0 111.6-1.2L8.5 11H11V8.5L7.4 5.8a1 1 0 111.2-1.6L11 6V3a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Heating &amp;amp; cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Wall heating&lt;/li&gt;&lt;li class="entryItem "&gt;No central cooling&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;City view&lt;/li&gt;&lt;li class="entryItem "&gt;No other detached structures&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Residential income property&lt;/li&gt;&lt;li class="entryItem "&gt;Single-story / One level&lt;/li&gt;&lt;li class="entryItem "&gt;Zoned LAR3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon car propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM19 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.624 5.176L3.531 9H2a1 1 0 000 2h.764A2.989 2.989 0 002 13v6.75c0 .69.56 1.25 1.25 1.25h.5C4.44 21 5 20.44 5 19.75V19h14v.75c0 .69.56 1.25 1.25 1.25h.5c.69 0 1.25-.56 1.25-1.25V13c0-.768-.289-1.47-.764-2H22a1 1 0 100-2h-1.531l-1.093-3.824A3 3 0 0016.491 3H7.51a3 3 0 00-2.885 2.176zM7.509 5a1 1 0 00-.962.725L5.326 10h13.348l-1.221-4.275A1 1 0 0016.49 5H7.51zM20 17v-4a1 1 0 00-1-1H5a1 1 0 00-1 1v4h16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Uncovered, side-by-side parking&lt;/li&gt;&lt;li class="entryItem "&gt;Total of 4 parking spaces&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Security&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Gated&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;One building&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Utilities&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Standard municipal utilities (water/sewer/power not itemized)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon new-construction propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;g clip-path="url(#new-construction-a)" fill-rule="evenodd" clip-rule="evenodd"&gt;&lt;path d="M8.342 4.247a1 1 0 011.317 0l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2H4a2 2 0 01-2-2v-5.546l-.341.299a1 1 0 11-1.317-1.506l8-7zM4 10.704V18h2v-4.5a1 1 0 011-1h4a1 1 0 011 1V18h2v-7.296L9 6.329l-5 4.375zM10 18v-3.5H8V18h2z"&gt;&lt;/path&gt;&lt;path d="M14.247 4.342a1 1 0 011.412-.095l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2h-1a1 1 0 110-2h1v-7.296l-5.659-4.951a1 1 0 01-.094-1.411z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;defs&gt;&lt;clipPath id="new-construction-a"&gt;&lt;path d="M0 0h24v24H0z"&gt;&lt;/path&gt;&lt;/clipPath&gt;&lt;/defs&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;HOA &amp;amp; community&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Complex contains 5 units&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon money-bag propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M7.162 2.455A1 1 0 018 2h8a1 1 0 01.914 1.406L15.76 6H16a1 1 0 01.576 1.818 12.11 12.11 0 011.633 1.58C19.823 11.28 21 13.754 21 16c0 2.388-1.322 3.944-3.1 4.842C16.184 21.711 14.004 22 12 22c-2.003 0-4.183-.29-5.9-1.158C4.321 19.944 3 18.388 3 16c0-2.247 1.176-4.72 2.792-6.601a12.11 12.11 0 011.632-1.581A.999.999 0 018 6h.239L7.086 3.406a1 1 0 01.076-.95zM10.428 6l-.89-2h4.923l-.889 2h-3.144zM12 8c-1.515 0-3.263 1.038-4.691 2.702C5.891 12.354 5 14.382 5 16c0 1.478.745 2.422 2.001 3.057C8.317 19.722 10.136 20 12 20c1.864 0 3.683-.278 4.999-.943C18.255 18.422 19 17.477 19 16c0-1.619-.89-3.646-2.309-5.298C15.263 9.038 13.515 8 12 8z"&gt;&lt;/path&gt;&lt;path d="M12 9.25a.75.75 0 01.75.75v.378c.237.084.506.196.707.283.119.05.237.104.356.157a.75.75 0 01-.626 1.363 19.425 19.425 0 00-.324-.143 10.543 10.543 0 00-.613-.245.75.75 0 00-1 .707c0 .224.105.496.321.592.07.03.155.06.246.088.264.08.537.124.801.204.126.038.274.089.417.152.133.059.312.15.465.287a2.251 2.251 0 01-.75 3.799V18a.75.75 0 01-1.5 0v-.378a11.969 11.969 0 01-.707-.282 21.73 21.73 0 01-.356-.158.75.75 0 01-.368-.995.758.758 0 011-.366c.105.048.211.095.318.141.192.083.424.179.613.245a.75.75 0 001-.707c0-.224-.105-.496-.321-.592a4.097 4.097 0 00-.246-.088s-.537-.124-.801-.204a3.72 3.72 0 01-.417-.152 1.779 1.779 0 01-.465-.287 2.251 2.251 0 01.75-3.799V10a.75.75 0 01.75-.75z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Financial info&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Actual annual gross rent: $80,256&lt;/li&gt;&lt;li class="entryItem "&gt;Actual rent total: $79,776&lt;/li&gt;&lt;li class="entryItem "&gt;Net operating income: $35,656&lt;/li&gt;&lt;li class="entryItem "&gt;Total annual expenses: $44,609&lt;/li&gt;&lt;li class="entryItem "&gt;Gross rent multiplier: 13.7&lt;/li&gt;&lt;li class="entryItem "&gt;Unit-level rents range (actual): examples include $1,154; $1,447; $1,191; $1,800; $1,056&lt;/li&gt;&lt;li class="entryItem "&gt;Projected rent per unit example: $1,800&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Other&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Property sold or offered As Is&lt;/li&gt;&lt;li class="entryItem "&gt;Subject to trust/conservatorship and rent control disclosures&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Centrally located in Los Angeles, California, this property was built in 1924 and features a court-style setting. Within the last five years, the current owner has completed several significant upgrades, including a new roof, new plumbing throughout the entire building, a replaced electrical panel, and fresh exterior paint. The property consists of five units (each one bedroom and one bathroom) configured as two duplexes and one single-family residence. Amenities include four gated parking spaces accessible via the alley, as well as available street parking. Please note that the seller intends to perform a 1031 exchange at no cost to the buyer.</t>
   </si>
   <si>
     <t>https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_0.jpg
 https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_0.jpg
 https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_1_0.jpg
 https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_2_0.jpg
 https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_3_0.jpg
 https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_4_0.jpg
 https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_5_0.jpg
 https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_6_0.jpg</t>
   </si>
   <si>
-    <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some walkability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good Transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited Access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt;Figueroa &lt;span class="neighborhoodNameSuffix"&gt;Boulevard&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.06s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Figueroa Boulevard, located between Exposition Park and Highland Park, is a linear and transit-linked Los Angeles neighborhood with a stadium corridor and historic hillside streets. The neighborhood’s character concentrates around Figueroa St &amp;amp; Exposition Blvd, where game-day crowds, street vendors, and late-night taqueros mix with museumgoers. Architectural notes range from early 20th-century bungalows and small apartment courts to newer mid-rise infill near rail stops. The Natural History Museum of Los Angeles County, California Science Center, and BMO Stadium act as cultural anchors. Side streets shift quickly from commercial frontage to pocket parks and campus edges. Metro stations stitch the boulevard into Downtown and South LA routines.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPtMNkKd08cl9VvxL35FCJcLl6Q5-PNOI0R7tTKwP0BQMr6hXXh_rpMzLpRNKRgmj8L5Mg-ZTIF4FaO5LPDlTVymG9wZUZ8RTz1wRSTd_QiCy9j1M9aZQMko6k6TeRiW9qvaZM7cBfmjnzBrHFx8OX7UQ=s4800-h1600" alt="Figueroa Boulevard neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPPX0hQY0uZ2m_pb5x_MyUDutLYJGLbWd2BaYxV-JAaJmNSYCpg27wrxmXTz1ujAZsh7vLh17KVdMNe3sWLFmiBewUnHIyDbma0c7jPmUpTX_zAKtdyQQMUIO9vi9cffDYUfGTB2kA42sSRKg=s4800-h1600" alt="Figueroa Boulevard neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOmNP5fdJHv7Vx3tsJMasaDXi11nKGN39DQiwTpfXeWmO5ezznSvLfpdEaCbe8KGefwZjAl_ICn8zeY4i5vOxpUXj6Op1_Er6g85E5tdoSAUVZWos3_J6qoa3FEQTS6YAryw1c9jfr_ASDT=s4800-h1600" alt="Figueroa Boulevard neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZORuPSc3Rulbuq3Ed4VacUjzgSeprYcvCvTM_YrI0Az-fTDis3TmI8cNOTXzvRxKIzH7xhsUbkYub0IYTs1IYWJ83WmYSYgoVqILzE7dk6MhZwidHGIyUVh7nMrT9zwiFE2P2p9jJ5Waflnug=s4800-h1600" alt="Figueroa Boulevard neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMC7yoo5GdowlrTt_DZ0gngyBoBlrZWky6-GQYXUURxGVNbaclPDsObWluqYKsNlCCF-CFZEFwZ_UUT0fuXwIpfUfHD8tmZcS8q15krgWbU0tuougU9kfsFK1qj8FnZ37hMGdk8SlSUJofxO44=s4800-h1600" alt="Figueroa Boulevard neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some walkability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good Transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited Access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Daniel Tanios Real Estate</t>
   </si>
   <si>
     <t>Daniel Tanios</t>
   </si>
   <si>
     <t>DanielETanios@gmail.com</t>
   </si>
   <si>
     <t>310-869-3613</t>
   </si>
   <si>
     <t>TheMLS #26650061</t>
   </si>
   <si>
-    <t>https://www.redfin.com/CA/Angwin/525-Keyes-Ave-94508/home/12199135</t>
-[...170 lines deleted...]
-  <si>
     <t>https://www.redfin.com/CA/Los-Angeles/243-E-68th-St-90003/home/7276678</t>
   </si>
   <si>
+    <t>2026-06-15T11:27:21Z</t>
+  </si>
+  <si>
     <t>243 E 68th St, Los Angeles, CA 90003</t>
   </si>
   <si>
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="expandableSection collapsed ExpandablePreview propertyDetails" id="propertyDetails-preview"&gt;&lt;div class="sectionContentContainer" style="max-height:500px;-webkit-transition-duration:0s;transition-duration:0s" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;&lt;h3 class="super-group-title"&gt;Parking&lt;/h3&gt;&lt;div class="super-group-content oneCol"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Parking / Garage Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;# of Carport Spaces: 6&lt;/li&gt;&lt;li class="entryItem "&gt;Carport&lt;/li&gt;&lt;li class="entryItem "&gt;Has Parking&lt;/li&gt;&lt;li class="entryItem "&gt;# of Parking Spaces: 6&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Interior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Laundry Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Has Laundry&lt;/li&gt;&lt;li class="entryItem "&gt;Electric Dryer Hookup, Gas &amp;amp; Electric Dryer Hookup, Gas Dryer Hookup&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Interior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Entry Level: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Entry Location: Main&lt;/li&gt;&lt;li class="entryItem "&gt;Levels: One&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit Type 1 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Unit Key Numeric: 401410044&lt;/li&gt;&lt;li class="entryItem "&gt;Listing Key Numeric: 400652767&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Baths: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths Full: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths Half: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Beds: 3&lt;/li&gt;&lt;li class="entryItem "&gt;# of Garage Spaces: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Furnished: Unfurnished&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Unit Type 2 Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Unit Key Numeric: 401410045&lt;/li&gt;&lt;li class="entryItem "&gt;Listing Key Numeric: 400652767&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Baths: 1&lt;/li&gt;&lt;li class="entryItem "&gt;# of Baths Full: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Furnished: Unfurnished&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Beds: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# of Garage Spaces: 3&lt;/li&gt;&lt;li class="entryItem "&gt;Total Rent: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 1&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Expenses&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Trash: $120&lt;/li&gt;&lt;li class="entryItem "&gt;Total: $320&lt;/li&gt;&lt;li class="entryItem "&gt;Insurance: $1,800&lt;/li&gt;&lt;li class="entryItem "&gt;Water Sewer: $200&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Multi-Unit Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Net Operating Income: $62,160&lt;/li&gt;&lt;li class="entryItem "&gt;Average 3 Bed Area Units: Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Average 2 Bed Area Units: Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Average 1 Bed Area Units: Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Sq. Ft.&lt;/li&gt;&lt;li class="entryItem "&gt;Total Building Area: 1,964&lt;/li&gt;&lt;li class="entryItem "&gt;Gross Scheduled Income: $66,000&lt;/li&gt;&lt;li class="entryItem "&gt;Gross Income: $5,500&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Separate Water Meters: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Separate Gas Meters: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Separate Electric Meters: 2&lt;/li&gt;&lt;li class="entryItem "&gt;# Of Buildings: 1&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Exterior&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Exterior Features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Pool Features: None&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lot Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Elevation Units: Feet&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size Source: Assessor's Data&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Features: Back Yard, Garden&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Dimensions Source: Assessor&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Property Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Units: 2&lt;/li&gt;&lt;li class="entryItem "&gt;Common Walls: 1 common wall&lt;/li&gt;&lt;li class="entryItem "&gt;Parcel Number: 6011003055&lt;/li&gt;&lt;li class="entryItem "&gt;Attached Property&lt;/li&gt;&lt;li class="entryItem "&gt;Total # of Stories: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built Source: Assessor&lt;/li&gt;&lt;li class="entryItem "&gt;Property ADU: No&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Financial&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Lease / Rental Details&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Operating Expense: $3,840&lt;/li&gt;&lt;li class="entryItem "&gt;Tenant Pays: Cable TV, Electricity, Gas, Phone&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Utilities&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Utilities Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Sewer: Public Sewer&lt;/li&gt;&lt;li class="entryItem "&gt;Water Source: District/Public&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Location&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Neighborhood Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Community Features: Sidewalks&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Location Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Latitude: 33.97804900&lt;/li&gt;&lt;li class="entryItem "&gt;Longitude: -118.27104900&lt;/li&gt;&lt;li class="entryItem "&gt;Directions: 105 W TO 110 NORTH, EXIT FLORENCE AVE. MAKE A RIGHT .243 E 68th St, Los Angeles, CA 90003,&lt;/li&gt;&lt;li class="entryItem "&gt;Zoning: LAR2&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Public facts&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList"&gt;&lt;li class="entryItem "&gt;Beds: 5&lt;/li&gt;&lt;li class="entryItem "&gt;Baths: 2.0&lt;/li&gt;&lt;li class="entryItem "&gt;Finished Sq. Ft.: 1,992&lt;/li&gt;&lt;li class="entryItem "&gt;Unfinished Sq. Ft.: —&lt;/li&gt;&lt;li class="entryItem "&gt;Total Sq. Ft.: 1,992&lt;/li&gt;&lt;li class="entryItem "&gt;Stories: —&lt;/li&gt;&lt;li class="entryItem "&gt;Lot Size: 5,408 square feet&lt;/li&gt;&lt;li class="entryItem "&gt;Style: Multi-Family (2-4 Unit)&lt;/li&gt;&lt;li class="entryItem "&gt;Year Built: 1964&lt;/li&gt;&lt;li class="entryItem "&gt;Year Renovated: 1964&lt;/li&gt;&lt;li class="entryItem "&gt;County: Los Angeles County&lt;/li&gt;&lt;li class="entryItem "&gt;APN: 6011003055&lt;/li&gt;&lt;/ul&gt;&lt;div class="super-group-disclaimer"&gt;Home facts updated by county records on Feb 27, 2026&lt;/div&gt;&lt;/div&gt;&lt;h3 class="super-group-title"&gt;Other&lt;/h3&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Listing Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;IDX Contact Info: 323-573-0145&lt;/li&gt;&lt;li class="entryItem "&gt;Days Active in MLS: 188&lt;/li&gt;&lt;li class="entryItem "&gt;Continuous Days Active in MLS: 188&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Listing Agent Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;List Agent First Name: BRENDA&lt;/li&gt;&lt;li class="entryItem "&gt;List Agent Last Name: AMADOR&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader"&gt;&lt;span&gt;Listing Office Information&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;List Office Name: FUSION ONE REALTY&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show all property details&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Single-level home with main entry on the first level&lt;/li&gt;&lt;li class="entryItem "&gt;One common wall (attached property)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bed propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 3.764A2.989 2.989 0 0010 3H6a3 3 0 00-3 3v3.535A3.998 3.998 0 001 13v3a2 2 0 001 1.732V20a1 1 0 102 0v-2h16v2a1 1 0 102 0v-2.268A2 2 0 0023 16v-3c0-1.48-.804-2.773-2-3.465V6a3 3 0 00-3-3h-4c-.768 0-1.47.289-2 .764zM6 5a1 1 0 00-1 1v3h6V6a1 1 0 00-1-1H6zm13 4V6a1 1 0 00-1-1h-4a1 1 0 00-1 1v3h6zM5 11a2 2 0 00-2 2v3h18v-3a2 2 0 00-2-2H5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bedrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;One unit with 3 bedrooms&lt;/li&gt;&lt;li class="entryItem "&gt;One unit with 2 bedrooms&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;One unit with 2 bathrooms (1 full, 1 half)&lt;/li&gt;&lt;li class="entryItem "&gt;One unit with 1 bathroom (1 full)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry available&lt;/li&gt;&lt;li class="entryItem "&gt;Gas and electric dryer hookups&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No pool&lt;/li&gt;&lt;li class="entryItem "&gt;Garden and backyard&lt;/li&gt;&lt;li class="entryItem "&gt;Sidewalks in the neighborhood&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Attached 1-story property&lt;/li&gt;&lt;li class="entryItem "&gt;Property does not include an ADU&lt;/li&gt;&lt;li class="entryItem "&gt;Zoning: LAR2&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon car propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM19 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.624 5.176L3.531 9H2a1 1 0 000 2h.764A2.989 2.989 0 002 13v6.75c0 .69.56 1.25 1.25 1.25h.5C4.44 21 5 20.44 5 19.75V19h14v.75c0 .69.56 1.25 1.25 1.25h.5c.69 0 1.25-.56 1.25-1.25V13c0-.768-.289-1.47-.764-2H22a1 1 0 100-2h-1.531l-1.093-3.824A3 3 0 0016.491 3H7.51a3 3 0 00-2.885 2.176zM7.509 5a1 1 0 00-.962.725L5.326 10h13.348l-1.221-4.275A1 1 0 0016.49 5H7.51zM20 17v-4a1 1 0 00-1-1H5a1 1 0 00-1 1v4h16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Carport parking&lt;/li&gt;&lt;li class="entryItem "&gt;Six carport spaces total&lt;/li&gt;&lt;li class="entryItem "&gt;Each unit lists 3 garage spaces&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Building area: 1,964 total building area (as reported)&lt;/li&gt;&lt;li class="entryItem "&gt;Single building on the parcel&lt;/li&gt;&lt;li class="entryItem "&gt;Year built source: Assessor&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Utilities&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Public sewer&lt;/li&gt;&lt;li class="entryItem "&gt;District/public water&lt;/li&gt;&lt;li class="entryItem "&gt;Two separate water meters&lt;/li&gt;&lt;li class="entryItem "&gt;Two separate gas meters&lt;/li&gt;&lt;li class="entryItem "&gt;Two separate electric meters&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon money-bag propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M7.162 2.455A1 1 0 018 2h8a1 1 0 01.914 1.406L15.76 6H16a1 1 0 01.576 1.818 12.11 12.11 0 011.633 1.58C19.823 11.28 21 13.754 21 16c0 2.388-1.322 3.944-3.1 4.842C16.184 21.711 14.004 22 12 22c-2.003 0-4.183-.29-5.9-1.158C4.321 19.944 3 18.388 3 16c0-2.247 1.176-4.72 2.792-6.601a12.11 12.11 0 011.632-1.581A.999.999 0 018 6h.239L7.086 3.406a1 1 0 01.076-.95zM10.428 6l-.89-2h4.923l-.889 2h-3.144zM12 8c-1.515 0-3.263 1.038-4.691 2.702C5.891 12.354 5 14.382 5 16c0 1.478.745 2.422 2.001 3.057C8.317 19.722 10.136 20 12 20c1.864 0 3.683-.278 4.999-.943C18.255 18.422 19 17.477 19 16c0-1.619-.89-3.646-2.309-5.298C15.263 9.038 13.515 8 12 8z"&gt;&lt;/path&gt;&lt;path d="M12 9.25a.75.75 0 01.75.75v.378c.237.084.506.196.707.283.119.05.237.104.356.157a.75.75 0 01-.626 1.363 19.425 19.425 0 00-.324-.143 10.543 10.543 0 00-.613-.245.75.75 0 00-1 .707c0 .224.105.496.321.592.07.03.155.06.246.088.264.08.537.124.801.204.126.038.274.089.417.152.133.059.312.15.465.287a2.251 2.251 0 01-.75 3.799V18a.75.75 0 01-1.5 0v-.378a11.969 11.969 0 01-.707-.282 21.73 21.73 0 01-.356-.158.75.75 0 01-.368-.995.758.758 0 011-.366c.105.048.211.095.318.141.192.083.424.179.613.245a.75.75 0 001-.707c0-.224-.105-.496-.321-.592a4.097 4.097 0 00-.246-.088s-.537-.124-.801-.204a3.72 3.72 0 01-.417-.152 1.779 1.779 0 01-.465-.287 2.251 2.251 0 01.75-3.799V10a.75.75 0 01.75-.75z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Financial info&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Total of 2 units on the property&lt;/li&gt;&lt;li class="entryItem "&gt;Gross scheduled income: $66,000&lt;/li&gt;&lt;li class="entryItem "&gt;Gross income (reported): $5,500&lt;/li&gt;&lt;li class="entryItem "&gt;Net operating income: $62,160&lt;/li&gt;&lt;li class="entryItem "&gt;Operating expenses: $3,840&lt;/li&gt;&lt;li class="entryItem "&gt;Reported expenses include insurance ($1,800), water/sewer ($200), trash ($120)&lt;/li&gt;&lt;li class="entryItem "&gt;Tenant pays gas, phone, cable TV, and electricity&lt;/li&gt;&lt;li class="entryItem "&gt;One unit shows total rent of $1,800&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Other&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parcel number: 6011003055&lt;/li&gt;&lt;li class="entryItem "&gt;Directions available: 105 W to 110 North, exit Florence Ave, right to property&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>PRICE REDUCTION!!!!!CENTRALY LOCATED. NICE DUPLEX, BACK UNIT 3 BED 1.5 BATH. FRONT UNIT 2 BED. 1 BATH. CLOSE TO FREEWAYS AND TRANSPORTATIONS. Both units have new floors and updated bathrooms. SELLERS VERY MOTIVATED. MUST SEE, BRING YOUR OFFER.</t>
   </si>
   <si>
     <t>https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_1_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_2_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_3_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_4_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_5_2.jpg</t>
   </si>
   <si>
-    <t>&lt;div class="bp-Section--content"&gt;&lt;h2 class="bp-Section--heading sectionHeaderContainer inline-block"&gt;Lifestyle&lt;/h2&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some walkability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Biking is convenient for most trips&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good Transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.8&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited Access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt; &lt;span class="neighborhoodNameSuffix"&gt;Florence&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.072s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Florence, located between South Los Angeles and Huntington Park, is a residential and industrial Los Angeles neighborhood with rail corridors and wide commercial boulevards. The neighborhood’s pulse concentrates around S Central Ave and E Florence Ave, where storefront taquerías, panaderías, swap-meet style retail, and auto shops line the sidewalks. Craftsman bungalows and Spanish-style houses sit behind low fences, while warehouses and light manufacturing cluster near the tracks. The Watts Towers Arts Center anchors nearby cultural life with hands-on art and community programming. The Museum of African American Art at Charles R. Drew University adds a gallery stop in the area’s civic landscape. Green space gathers at Augustus F. Hawkins Nature Park, a calm counterpoint to the traffic on Florence Avenue.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPvxcg5dObooMWu0QI1bIAD574AcCj_sVtOVUx9xfBLSwwyDaUuJ57JmFLLt9Ru99ttiHoC3onRI3vakVUM6selSTr5MxpYUfFQgUPopikQD-SmU59BaDQSk3aUEI5n-0twft_yLp4tdB3FaH8=s4800-h1600" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZNuhp9ARKtFxqDLqf-3uowRnlvkKW9BbKJ7jvIIyuco81D_9yUFPknCkeaRBIbVw3Y_qLa77P1i8EQmrPzcCjQEAPBHIBzJrqhYVcm-MGNDELaIzxytUVNmnW6WRUchqc1WZHaj56utl7jE8Q=s4800-h818" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMHZa0SaaYyvfyMj1XFUw3pzgSM3Fxr5hNcNLdAuTPIEZ_YfxEHLQnzA6cW6MKwfxoeCaUYH-Kuwt5fsabkizkbbuZV6wQQOMuKFhpZCgPwblegxhEDYL2Zsp_zPxWe5-MvwooMfJvFpKet=s4800-h1600" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZNyhR1Z9G_A6c2wWoMWPzO16G7O9i9vTlWai_MqCwDTa3cnWoXYv2NERRmhZUgZQ163VpT5va--nYWpHZo3vrTlhtBH42edjDbm75oTSm5JdEFkYgo0IzU0l2Disjz-4tcQV03nUTL5uzirrhcoc4cIQw=s4800-h1600" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMBxrsQMDJOz7UOQ2Zdtau8zxibECKFHFQf9Xso7XNNDY9vMQCbrewQRWIpvQrnTKwX9HCgcb_485sG58eRneiFObSeyIii4UYQAyiZqNczgDN40Db74TSH-aovMhWmenRk_xbaniO4GDfQ7A=s4800-h1600" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some walkability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good Transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.8&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited Access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>FUSION ONE REALTY</t>
   </si>
   <si>
     <t>BRENDA AMADOR</t>
   </si>
   <si>
     <t>323-573-0145</t>
   </si>
   <si>
     <t>CRMLS #IV25230202</t>
   </si>
   <si>
-    <t>https://www.redfin.com/CA/Los-Angeles/352-E-84th-St-90003/home/7289773</t>
-[...34 lines deleted...]
-    <t>CRMLS #DW26034692</t>
+    <t>https://www.redfin.com/CA/Los-Angeles/235-E-87th-St-90003/home/7297250</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:27:45Z</t>
+  </si>
+  <si>
+    <t>235 E 87th St, Los Angeles, CA 90003</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Unit entry at street level with a unit-door entry&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bed propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 3.764A2.989 2.989 0 0010 3H6a3 3 0 00-3 3v3.535A3.998 3.998 0 001 13v3a2 2 0 001 1.732V20a1 1 0 102 0v-2h16v2a1 1 0 102 0v-2.268A2 2 0 0023 16v-3c0-1.48-.804-2.773-2-3.465V6a3 3 0 00-3-3h-4c-.768 0-1.47.289-2 .764zM6 5a1 1 0 00-1 1v3h6V6a1 1 0 00-1-1H6zm13 4V6a1 1 0 00-1-1h-4a1 1 0 00-1 1v3h6zM5 11a2 2 0 00-2 2v3h18v-3a2 2 0 00-2-2H5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bedrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Two-bedroom units (each listed unit is 2 beds)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;One full bathroom per unit&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No laundry in unit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No pool&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Attached community apartment&lt;/li&gt;&lt;li class="entryItem "&gt;Two-story building&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Built (year from public records)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Utilities&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Public sewer&lt;/li&gt;&lt;li class="entryItem "&gt;District/public water&lt;/li&gt;&lt;li class="entryItem "&gt;Six separate electric meters&lt;/li&gt;&lt;li class="entryItem "&gt;Six separate gas meters&lt;/li&gt;&lt;li class="entryItem "&gt;Six separate water meters&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon new-construction propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;g clip-path="url(#new-construction-a)" fill-rule="evenodd" clip-rule="evenodd"&gt;&lt;path d="M8.342 4.247a1 1 0 011.317 0l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2H4a2 2 0 01-2-2v-5.546l-.341.299a1 1 0 11-1.317-1.506l8-7zM4 10.704V18h2v-4.5a1 1 0 011-1h4a1 1 0 011 1V18h2v-7.296L9 6.329l-5 4.375zM10 18v-3.5H8V18h2z"&gt;&lt;/path&gt;&lt;path d="M14.247 4.342a1 1 0 011.412-.095l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2h-1a1 1 0 110-2h1v-7.296l-5.659-4.951a1 1 0 01-.094-1.411z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;defs&gt;&lt;clipPath id="new-construction-a"&gt;&lt;path d="M0 0h24v24H0z"&gt;&lt;/path&gt;&lt;/clipPath&gt;&lt;/defs&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;HOA &amp;amp; community&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Community features: Suburban&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon money-bag propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M7.162 2.455A1 1 0 018 2h8a1 1 0 01.914 1.406L15.76 6H16a1 1 0 01.576 1.818 12.11 12.11 0 011.633 1.58C19.823 11.28 21 13.754 21 16c0 2.388-1.322 3.944-3.1 4.842C16.184 21.711 14.004 22 12 22c-2.003 0-4.183-.29-5.9-1.158C4.321 19.944 3 18.388 3 16c0-2.247 1.176-4.72 2.792-6.601a12.11 12.11 0 011.632-1.581A.999.999 0 018 6h.239L7.086 3.406a1 1 0 01.076-.95zM10.428 6l-.89-2h4.923l-.889 2h-3.144zM12 8c-1.515 0-3.263 1.038-4.691 2.702C5.891 12.354 5 14.382 5 16c0 1.478.745 2.422 2.001 3.057C8.317 19.722 10.136 20 12 20c1.864 0 3.683-.278 4.999-.943C18.255 18.422 19 17.477 19 16c0-1.619-.89-3.646-2.309-5.298C15.263 9.038 13.515 8 12 8z"&gt;&lt;/path&gt;&lt;path d="M12 9.25a.75.75 0 01.75.75v.378c.237.084.506.196.707.283.119.05.237.104.356.157a.75.75 0 01-.626 1.363 19.425 19.425 0 00-.324-.143 10.543 10.543 0 00-.613-.245.75.75 0 00-1 .707c0 .224.105.496.321.592.07.03.155.06.246.088.264.08.537.124.801.204.126.038.274.089.417.152.133.059.312.15.465.287a2.251 2.251 0 01-.75 3.799V18a.75.75 0 01-1.5 0v-.378a11.969 11.969 0 01-.707-.282 21.73 21.73 0 01-.356-.158.75.75 0 01-.368-.995.758.758 0 011-.366c.105.048.211.095.318.141.192.083.424.179.613.245a.75.75 0 001-.707c0-.224-.105-.496-.321-.592a4.097 4.097 0 00-.246-.088s-.537-.124-.801-.204a3.72 3.72 0 01-.417-.152 1.779 1.779 0 01-.465-.287 2.251 2.251 0 01.75-3.799V10a.75.75 0 01.75-.75z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Financial info&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Total building area reported as 4,320&lt;/li&gt;&lt;li class="entryItem "&gt;Six total units&lt;/li&gt;&lt;li class="entryItem "&gt;Gross scheduled income: $84,192&lt;/li&gt;&lt;li class="entryItem "&gt;Gross income: $84,192&lt;/li&gt;&lt;li class="entryItem "&gt;Net operating income: $68,888&lt;/li&gt;&lt;li class="entryItem "&gt;Operating expenses (total): $15,304&lt;/li&gt;&lt;li class="entryItem "&gt;Expense examples: Water &amp;amp; sewer $6,000; Insurance $4,000; Trash $5,304&lt;/li&gt;&lt;li class="entryItem "&gt;Individual unit rents range from approximately $1,004 to $1,671 (units furnished)&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Excellent investment opportunity in the highly desirable Metropolitan South area of Los Angeles! This 6-unit apartment complex features six spacious 2-bedroom, 1-bathroom units, with three units located downstairs and three units upstairs, offering a well-balanced and functional layout. The property provides ample on-site outdoor parking for up to 12 vehicles, a rare and valuable amenity for the area. An exterior electric gate adds an extra layer of security and privacy for tenants. All units are currently tenant-occupied, offering immediate rental income for the next owner. Conveniently located near the 110 Freeway, the property offers easy access for commuters and is just minutes from a wide variety of retail stores, restaurants, and everyday conveniences. This centrally located asset presents strong long-term upside potential in one of Los Angeles’ steadily growing rental markets. A fantastic opportunity to own a well-positioned multi-unit property in the heart of Los Angeles.</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_1_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_2_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_3_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_4_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_5_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_6_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_7_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_8_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_9_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_10_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_11_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_12_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_13_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_14_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_15_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_16_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_17_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_18_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_19_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_20_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_21_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_22_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_23_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_24_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_25_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_26_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_27_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_28_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_29_1.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_30_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_31_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_32_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_33_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_34_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_35_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_36_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_37_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_38_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_39_0.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt; &lt;span class="neighborhoodNameSuffix"&gt;Broadway-Manchester&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.072s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Broadway-Manchester, located between Slauson Avenue and Imperial Highway, is a residential and industrial Los Angeles neighborhood with wide boulevards and rail-lined corridors. The neighborhood’s character concentrates around Broadway and Manchester Avenue, where storefront churches, taquerías, barbershops, and corner markets keep the sidewalks active. Housing leans to early- and mid-century single-story homes and small apartment courts, set against long blocks of warehouses and light manufacturing. The Metro A Line frames the eastern edge, tying daily routines to the Florence and Firestone station area. Green space arrives in pockets, with Augustus F. Hawkins Nature Park offering trails and a lake-like wetland feel. The street grid reads flat and expansive, with big-sky views and steady freight movement shaping the soundscape.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPvxcg5dObooMWu0QI1bIAD574AcCj_sVtOVUx9xfBLSwwyDaUuJ57JmFLLt9Ru99ttiHoC3onRI3vakVUM6selSTr5MxpYUfFQgUPopikQD-SmU59BaDQSk3aUEI5n-0twft_yLp4tdB3FaH8=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMHZa0SaaYyvfyMj1XFUw3pzgSM3Fxr5hNcNLdAuTPIEZ_YfxEHLQnzA6cW6MKwfxoeCaUYH-Kuwt5fsabkizkbbuZV6wQQOMuKFhpZCgPwblegxhEDYL2Zsp_zPxWe5-MvwooMfJvFpKet=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPnnTUbs6cnP0ldie-mwPI9pRe68vIiMSsYcgc9q4khemJ-VSJkHkEnrTZtWKhNpGQu88q4D1pBnlwdVSDmYsHoeFYunA1oWVtrLz0vMRzkQDv6rUKWmBlbLsyPtZKe5YI79DnH91Ew4oQRVHM=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMoRxjAKUGmXPvaDkP9S0JBwidVDyPkIzlvgL7EiT7TymmMV__H-oeu2Oaynd2I6nLHWyzxME9LJQKckCQ1RxaU9xDyT9uybNF-GW8LBHki9Z5IGvQu9i1218cvf3MO5q_XfcUwKDV6-tN59k8=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOLDmYhyebs7NSdLZwsNlx6XntZEOqfUSLfJAK0L9QWb8Ya-1I3dEFhuedOoSfzjxIamb_ULc87_NpzFOO290sxpVaovdq-7AmT0Ls_dFd1Rmjtnl6Qf3ujEjSQUKqgG19L9aYXuI-9_-AD=s4800-h723" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very walkable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Most errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.3&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.1&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good Transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Low Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Few nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.4&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited Access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Real Brokerage Technologies</t>
+  </si>
+  <si>
+    <t>Omar Alfaro</t>
+  </si>
+  <si>
+    <t>CRMLS #HD26039238</t>
+  </si>
+  <si>
+    <t>https://www.redfin.com/CA/Los-Angeles/331-W-92nd-St-90003/home/7296790</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:27:50Z</t>
+  </si>
+  <si>
+    <t>331 W 92nd St, Los Angeles, CA 90003</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="PhotoFilterBar AmenitiesContentWithTabs__photoFilter AmenitiesContentWithTabs__photoFilter--few"&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/45/midphoto/494/genMid.TR25280494_2_0.jpg" loading="lazy" alt="Kitchen"&gt;&lt;p class="PhotoFilterBar__label"&gt;Kitchen&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/45/midphoto/494/genMid.TR25280494_8_0.jpg" loading="lazy" alt="Bathroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bathroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/45/midphoto/494/genMid.TR25280494_3_0.jpg" loading="lazy" alt="Bedroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bedroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/45/midphoto/494/genMid.TR25280494_4_0.jpg" loading="lazy" alt="Living"&gt;&lt;p class="PhotoFilterBar__label"&gt;Living&lt;/p&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Crown moldings&lt;/li&gt;&lt;li class="entryItem "&gt;Drapes/curtains and window screens&lt;/li&gt;&lt;li class="entryItem "&gt;Entry at the front&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bed propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 3.764A2.989 2.989 0 0010 3H6a3 3 0 00-3 3v3.535A3.998 3.998 0 001 13v3a2 2 0 001 1.732V20a1 1 0 102 0v-2h16v2a1 1 0 102 0v-2.268A2 2 0 0023 16v-3c0-1.48-.804-2.773-2-3.465V6a3 3 0 00-3-3h-4c-.768 0-1.47.289-2 .764zM6 5a1 1 0 00-1 1v3h6V6a1 1 0 00-1-1H6zm13 4V6a1 1 0 00-1-1h-4a1 1 0 00-1 1v3h6zM5 11a2 2 0 00-2 2v3h18v-3a2 2 0 00-2-2H5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bedrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Three bedrooms, all on the main level&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Two full bathrooms&lt;/li&gt;&lt;li class="entryItem "&gt;One three-quarter bathroom&lt;/li&gt;&lt;li class="entryItem "&gt;Three bathrooms located on the main level&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon restaurants propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M19.526 2.15A1 1 0 0120 3v18a1 1 0 11-2 0v-5h-2a1.98 1.98 0 01-1.986-2.03c.132-4.7 1.161-7.626 2.231-9.41.535-.891 1.073-1.487 1.5-1.87.246-.22.512-.43.806-.584h.002a1 1 0 01.973.043zM18 5.522l-.04.066c-.857 1.428-1.819 3.995-1.946 8.411H18V5.523z"&gt;&lt;/path&gt;&lt;path d="M6 3a1 1 0 00-2 0v6.544a3 3 0 002.105 2.864l.895.28V21a1 1 0 102 0v-8.313l.895-.28A3 3 0 0012 9.545V3a1 1 0 10-2 0v5a.5.5 0 01-1 0V4a1 1 0 00-2 0v4a.5.5 0 01-1 0V3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Kitchen&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Remodeled kitchen with tile counters&lt;/li&gt;&lt;li class="entryItem "&gt;Dishwasher&lt;/li&gt;&lt;li class="entryItem "&gt;Garbage disposal&lt;/li&gt;&lt;li class="entryItem "&gt;Gas oven&lt;/li&gt;&lt;li class="entryItem "&gt;Microwave&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry area located in the kitchen&lt;/li&gt;&lt;li class="entryItem "&gt;Gas water heater&lt;/li&gt;&lt;li class="entryItem "&gt;Central water heater&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon flooring-hardwood propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 4a2 2 0 012-2h16a2 2 0 012 2v16a2 2 0 01-2 2H4a2 2 0 01-2-2V4zm7.586 0H4v5.586L9.586 4zm2.828 0h6.172L15.5 7.086 12.414 4zm1.672 4.5L11 5.414l-7 7v6.172L14.086 8.5zM5.414 20h6.172L8.5 16.914 5.414 20zm4.5-4.5L13 18.586l7-7V5.414L9.914 15.5zM20 14.414L14.414 20H20v-5.586z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Flooring&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Concrete flooring&lt;/li&gt;&lt;li class="entryItem "&gt;Laminate flooring&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon snow propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 2a1 1 0 011 1v3l2.4-1.8a1 1 0 011.2 1.6L13 8.5V11h2.5l2.7-3.6a1 1 0 011.6 1.2L18 11h3a1 1 0 110 2h-3l1.8 2.4a1 1 0 01-1.6 1.2L15.5 13H13v2.5l3.6 2.7a1 1 0 01-1.2 1.6L13 18v3a1 1 0 11-2 0v-3l-2.4 1.8a1 1 0 11-1.2-1.6l3.6-2.7V13H8.5l-2.7 3.6a1 1 0 11-1.6-1.2L6 13H3a1 1 0 110-2h3L4.2 8.6a1 1 0 111.6-1.2L8.5 11H11V8.5L7.4 5.8a1 1 0 111.2-1.6L11 6V3a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Heating &amp;amp; cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Central heating (furnace) with natural gas&lt;/li&gt;&lt;li class="entryItem "&gt;Solar-assisted heating&lt;/li&gt;&lt;li class="entryItem "&gt;Central cooling via heat pump&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Rear porch&lt;/li&gt;&lt;li class="entryItem "&gt;Sprinkler system with front and rear sprinklers&lt;/li&gt;&lt;li class="entryItem "&gt;Front yard, garden and landscaped areas&lt;/li&gt;&lt;li class="entryItem "&gt;Lot is level/flat&lt;/li&gt;&lt;li class="entryItem "&gt;Walkstreet access&lt;/li&gt;&lt;li class="entryItem "&gt;No pool&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Attached house&lt;/li&gt;&lt;li class="entryItem "&gt;One-story layout&lt;/li&gt;&lt;li class="entryItem "&gt;Entry level: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Property updated/remodeled&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon car propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM19 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.624 5.176L3.531 9H2a1 1 0 000 2h.764A2.989 2.989 0 002 13v6.75c0 .69.56 1.25 1.25 1.25h.5C4.44 21 5 20.44 5 19.75V19h14v.75c0 .69.56 1.25 1.25 1.25h.5c.69 0 1.25-.56 1.25-1.25V13c0-.768-.289-1.47-.764-2H22a1 1 0 100-2h-1.531l-1.093-3.824A3 3 0 0016.491 3H7.51a3 3 0 00-2.885 2.176zM7.509 5a1 1 0 00-.962.725L5.326 10h13.348l-1.221-4.275A1 1 0 0016.49 5H7.51zM20 17v-4a1 1 0 00-1-1H5a1 1 0 00-1 1v4h16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Driveway with concrete surface&lt;/li&gt;&lt;li class="entryItem "&gt;Two-door garage (2 garage spaces, 2 total parking spaces)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Concrete construction with drywall interior walls&lt;/li&gt;&lt;li class="entryItem "&gt;Year built per assessor&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Utilities&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Public/district water&lt;/li&gt;&lt;li class="entryItem "&gt;Public sewer&lt;/li&gt;&lt;li class="entryItem "&gt;Standard electric service&lt;/li&gt;&lt;li class="entryItem "&gt;Cable, electricity, natural gas, sewer and water connected&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon new-construction propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;g clip-path="url(#new-construction-a)" fill-rule="evenodd" clip-rule="evenodd"&gt;&lt;path d="M8.342 4.247a1 1 0 011.317 0l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2H4a2 2 0 01-2-2v-5.546l-.341.299a1 1 0 11-1.317-1.506l8-7zM4 10.704V18h2v-4.5a1 1 0 011-1h4a1 1 0 011 1V18h2v-7.296L9 6.329l-5 4.375zM10 18v-3.5H8V18h2z"&gt;&lt;/path&gt;&lt;path d="M14.247 4.342a1 1 0 011.412-.095l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2h-1a1 1 0 110-2h1v-7.296l-5.659-4.951a1 1 0 01-.094-1.411z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;defs&gt;&lt;clipPath id="new-construction-a"&gt;&lt;path d="M0 0h24v24H0z"&gt;&lt;/path&gt;&lt;/clipPath&gt;&lt;/defs&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;HOA &amp;amp; community&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Sidewalks and street lighting in the neighborhood&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon money-bag propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M7.162 2.455A1 1 0 018 2h8a1 1 0 01.914 1.406L15.76 6H16a1 1 0 01.576 1.818 12.11 12.11 0 011.633 1.58C19.823 11.28 21 13.754 21 16c0 2.388-1.322 3.944-3.1 4.842C16.184 21.711 14.004 22 12 22c-2.003 0-4.183-.29-5.9-1.158C4.321 19.944 3 18.388 3 16c0-2.247 1.176-4.72 2.792-6.601a12.11 12.11 0 011.632-1.581A.999.999 0 018 6h.239L7.086 3.406a1 1 0 01.076-.95zM10.428 6l-.89-2h4.923l-.889 2h-3.144zM12 8c-1.515 0-3.263 1.038-4.691 2.702C5.891 12.354 5 14.382 5 16c0 1.478.745 2.422 2.001 3.057C8.317 19.722 10.136 20 12 20c1.864 0 3.683-.278 4.999-.943C18.255 18.422 19 17.477 19 16c0-1.619-.89-3.646-2.309-5.298C15.263 9.038 13.515 8 12 8z"&gt;&lt;/path&gt;&lt;path d="M12 9.25a.75.75 0 01.75.75v.378c.237.084.506.196.707.283.119.05.237.104.356.157a.75.75 0 01-.626 1.363 19.425 19.425 0 00-.324-.143 10.543 10.543 0 00-.613-.245.75.75 0 00-1 .707c0 .224.105.496.321.592.07.03.155.06.246.088.264.08.537.124.801.204.126.038.274.089.417.152.133.059.312.15.465.287a2.251 2.251 0 01-.75 3.799V18a.75.75 0 01-1.5 0v-.378a11.969 11.969 0 01-.707-.282 21.73 21.73 0 01-.356-.158.75.75 0 01-.368-.995.758.758 0 011-.366c.105.048.211.095.318.141.192.083.424.179.613.245a.75.75 0 001-.707c0-.224-.105-.496-.321-.592a4.097 4.097 0 00-.246-.088s-.537-.124-.801-.204a3.72 3.72 0 01-.417-.152 1.779 1.779 0 01-.465-.287 2.251 2.251 0 01.75-3.799V10a.75.75 0 01.75-.75z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Financial info&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Assessments: Unknown&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Other&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Single-unit property&lt;/li&gt;&lt;li class="entryItem "&gt;No ADU&lt;/li&gt;&lt;li class="entryItem "&gt;Living area and lot size sourced from assessor data&lt;/li&gt;&lt;li class="entryItem "&gt;2+ common walls&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Welcome to 331 W. 92nd Street, a beautifully remodeled single-family residence offering exceptional value for first-time homebuyers and savvy investors alike. Remodeled in 2018–2019, this home seamlessly blends modern upgrades with timeless charm. The property features 3 generously sized bedrooms and 2.75 bathrooms, providing a comfortable and functional layout designed for today’s lifestyle. A long driveway and detached garage offer ample parking and present excellent ADU potential, ideal for additional income or extended living space (buyer to verify). Located in a vibrant and rapidly growing neighborhood, this home provides convenient access to top-rated schools, local parks, shopping centers, and major freeways. Its prime location places you just minutes from Downtown Los Angeles, Inglewood, LAX, and world-class entertainment venues such as SoFi Stadium. This is a rare opportunity to own a move-in-ready property with unlimited potential in the heart of Los Angeles. Schedule your private showing today to experience everything this exceptional home has to offer.</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_1_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_2_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_3_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_4_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_5_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_6_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_7_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_8_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_9_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_10_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_11_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_12_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_13_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_14_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_15_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_16_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_17_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_18_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_19_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_20_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_21_0.jpg
+https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_22_0.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt; &lt;span class="neighborhoodNameSuffix"&gt;Broadway-Manchester&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.072s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Broadway-Manchester, located between Slauson Avenue and Imperial Highway, is a residential and industrial Los Angeles neighborhood with wide boulevards and rail-lined corridors. The neighborhood’s character concentrates around Broadway and Manchester Avenue, where storefront churches, taquerías, barbershops, and corner markets keep the sidewalks active. Housing leans to early- and mid-century single-story homes and small apartment courts, set against long blocks of warehouses and light manufacturing. The Metro A Line frames the eastern edge, tying daily routines to the Florence and Firestone station area. Green space arrives in pockets, with Augustus F. Hawkins Nature Park offering trails and a lake-like wetland feel. The street grid reads flat and expansive, with big-sky views and steady freight movement shaping the soundscape.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPvxcg5dObooMWu0QI1bIAD574AcCj_sVtOVUx9xfBLSwwyDaUuJ57JmFLLt9Ru99ttiHoC3onRI3vakVUM6selSTr5MxpYUfFQgUPopikQD-SmU59BaDQSk3aUEI5n-0twft_yLp4tdB3FaH8=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMHZa0SaaYyvfyMj1XFUw3pzgSM3Fxr5hNcNLdAuTPIEZ_YfxEHLQnzA6cW6MKwfxoeCaUYH-Kuwt5fsabkizkbbuZV6wQQOMuKFhpZCgPwblegxhEDYL2Zsp_zPxWe5-MvwooMfJvFpKet=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPnnTUbs6cnP0ldie-mwPI9pRe68vIiMSsYcgc9q4khemJ-VSJkHkEnrTZtWKhNpGQu88q4D1pBnlwdVSDmYsHoeFYunA1oWVtrLz0vMRzkQDv6rUKWmBlbLsyPtZKe5YI79DnH91Ew4oQRVHM=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMoRxjAKUGmXPvaDkP9S0JBwidVDyPkIzlvgL7EiT7TymmMV__H-oeu2Oaynd2I6nLHWyzxME9LJQKckCQ1RxaU9xDyT9uybNF-GW8LBHki9Z5IGvQu9i1218cvf3MO5q_XfcUwKDV6-tN59k8=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOLDmYhyebs7NSdLZwsNlx6XntZEOqfUSLfJAK0L9QWb8Ya-1I3dEFhuedOoSfzjxIamb_ULc87_NpzFOO290sxpVaovdq-7AmT0Ls_dFd1Rmjtnl6Qf3ujEjSQUKqgG19L9aYXuI-9_-AD=s4800-h723" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very walkable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Most errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Biking is convenient for most trips&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;5.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good Transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.3&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Noisy Area&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Multiple nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited Access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.8&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Century 21 Masters</t>
+  </si>
+  <si>
+    <t>Mirna Siguenza</t>
+  </si>
+  <si>
+    <t>714-855-6214</t>
+  </si>
+  <si>
+    <t>CRMLS #TR25280494</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -726,59 +726,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -810,368 +810,383 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>999999</v>
+        <v>26</v>
+      </c>
+      <c r="B2" t="s">
+        <v>27</v>
       </c>
       <c r="C2">
-        <v>349</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>1595000</v>
+      </c>
+      <c r="D2">
+        <v>494</v>
       </c>
       <c r="E2" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="F2">
+        <v>28</v>
+      </c>
+      <c r="F2" t="s">
+        <v>29</v>
+      </c>
+      <c r="G2">
+        <v>38.5766453</v>
+      </c>
+      <c r="H2">
+        <v>-122.4567438</v>
+      </c>
+      <c r="I2" t="s">
+        <v>30</v>
+      </c>
+      <c r="J2">
+        <v>4</v>
+      </c>
+      <c r="K2">
+        <v>3.5</v>
+      </c>
+      <c r="L2">
+        <v>3230</v>
+      </c>
+      <c r="M2">
+        <v>1994</v>
+      </c>
+      <c r="N2" t="s">
+        <v>31</v>
+      </c>
+      <c r="O2" t="s">
+        <v>32</v>
+      </c>
+      <c r="T2" t="s">
+        <v>33</v>
+      </c>
+      <c r="U2" t="s">
+        <v>34</v>
+      </c>
+      <c r="V2" t="s">
+        <v>35</v>
+      </c>
+      <c r="W2" t="s">
+        <v>36</v>
+      </c>
+      <c r="X2" t="s">
+        <v>37</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>38</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3">
+        <v>949999</v>
+      </c>
+      <c r="D3">
+        <v>332</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>42</v>
+      </c>
+      <c r="G3">
         <v>33.97064</v>
       </c>
-      <c r="G2">
+      <c r="H3">
         <v>-118.2857928</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I3" t="s">
+        <v>30</v>
+      </c>
+      <c r="J3">
+        <v>5</v>
+      </c>
+      <c r="K3">
+        <v>5</v>
+      </c>
+      <c r="L3">
+        <v>2864</v>
+      </c>
+      <c r="M3">
+        <v>1924</v>
+      </c>
+      <c r="N3" t="s">
+        <v>43</v>
+      </c>
+      <c r="O3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T3" t="s">
+        <v>45</v>
+      </c>
+      <c r="U3" t="s">
+        <v>46</v>
+      </c>
+      <c r="V3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W3" t="s">
+        <v>48</v>
+      </c>
+      <c r="X3" t="s">
+        <v>49</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>50</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4">
+        <v>780000</v>
+      </c>
+      <c r="D4">
+        <v>397</v>
+      </c>
+      <c r="E4" t="s">
         <v>28</v>
       </c>
-      <c r="I2">
+      <c r="F4" t="s">
+        <v>54</v>
+      </c>
+      <c r="G4">
+        <v>33.978174</v>
+      </c>
+      <c r="H4">
+        <v>-118.2703493</v>
+      </c>
+      <c r="I4" t="s">
+        <v>30</v>
+      </c>
+      <c r="J4">
         <v>5</v>
       </c>
-      <c r="J2">
-[...11 lines deleted...]
-      <c r="N2" t="s">
+      <c r="K4">
+        <v>2.5</v>
+      </c>
+      <c r="L4">
+        <v>1964</v>
+      </c>
+      <c r="M4">
+        <v>1964</v>
+      </c>
+      <c r="N4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O4" t="s">
+        <v>56</v>
+      </c>
+      <c r="T4" t="s">
+        <v>57</v>
+      </c>
+      <c r="U4" t="s">
+        <v>58</v>
+      </c>
+      <c r="V4" t="s">
+        <v>59</v>
+      </c>
+      <c r="W4" t="s">
+        <v>60</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>61</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>63</v>
+      </c>
+      <c r="B5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5">
+        <v>1135000</v>
+      </c>
+      <c r="D5">
+        <v>263</v>
+      </c>
+      <c r="E5" t="s">
+        <v>28</v>
+      </c>
+      <c r="F5" t="s">
+        <v>65</v>
+      </c>
+      <c r="G5">
+        <v>33.9593126</v>
+      </c>
+      <c r="H5">
+        <v>-118.2704577</v>
+      </c>
+      <c r="I5" t="s">
         <v>30</v>
       </c>
-      <c r="S2" t="s">
-[...18 lines deleted...]
-        <v>37</v>
+      <c r="J5">
+        <v>12</v>
+      </c>
+      <c r="K5">
+        <v>6</v>
+      </c>
+      <c r="L5">
+        <v>4320</v>
+      </c>
+      <c r="M5">
+        <v>1965</v>
+      </c>
+      <c r="N5" t="s">
+        <v>66</v>
+      </c>
+      <c r="O5" t="s">
+        <v>67</v>
+      </c>
+      <c r="T5" t="s">
+        <v>68</v>
+      </c>
+      <c r="U5" t="s">
+        <v>69</v>
+      </c>
+      <c r="V5" t="s">
+        <v>70</v>
+      </c>
+      <c r="W5" t="s">
+        <v>71</v>
+      </c>
+      <c r="Y5">
+        <v>7605599945</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>72</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
-[...21 lines deleted...]
-      <c r="H3" t="s">
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>73</v>
+      </c>
+      <c r="B6" t="s">
+        <v>74</v>
+      </c>
+      <c r="C6">
+        <v>698000</v>
+      </c>
+      <c r="D6">
+        <v>609</v>
+      </c>
+      <c r="E6" t="s">
         <v>28</v>
       </c>
-      <c r="I3">
-[...183 lines deleted...]
-        <v>33.962664</v>
+      <c r="F6" t="s">
+        <v>75</v>
       </c>
       <c r="G6">
-        <v>-118.2676719</v>
-[...5 lines deleted...]
-        <v>4</v>
+        <v>33.9530432</v>
+      </c>
+      <c r="H6">
+        <v>-118.2794371</v>
+      </c>
+      <c r="I6" t="s">
+        <v>30</v>
       </c>
       <c r="J6">
         <v>3</v>
       </c>
       <c r="K6">
-        <v>1984</v>
+        <v>3</v>
       </c>
       <c r="L6">
-        <v>1923</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>1146</v>
+      </c>
+      <c r="M6">
+        <v>1924</v>
       </c>
       <c r="N6" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>74</v>
+        <v>76</v>
+      </c>
+      <c r="O6" t="s">
+        <v>77</v>
       </c>
       <c r="T6" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="U6" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="V6" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>80</v>
+      </c>
+      <c r="W6" t="s">
+        <v>81</v>
       </c>
       <c r="Y6" t="s">
-        <v>79</v>
+        <v>82</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">