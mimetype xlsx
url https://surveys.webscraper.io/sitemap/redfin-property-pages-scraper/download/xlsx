--- v1 (2026-06-15)
+++ v2 (2026-08-01)
@@ -92,217 +92,217 @@
   <si>
     <t>images_from_gallery</t>
   </si>
   <si>
     <t>images_from_script</t>
   </si>
   <si>
     <t>lifestyle_html</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_email</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>listing_source</t>
   </si>
   <si>
+    <t>https://www.redfin.com/CA/Los-Angeles/710-W-76th-St-90044/home/7283319</t>
+  </si>
+  <si>
+    <t>2026-07-23T06:43:07Z</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>710 W 76th St, Los Angeles, CA 90044</t>
+  </si>
+  <si>
+    <t>For sale</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left:0px;width:0px"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Smoke detector&lt;/li&gt;&lt;li class="entryItem "&gt;Gated property&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bed propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 3.764A2.989 2.989 0 0010 3H6a3 3 0 00-3 3v3.535A3.998 3.998 0 001 13v3a2 2 0 001 1.732V20a1 1 0 102 0v-2h16v2a1 1 0 102 0v-2.268A2 2 0 0023 16v-3c0-1.48-.804-2.773-2-3.465V6a3 3 0 00-3-3h-4c-.768 0-1.47.289-2 .764zM6 5a1 1 0 00-1 1v3h6V6a1 1 0 00-1-1H6zm13 4V6a1 1 0 00-1-1h-4a1 1 0 00-1 1v3h6zM5 11a2 2 0 00-2 2v3h18v-3a2 2 0 00-2-2H5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bedrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Five 1-bedroom units (unit counts vary by type)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Each unit includes 1 bathroom&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon restaurants propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M19.526 2.15A1 1 0 0120 3v18a1 1 0 11-2 0v-5h-2a1.98 1.98 0 01-1.986-2.03c.132-4.7 1.161-7.626 2.231-9.41.535-.891 1.073-1.487 1.5-1.87.246-.22.512-.43.806-.584h.002a1 1 0 01.973.043zM18 5.522l-.04.066c-.857 1.428-1.819 3.995-1.946 8.411H18V5.523z"&gt;&lt;/path&gt;&lt;path d="M6 3a1 1 0 00-2 0v6.544a3 3 0 002.105 2.864l.895.28V21a1 1 0 102 0v-8.313l.895-.28A3 3 0 0012 9.545V3a1 1 0 10-2 0v5a.5.5 0 01-1 0V4a1 1 0 00-2 0v4a.5.5 0 01-1 0V3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Kitchen&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Range/Oven&lt;/li&gt;&lt;li class="entryItem "&gt;Refrigerator&lt;/li&gt;&lt;li class="entryItem "&gt;Garbage disposal&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Water heaters present&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon snow propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 2a1 1 0 011 1v3l2.4-1.8a1 1 0 011.2 1.6L13 8.5V11h2.5l2.7-3.6a1 1 0 011.6 1.2L18 11h3a1 1 0 110 2h-3l1.8 2.4a1 1 0 01-1.6 1.2L15.5 13H13v2.5l3.6 2.7a1 1 0 01-1.2 1.6L13 18v3a1 1 0 11-2 0v-3l-2.4 1.8a1 1 0 11-1.2-1.6l3.6-2.7V13H8.5l-2.7 3.6a1 1 0 11-1.6-1.2L6 13H3a1 1 0 110-2h3L4.2 8.6a1 1 0 111.6-1.2L8.5 11H11V8.5L7.4 5.8a1 1 0 111.2-1.6L11 6V3a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Heating &amp;amp; cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Wall heating&lt;/li&gt;&lt;li class="entryItem "&gt;No central cooling&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;City view&lt;/li&gt;&lt;li class="entryItem "&gt;No other detached structures&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Residential income property&lt;/li&gt;&lt;li class="entryItem "&gt;Single-story / One level&lt;/li&gt;&lt;li class="entryItem "&gt;Zoned LAR3&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon car propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM19 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.624 5.176L3.531 9H2a1 1 0 000 2h.764A2.989 2.989 0 002 13v6.75c0 .69.56 1.25 1.25 1.25h.5C4.44 21 5 20.44 5 19.75V19h14v.75c0 .69.56 1.25 1.25 1.25h.5c.69 0 1.25-.56 1.25-1.25V13c0-.768-.289-1.47-.764-2H22a1 1 0 100-2h-1.531l-1.093-3.824A3 3 0 0016.491 3H7.51a3 3 0 00-2.885 2.176zM7.509 5a1 1 0 00-.962.725L5.326 10h13.348l-1.221-4.275A1 1 0 0016.49 5H7.51zM20 17v-4a1 1 0 00-1-1H5a1 1 0 00-1 1v4h16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Uncovered, side-by-side parking&lt;/li&gt;&lt;li class="entryItem "&gt;Total of 4 parking spaces&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Security&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Gated&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;One building&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Utilities&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Standard municipal utilities (water/sewer/power not itemized)&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon new-construction propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;g clip-path="url(#new-construction-a)" fill-rule="evenodd" clip-rule="evenodd"&gt;&lt;path d="M8.342 4.247a1 1 0 011.317 0l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2H4a2 2 0 01-2-2v-5.546l-.341.299a1 1 0 11-1.317-1.506l8-7zM4 10.704V18h2v-4.5a1 1 0 011-1h4a1 1 0 011 1V18h2v-7.296L9 6.329l-5 4.375zM10 18v-3.5H8V18h2z"&gt;&lt;/path&gt;&lt;path d="M14.247 4.342a1 1 0 011.412-.095l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2h-1a1 1 0 110-2h1v-7.296l-5.659-4.951a1 1 0 01-.094-1.411z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;defs&gt;&lt;clipPath id="new-construction-a"&gt;&lt;path d="M0 0h24v24H0z"&gt;&lt;/path&gt;&lt;/clipPath&gt;&lt;/defs&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;HOA &amp;amp; community&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Complex contains 5 units&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon money-bag propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M7.162 2.455A1 1 0 018 2h8a1 1 0 01.914 1.406L15.76 6H16a1 1 0 01.576 1.818 12.11 12.11 0 011.633 1.58C19.823 11.28 21 13.754 21 16c0 2.388-1.322 3.944-3.1 4.842C16.184 21.711 14.004 22 12 22c-2.003 0-4.183-.29-5.9-1.158C4.321 19.944 3 18.388 3 16c0-2.247 1.176-4.72 2.792-6.601a12.11 12.11 0 011.632-1.581A.999.999 0 018 6h.239L7.086 3.406a1 1 0 01.076-.95zM10.428 6l-.89-2h4.923l-.889 2h-3.144zM12 8c-1.515 0-3.263 1.038-4.691 2.702C5.891 12.354 5 14.382 5 16c0 1.478.745 2.422 2.001 3.057C8.317 19.722 10.136 20 12 20c1.864 0 3.683-.278 4.999-.943C18.255 18.422 19 17.477 19 16c0-1.619-.89-3.646-2.309-5.298C15.263 9.038 13.515 8 12 8z"&gt;&lt;/path&gt;&lt;path d="M12 9.25a.75.75 0 01.75.75v.378c.237.084.506.196.707.283.119.05.237.104.356.157a.75.75 0 01-.626 1.363 19.425 19.425 0 00-.324-.143 10.543 10.543 0 00-.613-.245.75.75 0 00-1 .707c0 .224.105.496.321.592.07.03.155.06.246.088.264.08.537.124.801.204.126.038.274.089.417.152.133.059.312.15.465.287a2.251 2.251 0 01-.75 3.799V18a.75.75 0 01-1.5 0v-.378a11.969 11.969 0 01-.707-.282 21.73 21.73 0 01-.356-.158.75.75 0 01-.368-.995.758.758 0 011-.366c.105.048.211.095.318.141.192.083.424.179.613.245a.75.75 0 001-.707c0-.224-.105-.496-.321-.592a4.097 4.097 0 00-.246-.088s-.537-.124-.801-.204a3.72 3.72 0 01-.417-.152 1.779 1.779 0 01-.465-.287 2.251 2.251 0 01.75-3.799V10a.75.75 0 01.75-.75z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Financial info&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Actual annual gross rent: $80,256&lt;/li&gt;&lt;li class="entryItem "&gt;Actual rent total: $79,776&lt;/li&gt;&lt;li class="entryItem "&gt;Net operating income: $35,656&lt;/li&gt;&lt;li class="entryItem "&gt;Total annual expenses: $44,609&lt;/li&gt;&lt;li class="entryItem "&gt;Gross rent multiplier: 13.7&lt;/li&gt;&lt;li class="entryItem "&gt;Unit-level rents range (actual): examples include $1,154; $1,447; $1,191; $1,800; $1,056&lt;/li&gt;&lt;li class="entryItem "&gt;Projected rent per unit example: $1,800&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Other&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Property sold or offered As Is&lt;/li&gt;&lt;li class="entryItem "&gt;Subject to trust/conservatorship and rent control disclosures&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Centrally located in Los Angeles, California, this property was built in 1924 and features a court-style setting. Within the last five years, the current owner has completed several significant upgrades, including a new roof, new plumbing throughout the entire building, a replaced electrical panel, and fresh exterior paint. The property consists of five units (each one bedroom and one bathroom) configured as two duplexes and one single-family residence. Amenities include four gated parking spaces accessible via the alley, as well as available street parking. Please note that the seller intends to perform a 1031 exchange at no cost to the buyer.</t>
+  </si>
+  <si>
+    <t>https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_1_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_2_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_3_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_4_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_5_0.jpg
+https://ssl.cdn-redfin.com/photo/40/bigphoto/061/26650061_6_0.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt;Figueroa &lt;span class="neighborhoodNameSuffix"&gt;Boulevard&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height:240px;-webkit-transition-duration:0s;transition-duration:0s" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Figueroa Boulevard, located between Exposition Park and Highland Park, is a linear and transit-linked Los Angeles neighborhood with a stadium corridor and historic hillside streets. The neighborhood’s character concentrates around Figueroa St &amp;amp; Exposition Blvd, where game-day crowds, street vendors, and late-night taqueros mix with museumgoers. Architectural notes range from early 20th-century bungalows and small apartment courts to newer mid-rise infill near rail stops. The Natural History Museum of Los Angeles County, California Science Center, and BMO Stadium act as cultural anchors. Side streets shift quickly from commercial frontage to pocket parks and campus edges. Metro stations stitch the boulevard into Downtown and South LA routines.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjDM-fJZlO8zxBv69g2xOGUwJ1d3A5LrPnRvNpOc7g1J0WTgwMzIziGXDzq7ZiPuTPxcCngynx7rZ2qqqEqMi49IG-Xc2ask-M6JeaG1ggXR_QmiJZlMZuYFhrC-b_F-kRJiYZMnl2Xyv9kxvoymCPD1Xg=s4800-h1600" alt="Figueroa Boulevard neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjB5CqhAlh5gIGC4WFw43_7mWzOKBrq81kHRaKeIg892iQL8Zj8JX2jQKFaoBcpI7tp17Y0QjNm2HP6NClb4uWBVUyrHmhXsC_K_1qSOrZMUyhCAuSCOxp9l2Mv2d11IxLdl7EuyzRdJLLkmow=s4800-h1600" alt="Figueroa Boulevard neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjBHj7m_ADWas1BqcsWmqXbsJ_6dqqR3Ds7v9zLYgibHFfUyErzGXZbr8D539cC3Xw-0ZWiHk_x9NbjK6ZdDAjaYsQZnEJvmiEKNLZQtQDA4lqfHhU3DtmWPvx40WsypKQoAt_jcWsQ0xDlm=s4800-h1600" alt="Figueroa Boulevard neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjBGKZ6-Ap5vAFo5P-7C-u7rhsJ3WE8OGChYbkYQ_wghD-3RzHzwRAvwOeDvNq9MUph26VJ9sv7RLXPZzf43Wca9YkOsVqX41oBtnD_UfLRDe2hu6CWHQknaGYY5ejVFYJJMa2HzE6UcRAMawQ=s4800-h1600" alt="Figueroa Boulevard neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjDpWc5qSPo8pCJLzrVJH3jR3VNLGI5Bzbovv79NGwBgZFc9Fb-Pd-lU18GjbescGnaoc8kwmt0Z2WcFzdHsiPJe38-IHqIp9d_OQPpRzDUP5sRiq7uYkoCzeI2sol98J2CdCPk1GwAKjHayVNQ=s4800-h1600" alt="Figueroa Boulevard neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some walkability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Daniel Tanios Real Estate</t>
+  </si>
+  <si>
+    <t>Daniel Tanios</t>
+  </si>
+  <si>
+    <t>DanielETanios@gmail.com</t>
+  </si>
+  <si>
+    <t>310-869-3613</t>
+  </si>
+  <si>
+    <t>TheMLS #26650061</t>
+  </si>
+  <si>
     <t>https://www.redfin.com/CA/Angwin/125-White-Cottage-Rd-N-94508/home/12224385</t>
   </si>
   <si>
-    <t>2026-06-15T11:27:02Z</t>
-[...2 lines deleted...]
-    <t>usd</t>
+    <t>2026-07-23T06:44:33Z</t>
   </si>
   <si>
     <t>125 White Cottage Rd N, Angwin, CA 94508</t>
-  </si>
-[...1 lines deleted...]
-    <t>For sale</t>
   </si>
   <si>
     <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="PhotoFilterBar AmenitiesContentWithTabs__photoFilter"&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/167/genMid.326011167_2_1.jpg" loading="lazy" alt="Kitchen"&gt;&lt;p class="PhotoFilterBar__label"&gt;Kitchen&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/167/genMid.326011167_9_3.jpg" loading="lazy" alt="Bathroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bathroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/167/genMid.326011167_20_3.jpg" loading="lazy" alt="Bedroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bedroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/167/genMid.326011167_1_2.jpg" loading="lazy" alt="Living"&gt;&lt;p class="PhotoFilterBar__label"&gt;Living&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/27/midphoto/167/genMid.326011167_8_3.jpg" loading="lazy" alt="Dining"&gt;&lt;p class="PhotoFilterBar__label"&gt;Dining&lt;/p&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Updated/remodeled condition&lt;/li&gt;&lt;li class="entryItem "&gt;Gas log fireplace&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bed propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 3.764A2.989 2.989 0 0010 3H6a3 3 0 00-3 3v3.535A3.998 3.998 0 001 13v3a2 2 0 001 1.732V20a1 1 0 102 0v-2h16v2a1 1 0 102 0v-2.268A2 2 0 0023 16v-3c0-1.48-.804-2.773-2-3.465V6a3 3 0 00-3-3h-4c-.768 0-1.47.289-2 .764zM6 5a1 1 0 00-1 1v3h6V6a1 1 0 00-1-1H6zm13 4V6a1 1 0 00-1-1h-4a1 1 0 00-1 1v3h6zM5 11a2 2 0 00-2 2v3h18v-3a2 2 0 00-2-2H5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bedrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;4 bedrooms&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;4 bathrooms (3 full, 1 partial)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon restaurants propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M19.526 2.15A1 1 0 0120 3v18a1 1 0 11-2 0v-5h-2a1.98 1.98 0 01-1.986-2.03c.132-4.7 1.161-7.626 2.231-9.41.535-.891 1.073-1.487 1.5-1.87.246-.22.512-.43.806-.584h.002a1 1 0 01.973.043zM18 5.522l-.04.066c-.857 1.428-1.819 3.995-1.946 8.411H18V5.523z"&gt;&lt;/path&gt;&lt;path d="M6 3a1 1 0 00-2 0v6.544a3 3 0 002.105 2.864l.895.28V21a1 1 0 102 0v-8.313l.895-.28A3 3 0 0012 9.545V3a1 1 0 10-2 0v5a.5.5 0 01-1 0V4a1 1 0 00-2 0v4a.5.5 0 01-1 0V3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Kitchen&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Dishwasher&lt;/li&gt;&lt;li class="entryItem "&gt;Free-standing gas range&lt;/li&gt;&lt;li class="entryItem "&gt;Free-standing refrigerator&lt;/li&gt;&lt;li class="entryItem "&gt;Range hood&lt;/li&gt;&lt;li class="entryItem "&gt;Microwave&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Washer and dryer included&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon flooring-hardwood propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 4a2 2 0 012-2h16a2 2 0 012 2v16a2 2 0 01-2 2H4a2 2 0 01-2-2V4zm7.586 0H4v5.586L9.586 4zm2.828 0h6.172L15.5 7.086 12.414 4zm1.672 4.5L11 5.414l-7 7v6.172L14.086 8.5zM5.414 20h6.172L8.5 16.914 5.414 20zm4.5-4.5L13 18.586l7-7V5.414L9.914 15.5zM20 14.414L14.414 20H20v-5.586z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Flooring&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Carpet&lt;/li&gt;&lt;li class="entryItem "&gt;Tile&lt;/li&gt;&lt;li class="entryItem "&gt;Wood&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon snow propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 2a1 1 0 011 1v3l2.4-1.8a1 1 0 011.2 1.6L13 8.5V11h2.5l2.7-3.6a1 1 0 011.6 1.2L18 11h3a1 1 0 110 2h-3l1.8 2.4a1 1 0 01-1.6 1.2L15.5 13H13v2.5l3.6 2.7a1 1 0 01-1.2 1.6L13 18v3a1 1 0 11-2 0v-3l-2.4 1.8a1 1 0 11-1.2-1.6l3.6-2.7V13H8.5l-2.7 3.6a1 1 0 11-1.6-1.2L6 13H3a1 1 0 110-2h3L4.2 8.6a1 1 0 111.6-1.2L8.5 11H11V8.5L7.4 5.8a1 1 0 111.2-1.6L11 6V3a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Heating &amp;amp; cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Central heating (natural gas)&lt;/li&gt;&lt;li class="entryItem "&gt;Central cooling&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Covered deck&lt;/li&gt;&lt;li class="entryItem "&gt;Landscaped front yard&lt;/li&gt;&lt;li class="entryItem "&gt;Shed(s)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Single family residence&lt;/li&gt;&lt;li class="entryItem "&gt;Residential property&lt;/li&gt;&lt;li class="entryItem "&gt;3 stories&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon car propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM19 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.624 5.176L3.531 9H2a1 1 0 000 2h.764A2.989 2.989 0 002 13v6.75c0 .69.56 1.25 1.25 1.25h.5C4.44 21 5 20.44 5 19.75V19h14v.75c0 .69.56 1.25 1.25 1.25h.5c.69 0 1.25-.56 1.25-1.25V13c0-.768-.289-1.47-.764-2H22a1 1 0 100-2h-1.531l-1.093-3.824A3 3 0 0016.491 3H7.51a3 3 0 00-2.885 2.176zM7.509 5a1 1 0 00-.962.725L5.326 10h13.348l-1.221-4.275A1 1 0 0016.49 5H7.51zM20 17v-4a1 1 0 00-1-1H5a1 1 0 00-1 1v4h16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;2-car garage&lt;/li&gt;&lt;li class="entryItem "&gt;Total 4 parking spaces&lt;/li&gt;&lt;li class="entryItem "&gt;Paved driveway&lt;/li&gt;&lt;li class="entryItem "&gt;Garage facing front&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Composition roof&lt;/li&gt;&lt;li class="entryItem "&gt;Updated/remodeled&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Utilities&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Cable available&lt;/li&gt;&lt;li class="entryItem "&gt;Natural gas connected&lt;/li&gt;&lt;li class="entryItem "&gt;Septic system&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon new-construction propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;g clip-path="url(#new-construction-a)" fill-rule="evenodd" clip-rule="evenodd"&gt;&lt;path d="M8.342 4.247a1 1 0 011.317 0l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2H4a2 2 0 01-2-2v-5.546l-.341.299a1 1 0 11-1.317-1.506l8-7zM4 10.704V18h2v-4.5a1 1 0 011-1h4a1 1 0 011 1V18h2v-7.296L9 6.329l-5 4.375zM10 18v-3.5H8V18h2z"&gt;&lt;/path&gt;&lt;path d="M14.247 4.342a1 1 0 011.412-.095l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2h-1a1 1 0 110-2h1v-7.296l-5.659-4.951a1 1 0 01-.094-1.411z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;defs&gt;&lt;clipPath id="new-construction-a"&gt;&lt;path d="M0 0h24v24H0z"&gt;&lt;/path&gt;&lt;/clipPath&gt;&lt;/defs&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;HOA &amp;amp; community&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No homeowners association&lt;/li&gt;&lt;li class="entryItem "&gt;Not a senior community&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Other&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No ADU / second unit&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Discover refined living on 1.77 acres, moments from downtown St. Helena. This classic 4 bedroom, 3.5 bath home seamlessly blends timeless architecture with modern luxury, offering vineyard and hillside views that capture the essence of Napa Valley.  At the heart of the home, a chef's kitchen commands attention with its 48 Wolf range, KitchenAid refrigerator, Miele dishwasher, and stunning marble and Caesarstone countertops. The open floor plan flows effortlessly from kitchen to family room, dining room and living room, which is anchored by a sleek linear gas fireplace.  The living room opens to a covered deck - perfect for al fresco entertaining.  Upstairs, three generous bedrooms include a luxurious primary bedroom with ensuite bath and abundant closet space. The lower level with a den, dedicated office, and private guest suite with patio entrance provides versatile accommodations for guests or as a potential second unit.  Outside, terraced gardens by renowned designer Jack Chandler showcase florals, fruit trees, and raised vegetable beds. Complete with two-car garage, central HVAC, productive well, and PG&amp;E generator hookups, this rare offering delivers privacy, natural beauty, nearby hiking and biking,  and Wine Country sophistication.</t>
   </si>
   <si>
     <t>https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_1_2.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_2_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_3_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_4_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_5_1.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_6_2.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_7_2.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_8_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_9_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_10_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_11_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_12_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_13_4.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_14_4.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_15_4.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_16_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_17_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_18_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_19_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_20_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_21_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_22_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_23_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_24_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_25_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_26_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_27_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_28_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_29_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_30_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_31_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_32_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_33_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_34_3.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_35_4.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_36_4.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_37_5.jpg
 https://ssl.cdn-redfin.com/photo/27/bigphoto/167/326011167_38_5.jpg</t>
   </si>
   <si>
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt;Howell &lt;span class="neighborhoodNameSuffix"&gt;Mountain&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.048s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Howell Mountain, located between Angwin and St. Helena, is a rural and wine-country Angwin neighborhood with forested ridgelines and vineyard roads. The character concentrates along Howell Mountain Road near the Angwin Plaza area, where tasting rooms, a market counter, and porch-side conversations set the pace. Homes range from secluded cabins and ranch-style properties to contemporary vineyard estates tucked behind oaks and madrone. The landscape shifts from sunlit vine rows to shaded trailheads, with long views toward the Napa Valley floor. Landmark wineries such as Dunn Vineyards, O'Shaughnessy Estate Winery, and Robert Craig Winery act as cultural anchors for the mountain.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZNB3-av9QZlQDkYI5DY5D_ykqjhojhkDLYVfn66FItIp04uksInao2IDk7KediddHYIqEeZC2aIxaVyPtcYFprJ12iIk30e431nU-sJjkGgoRc686wjQsoAv8MPZLFQQQ4PyeTf4vO3BG2WvEU=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOxFZ1TKLMQyLjhSXEv1yVLXozymo7y8U986JXLWcoHi8U5CyLf0-3pj2bCgUNy-9vaVnEovxiz9vIpzpbkgUB1-TBHd_no3hy2wqUfkH-XT6Qlu5O8iuoCh3ZJYNuLyazeaglXTUk1BL8Z0WY=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMkhCtjsUalFPEi9h-4sGt6lpI1GvUhVuCU6loX45X9WE_UQ7vqs2Jugiq48F3zXwE0PWREgGBXK55zOokKgh3TJfsDSq7rluVlHhNjqO_ymVz64TfuRO7LbV4c-guQXcghJ_BvnbJHlFF2Xw=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOub13iT-5uE82M8gistkcHAmnnKIXqOTCvGXy57QnonHwHUAVIudILuT-IgH_1m1eCwPZXNj2hcIpokLF0gsbD3d2ONlWa3b5Q8jVXJaI6fYpvT25SEKyaB8rha_ks4E_vM47blnLUApuV5UI=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOJm23K28BCOfQDxn-ls9z7BHBstyhHF1-XPB7fqlu-DW8QqHwugXMV0dop7m1JDPZ7octuDyPUrNoC0SAbBQ68SWK8BmpFn3Lb1dyJuee9a6dRTriBeitECHK5dfxhG-txVM4AV0wMD08Z5g=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;5.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt;Howell &lt;span class="neighborhoodNameSuffix"&gt;Mountain&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.048s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Howell Mountain, located between Angwin and St. Helena, is a rural and wine-country Angwin neighborhood with forested ridgelines and vineyard roads. The character concentrates along Howell Mountain Road near the Angwin Plaza area, where tasting rooms, a market counter, and porch-side conversations set the pace. Homes range from secluded cabins and ranch-style properties to contemporary vineyard estates tucked behind oaks and madrone. The landscape shifts from sunlit vine rows to shaded trailheads, with long views toward the Napa Valley floor. Landmark wineries such as Dunn Vineyards, O'Shaughnessy Estate Winery, and Robert Craig Winery act as cultural anchors for the mountain.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjC2EsjTOWi_lnH_Ih_VZz7qhuA9y78VFL8RdQ9sVVwT6i87p_K_goBOTy3V6FbcnPYSO8mpbQQNiYYyFqyAC63JVqUf6-9eMUnPQ-DpNXG-3aAc-AOYinfSToQfurFXk4q6LhcMqyFK_woGHE0=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjDU_PS-5yfKbQ-p3xjaj68EQgkdB7bENibOr6lzFxYFs9JceGTxbmsbrclBgkIltIxXxjEd3N3P7F_52LXtNoqCAjee8gkfvhUeyuYEy0BChaPTVDmzekQybBCGtwWk14Xtulq5dehbEJXmbSA=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjBftmTKzzgsqXtIDq3gINooZts9CpaEWA_8hRfJAmCUbCyxDQdR1aWmw0KZ8cvSv-cjfpP4c3JHFQATypLekIr2tJPGGT3k44NIDt2cikcdYI-DcntYQ3Q6f18RDr01rExgFJpichc7Z2BMMA=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjA01Su4RxNkUYcbPKlpE7SkXQDGkO5_LcgeCr08NOozNsjsNFaQhOqcQKtp-vS6Bth6uLkXYXodn-4ze6fjstySfHY7NRIvXQnr2a_Bk2l8z3on_5nxoMZOYHV_Q-v3O4Bf37wi4laMxik9FRY=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjDJMk2Vlci4qn4pZlI6gIWCfoKcp2GQ72glHCZ-_VoSjgXqudO9_fImtZ1o3RefMTuf5qnk4IQAlhxZQJ4LuLuRpOENeg4psRZiCXLcusA448MewILxqPiUO4nXudNRGjBINkXPRNyN-ZKoDg=s4800-h1600" alt="Howell Mountain neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Car required&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Almost all errands need a car&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some bikeability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Minimal bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;5.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;0.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Compass</t>
   </si>
   <si>
     <t>Christine Hale</t>
   </si>
   <si>
     <t>christinehale04@yahoo.com</t>
   </si>
   <si>
     <t>707-287-5782</t>
   </si>
   <si>
     <t>BAREIS #326011167</t>
   </si>
   <si>
-    <t>https://www.redfin.com/CA/Los-Angeles/710-W-76th-St-90044/home/7283319</t>
-[...41 lines deleted...]
-  <si>
     <t>https://www.redfin.com/CA/Los-Angeles/243-E-68th-St-90003/home/7276678</t>
   </si>
   <si>
-    <t>2026-06-15T11:27:21Z</t>
+    <t>2026-07-23T06:43:25Z</t>
   </si>
   <si>
     <t>243 E 68th St, Los Angeles, CA 90003</t>
   </si>
   <si>
     <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Single-level home with main entry on the first level&lt;/li&gt;&lt;li class="entryItem "&gt;One common wall (attached property)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bed propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 3.764A2.989 2.989 0 0010 3H6a3 3 0 00-3 3v3.535A3.998 3.998 0 001 13v3a2 2 0 001 1.732V20a1 1 0 102 0v-2h16v2a1 1 0 102 0v-2.268A2 2 0 0023 16v-3c0-1.48-.804-2.773-2-3.465V6a3 3 0 00-3-3h-4c-.768 0-1.47.289-2 .764zM6 5a1 1 0 00-1 1v3h6V6a1 1 0 00-1-1H6zm13 4V6a1 1 0 00-1-1h-4a1 1 0 00-1 1v3h6zM5 11a2 2 0 00-2 2v3h18v-3a2 2 0 00-2-2H5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bedrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;One unit with 3 bedrooms&lt;/li&gt;&lt;li class="entryItem "&gt;One unit with 2 bedrooms&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;One unit with 2 bathrooms (1 full, 1 half)&lt;/li&gt;&lt;li class="entryItem "&gt;One unit with 1 bathroom (1 full)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry available&lt;/li&gt;&lt;li class="entryItem "&gt;Gas and electric dryer hookups&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No pool&lt;/li&gt;&lt;li class="entryItem "&gt;Garden and backyard&lt;/li&gt;&lt;li class="entryItem "&gt;Sidewalks in the neighborhood&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Attached 1-story property&lt;/li&gt;&lt;li class="entryItem "&gt;Property does not include an ADU&lt;/li&gt;&lt;li class="entryItem "&gt;Zoning: LAR2&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon car propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM19 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.624 5.176L3.531 9H2a1 1 0 000 2h.764A2.989 2.989 0 002 13v6.75c0 .69.56 1.25 1.25 1.25h.5C4.44 21 5 20.44 5 19.75V19h14v.75c0 .69.56 1.25 1.25 1.25h.5c.69 0 1.25-.56 1.25-1.25V13c0-.768-.289-1.47-.764-2H22a1 1 0 100-2h-1.531l-1.093-3.824A3 3 0 0016.491 3H7.51a3 3 0 00-2.885 2.176zM7.509 5a1 1 0 00-.962.725L5.326 10h13.348l-1.221-4.275A1 1 0 0016.49 5H7.51zM20 17v-4a1 1 0 00-1-1H5a1 1 0 00-1 1v4h16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Carport parking&lt;/li&gt;&lt;li class="entryItem "&gt;Six carport spaces total&lt;/li&gt;&lt;li class="entryItem "&gt;Each unit lists 3 garage spaces&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Building area: 1,964 total building area (as reported)&lt;/li&gt;&lt;li class="entryItem "&gt;Single building on the parcel&lt;/li&gt;&lt;li class="entryItem "&gt;Year built source: Assessor&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Utilities&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Public sewer&lt;/li&gt;&lt;li class="entryItem "&gt;District/public water&lt;/li&gt;&lt;li class="entryItem "&gt;Two separate water meters&lt;/li&gt;&lt;li class="entryItem "&gt;Two separate gas meters&lt;/li&gt;&lt;li class="entryItem "&gt;Two separate electric meters&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon money-bag propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M7.162 2.455A1 1 0 018 2h8a1 1 0 01.914 1.406L15.76 6H16a1 1 0 01.576 1.818 12.11 12.11 0 011.633 1.58C19.823 11.28 21 13.754 21 16c0 2.388-1.322 3.944-3.1 4.842C16.184 21.711 14.004 22 12 22c-2.003 0-4.183-.29-5.9-1.158C4.321 19.944 3 18.388 3 16c0-2.247 1.176-4.72 2.792-6.601a12.11 12.11 0 011.632-1.581A.999.999 0 018 6h.239L7.086 3.406a1 1 0 01.076-.95zM10.428 6l-.89-2h4.923l-.889 2h-3.144zM12 8c-1.515 0-3.263 1.038-4.691 2.702C5.891 12.354 5 14.382 5 16c0 1.478.745 2.422 2.001 3.057C8.317 19.722 10.136 20 12 20c1.864 0 3.683-.278 4.999-.943C18.255 18.422 19 17.477 19 16c0-1.619-.89-3.646-2.309-5.298C15.263 9.038 13.515 8 12 8z"&gt;&lt;/path&gt;&lt;path d="M12 9.25a.75.75 0 01.75.75v.378c.237.084.506.196.707.283.119.05.237.104.356.157a.75.75 0 01-.626 1.363 19.425 19.425 0 00-.324-.143 10.543 10.543 0 00-.613-.245.75.75 0 00-1 .707c0 .224.105.496.321.592.07.03.155.06.246.088.264.08.537.124.801.204.126.038.274.089.417.152.133.059.312.15.465.287a2.251 2.251 0 01-.75 3.799V18a.75.75 0 01-1.5 0v-.378a11.969 11.969 0 01-.707-.282 21.73 21.73 0 01-.356-.158.75.75 0 01-.368-.995.758.758 0 011-.366c.105.048.211.095.318.141.192.083.424.179.613.245a.75.75 0 001-.707c0-.224-.105-.496-.321-.592a4.097 4.097 0 00-.246-.088s-.537-.124-.801-.204a3.72 3.72 0 01-.417-.152 1.779 1.779 0 01-.465-.287 2.251 2.251 0 01.75-3.799V10a.75.75 0 01.75-.75z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Financial info&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Total of 2 units on the property&lt;/li&gt;&lt;li class="entryItem "&gt;Gross scheduled income: $66,000&lt;/li&gt;&lt;li class="entryItem "&gt;Gross income (reported): $5,500&lt;/li&gt;&lt;li class="entryItem "&gt;Net operating income: $62,160&lt;/li&gt;&lt;li class="entryItem "&gt;Operating expenses: $3,840&lt;/li&gt;&lt;li class="entryItem "&gt;Reported expenses include insurance ($1,800), water/sewer ($200), trash ($120)&lt;/li&gt;&lt;li class="entryItem "&gt;Tenant pays gas, phone, cable TV, and electricity&lt;/li&gt;&lt;li class="entryItem "&gt;One unit shows total rent of $1,800&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Other&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Parcel number: 6011003055&lt;/li&gt;&lt;li class="entryItem "&gt;Directions available: 105 W to 110 North, exit Florence Ave, right to property&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>PRICE REDUCTION!!!!!CENTRALY LOCATED. NICE DUPLEX, BACK UNIT 3 BED 1.5 BATH. FRONT UNIT 2 BED. 1 BATH. CLOSE TO FREEWAYS AND TRANSPORTATIONS. Both units have new floors and updated bathrooms. SELLERS VERY MOTIVATED. MUST SEE, BRING YOUR OFFER.</t>
   </si>
   <si>
     <t>https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_1_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_2_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_3_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_4_2.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/202/IV25230202_5_2.jpg</t>
   </si>
   <si>
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt; &lt;span class="neighborhoodNameSuffix"&gt;Florence&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.072s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Florence, located between South Los Angeles and Huntington Park, is a residential and industrial Los Angeles neighborhood with rail corridors and wide commercial boulevards. The neighborhood’s pulse concentrates around S Central Ave and E Florence Ave, where storefront taquerías, panaderías, swap-meet style retail, and auto shops line the sidewalks. Craftsman bungalows and Spanish-style houses sit behind low fences, while warehouses and light manufacturing cluster near the tracks. The Watts Towers Arts Center anchors nearby cultural life with hands-on art and community programming. The Museum of African American Art at Charles R. Drew University adds a gallery stop in the area’s civic landscape. Green space gathers at Augustus F. Hawkins Nature Park, a calm counterpoint to the traffic on Florence Avenue.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPvxcg5dObooMWu0QI1bIAD574AcCj_sVtOVUx9xfBLSwwyDaUuJ57JmFLLt9Ru99ttiHoC3onRI3vakVUM6selSTr5MxpYUfFQgUPopikQD-SmU59BaDQSk3aUEI5n-0twft_yLp4tdB3FaH8=s4800-h1600" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZNuhp9ARKtFxqDLqf-3uowRnlvkKW9BbKJ7jvIIyuco81D_9yUFPknCkeaRBIbVw3Y_qLa77P1i8EQmrPzcCjQEAPBHIBzJrqhYVcm-MGNDELaIzxytUVNmnW6WRUchqc1WZHaj56utl7jE8Q=s4800-h818" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMHZa0SaaYyvfyMj1XFUw3pzgSM3Fxr5hNcNLdAuTPIEZ_YfxEHLQnzA6cW6MKwfxoeCaUYH-Kuwt5fsabkizkbbuZV6wQQOMuKFhpZCgPwblegxhEDYL2Zsp_zPxWe5-MvwooMfJvFpKet=s4800-h1600" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZNyhR1Z9G_A6c2wWoMWPzO16G7O9i9vTlWai_MqCwDTa3cnWoXYv2NERRmhZUgZQ163VpT5va--nYWpHZo3vrTlhtBH42edjDbm75oTSm5JdEFkYgo0IzU0l2Disjz-4tcQV03nUTL5uzirrhcoc4cIQw=s4800-h1600" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMBxrsQMDJOz7UOQ2Zdtau8zxibECKFHFQf9Xso7XNNDY9vMQCbrewQRWIpvQrnTKwX9HCgcb_485sG58eRneiFObSeyIii4UYQAyiZqNczgDN40Db74TSH-aovMhWmenRk_xbaniO4GDfQ7A=s4800-h1600" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some walkability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good Transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.8&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited Access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt; &lt;span class="neighborhoodNameSuffix"&gt;Florence&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.072s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Florence, located between South Los Angeles and Huntington Park, is a residential and industrial Los Angeles neighborhood with rail corridors and wide commercial boulevards. The neighborhood’s pulse concentrates around S Central Ave and E Florence Ave, where storefront taquerías, panaderías, swap-meet style retail, and auto shops line the sidewalks. Craftsman bungalows and Spanish-style houses sit behind low fences, while warehouses and light manufacturing cluster near the tracks. The Watts Towers Arts Center anchors nearby cultural life with hands-on art and community programming. The Museum of African American Art at Charles R. Drew University adds a gallery stop in the area’s civic landscape. Green space gathers at Augustus F. Hawkins Nature Park, a calm counterpoint to the traffic on Florence Avenue.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjCLpw3vc-S6OFC9PeWloL7Zn6O-NGfBXXN4i04W7FM9mDKOGsmhsbOaEzmYOuTDkrWtcJ3Dc6ETI3KvZhnHhNK0RFszMQk7yhnWU3qGJlhIqxo4Hhl9TclNxR80LQXg6CX8d7W7VK7XNWuqcmQ=s4800-h1600" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjCIEnWd2zT02R_zZ76PzlfJJuheIlyLcsWf5Rx7qHBOEunds5UX7faWNmxl1y3Vv5ak4_rW8tcNaXzk-RGc2PdolYEVj6eA9GfgxR24U_7jgTyqOkExqBhNCAkXr1UGQIj0Afoo03Fmb64Fdw=s4800-h818" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjCwmDZnzl5SzOpGPQp2Phl4xcV7iEm-22yB8VJj7qtRdBPZbqXB8yzD845wcO0xiBMi5yiufuAe130n7ZlbRL4jsCOS_E0zPh6zwqJTzqxAHH923bSJnVbAADM3KbrM_LGy8VZs7OaoZevE=s4800-h1600" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjAC1n2d8qKC7BaYLQ3RhM8dACGhpgV6w6CSN-lOH58QNvLbo8R0F1tr2Sj0_1ykTBwUd4ThMc0NJ_i4f65UsClOtn6ny3an2zrcl1YU_dGmc3wRcpEyy07YXJpeJh0NOC7mZfa2mAu-O_8fbz5Hvh6HXQ=s4800-h1600" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjBV-jJ9Dur-isgzOTmfHXkZYEjXD60Uy6g_tlYGcO0gAxYL-zwnWdaOP4ECjYBAm__oX1cr-WuJpyeo2ThN1fxGWdfckNk983WhMBAfP8gALno2pxZ4E93vxFBFCfpqUv33LmLZ0VPylDFrdw=s4800-h1600" alt="Florence neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some walkability&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Biking is convenient for most trips&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;4.8&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Some noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.0&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>FUSION ONE REALTY</t>
   </si>
   <si>
     <t>BRENDA AMADOR</t>
   </si>
   <si>
     <t>323-573-0145</t>
   </si>
   <si>
     <t>CRMLS #IV25230202</t>
   </si>
   <si>
     <t>https://www.redfin.com/CA/Los-Angeles/235-E-87th-St-90003/home/7297250</t>
   </si>
   <si>
-    <t>2026-06-15T11:27:45Z</t>
+    <t>2026-07-23T06:43:57Z</t>
   </si>
   <si>
     <t>235 E 87th St, Los Angeles, CA 90003</t>
   </si>
   <si>
     <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Unit entry at street level with a unit-door entry&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bed propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 3.764A2.989 2.989 0 0010 3H6a3 3 0 00-3 3v3.535A3.998 3.998 0 001 13v3a2 2 0 001 1.732V20a1 1 0 102 0v-2h16v2a1 1 0 102 0v-2.268A2 2 0 0023 16v-3c0-1.48-.804-2.773-2-3.465V6a3 3 0 00-3-3h-4c-.768 0-1.47.289-2 .764zM6 5a1 1 0 00-1 1v3h6V6a1 1 0 00-1-1H6zm13 4V6a1 1 0 00-1-1h-4a1 1 0 00-1 1v3h6zM5 11a2 2 0 00-2 2v3h18v-3a2 2 0 00-2-2H5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bedrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Two-bedroom units (each listed unit is 2 beds)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;One full bathroom per unit&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No laundry in unit&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;No pool&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Attached community apartment&lt;/li&gt;&lt;li class="entryItem "&gt;Two-story building&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Built (year from public records)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Utilities&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Public sewer&lt;/li&gt;&lt;li class="entryItem "&gt;District/public water&lt;/li&gt;&lt;li class="entryItem "&gt;Six separate electric meters&lt;/li&gt;&lt;li class="entryItem "&gt;Six separate gas meters&lt;/li&gt;&lt;li class="entryItem "&gt;Six separate water meters&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon new-construction propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;g clip-path="url(#new-construction-a)" fill-rule="evenodd" clip-rule="evenodd"&gt;&lt;path d="M8.342 4.247a1 1 0 011.317 0l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2H4a2 2 0 01-2-2v-5.546l-.341.299a1 1 0 11-1.317-1.506l8-7zM4 10.704V18h2v-4.5a1 1 0 011-1h4a1 1 0 011 1V18h2v-7.296L9 6.329l-5 4.375zM10 18v-3.5H8V18h2z"&gt;&lt;/path&gt;&lt;path d="M14.247 4.342a1 1 0 011.412-.095l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2h-1a1 1 0 110-2h1v-7.296l-5.659-4.951a1 1 0 01-.094-1.411z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;defs&gt;&lt;clipPath id="new-construction-a"&gt;&lt;path d="M0 0h24v24H0z"&gt;&lt;/path&gt;&lt;/clipPath&gt;&lt;/defs&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;HOA &amp;amp; community&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Community features: Suburban&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon money-bag propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M7.162 2.455A1 1 0 018 2h8a1 1 0 01.914 1.406L15.76 6H16a1 1 0 01.576 1.818 12.11 12.11 0 011.633 1.58C19.823 11.28 21 13.754 21 16c0 2.388-1.322 3.944-3.1 4.842C16.184 21.711 14.004 22 12 22c-2.003 0-4.183-.29-5.9-1.158C4.321 19.944 3 18.388 3 16c0-2.247 1.176-4.72 2.792-6.601a12.11 12.11 0 011.632-1.581A.999.999 0 018 6h.239L7.086 3.406a1 1 0 01.076-.95zM10.428 6l-.89-2h4.923l-.889 2h-3.144zM12 8c-1.515 0-3.263 1.038-4.691 2.702C5.891 12.354 5 14.382 5 16c0 1.478.745 2.422 2.001 3.057C8.317 19.722 10.136 20 12 20c1.864 0 3.683-.278 4.999-.943C18.255 18.422 19 17.477 19 16c0-1.619-.89-3.646-2.309-5.298C15.263 9.038 13.515 8 12 8z"&gt;&lt;/path&gt;&lt;path d="M12 9.25a.75.75 0 01.75.75v.378c.237.084.506.196.707.283.119.05.237.104.356.157a.75.75 0 01-.626 1.363 19.425 19.425 0 00-.324-.143 10.543 10.543 0 00-.613-.245.75.75 0 00-1 .707c0 .224.105.496.321.592.07.03.155.06.246.088.264.08.537.124.801.204.126.038.274.089.417.152.133.059.312.15.465.287a2.251 2.251 0 01-.75 3.799V18a.75.75 0 01-1.5 0v-.378a11.969 11.969 0 01-.707-.282 21.73 21.73 0 01-.356-.158.75.75 0 01-.368-.995.758.758 0 011-.366c.105.048.211.095.318.141.192.083.424.179.613.245a.75.75 0 001-.707c0-.224-.105-.496-.321-.592a4.097 4.097 0 00-.246-.088s-.537-.124-.801-.204a3.72 3.72 0 01-.417-.152 1.779 1.779 0 01-.465-.287 2.251 2.251 0 01.75-3.799V10a.75.75 0 01.75-.75z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Financial info&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Total building area reported as 4,320&lt;/li&gt;&lt;li class="entryItem "&gt;Six total units&lt;/li&gt;&lt;li class="entryItem "&gt;Gross scheduled income: $84,192&lt;/li&gt;&lt;li class="entryItem "&gt;Gross income: $84,192&lt;/li&gt;&lt;li class="entryItem "&gt;Net operating income: $68,888&lt;/li&gt;&lt;li class="entryItem "&gt;Operating expenses (total): $15,304&lt;/li&gt;&lt;li class="entryItem "&gt;Expense examples: Water &amp;amp; sewer $6,000; Insurance $4,000; Trash $5,304&lt;/li&gt;&lt;li class="entryItem "&gt;Individual unit rents range from approximately $1,004 to $1,671 (units furnished)&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Excellent investment opportunity in the highly desirable Metropolitan South area of Los Angeles! This 6-unit apartment complex features six spacious 2-bedroom, 1-bathroom units, with three units located downstairs and three units upstairs, offering a well-balanced and functional layout. The property provides ample on-site outdoor parking for up to 12 vehicles, a rare and valuable amenity for the area. An exterior electric gate adds an extra layer of security and privacy for tenants. All units are currently tenant-occupied, offering immediate rental income for the next owner. Conveniently located near the 110 Freeway, the property offers easy access for commuters and is just minutes from a wide variety of retail stores, restaurants, and everyday conveniences. This centrally located asset presents strong long-term upside potential in one of Los Angeles’ steadily growing rental markets. A fantastic opportunity to own a well-positioned multi-unit property in the heart of Los Angeles.</t>
   </si>
   <si>
     <t>https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_1_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_2_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_3_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_4_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_5_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_6_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_7_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_8_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_9_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_10_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_11_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_12_1.jpg
@@ -313,104 +313,104 @@
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_17_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_18_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_19_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_20_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_21_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_22_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_23_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_24_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_25_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_26_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_27_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_28_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_29_1.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_30_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_31_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_32_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_33_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_34_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_35_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_36_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_37_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_38_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/238/HD26039238_39_0.jpg</t>
   </si>
   <si>
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt; &lt;span class="neighborhoodNameSuffix"&gt;Broadway-Manchester&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.072s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Broadway-Manchester, located between Slauson Avenue and Imperial Highway, is a residential and industrial Los Angeles neighborhood with wide boulevards and rail-lined corridors. The neighborhood’s character concentrates around Broadway and Manchester Avenue, where storefront churches, taquerías, barbershops, and corner markets keep the sidewalks active. Housing leans to early- and mid-century single-story homes and small apartment courts, set against long blocks of warehouses and light manufacturing. The Metro A Line frames the eastern edge, tying daily routines to the Florence and Firestone station area. Green space arrives in pockets, with Augustus F. Hawkins Nature Park offering trails and a lake-like wetland feel. The street grid reads flat and expansive, with big-sky views and steady freight movement shaping the soundscape.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPvxcg5dObooMWu0QI1bIAD574AcCj_sVtOVUx9xfBLSwwyDaUuJ57JmFLLt9Ru99ttiHoC3onRI3vakVUM6selSTr5MxpYUfFQgUPopikQD-SmU59BaDQSk3aUEI5n-0twft_yLp4tdB3FaH8=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMHZa0SaaYyvfyMj1XFUw3pzgSM3Fxr5hNcNLdAuTPIEZ_YfxEHLQnzA6cW6MKwfxoeCaUYH-Kuwt5fsabkizkbbuZV6wQQOMuKFhpZCgPwblegxhEDYL2Zsp_zPxWe5-MvwooMfJvFpKet=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPnnTUbs6cnP0ldie-mwPI9pRe68vIiMSsYcgc9q4khemJ-VSJkHkEnrTZtWKhNpGQu88q4D1pBnlwdVSDmYsHoeFYunA1oWVtrLz0vMRzkQDv6rUKWmBlbLsyPtZKe5YI79DnH91Ew4oQRVHM=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMoRxjAKUGmXPvaDkP9S0JBwidVDyPkIzlvgL7EiT7TymmMV__H-oeu2Oaynd2I6nLHWyzxME9LJQKckCQ1RxaU9xDyT9uybNF-GW8LBHki9Z5IGvQu9i1218cvf3MO5q_XfcUwKDV6-tN59k8=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOLDmYhyebs7NSdLZwsNlx6XntZEOqfUSLfJAK0L9QWb8Ya-1I3dEFhuedOoSfzjxIamb_ULc87_NpzFOO290sxpVaovdq-7AmT0Ls_dFd1Rmjtnl6Qf3ujEjSQUKqgG19L9aYXuI-9_-AD=s4800-h723" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very walkable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Most errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.3&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.1&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good Transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Low Noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Few nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.4&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited Access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt; &lt;span class="neighborhoodNameSuffix"&gt;Broadway-Manchester&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.072s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Broadway-Manchester, located between Slauson Avenue and Imperial Highway, is a residential and industrial Los Angeles neighborhood with wide boulevards and rail-lined corridors. The neighborhood’s character concentrates around Broadway and Manchester Avenue, where storefront churches, taquerías, barbershops, and corner markets keep the sidewalks active. Housing leans to early- and mid-century single-story homes and small apartment courts, set against long blocks of warehouses and light manufacturing. The Metro A Line frames the eastern edge, tying daily routines to the Florence and Firestone station area. Green space arrives in pockets, with Augustus F. Hawkins Nature Park offering trails and a lake-like wetland feel. The street grid reads flat and expansive, with big-sky views and steady freight movement shaping the soundscape.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjCLpw3vc-S6OFC9PeWloL7Zn6O-NGfBXXN4i04W7FM9mDKOGsmhsbOaEzmYOuTDkrWtcJ3Dc6ETI3KvZhnHhNK0RFszMQk7yhnWU3qGJlhIqxo4Hhl9TclNxR80LQXg6CX8d7W7VK7XNWuqcmQ=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjCwmDZnzl5SzOpGPQp2Phl4xcV7iEm-22yB8VJj7qtRdBPZbqXB8yzD845wcO0xiBMi5yiufuAe130n7ZlbRL4jsCOS_E0zPh6zwqJTzqxAHH923bSJnVbAADM3KbrM_LGy8VZs7OaoZevE=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjBSqLzD5-JSzQGDg00QCz0lDPz9oVDKGqSEa9FngDclFg6sKNPtpz7uqTVGpMMbSDh8JBrbvdtzGuwJzabHVDnQCV8oJEPWeOJlCX7WKfY42AHgL3gsHsriI4jTyzlfrTEBDwt3TS8UPT_eUHc=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjAhEo2zHArKBTK12xbxTvYTLGqE4xGe69HX9E6zKoYK7tKJ2X-H6ZVjyvKB9Z5HofRKzT2dS7DTPbdt7Mv28MbvsZh9RjYHExDRvIzSzq561WT1NMwOsQ5GypBxikQaUjvFfQPdgSKB3X-sWvQ=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjDz0zpXA_AZMFo-B_nVWVnSihWHZB6zoYk_ZvnKtfCgtQGiwP4KhhSG46yqYiKaLdjGW5jazNmGz0p2tHb3oSyH4AnW2Ueeq6kuesBy6VdEXCVn_r2gPSVcKE1S16SfofUfu3bFTYr8a30p=s4800-h723" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very walkable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Most errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.3&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Some bike infrastructure&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;6.1&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Low noise&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Few nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.4&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.9&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Real Brokerage Technologies</t>
   </si>
   <si>
     <t>Omar Alfaro</t>
   </si>
   <si>
     <t>CRMLS #HD26039238</t>
   </si>
   <si>
     <t>https://www.redfin.com/CA/Los-Angeles/331-W-92nd-St-90003/home/7296790</t>
   </si>
   <si>
-    <t>2026-06-15T11:27:50Z</t>
+    <t>2026-07-23T06:44:02Z</t>
   </si>
   <si>
     <t>331 W 92nd St, Los Angeles, CA 90003</t>
   </si>
   <si>
     <t>&lt;div class="bp-Section--content"&gt;&lt;div class="sectionContainer propertyDetailsContent--desktop" data-rf-test-id="propertyDetails"&gt;&lt;h2 class="title text heading-medium"&gt;Property details&lt;/h2&gt;&lt;div class="AmenitiesContentWithTabs"&gt;&lt;div class="bp-TabBar bp-TabBar--flexible"&gt;&lt;ul class="TabBar__list" role="tablist"&gt;&lt;li class="TabBarItem TabBarItem--flexible TabBarItem--selected" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Interior"&gt;Interior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Exterior"&gt;Exterior&lt;/span&gt;&lt;/li&gt;&lt;li class="TabBarItem TabBarItem--flexible" tabindex="0" role="tab"&gt;&lt;span class="TabBarItem__label" data-text="Finance"&gt;Finance&lt;/span&gt;&lt;/li&gt;&lt;div class="TabBar__indicator" style="left: 0px; width: 82px;"&gt;&lt;/div&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div class="PhotoFilterBar AmenitiesContentWithTabs__photoFilter AmenitiesContentWithTabs__photoFilter--few"&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/45/midphoto/494/genMid.TR25280494_2_0.jpg" loading="lazy" alt="Kitchen"&gt;&lt;p class="PhotoFilterBar__label"&gt;Kitchen&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/45/midphoto/494/genMid.TR25280494_8_0.jpg" loading="lazy" alt="Bathroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bathroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/45/midphoto/494/genMid.TR25280494_3_0.jpg" loading="lazy" alt="Bedroom"&gt;&lt;p class="PhotoFilterBar__label"&gt;Bedroom&lt;/p&gt;&lt;/span&gt;&lt;span class="PhotoFilterBar__option PhotoFilterBar__option--labelBelow" tabindex="0"&gt;&lt;img class="PhotoFilterBar__img PhotoFilterBar__img--labelBelow" src="https://ssl.cdn-redfin.com/photo/45/midphoto/494/genMid.TR25280494_4_0.jpg" loading="lazy" alt="Living"&gt;&lt;p class="PhotoFilterBar__label"&gt;Living&lt;/p&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="AmenitiesContentWithTabs__content"&gt;&lt;div&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon lightbulb-shine propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a5 5 0 00-2.5 9.332 1 1 0 01.5.865V16h4v-1.803a1 1 0 01.5-.865A5 5 0 0012 4zM5 9a7 7 0 1111 5.745V16a2 2 0 01-2 2h-4a2 2 0 01-2-2v-1.255A6.993 6.993 0 015 9z"&gt;&lt;/path&gt;&lt;path d="M9 21a1 1 0 011-1h4a1 1 0 110 2h-4a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M1.134 15.274a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.732l-1.34.774a1 1 0 01-1.366-.367zM19.794 4.5a1 1 0 01.366-1.366l1.34-.774a1 1 0 111 1.733l-1.34.773a1 1 0 01-1.366-.366zM1.134 2.727A1 1 0 012.5 2.36l1.34.774a1 1 0 01-1 1.732L1.5 4.093a1 1 0 01-.366-1.366zM19.794 13.5a1 1 0 011.366-.366l1.34.774a1 1 0 11-1 1.732l-1.34-.774a1 1 0 01-.366-1.366z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Interior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Crown moldings&lt;/li&gt;&lt;li class="entryItem "&gt;Drapes/curtains and window screens&lt;/li&gt;&lt;li class="entryItem "&gt;Entry at the front&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bed propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 3.764A2.989 2.989 0 0010 3H6a3 3 0 00-3 3v3.535A3.998 3.998 0 001 13v3a2 2 0 001 1.732V20a1 1 0 102 0v-2h16v2a1 1 0 102 0v-2.268A2 2 0 0023 16v-3c0-1.48-.804-2.773-2-3.465V6a3 3 0 00-3-3h-4c-.768 0-1.47.289-2 .764zM6 5a1 1 0 00-1 1v3h6V6a1 1 0 00-1-1H6zm13 4V6a1 1 0 00-1-1h-4a1 1 0 00-1 1v3h6zM5 11a2 2 0 00-2 2v3h18v-3a2 2 0 00-2-2H5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bedrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Three bedrooms, all on the main level&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon bath propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5.5a1.5 1.5 0 012.077-1.385 1 1 0 001.63 1.092l1-1a1 1 0 00-1.202-1.576A3.5 3.5 0 003 5.5V10H2a1 1 0 00-1 1v3a6.003 6.003 0 004.48 5.806l-.374.747a1 1 0 101.788.894L7.618 20h8.764l.724 1.447a1 1 0 101.788-.894l-.373-.747A6.003 6.003 0 0023 14v-3a1 1 0 00-1-1h-3.268A2 2 0 0017 9h-4a2 2 0 00-1.732 1H5V5.5zM3 12h8v2a2 2 0 002 2h4a2 2 0 002-2v-2h2v2a4 4 0 01-4 4H7a4 4 0 01-4-4v-2zm14-1h-4v3h4v-3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Bathrooms&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Two full bathrooms&lt;/li&gt;&lt;li class="entryItem "&gt;One three-quarter bathroom&lt;/li&gt;&lt;li class="entryItem "&gt;Three bathrooms located on the main level&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon restaurants propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M19.526 2.15A1 1 0 0120 3v18a1 1 0 11-2 0v-5h-2a1.98 1.98 0 01-1.986-2.03c.132-4.7 1.161-7.626 2.231-9.41.535-.891 1.073-1.487 1.5-1.87.246-.22.512-.43.806-.584h.002a1 1 0 01.973.043zM18 5.522l-.04.066c-.857 1.428-1.819 3.995-1.946 8.411H18V5.523z"&gt;&lt;/path&gt;&lt;path d="M6 3a1 1 0 00-2 0v6.544a3 3 0 002.105 2.864l.895.28V21a1 1 0 102 0v-8.313l.895-.28A3 3 0 0012 9.545V3a1 1 0 10-2 0v5a.5.5 0 01-1 0V4a1 1 0 00-2 0v4a.5.5 0 01-1 0V3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Kitchen&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Remodeled kitchen with tile counters&lt;/li&gt;&lt;li class="entryItem "&gt;Dishwasher&lt;/li&gt;&lt;li class="entryItem "&gt;Garbage disposal&lt;/li&gt;&lt;li class="entryItem "&gt;Gas oven&lt;/li&gt;&lt;li class="entryItem "&gt;Microwave&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon washer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8.5 8a1.5 1.5 0 100-3 1.5 1.5 0 000 3zM12 6a1 1 0 011-1h3a1 1 0 110 2h-3a1 1 0 01-1-1z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M17 14a5 5 0 10-10 0 5 5 0 0010 0zm-5-3a3 3 0 012.236 5H9.764A3 3 0 0112 11z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M6 2a2 2 0 00-2 2v16a2 2 0 002 2h12a2 2 0 002-2V4a2 2 0 00-2-2H6zm0 2h12v16H6V4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Laundry &amp;amp; utility&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Laundry area located in the kitchen&lt;/li&gt;&lt;li class="entryItem "&gt;Gas water heater&lt;/li&gt;&lt;li class="entryItem "&gt;Central water heater&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon flooring-hardwood propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 4a2 2 0 012-2h16a2 2 0 012 2v16a2 2 0 01-2 2H4a2 2 0 01-2-2V4zm7.586 0H4v5.586L9.586 4zm2.828 0h6.172L15.5 7.086 12.414 4zm1.672 4.5L11 5.414l-7 7v6.172L14.086 8.5zM5.414 20h6.172L8.5 16.914 5.414 20zm4.5-4.5L13 18.586l7-7V5.414L9.914 15.5zM20 14.414L14.414 20H20v-5.586z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Flooring&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Concrete flooring&lt;/li&gt;&lt;li class="entryItem "&gt;Laminate flooring&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon snow propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 2a1 1 0 011 1v3l2.4-1.8a1 1 0 011.2 1.6L13 8.5V11h2.5l2.7-3.6a1 1 0 011.6 1.2L18 11h3a1 1 0 110 2h-3l1.8 2.4a1 1 0 01-1.6 1.2L15.5 13H13v2.5l3.6 2.7a1 1 0 01-1.2 1.6L13 18v3a1 1 0 11-2 0v-3l-2.4 1.8a1 1 0 11-1.2-1.6l3.6-2.7V13H8.5l-2.7 3.6a1 1 0 11-1.6-1.2L6 13H3a1 1 0 110-2h3L4.2 8.6a1 1 0 111.6-1.2L8.5 11H11V8.5L7.4 5.8a1 1 0 111.2-1.6L11 6V3a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Heating &amp;amp; cooling&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Central heating (furnace) with natural gas&lt;/li&gt;&lt;li class="entryItem "&gt;Solar-assisted heating&lt;/li&gt;&lt;li class="entryItem "&gt;Central cooling via heat pump&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon land propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.282 15.602v-4.139l-2.75-2.75a.917.917 0 111.296-1.296l1.454 1.453V7.417a.917.917 0 011.833 0v4.203l1.454-1.453a.917.917 0 111.296 1.296l-2.75 2.75v1.389a6.418 6.418 0 00-.917-12.769 6.417 6.417 0 00-.916 12.769zm0 1.848a8.251 8.251 0 111.833 0v4.633a.917.917 0 11-1.833 0V17.45z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Exterior features&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Rear porch&lt;/li&gt;&lt;li class="entryItem "&gt;Sprinkler system with front and rear sprinklers&lt;/li&gt;&lt;li class="entryItem "&gt;Front yard, garden and landscaped areas&lt;/li&gt;&lt;li class="entryItem "&gt;Lot is level/flat&lt;/li&gt;&lt;li class="entryItem "&gt;Walkstreet access&lt;/li&gt;&lt;li class="entryItem "&gt;No pool&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon house propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.336 3.253a1 1 0 011.328 0l9 8a1 1 0 01-1.328 1.494L20 12.45V19a2 2 0 01-2 2H6a2 2 0 01-2-2v-6.55l-.336.297a1 1 0 01-1.328-1.494l9-8zM6 10.67V19h3v-5a1 1 0 011-1h4a1 1 0 011 1v5h3v-8.329l-6-5.333-6 5.333zM13 19v-4h-2v4h2z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Home design&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Attached house&lt;/li&gt;&lt;li class="entryItem "&gt;One-story layout&lt;/li&gt;&lt;li class="entryItem "&gt;Entry level: 1&lt;/li&gt;&lt;li class="entryItem "&gt;Property updated/remodeled&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon car propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M8 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM19 14.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.624 5.176L3.531 9H2a1 1 0 000 2h.764A2.989 2.989 0 002 13v6.75c0 .69.56 1.25 1.25 1.25h.5C4.44 21 5 20.44 5 19.75V19h14v.75c0 .69.56 1.25 1.25 1.25h.5c.69 0 1.25-.56 1.25-1.25V13c0-.768-.289-1.47-.764-2H22a1 1 0 100-2h-1.531l-1.093-3.824A3 3 0 0016.491 3H7.51a3 3 0 00-2.885 2.176zM7.509 5a1 1 0 00-.962.725L5.326 10h13.348l-1.221-4.275A1 1 0 0016.49 5H7.51zM20 17v-4a1 1 0 00-1-1H5a1 1 0 00-1 1v4h16z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Parking&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Driveway with concrete surface&lt;/li&gt;&lt;li class="entryItem "&gt;Two-door garage (2 garage spaces, 2 total parking spaces)&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon hammer propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M5.965 3.621a5 5 0 017.07 0l1.38 1.38H15a1 1 0 01.707.292l3 3A1 1 0 0119 9v.586l2.638 2.651a2.002 2.002 0 010 2.526L19.914 16.5a2 2 0 01-2.828 0l-2.5-2.5h-.172l-7.5 7.5a2 2 0 01-2.677.138L2.5 19.914a2 2 0 010-2.828l7.5-7.5v-.172l-2.121-2.12A1 1 0 007.172 7H5a1 1 0 01-.707-1.707l1.672-1.672zm-2.05 14.88L5.5 20.085 11.586 14 10 12.414 3.914 18.5zM11.62 5.034a3 3 0 00-4.218-.024c.711.055 1.382.36 1.89.868l2.414 2.414A1 1 0 0112 9v1a1 1 0 01-.293.707l-.293.293L13 12.586l.366-.36A1 1 0 0114 12h1a1 1 0 01.707.293l2.793 2.793 1.586-1.586-2.793-2.793A1 1 0 0117 10v-.586L14.586 7H14a1 1 0 01-.707-.293l-1.672-1.672z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Construction&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Concrete construction with drywall interior walls&lt;/li&gt;&lt;li class="entryItem "&gt;Year built per assessor&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Utilities&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Public/district water&lt;/li&gt;&lt;li class="entryItem "&gt;Public sewer&lt;/li&gt;&lt;li class="entryItem "&gt;Standard electric service&lt;/li&gt;&lt;li class="entryItem "&gt;Cable, electricity, natural gas, sewer and water connected&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div hidden=""&gt;&lt;div class="super-group-content"&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon new-construction propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;g clip-path="url(#new-construction-a)" fill-rule="evenodd" clip-rule="evenodd"&gt;&lt;path d="M8.342 4.247a1 1 0 011.317 0l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2H4a2 2 0 01-2-2v-5.546l-.341.299a1 1 0 11-1.317-1.506l8-7zM4 10.704V18h2v-4.5a1 1 0 011-1h4a1 1 0 011 1V18h2v-7.296L9 6.329l-5 4.375zM10 18v-3.5H8V18h2z"&gt;&lt;/path&gt;&lt;path d="M14.247 4.342a1 1 0 011.412-.095l8 7a1 1 0 11-1.317 1.506l-.342-.3V18a2 2 0 01-2 2h-1a1 1 0 110-2h1v-7.296l-5.659-4.951a1 1 0 01-.094-1.411z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;defs&gt;&lt;clipPath id="new-construction-a"&gt;&lt;path d="M0 0h24v24H0z"&gt;&lt;/path&gt;&lt;/clipPath&gt;&lt;/defs&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;HOA &amp;amp; community&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Sidewalks and street lighting in the neighborhood&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon money-bag propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M7.162 2.455A1 1 0 018 2h8a1 1 0 01.914 1.406L15.76 6H16a1 1 0 01.576 1.818 12.11 12.11 0 011.633 1.58C19.823 11.28 21 13.754 21 16c0 2.388-1.322 3.944-3.1 4.842C16.184 21.711 14.004 22 12 22c-2.003 0-4.183-.29-5.9-1.158C4.321 19.944 3 18.388 3 16c0-2.247 1.176-4.72 2.792-6.601a12.11 12.11 0 011.632-1.581A.999.999 0 018 6h.239L7.086 3.406a1 1 0 01.076-.95zM10.428 6l-.89-2h4.923l-.889 2h-3.144zM12 8c-1.515 0-3.263 1.038-4.691 2.702C5.891 12.354 5 14.382 5 16c0 1.478.745 2.422 2.001 3.057C8.317 19.722 10.136 20 12 20c1.864 0 3.683-.278 4.999-.943C18.255 18.422 19 17.477 19 16c0-1.619-.89-3.646-2.309-5.298C15.263 9.038 13.515 8 12 8z"&gt;&lt;/path&gt;&lt;path d="M12 9.25a.75.75 0 01.75.75v.378c.237.084.506.196.707.283.119.05.237.104.356.157a.75.75 0 01-.626 1.363 19.425 19.425 0 00-.324-.143 10.543 10.543 0 00-.613-.245.75.75 0 00-1 .707c0 .224.105.496.321.592.07.03.155.06.246.088.264.08.537.124.801.204.126.038.274.089.417.152.133.059.312.15.465.287a2.251 2.251 0 01-.75 3.799V18a.75.75 0 01-1.5 0v-.378a11.969 11.969 0 01-.707-.282 21.73 21.73 0 01-.356-.158.75.75 0 01-.368-.995.758.758 0 011-.366c.105.048.211.095.318.141.192.083.424.179.613.245a.75.75 0 001-.707c0-.224-.105-.496-.321-.592a4.097 4.097 0 00-.246-.088s-.537-.124-.801-.204a3.72 3.72 0 01-.417-.152 1.779 1.779 0 01-.465-.287 2.251 2.251 0 01.75-3.799V10a.75.75 0 01.75-.75z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Financial info&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Assessments: Unknown&lt;/li&gt;&lt;/ul&gt;&lt;ul class="bulletList no-break-inside"&gt;&lt;li class="propertyDetailsHeader propertyDetailsHeader--withIcon"&gt;&lt;svg class="bp-SvgIcon info propertyDetailsHeader__icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 4a8 8 0 100 16 8 8 0 000-16zM2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 10.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1z"&gt;&lt;/path&gt;&lt;path d="M13.5 7.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;span&gt;Other&lt;/span&gt;&lt;/li&gt;&lt;li class="entryItem "&gt;Single-unit property&lt;/li&gt;&lt;li class="entryItem "&gt;No ADU&lt;/li&gt;&lt;li class="entryItem "&gt;Living area and lot size sourced from assessor data&lt;/li&gt;&lt;li class="entryItem "&gt;2+ common walls&lt;/li&gt;&lt;/ul&gt;&lt;div class="AmenitiesUtilitiesContent"&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="ListItem"&gt;&lt;div class="flex align-center"&gt;&lt;span class="ListItem__primaryIcon flex justify-center align-center"&gt;&lt;svg class="bp-SvgIcon bolt bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M13.135 5.506L8.052 12h1.716a2 2 0 011.957 2.412l-.86 4.082L15.947 12h-1.714a2 2 0 01-1.958-2.412l.86-4.082zm-.249-2.927c.98-1.251 2.977-.321 2.65 1.233L14.232 10h2.74c1.251 0 1.953 1.44 1.182 2.425l-7.041 8.997c-.98 1.25-2.976.32-2.65-1.234L9.769 14H7.026c-1.25 0-1.952-1.44-1.181-2.424l7.041-8.997z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ListItem__content flex flex-column"&gt;&lt;div class="ListItem__heading font-body-base-bold color-text-primary"&gt;Electricity and solar&lt;/div&gt;&lt;p class="ListItem__description font-body-small-compact color-text-secondary"&gt;View estimated energy costs and solar savings for this home&lt;/p&gt;&lt;/div&gt;&lt;span class="ListItem__chevronIcon flex align-center"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="internet-section-wrapper"&gt;&lt;svg class="bp-SvgIcon globe-web internet-section-icon bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M4.252 10A8.015 8.015 0 004 12c0 .69.088 1.36.252 2h2.842a21.013 21.013 0 010-4H4.252zm.818-2h2.323c.212-1.024.505-1.96.865-2.77.06-.136.123-.269.188-.399A8.036 8.036 0 005.07 8zM12 2C6.477 2 2 6.477 2 12s4.477 10 10 10 10-4.477 10-10S17.523 2 12 2zm0 2c-.227 0-.518.1-.868.432-.354.337-.719.872-1.047 1.61-.251.566-.47 1.226-.643 1.958h5.116a11.24 11.24 0 00-.643-1.958c-.328-.738-.693-1.273-1.047-1.61C12.518 4.099 12.227 4 12 4zm4.607 4a13.703 13.703 0 00-.865-2.77 9.78 9.78 0 00-.188-.399A8.036 8.036 0 0118.93 8h-2.323zm-1.711 2H9.104A18.91 18.91 0 009 12c0 .693.037 1.362.104 2h5.792c.067-.638.104-1.307.104-2 0-.693-.037-1.362-.104-2zm2.01 4a21.027 21.027 0 000-4h2.842c.165.64.252 1.31.252 2s-.087 1.36-.252 2h-2.842zm-2.348 2H9.442c.173.732.392 1.392.643 1.958.328.738.693 1.273 1.047 1.61.35.333.641.432.868.432.227 0 .518-.1.868-.432.354-.337.719-.872 1.047-1.61.251-.566.47-1.226.643-1.958zm.996 3.169c.065-.13.128-.263.188-.399.36-.81.653-1.747.865-2.77h2.323a8.036 8.036 0 01-3.376 3.169zm-7.108 0a9.877 9.877 0 01-.188-.399c-.36-.81-.653-1.747-.865-2.77H5.07a8.036 8.036 0 003.376 3.169z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div class="delayRenderedplaceHolderContainer" style="height:100%;width:100%;min-height:90px"&gt;&lt;div class="AllConnectInternetSection"&gt;&lt;div class="utilities-content-item-title"&gt;Internet&lt;/div&gt;&lt;a class="utilities-content-item-title"&gt;View available providers&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button type="button" class="bp-Button AmenitiesContentWithTabs__mlsLinkButton bp-Button__type--ghost-link" tabindex="0"&gt;&lt;span class="ButtonLabel"&gt;See all details from MLS&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Welcome to 331 W. 92nd Street, a beautifully remodeled single-family residence offering exceptional value for first-time homebuyers and savvy investors alike. Remodeled in 2018–2019, this home seamlessly blends modern upgrades with timeless charm. The property features 3 generously sized bedrooms and 2.75 bathrooms, providing a comfortable and functional layout designed for today’s lifestyle. A long driveway and detached garage offer ample parking and present excellent ADU potential, ideal for additional income or extended living space (buyer to verify). Located in a vibrant and rapidly growing neighborhood, this home provides convenient access to top-rated schools, local parks, shopping centers, and major freeways. Its prime location places you just minutes from Downtown Los Angeles, Inglewood, LAX, and world-class entertainment venues such as SoFi Stadium. This is a rare opportunity to own a move-in-ready property with unlimited potential in the heart of Los Angeles. Schedule your private showing today to experience everything this exceptional home has to offer.</t>
   </si>
   <si>
     <t>https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_1_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_2_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_3_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_4_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_5_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_6_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_7_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_8_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_9_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_10_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_11_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_12_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_13_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_14_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_15_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_16_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_17_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_18_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_19_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_20_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_21_0.jpg
 https://ssl.cdn-redfin.com/photo/45/bigphoto/494/TR25280494_22_0.jpg</t>
   </si>
   <si>
-    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt; &lt;span class="neighborhoodNameSuffix"&gt;Broadway-Manchester&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.072s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Broadway-Manchester, located between Slauson Avenue and Imperial Highway, is a residential and industrial Los Angeles neighborhood with wide boulevards and rail-lined corridors. The neighborhood’s character concentrates around Broadway and Manchester Avenue, where storefront churches, taquerías, barbershops, and corner markets keep the sidewalks active. Housing leans to early- and mid-century single-story homes and small apartment courts, set against long blocks of warehouses and light manufacturing. The Metro A Line frames the eastern edge, tying daily routines to the Florence and Firestone station area. Green space arrives in pockets, with Augustus F. Hawkins Nature Park offering trails and a lake-like wetland feel. The street grid reads flat and expansive, with big-sky views and steady freight movement shaping the soundscape.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPvxcg5dObooMWu0QI1bIAD574AcCj_sVtOVUx9xfBLSwwyDaUuJ57JmFLLt9Ru99ttiHoC3onRI3vakVUM6selSTr5MxpYUfFQgUPopikQD-SmU59BaDQSk3aUEI5n-0twft_yLp4tdB3FaH8=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMHZa0SaaYyvfyMj1XFUw3pzgSM3Fxr5hNcNLdAuTPIEZ_YfxEHLQnzA6cW6MKwfxoeCaUYH-Kuwt5fsabkizkbbuZV6wQQOMuKFhpZCgPwblegxhEDYL2Zsp_zPxWe5-MvwooMfJvFpKet=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZPnnTUbs6cnP0ldie-mwPI9pRe68vIiMSsYcgc9q4khemJ-VSJkHkEnrTZtWKhNpGQu88q4D1pBnlwdVSDmYsHoeFYunA1oWVtrLz0vMRzkQDv6rUKWmBlbLsyPtZKe5YI79DnH91Ew4oQRVHM=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZMoRxjAKUGmXPvaDkP9S0JBwidVDyPkIzlvgL7EiT7TymmMV__H-oeu2Oaynd2I6nLHWyzxME9LJQKckCQ1RxaU9xDyT9uybNF-GW8LBHki9Z5IGvQu9i1218cvf3MO5q_XfcUwKDV6-tN59k8=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AJRVUZOLDmYhyebs7NSdLZwsNlx6XntZEOqfUSLfJAK0L9QWb8Ya-1I3dEFhuedOoSfzjxIamb_ULc87_NpzFOO290sxpVaovdq-7AmT0Ls_dFd1Rmjtnl6Qf3ujEjSQUKqgG19L9aYXuI-9_-AD=s4800-h723" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very walkable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Most errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very Bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Biking is convenient for most trips&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;5.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good Transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.3&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Noisy Area&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Multiple nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited Access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.8&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="bp-Section--content"&gt;&lt;div class="AboutNeighborhoodContent AboutNeighborhoodContent--desktop"&gt;&lt;div class="AboutNeighborhoodContent__textWrapper"&gt;&lt;div class="AboutNeighborhoodContent__header"&gt;&lt;svg class="bp-SvgIcon magic bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M12 6.78l-.176.458a8 8 0 01-4.586 4.586L6.779 12l.459.176a8 8 0 014.586 4.586l.177.459.176-.459a8 8 0 014.586-4.586l.459-.176-.459-.177a8 8 0 01-4.586-4.586l-.176-.459zm.934-3.14c-.33-.853-1.537-.853-1.866 0l-1.11 2.878a6 6 0 01-3.44 3.44l-2.878 1.11c-.853.329-.853 1.536 0 1.866l2.878 1.11a6 6 0 013.44 3.439l1.11 2.878c.329.854 1.536.854 1.866 0l1.11-2.878a6 6 0 013.439-3.44l2.878-1.11c.854-.329.854-1.536 0-1.865l-2.878-1.11a6 6 0 01-3.44-3.44l-1.11-2.878z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;div&gt;About &lt;!-- --&gt; &lt;span class="neighborhoodNameSuffix"&gt;Broadway-Manchester&lt;!-- --&gt;&amp;nbsp;&lt;span class="bp-DefinitionFlyout bp-DefinitionFlyoutIcon" tabindex="0" role="link"&gt;&lt;svg class="bp-SvgIcon info-filled bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M2 12C2 6.477 6.477 2 12 2s10 4.477 10 10-4.477 10-10 10S2 17.523 2 12zm10-1.5a1 1 0 011 1V17a1 1 0 11-2 0v-5.5a1 1 0 011-1zM12 9a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/span&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="expandableSection collapsed ExpandablePreview AboutNeighborhoodContent__summary" id="AboutNeighborhoodContent__summary-preview"&gt;&lt;div class="sectionContentContainer fadeOutOverlay" style="max-height: 240px; transition-duration: 0.072s;" aria-hidden="true"&gt;&lt;div class="sectionContent"&gt;Broadway-Manchester, located between Slauson Avenue and Imperial Highway, is a residential and industrial Los Angeles neighborhood with wide boulevards and rail-lined corridors. The neighborhood’s character concentrates around Broadway and Manchester Avenue, where storefront churches, taquerías, barbershops, and corner markets keep the sidewalks active. Housing leans to early- and mid-century single-story homes and small apartment courts, set against long blocks of warehouses and light manufacturing. The Metro A Line frames the eastern edge, tying daily routines to the Florence and Firestone station area. Green space arrives in pockets, with Augustus F. Hawkins Nature Park offering trails and a lake-like wetland feel. The street grid reads flat and expansive, with big-sky views and steady freight movement shaping the soundscape.&lt;/div&gt;&lt;/div&gt;&lt;div class="sectionBottomLinkContainer" style="display: none;"&gt;&lt;div class="sectionBottomLink"&gt;&lt;button class="ExpandableLink clickable" type="button" aria-label="Show all content" aria-expanded="false" aria-controls="" tabindex="0"&gt;Show more&lt;svg class="bp-SvgIcon chevron-down-sm ExpandableLink__icon bp-SvgIcon__type--small"&gt;&lt;svg width="13" height="12" viewBox="0 0 13 12"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.207 3.293a1 1 0 010 1.414l-4 4a1 1 0 01-1.414 0l-4-4a1 1 0 011.414-1.414L6.5 6.586l3.293-3.293a1 1 0 011.414 0z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;script&gt;(function(){var s=document.getElementById("AboutNeighborhoodContent__summary-preview");if(!s)return;var c=s.querySelector('.sectionContent');var b=s.querySelector('.sectionBottomLinkContainer');if(c&amp;&amp;b&amp;&amp;c.scrollHeight&lt;290)b.style.display='none';})()&lt;/script&gt;&lt;/div&gt;&lt;div class="AboutNeighborhoodContent__photos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 1 of 5" class="primaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjCLpw3vc-S6OFC9PeWloL7Zn6O-NGfBXXN4i04W7FM9mDKOGsmhsbOaEzmYOuTDkrWtcJ3Dc6ETI3KvZhnHhNK0RFszMQk7yhnWU3qGJlhIqxo4Hhl9TclNxR80LQXg6CX8d7W7VK7XNWuqcmQ=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div class="additionalPhotos"&gt;&lt;div role="button" tabindex="0" aria-label="View photo 2 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjCwmDZnzl5SzOpGPQp2Phl4xcV7iEm-22yB8VJj7qtRdBPZbqXB8yzD845wcO0xiBMi5yiufuAe130n7ZlbRL4jsCOS_E0zPh6zwqJTzqxAHH923bSJnVbAADM3KbrM_LGy8VZs7OaoZevE=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 3 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjBSqLzD5-JSzQGDg00QCz0lDPz9oVDKGqSEa9FngDclFg6sKNPtpz7uqTVGpMMbSDh8JBrbvdtzGuwJzabHVDnQCV8oJEPWeOJlCX7WKfY42AHgL3gsHsriI4jTyzlfrTEBDwt3TS8UPT_eUHc=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 4 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjAhEo2zHArKBTK12xbxTvYTLGqE4xGe69HX9E6zKoYK7tKJ2X-H6ZVjyvKB9Z5HofRKzT2dS7DTPbdt7Mv28MbvsZh9RjYHExDRvIzSzq561WT1NMwOsQ5GypBxikQaUjvFfQPdgSKB3X-sWvQ=s4800-h1600" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;div role="button" tabindex="0" aria-label="View photo 5 of 5" class="secondaryPhoto"&gt;&lt;img src="https://lh3.googleusercontent.com/place-photos/AG9NLjDz0zpXA_AZMFo-B_nVWVnSihWHZB6zoYk_ZvnKtfCgtQGiwP4KhhSG46yqYiKaLdjGW5jazNmGz0p2tHb3oSyH4AnW2Ueeq6kuesBy6VdEXCVn_r2gPSVcKE1S16SfofUfu3bFTYr8a30p=s4800-h723" alt="Broadway-Manchester neighborhood"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="LifestyleSection__grid"&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon walk bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M14 4a2 2 0 11-4 0 2 2 0 014 0z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M9.748 7.285A2 2 0 0110.777 7h1.14c.662 0 1.29.289 1.721.791L15.96 10.5H18a1 1 0 010 2h-2.04a2 2 0 01-1.519-.698l-1.307-1.525-.579 3.475c-.013.08-.032.156-.057.23l-.112.412 1.696 2.249c.188.224.342.475.458.744l1.38 3.219a1 1 0 01-1.84.788l-1.379-3.219a1.002 1.002 0 00-.16-.257 1.015 1.015 0 01-.039-.048L9.9 14.418a1.49 1.49 0 01-.29-1.157l.659-3.956-1.433.86-.885 2.73a1 1 0 01-1.902-.615l.884-2.732a2 2 0 01.874-1.098l1.941-1.165zm.987 9.94a1 1 0 01.109 1.41l-2.585 3.016a1 1 0 01-1.518-1.302l2.584-3.015a1 1 0 011.41-.108z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.2&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very walkable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Most errands can be done on foot&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon bike bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M5 5a1 1 0 000 2h.446l1.909 3.054-.058.116a5 5 0 101.788.895L9.118 11h5.764l.033.065a5 5 0 101.788-.895L15.118 7H17a1 1 0 102 0 2 2 0 00-2-2h-3.5a1 1 0 00-.894 1.447L13.882 9H9.054l-1.25-2H8.5a1 1 0 000-2H5zm10.84 7.917l1.266 2.53a1 1 0 101.788-.894l-1.265-2.53a3 3 0 11-1.789.895zm-9.47-.894l-1.264 2.53a1 1 0 101.788.894l1.265-2.53a3 3 0 11-1.789-.895z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;7.5&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Very bikeable&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Biking is convenient for most trips&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon transit bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path d="M9 15.5a1.5 1.5 0 11-3 0 1.5 1.5 0 013 0zM16.5 17a1.5 1.5 0 100-3 1.5 1.5 0 000 3z"&gt;&lt;/path&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M15 3a1 1 0 00-1-1h-4a1 1 0 00-1 1H6a3 3 0 00-3 3v11a3 3 0 003 3h1.234l-.591.985a1 1 0 101.715 1.03L9.566 20h4.868l1.209 2.014a1 1 0 001.715-1.029L16.766 20H18a3 3 0 003-3V6a3 3 0 00-3-3h-3zm.021 15H18a1 1 0 001-1v-4H5v4a1 1 0 001 1h9.021zM6 5h5v6H5V6a1 1 0 011-1zm7 0v6h6V6a1 1 0 00-1-1h-5z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;5.6&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Good transit&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Many nearby public transit options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon mute bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M11.36 3.231c.315-.226.697-.308 1.064-.136A1 1 0 0113 4v16a1 1 0 01-.576.905c-.367.172-.75.09-1.065-.137L5.637 16H3a1 1 0 01-1-1V9c.026-.543.435-1 1-1h2.637l5.722-4.769zM6.64 9.768A1 1 0 016 10H4v4h2c.234 0 .46.082.64.231L11 17.864V6.136L6.64 9.768z"&gt;&lt;/path&gt;&lt;path d="M20.293 8.793a1 1 0 111.414 1.414L19.914 12l1.861 1.869a1 1 0 01-1.406 1.406L18.5 13.414l-1.793 1.793a1 1 0 11-1.414-1.414L17.086 12l-1.861-1.87a1 1 0 011.406-1.406l1.869 1.862 1.793-1.793z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.3&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Noisy area&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Multiple nearby noise sources&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon favorite bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 24 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M3.354 4.844C4.306 3.69 5.72 3 7.5 3c1.572 0 2.913.777 3.797 1.457.267.205.503.41.703.597.2-.187.436-.392.703-.597C13.587 3.777 14.928 3 16.5 3c1.78 0 3.194.689 4.146 1.844C21.577 5.974 22 7.468 22 9c0 1.205-.42 2.394-1.019 3.488-.601 1.1-1.416 2.162-2.283 3.131-1.735 1.937-3.766 3.59-4.99 4.522a2.813 2.813 0 01-3.417 0c-1.223-.931-3.254-2.585-4.989-4.522-.868-.969-1.682-2.032-2.283-3.131-.599-1.094-1.02-2.283-1.02-3.487.002-1.532.423-3.025 1.355-4.156zm7.801 2.206a7.918 7.918 0 00-1.078-1.007C9.338 5.473 8.428 5 7.5 5c-1.221 0-2.055.451-2.603 1.116C4.33 6.806 4.001 7.813 4 9c0 .75.266 1.6.773 2.527.504.92 1.213 1.857 2.019 2.757 1.613 1.8 3.53 3.366 4.71 4.264a.813.813 0 00.996 0c1.18-.898 3.097-2.463 4.71-4.264.806-.9 1.515-1.837 2.019-2.757.506-.926.773-1.778.773-2.526 0-1.188-.33-2.195-.898-2.885C18.555 5.451 17.723 5 16.5 5c-.928 0-1.837.473-2.578 1.043a7.906 7.906 0 00-1.077 1.007c-.295.338-.565.7-.845 1.05-.28-.35-.55-.712-.845-1.05z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;2.7&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Limited access&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Limited walkable wellness options&lt;/p&gt;&lt;/button&gt;&lt;button class="LifestyleScoreCard"&gt;&lt;div class="LifestyleScoreCard--header"&gt;&lt;div class="LifestyleScoreCard--iconContainer"&gt;&lt;svg class="bp-SvgIcon street-noise bp-SvgIcon__size--medium"&gt;&lt;svg viewBox="0 0 25 24"&gt;&lt;path fill-rule="evenodd" clip-rule="evenodd" d="M18.795 3a1 1 0 011 1v16a1 1 0 11-2 0V4a1 1 0 011-1zm-11 3a1 1 0 00-2 0v12a1 1 0 102 0V6zm-4 3a1 1 0 00-2 0v6a1 1 0 102 0V9zm7 0a1 1 0 011 1v4a1 1 0 11-2 0v-4a1 1 0 011-1zm5-2a1 1 0 10-2 0v10a1 1 0 102 0V7zm8 2a1 1 0 10-2 0v6a1 1 0 102 0V9z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/svg&gt;&lt;/div&gt;&lt;div class="LifestyleScoreCard--scoreWrapper"&gt;&lt;div class="LifestyleScoreCard--scoreContainer"&gt;&lt;span class="LifestyleScoreCard--scoreValue"&gt;1.8&lt;/span&gt;&lt;span class="LifestyleScoreCard--scoreMax"&gt;/10&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;p class="LifestyleScoreCard--descriptor"&gt;Always calm&lt;/p&gt;&lt;p class="LifestyleScoreCard--description"&gt;Calm at all hours&lt;/p&gt;&lt;/button&gt;&lt;/div&gt;&lt;p class="LifestyleSection__disclaimer"&gt;Provided by Walk Score and Local Logic&lt;/p&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Century 21 Masters</t>
   </si>
   <si>
     <t>Mirna Siguenza</t>
   </si>
   <si>
     <t>714-855-6214</t>
   </si>
   <si>
     <t>CRMLS #TR25280494</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -822,149 +822,149 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2">
-        <v>1595000</v>
+        <v>899000</v>
       </c>
       <c r="D2">
-        <v>494</v>
+        <v>314</v>
       </c>
       <c r="E2" t="s">
         <v>28</v>
       </c>
       <c r="F2" t="s">
         <v>29</v>
       </c>
       <c r="G2">
-        <v>38.5766453</v>
+        <v>33.97064</v>
       </c>
       <c r="H2">
-        <v>-122.4567438</v>
+        <v>-118.2857928</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K2">
-        <v>3.5</v>
+        <v>5</v>
       </c>
       <c r="L2">
-        <v>3230</v>
+        <v>2864</v>
       </c>
       <c r="M2">
-        <v>1994</v>
+        <v>1924</v>
       </c>
       <c r="N2" t="s">
         <v>31</v>
       </c>
       <c r="O2" t="s">
         <v>32</v>
       </c>
       <c r="T2" t="s">
         <v>33</v>
       </c>
       <c r="U2" t="s">
         <v>34</v>
       </c>
       <c r="V2" t="s">
         <v>35</v>
       </c>
       <c r="W2" t="s">
         <v>36</v>
       </c>
       <c r="X2" t="s">
         <v>37</v>
       </c>
       <c r="Y2" t="s">
         <v>38</v>
       </c>
       <c r="Z2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>40</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3">
-        <v>949999</v>
+        <v>1595000</v>
       </c>
       <c r="D3">
-        <v>332</v>
+        <v>494</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
       <c r="F3" t="s">
         <v>42</v>
       </c>
       <c r="G3">
-        <v>33.97064</v>
+        <v>38.5766453</v>
       </c>
       <c r="H3">
-        <v>-118.2857928</v>
+        <v>-122.4567438</v>
       </c>
       <c r="I3" t="s">
         <v>30</v>
       </c>
       <c r="J3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="K3">
-        <v>5</v>
+        <v>3.5</v>
       </c>
       <c r="L3">
-        <v>2864</v>
+        <v>3230</v>
       </c>
       <c r="M3">
-        <v>1924</v>
+        <v>1994</v>
       </c>
       <c r="N3" t="s">
         <v>43</v>
       </c>
       <c r="O3" t="s">
         <v>44</v>
       </c>
       <c r="T3" t="s">
         <v>45</v>
       </c>
       <c r="U3" t="s">
         <v>46</v>
       </c>
       <c r="V3" t="s">
         <v>47</v>
       </c>
       <c r="W3" t="s">
         <v>48</v>
       </c>
       <c r="X3" t="s">
         <v>49</v>
       </c>
       <c r="Y3" t="s">
         <v>50</v>
       </c>