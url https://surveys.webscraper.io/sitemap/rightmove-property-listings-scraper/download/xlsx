--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_status</t>
   </si>
   <si>
     <t>property_type</t>
   </si>
   <si>
@@ -80,309 +80,156 @@
   <si>
     <t>tenure</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>images_script</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.rightmove.co.uk/property-for-sale/find.html?locationIdentifier=REGION%5E74&amp;index=0&amp;sortType=2&amp;channel=BUY&amp;transactionType=BUY&amp;displayLocationIdentifier=Ayr.html</t>
   </si>
   <si>
-    <t>https://www.rightmove.co.uk/properties/160771736#/?channel=RES_BUY</t>
-[...2 lines deleted...]
-    <t>Unit 1 - Stair Bridge</t>
+    <t>https://www.rightmove.co.uk/properties/87280758#/?channel=RES_BUY</t>
+  </si>
+  <si>
+    <t>Prestwick Road, Ayr, KA8</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
     <t>For Sale</t>
   </si>
   <si>
-    <t>End of Terrace</t>
+    <t>Semi-Detached</t>
+  </si>
+  <si>
+    <t>Ask agent</t>
+  </si>
+  <si>
+    <t>Large Family Home
+7 Bedrooms
+4 Bath and WC
+3 Reception Rooms
+Generous Room Sizes with Flexible Layout
+Large Parking Area to Front
+Excellent Development Potential - Requires Upgrades Throughout</t>
+  </si>
+  <si>
+    <t>15 Prestwick Road, Ayr, KA8 8LD
+Hoppers Estate Agency is pleased to offer a rare opportunity to acquire this substantial 7-bedroom semi-detached villa, previously operated as a guest house, and offering excellent potential to create a fantastic family home. Situated in a desirable location, the property boasts generous proportions throughout and a fully flexible layout. Positioned over two floors, the property currently comprises lounge, sitting room, dining room, 7 bedrooms, office, bathroom, 2 shower rooms, en-suite and WC. While it requires some upgrades throughout, for the right buyer will make an impressive family home. With an enclosed rear garden and large off-street parking area to the front.
+In more detail, the home boasts a welcoming entrance with stair ahead. A formal lounge is to the right, with feature fireplace. To the rear of the lounge are 2 double bedrooms, one with en-suite shower room and one with an adjoining shower room. Behind this lies a spacious dining room (breakfast room) and a well-proportioned kitchen with generous wall and base units. At the rear of the home is a third and fourth bedrooms, shower room, office room and a sitting/dining room with doors to the rear garden.
+The first floor boasts 3 double bedrooms, and a generous family bathroom.
+Externally, there is a generous parking area to the front of the home, and an enclosed rear garden with central lawn, mature planting beds and raised decking.
+The property is in an extremely well-connected area, with excellent transport links, both bus and train, close by. Both Ayr Town Centre and Prestwick Main Street are easily accessible, offering a range of eateries, shops and essential amenities. There are a number of larger supermarkets nearby, excellent local schooling in the area and a range of sporting and recreational facilities.Read full description</t>
+  </si>
+  <si>
+    <t>https://media.rightmove.co.uk/dir/property-photo/6966db544/87280758/6966db5443e8a4f151e8e731eb740ff9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d18bab309/87280758/d18bab309f03bd4cc6c923f55d3371d7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/19ce67392/87280758/19ce6739215efdd21440bea410bd8b01.jpeg
+https://media.rightmove.co.uk/dir/property-photo/55cfea823/87280758/55cfea82385267d9af4d970b13ecf2ca.jpeg
+https://media.rightmove.co.uk/dir/property-photo/04c0a917d/87280758/04c0a917dc8a69ac1523eb1b51d2c2f7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f1fdee56c/87280758/f1fdee56c5dcd6eb0ce3ac2d7ba83ab9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1025de7e6/87280758/1025de7e6cec0dd0d6739de4a405301c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/00740ae70/87280758/00740ae70b40e2b3857eb0eac718d6eb.jpeg
+https://media.rightmove.co.uk/dir/property-photo/347a7ddf4/87280758/347a7ddf44c1d3dc3b2820e0bf5c9bc8.jpeg
+https://media.rightmove.co.uk/dir/property-photo/bbbcc22ea/87280758/bbbcc22ea95e9ea562dcb035fbfa4237.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3e7fe2fe4/87280758/3e7fe2fe432a1e3b72e67de14cc76fd6.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c69846fdc/87280758/c69846fdc0b07bd99157b39ef32312e5.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b16c2c4be/87280758/b16c2c4bec8401dfdec337617ebbfb64.jpeg
+https://media.rightmove.co.uk/dir/property-photo/19f4f2e06/87280758/19f4f2e0636c8b7d75890941df98dabc.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9e9749ddd/87280758/9e9749dddbe9478d043fa7baaf96f938.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f18c23822/87280758/f18c23822f7ec774b9e2067c786665e5.jpeg
+https://media.rightmove.co.uk/dir/property-photo/023c13b99/87280758/023c13b9907462b0ade4a219add41ba7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/4171efeed/87280758/4171efeed2ac1b0d69e7b9a7fc49b2fe.jpeg
+https://media.rightmove.co.uk/dir/property-photo/907ebd381/87280758/907ebd381fe002fa0fd111edbf5b5d26.jpeg
+https://media.rightmove.co.uk/dir/property-photo/92c43d4cd/87280758/92c43d4cde8074820edb623a4e1ff288.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0476a3fa4/87280758/0476a3fa42ef0da2286f14ffc2077225.jpeg
+https://media.rightmove.co.uk/dir/property-photo/63ca829b2/87280758/63ca829b2fdbd3e776f90cb45b294b48.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d52ea654f/87280758/d52ea654fc3443a827b5bfbe86bad90c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f6fb26b85/87280758/f6fb26b85c71839fdfec0526a063bf44.jpeg
+https://media.rightmove.co.uk/dir/property-photo/53c761ab8/87280758/53c761ab8be69d6378f0fd1830d1d940.jpeg
+https://media.rightmove.co.uk/dir/property-photo/6966db544/87280758/6966db5443e8a4f151e8e731eb740ff9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d18bab309/87280758/d18bab309f03bd4cc6c923f55d3371d7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/19ce67392/87280758/19ce6739215efdd21440bea410bd8b01.jpeg
+https://media.rightmove.co.uk/dir/property-photo/55cfea823/87280758/55cfea82385267d9af4d970b13ecf2ca.jpeg
+https://media.rightmove.co.uk/dir/property-photo/04c0a917d/87280758/04c0a917dc8a69ac1523eb1b51d2c2f7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f1fdee56c/87280758/f1fdee56c5dcd6eb0ce3ac2d7ba83ab9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1025de7e6/87280758/1025de7e6cec0dd0d6739de4a405301c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/00740ae70/87280758/00740ae70b40e2b3857eb0eac718d6eb.jpeg
+https://media.rightmove.co.uk/dir/property-photo/347a7ddf4/87280758/347a7ddf44c1d3dc3b2820e0bf5c9bc8.jpeg
+https://media.rightmove.co.uk/dir/property-photo/bbbcc22ea/87280758/bbbcc22ea95e9ea562dcb035fbfa4237.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3e7fe2fe4/87280758/3e7fe2fe432a1e3b72e67de14cc76fd6.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c69846fdc/87280758/c69846fdc0b07bd99157b39ef32312e5.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b16c2c4be/87280758/b16c2c4bec8401dfdec337617ebbfb64.jpeg
+https://media.rightmove.co.uk/dir/property-photo/19f4f2e06/87280758/19f4f2e0636c8b7d75890941df98dabc.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9e9749ddd/87280758/9e9749dddbe9478d043fa7baaf96f938.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f18c23822/87280758/f18c23822f7ec774b9e2067c786665e5.jpeg
+https://media.rightmove.co.uk/dir/property-photo/023c13b99/87280758/023c13b9907462b0ade4a219add41ba7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/4171efeed/87280758/4171efeed2ac1b0d69e7b9a7fc49b2fe.jpeg
+https://media.rightmove.co.uk/dir/property-photo/907ebd381/87280758/907ebd381fe002fa0fd111edbf5b5d26.jpeg
+https://media.rightmove.co.uk/dir/property-photo/92c43d4cd/87280758/92c43d4cde8074820edb623a4e1ff288.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0476a3fa4/87280758/0476a3fa42ef0da2286f14ffc2077225.jpeg
+https://media.rightmove.co.uk/dir/property-photo/63ca829b2/87280758/63ca829b2fdbd3e776f90cb45b294b48.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d52ea654f/87280758/d52ea654fc3443a827b5bfbe86bad90c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f6fb26b85/87280758/f6fb26b85c71839fdfec0526a063bf44.jpeg
+https://media.rightmove.co.uk/dir/property-photo/53c761ab8/87280758/53c761ab8be69d6378f0fd1830d1d940.jpeg</t>
+  </si>
+  <si>
+    <t>Hoppers Estate Agency, Prestwick</t>
+  </si>
+  <si>
+    <t>01292 431427</t>
+  </si>
+  <si>
+    <t>https://www.rightmove.co.uk/property-for-sale/Ayr.html?index=24</t>
+  </si>
+  <si>
+    <t>https://www.rightmove.co.uk/properties/172213226#/?channel=RES_BUY</t>
+  </si>
+  <si>
+    <t>Water of Coyle , Truesdale Crescent, Drongan , KA6 7DX</t>
+  </si>
+  <si>
+    <t>Detached</t>
   </si>
   <si>
     <t>Freehold</t>
-  </si>
-[...241 lines deleted...]
-    <t>Water of Coyle , Truesdale Crescent, Drongan , KA6 7DX</t>
   </si>
   <si>
     <t>Detached home with private driveway.
 Luxury designer kitchens by Creative Designs.
 Contemporary sanitaryware with luxury tiling by Porcelanosa.
 En-suite shower and wardrobes in master bedroom.
 Juliet balcony in master bedroom.
 Bifold doors leading out to rear garden
 NHBC 10-year warranty.</t>
   </si>
   <si>
     <t>This detached home with an integral garage and private driveway is our Highfield. This home offers a warm comfortable space for growing and established families alike.
 Upon entry, you are welcomed by a large, light hall including under-stair storage and a generously sized W.C. Leading off the hall, the lounge sits at the front of the property with dual aspect windows and plenty of space for the whole family. Accessible from both the hallway and the lounge is the open plan kitchen/dining area, this space is further enhanced by the bi-fold doors that take the home out into the privately fenced garden and completed by the utility room for maximum convenience.
 Surrounding a bright landing, upstairs there are 4 spacious bedrooms and a versatile single, alongside the family bathroom and further storage space. The master bedroom boasts built-in wardrobes, an en-suite bathroom, and a Juliet balcony beyond floor-to-ceiling windows, creating a tranquil space within itself.Read full description</t>
   </si>
   <si>
     <t>https://media.rightmove.co.uk/dir/property-photo/890cd72bc/172213226/890cd72bce2a64a8982e2c8889c08294.jpeg
 https://media.rightmove.co.uk/dir/property-photo/e34b0ba3b/172213226/e34b0ba3bde9e64c3fcaef4d01f14801.jpeg
 https://media.rightmove.co.uk/dir/property-photo/c30e4ab98/172213226/c30e4ab98c9845edbb0bcab0ce7afa0b.jpeg
 https://media.rightmove.co.uk/dir/property-photo/d52ea42c5/172213226/d52ea42c5912d369e83b06e2535c2289.jpeg
 https://media.rightmove.co.uk/dir/property-photo/eae1b22e4/172213226/eae1b22e4aa5b182b6f57fc38d7ddf29.jpeg
 https://media.rightmove.co.uk/dir/property-photo/754e25073/172213226/754e250735ab788008091793aa6d5a42.jpeg
 https://media.rightmove.co.uk/dir/property-photo/3586152ec/172213226/3586152eca9b982f1c519f842a237256.jpeg
 https://media.rightmove.co.uk/dir/property-photo/1fbc898ce/172213226/1fbc898ce1d4a79dd8dc0ad77c259298.jpeg
 https://media.rightmove.co.uk/dir/property-photo/a944db44f/172213226/a944db44f65a3fed361cd561724f075f.jpeg
@@ -391,109 +238,253 @@
 https://media.rightmove.co.uk/dir/property-photo/fe5e990dc/172213226/fe5e990dc581302fb53195dd494c0e6f.jpeg
 https://media.rightmove.co.uk/dir/property-photo/79279e71d/172213226/79279e71d9c5bd87f3dedd0f3b0747b1.jpeg
 https://media.rightmove.co.uk/dir/property-photo/737b5d1c2/172213226/737b5d1c21455ef8c2f37cee13c66c38.jpeg
 https://media.rightmove.co.uk/dir/property-photo/890cd72bc/172213226/890cd72bce2a64a8982e2c8889c08294.jpeg
 https://media.rightmove.co.uk/dir/property-photo/e34b0ba3b/172213226/e34b0ba3bde9e64c3fcaef4d01f14801.jpeg
 https://media.rightmove.co.uk/dir/property-photo/c30e4ab98/172213226/c30e4ab98c9845edbb0bcab0ce7afa0b.jpeg
 https://media.rightmove.co.uk/dir/property-photo/d52ea42c5/172213226/d52ea42c5912d369e83b06e2535c2289.jpeg
 https://media.rightmove.co.uk/dir/property-photo/eae1b22e4/172213226/eae1b22e4aa5b182b6f57fc38d7ddf29.jpeg
 https://media.rightmove.co.uk/dir/property-photo/754e25073/172213226/754e250735ab788008091793aa6d5a42.jpeg
 https://media.rightmove.co.uk/dir/property-photo/3586152ec/172213226/3586152eca9b982f1c519f842a237256.jpeg
 https://media.rightmove.co.uk/dir/property-photo/1fbc898ce/172213226/1fbc898ce1d4a79dd8dc0ad77c259298.jpeg
 https://media.rightmove.co.uk/dir/property-photo/a944db44f/172213226/a944db44f65a3fed361cd561724f075f.jpeg
 https://media.rightmove.co.uk/dir/property-photo/fb26c7114/172213226/fb26c7114d9169140a28b3785fcb3647.jpeg
 https://media.rightmove.co.uk/dir/property-photo/affa8702b/172213226/affa8702b4772cad5ee0a1f8feac27ca.jpeg
 https://media.rightmove.co.uk/dir/property-photo/fe5e990dc/172213226/fe5e990dc581302fb53195dd494c0e6f.jpeg
 https://media.rightmove.co.uk/dir/property-photo/79279e71d/172213226/79279e71d9c5bd87f3dedd0f3b0747b1.jpeg
 https://media.rightmove.co.uk/dir/property-photo/737b5d1c2/172213226/737b5d1c21455ef8c2f37cee13c66c38.jpeg</t>
   </si>
   <si>
     <t>Hayhill Developments</t>
   </si>
   <si>
     <t>01292 433525</t>
   </si>
   <si>
+    <t>https://www.rightmove.co.uk/properties/173262905#/?channel=RES_BUY</t>
+  </si>
+  <si>
+    <t>9 Barnford Crescent, Alloway, Ayr, KA7 4UP</t>
+  </si>
+  <si>
+    <t>Detached Bungalow</t>
+  </si>
+  <si>
+    <t>All-on-the-level three-bedroom detached bungalow
+Quiet and highly desirable residential pocket of Alloway
+Spacious lounge with dining area extending over 25 feet in length
+Kitchen with adjoining breakfast room
+Principal bedroom with en-suite shower room
+Two further well-proportioned bedrooms
+Family bathroom with bath and shower over
+Excellent storage throughout the property
+South-facing rear garden enjoying a high degree of privacy
+Detached garage and driveway providing off-street parking</t>
+  </si>
+  <si>
+    <t>***CLOSING DATE MONDAY 30TH MARCH AT 3PM***This spacious three-bedroom detached bungalow offers comfortable all-on-the-level living within a quiet and highly desirable residential pocket of Alloway. The accommodation comprises a welcoming entrance hall, an impressive lounge with dining area extending over 25 feet in length, a fitted kitchen with adjoining breakfast room, a principal bedroom with en-suite shower room, two further bedrooms and a family bathroom with bath and shower over. For those seeking property for sale in Alloway, the layout is ideally suited to downsizers seeking flexible single-level accommodation within a peaceful setting. Externally, the property enjoys a south-facing rear garden providing a sunny and private outdoor space, while a detached garage and driveway offer excellent parking provision.Vestibule0.69m x 2.72mLounge7.76m x 4.99mKitchen2.77m x 3.45mBreakfast Room2.2m x 3.52mBedroom 13.67m x 2.97mEn suite1.19m x 2.54mBedroom 23.71m x 2.34mBedroom 32.75m x 3.6mBathroom2.73m x 2.13mGarage5.21m x 4.89mParking - DrivewayParking - GarageBrochuresWebsiteHome ReportProperty BrochureRead full description</t>
+  </si>
+  <si>
+    <t>https://media.rightmove.co.uk/dir/property-photo/d65b3ea5b/173262905/d65b3ea5b0bae3e369fef9202c8f3d2d.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3c35b68a3/173262905/3c35b68a3107a11fdc534b8e8c9f1f5e.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0f6e0b74a/173262905/0f6e0b74a1725889d097fae162c8ffb9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/98713ab49/173262905/98713ab495579fabe5553d75750405b9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/174960c91/173262905/174960c9164ed5d363e501d669dcd534.jpeg
+https://media.rightmove.co.uk/dir/property-photo/cbcbd3d06/173262905/cbcbd3d066a6f5504af9ad31a5e1722e.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f0cee1a5b/173262905/f0cee1a5b8578cc056a0af69d631b140.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f21f034b6/173262905/f21f034b65b5420a3bc3e13b57895f6d.jpeg
+https://media.rightmove.co.uk/dir/property-photo/00b57d6b4/173262905/00b57d6b4bf0c510f70cbe6ea636fdaf.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ca54f3cac/173262905/ca54f3cac0379465c341808383170931.jpeg
+https://media.rightmove.co.uk/dir/property-photo/689a42f7b/173262905/689a42f7b32432e72428e8e09702fc5c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/148ed69d0/173262905/148ed69d06efd98c720244428edd6f8f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/50961b5dd/173262905/50961b5dd0403192233eb76a271dc3a6.jpeg
+https://media.rightmove.co.uk/dir/property-photo/fc7887b37/173262905/fc7887b373cbe30d2aea083ff232099c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b13350a63/173262905/b13350a63ac8f236fcccef555edf1740.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1008baf23/173262905/1008baf2389de12d8824ccd8df00da3b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/98b8935c8/173262905/98b8935c8197d90b8f7338359038d352.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c339315f3/173262905/c339315f38bfc2d9bb4df6d2c4b91ed1.jpeg
+https://media.rightmove.co.uk/dir/property-photo/50206d719/173262905/50206d7199c8af4c02075733200a50b7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/53abec358/173262905/53abec35865ce340efa530c4c36e7a5f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3504a596c/173262905/3504a596c116ccfde1a77f4988ad4926.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c0339187c/173262905/c0339187ca8f2a9f561919095343e088.jpeg
+https://media.rightmove.co.uk/dir/property-photo/394163f28/173262905/394163f289ae624df692e88bd53dd1c5.jpeg
+https://media.rightmove.co.uk/dir/property-photo/6c5c87526/173262905/6c5c87526accb51cdefd438029aa1fce.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f0a74d390/173262905/f0a74d390c803ff8fa6ef8a174f86132.jpeg
+https://media.rightmove.co.uk/dir/property-photo/db3038bbf/173262905/db3038bbffa3a0f743253df5569f74d4.jpeg
+https://media.rightmove.co.uk/dir/property-photo/567fe84b9/173262905/567fe84b9d9b1d62388b2dff3fe4bfda.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1c840faff/173262905/1c840faff4b32920e44b4b5b3519b310.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d65b3ea5b/173262905/d65b3ea5b0bae3e369fef9202c8f3d2d.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3c35b68a3/173262905/3c35b68a3107a11fdc534b8e8c9f1f5e.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0f6e0b74a/173262905/0f6e0b74a1725889d097fae162c8ffb9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/98713ab49/173262905/98713ab495579fabe5553d75750405b9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/174960c91/173262905/174960c9164ed5d363e501d669dcd534.jpeg
+https://media.rightmove.co.uk/dir/property-photo/cbcbd3d06/173262905/cbcbd3d066a6f5504af9ad31a5e1722e.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f0cee1a5b/173262905/f0cee1a5b8578cc056a0af69d631b140.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f21f034b6/173262905/f21f034b65b5420a3bc3e13b57895f6d.jpeg
+https://media.rightmove.co.uk/dir/property-photo/00b57d6b4/173262905/00b57d6b4bf0c510f70cbe6ea636fdaf.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ca54f3cac/173262905/ca54f3cac0379465c341808383170931.jpeg
+https://media.rightmove.co.uk/dir/property-photo/689a42f7b/173262905/689a42f7b32432e72428e8e09702fc5c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/148ed69d0/173262905/148ed69d06efd98c720244428edd6f8f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/50961b5dd/173262905/50961b5dd0403192233eb76a271dc3a6.jpeg
+https://media.rightmove.co.uk/dir/property-photo/fc7887b37/173262905/fc7887b373cbe30d2aea083ff232099c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b13350a63/173262905/b13350a63ac8f236fcccef555edf1740.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1008baf23/173262905/1008baf2389de12d8824ccd8df00da3b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/98b8935c8/173262905/98b8935c8197d90b8f7338359038d352.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c339315f3/173262905/c339315f38bfc2d9bb4df6d2c4b91ed1.jpeg
+https://media.rightmove.co.uk/dir/property-photo/50206d719/173262905/50206d7199c8af4c02075733200a50b7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/53abec358/173262905/53abec35865ce340efa530c4c36e7a5f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3504a596c/173262905/3504a596c116ccfde1a77f4988ad4926.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c0339187c/173262905/c0339187ca8f2a9f561919095343e088.jpeg
+https://media.rightmove.co.uk/dir/property-photo/394163f28/173262905/394163f289ae624df692e88bd53dd1c5.jpeg
+https://media.rightmove.co.uk/dir/property-photo/6c5c87526/173262905/6c5c87526accb51cdefd438029aa1fce.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f0a74d390/173262905/f0a74d390c803ff8fa6ef8a174f86132.jpeg
+https://media.rightmove.co.uk/dir/property-photo/db3038bbf/173262905/db3038bbffa3a0f743253df5569f74d4.jpeg
+https://media.rightmove.co.uk/dir/property-photo/567fe84b9/173262905/567fe84b9d9b1d62388b2dff3fe4bfda.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1c840faff/173262905/1c840faff4b32920e44b4b5b3519b310.jpeg</t>
+  </si>
+  <si>
+    <t>Donald Ross Residential, Ayr</t>
+  </si>
+  <si>
+    <t>01292 431305</t>
+  </si>
+  <si>
     <t>https://www.rightmove.co.uk/properties/166374353#/?channel=RES_BUY</t>
   </si>
   <si>
     <t>3-bedroom detached home with private driveway
 Large windows for optimal lighting
 Separate Lounge with storage space
 Luxury designer kitchens with pantry and utility space by Creative Designs.
 Spacious family bathroom
 En-suite shower and wardrobes in master bedroom.
 Contemporary sanitaryware and custom tiling by Porcelanosa.
 Turfed front Garden
 1.6m fence and gate for privacy and decking in the rear garden</t>
   </si>
   <si>
     <t>Experience the pinnacle of family living in this stunning three-bed, detached villa. Step inside and be greeted by a bright and spacious hallway that effortlessly leads you to the heart of the home - the kitchen and dining area. This open-plan space provides versatility for casual family dinners or entertaining guests. The addition of bi-fold doors opening onto a private decked garden creates a seamless indoor-outdoor flow, allowing you to savor the joys of summer without leaving the comfort of home. Complete with a large lounge and convenient utility room, this lower floor offers both style and practicality.
 Upstairs, discover a tranquil retreat for the whole family. The three double bedrooms offer ample space, with the master bedroom boasting its own en-suite and fitted wardrobes. A generous family bathroom completes this level, ensuring everyone's needs are met. The Portnellan property has become a cherished favorite among families, thanks to its thoughtful design and attention to detail. Embrace a lifestyle of comfort and elegance as you create treasured memories in this exceptional home.Read full description</t>
   </si>
   <si>
     <t>https://media.rightmove.co.uk/dir/property-photo/e554d81ea/166374353/e554d81eadb8f944fe2944893cd0182b.jpeg
 https://media.rightmove.co.uk/dir/property-photo/77ea11860/166374353/77ea1186037dffd62085f86649767d88.jpeg
 https://media.rightmove.co.uk/dir/property-photo/d43789f51/166374353/d43789f51f01dcd533ebf09761874169.jpeg
 https://media.rightmove.co.uk/dir/property-photo/7080619e4/166374353/7080619e4e5ef17148e99fba5edc1fc3.jpeg
 https://media.rightmove.co.uk/dir/property-photo/b8afe3b7f/166374353/b8afe3b7f5199c2a38ab0c4617247f22.jpeg
 https://media.rightmove.co.uk/dir/property-photo/e3eee1626/166374353/e3eee16267fbf4a39ddd4464ab38c825.jpeg
 https://media.rightmove.co.uk/dir/property-photo/c8c5e35bb/166374353/c8c5e35bb7b3679c9d1fbe898107c37c.jpeg
 https://media.rightmove.co.uk/dir/property-photo/f280cb545/166374353/f280cb545b4c38e2f1dc020d339bdd9b.jpeg
 https://media.rightmove.co.uk/dir/property-photo/d92744489/166374353/d927444895b72687501cea6658b94676.jpeg
 https://media.rightmove.co.uk/dir/property-photo/e554d81ea/166374353/e554d81eadb8f944fe2944893cd0182b.jpeg
 https://media.rightmove.co.uk/dir/property-photo/77ea11860/166374353/77ea1186037dffd62085f86649767d88.jpeg
 https://media.rightmove.co.uk/dir/property-photo/d43789f51/166374353/d43789f51f01dcd533ebf09761874169.jpeg
 https://media.rightmove.co.uk/dir/property-photo/7080619e4/166374353/7080619e4e5ef17148e99fba5edc1fc3.jpeg
 https://media.rightmove.co.uk/dir/property-photo/b8afe3b7f/166374353/b8afe3b7f5199c2a38ab0c4617247f22.jpeg
 https://media.rightmove.co.uk/dir/property-photo/e3eee1626/166374353/e3eee16267fbf4a39ddd4464ab38c825.jpeg
 https://media.rightmove.co.uk/dir/property-photo/c8c5e35bb/166374353/c8c5e35bb7b3679c9d1fbe898107c37c.jpeg
 https://media.rightmove.co.uk/dir/property-photo/f280cb545/166374353/f280cb545b4c38e2f1dc020d339bdd9b.jpeg
 https://media.rightmove.co.uk/dir/property-photo/d92744489/166374353/d927444895b72687501cea6658b94676.jpeg</t>
   </si>
   <si>
-    <t>https://www.rightmove.co.uk/properties/163346513#/?channel=RES_BUY</t>
-[...19 lines deleted...]
-https://media.rightmove.co.uk/dir/property-photo/5122ac0de/163346513/5122ac0de8df475a52624607d82e34a7.jpeg</t>
+    <t>https://www.rightmove.co.uk/properties/172527185#/?channel=RES_BUY</t>
+  </si>
+  <si>
+    <t>34 Woodend Road, Alloway, Ayr, KA7 4QR</t>
+  </si>
+  <si>
+    <t>Substantial four-bedroom detached bungalow offering flexible accommodation over two levels
+Bright and generously proportioned lounge with large window formation
+Well-appointed fitted kitchen positioned off the main hallway
+Sun room to the rear enjoying views over the garden and offering additional living space
+Two ground floor bedrooms, one with en suite, ideal for all-on-the-level living
+Two generous first-floor double bedrooms
+Ground floor family bathroom with bath and additional upper-level shower room
+Excellent storage throughout the property
+Driveway providing off-street parking and access to a garage
+Well-maintained, mature garden grounds surrounding the property</t>
+  </si>
+  <si>
+    <t>This substantial four-bedroom detached bungalow is located within the highly desirable village of Alloway and offers spacious, flexible accommodation formed over two levels. Internally, the property comprises a bright lounge, formal dining room, fitted kitchen and sun room, along with two ground floor bedrooms, one benefitting from an en suite shower room, and a family bathroom. The upper level provides two generous double bedrooms and an additional shower room, making the layout ideal for families or buyers seeking adaptable living space. Externally, the property is complemented by mature, well-maintained garden grounds, a private driveway and garage.Vestibule1.01m x 1.42mHall3.27m x 4.64mLounge3.64m x 4.84mDining Room3.57m x 4.2mKitchen2.55m x 3.02mSun Room1.86m x 2.77mBedroom 34.35m x 3.44mEn Suite2.37m x 2.84mBedroom 42.57m x 3.44mBathroom1.83m x 1.91mBedroom 14.81m x 3.31mBedroom 24.8m x 3.94mShower Room1.88m x 1.74mParking - DrivewayParking - GarageBrochuresWebsiteHome ReportRead full description</t>
+  </si>
+  <si>
+    <t>https://media.rightmove.co.uk/dir/property-photo/83a3619c7/172527185/83a3619c7ec7877719d5654bc9a98691.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2f8902196/172527185/2f8902196e7dc16ba896ca568d550ff7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1d2bb144e/172527185/1d2bb144ef78dabb14d256ce109af0ff.jpeg
+https://media.rightmove.co.uk/dir/property-photo/237ba4e1e/172527185/237ba4e1e5533505d8e120e8e1786f93.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c600d4ea5/172527185/c600d4ea5e78cfe46288a779c8da06d1.jpeg
+https://media.rightmove.co.uk/dir/property-photo/4c1e115e4/172527185/4c1e115e42f1c5a87f995530ecbf2bfb.jpeg
+https://media.rightmove.co.uk/dir/property-photo/df127d79f/172527185/df127d79f05d29d32b114e9761775132.jpeg
+https://media.rightmove.co.uk/dir/property-photo/fd0771cec/172527185/fd0771cec1031503e2f60dd072a97ec7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/e2b87cfba/172527185/e2b87cfba072ef90df08843cc98c93e9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/8ed5dacfa/172527185/8ed5dacfaea1c033c108807053014386.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c3748d468/172527185/c3748d46846cac93bd006a69bb027db9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b5a0c353e/172527185/b5a0c353eb59ce99a23e3e88d650674f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/cd977c5a6/172527185/cd977c5a6b3fb7db45506f1ce45d2f40.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2667974a7/172527185/2667974a757476206baa70c100473912.jpeg
+https://media.rightmove.co.uk/dir/property-photo/7be6dcaf1/172527185/7be6dcaf14644e0634181b7d4ac79b3c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/27a1847e9/172527185/27a1847e9f70a882da65ce2a0ad6a19b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d541a5b8b/172527185/d541a5b8b0dc1ef9324201ef70202003.jpeg
+https://media.rightmove.co.uk/dir/property-photo/fd13e80c2/172527185/fd13e80c23998a3060c8b9ef9bb11118.jpeg
+https://media.rightmove.co.uk/dir/property-photo/10e70d7eb/172527185/10e70d7eb3b5ba2fdea56ca3db3677f2.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b89cf47a1/172527185/b89cf47a11c1024aac7e7bf66a77162c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/7a5bff88d/172527185/7a5bff88de2736e6b2ee7e790863fb54.jpeg
+https://media.rightmove.co.uk/dir/property-photo/63960117f/172527185/63960117fdccf3fde0c5ccbac183ddaf.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ace2501c1/172527185/ace2501c1b4e1204b8284c4da1ee8ebe.jpeg
+https://media.rightmove.co.uk/dir/property-photo/278b2ed46/172527185/278b2ed469884f827711aefa2ffc1659.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b52a8057d/172527185/b52a8057ddce7ae022a625921fbedbd3.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3815c5924/172527185/3815c5924ac3eff92f62b4828f8039fb.jpeg
+https://media.rightmove.co.uk/dir/property-photo/57445e839/172527185/57445e8392b3cd99ff0b1d949308e040.jpeg
+https://media.rightmove.co.uk/dir/property-photo/71ee46a8f/172527185/71ee46a8ffc3b14a6224cdcb3eab3869.jpeg
+https://media.rightmove.co.uk/dir/property-photo/83a3619c7/172527185/83a3619c7ec7877719d5654bc9a98691.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2f8902196/172527185/2f8902196e7dc16ba896ca568d550ff7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1d2bb144e/172527185/1d2bb144ef78dabb14d256ce109af0ff.jpeg
+https://media.rightmove.co.uk/dir/property-photo/237ba4e1e/172527185/237ba4e1e5533505d8e120e8e1786f93.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c600d4ea5/172527185/c600d4ea5e78cfe46288a779c8da06d1.jpeg
+https://media.rightmove.co.uk/dir/property-photo/4c1e115e4/172527185/4c1e115e42f1c5a87f995530ecbf2bfb.jpeg
+https://media.rightmove.co.uk/dir/property-photo/df127d79f/172527185/df127d79f05d29d32b114e9761775132.jpeg
+https://media.rightmove.co.uk/dir/property-photo/fd0771cec/172527185/fd0771cec1031503e2f60dd072a97ec7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/e2b87cfba/172527185/e2b87cfba072ef90df08843cc98c93e9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/8ed5dacfa/172527185/8ed5dacfaea1c033c108807053014386.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c3748d468/172527185/c3748d46846cac93bd006a69bb027db9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b5a0c353e/172527185/b5a0c353eb59ce99a23e3e88d650674f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/cd977c5a6/172527185/cd977c5a6b3fb7db45506f1ce45d2f40.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2667974a7/172527185/2667974a757476206baa70c100473912.jpeg
+https://media.rightmove.co.uk/dir/property-photo/7be6dcaf1/172527185/7be6dcaf14644e0634181b7d4ac79b3c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/27a1847e9/172527185/27a1847e9f70a882da65ce2a0ad6a19b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d541a5b8b/172527185/d541a5b8b0dc1ef9324201ef70202003.jpeg
+https://media.rightmove.co.uk/dir/property-photo/fd13e80c2/172527185/fd13e80c23998a3060c8b9ef9bb11118.jpeg
+https://media.rightmove.co.uk/dir/property-photo/10e70d7eb/172527185/10e70d7eb3b5ba2fdea56ca3db3677f2.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b89cf47a1/172527185/b89cf47a11c1024aac7e7bf66a77162c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/7a5bff88d/172527185/7a5bff88de2736e6b2ee7e790863fb54.jpeg
+https://media.rightmove.co.uk/dir/property-photo/63960117f/172527185/63960117fdccf3fde0c5ccbac183ddaf.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ace2501c1/172527185/ace2501c1b4e1204b8284c4da1ee8ebe.jpeg
+https://media.rightmove.co.uk/dir/property-photo/278b2ed46/172527185/278b2ed469884f827711aefa2ffc1659.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b52a8057d/172527185/b52a8057ddce7ae022a625921fbedbd3.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3815c5924/172527185/3815c5924ac3eff92f62b4828f8039fb.jpeg
+https://media.rightmove.co.uk/dir/property-photo/57445e839/172527185/57445e8392b3cd99ff0b1d949308e040.jpeg
+https://media.rightmove.co.uk/dir/property-photo/71ee46a8f/172527185/71ee46a8ffc3b14a6224cdcb3eab3869.jpeg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -881,359 +872,359 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2">
-        <v>160771736</v>
+        <v>87280758</v>
       </c>
       <c r="E2">
-        <v>240000</v>
+        <v>265000</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2" t="s">
         <v>26</v>
       </c>
       <c r="I2" t="s">
         <v>23</v>
       </c>
       <c r="J2">
-        <v>55.48072</v>
+        <v>55.478551</v>
       </c>
       <c r="K2">
-        <v>-4.469148</v>
+        <v>-4.621411</v>
       </c>
       <c r="L2">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="M2">
-        <v>3</v>
+        <v>5</v>
       </c>
       <c r="N2">
-        <v>122</v>
+        <v>209</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>34</v>
       </c>
       <c r="C3" t="s">
         <v>35</v>
       </c>
       <c r="D3">
-        <v>172763357</v>
+        <v>172213226</v>
       </c>
       <c r="E3">
-        <v>267995</v>
+        <v>266500</v>
       </c>
       <c r="F3" t="s">
         <v>24</v>
       </c>
       <c r="G3" t="s">
         <v>25</v>
       </c>
       <c r="H3" t="s">
         <v>36</v>
       </c>
       <c r="I3" t="s">
         <v>35</v>
       </c>
       <c r="J3">
-        <v>55.4459</v>
+        <v>55.43275</v>
       </c>
       <c r="K3">
-        <v>-4.49397</v>
+        <v>-4.46864</v>
       </c>
       <c r="L3">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M3">
         <v>3</v>
       </c>
       <c r="N3">
-        <v>96</v>
+        <v>118</v>
       </c>
       <c r="O3" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="Q3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="S3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="T3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="U3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D4">
-        <v>172213226</v>
+        <v>173262905</v>
       </c>
       <c r="E4">
-        <v>266500</v>
+        <v>295000</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
         <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="I4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="J4">
-        <v>55.43275</v>
+        <v>55.435453</v>
       </c>
       <c r="K4">
-        <v>-4.46864</v>
+        <v>-4.623429</v>
       </c>
       <c r="L4">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N4">
-        <v>118</v>
+        <v>104</v>
       </c>
       <c r="O4" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="Q4" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="R4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="S4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="T4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="U4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="D5">
         <v>166374353</v>
       </c>
       <c r="E5">
         <v>248000</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5" t="s">
         <v>36</v>
       </c>
       <c r="I5" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="J5">
         <v>55.43275</v>
       </c>
       <c r="K5">
         <v>-4.46864</v>
       </c>
       <c r="L5">
         <v>3</v>
       </c>
       <c r="M5">
         <v>3</v>
       </c>
       <c r="N5">
         <v>107</v>
       </c>
       <c r="O5" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="P5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="Q5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="R5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="S5" t="s">
-        <v>47</v>
+        <v>41</v>
       </c>
       <c r="T5" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
       <c r="U5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C6" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="D6">
-        <v>163346513</v>
+        <v>172527185</v>
       </c>
       <c r="E6">
-        <v>245000</v>
+        <v>295000</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" t="s">
         <v>25</v>
       </c>
       <c r="H6" t="s">
-        <v>36</v>
+        <v>45</v>
       </c>
       <c r="I6" t="s">
-        <v>43</v>
+        <v>56</v>
       </c>
       <c r="J6">
-        <v>55.43275</v>
+        <v>55.429436</v>
       </c>
       <c r="K6">
-        <v>-4.46864</v>
+        <v>-4.624042</v>
       </c>
       <c r="L6">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M6">
         <v>3</v>
       </c>
       <c r="N6">
-        <v>107</v>
+        <v>134</v>
       </c>
       <c r="O6" t="s">
-        <v>27</v>
+        <v>37</v>
       </c>
       <c r="P6" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>58</v>
+      </c>
+      <c r="R6" t="s">
+        <v>59</v>
+      </c>
+      <c r="S6" t="s">
+        <v>49</v>
+      </c>
+      <c r="T6" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>48</v>
       </c>
       <c r="U6" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>