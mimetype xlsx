--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_status</t>
   </si>
   <si>
     <t>property_type</t>
   </si>
   <si>
@@ -80,156 +80,162 @@
   <si>
     <t>tenure</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>images_script</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.rightmove.co.uk/property-for-sale/find.html?locationIdentifier=REGION%5E74&amp;index=0&amp;sortType=2&amp;channel=BUY&amp;transactionType=BUY&amp;displayLocationIdentifier=Ayr.html</t>
   </si>
   <si>
-    <t>https://www.rightmove.co.uk/properties/87280758#/?channel=RES_BUY</t>
-[...2 lines deleted...]
-    <t>Prestwick Road, Ayr, KA8</t>
+    <t>https://www.rightmove.co.uk/properties/87916266#/?channel=RES_BUY</t>
+  </si>
+  <si>
+    <t>Yeovil Cottage, by Mauchline, KA5 5JB</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
     <t>For Sale</t>
   </si>
   <si>
-    <t>Semi-Detached</t>
-[...77 lines deleted...]
-    <t>01292 431427</t>
+    <t>Cottage</t>
+  </si>
+  <si>
+    <t>Freehold</t>
+  </si>
+  <si>
+    <t>Charming traditional semi detached Scottish cottage
+Enjoying far reaching countryside views towards the Isle of Arran
+Impressive 21ft lounge with feature wood burning stove
+Spacious dining kitchen ideal for family living
+Three bedroom layout with two on ground floor and one on first floor
+Ground floor bedroom with en suite bathroom
+Separate ground floor shower room
+Useful utility room
+Versatile music room / studio or home office
+Covered outdoor entertaining terrace with glazed lantern roof</t>
+  </si>
+  <si>
+    <t>A charming traditional semi detached Scottish cottage set within a peaceful rural setting, enjoying far reaching views across the Ayrshire countryside towards the Isle of Arran.This is a home that perfectly captures the essence of cottage living, combining warmth, character and a strong connection to its surroundings. The impressive 21ft lounge, complete with a wood burning stove and direct access to the garden, forms a cosy yet spacious heart to the home, ideal for both relaxing and entertaining. The dining kitchen offers a welcoming and practical space for everyday living, in keeping with the traditional style of the property.The accommodation is both flexible and well considered. The ground floor provides a bedroom with en suite bathroom, a further bedroom and a separate shower room, allowing for comfortable all-on-the-level living if required. A standout addition is the music room / studio, offering an excellent space for home working, creative use or a quiet retreat.The layout is completed by a third bedroom on the first floor, adding to the overall versatility of the home.Externally, the property truly excels. The extensive mature gardens provide a wonderful sense of space and privacy, while the covered outdoor entertaining terrace with glazed lantern roof offers a superb all-weather setting to enjoy the views and surrounding countryside.
+EPC Rating: EHall3.72m x 3.07mLounge6.57m x 5.64mDining Kitchen4.87m x 3.56mBedroom 14.89m x 2.79mEn Suite2.22m x 3.6mBedroom 23.83m x 2.28mBedroom 34.28m x 4.08mShower Room1.85m x 2.2mUtility Room2.6m x 2.82mMusic and Exercise Studio4.54m x 3.61mParking - DrivewayBrochuresWebsiteHome ReportProperty BrochureRead full description</t>
+  </si>
+  <si>
+    <t>https://media.rightmove.co.uk/dir/property-photo/182f3d4c6/87916266/182f3d4c6a14e0375218da9c29f12243.jpeg
+https://media.rightmove.co.uk/dir/property-photo/39fd92c13/87916266/39fd92c1310c539aad8590e39ea54f9e.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d75ded4f1/87916266/d75ded4f10d509d6ecd9c36d524b51dd.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3db93ff4d/87916266/3db93ff4d5e696b181e2e46f17174bea.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f63193484/87916266/f631934848d2f15ebd1e741a72992eaa.jpeg
+https://media.rightmove.co.uk/dir/property-photo/37e199c35/87916266/37e199c35681fa90aa6dedf7aff3324b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/e776cacde/87916266/e776cacde6c61e57f8a15471074922aa.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9f5934af8/87916266/9f5934af8ec16469efdf6d0213af7d02.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2acc5398f/87916266/2acc5398f1b6b186502b89be7dd855d0.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3b29ee3de/87916266/3b29ee3ded66047d95869f1d7e9154b8.jpeg
+https://media.rightmove.co.uk/dir/property-photo/009a2e4ad/87916266/009a2e4ad7f1df5c8971a15a82e61941.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b9ef37e9b/87916266/b9ef37e9b05a5495a54490a12622eb00.jpeg
+https://media.rightmove.co.uk/dir/property-photo/642ce8819/87916266/642ce88194f98d01b0e3e72cdf20a78b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/5a0b09ef6/87916266/5a0b09ef64b79f8c0b688b5e10cb6b8b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/e09734da9/87916266/e09734da999e43aa8041da36cba29f40.jpeg
+https://media.rightmove.co.uk/dir/property-photo/986aba9cc/87916266/986aba9ccc0152b2915681db62341a24.jpeg
+https://media.rightmove.co.uk/dir/property-photo/57e1a1ff6/87916266/57e1a1ff6e9d4539e8a03373e92ae955.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2185cf773/87916266/2185cf773dd19908e97f2b45ae28a904.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9a0b58200/87916266/9a0b582006d95bb9c25fbadbd3c7a5da.jpeg
+https://media.rightmove.co.uk/dir/property-photo/a6c20a1ba/87916266/a6c20a1ba3233984e83c7dfc7ec7c7f2.jpeg
+https://media.rightmove.co.uk/dir/property-photo/4896f91d3/87916266/4896f91d39a9194336555f467c6c2dd1.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0181950eb/87916266/0181950eb3cc33248233d50bbb9e3b4d.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9bed250f8/87916266/9bed250f8ea0c1032c89e0e2c4aab9d9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/8df4836a6/87916266/8df4836a67ba44b91fde6d40bae1a910.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c8047c627/87916266/c8047c62712feb19202f80a668b8f061.jpeg
+https://media.rightmove.co.uk/dir/property-photo/5751ff346/87916266/5751ff3467e8a496623032c40d6104af.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0a9dff47a/87916266/0a9dff47a81299a024d9fff29eb0256c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/bb7a56f07/87916266/bb7a56f07999f1321fa6d648ad0bf253.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9ca4b0f5b/87916266/9ca4b0f5b297dac32ed637deecdc6e0f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/e8b6d53fc/87916266/e8b6d53fc2171192d117c1414b22dce7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/182f3d4c6/87916266/182f3d4c6a14e0375218da9c29f12243.jpeg
+https://media.rightmove.co.uk/dir/property-photo/39fd92c13/87916266/39fd92c1310c539aad8590e39ea54f9e.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d75ded4f1/87916266/d75ded4f10d509d6ecd9c36d524b51dd.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3db93ff4d/87916266/3db93ff4d5e696b181e2e46f17174bea.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f63193484/87916266/f631934848d2f15ebd1e741a72992eaa.jpeg
+https://media.rightmove.co.uk/dir/property-photo/37e199c35/87916266/37e199c35681fa90aa6dedf7aff3324b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/e776cacde/87916266/e776cacde6c61e57f8a15471074922aa.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9f5934af8/87916266/9f5934af8ec16469efdf6d0213af7d02.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2acc5398f/87916266/2acc5398f1b6b186502b89be7dd855d0.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3b29ee3de/87916266/3b29ee3ded66047d95869f1d7e9154b8.jpeg
+https://media.rightmove.co.uk/dir/property-photo/009a2e4ad/87916266/009a2e4ad7f1df5c8971a15a82e61941.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b9ef37e9b/87916266/b9ef37e9b05a5495a54490a12622eb00.jpeg
+https://media.rightmove.co.uk/dir/property-photo/642ce8819/87916266/642ce88194f98d01b0e3e72cdf20a78b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/5a0b09ef6/87916266/5a0b09ef64b79f8c0b688b5e10cb6b8b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/e09734da9/87916266/e09734da999e43aa8041da36cba29f40.jpeg
+https://media.rightmove.co.uk/dir/property-photo/986aba9cc/87916266/986aba9ccc0152b2915681db62341a24.jpeg
+https://media.rightmove.co.uk/dir/property-photo/57e1a1ff6/87916266/57e1a1ff6e9d4539e8a03373e92ae955.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2185cf773/87916266/2185cf773dd19908e97f2b45ae28a904.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9a0b58200/87916266/9a0b582006d95bb9c25fbadbd3c7a5da.jpeg
+https://media.rightmove.co.uk/dir/property-photo/a6c20a1ba/87916266/a6c20a1ba3233984e83c7dfc7ec7c7f2.jpeg
+https://media.rightmove.co.uk/dir/property-photo/4896f91d3/87916266/4896f91d39a9194336555f467c6c2dd1.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0181950eb/87916266/0181950eb3cc33248233d50bbb9e3b4d.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9bed250f8/87916266/9bed250f8ea0c1032c89e0e2c4aab9d9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/8df4836a6/87916266/8df4836a67ba44b91fde6d40bae1a910.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c8047c627/87916266/c8047c62712feb19202f80a668b8f061.jpeg
+https://media.rightmove.co.uk/dir/property-photo/5751ff346/87916266/5751ff3467e8a496623032c40d6104af.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0a9dff47a/87916266/0a9dff47a81299a024d9fff29eb0256c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/bb7a56f07/87916266/bb7a56f07999f1321fa6d648ad0bf253.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9ca4b0f5b/87916266/9ca4b0f5b297dac32ed637deecdc6e0f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/e8b6d53fc/87916266/e8b6d53fc2171192d117c1414b22dce7.jpeg</t>
+  </si>
+  <si>
+    <t>Donald Ross Residential, Kilmarnock</t>
+  </si>
+  <si>
+    <t>01563 593215</t>
   </si>
   <si>
     <t>https://www.rightmove.co.uk/property-for-sale/Ayr.html?index=24</t>
   </si>
   <si>
     <t>https://www.rightmove.co.uk/properties/172213226#/?channel=RES_BUY</t>
   </si>
   <si>
     <t>Water of Coyle , Truesdale Crescent, Drongan , KA6 7DX</t>
   </si>
   <si>
     <t>Detached</t>
-  </si>
-[...1 lines deleted...]
-    <t>Freehold</t>
   </si>
   <si>
     <t>Detached home with private driveway.
 Luxury designer kitchens by Creative Designs.
 Contemporary sanitaryware with luxury tiling by Porcelanosa.
 En-suite shower and wardrobes in master bedroom.
 Juliet balcony in master bedroom.
 Bifold doors leading out to rear garden
 NHBC 10-year warranty.</t>
   </si>
   <si>
     <t>This detached home with an integral garage and private driveway is our Highfield. This home offers a warm comfortable space for growing and established families alike.
 Upon entry, you are welcomed by a large, light hall including under-stair storage and a generously sized W.C. Leading off the hall, the lounge sits at the front of the property with dual aspect windows and plenty of space for the whole family. Accessible from both the hallway and the lounge is the open plan kitchen/dining area, this space is further enhanced by the bi-fold doors that take the home out into the privately fenced garden and completed by the utility room for maximum convenience.
 Surrounding a bright landing, upstairs there are 4 spacious bedrooms and a versatile single, alongside the family bathroom and further storage space. The master bedroom boasts built-in wardrobes, an en-suite bathroom, and a Juliet balcony beyond floor-to-ceiling windows, creating a tranquil space within itself.Read full description</t>
   </si>
   <si>
     <t>https://media.rightmove.co.uk/dir/property-photo/890cd72bc/172213226/890cd72bce2a64a8982e2c8889c08294.jpeg
 https://media.rightmove.co.uk/dir/property-photo/e34b0ba3b/172213226/e34b0ba3bde9e64c3fcaef4d01f14801.jpeg
 https://media.rightmove.co.uk/dir/property-photo/c30e4ab98/172213226/c30e4ab98c9845edbb0bcab0ce7afa0b.jpeg
 https://media.rightmove.co.uk/dir/property-photo/d52ea42c5/172213226/d52ea42c5912d369e83b06e2535c2289.jpeg
 https://media.rightmove.co.uk/dir/property-photo/eae1b22e4/172213226/eae1b22e4aa5b182b6f57fc38d7ddf29.jpeg
 https://media.rightmove.co.uk/dir/property-photo/754e25073/172213226/754e250735ab788008091793aa6d5a42.jpeg
 https://media.rightmove.co.uk/dir/property-photo/3586152ec/172213226/3586152eca9b982f1c519f842a237256.jpeg
 https://media.rightmove.co.uk/dir/property-photo/1fbc898ce/172213226/1fbc898ce1d4a79dd8dc0ad77c259298.jpeg
 https://media.rightmove.co.uk/dir/property-photo/a944db44f/172213226/a944db44f65a3fed361cd561724f075f.jpeg
@@ -238,253 +244,146 @@
 https://media.rightmove.co.uk/dir/property-photo/fe5e990dc/172213226/fe5e990dc581302fb53195dd494c0e6f.jpeg
 https://media.rightmove.co.uk/dir/property-photo/79279e71d/172213226/79279e71d9c5bd87f3dedd0f3b0747b1.jpeg
 https://media.rightmove.co.uk/dir/property-photo/737b5d1c2/172213226/737b5d1c21455ef8c2f37cee13c66c38.jpeg
 https://media.rightmove.co.uk/dir/property-photo/890cd72bc/172213226/890cd72bce2a64a8982e2c8889c08294.jpeg
 https://media.rightmove.co.uk/dir/property-photo/e34b0ba3b/172213226/e34b0ba3bde9e64c3fcaef4d01f14801.jpeg
 https://media.rightmove.co.uk/dir/property-photo/c30e4ab98/172213226/c30e4ab98c9845edbb0bcab0ce7afa0b.jpeg
 https://media.rightmove.co.uk/dir/property-photo/d52ea42c5/172213226/d52ea42c5912d369e83b06e2535c2289.jpeg
 https://media.rightmove.co.uk/dir/property-photo/eae1b22e4/172213226/eae1b22e4aa5b182b6f57fc38d7ddf29.jpeg
 https://media.rightmove.co.uk/dir/property-photo/754e25073/172213226/754e250735ab788008091793aa6d5a42.jpeg
 https://media.rightmove.co.uk/dir/property-photo/3586152ec/172213226/3586152eca9b982f1c519f842a237256.jpeg
 https://media.rightmove.co.uk/dir/property-photo/1fbc898ce/172213226/1fbc898ce1d4a79dd8dc0ad77c259298.jpeg
 https://media.rightmove.co.uk/dir/property-photo/a944db44f/172213226/a944db44f65a3fed361cd561724f075f.jpeg
 https://media.rightmove.co.uk/dir/property-photo/fb26c7114/172213226/fb26c7114d9169140a28b3785fcb3647.jpeg
 https://media.rightmove.co.uk/dir/property-photo/affa8702b/172213226/affa8702b4772cad5ee0a1f8feac27ca.jpeg
 https://media.rightmove.co.uk/dir/property-photo/fe5e990dc/172213226/fe5e990dc581302fb53195dd494c0e6f.jpeg
 https://media.rightmove.co.uk/dir/property-photo/79279e71d/172213226/79279e71d9c5bd87f3dedd0f3b0747b1.jpeg
 https://media.rightmove.co.uk/dir/property-photo/737b5d1c2/172213226/737b5d1c21455ef8c2f37cee13c66c38.jpeg</t>
   </si>
   <si>
     <t>Hayhill Developments</t>
   </si>
   <si>
     <t>01292 433525</t>
   </si>
   <si>
-    <t>https://www.rightmove.co.uk/properties/173262905#/?channel=RES_BUY</t>
-[...86 lines deleted...]
-  <si>
     <t>https://www.rightmove.co.uk/properties/166374353#/?channel=RES_BUY</t>
   </si>
   <si>
     <t>3-bedroom detached home with private driveway
 Large windows for optimal lighting
 Separate Lounge with storage space
 Luxury designer kitchens with pantry and utility space by Creative Designs.
 Spacious family bathroom
 En-suite shower and wardrobes in master bedroom.
 Contemporary sanitaryware and custom tiling by Porcelanosa.
 Turfed front Garden
 1.6m fence and gate for privacy and decking in the rear garden</t>
   </si>
   <si>
     <t>Experience the pinnacle of family living in this stunning three-bed, detached villa. Step inside and be greeted by a bright and spacious hallway that effortlessly leads you to the heart of the home - the kitchen and dining area. This open-plan space provides versatility for casual family dinners or entertaining guests. The addition of bi-fold doors opening onto a private decked garden creates a seamless indoor-outdoor flow, allowing you to savor the joys of summer without leaving the comfort of home. Complete with a large lounge and convenient utility room, this lower floor offers both style and practicality.
 Upstairs, discover a tranquil retreat for the whole family. The three double bedrooms offer ample space, with the master bedroom boasting its own en-suite and fitted wardrobes. A generous family bathroom completes this level, ensuring everyone's needs are met. The Portnellan property has become a cherished favorite among families, thanks to its thoughtful design and attention to detail. Embrace a lifestyle of comfort and elegance as you create treasured memories in this exceptional home.Read full description</t>
   </si>
   <si>
     <t>https://media.rightmove.co.uk/dir/property-photo/e554d81ea/166374353/e554d81eadb8f944fe2944893cd0182b.jpeg
 https://media.rightmove.co.uk/dir/property-photo/77ea11860/166374353/77ea1186037dffd62085f86649767d88.jpeg
 https://media.rightmove.co.uk/dir/property-photo/d43789f51/166374353/d43789f51f01dcd533ebf09761874169.jpeg
 https://media.rightmove.co.uk/dir/property-photo/7080619e4/166374353/7080619e4e5ef17148e99fba5edc1fc3.jpeg
 https://media.rightmove.co.uk/dir/property-photo/b8afe3b7f/166374353/b8afe3b7f5199c2a38ab0c4617247f22.jpeg
 https://media.rightmove.co.uk/dir/property-photo/e3eee1626/166374353/e3eee16267fbf4a39ddd4464ab38c825.jpeg
 https://media.rightmove.co.uk/dir/property-photo/c8c5e35bb/166374353/c8c5e35bb7b3679c9d1fbe898107c37c.jpeg
 https://media.rightmove.co.uk/dir/property-photo/f280cb545/166374353/f280cb545b4c38e2f1dc020d339bdd9b.jpeg
 https://media.rightmove.co.uk/dir/property-photo/d92744489/166374353/d927444895b72687501cea6658b94676.jpeg
 https://media.rightmove.co.uk/dir/property-photo/e554d81ea/166374353/e554d81eadb8f944fe2944893cd0182b.jpeg
 https://media.rightmove.co.uk/dir/property-photo/77ea11860/166374353/77ea1186037dffd62085f86649767d88.jpeg
 https://media.rightmove.co.uk/dir/property-photo/d43789f51/166374353/d43789f51f01dcd533ebf09761874169.jpeg
 https://media.rightmove.co.uk/dir/property-photo/7080619e4/166374353/7080619e4e5ef17148e99fba5edc1fc3.jpeg
 https://media.rightmove.co.uk/dir/property-photo/b8afe3b7f/166374353/b8afe3b7f5199c2a38ab0c4617247f22.jpeg
 https://media.rightmove.co.uk/dir/property-photo/e3eee1626/166374353/e3eee16267fbf4a39ddd4464ab38c825.jpeg
 https://media.rightmove.co.uk/dir/property-photo/c8c5e35bb/166374353/c8c5e35bb7b3679c9d1fbe898107c37c.jpeg
 https://media.rightmove.co.uk/dir/property-photo/f280cb545/166374353/f280cb545b4c38e2f1dc020d339bdd9b.jpeg
 https://media.rightmove.co.uk/dir/property-photo/d92744489/166374353/d927444895b72687501cea6658b94676.jpeg</t>
   </si>
   <si>
-    <t>https://www.rightmove.co.uk/properties/172527185#/?channel=RES_BUY</t>
-[...75 lines deleted...]
-https://media.rightmove.co.uk/dir/property-photo/71ee46a8f/172527185/71ee46a8ffc3b14a6224cdcb3eab3869.jpeg</t>
+    <t>https://www.rightmove.co.uk/properties/163346513#/?channel=RES_BUY</t>
+  </si>
+  <si>
+    <t>https://media.rightmove.co.uk/dir/property-photo/8df025d34/163346513/8df025d34bf895d95b2d251fbfb070ad.jpeg
+https://media.rightmove.co.uk/dir/property-photo/da00fcc40/163346513/da00fcc40e2240a12362dbc08b0c93fa.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b7a5ee386/163346513/b7a5ee386e3999561a266b1e8ccd9b2c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ba168a712/163346513/ba168a71291528915fe1ab4d6314d879.jpeg
+https://media.rightmove.co.uk/dir/property-photo/6f31b26c6/163346513/6f31b26c60c530ad73a04fa8b2f42a3e.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ddadf64fa/163346513/ddadf64faed5f20aeb120f0b1e1914b0.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d679d8fdd/163346513/d679d8fdde614da7863ec72570baddc8.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2af433ed6/163346513/2af433ed6f06372a28250c62bfd5ab5c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/5122ac0de/163346513/5122ac0de8df475a52624607d82e34a7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/8df025d34/163346513/8df025d34bf895d95b2d251fbfb070ad.jpeg
+https://media.rightmove.co.uk/dir/property-photo/da00fcc40/163346513/da00fcc40e2240a12362dbc08b0c93fa.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b7a5ee386/163346513/b7a5ee386e3999561a266b1e8ccd9b2c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ba168a712/163346513/ba168a71291528915fe1ab4d6314d879.jpeg
+https://media.rightmove.co.uk/dir/property-photo/6f31b26c6/163346513/6f31b26c60c530ad73a04fa8b2f42a3e.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ddadf64fa/163346513/ddadf64faed5f20aeb120f0b1e1914b0.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d679d8fdd/163346513/d679d8fdde614da7863ec72570baddc8.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2af433ed6/163346513/2af433ed6f06372a28250c62bfd5ab5c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/5122ac0de/163346513/5122ac0de8df475a52624607d82e34a7.jpeg</t>
+  </si>
+  <si>
+    <t>https://www.rightmove.co.uk/properties/166374248#/?channel=RES_BUY</t>
+  </si>
+  <si>
+    <t>Ask developer</t>
+  </si>
+  <si>
+    <t>Spacious 3 bedroom detached home
+Private driveway for off-street parking
+Large bifold windows leading to the rear garden
+Luxury designer kitchens by Creative Designs
+Contemporary sanitaryware with tiling by Porcelanosa
+En-suite shower and wardrobes in master bedroom
+NHBC 10-year warranty</t>
+  </si>
+  <si>
+    <t>A contemporary three-bed detached home with a private driveway and inviting front garden. Inside, a spacious hallway welcomes you, featuring a convenient W.C. and storage area. At the end of the hallway, discover an open-plan kitchen, dining, and lounge space, designed to maximize space and natural light. Bi-fold doors connect seamlessly to a private rear garden.
+Upstairs, three bedrooms provide comfort and storage, along with a well-appointed family bathroom. The master bedroom boasts its own en-suite shower room and fitted wardrobes. Bedroom 3 offers flexibility as a study or home office. The Garallan Home caters to the ever-changing needs of modern families, offering abundant living space and a delightful atmosphere both inside and out.Read full description</t>
+  </si>
+  <si>
+    <t>https://media.rightmove.co.uk/dir/property-photo/00b64a899/166374248/00b64a8999c4b3e319a5231e0e56cac1.jpeg
+https://media.rightmove.co.uk/dir/property-photo/4669bc1a9/166374248/4669bc1a90e7c4fb3b0a3509a12f5f42.jpeg
+https://media.rightmove.co.uk/dir/property-photo/a9e8e5cad/166374248/a9e8e5cad9dcc9570816ef5b3b57451a.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b8afe3b7f/166374248/b8afe3b7f5199c2a38ab0c4617247f22.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f280cb545/166374248/f280cb545b4c38e2f1dc020d339bdd9b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/bb2dedb39/166374248/bb2dedb39bdfa1e49a8eec97cfa7aef9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d43789f51/166374248/d43789f51f01dcd533ebf09761874169.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2b0741ee8/166374248/2b0741ee8fb4b8b9595e85f0c28615cd.jpeg
+https://media.rightmove.co.uk/dir/property-photo/00b64a899/166374248/00b64a8999c4b3e319a5231e0e56cac1.jpeg
+https://media.rightmove.co.uk/dir/property-photo/4669bc1a9/166374248/4669bc1a90e7c4fb3b0a3509a12f5f42.jpeg
+https://media.rightmove.co.uk/dir/property-photo/a9e8e5cad/166374248/a9e8e5cad9dcc9570816ef5b3b57451a.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b8afe3b7f/166374248/b8afe3b7f5199c2a38ab0c4617247f22.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f280cb545/166374248/f280cb545b4c38e2f1dc020d339bdd9b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/bb2dedb39/166374248/bb2dedb39bdfa1e49a8eec97cfa7aef9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d43789f51/166374248/d43789f51f01dcd533ebf09761874169.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2b0741ee8/166374248/2b0741ee8fb4b8b9595e85f0c28615cd.jpeg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -872,81 +771,81 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2">
-        <v>87280758</v>
+        <v>87916266</v>
       </c>
       <c r="E2">
-        <v>265000</v>
+        <v>220000</v>
       </c>
       <c r="F2" t="s">
         <v>24</v>
       </c>
       <c r="G2" t="s">
         <v>25</v>
       </c>
       <c r="H2" t="s">
         <v>26</v>
       </c>
       <c r="I2" t="s">
         <v>23</v>
       </c>
       <c r="J2">
-        <v>55.478551</v>
+        <v>55.458536</v>
       </c>
       <c r="K2">
-        <v>-4.621411</v>
+        <v>-4.456243</v>
       </c>
       <c r="L2">
-        <v>7</v>
+        <v>3</v>
       </c>
       <c r="M2">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="N2">
-        <v>209</v>
+        <v>100</v>
       </c>
       <c r="O2" t="s">
         <v>27</v>
       </c>
       <c r="P2" t="s">
         <v>28</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
       <c r="T2" t="s">
         <v>32</v>
       </c>
       <c r="U2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
@@ -970,261 +869,261 @@
       <c r="G3" t="s">
         <v>25</v>
       </c>
       <c r="H3" t="s">
         <v>36</v>
       </c>
       <c r="I3" t="s">
         <v>35</v>
       </c>
       <c r="J3">
         <v>55.43275</v>
       </c>
       <c r="K3">
         <v>-4.46864</v>
       </c>
       <c r="L3">
         <v>4</v>
       </c>
       <c r="M3">
         <v>3</v>
       </c>
       <c r="N3">
         <v>118</v>
       </c>
       <c r="O3" t="s">
+        <v>27</v>
+      </c>
+      <c r="P3" t="s">
         <v>37</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>38</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>39</v>
       </c>
-      <c r="R3" t="s">
+      <c r="S3" t="s">
         <v>40</v>
       </c>
-      <c r="S3" t="s">
+      <c r="T3" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="U3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="C4" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="D4">
-        <v>173262905</v>
+        <v>166374353</v>
       </c>
       <c r="E4">
-        <v>295000</v>
+        <v>248000</v>
       </c>
       <c r="F4" t="s">
         <v>24</v>
       </c>
       <c r="G4" t="s">
         <v>25</v>
       </c>
       <c r="H4" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="I4" t="s">
-        <v>44</v>
+        <v>35</v>
       </c>
       <c r="J4">
-        <v>55.435453</v>
+        <v>55.43275</v>
       </c>
       <c r="K4">
-        <v>-4.623429</v>
+        <v>-4.46864</v>
       </c>
       <c r="L4">
         <v>3</v>
       </c>
       <c r="M4">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="N4">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="O4" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="P4" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="Q4" t="s">
-        <v>47</v>
+        <v>44</v>
       </c>
       <c r="R4" t="s">
-        <v>48</v>
+        <v>45</v>
       </c>
       <c r="S4" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="T4" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="U4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>35</v>
       </c>
       <c r="D5">
-        <v>166374353</v>
+        <v>163346513</v>
       </c>
       <c r="E5">
-        <v>248000</v>
+        <v>245000</v>
       </c>
       <c r="F5" t="s">
         <v>24</v>
       </c>
       <c r="G5" t="s">
         <v>25</v>
       </c>
       <c r="H5" t="s">
         <v>36</v>
       </c>
       <c r="I5" t="s">
         <v>35</v>
       </c>
       <c r="J5">
         <v>55.43275</v>
       </c>
       <c r="K5">
         <v>-4.46864</v>
       </c>
       <c r="L5">
         <v>3</v>
       </c>
       <c r="M5">
         <v>3</v>
       </c>
       <c r="N5">
         <v>107</v>
       </c>
       <c r="O5" t="s">
-        <v>37</v>
+        <v>27</v>
       </c>
       <c r="P5" t="s">
-        <v>52</v>
+        <v>43</v>
       </c>
       <c r="Q5" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="R5" t="s">
-        <v>54</v>
+        <v>47</v>
       </c>
       <c r="S5" t="s">
+        <v>40</v>
+      </c>
+      <c r="T5" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="U5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>55</v>
+        <v>48</v>
       </c>
       <c r="C6" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="D6">
-        <v>172527185</v>
+        <v>166374248</v>
       </c>
       <c r="E6">
-        <v>295000</v>
+        <v>205000</v>
       </c>
       <c r="F6" t="s">
         <v>24</v>
       </c>
       <c r="G6" t="s">
         <v>25</v>
       </c>
       <c r="H6" t="s">
-        <v>45</v>
+        <v>36</v>
       </c>
       <c r="I6" t="s">
-        <v>56</v>
+        <v>35</v>
       </c>
       <c r="J6">
-        <v>55.429436</v>
+        <v>55.43275</v>
       </c>
       <c r="K6">
-        <v>-4.624042</v>
+        <v>-4.46864</v>
       </c>
       <c r="L6">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M6">
         <v>3</v>
       </c>
       <c r="N6">
-        <v>134</v>
+        <v>92</v>
       </c>
       <c r="O6" t="s">
-        <v>37</v>
+        <v>49</v>
       </c>
       <c r="P6" t="s">
-        <v>57</v>
+        <v>50</v>
       </c>
       <c r="Q6" t="s">
-        <v>58</v>
+        <v>51</v>
       </c>
       <c r="R6" t="s">
-        <v>59</v>
+        <v>52</v>
       </c>
       <c r="S6" t="s">
-        <v>49</v>
+        <v>40</v>
       </c>
       <c r="T6" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="U6" t="s">
         <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>