--- v2 (2026-05-25)
+++ v3 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_status</t>
   </si>
   <si>
     <t>property_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>latitude</t>
@@ -80,310 +83,379 @@
   <si>
     <t>tenure</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>images_script</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.rightmove.co.uk/property-for-sale/find.html?locationIdentifier=REGION%5E74&amp;index=0&amp;sortType=2&amp;channel=BUY&amp;transactionType=BUY&amp;displayLocationIdentifier=Ayr.html</t>
   </si>
   <si>
-    <t>https://www.rightmove.co.uk/properties/87916266#/?channel=RES_BUY</t>
-[...2 lines deleted...]
-    <t>Yeovil Cottage, by Mauchline, KA5 5JB</t>
+    <t>2026-06-15T05:02:36Z</t>
+  </si>
+  <si>
+    <t>https://www.rightmove.co.uk/properties/89558091#/?channel=RES_BUY</t>
+  </si>
+  <si>
+    <t>4A Kirkholm Avenue, Ayr, KA8 8LY</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
     <t>For Sale</t>
   </si>
   <si>
-    <t>Cottage</t>
+    <t>Semi-Detached</t>
+  </si>
+  <si>
+    <t>Ask agent</t>
+  </si>
+  <si>
+    <t>Semi detached 3 bedroom modern property
+Fantastic modern open plan lounge, dining and kitchen area
+Quality fixutres and fittings
+Stunning glass balustrade
+Solid oak doors
+3 Spacious bedrooms
+Principal Bedroom with en suite
+High level of appointment throughout
+Enclosed easily maintained gardens</t>
+  </si>
+  <si>
+    <t>Welcome to 4a Kirkholm Avenue, Ayr, a sophisticated and beautifully appointed three-bedroom semi-detached home that offers a perfect blend of modern luxury and timeless elegance. This remarkable property immediately impresses with its exceptional open plan lounge, dining, and kitchen area, designed to create a fluid and inviting living space ideal for both relaxation and entertaining. The interior showcases a high level of appointment throughout, with quality fixtures and fittings that exude contemporary style, including a stunning glass balustrade that adds a touch of architectural flair and enhances the sense of light and space. Solid oak doors throughout the home offer a sense of refined craftsmanship, complementing the spacious and airy layout. Each of the  bedrooms is generously proportioned, providing comfortable retreats for family members or guests, while the principal bedroom benefits from a luxurious en suite, creating a private sanctuary within the home. Every detail has been carefully considered to ensure a seamless blend of functionality and elegance, making this property a truly exceptional home in a sought-after location, perfect for discerning buyers seeking comfort, style, and modern living.Lounge4.36m x 8.37mPrincipal Bedroom3.09m x 4.15mEn-Suite1.75m x 2.9mOffice2.71m x 3.02mShower room3.2m x 1.16mShower room4.07m x 2.85mBedroom 23.77m x 6.01mBedroom 32.7m x 6.12mParking - EV chargingBrochuresHome ReportRead full description</t>
+  </si>
+  <si>
+    <t>https://media.rightmove.co.uk/dir/property-photo/78374be89/89558091/78374be8927034d5e609b39c533c981d.jpeg
+https://media.rightmove.co.uk/dir/property-photo/cfd7134e0/89558091/cfd7134e04c58bcda5c6960bbdeec825.jpeg
+https://media.rightmove.co.uk/dir/property-photo/710aae36b/89558091/710aae36be7b1f09ab25ddc39b0f9e46.jpeg
+https://media.rightmove.co.uk/dir/property-photo/5979d072a/89558091/5979d072ab3df8d81f6378cd481f8ba2.jpeg
+https://media.rightmove.co.uk/dir/property-photo/af76b4273/89558091/af76b4273ad3110fac79b862ada179cf.jpeg
+https://media.rightmove.co.uk/dir/property-photo/6608b744c/89558091/6608b744c834d8dbacb78c485c0ba65c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/e57c2acd0/89558091/e57c2acd0249c2cd033657edd5d0506a.jpeg
+https://media.rightmove.co.uk/dir/property-photo/7a4b1b689/89558091/7a4b1b689fdc0a1515b2dcfe7d50ae48.jpeg
+https://media.rightmove.co.uk/dir/property-photo/195b2a834/89558091/195b2a8346016600d154ecd16ba756dc.jpeg
+https://media.rightmove.co.uk/dir/property-photo/58750b543/89558091/58750b543ce27ad4d9a3b8f916fadae2.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ee86231af/89558091/ee86231af8afdffdedd705daa070d872.jpeg
+https://media.rightmove.co.uk/dir/property-photo/7e81c210c/89558091/7e81c210c0ac2f832a14f43f49c2b94c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/534a29233/89558091/534a29233c2acca1bc227f3550fda6d1.jpeg
+https://media.rightmove.co.uk/dir/property-photo/73bca00e8/89558091/73bca00e80edd6db52f0b2209f311254.jpeg
+https://media.rightmove.co.uk/dir/property-photo/96b26081b/89558091/96b26081b4c0808d78db86b5a3fa1f4c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0de4c5d5a/89558091/0de4c5d5a34b466f190a1adb82e192b3.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1112f9add/89558091/1112f9add9a0f1b4552c5a364708a5e2.jpeg
+https://media.rightmove.co.uk/dir/property-photo/29ba0ba02/89558091/29ba0ba02b506d9e6da1040e15826996.jpeg
+https://media.rightmove.co.uk/dir/property-photo/714d00026/89558091/714d0002618e8c49f77bcf4a816152c5.jpeg
+https://media.rightmove.co.uk/dir/property-photo/846fb9581/89558091/846fb95815968bf5cbb275bf5df94a12.jpeg
+https://media.rightmove.co.uk/dir/property-photo/413594b76/89558091/413594b76ab7039d6606feba81637bce.jpeg
+https://media.rightmove.co.uk/dir/property-photo/6a2782dee/89558091/6a2782dee88764c599343d151757ab7f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ef4224dc5/89558091/ef4224dc5afea1f5c54e108491b44b0b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/81eccda01/89558091/81eccda0111093e38afabf1a16c3b256.jpeg
+https://media.rightmove.co.uk/dir/property-photo/6a229972d/89558091/6a229972db74b98b11846720ac42003c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/61a9efa13/89558091/61a9efa13484bd32945d4986538423ad.jpeg
+https://media.rightmove.co.uk/dir/property-photo/232374104/89558091/232374104ba947d743aa58b7c987fc19.jpeg
+https://media.rightmove.co.uk/dir/property-photo/13694630d/89558091/13694630d1406d6033e97bacc0b3143c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/a7fdefb70/89558091/a7fdefb70101bf0f8b9cc5d36f7d8877.jpeg
+https://media.rightmove.co.uk/dir/property-photo/6eb0b97d8/89558091/6eb0b97d8c2629b4b15d25d3e50a910e.jpeg
+https://media.rightmove.co.uk/dir/property-photo/8dbb0b4be/89558091/8dbb0b4bee07ace201a3cc38dec78733.jpeg
+https://media.rightmove.co.uk/dir/property-photo/29bd4b96c/89558091/29bd4b96c787b38db87d7bcba2aefe3e.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2b6d11451/89558091/2b6d11451afb2529a4a8f5a89ebc00fa.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0f876e645/89558091/0f876e6454d2ecb1f8610d911b1f7609.jpeg
+https://media.rightmove.co.uk/dir/property-photo/26c22a61a/89558091/26c22a61a92ec717ec7a4748aa9296ab.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9fbe69fdc/89558091/9fbe69fdcaa393567203017fc5b06d60.jpeg
+https://media.rightmove.co.uk/dir/property-photo/165012ea3/89558091/165012ea31d623acc62ab67deea708ca.jpeg
+https://media.rightmove.co.uk/dir/property-photo/650e48634/89558091/650e48634e86ccf0425517a544a6ea74.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b04a13abb/89558091/b04a13abb163dc923e6ed02382236c58.jpeg
+https://media.rightmove.co.uk/dir/property-photo/5f6feb9cb/89558091/5f6feb9cbd4f393c56f1ab7b06059b1c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/e431960a0/89558091/e431960a0418cfd2fd4fbf97bd1c8497.jpeg
+https://media.rightmove.co.uk/dir/property-photo/02c3e3c18/89558091/02c3e3c18e331e2736874b91ada32a1e.jpeg
+https://media.rightmove.co.uk/dir/property-photo/7a54e1227/89558091/7a54e1227b3d020edfd4f14ed2971dce.jpeg
+https://media.rightmove.co.uk/dir/property-photo/e8ed91838/89558091/e8ed918380cdd6529890706d8a74d932.jpeg
+https://media.rightmove.co.uk/dir/property-photo/108e0f8bd/89558091/108e0f8bdae1b50b320268a2616a07a5.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ef776e083/89558091/ef776e0833632727e51eb152be2810fb.jpeg
+https://media.rightmove.co.uk/dir/property-photo/a2851137b/89558091/a2851137b15129d8ccf0dec7675be08f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/812ec4cbd/89558091/812ec4cbd02201922fe7a6387175ea82.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3f2f5a32d/89558091/3f2f5a32d0387a901a5b69dba5211330.jpeg</t>
+  </si>
+  <si>
+    <t>Donald Ross Residential, Ayr</t>
+  </si>
+  <si>
+    <t>https://www.rightmove.co.uk/property-for-sale/Ayr.html?index=24</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:02:47Z</t>
+  </si>
+  <si>
+    <t>https://www.rightmove.co.uk/properties/89427810#/?channel=RES_BUY</t>
+  </si>
+  <si>
+    <t>43 Teviot Street, Ayr, KA8 9JE</t>
   </si>
   <si>
     <t>Freehold</t>
   </si>
   <si>
-    <t>Charming traditional semi detached Scottish cottage
-[...240 lines deleted...]
-https://media.rightmove.co.uk/dir/property-photo/2b0741ee8/166374248/2b0741ee8fb4b8b9595e85f0c28615cd.jpeg</t>
+    <t>Immaculate Semi Detached Villa
+Three Well Proportioned Bedrooms
+Move-In Ready Condition
+Modern Fitted Kitchen
+Bright And Spacious Accommodation
+Private Driveway Parking
+Garage Providing Additional Storage
+Large Rear Garden
+Summer House
+Close To Schools, Amenities And Transport Links</t>
+  </si>
+  <si>
+    <t>Situated within a quiet and popular residential area of Ayr, this beautifully presented three bedroom semi-detached villa offers stylish and spacious accommodation ideally suited to first-time buyers, small families and downsizers. Presented in true move-in ready condition, the property combines modern living with excellent outdoor space and convenient access to local amenities, schools and transport links.Internally, the accommodation comprises a bright and welcoming lounge, a modern fitted kitchen with ample storage, three well proportioned bedrooms and a family bathroom. The property has been well maintained throughout, providing a comfortable and contemporary home ready for immediate occupation.Externally, the property enjoys a generous rear garden offering excellent space for outdoor entertaining and family use. A charming summer house provides additional versatility, while a garage offers valuable storage space. A private driveway completes the package, providing convenient off-street parking.This attractive home offers an excellent opportunity to acquire a well presented family property within one of Ayr's desirable residential locations.Lounge/Dining Room3.26m x 6.96mKitchen2.79m x 2.58mBedroom 13.29m x 3.78mBedroom 23.5m x 2.75mBedroom 32.19m x 2.79mBathroom1.98m x 1.63mParking - DrivewayParking - GarageBrochuresHome ReportRead full description</t>
+  </si>
+  <si>
+    <t>https://media.rightmove.co.uk/dir/property-photo/11f6e0993/89427810/11f6e099325a8c8f2c2b9cc2b8df23f2.jpeg
+https://media.rightmove.co.uk/dir/property-photo/85119cb2f/89427810/85119cb2f159b52bc8555cafd0876fa4.jpeg
+https://media.rightmove.co.uk/dir/property-photo/04a6b0576/89427810/04a6b057680c57f52917085f0d82e32e.jpeg
+https://media.rightmove.co.uk/dir/property-photo/cbe8fa2cf/89427810/cbe8fa2cf017f7578e8aaeb03f9c60d2.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3b1a8a274/89427810/3b1a8a2741717346242ddf845f0767e2.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0ef34881d/89427810/0ef34881dfda0ebeab11e6eec87f537b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f48479681/89427810/f48479681664cb0faffa2b47ee8be5f8.jpeg
+https://media.rightmove.co.uk/dir/property-photo/4126f616d/89427810/4126f616d920a6852ed3317650385442.jpeg
+https://media.rightmove.co.uk/dir/property-photo/438b280ce/89427810/438b280ce76549c348db975fe2ee09f0.jpeg
+https://media.rightmove.co.uk/dir/property-photo/73603593d/89427810/73603593d5b1e8571f0dc7868c963143.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f30f70ac2/89427810/f30f70ac2258710aaac4da22c783fc51.jpeg
+https://media.rightmove.co.uk/dir/property-photo/8f244c4dd/89427810/8f244c4dda0527848121ae821e76375e.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9ee604e86/89427810/9ee604e861dc8295d75310b7c53b2c21.jpeg
+https://media.rightmove.co.uk/dir/property-photo/48ccccbd9/89427810/48ccccbd9e3b4676401000777021f75f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/aa4f4e610/89427810/aa4f4e6101be08482acd2248d703883e.jpeg
+https://media.rightmove.co.uk/dir/property-photo/8c21d7545/89427810/8c21d7545061a5a69abdf7feebf3346d.jpeg
+https://media.rightmove.co.uk/dir/property-photo/4eac8234c/89427810/4eac8234cdd35eb9e0b4ab4d9176c04b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/6d830035d/89427810/6d830035dfb4ce544e4facc16cafe5c5.jpeg
+https://media.rightmove.co.uk/dir/property-photo/a7a8eef7c/89427810/a7a8eef7c00a1856c4a4770b31e2e6d7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/dd6e0fcde/89427810/dd6e0fcde33e822bc465c58c029bf44f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/79e82c8fb/89427810/79e82c8fb8abc1d24ad0dac14e635317.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b8a9d71f9/89427810/b8a9d71f980333372a7c85c5c281aebe.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ed56b97e3/89427810/ed56b97e327a521456d0ab28871a04d3.jpeg
+https://media.rightmove.co.uk/dir/property-photo/4b39cec69/89427810/4b39cec69764c7c03ebc707d59f4e16d.jpeg
+https://media.rightmove.co.uk/dir/property-photo/5aa20dc13/89427810/5aa20dc138baa7787e5991888513b79a.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b829d42fa/89427810/b829d42fa50d47504a7b2fd4f1f31a38.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3062fc9fc/89427810/3062fc9fce8c4fa7de549cd5bb3e22be.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0254da2ab/89427810/0254da2abd28dc31f7c72a21cd828130.jpeg</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:02:55Z</t>
+  </si>
+  <si>
+    <t>https://www.rightmove.co.uk/properties/89260560#/?channel=RES_BUY</t>
+  </si>
+  <si>
+    <t>12 Yeomanry Place, Ayr,  KA7 1LD</t>
+  </si>
+  <si>
+    <t>Flat</t>
+  </si>
+  <si>
+    <t>Stunning Second Floor Apartment
+Two Spacious Double Bedrooms
+Principal Bedroom With En-Suite
+Bright Lounge With French Doors
+Private Balcony With Panoramic Sea Views
+Views Towards Heads Of Ayr And Arran
+Designated Residents Parking Space
+Prestigious Beachfront Location
+Walking Distance To Ayr Town Centre</t>
+  </si>
+  <si>
+    <t>Situated within a highly desirable beachfront location in Ayr, this impressive second floor two bedroom apartment offers stunning coastal views and spacious modern living ideally suited to downsizers, professionals or buyers seeking a seaside lifestyle. Conveniently positioned within easy reach of Ayr town centre, local amenities and transport links, the property combines luxury coastal living with everyday convenience.Internally, the accommodation comprises a bright and spacious lounge featuring French doors opening onto a private balcony with breathtaking sea views stretching towards Heads of Ayr and Isle of Arran. The property further benefits from a modern fitted kitchen, two well proportioned bedrooms including a principal bedroom with en-suite shower room, together with a separate family bathroom.Externally, the development offers residents parking with a designated parking space providing added convenience within this sought-after seafront setting.Offering outstanding coastal views, spacious accommodation and an enviable beachfront position, this exceptional apartment presents a rare opportunity within one of Ayr’s most desirable locations.
+EPC Rating: BLounge4.35m x 4.86mBalcony2.14m x 3.74mKitchen3.07m x 4.24mBathroom2.62m x 1.97mBedroom 14.85m x 2.76mEn Suite1.55m x 1.96mBedroom 23.67m x 2.51mParking - Allocated parkingBrochuresHome ReportRead full description</t>
+  </si>
+  <si>
+    <t>https://media.rightmove.co.uk/dir/property-photo/31b193fab/89260560/31b193fab3cc45637984808468bbd3f7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/64de9a2bb/89260560/64de9a2bb834bce2d9b1e126c505ec96.jpeg
+https://media.rightmove.co.uk/dir/property-photo/8ea11103c/89260560/8ea11103c9e6c83f7480f3c662a9f127.jpeg
+https://media.rightmove.co.uk/dir/property-photo/a7d457158/89260560/a7d45715816bf662300e67e6213164ef.jpeg
+https://media.rightmove.co.uk/dir/property-photo/72fc32ba0/89260560/72fc32ba0017bec9ea166956f501782e.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1c034b442/89260560/1c034b4420849f02ccfd849506922104.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9dbbdf3ff/89260560/9dbbdf3ffbaeaa065bfa5b6224a89e27.jpeg
+https://media.rightmove.co.uk/dir/property-photo/58d726afc/89260560/58d726afcbdd0ce921c36eff51852d3c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/40343f2ac/89260560/40343f2acb817420f1209c072e6db00f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1f4f9108c/89260560/1f4f9108c9e34bd68e17f66651b69b37.jpeg
+https://media.rightmove.co.uk/dir/property-photo/5f5ee5a1a/89260560/5f5ee5a1a7242b3e582e8902c79f3cb9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/e441dfa46/89260560/e441dfa46863219f3ed3648d62b4074b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b5b335fc7/89260560/b5b335fc7a9199d1045d2c5c41372bcb.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9cf0d7927/89260560/9cf0d79274c77360ea73e7cfbd0236f8.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1b28e6087/89260560/1b28e6087e9c63e5b7334f46406cb948.jpeg
+https://media.rightmove.co.uk/dir/property-photo/eb4924b2e/89260560/eb4924b2ef9e47640dc37be5e29b8ffa.jpeg
+https://media.rightmove.co.uk/dir/property-photo/a97116268/89260560/a97116268df3550929d8cd234039a16a.jpeg
+https://media.rightmove.co.uk/dir/property-photo/833e3c450/89260560/833e3c45088acb26f0e7cc478dab2bec.jpeg
+https://media.rightmove.co.uk/dir/property-photo/97a0f5709/89260560/97a0f5709163b2e1e97116401132f05d.jpeg
+https://media.rightmove.co.uk/dir/property-photo/bf3d52aaa/89260560/bf3d52aaac17305aae0ce7697b0575d2.jpeg
+https://media.rightmove.co.uk/dir/property-photo/a6321a971/89260560/a6321a97171aa72a283f38c2d8e04f98.jpeg
+https://media.rightmove.co.uk/dir/property-photo/a37c2a25b/89260560/a37c2a25bc4b9f0f52ccad33c3c22118.jpeg
+https://media.rightmove.co.uk/dir/property-photo/8537f8046/89260560/8537f80464d025880bacaff6ab73e96f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ab6733eb6/89260560/ab6733eb6f8aca837385371e08ac2ba4.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3bb6a4efa/89260560/3bb6a4efa60d8f4772b4b0704a9c17b3.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0e49ef97a/89260560/0e49ef97a874905608bb735ae8902158.jpeg
+https://media.rightmove.co.uk/dir/property-photo/dae500dd1/89260560/dae500dd1de76d688c066685d86ec15a.jpeg
+https://media.rightmove.co.uk/dir/property-photo/e9d264f43/89260560/e9d264f43192f24e478d752de16c8eb9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2cbd0fd55/89260560/2cbd0fd5583a72e5bb04850277e0a60f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/a157c056c/89260560/a157c056c68024e1da848d87b1374361.jpeg</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:03:31Z</t>
+  </si>
+  <si>
+    <t>https://www.rightmove.co.uk/properties/87687723#/?channel=RES_BUY</t>
+  </si>
+  <si>
+    <t>24 Kintyre Park, Doonfoot, Ayr KA7 4GD</t>
+  </si>
+  <si>
+    <t>End of Terrace</t>
+  </si>
+  <si>
+    <t>Highly sought-after Doonfoot location
+Popular, established residential setting
+Spacious family lounge
+Modern dining kitchen
+3 bedroom accommodation
+Contemporary family bathroom
+Private front and rear gardens
+Driveway with off-street parking
+Minutes from Greenan Shore &amp; coastal walks
+Excellent schools and amenities nearby</t>
+  </si>
+  <si>
+    <t>Donald Ross Residential are delighted to present 24 Kintyre Park, Ayr to the market, a beautifully presented family home within the highly desirable Doonfoot area.Situated within a popular and well established residential area, this impressive property offers spacious and flexible accommodation perfectly suited to modern family living. The ground floor comprises a welcoming reception hallway, a bright and generously proportioned lounge ideal for both relaxing and entertaining, and a well-appointed dining kitchen with ample wall and base units and space for family dining.Upstairs, the property provides well proportioned bedroom accommodation, all filled with natural light, complemented by a contemporary family bathroom. The layout is thoughtfully arranged to maximise comfort, practicality and everyday functionality.Externally, there are private gardens to the front and rear, ideal for outdoor enjoyment, children’s play or summer gatherings, while a driveway provides convenient off-street parking.For those seeking property for sale in Doonfoot, a key lifestyle highlight of this location is its proximity to the stunning Ayrshire coastline, with Greenan Shore and scenic coastal walks just a short distance away. Ayr town centre, reputable schools, local amenities and excellent transport links are all easily accessible.A superb opportunity to secure a fantastic home in a sought-after coastal setting, early viewing is highly recommended.
+EPC Rating: CLounge3.84m x 5.06mKitchen3.87m x 2.37mWC1.53m x 1.38mHall3.87m x 2.65mBedroom 13.74m x 2.63mBedroom 23.74m x 2.39mBedroom 32.79m x 2.43mBathroom2.78m x 1.53mLanding1.11m x 3.68mParking - DrivewayBrochuresWebsiteHome ReportRead full description</t>
+  </si>
+  <si>
+    <t>https://media.rightmove.co.uk/dir/property-photo/62fb6d911/87687723/62fb6d911371699ae4b9f4e28c8f5149.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b53ad9657/87687723/b53ad9657a5acab43a4321835a122490.jpeg
+https://media.rightmove.co.uk/dir/property-photo/4a91b89b6/87687723/4a91b89b661f7bae28d3996d83ea13e7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c9b78818c/87687723/c9b78818c45d4dcd7b05a887ea073eec.jpeg
+https://media.rightmove.co.uk/dir/property-photo/006da94ab/87687723/006da94ab09833556dbeab9e4110eaa1.jpeg
+https://media.rightmove.co.uk/dir/property-photo/96391fe92/87687723/96391fe9204241a128a712796b7cacdc.jpeg
+https://media.rightmove.co.uk/dir/property-photo/fba8b374f/87687723/fba8b374f21b2c6098db59486779693a.jpeg
+https://media.rightmove.co.uk/dir/property-photo/118ea678c/87687723/118ea678cc79c4d771362473c24fef97.jpeg
+https://media.rightmove.co.uk/dir/property-photo/97d9daf8c/87687723/97d9daf8c3a67deb17449f17576c5cb3.jpeg
+https://media.rightmove.co.uk/dir/property-photo/4fa8ec7f5/87687723/4fa8ec7f5303e572b96d675d57903fb0.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ed48c5e2c/87687723/ed48c5e2c8513f0193b73abf9782e91f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/750bbfda7/87687723/750bbfda78bbc7ae002a897f8828f77b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b9cf565b0/87687723/b9cf565b0fb69e464b79b304f66882eb.jpeg
+https://media.rightmove.co.uk/dir/property-photo/bedef227c/87687723/bedef227c95e4ae6caf74f66cfda12ef.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0057317c0/87687723/0057317c0f4593ebe5179f5d32e3ff24.jpeg
+https://media.rightmove.co.uk/dir/property-photo/df55aad9f/87687723/df55aad9fcba6c6baac2bd019f08159f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/66a3d2e6b/87687723/66a3d2e6b5805e08cc863503ba0bb202.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ec4905d6c/87687723/ec4905d6c4a7f5032caf37fcba2609bc.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2df9e454e/87687723/2df9e454e8e6ccf0e0d148efc8e198aa.jpeg
+https://media.rightmove.co.uk/dir/property-photo/626529ce8/87687723/626529ce8cc4fc518c6858840397231a.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0eaf2c576/87687723/0eaf2c576849d021185d82284bfcc806.jpeg
+https://media.rightmove.co.uk/dir/property-photo/80cdc3b0e/87687723/80cdc3b0eecf0a3abfcfc8ac22b7d869.jpeg
+https://media.rightmove.co.uk/dir/property-photo/bda078475/87687723/bda0784750e5ee82897290ff9b4bf844.jpeg</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:03:33Z</t>
+  </si>
+  <si>
+    <t>https://www.rightmove.co.uk/properties/89558037#/?channel=RES_BUY</t>
+  </si>
+  <si>
+    <t>4B Kirkholm Avenue, Ayr, KA8 8LY</t>
+  </si>
+  <si>
+    <t>3 bedroom luxury semi detached property
+High quality fixtures and fittings
+Solid Oak Doors
+Spacious bedrooms
+Feature glass balustrade
+Easily maintained gardens
+Stunning Lounge
+Breakfasting Kitchen
+Principal bedroom with ensuite</t>
+  </si>
+  <si>
+    <t>Welcome to 4B Kirkholm Avenue, Ayr, where luxury meets laughter in this splendid three-bedroom semi-detached home that’s ready to impress even your most discerning in-laws. From the moment you step inside, you’ll be greeted by high quality fixtures and fittings (the kind you’ll want to show off at dinner parties), solid oak doors that make even closing the bathroom feel like a grand event, and a stunning lounge that practically begs you to host movie nights or accidentally nap mid-afternoon. The breakfasting kitchen is a chef’s delight, perfect for everything from gourmet feasts to midnight snacks you hope no one notices. The principal bedroom comes complete with a private ensuite, so you never have to share your toothpaste again, and each of the three spacious bedrooms offers the ideal blend of comfort and style. Don’t miss the showstopping feature glass balustrade, which not only adds a touch of contemporary glamour but also provides an excellent opportunity to practice your grand staircase entrances (or dramatic exits, depending on the day).
+Step outside and discover easily maintained gardens that promise more time relaxing and less time wrestling with the lawnmower (unless that’s your thing, in which case, we won’t judge). The outdoor space is perfect for summer barbeques, impromptu football matches, or simply enjoying a quiet morning coffee while contemplating the meaning of life - or what to have for lunch. Nestled in a sought-after location with convenient access to local amenities, this truly exceptional home offers the perfect blend of comfort, style, and a dash of humour - because who says luxury living can’t be fun?Lounge3.84m x 5.49mDining Room3.39m x 2.81mBedroom 13.59m x 3.56mEn-Suite1.35m x 3.1mKitchen4.59m x 3.14mBedroom 23.66m x 6.02mBathroom2.6m x 1.94mBedroom 32.66m x 5.96mBathroom2.24m x 2.72mParking - Off streetBrochuresHome ReportRead full description</t>
+  </si>
+  <si>
+    <t>https://media.rightmove.co.uk/dir/property-photo/79b613bb5/89558037/79b613bb575a0a6c0cd56822ba65d7b6.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2c6486cad/89558037/2c6486cadc7b8e0a102971dc14396178.jpeg
+https://media.rightmove.co.uk/dir/property-photo/cac5b2390/89558037/cac5b2390371df7ebe5aaf87d1afb2ab.jpeg
+https://media.rightmove.co.uk/dir/property-photo/39432a4f5/89558037/39432a4f53b4c8cac032d6f329a972e1.jpeg
+https://media.rightmove.co.uk/dir/property-photo/82de3d696/89558037/82de3d696422d81fe9f0fc52925f0dcd.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3eb4cbc2b/89558037/3eb4cbc2b3b4f03ff8fbae2571ff6ab5.jpeg
+https://media.rightmove.co.uk/dir/property-photo/891c99e27/89558037/891c99e27ddc56e1bd3da5debb6ef6d3.jpeg
+https://media.rightmove.co.uk/dir/property-photo/5e5eef681/89558037/5e5eef681765e1f12da94e6674450183.jpeg
+https://media.rightmove.co.uk/dir/property-photo/84ea1f71c/89558037/84ea1f71cbd1d81a478337735e9bf61a.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c45f8a9b5/89558037/c45f8a9b583fdfbb50e5828dda8fb16a.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9d81071c5/89558037/9d81071c5a36750598d57fb31fa370ea.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1f9d7f235/89558037/1f9d7f2354a5ce2dbb7afbf7ff40bec4.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ced599a56/89558037/ced599a56f8442d25e0f73022f060854.jpeg
+https://media.rightmove.co.uk/dir/property-photo/30f3df22d/89558037/30f3df22d730b376b6714f267d6b2a28.jpeg
+https://media.rightmove.co.uk/dir/property-photo/bebcb7684/89558037/bebcb7684ce371a2ac2e1f3c608e5dd6.jpeg
+https://media.rightmove.co.uk/dir/property-photo/03182b5f4/89558037/03182b5f423b21854d635a2335466181.jpeg
+https://media.rightmove.co.uk/dir/property-photo/8b800b916/89558037/8b800b9163a8f6f143d49ff8c0920d57.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f43f45906/89558037/f43f459067f833c7e1d604d36c1487a1.jpeg
+https://media.rightmove.co.uk/dir/property-photo/afc3dc646/89558037/afc3dc646343d1eccd73759b2975f783.jpeg
+https://media.rightmove.co.uk/dir/property-photo/41041877a/89558037/41041877a5e1d82ae727888617d18cf3.jpeg
+https://media.rightmove.co.uk/dir/property-photo/be33f6e83/89558037/be33f6e8310aee9dba94b12b10fe8b18.jpeg
+https://media.rightmove.co.uk/dir/property-photo/50eeded61/89558037/50eeded61030e2590c5c9daffa5a4a4b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c27367e5b/89558037/c27367e5b8d896cd91487c59338b6475.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1c2ece5f1/89558037/1c2ece5f1aab05303afb83526bddd7b7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/574d39fcb/89558037/574d39fcb3846664431a3ab4824a4144.jpeg
+https://media.rightmove.co.uk/dir/property-photo/671a631a5/89558037/671a631a5025d0dd6e2d4f74a80916bb.jpeg
+https://media.rightmove.co.uk/dir/property-photo/4d166d6e0/89558037/4d166d6e071adc1266708aad691f93c9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/413ea5bfa/89558037/413ea5bfa1d055f9e1813f2cf552029a.jpeg
+https://media.rightmove.co.uk/dir/property-photo/e3e51e545/89558037/e3e51e545b5a09c898000cf5e21da405.jpeg
+https://media.rightmove.co.uk/dir/property-photo/eaf5ebd6b/89558037/eaf5ebd6b2b697639af7e1764e282cfe.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d76eb73d0/89558037/d76eb73d0fc0f601c2877f4f298a111a.jpeg
+https://media.rightmove.co.uk/dir/property-photo/fde620a77/89558037/fde620a77c755d83ca63c40ba6865bf7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2cf7267ed/89558037/2cf7267ed314d0c489e84c10b1918c82.jpeg
+https://media.rightmove.co.uk/dir/property-photo/386c9b33e/89558037/386c9b33eeb0778732cb16c8d1e4de5a.jpeg
+https://media.rightmove.co.uk/dir/property-photo/e1d205dba/89558037/e1d205dba1080769a30e256aac635d93.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f34816d17/89558037/f34816d17f262a0bf8b4b19dc1e8cf50.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1e1377ab4/89558037/1e1377ab48d689395be5b805e2fb2645.jpeg
+https://media.rightmove.co.uk/dir/property-photo/bcd43a345/89558037/bcd43a34592968207e6478536aa3e460.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9fe66cf35/89558037/9fe66cf35168eda59c20a12af2a62085.jpeg
+https://media.rightmove.co.uk/dir/property-photo/8ae692c65/89558037/8ae692c65c939b7b804fcdfe1a5d5354.jpeg
+https://media.rightmove.co.uk/dir/property-photo/25089e069/89558037/25089e0692a14fc8be36f65d371a08b5.jpeg
+https://media.rightmove.co.uk/dir/property-photo/452f6041d/89558037/452f6041d6ab05f69b026bb9f4539787.jpeg
+https://media.rightmove.co.uk/dir/property-photo/fb03dff63/89558037/fb03dff63e750baf6b5cdebbb091417e.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0f87b25ba/89558037/0f87b25bada8fb20224834fc182c6ebc.jpeg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -687,59 +759,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -759,374 +831,347 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2">
+        <v>89558091</v>
+      </c>
+      <c r="F2">
+        <v>270000</v>
+      </c>
+      <c r="G2" t="s">
+        <v>26</v>
+      </c>
+      <c r="H2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I2" t="s">
+        <v>28</v>
+      </c>
+      <c r="J2" t="s">
+        <v>25</v>
+      </c>
+      <c r="M2">
+        <v>3</v>
+      </c>
+      <c r="N2">
+        <v>3</v>
+      </c>
+      <c r="O2">
+        <v>124</v>
+      </c>
+      <c r="P2" t="s">
+        <v>29</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>30</v>
+      </c>
+      <c r="R2" t="s">
+        <v>31</v>
+      </c>
+      <c r="S2" t="s">
+        <v>32</v>
+      </c>
+      <c r="T2" t="s">
+        <v>33</v>
+      </c>
+      <c r="V2" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22">
+      <c r="A3" t="s">
         <v>22</v>
       </c>
-      <c r="C2" t="s">
-[...14 lines deleted...]
-      <c r="H2" t="s">
+      <c r="B3" t="s">
+        <v>35</v>
+      </c>
+      <c r="C3" t="s">
+        <v>36</v>
+      </c>
+      <c r="D3" t="s">
+        <v>37</v>
+      </c>
+      <c r="E3">
+        <v>89427810</v>
+      </c>
+      <c r="F3">
+        <v>170000</v>
+      </c>
+      <c r="G3" t="s">
         <v>26</v>
       </c>
-      <c r="I2" t="s">
-[...17 lines deleted...]
-      <c r="O2" t="s">
+      <c r="H3" t="s">
         <v>27</v>
       </c>
-      <c r="P2" t="s">
+      <c r="I3" t="s">
         <v>28</v>
       </c>
-      <c r="Q2" t="s">
-[...50 lines deleted...]
-        <v>4</v>
+      <c r="J3" t="s">
+        <v>37</v>
       </c>
       <c r="M3">
         <v>3</v>
       </c>
       <c r="N3">
-        <v>118</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1</v>
+      </c>
+      <c r="O3">
+        <v>75</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="Q3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="R3" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="S3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="T3" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="U3" t="s">
         <v>33</v>
       </c>
+      <c r="V3" t="s">
+        <v>34</v>
+      </c>
     </row>
-    <row r="4" spans="1:21">
+    <row r="4" spans="1:22">
       <c r="A4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B4" t="s">
         <v>42</v>
       </c>
       <c r="C4" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-        <v>166374353</v>
+        <v>43</v>
+      </c>
+      <c r="D4" t="s">
+        <v>44</v>
       </c>
       <c r="E4">
-        <v>248000</v>
-[...2 lines deleted...]
-        <v>24</v>
+        <v>89260560</v>
+      </c>
+      <c r="F4">
+        <v>220000</v>
       </c>
       <c r="G4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="H4" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
       <c r="I4" t="s">
-        <v>35</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>45</v>
+      </c>
+      <c r="J4" t="s">
+        <v>44</v>
       </c>
       <c r="M4">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="N4">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="O4" t="s">
+        <v>2</v>
+      </c>
+      <c r="O4">
+        <v>86</v>
+      </c>
+      <c r="P4" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>46</v>
+      </c>
+      <c r="R4" t="s">
+        <v>47</v>
+      </c>
+      <c r="S4" t="s">
+        <v>48</v>
+      </c>
+      <c r="T4" t="s">
+        <v>33</v>
+      </c>
+      <c r="V4" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="5" spans="1:22">
+      <c r="A5" t="s">
+        <v>22</v>
+      </c>
+      <c r="B5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E5">
+        <v>87687723</v>
+      </c>
+      <c r="F5">
+        <v>190000</v>
+      </c>
+      <c r="G5" t="s">
+        <v>26</v>
+      </c>
+      <c r="H5" t="s">
         <v>27</v>
       </c>
-      <c r="P4" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="I5" t="s">
-        <v>35</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>52</v>
+      </c>
+      <c r="J5" t="s">
+        <v>51</v>
       </c>
       <c r="M5">
         <v>3</v>
       </c>
       <c r="N5">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="O5" t="s">
+        <v>1</v>
+      </c>
+      <c r="O5">
+        <v>80</v>
+      </c>
+      <c r="P5" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>53</v>
+      </c>
+      <c r="R5" t="s">
+        <v>54</v>
+      </c>
+      <c r="S5" t="s">
+        <v>55</v>
+      </c>
+      <c r="T5" t="s">
+        <v>33</v>
+      </c>
+      <c r="V5" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="6" spans="1:22">
+      <c r="A6" t="s">
+        <v>22</v>
+      </c>
+      <c r="B6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E6">
+        <v>89558037</v>
+      </c>
+      <c r="F6">
+        <v>270000</v>
+      </c>
+      <c r="G6" t="s">
+        <v>26</v>
+      </c>
+      <c r="H6" t="s">
         <v>27</v>
       </c>
-      <c r="P5" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="I6" t="s">
-        <v>35</v>
-[...8 lines deleted...]
-        <v>3</v>
+        <v>28</v>
+      </c>
+      <c r="J6" t="s">
+        <v>58</v>
       </c>
       <c r="M6">
         <v>3</v>
       </c>
       <c r="N6">
-        <v>92</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>3</v>
+      </c>
+      <c r="O6">
+        <v>130</v>
       </c>
       <c r="P6" t="s">
-        <v>50</v>
+        <v>29</v>
       </c>
       <c r="Q6" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="R6" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="S6" t="s">
-        <v>40</v>
+        <v>61</v>
       </c>
       <c r="T6" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="U6" t="s">
         <v>33</v>
+      </c>
+      <c r="V6" t="s">
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">