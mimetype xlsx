--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>property_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>bedrooms</t>
@@ -69,50 +72,53 @@
     <t>bathrooms</t>
   </si>
   <si>
     <t>size_m2</t>
   </si>
   <si>
     <t>tenure</t>
   </si>
   <si>
     <t>amenities</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>images_script</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>https://www.rightmove.co.uk/properties/173057087</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:26:04Z</t>
   </si>
   <si>
     <t>Cliff Road, Hornsea</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
     <t>House</t>
   </si>
   <si>
     <t>Freehold</t>
   </si>
   <si>
     <t>Amazing key ready home boasting many original features
 Well designed En- Suite in Master Bedroom
 Breathtaking entrance hall
 House steeped in History
 Fantastic location close to the sea and town centre
 Rooms ooze style and charm
 Pantry creating ample storage for all culinary needs
 Tastefully decorated to match the period and character of this marvellous home
 Plenty of parking on the drive
 Viewing highly recommended  to appreciate this wonderful gem</t>
   </si>
@@ -195,343 +201,255 @@
 https://media.rightmove.co.uk/dir/property-photo/bec3ef89c/173057087/bec3ef89c7fa6ae7b737ce7f90ce02d2.jpeg
 https://media.rightmove.co.uk/dir/property-photo/99209340c/173057087/99209340c2a7aa8d1c676de1c69c1795.jpeg
 https://media.rightmove.co.uk/dir/property-photo/41236b988/173057087/41236b988fe046108e03ea86eddc3014.jpeg
 https://media.rightmove.co.uk/dir/property-photo/648e67b24/173057087/648e67b2464a7e600a48b62c432879fe.jpeg
 https://media.rightmove.co.uk/dir/property-photo/a4e0e815e/173057087/a4e0e815e68a38eeec5a35516dbbc325.jpeg
 https://media.rightmove.co.uk/dir/property-photo/661a2dbcb/173057087/661a2dbcb1a9e8bf0cc4096cf36588c2.jpeg
 https://media.rightmove.co.uk/dir/property-photo/ceaaf325c/173057087/ceaaf325c4576370c21d00841151b385.jpeg
 https://media.rightmove.co.uk/dir/property-photo/d3dddaf61/173057087/d3dddaf61da6ddceaf3ed36a3ef7bc68.jpeg
 https://media.rightmove.co.uk/dir/property-photo/42a2a45bc/173057087/42a2a45bc2bb483954a1bd1eed3e0ba6.jpeg
 https://media.rightmove.co.uk/dir/property-photo/f5c6c2ccf/173057087/f5c6c2ccf864ed569dba4bcd6955b973.jpeg
 https://media.rightmove.co.uk/dir/property-photo/eb0351eee/173057087/eb0351eeea4ef725f44fea9a151ad556.jpeg
 https://media.rightmove.co.uk/dir/property-photo/2abbfdd7c/173057087/2abbfdd7c05cea991570adf010fb9f60.jpeg
 https://media.rightmove.co.uk/dir/property-photo/dc37f54ed/173057087/dc37f54edc8c4c9579812d6f57c5e6f9.jpeg
 https://media.rightmove.co.uk/dir/property-photo/e46e96fd2/173057087/e46e96fd23b6a7641f0f9628e537ad6e.jpeg
 https://media.rightmove.co.uk/dir/property-photo/2a38ec5b0/173057087/2a38ec5b0e2ae79eb254c6965abdbaee.jpeg
 https://media.rightmove.co.uk/dir/property-photo/d344a2760/173057087/d344a2760f682a985c8cb600860d1f25.jpeg
 https://media.rightmove.co.uk/dir/property-photo/97f6170e0/173057087/97f6170e09ea9fa231c8f72bcb65e721.jpeg
 https://media.rightmove.co.uk/dir/property-photo/c22d0bd98/173057087/c22d0bd986bf189f9ef33d237f6325bc.jpeg
 https://media.rightmove.co.uk/dir/property-photo/ddca53145/173057087/ddca531451b94702b27ddb8520efa1a3.jpeg
 https://media.rightmove.co.uk/dir/property-photo/2bb250d8c/173057087/2bb250d8c9489971d7c2f988e7e07123.jpeg
 https://media.rightmove.co.uk/dir/property-photo/73a7734f0/173057087/73a7734f07c61073608d69e87ec570ab.jpeg
 https://media.rightmove.co.uk/dir/property-photo/955de7335/173057087/955de7335af3b4f1fb885145e28e8995.jpeg
 https://media.rightmove.co.uk/dir/property-photo/453bc5908/173057087/453bc5908957cf015dd5e940af258bec.jpeg
 https://media.rightmove.co.uk/dir/property-photo/9ad887ef4/173057087/9ad887ef41ac88f2f88d2034a4b7fea9.jpeg
 https://media.rightmove.co.uk/dir/property-photo/0b3f184ae/173057087/0b3f184aee24efbda37c7ffdd94295a8.jpeg
-https://media.rightmove.co.uk/dir/property-photo/31a2c2b22/173057087/31a2c2b22d048c5220836d9e3d752815.jpeg
-[...28 lines deleted...]
-https://media.rightmove.co.uk/dir/property-photo/0b3f184ae/173057087/0b3f184aee24efbda37c7ffdd94295a8.jpeg
 https://media.rightmove.co.uk/dir/property-photo/31a2c2b22/173057087/31a2c2b22d048c5220836d9e3d752815.jpeg</t>
   </si>
   <si>
     <t>HPS, Hornsea</t>
   </si>
   <si>
-    <t>01964 775828</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.rightmove.co.uk/properties/87689376</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:26:09Z</t>
   </si>
   <si>
     <t>Earlswood,
 Manse Road,
 Coylton,
 KA6 6LD</t>
   </si>
   <si>
     <t>Detached Bungalow</t>
   </si>
   <si>
     <t>Large Kitchen/Family room with access to Rear Garden
 Large Utility Room
 Spacious lounge
 En-Suite Bedroom
 Enclosed garden
 Three spacious bedrooms
 Gas combi boiler
 Double mono block driveway
 Solar panels
 Energy efficient</t>
   </si>
   <si>
     <t>Discover luxury, on-the-level living with our Belvedere home in Earlswood, Coylton.
 This wonderful three-bed detached bungalow offers a large kitchen/family/dining area and a stunning master bedroom complete with en-suite. The generous kitchen area comes with adjacent utility room and double sliding doors out to the garden area and the lounge
 offers plentiful space to relax. Love where you live and find your home in the Belvedere. Milestone Developments are proud to acquire Manse Road in Coylton, their newest development of 53 new homes launching in 2023. Located in South Ayrshire, Coylton is only five miles from Ayr.
 There is a highly regarded local primary school and secondary schooling is located nearby in Ayr. Manse Road will appeal to a mixture of purchasers such as first-time buyers, families, and downsizers with a mixture of 3,4 and 5 bedroom homes and bungalows. For added peace of mind, all our homes will feature a 10-year NHBC warranty.Read full description</t>
   </si>
   <si>
     <t>https://media.rightmove.co.uk/dir/property-photo/509673d1b/87689376/509673d1b91c301e9b289a4893cbfb95.jpeg
 https://media.rightmove.co.uk/dir/property-photo/1c79af249/87689376/1c79af24985e40ef72f5906bee655e42.jpeg
 https://media.rightmove.co.uk/dir/property-photo/01fbe18ba/87689376/01fbe18ba90aa3df2a2b518f664ae252.jpeg
 https://media.rightmove.co.uk/dir/property-photo/9b8797812/87689376/9b8797812d420ce46f8116aaab167dc8.jpeg
 https://media.rightmove.co.uk/dir/property-photo/837e67ac2/87689376/837e67ac23359ca4ffffff01d2d62588.jpeg
 https://media.rightmove.co.uk/dir/property-photo/9afadb0be/87689376/9afadb0be0e0eb9e46497a5f9851e98c.jpeg
 https://media.rightmove.co.uk/dir/property-photo/93f39f295/87689376/93f39f2956ec60883f7e860e836ead1d.jpeg
 https://media.rightmove.co.uk/dir/property-photo/e776b6bd0/87689376/e776b6bd0094dda05ca454b6eedf4fe5.jpeg
 https://media.rightmove.co.uk/dir/property-photo/f8221d2c3/87689376/f8221d2c39c6235c19a85ec47e12e0c9.jpeg
 https://media.rightmove.co.uk/dir/property-photo/d72486fd3/87689376/d72486fd38253fe1fd1c4f4db415fe27.jpeg
 https://media.rightmove.co.uk/dir/property-photo/93b18c6f7/87689376/93b18c6f70c21405cdc6add5df2e5dd9.jpeg
 https://media.rightmove.co.uk/dir/property-photo/06e76d0d3/87689376/06e76d0d3d63b089fdf17301946146ad.jpeg
 https://media.rightmove.co.uk/dir/property-photo/3875705ab/87689376/3875705ab2d96db014689f1bf6bc8ac1.jpeg
 https://media.rightmove.co.uk/dir/property-photo/b71859c30/87689376/b71859c3004f2947577118a95fe00415.jpeg
 https://media.rightmove.co.uk/dir/property-photo/5ed222b62/87689376/5ed222b629f9597db05bea0c401a9058.jpeg
 https://media.rightmove.co.uk/dir/property-photo/25a41dcbd/87689376/25a41dcbd7a0c06e669f055da839de2b.jpeg
 https://media.rightmove.co.uk/dir/property-photo/b55fbf98d/87689376/b55fbf98df33e54030b377c10191e31b.jpeg
-https://media.rightmove.co.uk/dir/property-photo/16e05c2f8/87689376/16e05c2f8fa33dc172818364d92734bb.jpeg
-[...16 lines deleted...]
-https://media.rightmove.co.uk/dir/property-photo/b55fbf98d/87689376/b55fbf98df33e54030b377c10191e31b.jpeg
 https://media.rightmove.co.uk/dir/property-photo/16e05c2f8/87689376/16e05c2f8fa33dc172818364d92734bb.jpeg</t>
   </si>
   <si>
     <t>Milestone Developments</t>
   </si>
   <si>
-    <t>01292 433113</t>
-[...5 lines deleted...]
-    <t>1 Guiltreehill, Alloway, KA7 4XG</t>
+    <t>https://www.rightmove.co.uk/properties/173237192</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:25:40Z</t>
+  </si>
+  <si>
+    <t>6 Bryden Place, Coylton, KA6 6QE</t>
   </si>
   <si>
     <t>Detached</t>
   </si>
   <si>
     <t>Ask agent</t>
   </si>
   <si>
-    <t>The property enjoys a charming sheltered position within the popular Guiltreehill. The property will be of particular interest to those clients seeking a sizeable home within the highly regarded Alloway primary school catchment. 
-[...3 lines deleted...]
-Outside the gardens offer a pleasant mix of soft and hard landscaped areas. There is a large monobloc drive to the front which provide parking for four vehicles. The rear garden is very private as it is bordered on one side by woodland. 
+    <t>*** CLOSING DATE FRIDAY 27th MARCH AT 11am *** Set within a quiet and private residential cul-de-sac, this exceptional ex-show home detached villa offers generous, beautifully presented accommodation over three impressive levels, designed perfectly for modern family living.
+Occupying a set-back position with a private driveway, double garage and fully enclosed garden, the property combines stylish interiors with flexible living space, making it an outstanding family home in a highly sought-after setting.
+The ground floor opens with a welcoming reception hallway leading to a selection of versatile living areas. To the front, a spacious lounge provides an elegant yet comfortable setting for relaxation, while the formal dining room offers the perfect space for entertaining. A separate home office provides ideal work-from-home convenience. The front facing 18ft family room is a superb sociable space perfect for gatherings, relaxing evenings or children's play.
+At the heart of the home is a generous modern kitchen, offering ample space for cooking and everyday family life, with easy access to the adjoining utility room. There is a ground floor shower room, and additional storage complete the practicality of this level. 
+The first floor hosts four well-proportioned bedrooms, including an impressive principal bedroom suite complete with fitted wardrobes and a private en-suite shower room. Two further bedrooms benefit from built-in storage, while another also enjoys its own en-suite, creating excellent guest or teenager accommodation. A family bathroom serves the remaining rooms.
+The second floor provides an outstanding fifth bedroom suite, offering exceptional flexibility as a guest suite, teenage retreat, or additional home office space. This level also benefits from its own en-suite shower room and fitted wardrobes/storage.
+Externally the property continues to impress. The fully enclosed private garden offers a safe and secluded outdoor space ideal for family life and summer entertaining. A driveway and double garage provide excellent parking and storage.
+Beautifully presented throughout and rarely available in such a peaceful position, this stunning home delivers space, style and versatility in equal measure.
 EER - CLocal Area
-The historic village of Alloway has a wide range of amenities which include excellent primary school, post office and grocery store, cafe beauticians and a wide range of sports facilities. Alloway lies around two miles from Ayr which has a comprehensive range of supermarket and retail shopping, transport and recreational facilities.BrochuresWeb DetailsRead full description</t>
-[...37 lines deleted...]
-https://media.rightmove.co.uk/dir/property-photo/2bcb10c0d/172921745/2bcb10c0d08785d4b1c54f3bcb335e69.jpeg</t>
+Coylton is a highly regarded village located just a short distance from Ayr, offering a wonderful balance of peaceful village living with excellent connectivity.
+The village itself provides a range of everyday amenities including local shops, primary schooling, restaurants and community facilities, while Ayr town centre is only a short drive away, offering an extensive range of retail, leisure and dining options.
+For families, the area is particularly attractive with well-regarded schooling available locally and throughout the wider South Ayrshire area.
+Outdoor enthusiasts are also well catered for. The surrounding countryside offers scenic walks and cycling routes, while the nearby Ayrshire coastline provides beautiful beaches and coastal paths. The region is also famous for its world-class golf courses, including the legendary courses at nearby Prestwick, Troon and Turnberry.
+Commuters benefit from excellent road links via the A77 and A70, providing convenient access to Glasgow and surrounding areas, while Ayr railway station offers regular services north.
+Combining a peaceful village setting with easy access to major amenities, Coylton remains one of the most desirable residential locations in the Ayr area.
+BrochuresWeb DetailsRead full description</t>
+  </si>
+  <si>
+    <t>https://media.rightmove.co.uk/dir/property-photo/1a5598f3d/173237192/1a5598f3d8d3015e3c8ebad187ad7ea3.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0ef8b372b/173237192/0ef8b372bc9dbdae3453684d1db3deaa.jpeg
+https://media.rightmove.co.uk/dir/property-photo/6821ab8a3/173237192/6821ab8a3190acf18fb53053759883d9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b8acf45c5/173237192/b8acf45c555c091c3217e94426dd1682.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9ecca824b/173237192/9ecca824b42daed1fe6eb315e7386e7b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d33b365c4/173237192/d33b365c4cea21faba48985d42f96b02.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0fca84380/173237192/0fca8438099db53108d8ca41016ce52a.jpeg
+https://media.rightmove.co.uk/dir/property-photo/7396867c6/173237192/7396867c6a3a47d1528ff00131e83775.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3be3f3a8c/173237192/3be3f3a8c27394e5f62f2e0df495777d.jpeg
+https://media.rightmove.co.uk/dir/property-photo/2bc7b9568/173237192/2bc7b9568844e13f4ccee36c8f527792.jpeg
+https://media.rightmove.co.uk/dir/property-photo/648ddca8a/173237192/648ddca8a790955e0e53830253e22dcd.jpeg
+https://media.rightmove.co.uk/dir/property-photo/4d23c8e87/173237192/4d23c8e871a5bca737c39e11b8394fa5.jpeg
+https://media.rightmove.co.uk/dir/property-photo/75c5ab124/173237192/75c5ab1246c69d955aa598f48ddc9b2f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ebe4bb419/173237192/ebe4bb419754f6956aa4e9d773d7a6ea.jpeg
+https://media.rightmove.co.uk/dir/property-photo/13a3d2c2b/173237192/13a3d2c2b81939b88fb14fbc5887ecf4.jpeg
+https://media.rightmove.co.uk/dir/property-photo/63bf77f10/173237192/63bf77f10a34a6d89e6970ad29690b23.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ffc70eec5/173237192/ffc70eec59ea2a0aa7c34d1b10cca0e2.jpeg
+https://media.rightmove.co.uk/dir/property-photo/89a71f3b2/173237192/89a71f3b23094a1c4a75b4d92bbd24c4.jpeg
+https://media.rightmove.co.uk/dir/property-photo/921071b9d/173237192/921071b9d977a78069a08e35777ec493.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b2d551256/173237192/b2d5512565d8cd604f11385bfeb76c0d.jpeg
+https://media.rightmove.co.uk/dir/property-photo/f9ffc7903/173237192/f9ffc7903e7a528f99d822cc4e6719bf.jpeg
+https://media.rightmove.co.uk/dir/property-photo/db09c5411/173237192/db09c5411371b0ac5d9038eead8e3618.jpeg</t>
   </si>
   <si>
     <t>Corum, Ayr</t>
   </si>
   <si>
-    <t>01292 431247</t>
-[...116 lines deleted...]
-https://media.rightmove.co.uk/dir/property-photo/3dc36da00/173743859/3dc36da0081d3377b06fb707b1956011.jpeg</t>
+    <t>https://www.rightmove.co.uk/properties/171228614</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:25:43Z</t>
+  </si>
+  <si>
+    <t>The Penthouse, 49 Fairfield Park, Ayr, KA7 2AU</t>
+  </si>
+  <si>
+    <t>Apartment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">
+Fairfield Park is an executive apartment development adjacent to Ayr seafront, with secure door entry systems, ample parking, private lock-up garages and surrounded by landscaped garden grounds. The buildings have undergone a programme of external renovation over recent years and are set in a first class location that is close to both the sea and the town centre. 
+The Penthouse at number 49 is one of only three apartments in Fairfield Park that occupy an incredible top floor position. These impressive elevated views extend 360 degrees via windows throughout this substantial apartment, extending to almost 2000 sq ft, with four large double bedrooms, two public rooms, a luxury bathroom, kitchen, master en suite and ample storage. This is a truly showpiece property that will appeal to a range of buyers and complimented by garages, residents' parking and gorgeous garden grounds that lead immediately onto the seafront. There is also a lift up to the third floor and then a private staircase leading up to the Penthouse.
+In more detail, the internal accommodation extends to an entrance hallway with two large storage cupboards, a stunning, bright lounge with double aspect windows and access out onto the north, east and west facing outdoor terrace, a luxury fitted dining kitchen with a fitted pantry and a door leading out to the west and south facing terrace, a double bedroom with fitted wardrobes and a separate sitting room off the bedroom. There are three further bedrooms, all with fitted wardrobes, and one with a master en suite shower room and there is also a separate newly fitted shower room suite.
+Externally there are landscaped communal garden grounds that surround the property, with a mixture of lawn, paved pathways, shrub borders and mature trees.  There are two lock up garages, both with electric doors, and ample residents parking.  
+Local Area
+Fairfield Park is without doubt one of Ayr's most desirable locations being within easy reach of the sea front as well as a wide range of amenities. A short walk along Miller Road leads to the mainline rail station, a post office and a selection of shops, cafes, and restaurants. Ayrshire is home to some of Scotland's finest Golf Courses and is renowned for its spectacular coastline and many areas of natural beauty. There are mainline rail stations at Ayr, Troon, and Prestwick, whilst the A77/ M77 road network provides swift commuting to Glasgow and central Scotland.Directions
+From the agent's office proceed down Miller Road, at the traffic lights turn left onto Racecourse Road and then first right onto Fairfield Park. Turn first left and the apartment building is immediately on your right hand side.BrochuresBrochure 1Web DetailsRead full description</t>
+  </si>
+  <si>
+    <t>https://media.rightmove.co.uk/dir/property-photo/cba7d9b3d/171228614/cba7d9b3daddb7703d60907484481bd8.jpeg
+https://media.rightmove.co.uk/dir/property-photo/428d2cc31/171228614/428d2cc31cf1d15d565a582115253c13.jpeg
+https://media.rightmove.co.uk/dir/property-photo/57c9f7592/171228614/57c9f75924f385c416fecd94219cd50d.jpeg
+https://media.rightmove.co.uk/dir/property-photo/859afaedf/171228614/859afaedf43f87af90d5146bad35c12c.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0a5dd1239/171228614/0a5dd12399ebc715ba3c8f5311d333df.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c7cb4aa81/171228614/c7cb4aa8148d845d4fca23de2bee9fba.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d20310c46/171228614/d20310c463d47ce462bb45b0cb362062.jpeg
+https://media.rightmove.co.uk/dir/property-photo/6b59c0f8c/171228614/6b59c0f8cdac2fe47692d4d1ba937805.jpeg
+https://media.rightmove.co.uk/dir/property-photo/808fe7c17/171228614/808fe7c177a886df295ecb3b96d7bc18.jpeg
+https://media.rightmove.co.uk/dir/property-photo/10e53c823/171228614/10e53c823f02e258338082870176ab21.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c2bd5d108/171228614/c2bd5d108ed0ec63e7bd183a8338df2b.jpeg
+https://media.rightmove.co.uk/dir/property-photo/ff35d1299/171228614/ff35d1299f568da081d7c0c232fd3dd9.jpeg
+https://media.rightmove.co.uk/dir/property-photo/61b976325/171228614/61b9763254bdf9fcffa8a0e44206deef.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b95515e5c/171228614/b95515e5c9d584e4a587b69ed565737f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1b8d02626/171228614/1b8d02626a23a8575f73906c94b13300.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c9c81024a/171228614/c9c81024a59f8ec6fa7ceb2b99747fd7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/678de1d42/171228614/678de1d42c460350c98faf78d5d85e50.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3db4a33a7/171228614/3db4a33a79b2d4f3aa4f0a82d4f91038.jpeg
+https://media.rightmove.co.uk/dir/property-photo/1b29867ae/171228614/1b29867aefc9f1133c7afc1734dce1d8.jpeg
+https://media.rightmove.co.uk/dir/property-photo/a43a741ad/171228614/a43a741adabaf5b85b816559d04534f7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/d734972e8/171228614/d734972e8e2eb6246dfbbbbe8bd318ab.jpeg
+https://media.rightmove.co.uk/dir/property-photo/86ca8a03d/171228614/86ca8a03d5800d971b68c29795adaa57.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0431576d4/171228614/0431576d4a5a42979cf22c3a7e33839d.jpeg
+https://media.rightmove.co.uk/dir/property-photo/9fc13283a/171228614/9fc13283aaf3a3a0ecb32c2adeb0e83f.jpeg
+https://media.rightmove.co.uk/dir/property-photo/606128315/171228614/60612831532c34091101f55e4bbbfdfb.jpeg</t>
+  </si>
+  <si>
+    <t>https://www.rightmove.co.uk/properties/168432062</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:25:48Z</t>
+  </si>
+  <si>
+    <t>49 Alloway, Alloway, KA7 4PH</t>
+  </si>
+  <si>
+    <t>Number 49 Alloway is a modern detached villa built to an exacting standard and providing well proportioned accommodation arranged over two levels. The property is perfectly suited to the family market and very well positioned close to Alloway village and the highly regarded primary school.
+Features and benefits include a bespoke fitted kitchen (integrated appliances and Quooker tap) with matching utility room adjacent, double glazing, central heating with an air source heat pump, luxury sanitary ware, extensive storage, quality floor coverings including use of oak and neutral decoration.
+In summary the accommodation extends to, on the ground floor, a reception hallway, open plan lounge/dining/kitchen with doors to the deck, sitting room/bedroom 4, office/bed 5, three piece shower room and useful utility room. Upstairs there is a spacious landing with store room off and three double bedrooms including a master with four piece en-suite bathroom (Spa bath and separate shower cubicle) and balcony overlooking the rear garden. Completing the accommodation is a three piece Jack and Jill shower room serving bedrooms 2 and 3.
+Externally the property occupies a wonderful plot with south facing gardens. The front garden is block paved creating parking. The fully enclosed rear garden is laid to low maintenance and includes an elevated decked patio area, shrubbery borders, large greenhouse and garden shed.
+Local Area
+The historic village of Alloway provides a wide range of local amenities including the highly regarded Alloway Primary School, popular post office and grocery store, Poets Corner cafe, gift shop and beauticians as well as excellent sporting facilities at Cambusdoon Sports Club and Ayr Rugby Club. There is a regular bus service to Ayr town centre, around three miles distant, which provides a comprehensive range of retail shopping, transport links including main line rail service to Glasgow, restaurants and recreational facilities including ayr seafront and Belleisle and Seafield Golf Courses. The A77/M77 road network provides swift commuting to Glasgow City Centre and Central Scotland.BrochuresWeb DetailsRead full description</t>
+  </si>
+  <si>
+    <t>https://media.rightmove.co.uk/dir/property-photo/715748633/168432062/71574863318f9cc8749602187711a7e8.jpeg
+https://media.rightmove.co.uk/dir/property-photo/56842fe6a/168432062/56842fe6aa40d774476f6861e4bc0701.jpeg
+https://media.rightmove.co.uk/dir/property-photo/e482731e1/168432062/e482731e1e01cc8b5794d6acd629c531.jpeg
+https://media.rightmove.co.uk/dir/property-photo/b6318459e/168432062/b6318459e5c22ea1d867a5daef395efe.jpeg
+https://media.rightmove.co.uk/dir/property-photo/7180a2aa9/168432062/7180a2aa9091fe702acf3bebcd52d0d2.jpeg
+https://media.rightmove.co.uk/dir/property-photo/3ac1613b5/168432062/3ac1613b54f620377e423b2df093ff50.jpeg
+https://media.rightmove.co.uk/dir/property-photo/c6faa25d1/168432062/c6faa25d1eaf95c26a8e25da2e1aa2f2.jpeg
+https://media.rightmove.co.uk/dir/property-photo/dbf3a1d3c/168432062/dbf3a1d3c9d54b6159e3c66805e4d8d7.jpeg
+https://media.rightmove.co.uk/dir/property-photo/fa4bd46d3/168432062/fa4bd46d3220dceeb8187b9cd89397d5.jpeg
+https://media.rightmove.co.uk/dir/property-photo/24ef2b389/168432062/24ef2b3896aba735418b6e21a58b4316.jpeg
+https://media.rightmove.co.uk/dir/property-photo/fd7f3c479/168432062/fd7f3c4797a5ba0c673d1f71b4847b11.jpeg
+https://media.rightmove.co.uk/dir/property-photo/05a8a729e/168432062/05a8a729e416b0f99bb26399f004aef0.jpeg
+https://media.rightmove.co.uk/dir/property-photo/747787736/168432062/74778773604ea3d39fee281aba925dbe.jpeg
+https://media.rightmove.co.uk/dir/property-photo/06ea19e81/168432062/06ea19e81627771fe8bedea22f5e25b5.jpeg
+https://media.rightmove.co.uk/dir/property-photo/713225f24/168432062/713225f242fda9ff802f92f71a942167.jpeg
+https://media.rightmove.co.uk/dir/property-photo/8bd5c0d41/168432062/8bd5c0d41f1be4ac845eda595a917074.jpeg
+https://media.rightmove.co.uk/dir/property-photo/0a03f0387/168432062/0a03f038773d20004a39735e31995fc7.jpeg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -835,59 +753,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R6"/>
+  <dimension ref="A1:S6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -898,320 +816,293 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2">
+        <v>20</v>
+      </c>
+      <c r="C2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2">
         <v>173057087</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>360000</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G2" t="s">
+        <v>23</v>
+      </c>
+      <c r="H2" t="s">
         <v>21</v>
       </c>
-      <c r="G2" t="s">
-[...8 lines deleted...]
-      <c r="J2">
+      <c r="K2">
         <v>4</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>222</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
+        <v>24</v>
+      </c>
+      <c r="O2" t="s">
+        <v>25</v>
+      </c>
+      <c r="P2" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>27</v>
+      </c>
+      <c r="R2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>29</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3">
+        <v>87689376</v>
+      </c>
+      <c r="E3">
+        <v>339995</v>
+      </c>
+      <c r="F3" t="s">
         <v>22</v>
       </c>
-      <c r="N2" t="s">
-[...2 lines deleted...]
-      <c r="O2" t="s">
+      <c r="G3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H3" t="s">
+        <v>31</v>
+      </c>
+      <c r="K3">
+        <v>3</v>
+      </c>
+      <c r="L3">
+        <v>2</v>
+      </c>
+      <c r="M3">
+        <v>111</v>
+      </c>
+      <c r="N3" t="s">
         <v>24</v>
       </c>
-      <c r="P2" t="s">
-[...6 lines deleted...]
-        <v>27</v>
+      <c r="O3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>35</v>
+      </c>
+      <c r="R3" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
-[...27 lines deleted...]
-      <c r="J3">
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>37</v>
+      </c>
+      <c r="B4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4">
+        <v>173237192</v>
+      </c>
+      <c r="E4">
+        <v>320000</v>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H4" t="s">
+        <v>39</v>
+      </c>
+      <c r="K4">
+        <v>5</v>
+      </c>
+      <c r="L4">
+        <v>5</v>
+      </c>
+      <c r="M4">
+        <v>242</v>
+      </c>
+      <c r="N4" t="s">
+        <v>41</v>
+      </c>
+      <c r="P4" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>43</v>
+      </c>
+      <c r="R4" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5">
+        <v>171228614</v>
+      </c>
+      <c r="E5">
+        <v>395000</v>
+      </c>
+      <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5" t="s">
+        <v>48</v>
+      </c>
+      <c r="H5" t="s">
+        <v>47</v>
+      </c>
+      <c r="K5">
+        <v>4</v>
+      </c>
+      <c r="L5">
+        <v>2</v>
+      </c>
+      <c r="M5">
+        <v>187</v>
+      </c>
+      <c r="N5" t="s">
+        <v>41</v>
+      </c>
+      <c r="P5" t="s">
+        <v>49</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>50</v>
+      </c>
+      <c r="R5" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>51</v>
+      </c>
+      <c r="B6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" t="s">
+        <v>53</v>
+      </c>
+      <c r="D6">
+        <v>168432062</v>
+      </c>
+      <c r="E6">
+        <v>345000</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6" t="s">
+        <v>40</v>
+      </c>
+      <c r="H6" t="s">
+        <v>53</v>
+      </c>
+      <c r="K6">
+        <v>4</v>
+      </c>
+      <c r="L6">
         <v>3</v>
       </c>
-      <c r="K3">
-[...67 lines deleted...]
-      <c r="P4" t="s">
+      <c r="M6">
+        <v>170</v>
+      </c>
+      <c r="N6" t="s">
         <v>41</v>
       </c>
-      <c r="Q4" t="s">
-[...7 lines deleted...]
-      <c r="A5" t="s">
+      <c r="P6" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>55</v>
+      </c>
+      <c r="R6" t="s">
         <v>44</v>
-      </c>
-[...99 lines deleted...]
-        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">