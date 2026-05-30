--- v0 (2026-05-02)
+++ v1 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
@@ -80,240 +80,234 @@
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
+    <t>location</t>
+  </si>
+  <si>
     <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Sporty-State-T-Shirt/18763956273</t>
   </si>
   <si>
     <t>State of Mine Women's Sporty State T-Shirt</t>
   </si>
   <si>
     <t>State of Mine</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Women's lightweight short sleeve V-neck t-shirt
-[...5 lines deleted...]
-  <si>
     <t>Show Your State Pride Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride. Comfortable, Breathable Design Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering. Color &amp; Fit Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images. Easy Care &amp; Everyday Style Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride.&lt;/p&gt; &lt;h2&gt;Comfortable, Breathable Design&lt;/h2&gt; &lt;p&gt;Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering.&lt;/p&gt; &lt;h2&gt;Color &amp;amp; Fit&lt;/h2&gt; &lt;p&gt;Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Style&lt;/h2&gt; &lt;p&gt;Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride.&lt;/p&gt; &lt;h2&gt;Comfortable, Breathable Design&lt;/h2&gt; &lt;p&gt;Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering.&lt;/p&gt; &lt;h2&gt;Color &amp;amp; Fit&lt;/h2&gt; &lt;p&gt;Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Style&lt;/h2&gt; &lt;p&gt;Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/459f2699-b2e8-41ec-9e8d-118be65df947.a17593d55ccaa5ec0d70324a133a7f6f.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/459f2699-b2e8-41ec-9e8d-118be65df947.a17593d55ccaa5ec0d70324a133a7f6f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/77c9e215-0a7e-48bf-ba66-2945fae8dae4.5df603c16b016f5773f44691f837494a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/f6a57637-3ac6-4581-9909-e611edfcee0a.03cbb14841b5857855c63725690162be.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/17ffc821-21af-47e0-8e35-e92fd67ca0d5.f3e1ac337a4e9ec2a4e15b4fd2498d7f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>ShippingOut of stock</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>60% Ringspun Combed BCI Cotton 40% Recycled Polyester</t>
   </si>
   <si>
     <t>Short sleeve</t>
   </si>
   <si>
+    <t>Los Angeles, 90014
+South Gate Sam's Club</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Teddy-Bear-State-T-Shirt/18726917004</t>
+  </si>
+  <si>
+    <t>State of Mine Women's Teddy Bear State T-Shirt</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/2ca2d7aa-c12c-4151-86ac-0e472f395971.6ac92b67b6d59085971832d1c1b507c8.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/2ca2d7aa-c12c-4151-86ac-0e472f395971.6ac92b67b6d59085971832d1c1b507c8.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/e7b941da-ddf3-4980-9f3f-d9547a1e908b.2f93331a251f5c242d726adceb3ede6a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/e3c8b9b1-98aa-446b-9621-48ff10c39c10.408ac0233ad85317dd898bfd2662f65a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/efb4f8c1-84e6-4955-8fd1-27f886ce92c5.de11e0bfba74b243cba0a016b4bef5c3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Shipping</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
     <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-State-Jersey-T-Shirt/18641059669</t>
   </si>
   <si>
     <t>State of Mine Women's Stars State Jersey T-Shirt</t>
   </si>
   <si>
-    <t>Women's short sleeve jersey style V-neck top
-[...5 lines deleted...]
-  <si>
     <t>Show Your State Pride Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends. Sporty, Breathable Design Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit. Varsity-Inspired Graphics Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces. Fit &amp; Sizing Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size. Easy Care &amp; Everyday Versatility Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends.&lt;/p&gt; &lt;h2&gt;Sporty, Breathable Design&lt;/h2&gt; &lt;p&gt;Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit.&lt;/p&gt; &lt;h2&gt;Varsity-Inspired Graphics&lt;/h2&gt; &lt;p&gt;Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces.&lt;/p&gt; &lt;h2&gt;Fit &amp;amp; Sizing&lt;/h2&gt; &lt;p&gt;Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Versatility&lt;/h2&gt; &lt;p&gt;Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends.&lt;/p&gt; &lt;h2&gt;Sporty, Breathable Design&lt;/h2&gt; &lt;p&gt;Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit.&lt;/p&gt; &lt;h2&gt;Varsity-Inspired Graphics&lt;/h2&gt; &lt;p&gt;Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces.&lt;/p&gt; &lt;h2&gt;Fit &amp;amp; Sizing&lt;/h2&gt; &lt;p&gt;Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Versatility&lt;/h2&gt; &lt;p&gt;Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/a8110a13-8809-4b6e-90df-9f54efc98db2.227703f3180b9d1488a7018f968540a3.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/a8110a13-8809-4b6e-90df-9f54efc98db2.227703f3180b9d1488a7018f968540a3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/bf641e73-7cf4-4981-850d-fa8128f936eb.c8581d2153b50f712d997770b9cbabf1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/2319691d-343a-4aa7-91de-f0839337461b.0dda332501cd68047d1d595ce1bf5ec0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/6e8e723e-0e92-49b8-801b-043f04ab5638.169c6a5d472634b447b49a9ddf9b62df.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
-    <t>Shipping</t>
-[...1 lines deleted...]
-  <si>
     <t>XXL</t>
   </si>
   <si>
     <t>100% recycled polyester</t>
   </si>
   <si>
     <t>Short sleeves</t>
-  </si>
-[...17 lines deleted...]
-    <t>XL</t>
   </si>
   <si>
     <t>https://www.samsclub.com/ip/Broccoli-Florets-2-lbs/15392852361</t>
   </si>
   <si>
     <t>Broccoli Florets 2 lbs.</t>
   </si>
   <si>
     <t>Taylor Farms</t>
   </si>
   <si>
     <t>Crunchy green florets with a mild, earthy sweetness
 High in vitamin K and C
 Good source of fiber and folate
 Perfect served raw, with dips, or cooked
 16 ounces broccoli florets (1/2 of the bag)
 2 tablespoons olive oil
 2 cloves garlic, minced
 Juice of 1 lemon
 Salt &amp; Pepper to taste
 Preheat oven to 425°F.
 Spray a baking sheet with non-stick spray or line with parchment paper.
 In a large bowl, combine broccoli, olive oil, salt and pepper, garlic, and lemon juice. Toss to coat the broccoli evenly.
 Arrange broccoli in a single layer on the baking sheet.
 Bake for 15 minutes, or until tender and slightly browned.
 Low in calories
 Net weight: 2 pounds
 Nutrients include vitamin C, vitamin A, folic acid, calcium and fiber.</t>
   </si>
   <si>
     <t>Fresh and Nutritious Broccoli Florets These broccoli florets are thoroughly washed and ready to enjoy, making meal preparation quick and easy. Packed with noteworthy nutrients like vitamin C, vitamin A, folic acid, calcium, and fiber, they are a versatile addition to any meal. Whether you prefer them raw, boiled, steamed, baked, or stir-fried, these florets are perfect for a variety of dishes. Recipe Idea: Lemon Garlic Roasted Broccoli Looking for a delicious way to enjoy broccoli? Try this simple recipe for Lemon Garlic Roasted Broccoli. Here's what you'll need:   16 ounces broccoli florets (1/2 of the bag)  2 tablespoons olive oil  2 cloves garlic, minced  Juice of 1 lemon  Salt &amp; Pepper to taste  Instructions:   Preheat oven to 425°F.  Spray a baking sheet with non-stick spray or line with parchment paper.  In a large bowl, combine broccoli, olive oil, salt and pepper, garlic, and lemon juice. Toss to coat the broccoli evenly.  Arrange broccoli in a single layer on the baking sheet.  Bake for 15 minutes, or until tender and slightly browned.  Important Information for Consumers The recipes provided are for educational purposes and are either user-submitted or sourced from third parties. Sam's Club does not sponsor, recommend, or endorse any specific recipe, product, or service. Always consult a medical professional before making dietary changes, especially if you are under 18, pregnant, nursing, or have health concerns. If you have dietary restrictions or allergies, carefully read the ingredient list or consult the food manufacturer before consumption.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Fresh and Nutritious Broccoli Florets&lt;/h3&gt; &lt;p&gt;These broccoli florets are thoroughly washed and ready to enjoy, making meal preparation quick and easy. Packed with noteworthy nutrients like vitamin C, vitamin A, folic acid, calcium, and fiber, they are a versatile addition to any meal. Whether you prefer them raw, boiled, steamed, baked, or stir-fried, these florets are perfect for a variety of dishes.&lt;/p&gt; &lt;h3&gt;Recipe Idea: Lemon Garlic Roasted Broccoli&lt;/h3&gt; &lt;p&gt;Looking for a delicious way to enjoy broccoli? Try this simple recipe for Lemon Garlic Roasted Broccoli. Here's what you'll need:&lt;/p&gt; &lt;ul&gt;  &lt;li&gt;16 ounces broccoli florets (1/2 of the bag)&lt;/li&gt;  &lt;li&gt;2 tablespoons olive oil&lt;/li&gt;  &lt;li&gt;2 cloves garlic, minced&lt;/li&gt;  &lt;li&gt;Juice of 1 lemon&lt;/li&gt;  &lt;li&gt;Salt &amp;amp; Pepper to taste&lt;/li&gt; &lt;/ul&gt; &lt;h3&gt;Instructions:&lt;/h3&gt; &lt;ol&gt;  &lt;li&gt;Preheat oven to 425°F.&lt;/li&gt;  &lt;li&gt;Spray a baking sheet with non-stick spray or line with parchment paper.&lt;/li&gt;  &lt;li&gt;In a large bowl, combine broccoli, olive oil, salt and pepper, garlic, and lemon juice. Toss to coat the broccoli evenly.&lt;/li&gt;  &lt;li&gt;Arrange broccoli in a single layer on the baking sheet.&lt;/li&gt;  &lt;li&gt;Bake for 15 minutes, or until tender and slightly browned.&lt;/li&gt; &lt;/ol&gt; &lt;h3&gt;Important Information for Consumers&lt;/h3&gt; &lt;p&gt;The recipes provided are for educational purposes and are either user-submitted or sourced from third parties. Sam's Club does not sponsor, recommend, or endorse any specific recipe, product, or service. Always consult a medical professional before making dietary changes, especially if you are under 18, pregnant, nursing, or have health concerns. If you have dietary restrictions or allergies, carefully read the ingredient list or consult the food manufacturer before consumption.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Fresh and Nutritious Broccoli Florets&lt;/h3&gt; &lt;p&gt;These broccoli florets are thoroughly washed and ready to enjoy, making meal preparation quick and easy. Packed with noteworthy nutrients like vitamin C, vitamin A, folic acid, calcium, and fiber, they are a versatile addition to any meal. Whether you prefer them raw, boiled, steamed, baked, or stir-fried, these florets are perfect for a variety of dishes.&lt;/p&gt; &lt;h3&gt;Recipe Idea: Lemon Garlic Roasted Broccoli&lt;/h3&gt; &lt;p&gt;Looking for a delicious way to enjoy broccoli? Try this simple recipe for Lemon Garlic Roasted Broccoli. Here's what you'll need:&lt;/p&gt; &lt;ul&gt;  &lt;li&gt;16 ounces broccoli florets (1/2 of the bag)&lt;/li&gt;  &lt;li&gt;2 tablespoons olive oil&lt;/li&gt;  &lt;li&gt;2 cloves garlic, minced&lt;/li&gt;  &lt;li&gt;Juice of 1 lemon&lt;/li&gt;  &lt;li&gt;Salt &amp;amp; Pepper to taste&lt;/li&gt; &lt;/ul&gt; &lt;h3&gt;Instructions:&lt;/h3&gt; &lt;ol&gt;  &lt;li&gt;Preheat oven to 425°F.&lt;/li&gt;  &lt;li&gt;Spray a baking sheet with non-stick spray or line with parchment paper.&lt;/li&gt;  &lt;li&gt;In a large bowl, combine broccoli, olive oil, salt and pepper, garlic, and lemon juice. Toss to coat the broccoli evenly.&lt;/li&gt;  &lt;li&gt;Arrange broccoli in a single layer on the baking sheet.&lt;/li&gt;  &lt;li&gt;Bake for 15 minutes, or until tender and slightly browned.&lt;/li&gt; &lt;/ol&gt; &lt;h3&gt;Important Information for Consumers&lt;/h3&gt; &lt;p&gt;The recipes provided are for educational purposes and are either user-submitted or sourced from third parties. Sam's Club does not sponsor, recommend, or endorse any specific recipe, product, or service. Always consult a medical professional before making dietary changes, especially if you are under 18, pregnant, nursing, or have health concerns. If you have dietary restrictions or allergies, carefully read the ingredient list or consult the food manufacturer before consumption.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/22e70a0f-afa5-47d0-9cba-bbcab8d77690.564426009041cd09471cb1035e6aa890.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/ae812388-e1b0-4092-b862-fb6f21629e6a.32dbf94932a79fd46c341809dd9d0e0c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/b38b2d85-4fbd-4c4d-bf28-e5d6ab715908.75350253223da80c49696338eda77158.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>ShippingNot available</t>
   </si>
   <si>
-    <t>https://www.samsclub.com/ip/Del-Monte-Cut-Green-Beans-14-5-oz-8-pk/13621807018</t>
-[...13 lines deleted...]
-Perfect for creating sautéed green beans or green bean casserole
+    <t>https://www.samsclub.com/ip/Spice-World-Fresh-and-Peeled-Garlic-3-lbs/13870600578</t>
+  </si>
+  <si>
+    <t>Spice World Fresh and Peeled Garlic, 3 lbs.</t>
+  </si>
+  <si>
+    <t>Spice World</t>
+  </si>
+  <si>
+    <t>070969001882</t>
+  </si>
+  <si>
+    <t>Net weight: 3 lbs. (48 oz.) 1360g
+Shelf life: 45 days
+Keep refrigerated
+About 340 servings per container
+Serving size: 4g (1 clove)
+Dairy free
+Sugar free
+Vegan
 Kosher</t>
   </si>
   <si>
-    <t>Rely on the Del Monte brand to bring you nature's quality vegetables. This pantry pack includes eight 14.5-ounce cans of Blue Lake green beans, which are long and plump green beans perfect with any main dish. Perfect Side Dish for Every Day or Holidays When it comes to meal prep, Del Monte makes it easy for you to get your daily amount of veggies in. This pack of eight cans can be stored in your pantry for those busy nights when you don’t have time to wash, chop and cook fresh vegetables. Easy and Quick Green Bean Dishes For an easy everyday side, drain half the liquid from the canned green beans. Pour the green beans and remaining liquid into a skillet, season with your favorite spices (a simple salt and pepper will work too) and simmer until most of the liquid has evaporated. Serve it as a side with the protein and carb of your choice. We like roasted chicken and mashed potatoes! For a scrumptious holiday casserole, mix a can of creamed mushroom, a can of green beans, chopped onions, salt and pepper together in a casserole dish. Bake in the oven for 20-25 minutes at 350°F. Stir the mixture and top with French’s Crispy Fried Onions. It’s simple prep that will impress any guests.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
-[...16 lines deleted...]
-    <t>ShippingArrives Apr 23</t>
+    <t>Spice World Peeled Garlic is conveniently packaged in a resealable plastic bag is a great way to save time when cooking. With this pre-peeled package, you will have enough organic peeled garlic for all of your recipes. What are Some of the Uses of Fresh Peeled Garlic? Use fresh peeled garlic in soups and sauces. Use it to spice up meat dishes or add flavor to your stir-fry. Health gurus have ascribed many benefits to the use of garlic, and these days it can even be found in pill form as a health supplement. Garlic is such a versatile flavoring it can be added to nearly any savory recipe; some have even gone as far as garlic-flavored ice cream. Is Fresh Peeled Garlic Gluten-Free? Fresh peeled garlic is gluten-free and naturally fat-free. Garlic is a fresh and 100% natural food. Fresh peeled garlic is not just for cooking. Take half a pound or so of the fresh peeled garlic and place it in a bottle of olive oil or your favorite cooking oil. Place it under the counter for a couple of weeks and when it emerges you will have a bottle of fresh garlic-flavored cooking oil perfect to infuse a perfect subtle garlic flavor to your dishes. Peeled garlic can be roasted, pickled, stored in brine or simply placed in the crisper of your refrigerator for easy storage. Use as much or as little as you need and then simply zip the bag and forget about it until you need it again.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;Spice World Peeled Garlic is conveniently packaged in a resealable plastic bag is a great way to save time when cooking. With this pre-peeled package, you will have enough organic peeled garlic for all of your recipes.&lt;/p&gt; &lt;h3&gt;What are Some of the Uses of Fresh Peeled Garlic?&lt;/h3&gt; &lt;p&gt;Use fresh peeled garlic in soups and sauces. Use it to spice up meat dishes or add flavor to your stir-fry. Health gurus have ascribed many benefits to the use of garlic, and these days it can even be found in pill form as a health supplement. Garlic is such a versatile flavoring it can be added to nearly any savory recipe; some have even gone as far as garlic-flavored ice cream.&lt;/p&gt; &lt;h3&gt;Is Fresh Peeled Garlic Gluten-Free?&lt;/h3&gt; &lt;p&gt;Fresh peeled garlic is gluten-free and naturally fat-free. Garlic is a fresh and 100% natural food. Fresh peeled garlic is not just for cooking. Take half a pound or so of the fresh peeled garlic and place it in a bottle of olive oil or your favorite cooking oil. Place it under the counter for a couple of weeks and when it emerges you will have a bottle of fresh garlic-flavored cooking oil perfect to infuse a perfect subtle garlic flavor to your dishes. Peeled garlic can be roasted, pickled, stored in brine or simply placed in the crisper of your refrigerator for easy storage. Use as much or as little as you need and then simply zip the bag and forget about it until you need it again.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/e335425f-aa0b-4892-874d-57668d83b9f9.704b09cbe814466a657a8f03fe46ff75.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/e335425f-aa0b-4892-874d-57668d83b9f9.704b09cbe814466a657a8f03fe46ff75.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/c1d00c88-e0a9-430d-a3c1-ac4910e73729.a4cdcc69c28adc46c923cbe8341fc9f1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/8c3b7e4d-86f4-4443-ba0d-b888a9430129.937d6c84652c653a50ece941404e941c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/5aa1942b-7dc5-454a-8685-a3eaa820ed56.711cbe6c1ed6f649c47cab81c2f6d6f6.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/e335425f-aa0b-4892-874d-57668d83b9f9.704b09cbe814466a657a8f03fe46ff75.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -617,59 +611,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -692,335 +686,323 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D2">
         <v>990474961</v>
       </c>
       <c r="E2">
         <v>196084437112</v>
       </c>
       <c r="F2">
-        <v>7.98</v>
-[...1 lines deleted...]
-      <c r="G2">
         <v>9.98</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J2">
-        <v>4.6</v>
+        <v>4.0</v>
       </c>
       <c r="K2">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>15</v>
       </c>
       <c r="M2" t="s">
         <v>27</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2" t="s">
         <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
       <c r="Q2" t="s">
         <v>31</v>
       </c>
       <c r="S2" t="s">
         <v>32</v>
       </c>
       <c r="T2" t="s">
         <v>33</v>
       </c>
       <c r="U2" t="s">
         <v>34</v>
       </c>
       <c r="V2">
         <v>0</v>
       </c>
+      <c r="W2" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="3" spans="1:22">
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="D3">
-        <v>990472645</v>
+        <v>990474368</v>
       </c>
       <c r="E3">
-        <v>196084419248</v>
+        <v>196084428707</v>
       </c>
       <c r="F3">
-        <v>10.98</v>
-[...5 lines deleted...]
-        <v>10.98</v>
+        <v>9.98</v>
       </c>
       <c r="I3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J3">
-        <v>4.8</v>
+        <v>4.6</v>
       </c>
       <c r="K3">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>37</v>
+        <v>21</v>
       </c>
       <c r="M3" t="s">
+        <v>27</v>
+      </c>
+      <c r="N3" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" t="s">
         <v>38</v>
       </c>
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>39</v>
       </c>
-      <c r="O3" t="s">
+      <c r="Q3" t="s">
         <v>40</v>
       </c>
-      <c r="P3" t="s">
+      <c r="S3" t="s">
         <v>41</v>
       </c>
-      <c r="Q3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="T3" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="U3" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="V3">
         <v>1</v>
       </c>
+      <c r="W3" t="s">
+        <v>35</v>
+      </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
+        <v>42</v>
+      </c>
+      <c r="B4" t="s">
+        <v>43</v>
+      </c>
+      <c r="C4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4">
+        <v>990472645</v>
+      </c>
+      <c r="E4">
+        <v>196084419248</v>
+      </c>
+      <c r="F4">
+        <v>12.98</v>
+      </c>
+      <c r="I4" t="s">
+        <v>26</v>
+      </c>
+      <c r="J4">
+        <v>4.6</v>
+      </c>
+      <c r="K4">
+        <v>23</v>
+      </c>
+      <c r="M4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O4" t="s">
         <v>46</v>
       </c>
-      <c r="B4" t="s">
+      <c r="P4" t="s">
         <v>47</v>
       </c>
-      <c r="C4" t="s">
-[...29 lines deleted...]
-      <c r="O4" t="s">
+      <c r="Q4" t="s">
+        <v>40</v>
+      </c>
+      <c r="S4" t="s">
         <v>48</v>
       </c>
-      <c r="P4" t="s">
+      <c r="T4" t="s">
         <v>49</v>
       </c>
-      <c r="Q4" t="s">
-[...2 lines deleted...]
-      <c r="S4" t="s">
+      <c r="U4" t="s">
         <v>50</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="V4">
         <v>1</v>
       </c>
     </row>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>51</v>
       </c>
       <c r="B5" t="s">
         <v>52</v>
       </c>
       <c r="C5" t="s">
         <v>53</v>
       </c>
       <c r="D5">
         <v>504331</v>
       </c>
       <c r="E5">
         <v>709351891335</v>
       </c>
       <c r="F5">
-        <v>3.27</v>
+        <v>4.12</v>
       </c>
       <c r="I5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J5">
         <v>4.5</v>
       </c>
       <c r="K5">
-        <v>9338</v>
+        <v>9407</v>
       </c>
       <c r="L5" t="s">
         <v>54</v>
       </c>
       <c r="M5" t="s">
         <v>55</v>
       </c>
       <c r="N5" t="s">
         <v>56</v>
       </c>
       <c r="O5" t="s">
         <v>57</v>
       </c>
       <c r="P5" t="s">
         <v>58</v>
       </c>
       <c r="Q5" t="s">
         <v>59</v>
       </c>
       <c r="V5">
-        <v>1</v>
+        <v>0</v>
       </c>
     </row>
-    <row r="6" spans="1:22">
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>60</v>
       </c>
       <c r="B6" t="s">
         <v>61</v>
       </c>
       <c r="C6" t="s">
         <v>62</v>
       </c>
       <c r="D6">
-        <v>571277</v>
+        <v>980385068</v>
       </c>
       <c r="E6" t="s">
         <v>63</v>
       </c>
       <c r="F6">
-        <v>8.42</v>
+        <v>9.95</v>
       </c>
       <c r="I6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J6">
-        <v>4.8</v>
+        <v>4.4</v>
       </c>
       <c r="K6">
-        <v>107</v>
+        <v>2318</v>
       </c>
       <c r="L6" t="s">
         <v>64</v>
       </c>
       <c r="M6" t="s">
         <v>65</v>
       </c>
       <c r="N6" t="s">
         <v>66</v>
       </c>
       <c r="O6" t="s">
         <v>67</v>
       </c>
       <c r="P6" t="s">
         <v>68</v>
       </c>
       <c r="Q6" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="V6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>