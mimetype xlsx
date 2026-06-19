--- v1 (2026-05-30)
+++ v2 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
@@ -83,231 +86,303 @@
   <si>
     <t>images</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
-    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Sporty-State-T-Shirt/18763956273</t>
-[...5 lines deleted...]
-    <t>State of Mine</t>
+    <t>https://www.samsclub.com/ip/Eddie-Bauer-Women-s-Short-Sleeve-V-Neck-T-Shirt/17665119588</t>
+  </si>
+  <si>
+    <t>2026-05-21T07:19:29Z</t>
+  </si>
+  <si>
+    <t>Eddie Bauer Women's Short Sleeve V-Neck T-Shirt</t>
+  </si>
+  <si>
+    <t>Eddie Bauer</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Show Your State Pride Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride. Comfortable, Breathable Design Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering. Color &amp; Fit Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images. Easy Care &amp; Everyday Style Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
-[...15 lines deleted...]
-    <t>ShippingOut of stock</t>
+    <t>Women's lightweight classic V-neck tee
+Soft cotton-blend baby rib knit offer a gentle feel
+Slightly fitted design for a flattering look
+Perfect as a standalone top or as a layering piece throughout the year
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Comfort Meets Versatility The Eddie Bauer Women’s Short Sleeve V-Neck Tee is the ultimate wardrobe staple that combines comfort and functionality. Perfect for warmer months as a standalone top or as a layering piece throughout the year, its classic design pairs effortlessly with any bottoms in your closet. Whether you're dressing up or keeping it casual, this tee is a reliable choice for any occasion. Flattering Design Features This tee is crafted from a soft cotton-blend baby rib knit, offering a gentle feel against the skin while maintaining durability. It features short sleeves and a banded V-neckline for a flattering fit. With no closures, it ensures ease of wear and a streamlined look. The fitted silhouette enhances your shape, making it a stylish yet comfortable addition to your wardrobe. Breathable and Durable Fabric The baby rib knit fabric is breathable, allowing for excellent airflow and comfort throughout the day. Its natural stretch provides ease of movement, while its good recovery ensures the garment retains its shape and fit even after frequent washing. This blend of 60% Cotton and 40% Polyester is designed to withstand wear and tear, making it a long-lasting choice for your closet. Color and Size Options Available in six solid colorways – White, Pink, Olive, Purple, Blue, and Black – this tee offers a variety of options to suit your style. Sizes range from XS to XXL, ensuring a fit for every body type. For detailed sizing information, refer to the size chart included in the product photos. Care Instructions To preserve the quality, color, and fit of the Eddie Bauer Women’s Short Sleeve V-Neck Tee, please follow the care instructions provided on the garment's tag. With proper care, this versatile tee will remain a staple in your wardrobe for years to come.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Comfort Meets Versatility&lt;/h3&gt; &lt;p&gt;The Eddie Bauer Women’s Short Sleeve V-Neck Tee is the ultimate wardrobe staple that combines comfort and functionality. Perfect for warmer months as a standalone top or as a layering piece throughout the year, its classic design pairs effortlessly with any bottoms in your closet. Whether you're dressing up or keeping it casual, this tee is a reliable choice for any occasion.&lt;/p&gt; &lt;h3&gt;Flattering Design Features&lt;/h3&gt; &lt;p&gt;This tee is crafted from a soft cotton-blend baby rib knit, offering a gentle feel against the skin while maintaining durability. It features short sleeves and a banded V-neckline for a flattering fit. With no closures, it ensures ease of wear and a streamlined look. The fitted silhouette enhances your shape, making it a stylish yet comfortable addition to your wardrobe.&lt;/p&gt; &lt;h3&gt;Breathable and Durable Fabric&lt;/h3&gt; &lt;p&gt;The baby rib knit fabric is breathable, allowing for excellent airflow and comfort throughout the day. Its natural stretch provides ease of movement, while its good recovery ensures the garment retains its shape and fit even after frequent washing. This blend of 60% Cotton and 40% Polyester is designed to withstand wear and tear, making it a long-lasting choice for your closet.&lt;/p&gt; &lt;h3&gt;Color and Size Options&lt;/h3&gt; &lt;p&gt;Available in six solid colorways – White, Pink, Olive, Purple, Blue, and Black – this tee offers a variety of options to suit your style. Sizes range from XS to XXL, ensuring a fit for every body type. For detailed sizing information, refer to the size chart included in the product photos.&lt;/p&gt; &lt;h3&gt;Care Instructions&lt;/h3&gt; &lt;p&gt;To preserve the quality, color, and fit of the Eddie Bauer Women’s Short Sleeve V-Neck Tee, please follow the care instructions provided on the garment's tag. With proper care, this versatile tee will remain a staple in your wardrobe for years to come.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/714632a6-de56-44ee-8545-9df66d25ad51.a9efed940c2f36a6432ea3adf57223cf.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/714632a6-de56-44ee-8545-9df66d25ad51.a9efed940c2f36a6432ea3adf57223cf.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/c7e1ab22-08f5-4cf9-a128-e112b9f5084c.b0adcd34ea47e039dd169de9e3b4b541.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/dc13e178-10ec-4a30-8a10-3d5524e41786.e1817c2da31bf11e8e61dee96782bdce.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/d941e8ed-ac55-4fa8-878b-21af7502faec.b052972b9c21d466a0156d8aa9ea25af.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/4fc53305-811c-483c-83cc-7f9765dbdfc7.4773dcd8a8afd9ed5b9540c9f806dea1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/c2d458b5-b386-462b-8178-3bdfad993414.5032d18b2a9b8a0c858cb6b006620ee7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/0e337475-99d0-409b-836e-aef1f391d1e0.d7ef796873dcb7f317247b230c13bf0a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6de70f43-c30a-4c0c-8b5c-8256b516fa3d.be8c07d1ab72174183b86dff49750a88.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ac681a41-2cee-4fa5-a977-7bcabd5cd091.e215d1cbb46309ea54f52b8d3565e83a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/33155067-1ed8-4b99-a653-f2ce82b2058e.f8cd8cd80a6801345487a0bc3fa091ab.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/710b0c0b-c660-44cd-81e1-f8831e1bfcb2.0b0817c694871421ec9ff85743f88923.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6d71566c-95cf-4d6d-9b32-3720fc976e84.91a43d6323fca09246854293578c4370.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b52b24df-bd2b-46cb-b0e5-9e9b56b04ca9.a998e82df443caf2560b0837ffa10301.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/714632a6-de56-44ee-8545-9df66d25ad51.a9efed940c2f36a6432ea3adf57223cf.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives May 22</t>
+  </si>
+  <si>
+    <t>Black</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
-    <t>60% Ringspun Combed BCI Cotton 40% Recycled Polyester</t>
-[...2 lines deleted...]
-    <t>Short sleeve</t>
+    <t>60% Cotton, 40% Polyester</t>
+  </si>
+  <si>
+    <t>Short Sleeve</t>
   </si>
   <si>
     <t>Los Angeles, 90014
 South Gate Sam's Club</t>
   </si>
   <si>
-    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Teddy-Bear-State-T-Shirt/18726917004</t>
-[...11 lines deleted...]
-https://i5.samsclubimages.com/asr/efb4f8c1-84e6-4955-8fd1-27f886ce92c5.de11e0bfba74b243cba0a016b4bef5c3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-2-Piece-T-Shirt-and-Shorts-Set/18875617626</t>
+  </si>
+  <si>
+    <t>2026-05-21T07:19:04Z</t>
+  </si>
+  <si>
+    <t>State of Mine Women's 2-Piece T-Shirt and Short Gift Set</t>
+  </si>
+  <si>
+    <t>State of Mine</t>
+  </si>
+  <si>
+    <t>Giftable 2-piece t-shirt and shorts set with fun seasonal graphics
+"To" and "From" packaging is perfect for gifting to friends or family
+Lightweight jersey knit short sleeve t-shirt with crew neckline
+Fleece shorts with elastic drawstring waist and side seam pockets
+Relaxed casual fit
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Soft, Premium Fabrics This giftable Women’s 2-Piece T-Shirt and Short Set from State of Mine delivers effortless springtime comfort. The tee is made from a soft jersey knit using 100% ringspun combed cotton, while the shorts are crafted from cozy brushed fleece in 60% ringspun combed cotton and 40% recycled polyester. Both pieces are garment-washed for ultra softness. Complete with "To" and "From" packaging, this 2-piece set makes a great gift for yourself, a family member, or a friend. Relaxed Fit &amp; Everyday Comfort Designed with a relaxed, casual fit, the set is perfect for hanging out around the house or running errands around town. The fleece shorts include an elastic waistband with a functional drawstring, convenient side-seam pockets, and a 3 ¼” inseam. Fresh Spring Graphics Choose from Charming Coffee, Strawberry Market, Gingham Mama, or the Garden State design (sold separately here) which features a floral graphic with your favorite state name at the bottom. Perfect for Mother’s Day With its cozy feel and fresh spring look, this coordinated set makes a sweet and fun gift for Mother’s Day. Whether she loves quiet mornings with coffee or taking walks to the farmer’s market, it’s an easy way to make her feel celebrated.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Soft, Premium Fabrics&lt;/h2&gt; &lt;p&gt;This giftable Women’s 2-Piece T-Shirt and Short Set from State of Mine delivers effortless springtime comfort. The tee is made from a soft jersey knit using 100% ringspun combed cotton, while the shorts are crafted from cozy brushed fleece in 60% ringspun combed cotton and 40% recycled polyester. Both pieces are garment-washed for ultra softness. Complete with "To" and "From" packaging, this 2-piece set makes a great gift for yourself, a family member, or a friend.&lt;/p&gt; &lt;h2&gt;Relaxed Fit &amp;amp; Everyday Comfort&lt;/h2&gt; &lt;p&gt;Designed with a relaxed, casual fit, the set is perfect for hanging out around the house or running errands around town. The fleece shorts include an elastic waistband with a functional drawstring, convenient side-seam pockets, and a 3 ¼” inseam.&lt;/p&gt; &lt;h2&gt;Fresh Spring Graphics&lt;/h2&gt; &lt;p&gt;Choose from Charming Coffee, Strawberry Market, Gingham Mama, or the Garden State design (&lt;a href="https://www.samsclub.com/ip/State-of-Mine-Women-s-2-Piece-T-Shirt-and-Shorts-Set/18875617626?classType=VARIANT&amp;amp;from=/search"&gt;&lt;strong&gt;sold separately here&lt;/strong&gt;&lt;/a&gt;) which features a floral graphic with your favorite state name at the bottom.&lt;/p&gt; &lt;h2&gt;Perfect for Mother’s Day&lt;/h2&gt; &lt;p&gt;With its cozy feel and fresh spring look, this coordinated set makes a sweet and fun gift for Mother’s Day. Whether she loves quiet mornings with coffee or taking walks to the farmer’s market, it’s an easy way to make her feel celebrated.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/964c901a-806a-43e3-807b-7808051e674d.e522fd144beba0a3a07fea121e98793a.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/964c901a-806a-43e3-807b-7808051e674d.e522fd144beba0a3a07fea121e98793a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/2b6a0c71-ea3b-4b50-bac1-e318f78e0761.6dcc81b27f5a056548201c664a43a2f8.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/e06c7d46-bf55-445f-95c9-cc0aed0cc28f.1fdc74df3b976383e160c9ac943b56e6.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/f2e00252-e720-413f-a264-2f89a33a1f9c.a01121412fe234ff97514dcdbfaf82cc.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/9484547c-e822-42ea-a194-bc6004dc7833.06c6b57937323106d5a26daf12631eeb.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/af42fe9b-384b-4df3-b2e8-70c998fb7a88.b5aeab3e7dfe3943d415bb0aba616f1b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/964c901a-806a-43e3-807b-7808051e674d.e522fd144beba0a3a07fea121e98793a.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Shipping</t>
+  </si>
+  <si>
+    <t>Mama</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>TEE: 100% Ringspun Combed BCI Cotton, SHORT: 60% Ringspun Combed BCI Cotton 40% Recycled Polyester</t>
+  </si>
+  <si>
+    <t>Short sleeves</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Edited-by-Hunter-McGrady-Women-s-Scuba-Bodysuit/19076300622</t>
+  </si>
+  <si>
+    <t>2026-05-21T07:19:41Z</t>
+  </si>
+  <si>
+    <t>Edited by Hunter McGrady Women's Crewneck T-Shirt Bodysuit</t>
+  </si>
+  <si>
+    <t>Edited by Hunter McGrady</t>
+  </si>
+  <si>
+    <t>Short-sleeve t-shirt bodysuit
+Comfortable and high-stretch fabric
+Made with 80% polyester and 20% spandex
+Slim fit design
+Double snap closures at gusset
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Comfortable and Sculpting Fabric The Edited by Hunter McGrady Crewneck T-Shirt Bodysuit is crafted with soft, high-stretch fabric that ensures a comfortable fit while enhancing your confidence. Its sleek silhouette is designed to flatter and provide ease of movement, making it a wardrobe essential. Classic Design Features This bodysuit features short sleeves and a classic crew neckline, offering a timeless look that complements any outfit. The thoughtful design ensures both style and practicality, making it suitable for various occasions. Secure and Functional Closure Equipped with a cotton-lined gusset and a secure double-snap closure, this bodysuit provides convenience and reliability. The functional details are designed to keep you feeling comfortable and secure throughout the day. Effortlessly Versatile The Edited by Hunter McGrady Crewneck T-Shirt Bodysuit pairs seamlessly with anything in your wardrobe. Whether dressed up or down, it delivers a polished and put-together look every time, making it a versatile addition to your collection. About Hunter McGrady Hunter McGrady is a pioneering plus-size model, entrepreneur, and advocate for body positivity, renowned for her trailblazing work in reshaping the fashion industry's standards. Born and raised in Los Angeles, California, Hunter McGrady's journey to confidence and success has not been easy, but she has never let adversity be a barrier to success. McGrady began her modeling career at age 15 as a straight-size model, however, after struggling to maintain the industry's restrictive size requirements, she transitioned to plus-size modeling at 19. In 2017, McGrady made history as the largest model (size 16) to appear in the Sports Illustrated Swimsuit Issue, marking the beginning of a long-standing partnership with the publication. She returned to the magazine almost every year since, including gracing the cover of the 2024 issue, eight months postpartum, dedicating the moment to women who have never seen themselves reflected in the world around them. Beyond modeling, she co-hosts the podcast The Model Citizen alongside her sister Michaela McGrady, where they foster an open and supportive space for women to candidly discuss taboo topics and normalize shared experiences. Their warm and relatable approach often leaves listeners feeling like the “third McGrady sister.” A mother of two, McGrady continues to inspire through her advocacy and commitment to challenging beauty norms. Her work has earned her recognition to grace the covers of HEALTH Magazine and the Knot as well as being featured in publications such as Glamour, NY Post, Good Morning America, NY Times, Teen Vogue and many more.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Comfortable and Sculpting Fabric&lt;/h3&gt; &lt;p&gt;The Edited by Hunter McGrady Crewneck T-Shirt Bodysuit is crafted with soft, high-stretch fabric that ensures a comfortable fit while enhancing your confidence. Its sleek silhouette is designed to flatter and provide ease of movement, making it a wardrobe essential.&lt;/p&gt; &lt;h3&gt;Classic Design Features&lt;/h3&gt; &lt;p&gt;This bodysuit features short sleeves and a classic crew neckline, offering a timeless look that complements any outfit. The thoughtful design ensures both style and practicality, making it suitable for various occasions.&lt;/p&gt; &lt;h3&gt;Secure and Functional Closure&lt;/h3&gt; &lt;p&gt;Equipped with a cotton-lined gusset and a secure double-snap closure, this bodysuit provides convenience and reliability. The functional details are designed to keep you feeling comfortable and secure throughout the day.&lt;/p&gt; &lt;h3&gt;Effortlessly Versatile&lt;/h3&gt; &lt;p&gt;The Edited by Hunter McGrady Crewneck T-Shirt Bodysuit pairs seamlessly with anything in your wardrobe. Whether dressed up or down, it delivers a polished and put-together look every time, making it a versatile addition to your collection.&lt;/p&gt; &lt;h3&gt;About Hunter McGrady&lt;/h3&gt; &lt;p&gt;Hunter McGrady is a pioneering plus-size model, entrepreneur, and advocate for body positivity, renowned for her trailblazing work in reshaping the fashion industry's standards. Born and raised in Los Angeles, California, Hunter McGrady's journey to confidence and success has not been easy, but she has never let adversity be a barrier to success. McGrady began her modeling career at age 15 as a straight-size model, however, after struggling to maintain the industry's restrictive size requirements, she transitioned to plus-size modeling at 19. In 2017, McGrady made history as the largest model (size 16) to appear in the Sports Illustrated Swimsuit Issue, marking the beginning of a long-standing partnership with the publication. She returned to the magazine almost every year since, including gracing the cover of the 2024 issue, eight months postpartum, dedicating the moment to women who have never seen themselves reflected in the world around them.&lt;/p&gt; &lt;p&gt;Beyond modeling, she co-hosts the podcast The Model Citizen alongside her sister Michaela McGrady, where they foster an open and supportive space for women to candidly discuss taboo topics and normalize shared experiences. Their warm and relatable approach often leaves listeners feeling like the “third McGrady sister.” A mother of two, McGrady continues to inspire through her advocacy and commitment to challenging beauty norms. Her work has earned her recognition to grace the covers of HEALTH Magazine and the Knot as well as being featured in publications such as Glamour, NY Post, Good Morning America, NY Times, Teen Vogue and many more.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/89bce5f0-9665-417c-a475-b31956e64039.79138ea191204e6f82a283d14c4b1d5b.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/89bce5f0-9665-417c-a475-b31956e64039.79138ea191204e6f82a283d14c4b1d5b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b0349639-1366-4c2f-9327-4e16ef535472.abc064cdb8c58c5c55cb35fedc3844fc.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/bc65f132-017e-460f-9b3a-d9a7bfa3caf2.2284dc3bb1b94fd9081f2745bdec40f5.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/88ad0e6b-fa6d-43cb-a470-56919c5ccb0d.ec4d6a3eb6b3324da917108e605b43ad.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/7f7e3b8c-49d2-4754-9b19-02ed2343d13a.17bebfd974a635c13a5a26736c01989e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/1e457718-775e-484c-b1cd-11191630a50f.6714556cf28b367a57223283e2a95db2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/816f68b8-5c9f-45b4-9e9b-a050cac96519.b32a5b33bb4df110fee7ac2452ac0d11.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/74bdad80-ec03-4618-bf16-636a259a0dbb.15c54c83cb6e0d115d738bb59d923c25.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/1457b47f-7003-4c71-a3b4-e6bb6ba0a2e0.7273823186496d644e0fcaf56376cc4c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/cecd2325-8e32-45cb-8da3-a175ab7478e8.3ddd05705e2f46524e1db259596c2471.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/21812582-911f-4cd2-9a76-2ea651cd5c66.29c4d29f39e8e47ccbfa00ff0815d882.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Black - Online Only</t>
+  </si>
+  <si>
+    <t>XS</t>
+  </si>
+  <si>
+    <t>80% Polyester/ 20% Spandex</t>
+  </si>
+  <si>
+    <t>Short sleeve</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-State-Jersey-T-Shirt/18657451528</t>
+  </si>
+  <si>
+    <t>2026-05-21T07:18:20Z</t>
+  </si>
+  <si>
+    <t>State of Mine Women's State Jersey T-Shirt</t>
+  </si>
+  <si>
+    <t>Women's short sleeve jersey style V-neck top
+Made with soft 100% recycled polyester mesh
+Relaxed and easy fit for comfort
+State-inspired jersey graphics for a unique look
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Show Your State Pride Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends. Sporty, Breathable Design Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit. Varsity-Inspired Graphics Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces. Fit &amp; Sizing Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size. Easy Care &amp; Everyday Versatility Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends.&lt;/p&gt; &lt;h2&gt;Sporty, Breathable Design&lt;/h2&gt; &lt;p&gt;Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit.&lt;/p&gt; &lt;h2&gt;Varsity-Inspired Graphics&lt;/h2&gt; &lt;p&gt;Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces.&lt;/p&gt; &lt;h2&gt;Fit &amp;amp; Sizing&lt;/h2&gt; &lt;p&gt;Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Versatility&lt;/h2&gt; &lt;p&gt;Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/ed4e61da-eb0b-4349-9776-b432692ef5a7.fddbebf95d6ee86450c24239d49e4039.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/ed4e61da-eb0b-4349-9776-b432692ef5a7.fddbebf95d6ee86450c24239d49e4039.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/5de345da-ae84-4f20-9750-264d018baf3d.3773b3b715d801371ddaace5623d4575.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/644839f9-b625-43c7-8f72-cb41c16c8143.7c30a798908dc7447407d369ebcffca8.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/e3fda52f-523e-4ac1-94a3-5961c93e020d.cace75691f743ff3ba8c1acaf2bce36f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
-    <t>Shipping</t>
-[...26 lines deleted...]
-  <si>
     <t>XXL</t>
   </si>
   <si>
     <t>100% recycled polyester</t>
   </si>
   <si>
-    <t>Short sleeves</t>
-[...85 lines deleted...]
-https://i5.samsclubimages.com/asr/e335425f-aa0b-4892-874d-57668d83b9f9.704b09cbe814466a657a8f03fe46ff75.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+    <t>https://www.samsclub.com/ip/Gap-Women-s-Linen-Blend-Button-Down-Shirt/17665169536</t>
+  </si>
+  <si>
+    <t>2026-05-21T07:18:53Z</t>
+  </si>
+  <si>
+    <t>Gap Women's Linen Blend Button-Down Shirt</t>
+  </si>
+  <si>
+    <t>Gap</t>
+  </si>
+  <si>
+    <t>Year-Round Style and Comfort The Gap Women’s Linen Blend Button Down is a versatile wardrobe essential that transcends seasons. Crafted from a soft and airy linen blend, this collared shirt combines style, comfort, and functionality. Whether you're dressing it up for work, using it as a beach cover-up, or pairing it with jeans for a casual yet polished look, this shirt is designed to suit any occasion. Breathable and Durable Fabric Made from a blend of 55% Linen and 45% Rayon, this shirt offers the natural benefits of linen, including breathability and moisture-wicking properties. Linen is known for its ability to allow airflow to the body, making it ideal for warmer weather. Additionally, it’s a long-lasting fabric that withstands frequent wear and washing, and it’s eco-friendly for those mindful of their environmental impact. Thoughtful Design Features The Gap Women’s Linen Button Down is designed with attention to detail. It features a button-up front with branded buttons, long sleeves with buttoned cuffs, and a curved shirttail hem for added coverage. A single breast pocket, side slits, and a back yoke complete the look, offering both style and practicality. Relaxed Fit and Sizing Options This shirt boasts an easy, relaxed fit for comfortable wear. For sizing guidance, a size chart is included in the product photos. Available in ladies’ sizes XS-XXL, this shirt ensures a perfect fit for everyone. Color Choices and Care Instructions Choose from three solid colorways—Yellow, Khaki, and Red—or a striped Multi option. Each garment is unique due to a special wash technique, resulting in slight variations between pieces. To maintain its quality and color, follow the care instructions provided on the tag. Note: Color may transfer onto other surfaces and fabrics.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Year-Round Style and Comfort&lt;/h3&gt; &lt;p&gt;The Gap Women’s Linen Blend Button Down is a versatile wardrobe essential that transcends seasons. Crafted from a soft and airy linen blend, this collared shirt combines style, comfort, and functionality. Whether you're dressing it up for work, using it as a beach cover-up, or pairing it with jeans for a casual yet polished look, this shirt is designed to suit any occasion.&lt;/p&gt; &lt;h3&gt;Breathable and Durable Fabric&lt;/h3&gt; &lt;p&gt;Made from a blend of 55% Linen and 45% Rayon, this shirt offers the natural benefits of linen, including breathability and moisture-wicking properties. Linen is known for its ability to allow airflow to the body, making it ideal for warmer weather. Additionally, it’s a long-lasting fabric that withstands frequent wear and washing, and it’s eco-friendly for those mindful of their environmental impact.&lt;/p&gt; &lt;h3&gt;Thoughtful Design Features&lt;/h3&gt; &lt;p&gt;The Gap Women’s Linen Button Down is designed with attention to detail. It features a button-up front with branded buttons, long sleeves with buttoned cuffs, and a curved shirttail hem for added coverage. A single breast pocket, side slits, and a back yoke complete the look, offering both style and practicality.&lt;/p&gt; &lt;h3&gt;Relaxed Fit and Sizing Options&lt;/h3&gt; &lt;p&gt;This shirt boasts an easy, relaxed fit for comfortable wear. For sizing guidance, a size chart is included in the product photos. Available in ladies’ sizes XS-XXL, this shirt ensures a perfect fit for everyone.&lt;/p&gt; &lt;h3&gt;Color Choices and Care Instructions&lt;/h3&gt; &lt;p&gt;Choose from three solid colorways—Yellow, Khaki, and Red—or a striped Multi option. Each garment is unique due to a special wash technique, resulting in slight variations between pieces. To maintain its quality and color, follow the care instructions provided on the tag. Note: Color may transfer onto other surfaces and fabrics.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/58429e84-904f-4617-a30c-18c7a6e39467.b49d7ea261c272848b198bceada8408c.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/58429e84-904f-4617-a30c-18c7a6e39467.b49d7ea261c272848b198bceada8408c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ffd4fd1f-6d60-49dd-8ad3-4047ab91ac62.a2b39d99dca8033eafa37bdc168b87e9.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/a981a1ac-2b30-4931-a047-2ba5cf2b89a6.baff3ccf1717394923a49576e855604c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/cfdab35c-9b9e-46d4-a74e-939c1b7da061.e4225a3f46277223de8f0bb4d9364d12.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/a595032d-8828-4600-b984-ea71012b748d.03ca22bede9fbf80ed6869906b502205.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/f3e5821d-205a-44b0-83b9-ef92939ce288.70bafda5cdaa1147eb80c7fd58c12352.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b80c7e9c-b97c-4561-aade-3efa4d640012.36d58e00d825da150f14666db3806f89.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/9d18826c-e6b9-4140-a101-ae7d3b65c929.ed3351ef538e9ef8e6111aa79c9db389.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/4f7a8d8c-fb72-4ab9-af4a-cb570389b8fa.a7ea6842253223a8f89c13ce8a8d4fd0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/eaa97976-cb5e-4cb1-8f42-234b204ebc81.2bec5ea73816d91f20d1ae0368a2497a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/58429e84-904f-4617-a30c-18c7a6e39467.b49d7ea261c272848b198bceada8408c.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Multi</t>
+  </si>
+  <si>
+    <t>55% Linen, 45% Rayon</t>
+  </si>
+  <si>
+    <t>Long</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -611,59 +686,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -689,323 +764,392 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2" t="s">
+        <v>26</v>
+      </c>
+      <c r="D2" t="s">
+        <v>27</v>
+      </c>
+      <c r="E2">
+        <v>990455072</v>
+      </c>
+      <c r="F2">
+        <v>760563441336</v>
+      </c>
+      <c r="G2">
+        <v>7.98</v>
+      </c>
+      <c r="H2">
+        <v>9.98</v>
+      </c>
+      <c r="I2">
+        <v>7.98</v>
+      </c>
+      <c r="J2" t="s">
+        <v>28</v>
+      </c>
+      <c r="K2">
+        <v>4.4</v>
+      </c>
+      <c r="L2">
+        <v>118</v>
+      </c>
+      <c r="M2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N2" t="s">
+        <v>30</v>
+      </c>
+      <c r="O2" t="s">
+        <v>31</v>
+      </c>
+      <c r="P2" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>33</v>
+      </c>
+      <c r="R2" t="s">
+        <v>34</v>
+      </c>
+      <c r="S2" t="s">
+        <v>35</v>
+      </c>
+      <c r="T2" t="s">
+        <v>36</v>
+      </c>
+      <c r="U2" t="s">
+        <v>37</v>
+      </c>
+      <c r="V2" t="s">
+        <v>38</v>
+      </c>
+      <c r="W2">
+        <v>1</v>
+      </c>
+      <c r="X2" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" t="s">
+        <v>40</v>
+      </c>
+      <c r="B3" t="s">
+        <v>41</v>
+      </c>
+      <c r="C3" t="s">
+        <v>42</v>
+      </c>
+      <c r="D3" t="s">
+        <v>43</v>
+      </c>
+      <c r="E3">
+        <v>990477355</v>
+      </c>
+      <c r="F3">
+        <v>196084452474</v>
+      </c>
+      <c r="G3">
+        <v>15.98</v>
+      </c>
+      <c r="J3" t="s">
+        <v>28</v>
+      </c>
+      <c r="K3">
+        <v>4.2</v>
+      </c>
+      <c r="L3">
+        <v>20</v>
+      </c>
+      <c r="M3" t="s">
+        <v>44</v>
+      </c>
+      <c r="N3" t="s">
+        <v>45</v>
+      </c>
+      <c r="O3" t="s">
+        <v>46</v>
+      </c>
+      <c r="P3" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>48</v>
+      </c>
+      <c r="R3" t="s">
+        <v>49</v>
+      </c>
+      <c r="S3" t="s">
+        <v>50</v>
+      </c>
+      <c r="T3" t="s">
+        <v>51</v>
+      </c>
+      <c r="U3" t="s">
+        <v>52</v>
+      </c>
+      <c r="V3" t="s">
+        <v>53</v>
+      </c>
+      <c r="W3">
+        <v>1</v>
+      </c>
+      <c r="X3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" t="s">
+        <v>54</v>
+      </c>
+      <c r="B4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" t="s">
+        <v>57</v>
+      </c>
+      <c r="E4">
+        <v>990470852</v>
+      </c>
+      <c r="F4">
+        <v>198868203494</v>
+      </c>
+      <c r="G4">
+        <v>14.88</v>
+      </c>
+      <c r="J4" t="s">
+        <v>28</v>
+      </c>
+      <c r="K4">
+        <v>4.7</v>
+      </c>
+      <c r="L4">
+        <v>21</v>
+      </c>
+      <c r="M4" t="s">
+        <v>58</v>
+      </c>
+      <c r="N4" t="s">
+        <v>59</v>
+      </c>
+      <c r="O4" t="s">
+        <v>60</v>
+      </c>
+      <c r="P4" t="s">
+        <v>61</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>62</v>
+      </c>
+      <c r="R4" t="s">
+        <v>34</v>
+      </c>
+      <c r="S4" t="s">
+        <v>63</v>
+      </c>
+      <c r="T4" t="s">
+        <v>64</v>
+      </c>
+      <c r="U4" t="s">
+        <v>65</v>
+      </c>
+      <c r="V4" t="s">
+        <v>66</v>
+      </c>
+      <c r="W4">
+        <v>1</v>
+      </c>
+      <c r="X4" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="5" spans="1:24">
+      <c r="A5" t="s">
+        <v>67</v>
+      </c>
+      <c r="B5" t="s">
+        <v>68</v>
+      </c>
+      <c r="C5" t="s">
+        <v>69</v>
+      </c>
+      <c r="D5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5">
+        <v>990472371</v>
+      </c>
+      <c r="F5">
+        <v>196084416483</v>
+      </c>
+      <c r="G5">
+        <v>12.98</v>
+      </c>
+      <c r="J5" t="s">
+        <v>28</v>
+      </c>
+      <c r="K5">
+        <v>4.8</v>
+      </c>
+      <c r="L5">
         <v>24</v>
       </c>
-      <c r="C2" t="s">
-[...23 lines deleted...]
-      <c r="N2" t="s">
+      <c r="M5" t="s">
+        <v>70</v>
+      </c>
+      <c r="N5" t="s">
+        <v>71</v>
+      </c>
+      <c r="O5" t="s">
+        <v>72</v>
+      </c>
+      <c r="P5" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>74</v>
+      </c>
+      <c r="R5" t="s">
+        <v>49</v>
+      </c>
+      <c r="T5" t="s">
+        <v>75</v>
+      </c>
+      <c r="U5" t="s">
+        <v>76</v>
+      </c>
+      <c r="V5" t="s">
+        <v>53</v>
+      </c>
+      <c r="W5">
+        <v>1</v>
+      </c>
+      <c r="X5" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" t="s">
+        <v>77</v>
+      </c>
+      <c r="B6" t="s">
+        <v>78</v>
+      </c>
+      <c r="C6" t="s">
+        <v>79</v>
+      </c>
+      <c r="D6" t="s">
+        <v>80</v>
+      </c>
+      <c r="E6">
+        <v>990460244</v>
+      </c>
+      <c r="F6">
+        <v>760563445761</v>
+      </c>
+      <c r="G6">
+        <v>16.98</v>
+      </c>
+      <c r="J6" t="s">
         <v>28</v>
       </c>
-      <c r="O2" t="s">
-[...14 lines deleted...]
-      <c r="U2" t="s">
+      <c r="K6">
+        <v>4.5</v>
+      </c>
+      <c r="L6">
+        <v>180</v>
+      </c>
+      <c r="N6" t="s">
+        <v>81</v>
+      </c>
+      <c r="O6" t="s">
+        <v>82</v>
+      </c>
+      <c r="P6" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>84</v>
+      </c>
+      <c r="R6" t="s">
         <v>34</v>
       </c>
-      <c r="V2">
-[...43 lines deleted...]
-      <c r="P3" t="s">
+      <c r="S6" t="s">
+        <v>85</v>
+      </c>
+      <c r="T6" t="s">
+        <v>51</v>
+      </c>
+      <c r="U6" t="s">
+        <v>86</v>
+      </c>
+      <c r="V6" t="s">
+        <v>87</v>
+      </c>
+      <c r="W6">
+        <v>1</v>
+      </c>
+      <c r="X6" t="s">
         <v>39</v>
-      </c>
-[...172 lines deleted...]
-        <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">