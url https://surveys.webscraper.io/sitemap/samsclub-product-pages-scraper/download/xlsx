--- v2 (2026-06-19)
+++ v3 (2026-08-01)
@@ -12,64 +12,67 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
+    <t>item_nr</t>
+  </si>
+  <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>features</t>
@@ -86,303 +89,224 @@
   <si>
     <t>images</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
-    <t>https://www.samsclub.com/ip/Eddie-Bauer-Women-s-Short-Sleeve-V-Neck-T-Shirt/17665119588</t>
-[...8 lines deleted...]
-    <t>Eddie Bauer</t>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-State-Jersey-T-Shirt/18641059669</t>
+  </si>
+  <si>
+    <t>2026-07-31T06:32:37Z</t>
+  </si>
+  <si>
+    <t>State of Mine Women's Stars State Jersey T-Shirt</t>
+  </si>
+  <si>
+    <t>State of Mine</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Women's lightweight classic V-neck tee
-[...34 lines deleted...]
-    <t>Black</t>
+    <t>Show Your State Pride Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends. Sporty, Breathable Design Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit. Varsity-Inspired Graphics Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces. Fit &amp; Sizing Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size. Easy Care &amp; Everyday Versatility Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends.&lt;/p&gt; &lt;h2&gt;Sporty, Breathable Design&lt;/h2&gt; &lt;p&gt;Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit.&lt;/p&gt; &lt;h2&gt;Varsity-Inspired Graphics&lt;/h2&gt; &lt;p&gt;Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces.&lt;/p&gt; &lt;h2&gt;Fit &amp;amp; Sizing&lt;/h2&gt; &lt;p&gt;Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Versatility&lt;/h2&gt; &lt;p&gt;Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/a8110a13-8809-4b6e-90df-9f54efc98db2.227703f3180b9d1488a7018f968540a3.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/a8110a13-8809-4b6e-90df-9f54efc98db2.227703f3180b9d1488a7018f968540a3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/bf641e73-7cf4-4981-850d-fa8128f936eb.c8581d2153b50f712d997770b9cbabf1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/2319691d-343a-4aa7-91de-f0839337461b.0dda332501cd68047d1d595ce1bf5ec0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6e8e723e-0e92-49b8-801b-043f04ab5638.169c6a5d472634b447b49a9ddf9b62df.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingOut of stock</t>
+  </si>
+  <si>
+    <t>XXL</t>
+  </si>
+  <si>
+    <t>100% recycled polyester</t>
+  </si>
+  <si>
+    <t>Short sleeves</t>
+  </si>
+  <si>
+    <t>Dallas, 75207
+Dallas, Greenville Sam's Club</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Sporty-State-T-Shirt/18763956273</t>
+  </si>
+  <si>
+    <t>2026-07-31T06:32:50Z</t>
+  </si>
+  <si>
+    <t>State of Mine Women's Sporty State T-Shirt</t>
+  </si>
+  <si>
+    <t>Show Your State Pride Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride. Comfortable, Breathable Design Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering. Color &amp; Fit Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images. Easy Care &amp; Everyday Style Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Kick back and celebrate your favorite place with the Women’s State of Mine State Graphic Tee – a football-inspired V-neck t-shirt that blends style with state pride.&lt;/p&gt; &lt;h2&gt;Comfortable, Breathable Design&lt;/h2&gt; &lt;p&gt;Made from a soft, sustainable blend of 60% ringspun combed BCI cotton and 40% recycled polyester, this lightweight jersey knit top will keep you cool and comfortable throughout the day. Designed with a V-neck, short sleeves, dropped shoulder seams, and a front yoke, it delivers a relaxed, roomy fit that’s easy to wear and effortlessly flattering.&lt;/p&gt; &lt;h2&gt;Color &amp;amp; Fit&lt;/h2&gt; &lt;p&gt;Available in Pink, White, Yellow, and Blue — each colorway pops with fun, state-inspired graphics. Offered in sizes XS to XXL for the perfect fit. For exact measurements, refer to the size chart included in the product images.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Style&lt;/h2&gt; &lt;p&gt;Machine washable and made to last, this tee keeps its shape and color wash after wash. Pair it with jeans, leggings, or joggers for a casual, all-season favorite you’ll reach for again and again.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/459f2699-b2e8-41ec-9e8d-118be65df947.a17593d55ccaa5ec0d70324a133a7f6f.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/459f2699-b2e8-41ec-9e8d-118be65df947.a17593d55ccaa5ec0d70324a133a7f6f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/77c9e215-0a7e-48bf-ba66-2945fae8dae4.5df603c16b016f5773f44691f837494a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/f6a57637-3ac6-4581-9909-e611edfcee0a.03cbb14841b5857855c63725690162be.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/17ffc821-21af-47e0-8e35-e92fd67ca0d5.f3e1ac337a4e9ec2a4e15b4fd2498d7f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
-    <t>60% Cotton, 40% Polyester</t>
-[...45 lines deleted...]
-https://i5.samsclubimages.com/asr/964c901a-806a-43e3-807b-7808051e674d.e522fd144beba0a3a07fea121e98793a.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+    <t>60% Ringspun Combed BCI Cotton 40% Recycled Polyester</t>
+  </si>
+  <si>
+    <t>Short sleeve</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Teddy-Bear-State-T-Shirt/18726917004</t>
+  </si>
+  <si>
+    <t>2026-07-31T06:32:56Z</t>
+  </si>
+  <si>
+    <t>State of Mine Women's Teddy Bear State T-Shirt</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/2ca2d7aa-c12c-4151-86ac-0e472f395971.6ac92b67b6d59085971832d1c1b507c8.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/2ca2d7aa-c12c-4151-86ac-0e472f395971.6ac92b67b6d59085971832d1c1b507c8.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/e7b941da-ddf3-4980-9f3f-d9547a1e908b.2f93331a251f5c242d726adceb3ede6a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/e3c8b9b1-98aa-446b-9621-48ff10c39c10.408ac0233ad85317dd898bfd2662f65a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/efb4f8c1-84e6-4955-8fd1-27f886ce92c5.de11e0bfba74b243cba0a016b4bef5c3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>Shipping</t>
   </si>
   <si>
-    <t>Mama</t>
-[...1 lines deleted...]
-  <si>
     <t>XL</t>
   </si>
   <si>
-    <t>TEE: 100% Ringspun Combed BCI Cotton, SHORT: 60% Ringspun Combed BCI Cotton 40% Recycled Polyester</t>
-[...137 lines deleted...]
-    <t>Long</t>
+    <t>https://www.samsclub.com/ip/Baby-Bella-Mushrooms-24-oz/13908855600</t>
+  </si>
+  <si>
+    <t>2026-07-31T06:32:43Z</t>
+  </si>
+  <si>
+    <t>Baby Bella Mushrooms, 24 oz.</t>
+  </si>
+  <si>
+    <t>070475680113</t>
+  </si>
+  <si>
+    <t>Perishable, keep refrigerated
+Quantity: ~18-24
+Rinse before eating</t>
+  </si>
+  <si>
+    <t>Baby Bella Mushrooms are a healthy alternative to regular white mushrooms. They can be eaten in several different ways as well, making them a great snacking choice for nearly any situation. What Are Some Ways to Prepare Baby Bellas? Baby Bella Mushrooms can be sauteed or eaten raw. They can also be baked with some modest seasoning so the flavors are not overpowered by the spices. For a raw snack, they can be eaten as is or chopped up and sprinkled with a light vinaigrette. Can Baby Bellas Be Stored? Yes, Baby Bella Mushrooms can be kept in the refrigerator for a few days and still be fresh enough to eat. A Good Food for a Diet Baby Bella mushrooms are low in fat and area good source of protein. This makes them a great choice for people who are on a diet. The protein can help build the muscles you need to stay active, and as these muscles burn calories, you lose weight. Baby Bella mushrooms are just the right thing to get this process started or to help support it. Cholesterol Free Some of our favorite foods taste great but are packed with cholesterol. But Baby Bella mushrooms have the benefit of not having any cholesterol at all. This means eating them won't hurt your heart or vascular system, leaving you free to enjoy the taste, texture and health benefits. Packed with Vitamins and Minerals In addition to being great-tasting, baby bellas have a ton of nutrients that can help support your overall health. The vitamins and minerals make our bodies and minds work more efficiently and help encourage overall health. One of the nutrients is selenium. It can be hard to find fruits and vegetables with selenium, so baby bellas are a particularly welcome treat. Selenium is accompanied by niacin and copper as two of the other essential nutrients of baby bellas.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;Baby Bella Mushrooms are a healthy alternative to regular white mushrooms. They can be eaten in several different ways as well, making them a great snacking choice for nearly any situation.&lt;/p&gt; &lt;h3&gt;What Are Some Ways to Prepare Baby Bellas?&lt;/h3&gt; &lt;p&gt;Baby Bella Mushrooms can be sauteed or eaten raw. They can also be baked with some modest seasoning so the flavors are not overpowered by the spices. For a raw snack, they can be eaten as is or chopped up and sprinkled with a light vinaigrette.&lt;/p&gt; &lt;h3&gt;Can Baby Bellas Be Stored?&lt;/h3&gt; &lt;p&gt;Yes, Baby Bella Mushrooms can be kept in the refrigerator for a few days and still be fresh enough to eat.&lt;/p&gt; &lt;h3&gt;A Good Food for a Diet&lt;/h3&gt; &lt;p&gt;Baby Bella mushrooms are low in fat and area good source of protein. This makes them a great choice for people who are on a diet. The protein can help build the muscles you need to stay active, and as these muscles burn calories, you lose weight. Baby Bella mushrooms are just the right thing to get this process started or to help support it.&lt;/p&gt; &lt;h3&gt;Cholesterol Free&lt;/h3&gt; &lt;p&gt;Some of our favorite foods taste great but are packed with cholesterol. But Baby Bella mushrooms have the benefit of not having any cholesterol at all. This means eating them won't hurt your heart or vascular system, leaving you free to enjoy the taste, texture and health benefits.&lt;/p&gt; &lt;h3&gt;Packed with Vitamins and Minerals&lt;/h3&gt; &lt;p&gt;In addition to being great-tasting, baby bellas have a ton of nutrients that can help support your overall health. The vitamins and minerals make our bodies and minds work more efficiently and help encourage overall health. One of the nutrients is selenium. It can be hard to find fruits and vegetables with selenium, so baby bellas are a particularly welcome treat. Selenium is accompanied by niacin and copper as two of the other essential nutrients of baby bellas.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/74a9346a-7c30-4979-9dae-93087595b356.09eca5f2d2b199040fe8119f4dfdd87f.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/74a9346a-7c30-4979-9dae-93087595b356.09eca5f2d2b199040fe8119f4dfdd87f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/91dd6a97-e8c1-4903-b95e-9e92ce25a262.532975396a3abf348e5981325315b901.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/20d5bf99-2e0d-475f-a27a-8521b1b4d313.938de61c79a835e39ccffc6e556d39cd.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/74a9346a-7c30-4979-9dae-93087595b356.09eca5f2d2b199040fe8119f4dfdd87f.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingNot available</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Del-Monte-Cut-Green-Beans-14-5-oz-8-pk/13621807018</t>
+  </si>
+  <si>
+    <t>2026-07-31T06:33:02Z</t>
+  </si>
+  <si>
+    <t>Del Monte Cut Green Beans, 14.5 oz., 8 pk.</t>
+  </si>
+  <si>
+    <t>Del Monte</t>
+  </si>
+  <si>
+    <t>024000140733</t>
+  </si>
+  <si>
+    <t>Rely on the Del Monte brand to bring you nature's quality vegetables. This pantry pack includes eight 14.5-ounce cans of Blue Lake green beans, which are long and plump green beans perfect with any main dish. Perfect Side Dish for Every Day or Holidays When it comes to meal prep, Del Monte makes it easy for you to get your daily amount of veggies in. This pack of eight cans can be stored in your pantry for those busy nights when you don’t have time to wash, chop and cook fresh vegetables. Easy and Quick Green Bean Dishes For an easy everyday side, drain half the liquid from the canned green beans. Pour the green beans and remaining liquid into a skillet, season with your favorite spices (a simple salt and pepper will work too) and simmer until most of the liquid has evaporated. Serve it as a side with the protein and carb of your choice. We like roasted chicken and mashed potatoes! For a scrumptious holiday casserole, mix a can of creamed mushroom, a can of green beans, chopped onions, salt and pepper together in a casserole dish. Bake in the oven for 20-25 minutes at 350°F. Stir the mixture and top with French’s Crispy Fried Onions. It’s simple prep that will impress any guests.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;Rely on the Del Monte brand to bring you nature's quality vegetables. This pantry pack includes eight 14.5-ounce cans of Blue Lake green beans, which are long and plump green beans perfect with any main dish.&lt;/p&gt; &lt;h3&gt;Perfect Side Dish for Every Day or Holidays&lt;/h3&gt; &lt;p&gt;When it comes to meal prep, Del Monte makes it easy for you to get your daily amount of veggies in. This pack of eight cans can be stored in your pantry for those busy nights when you don’t have time to wash, chop and cook fresh vegetables.&lt;/p&gt; &lt;h3&gt;Easy and Quick Green Bean Dishes&lt;/h3&gt; &lt;p&gt;For an easy everyday side, drain half the liquid from the canned green beans. Pour the green beans and remaining liquid into a skillet, season with your favorite spices (a simple salt and pepper will work too) and simmer until most of the liquid has evaporated. Serve it as a side with the protein and carb of your choice. We like roasted chicken and mashed potatoes!&lt;/p&gt; &lt;p&gt;For a scrumptious holiday casserole, mix a can of creamed mushroom, a can of green beans, chopped onions, salt and pepper together in a casserole dish. Bake in the oven for 20-25 minutes at 350°F. Stir the mixture and top with French’s Crispy Fried Onions. It’s simple prep that will impress any guests.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/966ecddd-9b51-4fa4-9387-22a978fd6f3e.2713a7ed304ecbf41ee3a56769799b04.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/966ecddd-9b51-4fa4-9387-22a978fd6f3e.2713a7ed304ecbf41ee3a56769799b04.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/1dc5f5f7-ed14-49d2-afb3-69d77798cfe7.54200a1c111a5b4dedb30521d798fd4e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/7de51ae6-6ba1-4e82-a532-e15f26b75675.0d04d882f7d9db9a9956d6dff3b7463b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ccbca3cb-6e02-4132-9d86-620c8f7a0a2a.dc26e513fc86f44667b61c6fc4c999f7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/509d34f2-5106-4838-b5ab-3923aca9e0cd.7bba58956376155924c418c57e515c8f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/966ecddd-9b51-4fa4-9387-22a978fd6f3e.2713a7ed304ecbf41ee3a56769799b04.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives Jul 31</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -686,59 +610,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -767,389 +691,359 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2">
-        <v>990455072</v>
+        <v>990472645</v>
       </c>
       <c r="F2">
-        <v>760563441336</v>
+        <v>18641059669</v>
       </c>
       <c r="G2">
-        <v>7.98</v>
+        <v>196084419248</v>
       </c>
       <c r="H2">
+        <v>12.98</v>
+      </c>
+      <c r="K2" t="s">
+        <v>29</v>
+      </c>
+      <c r="L2">
+        <v>4.5</v>
+      </c>
+      <c r="M2">
+        <v>47</v>
+      </c>
+      <c r="O2" t="s">
+        <v>30</v>
+      </c>
+      <c r="P2" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>32</v>
+      </c>
+      <c r="R2" t="s">
+        <v>33</v>
+      </c>
+      <c r="S2" t="s">
+        <v>34</v>
+      </c>
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="s">
+        <v>36</v>
+      </c>
+      <c r="W2" t="s">
+        <v>37</v>
+      </c>
+      <c r="X2">
+        <v>0</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3">
+        <v>990474961</v>
+      </c>
+      <c r="F3">
+        <v>18763956273</v>
+      </c>
+      <c r="G3">
+        <v>196084437112</v>
+      </c>
+      <c r="H3">
         <v>9.98</v>
       </c>
-      <c r="I2">
-[...2 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K3" t="s">
+        <v>29</v>
+      </c>
+      <c r="L3">
+        <v>4.0</v>
+      </c>
+      <c r="M3">
+        <v>32</v>
+      </c>
+      <c r="O3" t="s">
+        <v>42</v>
+      </c>
+      <c r="P3" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S3" t="s">
+        <v>34</v>
+      </c>
+      <c r="U3" t="s">
+        <v>46</v>
+      </c>
+      <c r="V3" t="s">
+        <v>47</v>
+      </c>
+      <c r="W3" t="s">
+        <v>48</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>49</v>
+      </c>
+      <c r="B4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D4" t="s">
         <v>28</v>
       </c>
-      <c r="K2">
-[...5 lines deleted...]
-      <c r="M2" t="s">
+      <c r="E4">
+        <v>990474368</v>
+      </c>
+      <c r="F4">
+        <v>18726917004</v>
+      </c>
+      <c r="G4">
+        <v>196084428707</v>
+      </c>
+      <c r="H4">
+        <v>9.98</v>
+      </c>
+      <c r="K4" t="s">
         <v>29</v>
       </c>
-      <c r="N2" t="s">
-[...23 lines deleted...]
-      <c r="V2" t="s">
+      <c r="L4">
+        <v>4.6</v>
+      </c>
+      <c r="M4">
+        <v>39</v>
+      </c>
+      <c r="O4" t="s">
+        <v>42</v>
+      </c>
+      <c r="P4" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>52</v>
+      </c>
+      <c r="R4" t="s">
+        <v>53</v>
+      </c>
+      <c r="S4" t="s">
+        <v>54</v>
+      </c>
+      <c r="U4" t="s">
+        <v>55</v>
+      </c>
+      <c r="V4" t="s">
+        <v>47</v>
+      </c>
+      <c r="W4" t="s">
+        <v>48</v>
+      </c>
+      <c r="X4">
+        <v>1</v>
+      </c>
+      <c r="Y4" t="s">
         <v>38</v>
       </c>
-      <c r="W2">
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
+        <v>56</v>
+      </c>
+      <c r="B5" t="s">
+        <v>57</v>
+      </c>
+      <c r="C5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E5">
+        <v>980200415</v>
+      </c>
+      <c r="F5">
+        <v>13908855600</v>
+      </c>
+      <c r="G5" t="s">
+        <v>59</v>
+      </c>
+      <c r="H5">
+        <v>4.46</v>
+      </c>
+      <c r="K5" t="s">
+        <v>29</v>
+      </c>
+      <c r="L5">
+        <v>4.8</v>
+      </c>
+      <c r="M5">
+        <v>3419</v>
+      </c>
+      <c r="N5" t="s">
+        <v>60</v>
+      </c>
+      <c r="O5" t="s">
+        <v>61</v>
+      </c>
+      <c r="P5" t="s">
+        <v>62</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>63</v>
+      </c>
+      <c r="R5" t="s">
+        <v>64</v>
+      </c>
+      <c r="S5" t="s">
+        <v>65</v>
+      </c>
+      <c r="X5">
         <v>1</v>
       </c>
-      <c r="X2" t="s">
-        <v>39</v>
+      <c r="Y5" t="s">
+        <v>38</v>
       </c>
     </row>
-    <row r="3" spans="1:24">
-[...60 lines deleted...]
-      <c r="W3">
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>66</v>
+      </c>
+      <c r="B6" t="s">
+        <v>67</v>
+      </c>
+      <c r="C6" t="s">
+        <v>68</v>
+      </c>
+      <c r="D6" t="s">
+        <v>69</v>
+      </c>
+      <c r="E6">
+        <v>571277</v>
+      </c>
+      <c r="F6">
+        <v>13621807018</v>
+      </c>
+      <c r="G6" t="s">
+        <v>70</v>
+      </c>
+      <c r="H6">
+        <v>8.42</v>
+      </c>
+      <c r="K6" t="s">
+        <v>29</v>
+      </c>
+      <c r="L6">
+        <v>4.8</v>
+      </c>
+      <c r="M6">
+        <v>109</v>
+      </c>
+      <c r="O6" t="s">
+        <v>71</v>
+      </c>
+      <c r="P6" t="s">
+        <v>72</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>73</v>
+      </c>
+      <c r="R6" t="s">
+        <v>74</v>
+      </c>
+      <c r="S6" t="s">
+        <v>75</v>
+      </c>
+      <c r="X6">
         <v>1</v>
       </c>
-      <c r="X3" t="s">
-[...198 lines deleted...]
-        <v>39</v>
+      <c r="Y6" t="s">
+        <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">