--- v4 (2026-08-01)
+++ v5 (2026-09-11)
@@ -89,315 +89,304 @@
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
+    <t>location</t>
+  </si>
+  <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>location</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.samsclub.com/browse/womens-clothing/4070103</t>
   </si>
   <si>
-    <t>2026-07-31T06:27:04Z</t>
-[...8 lines deleted...]
-    <t>Licensed Products</t>
+    <t>2026-09-02T08:35:47Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Harvest-T-Shirt/19674315294?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>State of Mine Women's Harvest T-Shirt</t>
+  </si>
+  <si>
+    <t>State of Mine</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Everyday fit tee
-[...2 lines deleted...]
-Prints feature Country music artists on the front
+    <t>Classic short sleeve tee with comfortable crew neckline for everyday wear
+Made from soft medium weight cotton jersey knit
+Relaxed fit for an easy going casual look
+Garment washed for a vintage look
 Machine washable for easy care</t>
   </si>
   <si>
-    <t>Celebrate Music Icons with Exclusive Graphic Tees Immerse yourself in the world of timeless sound with our exclusive collection of country music-inspired graphic tees. Featuring legendary artists like Dolly Parton, Lainey Wilson, Elvis Presley, ZZ Top, and classic MTV, each shirt is a tribute to unforgettable music moments. These tees are more than just apparel—they’re a celebration of iconic music history. Crafted for Comfort and Style Made from 100% natural cotton, these graphic tees offer unbeatable comfort and breathability. The mid-weight softness ensures they are perfect for year-round wear, whether you're enjoying a casual day out or relaxing at home. Designed with an everyday fit, these tees provide effortless style and versatility, making them suitable for any occasion. Easy Care for Everyday Wear These tees are machine washable, making them easy to care for and ideal for daily use. Step into a tee that not only looks great but also feels amazing, because great music—and great style—never goes out of fashion.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
-[...43 lines deleted...]
-    <t>Member's Mark Women's Sandwash Front Seam Piping Crewneck Sweatshirt</t>
+    <t>Celebrate Fall Style Welcome the fall season with our State of Mine Harvest Tee collection. These soft, 100% cotton jersey knit T-shirts feature playful graphic prints inspired by all things autumn—Harvest, Halloween, and Thanksgiving. Whether you're heading to the pumpkin patch, hosting friends, or just soaking in sweater weather, these tees are the perfect seasonal staple. Comfortable Fit &amp; Easy Styling Each shirt is thoughtfully designed with a classic crewneck fit, ribbed neckline, short sleeves, and a relaxed hem—making it easy to style on its own or layer under a cardigan or flannel. For a trendy oversized look, simply size up. Seasonal Prints This year’s lineup includes six charming prints: Autumn Bucket List, Grinning Gourds, Ghosty Print, Pumpkin Patched, Picture Perfect Pup, and Ditsy Cozy Season. Colors, Sizes &amp; Care Available in five fall-inspired washed colors—Cream, Heather Grey, Black, Brown, Purple, and Gold—and offered in sizes XS to XXL. These tees are machine washable and designed to hold their softness and shape, wear after wear. Perfect for the Season From hayrides to cozy nights inside, these feel-good tees add a touch of fall spirit wherever life takes you this season.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Celebrate Fall Style&lt;/h2&gt; &lt;p&gt;Welcome the fall season with our State of Mine Harvest Tee collection. These soft, 100% cotton jersey knit T-shirts feature playful graphic prints inspired by all things autumn—Harvest, Halloween, and Thanksgiving. Whether you're heading to the pumpkin patch, hosting friends, or just soaking in sweater weather, these tees are the perfect seasonal staple.&lt;/p&gt; &lt;h2&gt;Comfortable Fit &amp;amp; Easy Styling&lt;/h2&gt; &lt;p&gt;Each shirt is thoughtfully designed with a classic crewneck fit, ribbed neckline, short sleeves, and a relaxed hem—making it easy to style on its own or layer under a cardigan or flannel. For a trendy oversized look, simply size up.&lt;/p&gt; &lt;h2&gt;Seasonal Prints&lt;/h2&gt; &lt;p&gt;This year’s lineup includes six charming prints: Autumn Bucket List, Grinning Gourds, Ghosty Print, Pumpkin Patched, Picture Perfect Pup, and Ditsy Cozy Season.&lt;/p&gt; &lt;h2&gt;Colors, Sizes &amp;amp; Care&lt;/h2&gt; &lt;p&gt;Available in five fall-inspired washed colors—Cream, Heather Grey, Black, Brown, Purple, and Gold—and offered in sizes XS to XXL. These tees are machine washable and designed to hold their softness and shape, wear after wear.&lt;/p&gt; &lt;h2&gt;Perfect for the Season&lt;/h2&gt; &lt;p&gt;From hayrides to cozy nights inside, these feel-good tees add a touch of fall spirit wherever life takes you this season.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/36dfb198-9bac-4d2e-8c27-59e1eb7a59eb.3a8ea4fe8e7aa28fc7664f0869984601.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/36dfb198-9bac-4d2e-8c27-59e1eb7a59eb.3a8ea4fe8e7aa28fc7664f0869984601.jpeg
+https://i5.samsclubimages.com/asr/5e370fa5-cfab-4df2-9daa-c9da993f91ea.5ee19d5322e6a0045658415fe8e83d05.jpeg
+https://i5.samsclubimages.com/asr/96a8b2f0-1142-4f64-abdf-149c5d465c9c.89ba1bc6fd4c41a746693750ea76a920.jpeg
+https://i5.samsclubimages.com/asr/6ed6376d-fb99-44e3-9947-8e0723bcf3c2.175d898f40459031f22e69e2db3ca84b.jpeg
+https://i5.samsclubimages.com/asr/ff05ca6e-f2e2-4050-98c5-47bdb5ed046d.1c46f628d207081b394d654236db839a.jpeg
+https://i5.samsclubimages.com/asr/e8c7bc2a-8817-4f1a-8fb4-03ab23845c47.73fb1392a4eead26f3d546da561bdfcc.jpeg
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg
+https://i5.samsclubimages.com/asr/36dfb198-9bac-4d2e-8c27-59e1eb7a59eb.3a8ea4fe8e7aa28fc7664f0869984601.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingArrives Sep 2</t>
+  </si>
+  <si>
+    <t>Grey</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>100% Ringspun Combed BCI Cotton</t>
+  </si>
+  <si>
+    <t>Short Sleeves</t>
+  </si>
+  <si>
+    <t>Buffalo, 14202
+Cheektowaga Sam's Club</t>
+  </si>
+  <si>
+    <t>2026-09-02T08:36:11Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Gap-Women-s-Linen-Blend-Button-Down-Shirt/17672671323?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Gap Women's Linen Blend Button-Down Shirt</t>
+  </si>
+  <si>
+    <t>Gap</t>
+  </si>
+  <si>
+    <t>Women's long sleeve button-up shirt
+Made with 55% linen and 45% rayon for a light, soft fabric
+Relaxed fit with size options from XS to XXL
+Versatile design for business or casual wear
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Year-Round Style and Comfort The Gap Women’s Linen Blend Button Down is a versatile wardrobe essential that transcends seasons. Crafted from a soft and airy linen blend, this collared shirt combines style, comfort, and functionality. Whether you're dressing it up for work, using it as a beach cover-up, or pairing it with jeans for a casual yet polished look, this shirt is designed to suit any occasion. Breathable and Durable Fabric Made from a blend of 55% Linen and 45% Rayon, this shirt offers the natural benefits of linen, including breathability and moisture-wicking properties. Linen is known for its ability to allow airflow to the body, making it ideal for warmer weather. Additionally, it’s a long-lasting fabric that withstands frequent wear and washing, and it’s eco-friendly for those mindful of their environmental impact. Thoughtful Design Features The Gap Women’s Linen Button Down is designed with attention to detail. It features a button-up front with branded buttons, long sleeves with buttoned cuffs, and a curved shirttail hem for added coverage. A single breast pocket, side slits, and a back yoke complete the look, offering both style and practicality. Relaxed Fit and Sizing Options This shirt boasts an easy, relaxed fit for comfortable wear. For sizing guidance, a size chart is included in the product photos. Available in ladies’ sizes XS-XXL, this shirt ensures a perfect fit for everyone. Color Choices and Care Instructions Choose from three solid colorways—Yellow, Khaki, and Red—or a striped Multi option. Each garment is unique due to a special wash technique, resulting in slight variations between pieces. To maintain its quality and color, follow the care instructions provided on the tag. Note: Color may transfer onto other surfaces and fabrics.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Year-Round Style and Comfort&lt;/h3&gt; &lt;p&gt;The Gap Women’s Linen Blend Button Down is a versatile wardrobe essential that transcends seasons. Crafted from a soft and airy linen blend, this collared shirt combines style, comfort, and functionality. Whether you're dressing it up for work, using it as a beach cover-up, or pairing it with jeans for a casual yet polished look, this shirt is designed to suit any occasion.&lt;/p&gt; &lt;h3&gt;Breathable and Durable Fabric&lt;/h3&gt; &lt;p&gt;Made from a blend of 55% Linen and 45% Rayon, this shirt offers the natural benefits of linen, including breathability and moisture-wicking properties. Linen is known for its ability to allow airflow to the body, making it ideal for warmer weather. Additionally, it’s a long-lasting fabric that withstands frequent wear and washing, and it’s eco-friendly for those mindful of their environmental impact.&lt;/p&gt; &lt;h3&gt;Thoughtful Design Features&lt;/h3&gt; &lt;p&gt;The Gap Women’s Linen Button Down is designed with attention to detail. It features a button-up front with branded buttons, long sleeves with buttoned cuffs, and a curved shirttail hem for added coverage. A single breast pocket, side slits, and a back yoke complete the look, offering both style and practicality.&lt;/p&gt; &lt;h3&gt;Relaxed Fit and Sizing Options&lt;/h3&gt; &lt;p&gt;This shirt boasts an easy, relaxed fit for comfortable wear. For sizing guidance, a size chart is included in the product photos. Available in ladies’ sizes XS-XXL, this shirt ensures a perfect fit for everyone.&lt;/p&gt; &lt;h3&gt;Color Choices and Care Instructions&lt;/h3&gt; &lt;p&gt;Choose from three solid colorways—Yellow, Khaki, and Red—or a striped Multi option. Each garment is unique due to a special wash technique, resulting in slight variations between pieces. To maintain its quality and color, follow the care instructions provided on the tag. Note: Color may transfer onto other surfaces and fabrics.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/891d79e8-71dd-47e8-b20b-30ca2d041015.286f849753abd775885ea5a340bb344d.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/891d79e8-71dd-47e8-b20b-30ca2d041015.286f849753abd775885ea5a340bb344d.jpeg
+https://i5.samsclubimages.com/asr/73c24a07-9e56-4761-8b03-5f11f130db9e.eacbc882440163aab659be9dd8eeb585.jpeg
+https://i5.samsclubimages.com/asr/63c3161b-9545-4bb9-8257-23557d0bb56d.b80b976c6f6ad0c6edd7fc85503692ab.jpeg
+https://i5.samsclubimages.com/asr/92bf2a7e-bcbe-497d-874a-56bdb4196dcf.13234866b3e71c5d3e38106f29a93399.jpeg
+https://i5.samsclubimages.com/asr/60d9686a-3477-4d7f-8c99-546b4ecff4cd.21a34518f0eadc7a1ebfc5f87b1d8dff.jpeg
+https://i5.samsclubimages.com/asr/5fe4508a-94f6-41ca-91fb-2ed540bce99a.6b08f55819b134f592f6727990c37dd1.jpeg
+https://i5.samsclubimages.com/asr/f198484e-b4c7-4951-97d5-53ad7beb262d.bd894f1ad2d3eb61cfb4aa29a72db6ba.jpeg
+https://i5.samsclubimages.com/asr/f56c6aee-e81b-457b-a1d5-5e9f3cdb0d5a.c8c2d72e51421e9d8230ad41d60e79b5.jpeg
+https://i5.samsclubimages.com/asr/15bad8f5-e885-4243-86fc-84cc9f1b3012.4d5e69ecca5f14477ea0c57d993b546a.jpeg
+https://i5.samsclubimages.com/asr/eaa97976-cb5e-4cb1-8f42-234b204ebc81.2bec5ea73816d91f20d1ae0368a2497a.jpeg
+https://i5.samsclubimages.com/asr/891d79e8-71dd-47e8-b20b-30ca2d041015.286f849753abd775885ea5a340bb344d.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingOut of stock</t>
+  </si>
+  <si>
+    <t>Khaki</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>55% Linen, 45% Rayon</t>
+  </si>
+  <si>
+    <t>Long</t>
+  </si>
+  <si>
+    <t>2026-09-02T08:35:22Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Everyday-Tank-Top/17362552655?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Member's Mark Women's Everyday Tank Top</t>
   </si>
   <si>
     <t>Member's Mark</t>
   </si>
   <si>
-    <t>Long sleeve crewneck design
-[...6 lines deleted...]
-    <t>Super-Soft Comfort for Everyday Wear Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look. Effortless Styling and Fit The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands. Sustainable and High-Quality Materials Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look. Care Instructions for Long-Lasting Wear Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time. 
+    <t>Eco-Friendly and Sustainable Design The Member's Mark Everyday Tank is crafted from recycled nylon fabric, making it a sustainable choice for your wardrobe. Its eco-friendly material is gentle on the planet while offering superior breathability and moisture-wicking properties to keep you dry and comfortable during workouts or casual days. Built-In Shelf Bra for Customizable Support This tank features a built-in shelf bra with removable cups, providing light support and a customizable fit. Whether you prefer added shape or extra comfort, this design ensures you feel confident and secure throughout your day. Flattering and Versatile Style Designed with a scooped neckline and cropped length that hits just below the natural waistline, the Member's Mark Everyday Tank creates a sleek, modern silhouette. Pair it with leggings, shorts, or your favorite layer for effortless style that transitions seamlessly from gym sessions to casual outings. Perfect for Active and On-the-Go Living Whether you're working out, running errands, or relaxing at home, this tank is a versatile wardrobe staple. Its breathable fabric, moisture-wicking technology, and flattering fit make it an essential piece for those who value performance, sustainability, and everyday wearability. 
  Questions or Comments?
 We would love to hear about your
    Member's Mark experience! Visit us at:
 samsclub.com/membersmarkhelp 
 info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Super-Soft Comfort for Everyday Wear&lt;/h3&gt; &lt;p&gt;Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look.&lt;/p&gt; &lt;h3&gt;Effortless Styling and Fit&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands.&lt;/p&gt; &lt;h3&gt;Sustainable and High-Quality Materials&lt;/h3&gt; &lt;p&gt;Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look.&lt;/p&gt; &lt;h3&gt;Care Instructions for Long-Lasting Wear&lt;/h3&gt; &lt;p&gt;Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time.&lt;/p&gt; &lt;br&gt; &lt;h3&gt;&lt;strong&gt;Questions or Comments?&lt;br&gt;&lt;/strong&gt;&lt;/h3&gt;&lt;span&gt;We would love to hear about your&lt;br&gt;   Member's Mark experience! Visit us at:&lt;br&gt;&lt;/span&gt;&lt;a href="https://help.samsclub.com/app/answers/detail/a_id/2790?xid=vanity:membersmarkhelp"&gt;&lt;span&gt;&lt;strong&gt;samsclub.com/membersmarkhelp&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt; &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...13 lines deleted...]
-https://i5.samsclubimages.com/asr/3e3df2cb-c9f2-4cad-9a7b-8f37f0ba37cb.802ff2efb970fd92dfdb4d91a5c170ee.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Eco-Friendly and Sustainable Design&lt;/h3&gt; &lt;p&gt;The Member's Mark Everyday Tank is crafted from recycled nylon fabric, making it a sustainable choice for your wardrobe. Its eco-friendly material is gentle on the planet while offering superior breathability and moisture-wicking properties to keep you dry and comfortable during workouts or casual days.&lt;/p&gt; &lt;h3&gt;Built-In Shelf Bra for Customizable Support&lt;/h3&gt; &lt;p&gt;This tank features a built-in shelf bra with removable cups, providing light support and a customizable fit. Whether you prefer added shape or extra comfort, this design ensures you feel confident and secure throughout your day.&lt;/p&gt; &lt;h3&gt;Flattering and Versatile Style&lt;/h3&gt; &lt;p&gt;Designed with a scooped neckline and cropped length that hits just below the natural waistline, the Member's Mark Everyday Tank creates a sleek, modern silhouette. Pair it with leggings, shorts, or your favorite layer for effortless style that transitions seamlessly from gym sessions to casual outings.&lt;/p&gt; &lt;h3&gt;Perfect for Active and On-the-Go Living&lt;/h3&gt; &lt;p&gt;Whether you're working out, running errands, or relaxing at home, this tank is a versatile wardrobe staple. Its breathable fabric, moisture-wicking technology, and flattering fit make it an essential piece for those who value performance, sustainability, and everyday wearability.&lt;/p&gt; &lt;br&gt; &lt;h3&gt;&lt;strong&gt;Questions or Comments?&lt;br&gt;&lt;/strong&gt;&lt;/h3&gt;&lt;span&gt;We would love to hear about your&lt;br&gt;   Member's Mark experience! Visit us at:&lt;br&gt;&lt;/span&gt;&lt;a href="https://help.samsclub.com/app/answers/detail/a_id/2790?xid=vanity:membersmarkhelp"&gt;&lt;span&gt;&lt;strong&gt;samsclub.com/membersmarkhelp&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt; &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/13ef694c-4ceb-4af4-be3d-80f96c128e88.dc227fb7aea7c495e6e49716cd73c224.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/13ef694c-4ceb-4af4-be3d-80f96c128e88.dc227fb7aea7c495e6e49716cd73c224.jpeg
+https://i5.samsclubimages.com/asr/aeb5b08d-5c78-4b10-8fa7-3f3f4a2c105c.d9b08d97841dabb583d825a42877734d.jpeg
+https://i5.samsclubimages.com/asr/c277547f-4a49-4dd3-b1a1-8c8cfb71a24b.3fd1316bb508aef75732512b9cfe0330.jpeg
+https://i5.samsclubimages.com/asr/b89b209b-ea51-4d64-aa87-a41722f8019d.c1c0689391a2fbf04bbe4202151aacfc.jpeg
+https://i5.samsclubimages.com/asr/c5f4044e-285b-4bd0-b30c-d2a263399b99.012bd86ae83c99e5a25c4883cd9bab3a.jpeg
+https://i5.samsclubimages.com/asr/872e35ed-ae37-43e1-a917-a0cc18a7d2dd.0428590889a47dfa584e6b89e6fa811b.jpeg
+https://i5.samsclubimages.com/asr/6d3c552f-a0ee-4621-a360-b619aa574d5f.3d61d8262633564d6b5727e77957889b.jpeg
+https://i5.samsclubimages.com/asr/78ac3d65-8b70-4166-a913-7da93f9eaec6.5c3e19021d522013dbfebe0f0a82d1c2.jpeg
+https://i5.samsclubimages.com/asr/13ef694c-4ceb-4af4-be3d-80f96c128e88.dc227fb7aea7c495e6e49716cd73c224.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingArrives Sep 6</t>
+  </si>
+  <si>
+    <t>Blue</t>
+  </si>
+  <si>
+    <t>75% Recycled Nylon, 25% Spandex</t>
+  </si>
+  <si>
+    <t>Sleveless</t>
+  </si>
+  <si>
+    <t>2026-09-02T08:36:06Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Sandwash-Crewneck-Sweatshirt/16901322234?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Member's Mark Women's Sandwash Crewneck Sweatshirt</t>
+  </si>
+  <si>
+    <t>Experience super-soft comfort that goes wherever you do. The Member’s Mark Sandwash Collection features a knit fabric that’s soft, drapey, and designed to feel exceptionally comfortable on your skin. Why we love it: The Member’s Mark Women’s Sandwash Crewneck features a relaxed, oversized fit with a smooth drape, front seam piping, and slightly cropped length, making it easy to style solo or pair with the Member’s Mark Women’s Sandwash Jogger for a polished yet laid-back look. Styling &amp; Fit The Member’s Mark Women’s Sandwash Crewneck offers a customizable fit with front seam piping, blending casual ease and polished style. Pair it with the Member’s Mark Sandwash Jogger for a coordinated, laid-back look that’s perfect for everyday wear. Material &amp; Care Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex. This fabric is made from wood-based fibers sourced sustainably from well-managed forests. Each color—even Black—features an intentional washed-down finish, giving the piece an authentic, refined look. Due to its delicate nature, this fabric may show water spots or creases, which can be easily removed with a gentle wash.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;Experience super-soft comfort that goes wherever you do. The Member’s Mark Sandwash Collection features a knit fabric that’s soft, drapey, and designed to feel exceptionally comfortable on your skin.&lt;/p&gt; &lt;h3&gt;Why we love it:&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck features a relaxed, oversized fit with a smooth drape, front seam piping, and slightly cropped length, making it easy to style solo or pair with the Member’s Mark Women’s Sandwash Jogger for a polished yet laid-back look.&lt;/p&gt; &lt;h3&gt;Styling &amp;amp; Fit&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck offers a customizable fit with front seam piping, blending casual ease and polished style. Pair it with the Member’s Mark Sandwash Jogger for a coordinated, laid-back look that’s perfect for everyday wear.&lt;/p&gt; &lt;h3&gt;Material &amp;amp; Care&lt;/h3&gt; &lt;p&gt;Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex. This fabric is made from wood-based fibers sourced sustainably from well-managed forests. Each color—even Black—features an intentional washed-down finish, giving the piece an authentic, refined look. Due to its delicate nature, this fabric may show water spots or creases, which can be easily removed with a gentle wash.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/e58c6c8f-ea6f-4da3-aa88-48935c875b22.ffaf09f6295c124079067279184f0e38.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/e58c6c8f-ea6f-4da3-aa88-48935c875b22.ffaf09f6295c124079067279184f0e38.jpeg
+https://i5.samsclubimages.com/asr/9c1d0433-7539-4e1b-97ef-db0655b3e03b.63e6c5e5cfdf5fdcf9769c8356f3a541.jpeg
+https://i5.samsclubimages.com/asr/eddacd5a-19b6-4cfd-873d-ba51eb076ee2.30c943ef38301d1d04d6d089ed2b5148.jpeg
+https://i5.samsclubimages.com/asr/0df7bced-5212-4d61-bbfe-e8a5d73ba860.a6339c01ac8e6246d61ce16e50d56ea3.jpeg
+https://i5.samsclubimages.com/asr/a6ee49d0-8923-4a3f-8285-15cfa1a18e1e.b28d17cf4f4ff0a68fd657f80a7b4c45.jpeg
+https://i5.samsclubimages.com/asr/5d4759ca-db5a-4c11-9362-72463a3bbeff.d075380f062303cdee274df9cdaf5c88.jpeg
+https://i5.samsclubimages.com/asr/e58c6c8f-ea6f-4da3-aa88-48935c875b22.ffaf09f6295c124079067279184f0e38.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingArrives Sep 5</t>
   </si>
   <si>
     <t>Cream</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>49% Recycled Polyester / 43% Livaeco Modal / 8% Spandex</t>
   </si>
   <si>
     <t>Long sleeves</t>
   </si>
   <si>
-    <t>2026-07-31T06:28:41Z</t>
-[...138 lines deleted...]
-    <t>Short Sleeve</t>
+    <t>https://www.samsclub.com/search?q=vegetables&amp;facet=fulfillment_method%3APickup</t>
+  </si>
+  <si>
+    <t>2026-09-02T08:35:59Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Broccoli-Florets-2-lbs/15392852361?classType=REGULAR&amp;from=/search</t>
+  </si>
+  <si>
+    <t>Broccoli Florets 2 lbs.</t>
+  </si>
+  <si>
+    <t>Taylor Farms</t>
+  </si>
+  <si>
+    <t>Crunchy green florets with a mild, earthy sweetness
+High in vitamin K and C
+Good source of fiber and folate
+Perfect served raw, with dips, or cooked</t>
+  </si>
+  <si>
+    <t>Fresh and Nutritious Broccoli Florets These broccoli florets are thoroughly washed and ready to enjoy, making meal preparation quick and easy. Packed with noteworthy nutrients like vitamin C, vitamin A, folic acid, calcium, and fiber, they are a versatile addition to any meal. Whether you prefer them raw, boiled, steamed, baked, or stir-fried, these florets are perfect for a variety of dishes. Recipe Idea: Lemon Garlic Roasted Broccoli Looking for a delicious way to enjoy broccoli? Try this simple recipe for Lemon Garlic Roasted Broccoli. Here's what you'll need:   16 ounces broccoli florets (1/2 of the bag)  2 tablespoons olive oil  2 cloves garlic, minced  Juice of 1 lemon  Salt &amp; Pepper to taste  Instructions:   Preheat oven to 425°F.  Spray a baking sheet with non-stick spray or line with parchment paper.  In a large bowl, combine broccoli, olive oil, salt and pepper, garlic, and lemon juice. Toss to coat the broccoli evenly.  Arrange broccoli in a single layer on the baking sheet.  Bake for 15 minutes, or until tender and slightly browned.  Important Information for Consumers The recipes provided are for educational purposes and are either user-submitted or sourced from third parties. Sam's Club does not sponsor, recommend, or endorse any specific recipe, product, or service. Always consult a medical professional before making dietary changes, especially if you are under 18, pregnant, nursing, or have health concerns. If you have dietary restrictions or allergies, carefully read the ingredient list or consult the food manufacturer before consumption.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Fresh and Nutritious Broccoli Florets&lt;/h3&gt; &lt;p&gt;These broccoli florets are thoroughly washed and ready to enjoy, making meal preparation quick and easy. Packed with noteworthy nutrients like vitamin C, vitamin A, folic acid, calcium, and fiber, they are a versatile addition to any meal. Whether you prefer them raw, boiled, steamed, baked, or stir-fried, these florets are perfect for a variety of dishes.&lt;/p&gt; &lt;h3&gt;Recipe Idea: Lemon Garlic Roasted Broccoli&lt;/h3&gt; &lt;p&gt;Looking for a delicious way to enjoy broccoli? Try this simple recipe for Lemon Garlic Roasted Broccoli. Here's what you'll need:&lt;/p&gt; &lt;ul&gt;  &lt;li&gt;16 ounces broccoli florets (1/2 of the bag)&lt;/li&gt;  &lt;li&gt;2 tablespoons olive oil&lt;/li&gt;  &lt;li&gt;2 cloves garlic, minced&lt;/li&gt;  &lt;li&gt;Juice of 1 lemon&lt;/li&gt;  &lt;li&gt;Salt &amp;amp; Pepper to taste&lt;/li&gt; &lt;/ul&gt; &lt;h3&gt;Instructions:&lt;/h3&gt; &lt;ol&gt;  &lt;li&gt;Preheat oven to 425°F.&lt;/li&gt;  &lt;li&gt;Spray a baking sheet with non-stick spray or line with parchment paper.&lt;/li&gt;  &lt;li&gt;In a large bowl, combine broccoli, olive oil, salt and pepper, garlic, and lemon juice. Toss to coat the broccoli evenly.&lt;/li&gt;  &lt;li&gt;Arrange broccoli in a single layer on the baking sheet.&lt;/li&gt;  &lt;li&gt;Bake for 15 minutes, or until tender and slightly browned.&lt;/li&gt; &lt;/ol&gt; &lt;h3&gt;Important Information for Consumers&lt;/h3&gt; &lt;p&gt;The recipes provided are for educational purposes and are either user-submitted or sourced from third parties. Sam's Club does not sponsor, recommend, or endorse any specific recipe, product, or service. Always consult a medical professional before making dietary changes, especially if you are under 18, pregnant, nursing, or have health concerns. If you have dietary restrictions or allergies, carefully read the ingredient list or consult the food manufacturer before consumption.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg
+https://i5.samsclubimages.com/asr/22e70a0f-afa5-47d0-9cba-bbcab8d77690.564426009041cd09471cb1035e6aa890.jpeg
+https://i5.samsclubimages.com/asr/ae812388-e1b0-4092-b862-fb6f21629e6a.32dbf94932a79fd46c341809dd9d0e0c.jpeg
+https://i5.samsclubimages.com/asr/b38b2d85-4fbd-4c4d-bf28-e5d6ab715908.75350253223da80c49696338eda77158.jpeg
+https://i5.samsclubimages.com/asr/d1e2da99-c0ee-4a39-aada-b1b8ff6713b7.20cd59bdc4dc06d7b0927d80f744b01b.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingNot available</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -809,430 +798,388 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2">
-        <v>990466932</v>
+        <v>990519840</v>
       </c>
       <c r="G2">
-        <v>17913613808</v>
+        <v>19674315294</v>
       </c>
       <c r="H2">
-        <v>197772733332</v>
+        <v>196084472830</v>
       </c>
       <c r="I2">
-        <v>4.81</v>
+        <v>7.97</v>
       </c>
       <c r="J2">
-        <v>6.64</v>
+        <v>9.97</v>
       </c>
       <c r="K2">
-        <v>4.81</v>
+        <v>7.97</v>
       </c>
       <c r="L2" t="s">
         <v>32</v>
       </c>
       <c r="M2">
-        <v>4.4</v>
+        <v>4.8</v>
       </c>
       <c r="N2">
-        <v>31</v>
+        <v>14</v>
       </c>
       <c r="O2" t="s">
         <v>33</v>
       </c>
       <c r="P2" t="s">
         <v>34</v>
       </c>
       <c r="Q2" t="s">
         <v>35</v>
       </c>
       <c r="R2" t="s">
         <v>36</v>
       </c>
       <c r="S2" t="s">
         <v>37</v>
       </c>
       <c r="T2" t="s">
         <v>38</v>
       </c>
       <c r="U2" t="s">
         <v>39</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="s">
         <v>42</v>
       </c>
       <c r="Y2">
         <v>1</v>
       </c>
-      <c r="AA2" t="s">
+      <c r="Z2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>44</v>
       </c>
       <c r="C3" t="s">
         <v>45</v>
       </c>
       <c r="D3" t="s">
         <v>46</v>
       </c>
       <c r="E3" t="s">
         <v>47</v>
       </c>
       <c r="F3">
-        <v>990442637</v>
+        <v>990460224</v>
       </c>
       <c r="G3">
-        <v>17359408009</v>
+        <v>17672671323</v>
       </c>
       <c r="H3">
-        <v>193968525804</v>
+        <v>760563445686</v>
       </c>
       <c r="I3">
-        <v>12.81</v>
-[...5 lines deleted...]
-        <v>12.81</v>
+        <v>5.81</v>
       </c>
       <c r="L3" t="s">
         <v>32</v>
       </c>
       <c r="M3">
-        <v>4.6</v>
+        <v>4.4</v>
       </c>
       <c r="N3">
-        <v>336</v>
+        <v>260</v>
       </c>
       <c r="O3" t="s">
         <v>48</v>
       </c>
       <c r="P3" t="s">
         <v>49</v>
       </c>
       <c r="Q3" t="s">
         <v>50</v>
       </c>
       <c r="R3" t="s">
         <v>51</v>
       </c>
       <c r="S3" t="s">
         <v>52</v>
       </c>
       <c r="T3" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="U3" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="V3" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="W3" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="X3" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="Y3">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="AA3" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F4">
-        <v>990467162</v>
+        <v>990444741</v>
       </c>
       <c r="G4">
-        <v>17916100981</v>
+        <v>17362552655</v>
       </c>
       <c r="H4">
-        <v>760563443040</v>
+        <v>193968526566</v>
       </c>
       <c r="I4">
-        <v>9.81</v>
-[...5 lines deleted...]
-        <v>9.81</v>
+        <v>9.24</v>
       </c>
       <c r="L4" t="s">
         <v>32</v>
       </c>
       <c r="M4">
-        <v>4.2</v>
+        <v>3.5</v>
       </c>
       <c r="N4">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>10</v>
       </c>
       <c r="P4" t="s">
         <v>62</v>
       </c>
       <c r="Q4" t="s">
         <v>63</v>
       </c>
       <c r="R4" t="s">
         <v>64</v>
       </c>
       <c r="S4" t="s">
         <v>65</v>
       </c>
       <c r="T4" t="s">
         <v>66</v>
       </c>
       <c r="U4" t="s">
         <v>67</v>
       </c>
       <c r="V4" t="s">
+        <v>40</v>
+      </c>
+      <c r="W4" t="s">
         <v>68</v>
       </c>
-      <c r="W4" t="s">
+      <c r="X4" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="Y4">
         <v>1</v>
       </c>
-      <c r="AA4" t="s">
+      <c r="Z4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C5" t="s">
         <v>71</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>72</v>
       </c>
-      <c r="D5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" t="s">
-        <v>74</v>
+        <v>61</v>
       </c>
       <c r="F5">
-        <v>990446463</v>
+        <v>990419922</v>
       </c>
       <c r="G5">
-        <v>17656324974</v>
+        <v>16901322234</v>
       </c>
       <c r="H5">
-        <v>760563407998</v>
+        <v>193968507916</v>
       </c>
       <c r="I5">
-        <v>15.81</v>
-[...5 lines deleted...]
-        <v>15.81</v>
+        <v>16.98</v>
       </c>
       <c r="L5" t="s">
         <v>32</v>
       </c>
       <c r="M5">
-        <v>4.7</v>
+        <v>4.2</v>
       </c>
       <c r="N5">
-        <v>208</v>
-[...1 lines deleted...]
-      <c r="O5" t="s">
+        <v>36</v>
+      </c>
+      <c r="P5" t="s">
+        <v>73</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>74</v>
+      </c>
+      <c r="R5" t="s">
         <v>75</v>
       </c>
-      <c r="P5" t="s">
+      <c r="S5" t="s">
         <v>76</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="T5" t="s">
         <v>77</v>
       </c>
-      <c r="R5" t="s">
+      <c r="U5" t="s">
         <v>78</v>
       </c>
-      <c r="S5" t="s">
+      <c r="V5" t="s">
         <v>79</v>
       </c>
-      <c r="T5" t="s">
-[...2 lines deleted...]
-      <c r="U5" t="s">
+      <c r="W5" t="s">
         <v>80</v>
       </c>
-      <c r="V5" t="s">
-[...2 lines deleted...]
-      <c r="W5" t="s">
+      <c r="X5" t="s">
         <v>81</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="Y5">
         <v>1</v>
       </c>
-      <c r="AA5" t="s">
+      <c r="Z5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>27</v>
+        <v>82</v>
       </c>
       <c r="B6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E6" t="s">
-        <v>47</v>
+        <v>86</v>
       </c>
       <c r="F6">
-        <v>990405822</v>
+        <v>504331</v>
       </c>
       <c r="G6">
-        <v>15898501869</v>
+        <v>15392852361</v>
       </c>
       <c r="H6">
-        <v>193968493936</v>
+        <v>709351891335</v>
       </c>
       <c r="I6">
-        <v>6.81</v>
-[...5 lines deleted...]
-        <v>6.81</v>
+        <v>4.88</v>
       </c>
       <c r="L6" t="s">
         <v>32</v>
       </c>
       <c r="M6">
-        <v>4.0</v>
+        <v>4.5</v>
       </c>
       <c r="N6">
-        <v>55</v>
+        <v>9680</v>
       </c>
       <c r="O6" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="P6" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="Q6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="R6" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="S6" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="T6" t="s">
-        <v>38</v>
-[...10 lines deleted...]
-      <c r="X6" t="s">
         <v>92</v>
       </c>
       <c r="Y6">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="AA6" t="s">
+        <v>0</v>
+      </c>
+      <c r="Z6" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>