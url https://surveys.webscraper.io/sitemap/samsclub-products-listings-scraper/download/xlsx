--- v5 (2026-09-11)
+++ v6 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>item_nr</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
@@ -98,295 +98,307 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.samsclub.com/browse/womens-clothing/4070103</t>
   </si>
   <si>
-    <t>2026-09-02T08:35:47Z</t>
+    <t>2026-09-16T06:02:14Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Gap-Women-s-Short-Sleeve-Crewneck-T-Shirt/17697902907?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Gap Women's Short Sleeve Crewneck T-Shirt</t>
+  </si>
+  <si>
+    <t>Gap</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Women's short sleeve crewneck T-shirt
+Made with 100% super soft jersey cotton
+Lightweight and easy fit design
+Great for layering
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Essential Wardrobe Staple The Gap Women’s Crew Neck Cotton Tee is a must-have for any wardrobe. Perfect as a standalone top during warmer months or as a layering piece when temperatures drop, this versatile tee is available in a range of bright and neutral colors to suit your style. Soft and Breathable Design Crafted from 100% cotton, this tee offers a soft, breathable feel that ensures all-day comfort. Featuring a classic crew neckline and short sleeves, it pairs effortlessly with jeans, sneakers, or even office-ready blazers and slacks for a polished look. Simple Yet Stylish Features Designed with a lightweight cotton jersey fabric, the Gap Women’s Crew Neck Cotton Tee includes a banded neckline and no closures for a clean, streamlined appearance. Its straight, easy fit hits at the hip, making it a flattering choice for all body types. Available Colors and Sizes This tee comes in five solid colorways – White, Yellow, Pink, Blue, and Black – and is offered in women’s sizes XS to XXL. Each garment is uniquely crafted with a special wash technique, resulting in slight variations between pieces. Please follow care instructions to maintain the quality and prevent color transfer.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Essential Wardrobe Staple&lt;/h3&gt; &lt;p&gt;The Gap Women’s Crew Neck Cotton Tee is a must-have for any wardrobe. Perfect as a standalone top during warmer months or as a layering piece when temperatures drop, this versatile tee is available in a range of bright and neutral colors to suit your style.&lt;/p&gt; &lt;h3&gt;Soft and Breathable Design&lt;/h3&gt; &lt;p&gt;Crafted from 100% cotton, this tee offers a soft, breathable feel that ensures all-day comfort. Featuring a classic crew neckline and short sleeves, it pairs effortlessly with jeans, sneakers, or even office-ready blazers and slacks for a polished look.&lt;/p&gt; &lt;h3&gt;Simple Yet Stylish Features&lt;/h3&gt; &lt;p&gt;Designed with a lightweight cotton jersey fabric, the Gap Women’s Crew Neck Cotton Tee includes a banded neckline and no closures for a clean, streamlined appearance. Its straight, easy fit hits at the hip, making it a flattering choice for all body types.&lt;/p&gt; &lt;h3&gt;Available Colors and Sizes&lt;/h3&gt; &lt;p&gt;This tee comes in five solid colorways – White, Yellow, Pink, Blue, and Black – and is offered in women’s sizes XS to XXL. Each garment is uniquely crafted with a special wash technique, resulting in slight variations between pieces. Please follow care instructions to maintain the quality and prevent color transfer.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/9fb16abf-de8d-47ae-9a9b-ca75904e1024.b79481d5b4906e1ce072d182876dc8f7.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/9fb16abf-de8d-47ae-9a9b-ca75904e1024.b79481d5b4906e1ce072d182876dc8f7.jpeg
+https://i5.samsclubimages.com/asr/d6d1e33d-577f-471f-af52-b536fd14b456.e4327a54c9c65a41419cdd43e69b7dcd.jpeg
+https://i5.samsclubimages.com/asr/83bbd125-9bda-493f-be5d-55f0be632af3.03310b4607872d3ef7f2b08f9e0be810.jpeg
+https://i5.samsclubimages.com/asr/be5fb89c-05e9-41a9-9382-cd43da8d1629.5110df02805298d321b121402d5c1d46.jpeg
+https://i5.samsclubimages.com/asr/89197168-3aa6-4425-a5a9-d12b56d2b618.7cb6c19ea2bf03a66ec8535bba51c6c9.jpeg
+https://i5.samsclubimages.com/asr/f88abb81-92a1-4656-9c64-91ec80cd799a.393c005abfcd5a513a2b9fd1bde74225.jpeg
+https://i5.samsclubimages.com/asr/6dd79bfe-677a-4d7f-bb41-a32912fac040.3e706efa7aaa743ef65e2285421d0f7f.jpeg
+https://i5.samsclubimages.com/asr/596a656c-cb83-479f-8329-78142517aace.1d043afdbd5e44b450df514d9d5ddd8d.jpeg
+https://i5.samsclubimages.com/asr/dd425dda-9bbc-48fc-b00d-6744a549ae06.4ee3d121c60feb63e29884dbb1df1d57.jpeg
+https://i5.samsclubimages.com/asr/eaa97976-cb5e-4cb1-8f42-234b204ebc81.2bec5ea73816d91f20d1ae0368a2497a.jpeg
+https://i5.samsclubimages.com/asr/9fb16abf-de8d-47ae-9a9b-ca75904e1024.b79481d5b4906e1ce072d182876dc8f7.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingArrives Sep 19</t>
+  </si>
+  <si>
+    <t>Pink</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>100% Cotton</t>
+  </si>
+  <si>
+    <t>Short Sleeve</t>
+  </si>
+  <si>
+    <t>Dallas, 75231
+Dallas, Timber Creek Crossing Sam's Club</t>
+  </si>
+  <si>
+    <t>2026-09-16T06:02:46Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Sandwash-Front-Seam-Piping-Crewneck-Sweatshirt/17359258661?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Member's Mark Women's Sandwash Front Seam Piping Crewneck Sweatshirt</t>
+  </si>
+  <si>
+    <t>Member's Mark</t>
+  </si>
+  <si>
+    <t>Long sleeve crewneck design
+Sandwashed fabric for added softness
+Regular fit with mid-weight garment construction
+Combines casual comfort with refined style
+Machine washable</t>
+  </si>
+  <si>
+    <t>Super-Soft Comfort for Everyday Wear Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look. Effortless Styling and Fit The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands. Sustainable and High-Quality Materials Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look. Care Instructions for Long-Lasting Wear Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time. 
+ Questions or Comments?
+We would love to hear about your
+   Member's Mark experience! Visit us at:
+samsclub.com/membersmarkhelp 
+info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Super-Soft Comfort for Everyday Wear&lt;/h3&gt; &lt;p&gt;Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look.&lt;/p&gt; &lt;h3&gt;Effortless Styling and Fit&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands.&lt;/p&gt; &lt;h3&gt;Sustainable and High-Quality Materials&lt;/h3&gt; &lt;p&gt;Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look.&lt;/p&gt; &lt;h3&gt;Care Instructions for Long-Lasting Wear&lt;/h3&gt; &lt;p&gt;Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time.&lt;/p&gt; &lt;br&gt; &lt;h3&gt;&lt;strong&gt;Questions or Comments?&lt;br&gt;&lt;/strong&gt;&lt;/h3&gt;&lt;span&gt;We would love to hear about your&lt;br&gt;   Member's Mark experience! Visit us at:&lt;br&gt;&lt;/span&gt;&lt;a href="https://help.samsclub.com/app/answers/detail/a_id/2790?xid=vanity:membersmarkhelp"&gt;&lt;span&gt;&lt;strong&gt;samsclub.com/membersmarkhelp&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt; &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/82cde6c8-5554-46ea-a2f6-49fc79a1a8e0.882308f7ce39a540fddb76bd175e8015.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/82cde6c8-5554-46ea-a2f6-49fc79a1a8e0.882308f7ce39a540fddb76bd175e8015.jpeg
+https://i5.samsclubimages.com/asr/086bb4ef-228c-4ee6-9ce7-74eb87c36faf.6bf8fa9288a14e04ad947a5392aabbe7.jpeg
+https://i5.samsclubimages.com/asr/e6d1fabb-fbb3-4b00-96b4-723eabc32af5.fac7c778e52deb529a10a96c2e0633ac.jpeg
+https://i5.samsclubimages.com/asr/be583be8-c25d-4997-8bb9-8c0eca7eb9d1.581e802971fda8792a64204341ea870a.jpeg
+https://i5.samsclubimages.com/asr/8909557c-0ff1-40d6-955e-7ed557b3bb98.5978c9590b414fef7708a4a66dc7b54b.jpeg
+https://i5.samsclubimages.com/asr/b0af7a6c-af42-41fc-950d-50579b44c031.2e519ac8e4bb1400daf9bd99cc77ae0a.jpeg
+https://i5.samsclubimages.com/asr/5d4759ca-db5a-4c11-9362-72463a3bbeff.d075380f062303cdee274df9cdaf5c88.jpeg
+https://i5.samsclubimages.com/asr/47fd483d-a8ef-4c27-bc8f-25232c0ebeec.baa70b19fec2cdf979578fe2a1df766f.jpeg
+https://i5.samsclubimages.com/asr/82cde6c8-5554-46ea-a2f6-49fc79a1a8e0.882308f7ce39a540fddb76bd175e8015.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingArrives Sep 22</t>
+  </si>
+  <si>
+    <t>3XL</t>
+  </si>
+  <si>
+    <t>49% Recycled Polyester / 43% Livaeco Modal / 8% Spandex</t>
+  </si>
+  <si>
+    <t>Long sleeves</t>
+  </si>
+  <si>
+    <t>2026-09-16T06:02:53Z</t>
   </si>
   <si>
     <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Harvest-T-Shirt/19674315294?classType=VARIANT</t>
   </si>
   <si>
     <t>State of Mine Women's Harvest T-Shirt</t>
   </si>
   <si>
     <t>State of Mine</t>
-  </si>
-[...1 lines deleted...]
-    <t>usd</t>
   </si>
   <si>
     <t>Classic short sleeve tee with comfortable crew neckline for everyday wear
 Made from soft medium weight cotton jersey knit
 Relaxed fit for an easy going casual look
 Garment washed for a vintage look
 Machine washable for easy care</t>
   </si>
   <si>
     <t>Celebrate Fall Style Welcome the fall season with our State of Mine Harvest Tee collection. These soft, 100% cotton jersey knit T-shirts feature playful graphic prints inspired by all things autumn—Harvest, Halloween, and Thanksgiving. Whether you're heading to the pumpkin patch, hosting friends, or just soaking in sweater weather, these tees are the perfect seasonal staple. Comfortable Fit &amp; Easy Styling Each shirt is thoughtfully designed with a classic crewneck fit, ribbed neckline, short sleeves, and a relaxed hem—making it easy to style on its own or layer under a cardigan or flannel. For a trendy oversized look, simply size up. Seasonal Prints This year’s lineup includes six charming prints: Autumn Bucket List, Grinning Gourds, Ghosty Print, Pumpkin Patched, Picture Perfect Pup, and Ditsy Cozy Season. Colors, Sizes &amp; Care Available in five fall-inspired washed colors—Cream, Heather Grey, Black, Brown, Purple, and Gold—and offered in sizes XS to XXL. These tees are machine washable and designed to hold their softness and shape, wear after wear. Perfect for the Season From hayrides to cozy nights inside, these feel-good tees add a touch of fall spirit wherever life takes you this season.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
     <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Celebrate Fall Style&lt;/h2&gt; &lt;p&gt;Welcome the fall season with our State of Mine Harvest Tee collection. These soft, 100% cotton jersey knit T-shirts feature playful graphic prints inspired by all things autumn—Harvest, Halloween, and Thanksgiving. Whether you're heading to the pumpkin patch, hosting friends, or just soaking in sweater weather, these tees are the perfect seasonal staple.&lt;/p&gt; &lt;h2&gt;Comfortable Fit &amp;amp; Easy Styling&lt;/h2&gt; &lt;p&gt;Each shirt is thoughtfully designed with a classic crewneck fit, ribbed neckline, short sleeves, and a relaxed hem—making it easy to style on its own or layer under a cardigan or flannel. For a trendy oversized look, simply size up.&lt;/p&gt; &lt;h2&gt;Seasonal Prints&lt;/h2&gt; &lt;p&gt;This year’s lineup includes six charming prints: Autumn Bucket List, Grinning Gourds, Ghosty Print, Pumpkin Patched, Picture Perfect Pup, and Ditsy Cozy Season.&lt;/p&gt; &lt;h2&gt;Colors, Sizes &amp;amp; Care&lt;/h2&gt; &lt;p&gt;Available in five fall-inspired washed colors—Cream, Heather Grey, Black, Brown, Purple, and Gold—and offered in sizes XS to XXL. These tees are machine washable and designed to hold their softness and shape, wear after wear.&lt;/p&gt; &lt;h2&gt;Perfect for the Season&lt;/h2&gt; &lt;p&gt;From hayrides to cozy nights inside, these feel-good tees add a touch of fall spirit wherever life takes you this season.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/36dfb198-9bac-4d2e-8c27-59e1eb7a59eb.3a8ea4fe8e7aa28fc7664f0869984601.jpeg</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/36dfb198-9bac-4d2e-8c27-59e1eb7a59eb.3a8ea4fe8e7aa28fc7664f0869984601.jpeg
 https://i5.samsclubimages.com/asr/5e370fa5-cfab-4df2-9daa-c9da993f91ea.5ee19d5322e6a0045658415fe8e83d05.jpeg
 https://i5.samsclubimages.com/asr/96a8b2f0-1142-4f64-abdf-149c5d465c9c.89ba1bc6fd4c41a746693750ea76a920.jpeg
 https://i5.samsclubimages.com/asr/6ed6376d-fb99-44e3-9947-8e0723bcf3c2.175d898f40459031f22e69e2db3ca84b.jpeg
 https://i5.samsclubimages.com/asr/ff05ca6e-f2e2-4050-98c5-47bdb5ed046d.1c46f628d207081b394d654236db839a.jpeg
 https://i5.samsclubimages.com/asr/e8c7bc2a-8817-4f1a-8fb4-03ab23845c47.73fb1392a4eead26f3d546da561bdfcc.jpeg
 https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg
 https://i5.samsclubimages.com/asr/36dfb198-9bac-4d2e-8c27-59e1eb7a59eb.3a8ea4fe8e7aa28fc7664f0869984601.jpeg</t>
   </si>
   <si>
-    <t>ShippingArrives Sep 2</t>
+    <t>ShippingArrives Sep 16</t>
   </si>
   <si>
     <t>Grey</t>
   </si>
   <si>
-    <t>XL</t>
-[...1 lines deleted...]
-  <si>
     <t>100% Ringspun Combed BCI Cotton</t>
   </si>
   <si>
     <t>Short Sleeves</t>
   </si>
   <si>
-    <t>Buffalo, 14202
-[...3 lines deleted...]
-    <t>2026-09-02T08:36:11Z</t>
+    <t>2026-09-16T06:02:22Z</t>
   </si>
   <si>
     <t>https://www.samsclub.com/ip/Gap-Women-s-Linen-Blend-Button-Down-Shirt/17672671323?classType=VARIANT</t>
   </si>
   <si>
     <t>Gap Women's Linen Blend Button-Down Shirt</t>
-  </si>
-[...1 lines deleted...]
-    <t>Gap</t>
   </si>
   <si>
     <t>Women's long sleeve button-up shirt
 Made with 55% linen and 45% rayon for a light, soft fabric
 Relaxed fit with size options from XS to XXL
 Versatile design for business or casual wear
 Machine washable for easy care</t>
   </si>
   <si>
     <t>Year-Round Style and Comfort The Gap Women’s Linen Blend Button Down is a versatile wardrobe essential that transcends seasons. Crafted from a soft and airy linen blend, this collared shirt combines style, comfort, and functionality. Whether you're dressing it up for work, using it as a beach cover-up, or pairing it with jeans for a casual yet polished look, this shirt is designed to suit any occasion. Breathable and Durable Fabric Made from a blend of 55% Linen and 45% Rayon, this shirt offers the natural benefits of linen, including breathability and moisture-wicking properties. Linen is known for its ability to allow airflow to the body, making it ideal for warmer weather. Additionally, it’s a long-lasting fabric that withstands frequent wear and washing, and it’s eco-friendly for those mindful of their environmental impact. Thoughtful Design Features The Gap Women’s Linen Button Down is designed with attention to detail. It features a button-up front with branded buttons, long sleeves with buttoned cuffs, and a curved shirttail hem for added coverage. A single breast pocket, side slits, and a back yoke complete the look, offering both style and practicality. Relaxed Fit and Sizing Options This shirt boasts an easy, relaxed fit for comfortable wear. For sizing guidance, a size chart is included in the product photos. Available in ladies’ sizes XS-XXL, this shirt ensures a perfect fit for everyone. Color Choices and Care Instructions Choose from three solid colorways—Yellow, Khaki, and Red—or a striped Multi option. Each garment is unique due to a special wash technique, resulting in slight variations between pieces. To maintain its quality and color, follow the care instructions provided on the tag. Note: Color may transfer onto other surfaces and fabrics.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
     <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Year-Round Style and Comfort&lt;/h3&gt; &lt;p&gt;The Gap Women’s Linen Blend Button Down is a versatile wardrobe essential that transcends seasons. Crafted from a soft and airy linen blend, this collared shirt combines style, comfort, and functionality. Whether you're dressing it up for work, using it as a beach cover-up, or pairing it with jeans for a casual yet polished look, this shirt is designed to suit any occasion.&lt;/p&gt; &lt;h3&gt;Breathable and Durable Fabric&lt;/h3&gt; &lt;p&gt;Made from a blend of 55% Linen and 45% Rayon, this shirt offers the natural benefits of linen, including breathability and moisture-wicking properties. Linen is known for its ability to allow airflow to the body, making it ideal for warmer weather. Additionally, it’s a long-lasting fabric that withstands frequent wear and washing, and it’s eco-friendly for those mindful of their environmental impact.&lt;/p&gt; &lt;h3&gt;Thoughtful Design Features&lt;/h3&gt; &lt;p&gt;The Gap Women’s Linen Button Down is designed with attention to detail. It features a button-up front with branded buttons, long sleeves with buttoned cuffs, and a curved shirttail hem for added coverage. A single breast pocket, side slits, and a back yoke complete the look, offering both style and practicality.&lt;/p&gt; &lt;h3&gt;Relaxed Fit and Sizing Options&lt;/h3&gt; &lt;p&gt;This shirt boasts an easy, relaxed fit for comfortable wear. For sizing guidance, a size chart is included in the product photos. Available in ladies’ sizes XS-XXL, this shirt ensures a perfect fit for everyone.&lt;/p&gt; &lt;h3&gt;Color Choices and Care Instructions&lt;/h3&gt; &lt;p&gt;Choose from three solid colorways—Yellow, Khaki, and Red—or a striped Multi option. Each garment is unique due to a special wash technique, resulting in slight variations between pieces. To maintain its quality and color, follow the care instructions provided on the tag. Note: Color may transfer onto other surfaces and fabrics.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/891d79e8-71dd-47e8-b20b-30ca2d041015.286f849753abd775885ea5a340bb344d.jpeg</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/891d79e8-71dd-47e8-b20b-30ca2d041015.286f849753abd775885ea5a340bb344d.jpeg
 https://i5.samsclubimages.com/asr/73c24a07-9e56-4761-8b03-5f11f130db9e.eacbc882440163aab659be9dd8eeb585.jpeg
 https://i5.samsclubimages.com/asr/63c3161b-9545-4bb9-8257-23557d0bb56d.b80b976c6f6ad0c6edd7fc85503692ab.jpeg
 https://i5.samsclubimages.com/asr/92bf2a7e-bcbe-497d-874a-56bdb4196dcf.13234866b3e71c5d3e38106f29a93399.jpeg
 https://i5.samsclubimages.com/asr/60d9686a-3477-4d7f-8c99-546b4ecff4cd.21a34518f0eadc7a1ebfc5f87b1d8dff.jpeg
 https://i5.samsclubimages.com/asr/5fe4508a-94f6-41ca-91fb-2ed540bce99a.6b08f55819b134f592f6727990c37dd1.jpeg
 https://i5.samsclubimages.com/asr/f198484e-b4c7-4951-97d5-53ad7beb262d.bd894f1ad2d3eb61cfb4aa29a72db6ba.jpeg
 https://i5.samsclubimages.com/asr/f56c6aee-e81b-457b-a1d5-5e9f3cdb0d5a.c8c2d72e51421e9d8230ad41d60e79b5.jpeg
 https://i5.samsclubimages.com/asr/15bad8f5-e885-4243-86fc-84cc9f1b3012.4d5e69ecca5f14477ea0c57d993b546a.jpeg
 https://i5.samsclubimages.com/asr/eaa97976-cb5e-4cb1-8f42-234b204ebc81.2bec5ea73816d91f20d1ae0368a2497a.jpeg
 https://i5.samsclubimages.com/asr/891d79e8-71dd-47e8-b20b-30ca2d041015.286f849753abd775885ea5a340bb344d.jpeg</t>
   </si>
   <si>
     <t>ShippingOut of stock</t>
   </si>
   <si>
     <t>Khaki</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>55% Linen, 45% Rayon</t>
   </si>
   <si>
     <t>Long</t>
   </si>
   <si>
-    <t>2026-09-02T08:35:22Z</t>
-[...51 lines deleted...]
-    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Sandwash-Crewneck-Sweatshirt/16901322234?classType=VARIANT</t>
+    <t>2026-09-16T06:02:34Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Sandwash-Crewneck-Sweatshirt/16899774688?classType=VARIANT</t>
   </si>
   <si>
     <t>Member's Mark Women's Sandwash Crewneck Sweatshirt</t>
+  </si>
+  <si>
+    <t>Women's long sleeve crewneck pullover sweatshirt with front seam piping
+Sandwashed fabric for added softness
+Regular fit with slightly cropped length
+Designed for all-day comfort and everyday style
+Machine washable</t>
   </si>
   <si>
     <t>Experience super-soft comfort that goes wherever you do. The Member’s Mark Sandwash Collection features a knit fabric that’s soft, drapey, and designed to feel exceptionally comfortable on your skin. Why we love it: The Member’s Mark Women’s Sandwash Crewneck features a relaxed, oversized fit with a smooth drape, front seam piping, and slightly cropped length, making it easy to style solo or pair with the Member’s Mark Women’s Sandwash Jogger for a polished yet laid-back look. Styling &amp; Fit The Member’s Mark Women’s Sandwash Crewneck offers a customizable fit with front seam piping, blending casual ease and polished style. Pair it with the Member’s Mark Sandwash Jogger for a coordinated, laid-back look that’s perfect for everyday wear. Material &amp; Care Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex. This fabric is made from wood-based fibers sourced sustainably from well-managed forests. Each color—even Black—features an intentional washed-down finish, giving the piece an authentic, refined look. Due to its delicate nature, this fabric may show water spots or creases, which can be easily removed with a gentle wash.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
     <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;Experience super-soft comfort that goes wherever you do. The Member’s Mark Sandwash Collection features a knit fabric that’s soft, drapey, and designed to feel exceptionally comfortable on your skin.&lt;/p&gt; &lt;h3&gt;Why we love it:&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck features a relaxed, oversized fit with a smooth drape, front seam piping, and slightly cropped length, making it easy to style solo or pair with the Member’s Mark Women’s Sandwash Jogger for a polished yet laid-back look.&lt;/p&gt; &lt;h3&gt;Styling &amp;amp; Fit&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck offers a customizable fit with front seam piping, blending casual ease and polished style. Pair it with the Member’s Mark Sandwash Jogger for a coordinated, laid-back look that’s perfect for everyday wear.&lt;/p&gt; &lt;h3&gt;Material &amp;amp; Care&lt;/h3&gt; &lt;p&gt;Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex. This fabric is made from wood-based fibers sourced sustainably from well-managed forests. Each color—even Black—features an intentional washed-down finish, giving the piece an authentic, refined look. Due to its delicate nature, this fabric may show water spots or creases, which can be easily removed with a gentle wash.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/e58c6c8f-ea6f-4da3-aa88-48935c875b22.ffaf09f6295c124079067279184f0e38.jpeg</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/e58c6c8f-ea6f-4da3-aa88-48935c875b22.ffaf09f6295c124079067279184f0e38.jpeg
 https://i5.samsclubimages.com/asr/9c1d0433-7539-4e1b-97ef-db0655b3e03b.63e6c5e5cfdf5fdcf9769c8356f3a541.jpeg
 https://i5.samsclubimages.com/asr/eddacd5a-19b6-4cfd-873d-ba51eb076ee2.30c943ef38301d1d04d6d089ed2b5148.jpeg
 https://i5.samsclubimages.com/asr/0df7bced-5212-4d61-bbfe-e8a5d73ba860.a6339c01ac8e6246d61ce16e50d56ea3.jpeg
 https://i5.samsclubimages.com/asr/a6ee49d0-8923-4a3f-8285-15cfa1a18e1e.b28d17cf4f4ff0a68fd657f80a7b4c45.jpeg
 https://i5.samsclubimages.com/asr/5d4759ca-db5a-4c11-9362-72463a3bbeff.d075380f062303cdee274df9cdaf5c88.jpeg
 https://i5.samsclubimages.com/asr/e58c6c8f-ea6f-4da3-aa88-48935c875b22.ffaf09f6295c124079067279184f0e38.jpeg</t>
   </si>
   <si>
-    <t>ShippingArrives Sep 5</t>
-[...51 lines deleted...]
-    <t>ShippingNot available</t>
+    <t>Shipping</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -798,75 +810,75 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2">
-        <v>990519840</v>
+        <v>990455115</v>
       </c>
       <c r="G2">
-        <v>19674315294</v>
+        <v>17697902907</v>
       </c>
       <c r="H2">
-        <v>196084472830</v>
+        <v>760563442104</v>
       </c>
       <c r="I2">
-        <v>7.97</v>
+        <v>4.81</v>
       </c>
       <c r="J2">
-        <v>9.97</v>
+        <v>7.98</v>
       </c>
       <c r="K2">
-        <v>7.97</v>
+        <v>4.81</v>
       </c>
       <c r="L2" t="s">
         <v>32</v>
       </c>
       <c r="M2">
-        <v>4.8</v>
+        <v>4.3</v>
       </c>
       <c r="N2">
-        <v>14</v>
+        <v>401</v>
       </c>
       <c r="O2" t="s">
         <v>33</v>
       </c>
       <c r="P2" t="s">
         <v>34</v>
       </c>
       <c r="Q2" t="s">
         <v>35</v>
       </c>
       <c r="R2" t="s">
         <v>36</v>
       </c>
       <c r="S2" t="s">
         <v>37</v>
       </c>
       <c r="T2" t="s">
         <v>38</v>
       </c>
       <c r="U2" t="s">
         <v>39</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
@@ -878,306 +890,336 @@
       </c>
       <c r="Y2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>44</v>
       </c>
       <c r="C3" t="s">
         <v>45</v>
       </c>
       <c r="D3" t="s">
         <v>46</v>
       </c>
       <c r="E3" t="s">
         <v>47</v>
       </c>
       <c r="F3">
-        <v>990460224</v>
+        <v>990442611</v>
       </c>
       <c r="G3">
-        <v>17672671323</v>
+        <v>17359258661</v>
       </c>
       <c r="H3">
-        <v>760563445686</v>
+        <v>193968525569</v>
       </c>
       <c r="I3">
-        <v>5.81</v>
+        <v>6.81</v>
+      </c>
+      <c r="J3">
+        <v>14.98</v>
+      </c>
+      <c r="K3">
+        <v>6.81</v>
       </c>
       <c r="L3" t="s">
         <v>32</v>
       </c>
       <c r="M3">
-        <v>4.4</v>
+        <v>4.6</v>
       </c>
       <c r="N3">
-        <v>260</v>
+        <v>337</v>
       </c>
       <c r="O3" t="s">
         <v>48</v>
       </c>
       <c r="P3" t="s">
         <v>49</v>
       </c>
       <c r="Q3" t="s">
         <v>50</v>
       </c>
       <c r="R3" t="s">
         <v>51</v>
       </c>
       <c r="S3" t="s">
         <v>52</v>
       </c>
       <c r="T3" t="s">
         <v>53</v>
       </c>
       <c r="U3" t="s">
+        <v>39</v>
+      </c>
+      <c r="V3" t="s">
         <v>54</v>
       </c>
-      <c r="V3" t="s">
+      <c r="W3" t="s">
         <v>55</v>
       </c>
-      <c r="W3" t="s">
+      <c r="X3" t="s">
         <v>56</v>
       </c>
-      <c r="X3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y3">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z3" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" t="s">
         <v>58</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>59</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>60</v>
       </c>
-      <c r="E4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F4">
-        <v>990444741</v>
+        <v>990519840</v>
       </c>
       <c r="G4">
-        <v>17362552655</v>
+        <v>19674315294</v>
       </c>
       <c r="H4">
-        <v>193968526566</v>
+        <v>196084472830</v>
       </c>
       <c r="I4">
-        <v>9.24</v>
+        <v>7.97</v>
+      </c>
+      <c r="J4">
+        <v>9.97</v>
+      </c>
+      <c r="K4">
+        <v>7.97</v>
       </c>
       <c r="L4" t="s">
         <v>32</v>
       </c>
       <c r="M4">
-        <v>3.5</v>
+        <v>4.6</v>
       </c>
       <c r="N4">
-        <v>10</v>
+        <v>42</v>
+      </c>
+      <c r="O4" t="s">
+        <v>61</v>
       </c>
       <c r="P4" t="s">
         <v>62</v>
       </c>
       <c r="Q4" t="s">
         <v>63</v>
       </c>
       <c r="R4" t="s">
         <v>64</v>
       </c>
       <c r="S4" t="s">
         <v>65</v>
       </c>
       <c r="T4" t="s">
         <v>66</v>
       </c>
       <c r="U4" t="s">
         <v>67</v>
       </c>
       <c r="V4" t="s">
         <v>40</v>
       </c>
       <c r="W4" t="s">
         <v>68</v>
       </c>
       <c r="X4" t="s">
         <v>69</v>
       </c>
       <c r="Y4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
         <v>70</v>
       </c>
       <c r="C5" t="s">
         <v>71</v>
       </c>
       <c r="D5" t="s">
         <v>72</v>
       </c>
       <c r="E5" t="s">
-        <v>61</v>
+        <v>31</v>
       </c>
       <c r="F5">
-        <v>990419922</v>
+        <v>990460224</v>
       </c>
       <c r="G5">
-        <v>16901322234</v>
+        <v>17672671323</v>
       </c>
       <c r="H5">
-        <v>193968507916</v>
+        <v>760563445686</v>
       </c>
       <c r="I5">
-        <v>16.98</v>
+        <v>5.81</v>
       </c>
       <c r="L5" t="s">
         <v>32</v>
       </c>
       <c r="M5">
-        <v>4.2</v>
+        <v>4.4</v>
       </c>
       <c r="N5">
-        <v>36</v>
+        <v>260</v>
+      </c>
+      <c r="O5" t="s">
+        <v>73</v>
       </c>
       <c r="P5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="Q5" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="R5" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="S5" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="T5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="U5" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="V5" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="W5" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="X5" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="Y5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="Z5" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>82</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
         <v>83</v>
       </c>
       <c r="C6" t="s">
         <v>84</v>
       </c>
       <c r="D6" t="s">
         <v>85</v>
       </c>
       <c r="E6" t="s">
-        <v>86</v>
+        <v>47</v>
       </c>
       <c r="F6">
-        <v>504331</v>
+        <v>990419909</v>
       </c>
       <c r="G6">
-        <v>15392852361</v>
+        <v>16899774688</v>
       </c>
       <c r="H6">
-        <v>709351891335</v>
+        <v>193968507787</v>
       </c>
       <c r="I6">
-        <v>4.88</v>
+        <v>16.98</v>
       </c>
       <c r="L6" t="s">
         <v>32</v>
       </c>
       <c r="M6">
-        <v>4.5</v>
+        <v>4.2</v>
       </c>
       <c r="N6">
-        <v>9680</v>
+        <v>36</v>
       </c>
       <c r="O6" t="s">
+        <v>86</v>
+      </c>
+      <c r="P6" t="s">
         <v>87</v>
       </c>
-      <c r="P6" t="s">
+      <c r="Q6" t="s">
         <v>88</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="R6" t="s">
         <v>89</v>
       </c>
-      <c r="R6" t="s">
+      <c r="S6" t="s">
         <v>90</v>
       </c>
-      <c r="S6" t="s">
+      <c r="T6" t="s">
         <v>91</v>
       </c>
-      <c r="T6" t="s">
-        <v>92</v>
+      <c r="U6" t="s">
+        <v>39</v>
+      </c>
+      <c r="V6" t="s">
+        <v>40</v>
+      </c>
+      <c r="W6" t="s">
+        <v>55</v>
+      </c>
+      <c r="X6" t="s">
+        <v>56</v>
       </c>
       <c r="Y6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>