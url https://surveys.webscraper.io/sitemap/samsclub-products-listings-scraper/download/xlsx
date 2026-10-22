--- v6 (2026-10-01)
+++ v7 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="98">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>item_nr</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
@@ -98,307 +98,318 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.samsclub.com/browse/womens-clothing/4070103</t>
   </si>
   <si>
-    <t>2026-09-16T06:02:14Z</t>
-[...8 lines deleted...]
-    <t>Gap</t>
+    <t>2026-10-15T07:32:42Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Travel-Half-Zip-Pullover/19338000405?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Member's Mark Women's Travel Half-Zip Pullover</t>
+  </si>
+  <si>
+    <t>Member's Mark</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Women's short sleeve crewneck T-shirt
-[...66 lines deleted...]
-    <t>Super-Soft Comfort for Everyday Wear Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look. Effortless Styling and Fit The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands. Sustainable and High-Quality Materials Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look. Care Instructions for Long-Lasting Wear Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time. 
+    <t>Breathable, cloud soft quarter-zip pullover that moves with you
+4-way stretch fabric
+Relaxed fit
+Wrinkle-resistant design with pockets for your travel essentials
+Machine wash cold ,wash with like colors</t>
+  </si>
+  <si>
+    <t>Experience Sophisticated Style and Functionality The Member's Mark Travel Jacket is designed for the modern explorer, combining sleek style with practical features. Crafted from premium 4-way stretch fabric made with recycled nylon, this jacket offers a breathable, cloud-soft feel that moves effortlessly with you. It's the perfect companion for your journeys, ensuring comfort and elegance wherever you go. Hidden Pockets for Ultimate Convenience Stay organized and secure with the jacket's hidden pockets, ideal for tucking away your passport or other essentials. Whether you're navigating airport terminals or exploring new destinations, these discreet storage options add a layer of convenience to your travel experience. Wrinkle-Resistant Design for a Polished Look Arrive at your destination looking polished and put-together with the wrinkle-resistant design of this travel jacket. Its versatile style makes it suitable for layering during chilly flights or wearing casually during weekend errands, ensuring you always look your best. Relaxed Fit and Inclusive Sizing Featuring a relaxed fit, elastic hem, and inclusive sizing, the Member's Mark Travel Jacket is tailored to suit a variety of body types. Its packable design makes it easy to carry, making it a must-have layer for any adventure. 
  Questions or Comments?
 We would love to hear about your
    Member's Mark experience! Visit us at:
 samsclub.com/membersmarkhelp 
 info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Super-Soft Comfort for Everyday Wear&lt;/h3&gt; &lt;p&gt;Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look.&lt;/p&gt; &lt;h3&gt;Effortless Styling and Fit&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands.&lt;/p&gt; &lt;h3&gt;Sustainable and High-Quality Materials&lt;/h3&gt; &lt;p&gt;Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look.&lt;/p&gt; &lt;h3&gt;Care Instructions for Long-Lasting Wear&lt;/h3&gt; &lt;p&gt;Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time.&lt;/p&gt; &lt;br&gt; &lt;h3&gt;&lt;strong&gt;Questions or Comments?&lt;br&gt;&lt;/strong&gt;&lt;/h3&gt;&lt;span&gt;We would love to hear about your&lt;br&gt;   Member's Mark experience! Visit us at:&lt;br&gt;&lt;/span&gt;&lt;a href="https://help.samsclub.com/app/answers/detail/a_id/2790?xid=vanity:membersmarkhelp"&gt;&lt;span&gt;&lt;strong&gt;samsclub.com/membersmarkhelp&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt; &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...22 lines deleted...]
-    <t>49% Recycled Polyester / 43% Livaeco Modal / 8% Spandex</t>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Experience Sophisticated Style and Functionality&lt;/h3&gt; &lt;p&gt;The Member's Mark Travel Jacket is designed for the modern explorer, combining sleek style with practical features. Crafted from premium 4-way stretch fabric made with recycled nylon, this jacket offers a breathable, cloud-soft feel that moves effortlessly with you. It's the perfect companion for your journeys, ensuring comfort and elegance wherever you go.&lt;/p&gt; &lt;h3&gt;Hidden Pockets for Ultimate Convenience&lt;/h3&gt; &lt;p&gt;Stay organized and secure with the jacket's hidden pockets, ideal for tucking away your passport or other essentials. Whether you're navigating airport terminals or exploring new destinations, these discreet storage options add a layer of convenience to your travel experience.&lt;/p&gt; &lt;h3&gt;Wrinkle-Resistant Design for a Polished Look&lt;/h3&gt; &lt;p&gt;Arrive at your destination looking polished and put-together with the wrinkle-resistant design of this travel jacket. Its versatile style makes it suitable for layering during chilly flights or wearing casually during weekend errands, ensuring you always look your best.&lt;/p&gt; &lt;h3&gt;Relaxed Fit and Inclusive Sizing&lt;/h3&gt; &lt;p&gt;Featuring a relaxed fit, elastic hem, and inclusive sizing, the Member's Mark Travel Jacket is tailored to suit a variety of body types. Its packable design makes it easy to carry, making it a must-have layer for any adventure.&lt;/p&gt; &lt;br&gt; &lt;h3&gt;&lt;strong&gt;Questions or Comments?&lt;br&gt;&lt;/strong&gt;&lt;/h3&gt;&lt;span&gt;We would love to hear about your&lt;br&gt;   Member's Mark experience! Visit us at:&lt;br&gt;&lt;/span&gt;&lt;a href="https://help.samsclub.com/app/answers/detail/a_id/2790?xid=vanity:membersmarkhelp" target="_blank" rel="noopener noreferrer"&gt;&lt;span&gt;&lt;strong&gt;samsclub.com/membersmarkhelp&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt; &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/4a0f3ad3-e9f7-4995-a786-0fe64d7c127c.dc2690059528a4ca66b7026e39e84a0b.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/4a0f3ad3-e9f7-4995-a786-0fe64d7c127c.dc2690059528a4ca66b7026e39e84a0b.jpeg
+https://i5.samsclubimages.com/asr/a260626e-d5da-4bdd-8c0b-bda7e7193c94.e7865779a1390f0f10e25117c8ce11ad.jpeg
+https://i5.samsclubimages.com/asr/ad299166-4b15-42ae-8dd7-0505cfd70322.3e0dade731425103a1de8c67af27fda8.jpeg
+https://i5.samsclubimages.com/asr/1c210a52-d6e4-45a2-86dd-b53e7d36a6e9.d8f3c55fd4bab319bd8e0d5d1a8ae6c2.jpeg
+https://i5.samsclubimages.com/asr/ecf1219b-d77b-4989-9857-19266a613319.c4a0188952eb2a7b3e7a5a814b420a40.jpeg
+https://i5.samsclubimages.com/asr/ac8ddca3-0027-4f04-9e6a-2909b9ec7bc1.55d623995431010e352b4359fdeefd3e.jpeg
+https://i5.samsclubimages.com/asr/4a22ddee-2e8d-494e-b230-ffb1f48bc2e5.eb33800eb92a34aea6177dbf8dff1c10.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingArrives Oct 17</t>
+  </si>
+  <si>
+    <t>Green</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>75% Recycled Nylon, 25% Spandex Interlock</t>
   </si>
   <si>
     <t>Long sleeves</t>
   </si>
   <si>
-    <t>2026-09-16T06:02:53Z</t>
-[...5 lines deleted...]
-    <t>State of Mine Women's Harvest T-Shirt</t>
+    <t>New York, 10013
+Secaucus Sam's Club</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/browse/womens-clothing/4070103?page=2</t>
+  </si>
+  <si>
+    <t>2026-10-15T07:22:32Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Everyday-Tank-Top/17311373829?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Member's Mark Women's Everyday Tank Top</t>
+  </si>
+  <si>
+    <t>Women's cropped tank top with U-shape back
+Breathable fabric with UPF 50 protection
+Includes removable bra cups and shelf bra with brushed inner elastic
+Moisture-wicking material for added comfort
+Machine washable</t>
+  </si>
+  <si>
+    <t>Eco-Friendly and Sustainable Design The Member's Mark Everyday Tank is crafted from recycled nylon fabric, making it a sustainable choice for your wardrobe. Its eco-friendly material is gentle on the planet while offering superior breathability and moisture-wicking properties to keep you dry and comfortable during workouts or casual days. Built-In Shelf Bra for Customizable Support This tank features a built-in shelf bra with removable cups, providing light support and a customizable fit. Whether you prefer added shape or extra comfort, this design ensures you feel confident and secure throughout your day. Flattering and Versatile Style Designed with a scooped neckline and cropped length that hits just below the natural waistline, the Member's Mark Everyday Tank creates a sleek, modern silhouette. Pair it with leggings, shorts, or your favorite layer for effortless style that transitions seamlessly from gym sessions to casual outings. Perfect for Active and On-the-Go Living Whether you're working out, running errands, or relaxing at home, this tank is a versatile wardrobe staple. Its breathable fabric, moisture-wicking technology, and flattering fit make it an essential piece for those who value performance, sustainability, and everyday wearability. 
+ Questions or Comments?
+We would love to hear about your
+   Member's Mark experience! Visit us at:
+samsclub.com/membersmarkhelp 
+info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Eco-Friendly and Sustainable Design&lt;/h3&gt; &lt;p&gt;The Member's Mark Everyday Tank is crafted from recycled nylon fabric, making it a sustainable choice for your wardrobe. Its eco-friendly material is gentle on the planet while offering superior breathability and moisture-wicking properties to keep you dry and comfortable during workouts or casual days.&lt;/p&gt; &lt;h3&gt;Built-In Shelf Bra for Customizable Support&lt;/h3&gt; &lt;p&gt;This tank features a built-in shelf bra with removable cups, providing light support and a customizable fit. Whether you prefer added shape or extra comfort, this design ensures you feel confident and secure throughout your day.&lt;/p&gt; &lt;h3&gt;Flattering and Versatile Style&lt;/h3&gt; &lt;p&gt;Designed with a scooped neckline and cropped length that hits just below the natural waistline, the Member's Mark Everyday Tank creates a sleek, modern silhouette. Pair it with leggings, shorts, or your favorite layer for effortless style that transitions seamlessly from gym sessions to casual outings.&lt;/p&gt; &lt;h3&gt;Perfect for Active and On-the-Go Living&lt;/h3&gt; &lt;p&gt;Whether you're working out, running errands, or relaxing at home, this tank is a versatile wardrobe staple. Its breathable fabric, moisture-wicking technology, and flattering fit make it an essential piece for those who value performance, sustainability, and everyday wearability.&lt;/p&gt; &lt;br&gt; &lt;h3&gt;&lt;strong&gt;Questions or Comments?&lt;br&gt;&lt;/strong&gt;&lt;/h3&gt;&lt;span&gt;We would love to hear about your&lt;br&gt;   Member's Mark experience! Visit us at:&lt;br&gt;&lt;/span&gt;&lt;a href="https://help.samsclub.com/app/answers/detail/a_id/2790?xid=vanity:membersmarkhelp" target="_blank" rel="noopener noreferrer"&gt;&lt;span&gt;&lt;strong&gt;samsclub.com/membersmarkhelp&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt; &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/c89e52f0-bb11-4724-95f4-1c3130dc5dec.a4ce2d8170fb380b0deae28717dfe235.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/c89e52f0-bb11-4724-95f4-1c3130dc5dec.a4ce2d8170fb380b0deae28717dfe235.jpeg
+https://i5.samsclubimages.com/asr/802d0eba-3ea0-4fb4-837a-c56dd3716cda.00e4c86cd4199ee1df48ea07613a5369.jpeg
+https://i5.samsclubimages.com/asr/14d55591-6df5-4d37-811e-41ad44dbd397.dfb935f4068b2b4675a02019200dae0b.jpeg
+https://i5.samsclubimages.com/asr/9df5ce40-cf70-451c-8863-3a6bf758d106.d6828f7c0694d52c81246920e10aa4fa.jpeg
+https://i5.samsclubimages.com/asr/52420047-b7f7-49e0-be7a-970f98f35892.4c766f1556d4de6ad1de3d316c2c62ea.jpeg
+https://i5.samsclubimages.com/asr/b7a38f14-b1db-4b81-8447-3bde73867016.b7a57b2c01242c547c0bd2e3251d396c.jpeg
+https://i5.samsclubimages.com/asr/6593b877-3dbb-4506-be87-df62f456ab36.53020e3fea5c059bbf6568022d9ffd51.jpeg
+https://i5.samsclubimages.com/asr/78ac3d65-8b70-4166-a913-7da93f9eaec6.5c3e19021d522013dbfebe0f0a82d1c2.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingArrives Oct 18</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>75% Recycled Nylon, 25% Spandex</t>
+  </si>
+  <si>
+    <t>Sleeveless</t>
+  </si>
+  <si>
+    <t>New York, 10001
+Secaucus Sam's Club</t>
+  </si>
+  <si>
+    <t>2026-10-15T07:23:57Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Express-Women-s-Linen-Blend-Blazer/17896501448?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Express Women's Linen Blend Blazer</t>
+  </si>
+  <si>
+    <t>Express</t>
+  </si>
+  <si>
+    <t>Women's classic blazer
+Soft linen blend material made of 55% linen and 45% rayon
+Boyfriend fit with lightweight design
+Great for layering with long sleeves and V-neck
+Machine washable with gentle care instructions</t>
+  </si>
+  <si>
+    <t>Effortless Style Meets Comfort The Express Women’s Linen Blend Blazer is designed to bring a polished yet relaxed vibe to your wardrobe. Made from a soft linen blend, this woven blazer offers structure without sacrificing comfort, making it perfect for everyday wear. Its lightweight fabric ensures breathability and ease, ideal for warm-weather styling. Versatile Pairing Options This blazer is a versatile addition to your closet. Pair it with jeans and a tee for a casual yet refined look, or layer it over a dress and booties for a chic, work-ready outfit. For a coordinated ensemble, match it with the Express Women’s Linen Short, crafted from the same fabric and available in complementary colors. Thoughtful Design Features The blazer boasts notched lapels, a single button closure, front welt pockets with flaps, and long sleeves adorned with decorative buttons at the cuffs. Fully lined with poplin and featuring a back vent, it ensures mobility and comfort while maintaining its tailored appearance. Quality Craftsmanship and Fit Crafted from 55% Linen and 45% Rayon with a 100% Cotton lining, this blazer is both durable and eco-friendly. It features an oversized boyfriend fit for a modern silhouette. Temporary baste stitches on the back vent and pockets protect the garment's structure and can be easily removed before wearing. Color and Size Selection Available in four stunning colorways – Black, Pink, Olive, and Tan – and sizes XS-XXL, this blazer caters to a wide range of preferences. To maintain its quality and fit, refer to the care tag for proper laundering instructions. A size chart is included in the product photos for additional guidance.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Effortless Style Meets Comfort&lt;/h3&gt; &lt;p&gt;The Express Women’s Linen Blend Blazer is designed to bring a polished yet relaxed vibe to your wardrobe. Made from a soft linen blend, this woven blazer offers structure without sacrificing comfort, making it perfect for everyday wear. Its lightweight fabric ensures breathability and ease, ideal for warm-weather styling.&lt;/p&gt; &lt;h3&gt;Versatile Pairing Options&lt;/h3&gt; &lt;p&gt;This blazer is a versatile addition to your closet. Pair it with jeans and a tee for a casual yet refined look, or layer it over a dress and booties for a chic, work-ready outfit. For a coordinated ensemble, match it with the Express Women’s Linen Short, crafted from the same fabric and available in complementary colors.&lt;/p&gt; &lt;h3&gt;Thoughtful Design Features&lt;/h3&gt; &lt;p&gt;The blazer boasts notched lapels, a single button closure, front welt pockets with flaps, and long sleeves adorned with decorative buttons at the cuffs. Fully lined with poplin and featuring a back vent, it ensures mobility and comfort while maintaining its tailored appearance.&lt;/p&gt; &lt;h3&gt;Quality Craftsmanship and Fit&lt;/h3&gt; &lt;p&gt;Crafted from 55% Linen and 45% Rayon with a 100% Cotton lining, this blazer is both durable and eco-friendly. It features an oversized boyfriend fit for a modern silhouette. Temporary baste stitches on the back vent and pockets protect the garment's structure and can be easily removed before wearing.&lt;/p&gt; &lt;h3&gt;Color and Size Selection&lt;/h3&gt; &lt;p&gt;Available in four stunning colorways – Black, Pink, Olive, and Tan – and sizes XS-XXL, this blazer caters to a wide range of preferences. To maintain its quality and fit, refer to the care tag for proper laundering instructions. A size chart is included in the product photos for additional guidance.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/65d1556b-188f-4142-a090-5e31e184bfe4.3c1dd04352410bbf7691bdaf2aa1024c.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/65d1556b-188f-4142-a090-5e31e184bfe4.3c1dd04352410bbf7691bdaf2aa1024c.jpeg
+https://i5.samsclubimages.com/asr/5afd0d88-3ceb-47ec-9ce7-54291c12c41f.a371705c92fddb1f29fb9a3c1fa9d08a.jpeg
+https://i5.samsclubimages.com/asr/6bd5b254-bf26-413c-a46f-7af9e4a4bb43.5be2f29b97fbfd2d29db53b8f6d37e6c.jpeg
+https://i5.samsclubimages.com/asr/98c71bb3-d98b-43bc-bb04-abe1469062e8.e06e30d05d366eec16201a93c43ded69.jpeg
+https://i5.samsclubimages.com/asr/983d758b-5c20-4d35-8c59-8f2955ca8b89.4d1498ffc1b285367a95c4c818cd304c.jpeg
+https://i5.samsclubimages.com/asr/ea7e94fc-b1f4-4ccb-b8e2-e7bdb32131dc.4fcd3c61be90deb13cab96e32b48969c.jpeg
+https://i5.samsclubimages.com/asr/7d283b95-c535-4661-94bc-fd6806df42df.da3f7bae6e5370c2a8903c471c0fa87e.jpeg
+https://i5.samsclubimages.com/asr/d7ba1d6e-f379-4067-a79c-5eb300d29636.c1d74a5b05a0c818a8bd09b552a46edf.jpeg
+https://i5.samsclubimages.com/asr/eaa97976-cb5e-4cb1-8f42-234b204ebc81.2bec5ea73816d91f20d1ae0368a2497a.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingArrives Oct 21</t>
+  </si>
+  <si>
+    <t>Pink - Online Only</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>55% Linen, 45% Rayon</t>
+  </si>
+  <si>
+    <t>Long sleeve</t>
+  </si>
+  <si>
+    <t>2026-10-15T07:24:20Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Vince-Camuto-Women-s-Short-Sleeve-Sweater/18209063023?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Vince Camuto Women's Short Sleeve Sweater</t>
+  </si>
+  <si>
+    <t>Vince Camuto</t>
+  </si>
+  <si>
+    <t>Lightweight short sleeve sweater
+Crafted with a soft, breathable knit fabric
+Relaxed fit for comfortable wear
+Perfect for layering or wearing solo
+Hand wash care recommended</t>
+  </si>
+  <si>
+    <t>Elegant Design Meets Everyday Comfort The Vince Camuto Floral Short Sleeve Sweater combines soft sophistication with effortless style. Featuring a delicate floral print and a flattering silhouette, this lightweight knit is perfect for layering or wearing solo. Whether paired with denim for a casual brunch or tailored trousers for a polished look, this sweater is designed to complement your modern wardrobe. Lightweight Knit for Versatile Styling Crafted with a soft, breathable knit, this sweater feels light against the skin while offering just the right amount of structure. The short sleeves make it ideal for warmer days or layering under blazers and jackets during cooler weather. Its refined yet relaxed fit drapes beautifully, ensuring it flatters any body shape. Thoughtful Details for a Polished Look From the smooth neckline to the clean, tailored finish, every detail of the Vince Camuto Short Sleeve Sweater reflects the brand’s signature attention to design. Available in versatile colors, this sweater integrates seamlessly into any wardrobe, making it a staple piece you'll reach for time and time again. Perfect for Any Occasion Whether you're heading to brunch, the office, or an evening out, this sweater delivers timeless style with modern ease. Pair it with tailored trousers for a sophisticated office outfit or style it with your favorite denim for a chic, off-duty look. The Vince Camuto Floral Short Sleeve Sweater is the perfect balance of comfort, elegance, and versatility.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Elegant Design Meets Everyday Comfort&lt;/h3&gt; &lt;p&gt;The Vince Camuto Floral Short Sleeve Sweater combines soft sophistication with effortless style. Featuring a delicate floral print and a flattering silhouette, this lightweight knit is perfect for layering or wearing solo. Whether paired with denim for a casual brunch or tailored trousers for a polished look, this sweater is designed to complement your modern wardrobe.&lt;/p&gt; &lt;h3&gt;Lightweight Knit for Versatile Styling&lt;/h3&gt; &lt;p&gt;Crafted with a soft, breathable knit, this sweater feels light against the skin while offering just the right amount of structure. The short sleeves make it ideal for warmer days or layering under blazers and jackets during cooler weather. Its refined yet relaxed fit drapes beautifully, ensuring it flatters any body shape.&lt;/p&gt; &lt;h3&gt;Thoughtful Details for a Polished Look&lt;/h3&gt; &lt;p&gt;From the smooth neckline to the clean, tailored finish, every detail of the Vince Camuto Short Sleeve Sweater reflects the brand’s signature attention to design. Available in versatile colors, this sweater integrates seamlessly into any wardrobe, making it a staple piece you'll reach for time and time again.&lt;/p&gt; &lt;h3&gt;Perfect for Any Occasion&lt;/h3&gt; &lt;p&gt;Whether you're heading to brunch, the office, or an evening out, this sweater delivers timeless style with modern ease. Pair it with tailored trousers for a sophisticated office outfit or style it with your favorite denim for a chic, off-duty look. The Vince Camuto Floral Short Sleeve Sweater is the perfect balance of comfort, elegance, and versatility.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/6d8aa7a1-7f52-4990-ab1a-20633da3c687.c80ad96a0770934c349e4d1b5abe3fba.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/6d8aa7a1-7f52-4990-ab1a-20633da3c687.c80ad96a0770934c349e4d1b5abe3fba.jpeg
+https://i5.samsclubimages.com/asr/7f179046-8777-42a5-892e-36364575c967.e3755620008a55fdd6a1dd7f8f1f2644.jpeg
+https://i5.samsclubimages.com/asr/91e7c9a7-8dbe-4b1e-a6e0-32c3aaa0bacd.aa84bd1029a8114d68316a714e0a66d5.jpeg
+https://i5.samsclubimages.com/asr/9082520f-a7df-4089-8b89-18b179235119.6b03b8df6c40a2cffca91c93712b7dad.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingOut of stock</t>
+  </si>
+  <si>
+    <t>Blue</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>40% Nylon / 30% Acrylic / 24% Polyester / 6% Wool</t>
+  </si>
+  <si>
+    <t>Short sleeves</t>
+  </si>
+  <si>
+    <t>2026-10-15T07:32:24Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-State-Division-Jersey-T-Shirt/6005025080?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>State of Mine Women's State Division Jersey T-Shirt</t>
   </si>
   <si>
     <t>State of Mine</t>
   </si>
   <si>
-    <t>Classic short sleeve tee with comfortable crew neckline for everyday wear
-[...2 lines deleted...]
-Garment washed for a vintage look
+    <t>Women's short sleeve jersey style V-neck top
+Made with soft 100% recycled polyester mesh
+Relaxed and easy fit for comfort
+State-inspired jersey graphics for a unique look
 Machine washable for easy care</t>
   </si>
   <si>
-    <t>Celebrate Fall Style Welcome the fall season with our State of Mine Harvest Tee collection. These soft, 100% cotton jersey knit T-shirts feature playful graphic prints inspired by all things autumn—Harvest, Halloween, and Thanksgiving. Whether you're heading to the pumpkin patch, hosting friends, or just soaking in sweater weather, these tees are the perfect seasonal staple. Comfortable Fit &amp; Easy Styling Each shirt is thoughtfully designed with a classic crewneck fit, ribbed neckline, short sleeves, and a relaxed hem—making it easy to style on its own or layer under a cardigan or flannel. For a trendy oversized look, simply size up. Seasonal Prints This year’s lineup includes six charming prints: Autumn Bucket List, Grinning Gourds, Ghosty Print, Pumpkin Patched, Picture Perfect Pup, and Ditsy Cozy Season. Colors, Sizes &amp; Care Available in five fall-inspired washed colors—Cream, Heather Grey, Black, Brown, Purple, and Gold—and offered in sizes XS to XXL. These tees are machine washable and designed to hold their softness and shape, wear after wear. Perfect for the Season From hayrides to cozy nights inside, these feel-good tees add a touch of fall spirit wherever life takes you this season.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
-[...117 lines deleted...]
-    <t>Shipping</t>
+    <t>Show Your State Pride Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends. Sporty, Breathable Design Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit. Varsity-Inspired Graphics Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces. Fit &amp; Sizing Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size. Easy Care &amp; Everyday Versatility Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends.&lt;/p&gt; &lt;h2&gt;Sporty, Breathable Design&lt;/h2&gt; &lt;p&gt;Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit.&lt;/p&gt; &lt;h2&gt;Varsity-Inspired Graphics&lt;/h2&gt; &lt;p&gt;Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces.&lt;/p&gt; &lt;h2&gt;Fit &amp;amp; Sizing&lt;/h2&gt; &lt;p&gt;Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Versatility&lt;/h2&gt; &lt;p&gt;Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M8 1a7 7 0 1 1 0 14A7 7 0 0 1 8 1m0 1a6 6 0 1 0 0 12A6 6 0 0 0 8 2m-1 9.5a.5.5 0 0 1-.09-.992L7 10.5h.499v-3H7a.5.5 0 0 1-.492-.41L6.5 7a.5.5 0 0 1 .41-.492L7 6.5h1.5l-.001 4H9a.5.5 0 0 1 .09.992L9 11.5zm.879-7.121a.621.621 0 1 1 0 1.242.621.621 0 0 1 0-1.242"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/5ba4ad37-5a8a-4c5f-9cc8-0151d01786eb.30df49e243009e4d54304172a66f3de7.jpeg</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/5ba4ad37-5a8a-4c5f-9cc8-0151d01786eb.30df49e243009e4d54304172a66f3de7.jpeg
+https://i5.samsclubimages.com/asr/2f31b45f-fbd2-4259-abd8-ea6e810daea9.e1c7459cb8aa1787c75e97b76f4b02ef.jpeg
+https://i5.samsclubimages.com/asr/9aff009f-d2ed-4026-a456-f17201080a2e.3a30e7c7cbd16af2d87fc58138ad97dd.jpeg
+https://i5.samsclubimages.com/asr/5a2dfd7d-fc1c-4180-846b-6ab65ef32df9.1424416430aa31fdaf752d233bbed7ae.jpeg
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg</t>
+  </si>
+  <si>
+    <t>ShippingArrives Oct 26</t>
+  </si>
+  <si>
+    <t>S</t>
+  </si>
+  <si>
+    <t>100% recycled polyester</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -810,419 +821,434 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2">
-        <v>990455115</v>
+        <v>990493603</v>
       </c>
       <c r="G2">
-        <v>17697902907</v>
+        <v>19338000405</v>
       </c>
       <c r="H2">
-        <v>760563442104</v>
+        <v>193968578329</v>
       </c>
       <c r="I2">
-        <v>4.81</v>
+        <v>14.98</v>
       </c>
       <c r="J2">
-        <v>7.98</v>
+        <v>18.98</v>
       </c>
       <c r="K2">
-        <v>4.81</v>
+        <v>14.98</v>
       </c>
       <c r="L2" t="s">
         <v>32</v>
       </c>
       <c r="M2">
-        <v>4.3</v>
+        <v>4.6</v>
       </c>
       <c r="N2">
-        <v>401</v>
+        <v>70</v>
       </c>
       <c r="O2" t="s">
         <v>33</v>
       </c>
       <c r="P2" t="s">
         <v>34</v>
       </c>
       <c r="Q2" t="s">
         <v>35</v>
       </c>
       <c r="R2" t="s">
         <v>36</v>
       </c>
       <c r="S2" t="s">
         <v>37</v>
       </c>
       <c r="T2" t="s">
         <v>38</v>
       </c>
       <c r="U2" t="s">
         <v>39</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
       <c r="X2" t="s">
         <v>42</v>
       </c>
       <c r="Y2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>43</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E3" t="s">
-        <v>47</v>
+        <v>31</v>
       </c>
       <c r="F3">
-        <v>990442611</v>
+        <v>990444702</v>
       </c>
       <c r="G3">
-        <v>17359258661</v>
+        <v>17311373829</v>
       </c>
       <c r="H3">
-        <v>193968525569</v>
+        <v>193968526207</v>
       </c>
       <c r="I3">
-        <v>6.81</v>
+        <v>4.81</v>
       </c>
       <c r="J3">
-        <v>14.98</v>
+        <v>9.24</v>
       </c>
       <c r="K3">
-        <v>6.81</v>
+        <v>4.81</v>
       </c>
       <c r="L3" t="s">
         <v>32</v>
       </c>
       <c r="M3">
-        <v>4.6</v>
+        <v>3.1</v>
       </c>
       <c r="N3">
-        <v>337</v>
+        <v>14</v>
       </c>
       <c r="O3" t="s">
         <v>48</v>
       </c>
       <c r="P3" t="s">
         <v>49</v>
       </c>
       <c r="Q3" t="s">
         <v>50</v>
       </c>
       <c r="R3" t="s">
         <v>51</v>
       </c>
       <c r="S3" t="s">
         <v>52</v>
       </c>
       <c r="T3" t="s">
         <v>53</v>
       </c>
       <c r="U3" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="V3" t="s">
-        <v>54</v>
+        <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>55</v>
       </c>
       <c r="X3" t="s">
         <v>56</v>
       </c>
       <c r="Y3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F4">
-        <v>990519840</v>
+        <v>990467122</v>
       </c>
       <c r="G4">
-        <v>19674315294</v>
+        <v>17896501448</v>
       </c>
       <c r="H4">
-        <v>196084472830</v>
+        <v>760563442654</v>
       </c>
       <c r="I4">
-        <v>7.97</v>
+        <v>15.81</v>
       </c>
       <c r="J4">
-        <v>9.97</v>
+        <v>38.98</v>
       </c>
       <c r="K4">
-        <v>7.97</v>
+        <v>15.81</v>
       </c>
       <c r="L4" t="s">
         <v>32</v>
       </c>
       <c r="M4">
-        <v>4.6</v>
+        <v>4.3</v>
       </c>
       <c r="N4">
-        <v>42</v>
+        <v>12</v>
       </c>
       <c r="O4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="P4" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="Q4" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="R4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="S4" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="T4" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="U4" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="V4" t="s">
-        <v>40</v>
+        <v>69</v>
       </c>
       <c r="W4" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="X4" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="Y4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="C5" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="D5" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="E5" t="s">
-        <v>31</v>
+        <v>75</v>
       </c>
       <c r="F5">
-        <v>990460224</v>
+        <v>990470803</v>
       </c>
       <c r="G5">
-        <v>17672671323</v>
+        <v>18209063023</v>
       </c>
       <c r="H5">
-        <v>760563445686</v>
+        <v>199607015668</v>
       </c>
       <c r="I5">
         <v>5.81</v>
       </c>
+      <c r="J5">
+        <v>17.98</v>
+      </c>
+      <c r="K5">
+        <v>5.81</v>
+      </c>
       <c r="L5" t="s">
         <v>32</v>
       </c>
       <c r="M5">
-        <v>4.4</v>
+        <v>4.6</v>
       </c>
       <c r="N5">
-        <v>260</v>
+        <v>217</v>
       </c>
       <c r="O5" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P5" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Q5" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="R5" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="S5" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="T5" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="U5" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="V5" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="W5" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="X5" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="Y5">
         <v>0</v>
       </c>
       <c r="Z5" t="s">
-        <v>43</v>
+        <v>57</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="C6" t="s">
-        <v>84</v>
+        <v>87</v>
       </c>
       <c r="D6" t="s">
-        <v>85</v>
+        <v>88</v>
       </c>
       <c r="E6" t="s">
-        <v>47</v>
+        <v>89</v>
       </c>
       <c r="F6">
-        <v>990419909</v>
+        <v>990475542</v>
       </c>
       <c r="G6">
-        <v>16899774688</v>
+        <v>6005025080</v>
       </c>
       <c r="H6">
-        <v>193968507787</v>
+        <v>196084444417</v>
       </c>
       <c r="I6">
-        <v>16.98</v>
+        <v>11.98</v>
+      </c>
+      <c r="J6">
+        <v>12.98</v>
+      </c>
+      <c r="K6">
+        <v>11.98</v>
       </c>
       <c r="L6" t="s">
         <v>32</v>
       </c>
       <c r="M6">
-        <v>4.2</v>
+        <v>4.8</v>
       </c>
       <c r="N6">
-        <v>36</v>
+        <v>17</v>
       </c>
       <c r="O6" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="P6" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="Q6" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="R6" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="S6" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="T6" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>95</v>
       </c>
       <c r="V6" t="s">
-        <v>40</v>
+        <v>96</v>
       </c>
       <c r="W6" t="s">
-        <v>55</v>
+        <v>97</v>
       </c>
       <c r="X6" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="Y6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
         <v>43</v>
+      </c>
+      <c r="AA6" t="s">
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">