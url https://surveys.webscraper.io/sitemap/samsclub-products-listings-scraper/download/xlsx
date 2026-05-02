--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -89,301 +89,288 @@
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.samsclub.com/browse/womens-clothing/4070103</t>
   </si>
   <si>
-    <t>https://www.samsclub.com/ip/Aeropostale-Women-s-Mesh-V-Neck-Crop-Top/15446223755?classType=VARIANT</t>
-[...5 lines deleted...]
-    <t>Aéropostale</t>
+    <t>https://www.samsclub.com/ip/Edited-by-Hunter-McGrady-Women-s-Luxe-Sweater/17985111046?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Edited by Hunter McGrady Women's Luxe Sweater</t>
+  </si>
+  <si>
+    <t>Edited by Hunter McGrady</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>A chic choice for date night, this mesh crop top features a pretty print &amp; corset-style seaming finished with a bow
-[...33 lines deleted...]
-    <t>Black</t>
+    <t>Light and layerable sweater t-shirt
+Cashmere-like fabric for a luxurious feel
+Boxy silhouette
+Short sleeves with dropped shoulders
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Luxurious Comfort with Cashmere-Like Feel The Edited x Hunter McGrady Luxe Sweater combines laid-back elegance with an irresistibly soft, lightweight, cashmere-like texture. Its versatile design makes it perfect for layering or wearing solo, whether you're heading to a brunch date or tackling a day at the office. Thoughtful Design Features This sweater showcases a classic crew neck, dropped shoulders, and ribbed detailing at the neckline, cuffs, and hem. The raw rolled sleeve hem adds a modern, relaxed touch to its overall aesthetic, ensuring you stay stylish and comfortable. Boxy Silhouette for Effortless Style Designed with a boxy fit, the Luxe Sweater offers a flattering and relaxed silhouette. Its easygoing shape pairs beautifully with a variety of outfits, making it a wardrobe staple for any occasion. About Hunter McGrady Hunter McGrady is a trailblazing plus-size model, entrepreneur, and body positivity advocate, celebrated for reshaping the fashion industry’s standards. After beginning her modeling career at 15, she tran¬sitioned to plus-size modeling at 19, embracing her true self and inspiring others to do the same. She made history with Sports Illustrated Swimsuit, starring in their iconic 60th anniversary double cover feature and forging a lasting partnership with the brand. Beyond modeling, Hunter co-hosts The Model Citizen podcast with her sister, creating a space for real, unfiltered conversations. A proud mother of two, she continues to champion self-love and inclusivity.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Luxurious Comfort with Cashmere-Like Feel&lt;/h3&gt; &lt;p&gt;The Edited x Hunter McGrady Luxe Sweater combines laid-back elegance with an irresistibly soft, lightweight, cashmere-like texture. Its versatile design makes it perfect for layering or wearing solo, whether you're heading to a brunch date or tackling a day at the office.&lt;/p&gt; &lt;h3&gt;Thoughtful Design Features&lt;/h3&gt; &lt;p&gt;This sweater showcases a classic crew neck, dropped shoulders, and ribbed detailing at the neckline, cuffs, and hem. The raw rolled sleeve hem adds a modern, relaxed touch to its overall aesthetic, ensuring you stay stylish and comfortable.&lt;/p&gt; &lt;h3&gt;Boxy Silhouette for Effortless Style&lt;/h3&gt; &lt;p&gt;Designed with a boxy fit, the Luxe Sweater offers a flattering and relaxed silhouette. Its easygoing shape pairs beautifully with a variety of outfits, making it a wardrobe staple for any occasion.&lt;/p&gt; &lt;h3&gt;About Hunter McGrady&lt;/h3&gt; &lt;p&gt;Hunter McGrady is a trailblazing plus-size model, entrepreneur, and body positivity advocate, celebrated for reshaping the fashion industry’s standards. After beginning her modeling career at 15, she tran¬sitioned to plus-size modeling at 19, embracing her true self and inspiring others to do the same. She made history with Sports Illustrated Swimsuit, starring in their iconic 60th anniversary double cover feature and forging a lasting partnership with the brand. Beyond modeling, Hunter co-hosts The Model Citizen podcast with her sister, creating a space for real, unfiltered conversations. A proud mother of two, she continues to champion self-love and inclusivity.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/ceace1a0-5e50-4349-9235-17bbfdf92b24.6d6e50d431b013239fe91d55bb937e07.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/ceace1a0-5e50-4349-9235-17bbfdf92b24.6d6e50d431b013239fe91d55bb937e07.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6439e2c4-669a-42a9-87b2-60e89cece636.f258be8ee4e02b4ad1eb10130005c2e6.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ac5530ba-5306-47f2-a5b3-4233c7c60869.301a59f700aa355cfc8c3585baa2d1e0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/f24c1bca-47e1-4c6c-9ed1-6743ae1f21df.4093652cb50a2a0e0479a36a27248ce3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/72f51da1-39c2-4f72-8b73-2e6a023abb36.470639efb873565cb1f768e36ee47f88.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/595b2271-5856-46d1-8cc4-efecbc8ef57e.ce4c9269de30e34d930aea831d6fc7c8.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/8bda8126-f976-4e3c-bf77-d7030bb917b6.bdf7f6b77fad2f6d94b5a655fe72ac61.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ff9350ae-b156-41a6-a6f7-4f94f049d73f.be5ba5d0d606e4e16e78ec34a0089253.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/3073f8e0-d5f3-44c3-904a-86c48612558f.33b416b3ead681be99fbe9b3a2838309.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives Apr 29</t>
+  </si>
+  <si>
+    <t>Pink</t>
+  </si>
+  <si>
+    <t>5X</t>
+  </si>
+  <si>
+    <t>100% Acrylic</t>
+  </si>
+  <si>
+    <t>Short sleeves</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Stars-State-Jersey-T-Shirt/18641059669?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>State of Mine Women's Stars State Jersey T-Shirt</t>
+  </si>
+  <si>
+    <t>State of Mine</t>
+  </si>
+  <si>
+    <t>Women's short sleeve jersey style V-neck top
+Made with soft 100% recycled polyester mesh
+Relaxed and easy fit for comfort
+State-inspired jersey graphics for a unique look
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Show Your State Pride Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends. Sporty, Breathable Design Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit. Varsity-Inspired Graphics Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces. Fit &amp; Sizing Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size. Easy Care &amp; Everyday Versatility Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;Show Your State Pride&lt;/h2&gt; &lt;p&gt;Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends.&lt;/p&gt; &lt;h2&gt;Sporty, Breathable Design&lt;/h2&gt; &lt;p&gt;Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit.&lt;/p&gt; &lt;h2&gt;Varsity-Inspired Graphics&lt;/h2&gt; &lt;p&gt;Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces.&lt;/p&gt; &lt;h2&gt;Fit &amp;amp; Sizing&lt;/h2&gt; &lt;p&gt;Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size.&lt;/p&gt; &lt;h2&gt;Easy Care &amp;amp; Everyday Versatility&lt;/h2&gt; &lt;p&gt;Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/a8110a13-8809-4b6e-90df-9f54efc98db2.227703f3180b9d1488a7018f968540a3.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/a8110a13-8809-4b6e-90df-9f54efc98db2.227703f3180b9d1488a7018f968540a3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/bf641e73-7cf4-4981-850d-fa8128f936eb.c8581d2153b50f712d997770b9cbabf1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/2319691d-343a-4aa7-91de-f0839337461b.0dda332501cd68047d1d595ce1bf5ec0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6e8e723e-0e92-49b8-801b-043f04ab5638.169c6a5d472634b447b49a9ddf9b62df.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fc9d6ef1-b677-4712-b393-39276f9e3cff.8dea86dfeecca87487de4a30f782a172.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Shipping</t>
+  </si>
+  <si>
+    <t>XXL</t>
+  </si>
+  <si>
+    <t>100% recycled polyester</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Spalding-Women-s-Active-Tank/17807151130?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Spalding Women's Active Tank</t>
+  </si>
+  <si>
+    <t>Spalding</t>
+  </si>
+  <si>
+    <t>Active tank with crewneck design
+Stretch fabric for comfort
+Relaxed fit for ease of movement
+Perforated detail along armhole
+Matching shorts available
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Sporty and Stylish Design The Spalding Active Tank showcases a classic crew neck design that delivers a clean and sporty look. Its timeless style makes it a versatile addition to your wardrobe, perfect for both active days and casual outings. Comfortable Stretch Fabric Crafted with stretch fabric, this tank offers exceptional flexibility and comfort for all-day wear. Whether you're hitting the gym or running errands, the fabric moves with you, ensuring a comfortable fit throughout your activities. Enhanced Breathability Perforated detailing along the armholes adds a fun and functional touch to the design. This feature enhances breathability, keeping you cool and comfortable during workouts or warm days. Perfect Pairing with Spalding Active Shorts The Spalding Active Tank pairs seamlessly with matching Spalding Active Shorts, which are designed for an easy, relaxed fit. Together, this set combines performance and comfort, making it an ideal choice for your active lifestyle.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Sporty and Stylish Design&lt;/h3&gt; &lt;p&gt;The Spalding Active Tank showcases a classic crew neck design that delivers a clean and sporty look. Its timeless style makes it a versatile addition to your wardrobe, perfect for both active days and casual outings.&lt;/p&gt; &lt;h3&gt;Comfortable Stretch Fabric&lt;/h3&gt; &lt;p&gt;Crafted with stretch fabric, this tank offers exceptional flexibility and comfort for all-day wear. Whether you're hitting the gym or running errands, the fabric moves with you, ensuring a comfortable fit throughout your activities.&lt;/p&gt; &lt;h3&gt;Enhanced Breathability&lt;/h3&gt; &lt;p&gt;Perforated detailing along the armholes adds a fun and functional touch to the design. This feature enhances breathability, keeping you cool and comfortable during workouts or warm days.&lt;/p&gt; &lt;h3&gt;Perfect Pairing with Spalding Active Shorts&lt;/h3&gt; &lt;p&gt;The Spalding Active Tank pairs seamlessly with matching Spalding Active Shorts, which are designed for an easy, relaxed fit. Together, this set combines performance and comfort, making it an ideal choice for your active lifestyle.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/05e1d3c4-3905-4eb8-bb01-5e0a9cff1845.9fdc153d9832acd6df4fa3767b213be8.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/05e1d3c4-3905-4eb8-bb01-5e0a9cff1845.9fdc153d9832acd6df4fa3767b213be8.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/13809443-ebdb-482c-8946-34d8ffbfac3c.8f405d3d843ba53c230a07147052f522.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fad78000-1bf3-4f65-b07a-4428455a2d9c.03cd780d3a26ed7d4a5fdf3fa5467597.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/adfe2650-a733-4975-9689-797a6bd65422.d0c864f3395779d1fce6ed506d5afe3a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/d87acbc8-08a3-4a89-b92c-20f8cd7991d5.bb7eb48d0a738a3a3fba798c098536fe.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/9dab1a26-d649-4403-9792-c65dfe52dab6.38d8bff1155c1e0e570d8bf5c49fbe4a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/381719d5-62ec-4b57-84f7-fbf51a9ac1d9.db60fd6b0bfdd51c559be3b6f97c408c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ff2d37f2-67b9-4d47-8464-b41054d12bdb.a70b2b493b28567eabdfe6ca006b3a80.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/05e1d3c4-3905-4eb8-bb01-5e0a9cff1845.9fdc153d9832acd6df4fa3767b213be8.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives Apr 23</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
-    <t>Shell: 84% Polyester, 16% Spandex. Lining: 100% Polyester</t>
-[...20 lines deleted...]
-Metal zipper and ribbed panel details
+    <t>76% NYLON / 24% SPANDEX</t>
+  </si>
+  <si>
+    <t>Sleeveless</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Edited-by-Hunter-McGrady-Women-s-Scuba-Bodysuit/19076300622?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Edited by Hunter McGrady Women's Scuba Bodysuit</t>
+  </si>
+  <si>
+    <t>Soft, stretchy T-shirt bodysuit
+Made with 80% polyester and 20% spandex
+Slim fit design
+Double snap closures at gusset
 Machine washable for easy care</t>
   </si>
   <si>
-    <t>Unmatched Comfort and Versatility The Member's Mark Core Fleece Half Zip is designed for your everyday life, offering a relaxed fit, half zipper, and Raglan sleeve design for unbeatable comfort on the go. Whether you're heading outdoors or lounging at home, this versatile style is perfect for any occasion. Premium Cotton-Blend Fleece Crafted with a midweight cotton-blend fleece, this sweatshirt ensures all-day comfort you'll love. The brushed interior provides enhanced warmth, while the smooth face offers a luxurious appearance.  Functional and Stylish Features Featuring a kangaroo pocket, the Member's Mark Core Fleece Half Zip allows you to conveniently store your smartphone or keys, keeping your hands free. Its timeless design includes fine ribbed knit trim, added comfort of the rib insets, and elevated styling detail, adding a touch of classic style to help you unwind and relax. Coordinated and Customizable Look Available in six colorways, this fleece pairs perfectly with the Member's Mark Fleece Pant for a coordinated and stylish look. Whether worn as a layering piece or on its own, it complements any bottom, including the Member's Mark Women's Fleece Jogger. Inclusive Sizing for Everyone The Member's Mark Core Fleece Half Zip is available in sizes XS-3XL, catering to a wide range of body types. Don't miss out on this essential wardrobe staple that combines comfort and style effortlessly. 
-[...27 lines deleted...]
-    <t>Green</t>
+    <t>Comfortable and Sculpting Fabric The Edited by Hunter McGrady Scuba Bodysuit is crafted with soft, sculpting fabric that ensures a comfortable fit while enhancing your confidence. Its sleek silhouette is designed to flatter and provide ease of movement, making it a wardrobe essential. Classic Design Features This bodysuit features short sleeves and a classic crew neckline, offering a timeless look that complements any outfit. The thoughtful design ensures both style and practicality, making it suitable for various occasions. Secure and Functional Closure Equipped with a cotton-lined gusset and a secure double-snap closure, this bodysuit provides convenience and reliability. The functional details are designed to keep you feeling comfortable and secure throughout the day. Effortlessly Versatile The Edited by Hunter McGrady Scuba Bodysuit pairs seamlessly with anything in your wardrobe. Whether dressed up or down, it delivers a polished and put-together look every time, making it a versatile addition to your collection. About Hunter McGrady Hunter McGrady is a pioneering plus-size model, entrepreneur, and advocate for body positivity, renowned for her trailblazing work in reshaping the fashion industry's standards. Born and raised in Los Angeles, California, Hunter McGrady's journey to confidence and success has not been easy, but she has never let adversity be a barrier to success. McGrady began her modeling career at age 15 as a straight-size model, however, after struggling to maintain the industry's restrictive size requirements, she transitioned to plus-size modeling at 19. In 2017, McGrady made history as the largest model (size 16) to appear in the Sports Illustrated Swimsuit Issue, marking the beginning of a long-standing partnership with the publication. She returned to the magazine almost every year since, including gracing the cover of the 2024 issue, eight months postpartum, dedicating the moment to women who have never seen themselves reflected in the world around them.  Beyond modeling, she co-hosts the podcast The Model Citizen alongside her sister Michaela McGrady, where they foster an open and supportive space for women to candidly discuss taboo topics and normalize shared experiences. Their warm and relatable approach often leaves listeners feeling like the “third McGrady sister.” A mother of two, McGrady continues to inspire through her advocacy and commitment to challenging beauty norms. Her work has earned her recognition to grace the covers of HEALTH Magazine and the Knot as well as being featured in publications such as Glamour, NY Post, Good Morning America, NY Times, Teen Vogue and many more.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Comfortable and Sculpting Fabric&lt;/h3&gt; &lt;p&gt;The Edited by Hunter McGrady Scuba Bodysuit is crafted with soft, sculpting fabric that ensures a comfortable fit while enhancing your confidence. Its sleek silhouette is designed to flatter and provide ease of movement, making it a wardrobe essential.&lt;/p&gt; &lt;h3&gt;Classic Design Features&lt;/h3&gt; &lt;p&gt;This bodysuit features short sleeves and a classic crew neckline, offering a timeless look that complements any outfit. The thoughtful design ensures both style and practicality, making it suitable for various occasions.&lt;/p&gt; &lt;h3&gt;Secure and Functional Closure&lt;/h3&gt; &lt;p&gt;Equipped with a cotton-lined gusset and a secure double-snap closure, this bodysuit provides convenience and reliability. The functional details are designed to keep you feeling comfortable and secure throughout the day.&lt;/p&gt; &lt;h3&gt;Effortlessly Versatile&lt;/h3&gt; &lt;p&gt;The Edited by Hunter McGrady Scuba Bodysuit pairs seamlessly with anything in your wardrobe. Whether dressed up or down, it delivers a polished and put-together look every time, making it a versatile addition to your collection.&lt;/p&gt; &lt;h3&gt;About Hunter McGrady&lt;/h3&gt; &lt;p&gt;Hunter McGrady is a pioneering plus-size model, entrepreneur, and advocate for body positivity, renowned for her trailblazing work in reshaping the fashion industry's standards. Born and raised in Los Angeles, California, Hunter McGrady's journey to confidence and success has not been easy, but she has never let adversity be a barrier to success. McGrady began her modeling career at age 15 as a straight-size model, however, after struggling to maintain the industry's restrictive size requirements, she transitioned to plus-size modeling at 19. In 2017, McGrady made history as the largest model (size 16) to appear in the Sports Illustrated Swimsuit Issue, marking the beginning of a long-standing partnership with the publication. She returned to the magazine almost every year since, including gracing the cover of the 2024 issue, eight months postpartum, dedicating the moment to women who have never seen themselves reflected in the world around them.&amp;nbsp;&lt;/p&gt; &lt;p&gt;Beyond modeling, she co-hosts the podcast The Model Citizen alongside her sister Michaela McGrady, where they foster an open and supportive space for women to candidly discuss taboo topics and normalize shared experiences. Their warm and relatable approach often leaves listeners feeling like the “third McGrady sister.” A mother of two, McGrady continues to inspire through her advocacy and commitment to challenging beauty norms. Her work has earned her recognition to grace the covers of HEALTH Magazine and the Knot as well as being featured in publications such as Glamour, NY Post, Good Morning America, NY Times, Teen Vogue and many more.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/89bce5f0-9665-417c-a475-b31956e64039.79138ea191204e6f82a283d14c4b1d5b.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/89bce5f0-9665-417c-a475-b31956e64039.79138ea191204e6f82a283d14c4b1d5b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b0349639-1366-4c2f-9327-4e16ef535472.abc064cdb8c58c5c55cb35fedc3844fc.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/bc65f132-017e-460f-9b3a-d9a7bfa3caf2.2284dc3bb1b94fd9081f2745bdec40f5.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/88ad0e6b-fa6d-43cb-a470-56919c5ccb0d.ec4d6a3eb6b3324da917108e605b43ad.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/7f7e3b8c-49d2-4754-9b19-02ed2343d13a.17bebfd974a635c13a5a26736c01989e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/1e457718-775e-484c-b1cd-11191630a50f.6714556cf28b367a57223283e2a95db2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/816f68b8-5c9f-45b4-9e9b-a050cac96519.b32a5b33bb4df110fee7ac2452ac0d11.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/74bdad80-ec03-4618-bf16-636a259a0dbb.15c54c83cb6e0d115d738bb59d923c25.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/1457b47f-7003-4c71-a3b4-e6bb6ba0a2e0.7273823186496d644e0fcaf56376cc4c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/cecd2325-8e32-45cb-8da3-a175ab7478e8.3ddd05705e2f46524e1db259596c2471.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/21812582-911f-4cd2-9a76-2ea651cd5c66.29c4d29f39e8e47ccbfa00ff0815d882.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Black - Online Only</t>
   </si>
   <si>
     <t>XS</t>
   </si>
   <si>
-    <t>70% cotton / 30% recycled polyester</t>
-[...50 lines deleted...]
-    <t>58% Cotton, 42% Polyester</t>
+    <t>80% Polyester/ 20% Spandex</t>
+  </si>
+  <si>
+    <t>Short sleeve</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/midas/sams-crs/track?bt=1&amp;eventST=click&amp;plmt=sp-browse-middle~desktop~&amp;pos=10&amp;tax=&amp;rdf=1&amp;rd=https%3A%2F%2Fwww.samsclub.com%2Fip%2FExpress-Women-s-Linen-Blend-Blazer%2F17863216429%3FclassType%3DVARIANT&amp;adUid=f107be91-0e06-460d-9a3b-114bc90a0ea5&amp;mloc=sp-browse-middle&amp;pltfm=desktop&amp;pgId=4070103&amp;pt=browse&amp;spQs=VGBH1b33C16cBswEVBrWm35DAspMoB7DqErLIt_sHrrPtnbVtZkrB-j3q676E9d6YKdJNewuAZ3JiI-juR9i565PAf_oP2n00SfdNT1CmtumAgzx3KqB6wM5PEITPj3B56XOLuD2-N-JZXWuULvkL2tLR7BVhMOD6BfMrDOuMTJbkvkyPSdjYJTcLF1AEKVKb6fOI22j5pRBlbcoqeNDeP9CW0sfUJZnqA0mzTgxc4I&amp;storeId=6328&amp;specificity=&amp;specificityScore=&amp;bkt=ace1_default%7Cace2_default%7Cace3_default&amp;classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Express Women's Linen Blend Blazer</t>
+  </si>
+  <si>
+    <t>Express</t>
+  </si>
+  <si>
+    <t>Women's classic blazer
+Soft linen blend material made of 55% linen and 45% rayon
+Boyfriend fit with lightweight design
+Great for layering with long sleeves and V-neck
+Machine washable with gentle care instructions</t>
+  </si>
+  <si>
+    <t>Effortless Style Meets Comfort The Express Women’s Linen Blend Blazer is designed to bring a polished yet relaxed vibe to your wardrobe. Made from a soft linen blend, this woven blazer offers structure without sacrificing comfort, making it perfect for everyday wear. Its lightweight fabric ensures breathability and ease, ideal for warm-weather styling. Versatile Pairing Options This blazer is a versatile addition to your closet. Pair it with jeans and a tee for a casual yet refined look, or layer it over a dress and booties for a chic, work-ready outfit. For a coordinated ensemble, match it with the Express Women’s Linen Short, crafted from the same fabric and available in complementary colors. Thoughtful Design Features The blazer boasts notched lapels, a single button closure, front welt pockets with flaps, and long sleeves adorned with decorative buttons at the cuffs. Fully lined with poplin and featuring a back vent, it ensures mobility and comfort while maintaining its tailored appearance. Quality Craftsmanship and Fit Crafted from 55% Linen and 45% Rayon with a 100% Cotton lining, this blazer is both durable and eco-friendly. It features an oversized boyfriend fit for a modern silhouette. Temporary baste stitches on the back vent and pockets protect the garment's structure and can be easily removed before wearing. Color and Size Selection Available in four stunning colorways – Black, Pink, Olive, and Tan – and sizes XS-XXL, this blazer caters to a wide range of preferences. To maintain its quality and fit, refer to the care tag for proper laundering instructions. A size chart is included in the product photos for additional guidance.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Effortless Style Meets Comfort&lt;/h3&gt; &lt;p&gt;The Express Women’s Linen Blend Blazer is designed to bring a polished yet relaxed vibe to your wardrobe. Made from a soft linen blend, this woven blazer offers structure without sacrificing comfort, making it perfect for everyday wear. Its lightweight fabric ensures breathability and ease, ideal for warm-weather styling.&lt;/p&gt; &lt;h3&gt;Versatile Pairing Options&lt;/h3&gt; &lt;p&gt;This blazer is a versatile addition to your closet. Pair it with jeans and a tee for a casual yet refined look, or layer it over a dress and booties for a chic, work-ready outfit. For a coordinated ensemble, match it with the Express Women’s Linen Short, crafted from the same fabric and available in complementary colors.&lt;/p&gt; &lt;h3&gt;Thoughtful Design Features&lt;/h3&gt; &lt;p&gt;The blazer boasts notched lapels, a single button closure, front welt pockets with flaps, and long sleeves adorned with decorative buttons at the cuffs. Fully lined with poplin and featuring a back vent, it ensures mobility and comfort while maintaining its tailored appearance.&lt;/p&gt; &lt;h3&gt;Quality Craftsmanship and Fit&lt;/h3&gt; &lt;p&gt;Crafted from 55% Linen and 45% Rayon with a 100% Cotton lining, this blazer is both durable and eco-friendly. It features an oversized boyfriend fit for a modern silhouette. Temporary baste stitches on the back vent and pockets protect the garment's structure and can be easily removed before wearing.&lt;/p&gt; &lt;h3&gt;Color and Size Selection&lt;/h3&gt; &lt;p&gt;Available in four stunning colorways – Black, Pink, Olive, and Tan – and sizes XS-XXL, this blazer caters to a wide range of preferences. To maintain its quality and fit, refer to the care tag for proper laundering instructions. A size chart is included in the product photos for additional guidance.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/65d1556b-188f-4142-a090-5e31e184bfe4.3c1dd04352410bbf7691bdaf2aa1024c.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/65d1556b-188f-4142-a090-5e31e184bfe4.3c1dd04352410bbf7691bdaf2aa1024c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/5afd0d88-3ceb-47ec-9ce7-54291c12c41f.a371705c92fddb1f29fb9a3c1fa9d08a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6bd5b254-bf26-413c-a46f-7af9e4a4bb43.5be2f29b97fbfd2d29db53b8f6d37e6c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/98c71bb3-d98b-43bc-bb04-abe1469062e8.e06e30d05d366eec16201a93c43ded69.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/983d758b-5c20-4d35-8c59-8f2955ca8b89.4d1498ffc1b285367a95c4c818cd304c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ea7e94fc-b1f4-4ccb-b8e2-e7bdb32131dc.4fcd3c61be90deb13cab96e32b48969c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/7d283b95-c535-4661-94bc-fd6806df42df.da3f7bae6e5370c2a8903c471c0fa87e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/d7ba1d6e-f379-4067-a79c-5eb300d29636.c1d74a5b05a0c818a8bd09b552a46edf.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/eaa97976-cb5e-4cb1-8f42-234b204ebc81.2bec5ea73816d91f20d1ae0368a2497a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/65d1556b-188f-4142-a090-5e31e184bfe4.3c1dd04352410bbf7691bdaf2aa1024c.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Pink - Online Only</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>55% Linen, 45% Rayon</t>
   </si>
   <si>
     <t>Long sleeve</t>
-  </si>
-[...83 lines deleted...]
-    <t>77% Cotton, 23% Polyester</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -783,398 +770,365 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2" t="s">
         <v>25</v>
       </c>
       <c r="C2" t="s">
         <v>26</v>
       </c>
       <c r="D2" t="s">
         <v>27</v>
       </c>
       <c r="E2">
-        <v>990409210</v>
+        <v>990459374</v>
       </c>
       <c r="F2">
-        <v>198263202993</v>
+        <v>198868179126</v>
       </c>
       <c r="G2">
-        <v>5.81</v>
+        <v>8.81</v>
       </c>
       <c r="H2">
-        <v>12.24</v>
+        <v>15.88</v>
       </c>
       <c r="I2">
-        <v>5.81</v>
+        <v>8.81</v>
       </c>
       <c r="J2" t="s">
         <v>28</v>
       </c>
       <c r="K2">
-        <v>3.7</v>
+        <v>4.5</v>
       </c>
       <c r="L2">
-        <v>29</v>
+        <v>70</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2" t="s">
         <v>30</v>
       </c>
       <c r="O2" t="s">
         <v>31</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2" t="s">
         <v>33</v>
       </c>
       <c r="R2" t="s">
         <v>34</v>
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
       <c r="U2" t="s">
         <v>37</v>
       </c>
       <c r="V2" t="s">
         <v>38</v>
       </c>
       <c r="W2">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
         <v>40</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>41</v>
       </c>
-      <c r="D3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>990393209</v>
+        <v>990472645</v>
       </c>
       <c r="F3">
-        <v>193968469887</v>
+        <v>196084419248</v>
       </c>
       <c r="G3">
-        <v>11.81</v>
+        <v>10.98</v>
       </c>
       <c r="H3">
-        <v>14.98</v>
+        <v>12.98</v>
       </c>
       <c r="I3">
-        <v>11.81</v>
+        <v>10.98</v>
       </c>
       <c r="J3" t="s">
         <v>28</v>
       </c>
       <c r="K3">
-        <v>4.6</v>
+        <v>4.8</v>
       </c>
       <c r="L3">
-        <v>174</v>
+        <v>10</v>
       </c>
       <c r="M3" t="s">
+        <v>42</v>
+      </c>
+      <c r="N3" t="s">
         <v>43</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>44</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>45</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>46</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>47</v>
       </c>
-      <c r="R3" t="s">
+      <c r="T3" t="s">
         <v>48</v>
       </c>
-      <c r="S3" t="s">
+      <c r="U3" t="s">
         <v>49</v>
       </c>
-      <c r="T3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V3" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="W3">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
         <v>24</v>
       </c>
       <c r="B4" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="C4" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D4" t="s">
-        <v>55</v>
+        <v>52</v>
       </c>
       <c r="E4">
-        <v>990409736</v>
+        <v>990453322</v>
       </c>
       <c r="F4">
-        <v>197709381742</v>
+        <v>197709461383</v>
       </c>
       <c r="G4">
-        <v>6.81</v>
-[...5 lines deleted...]
-        <v>6.81</v>
+        <v>11.88</v>
       </c>
       <c r="J4" t="s">
         <v>28</v>
       </c>
       <c r="K4">
-        <v>4.3</v>
+        <v>4.1</v>
       </c>
       <c r="L4">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="M4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P4" t="s">
         <v>56</v>
       </c>
-      <c r="N4" t="s">
+      <c r="Q4" t="s">
         <v>57</v>
       </c>
-      <c r="O4" t="s">
+      <c r="R4" t="s">
         <v>58</v>
       </c>
-      <c r="P4" t="s">
+      <c r="S4" t="s">
+        <v>35</v>
+      </c>
+      <c r="T4" t="s">
         <v>59</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="U4" t="s">
         <v>60</v>
       </c>
-      <c r="R4" t="s">
+      <c r="V4" t="s">
         <v>61</v>
-      </c>
-[...10 lines deleted...]
-        <v>65</v>
       </c>
       <c r="W4">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5" t="s">
-        <v>66</v>
+        <v>62</v>
       </c>
       <c r="C5" t="s">
-        <v>67</v>
+        <v>63</v>
       </c>
       <c r="D5" t="s">
-        <v>68</v>
+        <v>27</v>
       </c>
       <c r="E5">
-        <v>990454635</v>
+        <v>990470852</v>
       </c>
       <c r="F5">
-        <v>198898794931</v>
+        <v>198868203494</v>
       </c>
       <c r="G5">
-        <v>8.81</v>
-[...5 lines deleted...]
-        <v>8.81</v>
+        <v>14.88</v>
       </c>
       <c r="J5" t="s">
         <v>28</v>
       </c>
       <c r="K5">
-        <v>4.6</v>
+        <v>4.7</v>
       </c>
       <c r="L5">
-        <v>212</v>
+        <v>21</v>
       </c>
       <c r="M5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N5" t="s">
+        <v>65</v>
+      </c>
+      <c r="O5" t="s">
+        <v>66</v>
+      </c>
+      <c r="P5" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>68</v>
+      </c>
+      <c r="R5" t="s">
+        <v>34</v>
+      </c>
+      <c r="S5" t="s">
         <v>69</v>
       </c>
-      <c r="N5" t="s">
+      <c r="T5" t="s">
         <v>70</v>
       </c>
-      <c r="O5" t="s">
+      <c r="U5" t="s">
         <v>71</v>
       </c>
-      <c r="P5" t="s">
+      <c r="V5" t="s">
         <v>72</v>
-      </c>
-[...16 lines deleted...]
-        <v>77</v>
       </c>
       <c r="W5">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="C6" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="D6" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="E6">
-        <v>990446715</v>
+        <v>990467115</v>
       </c>
       <c r="F6">
-        <v>760563397305</v>
+        <v>760563442630</v>
       </c>
       <c r="G6">
-        <v>8.81</v>
-[...5 lines deleted...]
-        <v>8.81</v>
+        <v>38.98</v>
       </c>
       <c r="J6" t="s">
         <v>28</v>
       </c>
       <c r="K6">
         <v>4.3</v>
       </c>
       <c r="L6">
-        <v>15</v>
+        <v>12</v>
       </c>
       <c r="M6" t="s">
+        <v>76</v>
+      </c>
+      <c r="N6" t="s">
+        <v>77</v>
+      </c>
+      <c r="O6" t="s">
+        <v>78</v>
+      </c>
+      <c r="P6" t="s">
+        <v>79</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>80</v>
+      </c>
+      <c r="R6" t="s">
+        <v>34</v>
+      </c>
+      <c r="S6" t="s">
         <v>81</v>
       </c>
-      <c r="N6" t="s">
+      <c r="T6" t="s">
         <v>82</v>
       </c>
-      <c r="O6" t="s">
+      <c r="U6" t="s">
         <v>83</v>
       </c>
-      <c r="P6" t="s">
+      <c r="V6" t="s">
         <v>84</v>
-      </c>
-[...16 lines deleted...]
-        <v>77</v>
       </c>
       <c r="W6">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>