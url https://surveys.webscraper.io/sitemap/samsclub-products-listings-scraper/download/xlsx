--- v1 (2026-05-02)
+++ v2 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -86,291 +86,303 @@
   <si>
     <t>images</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
+    <t>location</t>
+  </si>
+  <si>
     <t>https://www.samsclub.com/browse/womens-clothing/4070103</t>
   </si>
   <si>
-    <t>https://www.samsclub.com/ip/Edited-by-Hunter-McGrady-Women-s-Luxe-Sweater/17985111046?classType=VARIANT</t>
-[...5 lines deleted...]
-    <t>Edited by Hunter McGrady</t>
+    <t>https://www.samsclub.com/ip/Vince-Camuto-Women-s-Valentine-s-Day-Sweater/17743322294?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Vince Camuto Women's Valentine's Day Sweater</t>
+  </si>
+  <si>
+    <t>Vince Camuto</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Light and layerable sweater t-shirt
-[...2 lines deleted...]
-Short sleeves with dropped shoulders
+    <t>Cozy and festive crewneck sweater
+Soft fabric blend
+Relaxed fit
+Comfortable pullover styling
+Flattering design for everyday wear</t>
+  </si>
+  <si>
+    <t>Elegant Warmth for Valentine’s Day Celebrate the season of love with Vince Camuto sweaters, designed to bring warmth, elegance, and romantic energy to your wardrobe. Crafted with luxurious textures and flattering silhouettes, these sweaters are perfect for date nights, heartfelt gifting, or simply embracing February’s chill in style. Cozy Comfort Meets Elevated Style Soft knits wrap you in effortless sophistication, offering versatility that transitions seamlessly from candlelit dinners to relaxed weekends. With refined details, modern hues, and timeless appeal, Vince Camuto sweaters capture the spirit of connection while delivering the comfort you crave. Timeless Designs for Memorable Moments Whether you prefer classic shapes or bold, fashion-forward designs, each piece feels like a wearable embrace. Vince Camuto’s Valentine’s Day collection celebrates confidence, warmth, and the beauty of expressing love through style, making every moment unforgettable. Thoughtful Luxury for Every Loving Heart Give the gift of softness, treat yourself to everyday luxury, or simply wrap your world in a little more love. Vince Camuto sweaters elevate your wardrobe while creating lasting memories, turning Valentine’s Day into a celebration of comfort, romance, and irresistible style.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Elegant Warmth for Valentine’s Day&lt;/h3&gt; &lt;p&gt;Celebrate the season of love with Vince Camuto sweaters, designed to bring warmth, elegance, and romantic energy to your wardrobe. Crafted with luxurious textures and flattering silhouettes, these sweaters are perfect for date nights, heartfelt gifting, or simply embracing February’s chill in style.&lt;/p&gt; &lt;h3&gt;Cozy Comfort Meets Elevated Style&lt;/h3&gt; &lt;p&gt;Soft knits wrap you in effortless sophistication, offering versatility that transitions seamlessly from candlelit dinners to relaxed weekends. With refined details, modern hues, and timeless appeal, Vince Camuto sweaters capture the spirit of connection while delivering the comfort you crave.&lt;/p&gt; &lt;h3&gt;Timeless Designs for Memorable Moments&lt;/h3&gt; &lt;p&gt;Whether you prefer classic shapes or bold, fashion-forward designs, each piece feels like a wearable embrace. Vince Camuto’s Valentine’s Day collection celebrates confidence, warmth, and the beauty of expressing love through style, making every moment unforgettable.&lt;/p&gt; &lt;h3&gt;Thoughtful Luxury for Every Loving Heart&lt;/h3&gt; &lt;p&gt;Give the gift of softness, treat yourself to everyday luxury, or simply wrap your world in a little more love. Vince Camuto sweaters elevate your wardrobe while creating lasting memories, turning Valentine’s Day into a celebration of comfort, romance, and irresistible style.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/b1b9dd96-5a32-43f5-966c-ad871e10a0ee.a0d7fc93fb7bafd9708be07007330947.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/b1b9dd96-5a32-43f5-966c-ad871e10a0ee.a0d7fc93fb7bafd9708be07007330947.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/62f234b3-67d3-4531-b06b-8f0a8a15bccd.70ce8cb48d783a50f4acb2a10b8da3d8.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/51d51158-32c4-4702-be37-7822e3d18369.33bf9ef3bb9c00d14f3cb3fab1053d8c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b1b9dd96-5a32-43f5-966c-ad871e10a0ee.a0d7fc93fb7bafd9708be07007330947.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives May 30</t>
+  </si>
+  <si>
+    <t>Multi</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>" 73% Acrylic, 24% Polyester, 3% Spandex		"</t>
+  </si>
+  <si>
+    <t>Long sleeves</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/browse/womens-clothing/4070103?page=2</t>
+  </si>
+  <si>
+    <t>San Jose, 95119
+Concord Sam's Club</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Eddie-Bauer-Women-s-Short-Sleeve-V-Neck-T-Shirt/17665119588?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Eddie Bauer Women's Short Sleeve V-Neck T-Shirt</t>
+  </si>
+  <si>
+    <t>Eddie Bauer</t>
+  </si>
+  <si>
+    <t>Women's lightweight classic V-neck tee
+Soft cotton-blend baby rib knit offer a gentle feel
+Slightly fitted design for a flattering look
+Perfect as a standalone top or as a layering piece throughout the year
 Machine washable for easy care</t>
   </si>
   <si>
-    <t>Luxurious Comfort with Cashmere-Like Feel The Edited x Hunter McGrady Luxe Sweater combines laid-back elegance with an irresistibly soft, lightweight, cashmere-like texture. Its versatile design makes it perfect for layering or wearing solo, whether you're heading to a brunch date or tackling a day at the office. Thoughtful Design Features This sweater showcases a classic crew neck, dropped shoulders, and ribbed detailing at the neckline, cuffs, and hem. The raw rolled sleeve hem adds a modern, relaxed touch to its overall aesthetic, ensuring you stay stylish and comfortable. Boxy Silhouette for Effortless Style Designed with a boxy fit, the Luxe Sweater offers a flattering and relaxed silhouette. Its easygoing shape pairs beautifully with a variety of outfits, making it a wardrobe staple for any occasion. About Hunter McGrady Hunter McGrady is a trailblazing plus-size model, entrepreneur, and body positivity advocate, celebrated for reshaping the fashion industry’s standards. After beginning her modeling career at 15, she tran¬sitioned to plus-size modeling at 19, embracing her true self and inspiring others to do the same. She made history with Sports Illustrated Swimsuit, starring in their iconic 60th anniversary double cover feature and forging a lasting partnership with the brand. Beyond modeling, Hunter co-hosts The Model Citizen podcast with her sister, creating a space for real, unfiltered conversations. A proud mother of two, she continues to champion self-love and inclusivity.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
-[...28 lines deleted...]
-    <t>100% Acrylic</t>
+    <t>Comfort Meets Versatility The Eddie Bauer Women’s Short Sleeve V-Neck Tee is the ultimate wardrobe staple that combines comfort and functionality. Perfect for warmer months as a standalone top or as a layering piece throughout the year, its classic design pairs effortlessly with any bottoms in your closet. Whether you're dressing up or keeping it casual, this tee is a reliable choice for any occasion. Flattering Design Features This tee is crafted from a soft cotton-blend baby rib knit, offering a gentle feel against the skin while maintaining durability. It features short sleeves and a banded V-neckline for a flattering fit. With no closures, it ensures ease of wear and a streamlined look. The fitted silhouette enhances your shape, making it a stylish yet comfortable addition to your wardrobe. Breathable and Durable Fabric The baby rib knit fabric is breathable, allowing for excellent airflow and comfort throughout the day. Its natural stretch provides ease of movement, while its good recovery ensures the garment retains its shape and fit even after frequent washing. This blend of 60% Cotton and 40% Polyester is designed to withstand wear and tear, making it a long-lasting choice for your closet. Color and Size Options Available in six solid colorways – White, Pink, Olive, Purple, Blue, and Black – this tee offers a variety of options to suit your style. Sizes range from XS to XXL, ensuring a fit for every body type. For detailed sizing information, refer to the size chart included in the product photos. Care Instructions To preserve the quality, color, and fit of the Eddie Bauer Women’s Short Sleeve V-Neck Tee, please follow the care instructions provided on the garment's tag. With proper care, this versatile tee will remain a staple in your wardrobe for years to come.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Comfort Meets Versatility&lt;/h3&gt; &lt;p&gt;The Eddie Bauer Women’s Short Sleeve V-Neck Tee is the ultimate wardrobe staple that combines comfort and functionality. Perfect for warmer months as a standalone top or as a layering piece throughout the year, its classic design pairs effortlessly with any bottoms in your closet. Whether you're dressing up or keeping it casual, this tee is a reliable choice for any occasion.&lt;/p&gt; &lt;h3&gt;Flattering Design Features&lt;/h3&gt; &lt;p&gt;This tee is crafted from a soft cotton-blend baby rib knit, offering a gentle feel against the skin while maintaining durability. It features short sleeves and a banded V-neckline for a flattering fit. With no closures, it ensures ease of wear and a streamlined look. The fitted silhouette enhances your shape, making it a stylish yet comfortable addition to your wardrobe.&lt;/p&gt; &lt;h3&gt;Breathable and Durable Fabric&lt;/h3&gt; &lt;p&gt;The baby rib knit fabric is breathable, allowing for excellent airflow and comfort throughout the day. Its natural stretch provides ease of movement, while its good recovery ensures the garment retains its shape and fit even after frequent washing. This blend of 60% Cotton and 40% Polyester is designed to withstand wear and tear, making it a long-lasting choice for your closet.&lt;/p&gt; &lt;h3&gt;Color and Size Options&lt;/h3&gt; &lt;p&gt;Available in six solid colorways – White, Pink, Olive, Purple, Blue, and Black – this tee offers a variety of options to suit your style. Sizes range from XS to XXL, ensuring a fit for every body type. For detailed sizing information, refer to the size chart included in the product photos.&lt;/p&gt; &lt;h3&gt;Care Instructions&lt;/h3&gt; &lt;p&gt;To preserve the quality, color, and fit of the Eddie Bauer Women’s Short Sleeve V-Neck Tee, please follow the care instructions provided on the garment's tag. With proper care, this versatile tee will remain a staple in your wardrobe for years to come.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/714632a6-de56-44ee-8545-9df66d25ad51.a9efed940c2f36a6432ea3adf57223cf.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/714632a6-de56-44ee-8545-9df66d25ad51.a9efed940c2f36a6432ea3adf57223cf.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/c7e1ab22-08f5-4cf9-a128-e112b9f5084c.b0adcd34ea47e039dd169de9e3b4b541.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/dc13e178-10ec-4a30-8a10-3d5524e41786.e1817c2da31bf11e8e61dee96782bdce.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/d941e8ed-ac55-4fa8-878b-21af7502faec.b052972b9c21d466a0156d8aa9ea25af.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/4fc53305-811c-483c-83cc-7f9765dbdfc7.4773dcd8a8afd9ed5b9540c9f806dea1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/c2d458b5-b386-462b-8178-3bdfad993414.5032d18b2a9b8a0c858cb6b006620ee7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/0e337475-99d0-409b-836e-aef1f391d1e0.d7ef796873dcb7f317247b230c13bf0a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6de70f43-c30a-4c0c-8b5c-8256b516fa3d.be8c07d1ab72174183b86dff49750a88.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ac681a41-2cee-4fa5-a977-7bcabd5cd091.e215d1cbb46309ea54f52b8d3565e83a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/33155067-1ed8-4b99-a653-f2ce82b2058e.f8cd8cd80a6801345487a0bc3fa091ab.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/710b0c0b-c660-44cd-81e1-f8831e1bfcb2.0b0817c694871421ec9ff85743f88923.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6d71566c-95cf-4d6d-9b32-3720fc976e84.91a43d6323fca09246854293578c4370.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b52b24df-bd2b-46cb-b0e5-9e9b56b04ca9.a998e82df443caf2560b0837ffa10301.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/714632a6-de56-44ee-8545-9df66d25ad51.a9efed940c2f36a6432ea3adf57223cf.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives May 28</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>60% Cotton, 40% Polyester</t>
+  </si>
+  <si>
+    <t>Short Sleeve</t>
+  </si>
+  <si>
+    <t>New York, 10118
+Secaucus Sam's Club</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Vince-Camuto-Women-s-Short-Sleeve-Sweater/18209063023?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Vince Camuto Women's Short Sleeve Sweater</t>
+  </si>
+  <si>
+    <t>Lightweight short sleeve sweater
+Crafted with a soft, breathable knit fabric
+Relaxed fit for comfortable wear
+Perfect for layering or wearing solo
+Hand wash care recommended</t>
+  </si>
+  <si>
+    <t>Elegant Design Meets Everyday Comfort The Vince Camuto Floral Short Sleeve Sweater combines soft sophistication with effortless style. Featuring a delicate floral print and a flattering silhouette, this lightweight knit is perfect for layering or wearing solo. Whether paired with denim for a casual brunch or tailored trousers for a polished look, this sweater is designed to complement your modern wardrobe. Lightweight Knit for Versatile Styling Crafted with a soft, breathable knit, this sweater feels light against the skin while offering just the right amount of structure. The short sleeves make it ideal for warmer days or layering under blazers and jackets during cooler weather. Its refined yet relaxed fit drapes beautifully, ensuring it flatters any body shape. Thoughtful Details for a Polished Look From the smooth neckline to the clean, tailored finish, every detail of the Vince Camuto Short Sleeve Sweater reflects the brand’s signature attention to design. Available in versatile colors, this sweater integrates seamlessly into any wardrobe, making it a staple piece you'll reach for time and time again. Perfect for Any Occasion Whether you're heading to brunch, the office, or an evening out, this sweater delivers timeless style with modern ease. Pair it with tailored trousers for a sophisticated office outfit or style it with your favorite denim for a chic, off-duty look. The Vince Camuto Floral Short Sleeve Sweater is the perfect balance of comfort, elegance, and versatility.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Elegant Design Meets Everyday Comfort&lt;/h3&gt; &lt;p&gt;The Vince Camuto Floral Short Sleeve Sweater combines soft sophistication with effortless style. Featuring a delicate floral print and a flattering silhouette, this lightweight knit is perfect for layering or wearing solo. Whether paired with denim for a casual brunch or tailored trousers for a polished look, this sweater is designed to complement your modern wardrobe.&lt;/p&gt; &lt;h3&gt;Lightweight Knit for Versatile Styling&lt;/h3&gt; &lt;p&gt;Crafted with a soft, breathable knit, this sweater feels light against the skin while offering just the right amount of structure. The short sleeves make it ideal for warmer days or layering under blazers and jackets during cooler weather. Its refined yet relaxed fit drapes beautifully, ensuring it flatters any body shape.&lt;/p&gt; &lt;h3&gt;Thoughtful Details for a Polished Look&lt;/h3&gt; &lt;p&gt;From the smooth neckline to the clean, tailored finish, every detail of the Vince Camuto Short Sleeve Sweater reflects the brand’s signature attention to design. Available in versatile colors, this sweater integrates seamlessly into any wardrobe, making it a staple piece you'll reach for time and time again.&lt;/p&gt; &lt;h3&gt;Perfect for Any Occasion&lt;/h3&gt; &lt;p&gt;Whether you're heading to brunch, the office, or an evening out, this sweater delivers timeless style with modern ease. Pair it with tailored trousers for a sophisticated office outfit or style it with your favorite denim for a chic, off-duty look. The Vince Camuto Floral Short Sleeve Sweater is the perfect balance of comfort, elegance, and versatility.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/6d8aa7a1-7f52-4990-ab1a-20633da3c687.c80ad96a0770934c349e4d1b5abe3fba.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/6d8aa7a1-7f52-4990-ab1a-20633da3c687.c80ad96a0770934c349e4d1b5abe3fba.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/7f179046-8777-42a5-892e-36364575c967.e3755620008a55fdd6a1dd7f8f1f2644.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/91e7c9a7-8dbe-4b1e-a6e0-32c3aaa0bacd.aa84bd1029a8114d68316a714e0a66d5.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/9082520f-a7df-4089-8b89-18b179235119.6b03b8df6c40a2cffca91c93712b7dad.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6d8aa7a1-7f52-4990-ab1a-20633da3c687.c80ad96a0770934c349e4d1b5abe3fba.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Blue</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>40% Nylon / 30% Acrylic / 24% Polyester / 6% Wool</t>
   </si>
   <si>
     <t>Short sleeves</t>
   </si>
   <si>
-    <t>https://www.samsclub.com/ip/State-of-Mine-Women-s-Stars-State-Jersey-T-Shirt/18641059669?classType=VARIANT</t>
-[...11 lines deleted...]
-State-inspired jersey graphics for a unique look
+    <t>https://www.samsclub.com/ip/Nine-West-Women-s-Crochet-Tank-Top/17805162887?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Nine West Women's Crochet Tank Top</t>
+  </si>
+  <si>
+    <t>Nine West</t>
+  </si>
+  <si>
+    <t>Women's sleeveless crochet tank top
+Soft cotton handfeel with a lightweight design
+Regular fit for comfortable wear
+Ribbed trims and hem with cotton-blended textured stitch
 Machine washable for easy care</t>
   </si>
   <si>
-    <t>Show Your State Pride Score big points with the State of Mine Mesh Jersey Top - a sporty, stylish way to celebrate where you’re from. Inspired by classic football jerseys, this updated silhouette brings vintage athletic energy to everyday wear, making it perfect for game days, campus life, or laid-back weekends. Sporty, Breathable Design Crafted from 100% recycled polyester mesh, this top is soft, lightweight, and highly breathable to keep you comfortable during long days or spirited cheering. Design details include a V-neck, front yoke, dropped shoulders, and short sleeves for an authentic jersey look with a modern, relaxed fit. Varsity-Inspired Graphics Available in Red, Black, Blue, and Pink, each colorway features bold varsity-style graphics that pay homage to your favorite state. The graphic treatments are designed to stand out while remaining versatile enough to pair with casual or athleisure pieces. Fit &amp; Sizing Offered in sizes XS to XXL. Please refer to the size chart included in the product images for exact measurements and fit guidance to find your best size. Easy Care &amp; Everyday Versatility Fully machine washable and built to withstand frequent wear and washes, this jersey maintains shape and color season after season. Pair with jeans, shorts, or your favorite active pant - a winning, go-to top for effortless sporty style.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
-[...15 lines deleted...]
-    <t>Shipping</t>
+    <t>Effortless Style with Nine West Crochet Tank Top The Nine West Crochet Tank Top is designed for those who value simplicity and style. Available in both solid and stripe versions, this versatile top is perfect for creating an on-the-go look that feels effortless yet chic. Soft Cotton-Blend Textured Knit Crafted from a soft cotton-blended textured knit, this tank top offers comfort and a touch of elegance. The material is lightweight and breathable, making it ideal for everyday wear or layering during cooler seasons. Ribbed Trims for a Polished Finish Featuring ribbed trims, the Nine West Crochet Tank Top is finished with subtle detailing that enhances its overall design. Whether paired with jeans, skirts, or shorts, this top adds a stylish edge to any outfit. Color Accuracy Disclaimer Please note that while the digital images provided aim to display the most accurate color possible, variations may occur due to differences in computer monitor settings. The actual product color may slightly differ from what you see on your screen.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Effortless Style with Nine West Crochet Tank Top&lt;/h3&gt; &lt;p&gt;The Nine West Crochet Tank Top is designed for those who value simplicity and style. Available in both solid and stripe versions, this versatile top is perfect for creating an on-the-go look that feels effortless yet chic.&lt;/p&gt; &lt;h3&gt;Soft Cotton-Blend Textured Knit&lt;/h3&gt; &lt;p&gt;Crafted from a soft cotton-blended textured knit, this tank top offers comfort and a touch of elegance. The material is lightweight and breathable, making it ideal for everyday wear or layering during cooler seasons.&lt;/p&gt; &lt;h3&gt;Ribbed Trims for a Polished Finish&lt;/h3&gt; &lt;p&gt;Featuring ribbed trims, the Nine West Crochet Tank Top is finished with subtle detailing that enhances its overall design. Whether paired with jeans, skirts, or shorts, this top adds a stylish edge to any outfit.&lt;/p&gt; &lt;h3&gt;Color Accuracy Disclaimer&lt;/h3&gt; &lt;p&gt;Please note that while the digital images provided aim to display the most accurate color possible, variations may occur due to differences in computer monitor settings. The actual product color may slightly differ from what you see on your screen.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/b7b59133-ab37-4637-9ed4-41ec9f74feb7.81999ff015b9a350da1624e85a2ff4de.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/b7b59133-ab37-4637-9ed4-41ec9f74feb7.81999ff015b9a350da1624e85a2ff4de.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/f1c0888a-512b-46fe-bbd2-69f76a097ef8.d031f7e63f017805e474969ca724e5e9.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/136b4af9-ae98-4c5f-b76a-0bdf6b9981fc.77fb90559076f09ce13bf18df10f8b6c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b8ad9db6-825f-4df5-8547-26d01731a6b0.2e5845b6b4ccc38d341753e52f5bb7f1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/cf54741d-1100-462d-a492-419cfe61f47e.e1dd991dbeac60ac435bc12cd1d93eae.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/f322cdd8-62fa-4d51-9233-63697001f76d.31d2d896c38275a80623cae044dd55d4.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/2f40ed18-61e3-4a9b-a99d-9f70ad127e7c.c47b460c49bfa76291f93dd8d6d7a4d2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b7b59133-ab37-4637-9ed4-41ec9f74feb7.81999ff015b9a350da1624e85a2ff4de.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingOut of stock</t>
+  </si>
+  <si>
+    <t>Red</t>
   </si>
   <si>
     <t>XXL</t>
   </si>
   <si>
-    <t>100% recycled polyester</t>
-[...15 lines deleted...]
-Matching shorts available
+    <t>60% Cotton, 40% Acrylic</t>
+  </si>
+  <si>
+    <t>Sleeveless</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Nine-West-Women-s-Cropped-Sweater-Cardigan/17432251974?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Nine West Women's Cropped Sweater Cardigan</t>
+  </si>
+  <si>
+    <t>Women's crewneck sweater cardigan
+Soft cotton handfeel with textured knit detail
+Classic fit with cropped length
+Stretch sweater knit fabric with button-up placket featuring novelty gold buttons
+Banded collar and ribbed cuffs
 Machine washable for easy care</t>
   </si>
   <si>
-    <t>Sporty and Stylish Design The Spalding Active Tank showcases a classic crew neck design that delivers a clean and sporty look. Its timeless style makes it a versatile addition to your wardrobe, perfect for both active days and casual outings. Comfortable Stretch Fabric Crafted with stretch fabric, this tank offers exceptional flexibility and comfort for all-day wear. Whether you're hitting the gym or running errands, the fabric moves with you, ensuring a comfortable fit throughout your activities. Enhanced Breathability Perforated detailing along the armholes adds a fun and functional touch to the design. This feature enhances breathability, keeping you cool and comfortable during workouts or warm days. Perfect Pairing with Spalding Active Shorts The Spalding Active Tank pairs seamlessly with matching Spalding Active Shorts, which are designed for an easy, relaxed fit. Together, this set combines performance and comfort, making it an ideal choice for your active lifestyle.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
-[...112 lines deleted...]
-https://i5.samsclubimages.com/asr/65d1556b-188f-4142-a090-5e31e184bfe4.3c1dd04352410bbf7691bdaf2aa1024c.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+    <t>Elegant Design with Textured Stripe Knit The Nine West Cardigan is a stylish addition to your wardrobe, featuring a sophisticated textured stripe knit that exudes elegance. Its classic fit ensures versatility, making it suitable for both casual outings and dressier occasions. This cardigan is designed to keep you looking chic while providing comfort throughout the season. Luxurious Gold Button Accents Adorned with distinctive novelty gold buttons, the Nine West Cardigan adds a touch of glamour to its timeless silhouette. The button-up design enhances its refined look, making it a standout piece that effortlessly elevates any outfit. Thoughtful Details for a Cohesive Look With a banded collar that frames the neckline beautifully, this cardigan is complemented by matching banded patch pockets and cuffs. These thoughtful details create a cohesive and polished appearance, ensuring you look put-together wherever you go. Available in Versatile Colors The Nine West Cardigan comes in a variety of colors, including Navy, Pink, Red, and Cream. These versatile options make it easy to mix and match with your favorite outfits, allowing you to create a fresh and stylish look effortlessly.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Elegant Design with Textured Stripe Knit&lt;/h3&gt; &lt;p&gt;The Nine West Cardigan is a stylish addition to your wardrobe, featuring a sophisticated textured stripe knit that exudes elegance. Its classic fit ensures versatility, making it suitable for both casual outings and dressier occasions. This cardigan is designed to keep you looking chic while providing comfort throughout the season.&lt;/p&gt; &lt;h3&gt;Luxurious Gold Button Accents&lt;/h3&gt; &lt;p&gt;Adorned with distinctive novelty gold buttons, the Nine West Cardigan adds a touch of glamour to its timeless silhouette. The button-up design enhances its refined look, making it a standout piece that effortlessly elevates any outfit.&lt;/p&gt; &lt;h3&gt;Thoughtful Details for a Cohesive Look&lt;/h3&gt; &lt;p&gt;With a banded collar that frames the neckline beautifully, this cardigan is complemented by matching banded patch pockets and cuffs. These thoughtful details create a cohesive and polished appearance, ensuring you look put-together wherever you go.&lt;/p&gt; &lt;h3&gt;Available in Versatile Colors&lt;/h3&gt; &lt;p&gt;The Nine West Cardigan comes in a variety of colors, including Navy, Pink, Red, and Cream. These versatile options make it easy to mix and match with your favorite outfits, allowing you to create a fresh and stylish look effortlessly.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/bd50742b-6795-41fa-a916-ba2bd6f81052.3f644349c6078c57bbc685921293c930.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/bd50742b-6795-41fa-a916-ba2bd6f81052.3f644349c6078c57bbc685921293c930.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/55f2cefa-feba-4ee2-ba06-9fefb926907c.6d256d9e13f0d64c6bcf995af408e9c2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/c1910ce7-5430-424e-988b-9baa765ad80b.fda49dd9d0e446323257ec2e193c1962.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/f71484c5-c428-4163-b296-7143db875e49.13447929f0982abc830243fec5ad5ef0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fc1326d1-f7e6-4349-a964-92b5acc50ba1.486c9933ea3bab48f4533c176372d642.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ce25fe3d-517c-4070-988d-573bd3f9c3aa.8fb0aa93e6fcf64deca101bd82f3d42c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6b114584-b36e-493d-837e-deb6a03b1a6d.47d92e1fe6de2b53964ca9b104ad0c49.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/bd50742b-6795-41fa-a916-ba2bd6f81052.3f644349c6078c57bbc685921293c930.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives May 26</t>
   </si>
   <si>
     <t>Pink - Online Only</t>
   </si>
   <si>
-    <t>M</t>
-[...5 lines deleted...]
-    <t>Long sleeve</t>
+    <t>60% Cotton, 40% Viscose</t>
+  </si>
+  <si>
+    <t>Long sleeves with ribbed cuffs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -674,59 +686,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -755,383 +767,425 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="E2">
-        <v>990459374</v>
+        <v>990454640</v>
       </c>
       <c r="F2">
-        <v>198868179126</v>
+        <v>198898815407</v>
       </c>
       <c r="G2">
         <v>8.81</v>
       </c>
       <c r="H2">
-        <v>15.88</v>
+        <v>19.98</v>
       </c>
       <c r="I2">
         <v>8.81</v>
       </c>
       <c r="J2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K2">
         <v>4.5</v>
       </c>
       <c r="L2">
-        <v>70</v>
+        <v>257</v>
       </c>
       <c r="M2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="N2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="P2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="Q2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="R2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="S2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="T2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="U2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="V2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="W2">
         <v>1</v>
       </c>
+      <c r="X2" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>41</v>
+      </c>
     </row>
-    <row r="3" spans="1:24">
+    <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="C3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="D3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="E3">
-        <v>990472645</v>
+        <v>990455072</v>
       </c>
       <c r="F3">
-        <v>196084419248</v>
+        <v>760563441336</v>
       </c>
       <c r="G3">
-        <v>10.98</v>
+        <v>7.98</v>
       </c>
       <c r="H3">
-        <v>12.98</v>
+        <v>9.98</v>
       </c>
       <c r="I3">
-        <v>10.98</v>
+        <v>7.98</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3">
-        <v>4.8</v>
+        <v>4.4</v>
       </c>
       <c r="L3">
-        <v>10</v>
+        <v>118</v>
       </c>
       <c r="M3" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="N3" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="O3" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="P3" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="Q3" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="R3" t="s">
-        <v>47</v>
+        <v>50</v>
+      </c>
+      <c r="S3" t="s">
+        <v>51</v>
       </c>
       <c r="T3" t="s">
-        <v>48</v>
+        <v>37</v>
       </c>
       <c r="U3" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="V3" t="s">
-        <v>38</v>
+        <v>53</v>
       </c>
       <c r="W3">
         <v>1</v>
       </c>
+      <c r="Y3" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="4" spans="1:24">
+    <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4" t="s">
+        <v>28</v>
+      </c>
+      <c r="E4">
+        <v>990470803</v>
+      </c>
+      <c r="F4">
+        <v>199607015668</v>
+      </c>
+      <c r="G4">
+        <v>14.98</v>
+      </c>
+      <c r="H4">
+        <v>17.98</v>
+      </c>
+      <c r="I4">
+        <v>14.98</v>
+      </c>
+      <c r="J4" t="s">
+        <v>29</v>
+      </c>
+      <c r="K4">
+        <v>4.4</v>
+      </c>
+      <c r="L4">
+        <v>103</v>
+      </c>
+      <c r="M4" t="s">
+        <v>57</v>
+      </c>
+      <c r="N4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P4" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>61</v>
+      </c>
+      <c r="R4" t="s">
         <v>50</v>
       </c>
-      <c r="C4" t="s">
-[...40 lines deleted...]
-      </c>
       <c r="S4" t="s">
-        <v>35</v>
+        <v>62</v>
       </c>
       <c r="T4" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="U4" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="V4" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="W4">
         <v>1</v>
       </c>
+      <c r="Y4" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="5" spans="1:24">
+    <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="D5" t="s">
-        <v>27</v>
+        <v>68</v>
       </c>
       <c r="E5">
-        <v>990470852</v>
+        <v>990463235</v>
       </c>
       <c r="F5">
-        <v>198868203494</v>
+        <v>782419505481</v>
       </c>
       <c r="G5">
-        <v>14.88</v>
+        <v>11.98</v>
+      </c>
+      <c r="H5">
+        <v>14.98</v>
+      </c>
+      <c r="I5">
+        <v>11.98</v>
       </c>
       <c r="J5" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K5">
-        <v>4.7</v>
+        <v>4.5</v>
       </c>
       <c r="L5">
-        <v>21</v>
+        <v>71</v>
       </c>
       <c r="M5" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="N5" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="O5" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="P5" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="Q5" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="R5" t="s">
-        <v>34</v>
+        <v>74</v>
       </c>
       <c r="S5" t="s">
-        <v>69</v>
+        <v>75</v>
       </c>
       <c r="T5" t="s">
-        <v>70</v>
+        <v>76</v>
       </c>
       <c r="U5" t="s">
-        <v>71</v>
+        <v>77</v>
       </c>
       <c r="V5" t="s">
-        <v>72</v>
+        <v>78</v>
       </c>
       <c r="W5">
         <v>1</v>
       </c>
+      <c r="Y5" t="s">
+        <v>54</v>
+      </c>
     </row>
-    <row r="6" spans="1:24">
+    <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>79</v>
       </c>
       <c r="C6" t="s">
-        <v>74</v>
+        <v>80</v>
       </c>
       <c r="D6" t="s">
-        <v>75</v>
+        <v>68</v>
       </c>
       <c r="E6">
-        <v>990467115</v>
+        <v>990459166</v>
       </c>
       <c r="F6">
-        <v>760563442630</v>
+        <v>782419502077</v>
       </c>
       <c r="G6">
-        <v>38.98</v>
+        <v>12.81</v>
+      </c>
+      <c r="H6">
+        <v>18.74</v>
+      </c>
+      <c r="I6">
+        <v>12.81</v>
       </c>
       <c r="J6" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K6">
-        <v>4.3</v>
+        <v>4.6</v>
       </c>
       <c r="L6">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="M6" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="N6" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="O6" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="P6" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
       <c r="Q6" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="R6" t="s">
-        <v>34</v>
+        <v>86</v>
       </c>
       <c r="S6" t="s">
-        <v>81</v>
+        <v>87</v>
       </c>
       <c r="T6" t="s">
-        <v>82</v>
+        <v>37</v>
       </c>
       <c r="U6" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="V6" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="W6">
         <v>1</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">