--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
     <t>currency</t>
@@ -92,291 +95,307 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>https://www.samsclub.com/browse/womens-clothing/4070103</t>
   </si>
   <si>
-    <t>https://www.samsclub.com/ip/Vince-Camuto-Women-s-Valentine-s-Day-Sweater/17743322294?classType=VARIANT</t>
-[...5 lines deleted...]
-    <t>Vince Camuto</t>
+    <t>2026-06-15T05:10:27Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Mighty-Fine-Women-s-Americana-Graphic-T-Shirt/17908803224?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Mighty Fine Women's Americana Graphic T-Shirt</t>
+  </si>
+  <si>
+    <t>Mighty Fine</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Cozy and festive crewneck sweater
-[...30 lines deleted...]
-    <t>" 73% Acrylic, 24% Polyester, 3% Spandex		"</t>
+    <t>Everyday fit for versatile, all-day wear
+Soft fabrication for year-round comfort and breathability
+Ribbed crew neck for a classic finish
+Americana-inspired graphics with embroidery and appliqué
+Machine washable</t>
+  </si>
+  <si>
+    <t>Effortless Style and Comfort Discover your new favorite tee, designed to complement your every move. Featuring an Everyday fit that strikes the perfect balance between slim and boxy, this t-shirt offers a relaxed yet stylish look. Whether layered or worn solo, it delivers unmatched comfort and versatility for year-round wear. Ultra-Soft and Breathable Fabric Crafted from ultra-soft, breathable fabric, this tee ensures you stay comfortable throughout the day. Its lightweight material makes it ideal for any season, providing a cozy feel without compromising on durability. Standout Americana-Inspired Design Make a statement with vintage-meets-modern aesthetics. This t-shirt features Americana-inspired graphics enhanced with embroidery and appliqué details, adding a unique and eye-catching touch to your wardrobe. Easy Care for Everyday Wear Enjoy hassle-free maintenance with this machine washable tee. Designed to retain its shape and quality after every wash, it’s perfect for wearing, washing, and repeating without worry. About Mighty Fine Brand Based in the vibrant Arts District South of Los Angeles, Mighty Fine blends street style with the latest fashion trends to create apparel that feels both aspirational and accessible. Our deep understanding of graphic design, comfortable silhouettes, and premium fabric sourcing allows us to craft pieces that resonate across categories—designed for real life, inspired by art.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Effortless Style and Comfort&lt;/h3&gt; &lt;p&gt;Discover your new favorite tee, designed to complement your every move. Featuring an Everyday fit that strikes the perfect balance between slim and boxy, this t-shirt offers a relaxed yet stylish look. Whether layered or worn solo, it delivers unmatched comfort and versatility for year-round wear.&lt;/p&gt; &lt;h3&gt;Ultra-Soft and Breathable Fabric&lt;/h3&gt; &lt;p&gt;Crafted from ultra-soft, breathable fabric, this tee ensures you stay comfortable throughout the day. Its lightweight material makes it ideal for any season, providing a cozy feel without compromising on durability.&lt;/p&gt; &lt;h3&gt;Standout Americana-Inspired Design&lt;/h3&gt; &lt;p&gt;Make a statement with vintage-meets-modern aesthetics. This t-shirt features Americana-inspired graphics enhanced with embroidery and appliqué details, adding a unique and eye-catching touch to your wardrobe.&lt;/p&gt; &lt;h3&gt;Easy Care for Everyday Wear&lt;/h3&gt; &lt;p&gt;Enjoy hassle-free maintenance with this machine washable tee. Designed to retain its shape and quality after every wash, it’s perfect for wearing, washing, and repeating without worry.&lt;/p&gt; &lt;h3&gt;About Mighty Fine Brand&lt;/h3&gt; &lt;p&gt;Based in the vibrant Arts District South of Los Angeles, Mighty Fine blends street style with the latest fashion trends to create apparel that feels both aspirational and accessible. Our deep understanding of graphic design, comfortable silhouettes, and premium fabric sourcing allows us to craft pieces that resonate across categories—designed for real life, inspired by art.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/bb5c7080-19d0-4687-a0c4-6f8ceea15914.cd629e9b03888d627b7abc612f1a2e90.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/bb5c7080-19d0-4687-a0c4-6f8ceea15914.cd629e9b03888d627b7abc612f1a2e90.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/8b64a715-daa7-4a82-aa81-4efda04cb263.a6022029e6dfc32b9fa429b700cd5af1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/c510bdbe-5b0e-4612-8d4c-b612d2ca792f.7b4f4cfaa8f068cb6f1c47a545de7f7b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/503bf0bd-13a8-42c5-8717-6e749590a0ed.a34600273c605f535e6dae03962c8259.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/9403b392-c12c-4571-ad96-2578e108ef7e.4bc72b2b6ef3dbc83a50652921b6104c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/67330d06-d1ff-4f78-a756-dd28e343ac41.68e384e11d5ade24a094842dc75f3845.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/62ffddcd-2d92-4d06-aea2-2fe3f17a3393.81d9273f67317e8414d7951bd243bd8e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/8801479b-b8a4-44de-a8f7-cb1fa1f34f0a.cb7b83d370b6bb9de067e8d9041c029e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/bb5c7080-19d0-4687-a0c4-6f8ceea15914.cd629e9b03888d627b7abc612f1a2e90.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Shipping</t>
+  </si>
+  <si>
+    <t>Red</t>
+  </si>
+  <si>
+    <t>M</t>
+  </si>
+  <si>
+    <t>60% Cotton, 40% Polyester</t>
+  </si>
+  <si>
+    <t>Short sleeves</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/browse/womens-clothing/4070103?page=2</t>
+  </si>
+  <si>
+    <t>Dallas, 75231
+Dallas, Timber Creek Crossing Sam's Club</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:00:59Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Spalding-Women-s-Active-Tank/17807151130?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Spalding Women's Active Tank</t>
+  </si>
+  <si>
+    <t>Spalding</t>
+  </si>
+  <si>
+    <t>Active tank with crewneck design
+Stretch fabric for comfort
+Relaxed fit for ease of movement
+Perforated detail along armhole
+Matching shorts available
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Sporty and Stylish Design The Spalding Active Tank showcases a classic crew neck design that delivers a clean and sporty look. Its timeless style makes it a versatile addition to your wardrobe, perfect for both active days and casual outings. Comfortable Stretch Fabric Crafted with stretch fabric, this tank offers exceptional flexibility and comfort for all-day wear. Whether you're hitting the gym or running errands, the fabric moves with you, ensuring a comfortable fit throughout your activities. Enhanced Breathability Perforated detailing along the armholes adds a fun and functional touch to the design. This feature enhances breathability, keeping you cool and comfortable during workouts or warm days. Perfect Pairing with Spalding Active Shorts The Spalding Active Tank pairs seamlessly with matching Spalding Active Shorts, which are designed for an easy, relaxed fit. Together, this set combines performance and comfort, making it an ideal choice for your active lifestyle.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Sporty and Stylish Design&lt;/h3&gt; &lt;p&gt;The Spalding Active Tank showcases a classic crew neck design that delivers a clean and sporty look. Its timeless style makes it a versatile addition to your wardrobe, perfect for both active days and casual outings.&lt;/p&gt; &lt;h3&gt;Comfortable Stretch Fabric&lt;/h3&gt; &lt;p&gt;Crafted with stretch fabric, this tank offers exceptional flexibility and comfort for all-day wear. Whether you're hitting the gym or running errands, the fabric moves with you, ensuring a comfortable fit throughout your activities.&lt;/p&gt; &lt;h3&gt;Enhanced Breathability&lt;/h3&gt; &lt;p&gt;Perforated detailing along the armholes adds a fun and functional touch to the design. This feature enhances breathability, keeping you cool and comfortable during workouts or warm days.&lt;/p&gt; &lt;h3&gt;Perfect Pairing with Spalding Active Shorts&lt;/h3&gt; &lt;p&gt;The Spalding Active Tank pairs seamlessly with matching Spalding Active Shorts, which are designed for an easy, relaxed fit. Together, this set combines performance and comfort, making it an ideal choice for your active lifestyle.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/05e1d3c4-3905-4eb8-bb01-5e0a9cff1845.9fdc153d9832acd6df4fa3767b213be8.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/05e1d3c4-3905-4eb8-bb01-5e0a9cff1845.9fdc153d9832acd6df4fa3767b213be8.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/13809443-ebdb-482c-8946-34d8ffbfac3c.8f405d3d843ba53c230a07147052f522.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fad78000-1bf3-4f65-b07a-4428455a2d9c.03cd780d3a26ed7d4a5fdf3fa5467597.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/adfe2650-a733-4975-9689-797a6bd65422.d0c864f3395779d1fce6ed506d5afe3a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/d87acbc8-08a3-4a89-b92c-20f8cd7991d5.bb7eb48d0a738a3a3fba798c098536fe.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/9dab1a26-d649-4403-9792-c65dfe52dab6.38d8bff1155c1e0e570d8bf5c49fbe4a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/381719d5-62ec-4b57-84f7-fbf51a9ac1d9.db60fd6b0bfdd51c559be3b6f97c408c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ff2d37f2-67b9-4d47-8464-b41054d12bdb.a70b2b493b28567eabdfe6ca006b3a80.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/05e1d3c4-3905-4eb8-bb01-5e0a9cff1845.9fdc153d9832acd6df4fa3767b213be8.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Pink</t>
+  </si>
+  <si>
+    <t>XL</t>
+  </si>
+  <si>
+    <t>76% NYLON / 24% SPANDEX</t>
+  </si>
+  <si>
+    <t>Sleeveless</t>
+  </si>
+  <si>
+    <t>New York, 10027
+Secaucus Sam's Club</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:01:53Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Sandwash-Crewneck-Sweatshirt/16899774688?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Member's Mark Women's Sandwash Crewneck Sweatshirt</t>
+  </si>
+  <si>
+    <t>Member's Mark</t>
+  </si>
+  <si>
+    <t>Women's long sleeve crewneck pullover sweatshirt with front seam piping
+Sandwashed fabric for added softness
+Regular fit with slightly cropped length
+Designed for all-day comfort and everyday style
+Machine washable</t>
+  </si>
+  <si>
+    <t>Experience super-soft comfort that goes wherever you do. The Member’s Mark Sandwash Collection features a knit fabric that’s soft, drapey, and designed to feel exceptionally comfortable on your skin. Why we love it: The Member’s Mark Women’s Sandwash Crewneck features a relaxed, oversized fit with a smooth drape, front seam piping, and slightly cropped length, making it easy to style solo or pair with the Member’s Mark Women’s Sandwash Jogger for a polished yet laid-back look. Styling &amp; Fit The Member’s Mark Women’s Sandwash Crewneck offers a customizable fit with front seam piping, blending casual ease and polished style. Pair it with the Member’s Mark Sandwash Jogger for a coordinated, laid-back look that’s perfect for everyday wear. Material &amp; Care Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex. This fabric is made from wood-based fibers sourced sustainably from well-managed forests. Each color—even Black—features an intentional washed-down finish, giving the piece an authentic, refined look. Due to its delicate nature, this fabric may show water spots or creases, which can be easily removed with a gentle wash.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;Experience super-soft comfort that goes wherever you do. The Member’s Mark Sandwash Collection features a knit fabric that’s soft, drapey, and designed to feel exceptionally comfortable on your skin.&lt;/p&gt; &lt;h3&gt;Why we love it:&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck features a relaxed, oversized fit with a smooth drape, front seam piping, and slightly cropped length, making it easy to style solo or pair with the Member’s Mark Women’s Sandwash Jogger for a polished yet laid-back look.&lt;/p&gt; &lt;h3&gt;Styling &amp;amp; Fit&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck offers a customizable fit with front seam piping, blending casual ease and polished style. Pair it with the Member’s Mark Sandwash Jogger for a coordinated, laid-back look that’s perfect for everyday wear.&lt;/p&gt; &lt;h3&gt;Material &amp;amp; Care&lt;/h3&gt; &lt;p&gt;Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex. This fabric is made from wood-based fibers sourced sustainably from well-managed forests. Each color—even Black—features an intentional washed-down finish, giving the piece an authentic, refined look. Due to its delicate nature, this fabric may show water spots or creases, which can be easily removed with a gentle wash.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/e58c6c8f-ea6f-4da3-aa88-48935c875b22.ffaf09f6295c124079067279184f0e38.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/e58c6c8f-ea6f-4da3-aa88-48935c875b22.ffaf09f6295c124079067279184f0e38.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/9c1d0433-7539-4e1b-97ef-db0655b3e03b.63e6c5e5cfdf5fdcf9769c8356f3a541.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/eddacd5a-19b6-4cfd-873d-ba51eb076ee2.30c943ef38301d1d04d6d089ed2b5148.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/0df7bced-5212-4d61-bbfe-e8a5d73ba860.a6339c01ac8e6246d61ce16e50d56ea3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/a6ee49d0-8923-4a3f-8285-15cfa1a18e1e.b28d17cf4f4ff0a68fd657f80a7b4c45.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/5d4759ca-db5a-4c11-9362-72463a3bbeff.d075380f062303cdee274df9cdaf5c88.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/e58c6c8f-ea6f-4da3-aa88-48935c875b22.ffaf09f6295c124079067279184f0e38.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives Jun 16</t>
+  </si>
+  <si>
+    <t>49% Recycled Polyester / 43% Livaeco Modal / 8% Spandex</t>
   </si>
   <si>
     <t>Long sleeves</t>
   </si>
   <si>
-    <t>https://www.samsclub.com/browse/womens-clothing/4070103?page=2</t>
-[...9 lines deleted...]
-    <t>Eddie Bauer Women's Short Sleeve V-Neck T-Shirt</t>
+    <t>2026-06-15T05:02:20Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Eddie-Bauer-Women-s-Long-Sleeve-T-Shirt/16246313196?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Eddie Bauer Women's Long Sleeve T-Shirt</t>
   </si>
   <si>
     <t>Eddie Bauer</t>
   </si>
   <si>
-    <t>Women's lightweight classic V-neck tee
-[...91 lines deleted...]
-    <t>Nine West Women's Crochet Tank Top</t>
+    <t>Classic long sleeve tee
+Soft brushed cotton
+Classic fit
+Great for layering
+Machine washable</t>
+  </si>
+  <si>
+    <t>We know your active adventures may require performance outdoor wear with multiple functionalities, but never underestimate the importance of having everyday essentials in your closet too. One such must-have is the Eddie Bauer Women’s Long Sleeve Tee. Crafted from a cotton blend soft-brushed for extra coziness, this rib knit top is as classic as it gets, featuring a fitted silhouette and a classic crew neckline. Why choose the Eddie Bauer Women’s Long Sleeve Tee? The clean lines and simple design make it a super versatile wardrobe staple, easily paired with just about any bottoms in your closet, from your favorite pair of jeans for the weekend to a skirt or slacks in a work-appropriate ensemble. You can use it as a standalone tee during moderate weather, but the body-skimming fit means it’s also the perfect layering piece – no bulk under whichever top or sweater you put over it. What are its design features? Crafted from a soft-brushed rib knit, this top features a classic crew neckline and long sleeves. It is finished with a branded label on one side off the hem. No closures are included. How is this top meant to fit? The Eddie Bauer Women’s Long Sleeve Tee has a fitted silhouette. Please refer to the size chart included as the final slide of the product photos for additional sizing information. What colors and sizes are available? This item is offered in six colorways, five solid (Black, White, Blue, Green, and Purple) and one striped (Grey). It is available in ladies’ sizes XS to XXL while supplies last. What is the make of the Eddie Bauer Women’s Long Sleeve Tee? It is cut from a blend of 58% Cotton, 39% Modal, and 3% Spandex. To best preserve shirt color, quality, and fit, please see the care tag for more detailed instructions on how to launder this garment.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;We know your active adventures may require performance outdoor wear with multiple functionalities, but never underestimate the importance of having everyday essentials in your closet too. One such must-have is the Eddie Bauer Women’s Long Sleeve Tee. Crafted from a cotton blend soft-brushed for extra coziness, this rib knit top is as classic as it gets, featuring a fitted silhouette and a classic crew neckline.&lt;/p&gt; &lt;h3&gt;Why choose the Eddie Bauer Women’s Long Sleeve Tee?&lt;/h3&gt; &lt;p&gt;The clean lines and simple design make it a super versatile wardrobe staple, easily paired with just about any bottoms in your closet, from your favorite pair of jeans for the weekend to a skirt or slacks in a work-appropriate ensemble. You can use it as a standalone tee during moderate weather, but the body-skimming fit means it’s also the perfect layering piece – no bulk under whichever top or sweater you put over it.&lt;/p&gt; &lt;h3&gt;What are its design features?&lt;/h3&gt; &lt;p&gt;Crafted from a soft-brushed rib knit, this top features a classic crew neckline and long sleeves. It is finished with a branded label on one side off the hem. No closures are included.&lt;/p&gt; &lt;h3&gt;How is this top meant to fit?&lt;/h3&gt; &lt;p&gt;The Eddie Bauer Women’s Long Sleeve Tee has a fitted silhouette. Please refer to the size chart included as the final slide of the product photos for additional sizing information.&lt;/p&gt; &lt;h3&gt;What colors and sizes are available?&lt;/h3&gt; &lt;p&gt;This item is offered in six colorways, five solid (Black, White, Blue, Green, and Purple) and one striped (Grey). It is available in ladies’ sizes XS to XXL while supplies last.&lt;/p&gt; &lt;h3&gt;What is the make of the Eddie Bauer Women’s Long Sleeve Tee?&lt;/h3&gt; &lt;p&gt;It is cut from a blend of 58% Cotton, 39% Modal, and 3% Spandex. To best preserve shirt color, quality, and fit, please see the care tag for more detailed instructions on how to launder this garment.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/3a39cea5-7505-42a6-83ee-57037655a395.f2d7e87627dda41990d083034f9f983e.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/3a39cea5-7505-42a6-83ee-57037655a395.f2d7e87627dda41990d083034f9f983e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/630194ca-c7f1-4dd2-8847-dca1096fb7fa.d95f4446ecf8ea66ddc0dc39d3932bf6.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/c43982c3-0c26-40fd-a2d1-c376008e684b.37a396dc45740c7aebd8f06a43cbf917.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/cdf3dc18-30be-4868-aa49-974df88a7a74.30f4ab82b39409a0f55846538b687157.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/49bb7fce-bdd9-4879-93df-d7b0419a6d71.af64e38c297044a087c53107950ae684.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/84058e72-eda7-4d08-a7ef-a5b7b76454b0.b542aeaf2a3dde447aa876838f0cf80f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/88874cef-e132-4ac0-84d9-8e8f027e5f80.840ceb8854cb4de08c19a035c09942d9.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/19d98530-37f6-4648-93cc-3863f37a89ee.00b011103cec9c3e291aabc03764cb63.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/3a39cea5-7505-42a6-83ee-57037655a395.f2d7e87627dda41990d083034f9f983e.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Grey</t>
+  </si>
+  <si>
+    <t>58% Cotton, 39% Modal, 3% Spandex</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:03:40Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Nine-West-Women-s-Cropped-Sweater-Cardigan/17475007947?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Nine West Women's Cropped Sweater Cardigan</t>
   </si>
   <si>
     <t>Nine West</t>
-  </si>
-[...45 lines deleted...]
-    <t>Nine West Women's Cropped Sweater Cardigan</t>
   </si>
   <si>
     <t>Women's crewneck sweater cardigan
 Soft cotton handfeel with textured knit detail
 Classic fit with cropped length
 Stretch sweater knit fabric with button-up placket featuring novelty gold buttons
 Banded collar and ribbed cuffs
 Machine washable for easy care</t>
   </si>
   <si>
     <t>Elegant Design with Textured Stripe Knit The Nine West Cardigan is a stylish addition to your wardrobe, featuring a sophisticated textured stripe knit that exudes elegance. Its classic fit ensures versatility, making it suitable for both casual outings and dressier occasions. This cardigan is designed to keep you looking chic while providing comfort throughout the season. Luxurious Gold Button Accents Adorned with distinctive novelty gold buttons, the Nine West Cardigan adds a touch of glamour to its timeless silhouette. The button-up design enhances its refined look, making it a standout piece that effortlessly elevates any outfit. Thoughtful Details for a Cohesive Look With a banded collar that frames the neckline beautifully, this cardigan is complemented by matching banded patch pockets and cuffs. These thoughtful details create a cohesive and polished appearance, ensuring you look put-together wherever you go. Available in Versatile Colors The Nine West Cardigan comes in a variety of colors, including Navy, Pink, Red, and Cream. These versatile options make it easy to mix and match with your favorite outfits, allowing you to create a fresh and stylish look effortlessly.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
   </si>
   <si>
-    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Elegant Design with Textured Stripe Knit&lt;/h3&gt; &lt;p&gt;The Nine West Cardigan is a stylish addition to your wardrobe, featuring a sophisticated textured stripe knit that exudes elegance. Its classic fit ensures versatility, making it suitable for both casual outings and dressier occasions. This cardigan is designed to keep you looking chic while providing comfort throughout the season.&lt;/p&gt; &lt;h3&gt;Luxurious Gold Button Accents&lt;/h3&gt; &lt;p&gt;Adorned with distinctive novelty gold buttons, the Nine West Cardigan adds a touch of glamour to its timeless silhouette. The button-up design enhances its refined look, making it a standout piece that effortlessly elevates any outfit.&lt;/p&gt; &lt;h3&gt;Thoughtful Details for a Cohesive Look&lt;/h3&gt; &lt;p&gt;With a banded collar that frames the neckline beautifully, this cardigan is complemented by matching banded patch pockets and cuffs. These thoughtful details create a cohesive and polished appearance, ensuring you look put-together wherever you go.&lt;/p&gt; &lt;h3&gt;Available in Versatile Colors&lt;/h3&gt; &lt;p&gt;The Nine West Cardigan comes in a variety of colors, including Navy, Pink, Red, and Cream. These versatile options make it easy to mix and match with your favorite outfits, allowing you to create a fresh and stylish look effortlessly.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-id="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Elegant Design with Textured Stripe Knit&lt;/h3&gt; &lt;p&gt;The Nine West Cardigan is a stylish addition to your wardrobe, featuring a sophisticated textured stripe knit that exudes elegance. Its classic fit ensures versatility, making it suitable for both casual outings and dressier occasions. This cardigan is designed to keep you looking chic while providing comfort throughout the season.&lt;/p&gt; &lt;h3&gt;Luxurious Gold Button Accents&lt;/h3&gt; &lt;p&gt;Adorned with distinctive novelty gold buttons, the Nine West Cardigan adds a touch of glamour to its timeless silhouette. The button-up design enhances its refined look, making it a standout piece that effortlessly elevates any outfit.&lt;/p&gt; &lt;h3&gt;Thoughtful Details for a Cohesive Look&lt;/h3&gt; &lt;p&gt;With a banded collar that frames the neckline beautifully, this cardigan is complemented by matching banded patch pockets and cuffs. These thoughtful details create a cohesive and polished appearance, ensuring you look put-together wherever you go.&lt;/p&gt; &lt;h3&gt;Available in Versatile Colors&lt;/h3&gt; &lt;p&gt;The Nine West Cardigan comes in a variety of colors, including Navy, Pink, Red, and Cream. These versatile options make it easy to mix and match with your favorite outfits, allowing you to create a fresh and stylish look effortlessly.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/bd50742b-6795-41fa-a916-ba2bd6f81052.3f644349c6078c57bbc685921293c930.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>https://i5.samsclubimages.com/asr/bd50742b-6795-41fa-a916-ba2bd6f81052.3f644349c6078c57bbc685921293c930.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/55f2cefa-feba-4ee2-ba06-9fefb926907c.6d256d9e13f0d64c6bcf995af408e9c2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/c1910ce7-5430-424e-988b-9baa765ad80b.fda49dd9d0e446323257ec2e193c1962.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/f71484c5-c428-4163-b296-7143db875e49.13447929f0982abc830243fec5ad5ef0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/fc1326d1-f7e6-4349-a964-92b5acc50ba1.486c9933ea3bab48f4533c176372d642.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/ce25fe3d-517c-4070-988d-573bd3f9c3aa.8fb0aa93e6fcf64deca101bd82f3d42c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/6b114584-b36e-493d-837e-deb6a03b1a6d.47d92e1fe6de2b53964ca9b104ad0c49.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.samsclubimages.com/asr/bd50742b-6795-41fa-a916-ba2bd6f81052.3f644349c6078c57bbc685921293c930.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
   </si>
   <si>
-    <t>ShippingArrives May 26</t>
+    <t>ShippingArrives Jun 17</t>
   </si>
   <si>
     <t>Pink - Online Only</t>
+  </si>
+  <si>
+    <t>XXL</t>
   </si>
   <si>
     <t>60% Cotton, 40% Viscose</t>
   </si>
   <si>
     <t>Long sleeves with ribbed cuffs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -686,59 +705,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -770,422 +789,440 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2" t="s">
+        <v>27</v>
+      </c>
+      <c r="C2" t="s">
+        <v>28</v>
+      </c>
+      <c r="D2" t="s">
+        <v>29</v>
+      </c>
+      <c r="E2" t="s">
+        <v>30</v>
+      </c>
+      <c r="F2">
+        <v>990464474</v>
+      </c>
+      <c r="G2">
+        <v>197772735275</v>
+      </c>
+      <c r="H2">
+        <v>6.98</v>
+      </c>
+      <c r="I2">
+        <v>8.98</v>
+      </c>
+      <c r="J2">
+        <v>6.98</v>
+      </c>
+      <c r="K2" t="s">
+        <v>31</v>
+      </c>
+      <c r="L2">
+        <v>4.7</v>
+      </c>
+      <c r="M2">
+        <v>127</v>
+      </c>
+      <c r="N2" t="s">
+        <v>32</v>
+      </c>
+      <c r="O2" t="s">
+        <v>33</v>
+      </c>
+      <c r="P2" t="s">
+        <v>34</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>35</v>
+      </c>
+      <c r="R2" t="s">
+        <v>36</v>
+      </c>
+      <c r="S2" t="s">
+        <v>37</v>
+      </c>
+      <c r="T2" t="s">
+        <v>38</v>
+      </c>
+      <c r="U2" t="s">
+        <v>39</v>
+      </c>
+      <c r="V2" t="s">
+        <v>40</v>
+      </c>
+      <c r="W2" t="s">
+        <v>41</v>
+      </c>
+      <c r="X2">
+        <v>1</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>42</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
         <v>26</v>
       </c>
-      <c r="C2" t="s">
-[...32 lines deleted...]
-      <c r="N2" t="s">
+      <c r="B3" t="s">
+        <v>44</v>
+      </c>
+      <c r="C3" t="s">
+        <v>45</v>
+      </c>
+      <c r="D3" t="s">
+        <v>46</v>
+      </c>
+      <c r="E3" t="s">
+        <v>47</v>
+      </c>
+      <c r="F3">
+        <v>990453322</v>
+      </c>
+      <c r="G3">
+        <v>197709461383</v>
+      </c>
+      <c r="H3">
+        <v>9.88</v>
+      </c>
+      <c r="I3">
+        <v>11.88</v>
+      </c>
+      <c r="J3">
+        <v>9.88</v>
+      </c>
+      <c r="K3" t="s">
         <v>31</v>
       </c>
-      <c r="O2" t="s">
-[...11 lines deleted...]
-      <c r="S2" t="s">
+      <c r="L3">
+        <v>4.3</v>
+      </c>
+      <c r="M3">
+        <v>42</v>
+      </c>
+      <c r="N3" t="s">
+        <v>48</v>
+      </c>
+      <c r="O3" t="s">
+        <v>49</v>
+      </c>
+      <c r="P3" t="s">
+        <v>50</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>51</v>
+      </c>
+      <c r="R3" t="s">
+        <v>52</v>
+      </c>
+      <c r="S3" t="s">
+        <v>37</v>
+      </c>
+      <c r="T3" t="s">
+        <v>53</v>
+      </c>
+      <c r="U3" t="s">
+        <v>54</v>
+      </c>
+      <c r="V3" t="s">
+        <v>55</v>
+      </c>
+      <c r="W3" t="s">
+        <v>56</v>
+      </c>
+      <c r="X3">
+        <v>1</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D4" t="s">
+        <v>60</v>
+      </c>
+      <c r="E4" t="s">
+        <v>61</v>
+      </c>
+      <c r="F4">
+        <v>990419909</v>
+      </c>
+      <c r="G4">
+        <v>193968507787</v>
+      </c>
+      <c r="H4">
+        <v>12.81</v>
+      </c>
+      <c r="I4">
+        <v>14.74</v>
+      </c>
+      <c r="J4">
+        <v>12.81</v>
+      </c>
+      <c r="K4" t="s">
+        <v>31</v>
+      </c>
+      <c r="L4">
+        <v>4.2</v>
+      </c>
+      <c r="M4">
         <v>36</v>
       </c>
-      <c r="T2" t="s">
+      <c r="N4" t="s">
+        <v>62</v>
+      </c>
+      <c r="O4" t="s">
+        <v>63</v>
+      </c>
+      <c r="P4" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>65</v>
+      </c>
+      <c r="R4" t="s">
+        <v>66</v>
+      </c>
+      <c r="S4" t="s">
+        <v>67</v>
+      </c>
+      <c r="T4" t="s">
+        <v>53</v>
+      </c>
+      <c r="U4" t="s">
+        <v>54</v>
+      </c>
+      <c r="V4" t="s">
+        <v>68</v>
+      </c>
+      <c r="W4" t="s">
+        <v>69</v>
+      </c>
+      <c r="X4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
+        <v>70</v>
+      </c>
+      <c r="C5" t="s">
+        <v>71</v>
+      </c>
+      <c r="D5" t="s">
+        <v>72</v>
+      </c>
+      <c r="E5" t="s">
+        <v>73</v>
+      </c>
+      <c r="F5">
+        <v>990412539</v>
+      </c>
+      <c r="G5">
+        <v>760563296592</v>
+      </c>
+      <c r="H5">
+        <v>5.81</v>
+      </c>
+      <c r="I5">
+        <v>9.98</v>
+      </c>
+      <c r="J5">
+        <v>5.81</v>
+      </c>
+      <c r="K5" t="s">
+        <v>31</v>
+      </c>
+      <c r="L5">
+        <v>4.7</v>
+      </c>
+      <c r="M5">
+        <v>521</v>
+      </c>
+      <c r="N5" t="s">
+        <v>74</v>
+      </c>
+      <c r="O5" t="s">
+        <v>75</v>
+      </c>
+      <c r="P5" t="s">
+        <v>76</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>77</v>
+      </c>
+      <c r="R5" t="s">
+        <v>78</v>
+      </c>
+      <c r="S5" t="s">
         <v>37</v>
       </c>
-      <c r="U2" t="s">
-[...2 lines deleted...]
-      <c r="V2" t="s">
+      <c r="T5" t="s">
+        <v>79</v>
+      </c>
+      <c r="U5" t="s">
         <v>39</v>
       </c>
-      <c r="W2">
+      <c r="V5" t="s">
+        <v>80</v>
+      </c>
+      <c r="W5" t="s">
+        <v>69</v>
+      </c>
+      <c r="X5">
         <v>1</v>
       </c>
-      <c r="X2" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="Z5" t="s">
+        <v>57</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
-[...66 lines deleted...]
-      <c r="W3">
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
+        <v>81</v>
+      </c>
+      <c r="C6" t="s">
+        <v>82</v>
+      </c>
+      <c r="D6" t="s">
+        <v>83</v>
+      </c>
+      <c r="E6" t="s">
+        <v>84</v>
+      </c>
+      <c r="F6">
+        <v>990459344</v>
+      </c>
+      <c r="G6">
+        <v>782419502091</v>
+      </c>
+      <c r="H6">
+        <v>12.81</v>
+      </c>
+      <c r="I6">
+        <v>18.74</v>
+      </c>
+      <c r="J6">
+        <v>12.81</v>
+      </c>
+      <c r="K6" t="s">
+        <v>31</v>
+      </c>
+      <c r="L6">
+        <v>4.6</v>
+      </c>
+      <c r="M6">
+        <v>80</v>
+      </c>
+      <c r="N6" t="s">
+        <v>85</v>
+      </c>
+      <c r="O6" t="s">
+        <v>86</v>
+      </c>
+      <c r="P6" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>88</v>
+      </c>
+      <c r="R6" t="s">
+        <v>89</v>
+      </c>
+      <c r="S6" t="s">
+        <v>90</v>
+      </c>
+      <c r="T6" t="s">
+        <v>91</v>
+      </c>
+      <c r="U6" t="s">
+        <v>92</v>
+      </c>
+      <c r="V6" t="s">
+        <v>93</v>
+      </c>
+      <c r="W6" t="s">
+        <v>94</v>
+      </c>
+      <c r="X6">
         <v>1</v>
       </c>
-      <c r="Y3" t="s">
-[...40 lines deleted...]
-      <c r="M4" t="s">
+      <c r="Z6" t="s">
         <v>57</v>
-      </c>
-[...179 lines deleted...]
-        <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">