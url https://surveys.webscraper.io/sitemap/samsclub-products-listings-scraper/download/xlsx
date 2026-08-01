--- v3 (2026-06-19)
+++ v4 (2026-08-01)
@@ -12,67 +12,70 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="95">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="93">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
+    <t>item_nr</t>
+  </si>
+  <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>features</t>
@@ -95,313 +98,306 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>https://www.samsclub.com/browse/womens-clothing/4070103</t>
   </si>
   <si>
-    <t>2026-06-15T05:10:27Z</t>
-[...8 lines deleted...]
-    <t>Mighty Fine</t>
+    <t>2026-07-31T06:27:04Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Women-s-Licensed-Country-Music-T-Shirt/17913613808?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Women's Licensed Country Music T-Shirt</t>
+  </si>
+  <si>
+    <t>Licensed Products</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Everyday fit for versatile, all-day wear
-[...35 lines deleted...]
-    <t>60% Cotton, 40% Polyester</t>
+    <t>Everyday fit tee
+Midweight soft fabrication for year-round comfort
+Ribbed crewneck design for a classic finish
+Prints feature Country music artists on the front
+Machine washable for easy care</t>
+  </si>
+  <si>
+    <t>Celebrate Music Icons with Exclusive Graphic Tees Immerse yourself in the world of timeless sound with our exclusive collection of country music-inspired graphic tees. Featuring legendary artists like Dolly Parton, Lainey Wilson, Elvis Presley, ZZ Top, and classic MTV, each shirt is a tribute to unforgettable music moments. These tees are more than just apparel—they’re a celebration of iconic music history. Crafted for Comfort and Style Made from 100% natural cotton, these graphic tees offer unbeatable comfort and breathability. The mid-weight softness ensures they are perfect for year-round wear, whether you're enjoying a casual day out or relaxing at home. Designed with an everyday fit, these tees provide effortless style and versatility, making them suitable for any occasion. Easy Care for Everyday Wear These tees are machine washable, making them easy to care for and ideal for daily use. Step into a tee that not only looks great but also feels amazing, because great music—and great style—never goes out of fashion.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Celebrate Music Icons with Exclusive Graphic Tees&lt;/h3&gt; &lt;p&gt;Immerse yourself in the world of timeless sound with our exclusive collection of country music-inspired graphic tees. Featuring legendary artists like Dolly Parton, Lainey Wilson, Elvis Presley, ZZ Top, and classic MTV, each shirt is a tribute to unforgettable music moments. These tees are more than just apparel—they’re a celebration of iconic music history.&lt;/p&gt; &lt;h3&gt;Crafted for Comfort and Style&lt;/h3&gt; &lt;p&gt;Made from 100% natural cotton, these graphic tees offer unbeatable comfort and breathability. The mid-weight softness ensures they are perfect for year-round wear, whether you're enjoying a casual day out or relaxing at home. Designed with an everyday fit, these tees provide effortless style and versatility, making them suitable for any occasion.&lt;/p&gt; &lt;h3&gt;Easy Care for Everyday Wear&lt;/h3&gt; &lt;p&gt;These tees are machine washable, making them easy to care for and ideal for daily use. Step into a tee that not only looks great but also feels amazing, because great music—and great style—never goes out of fashion.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/b5a3da62-2413-47a0-baed-227b2ba1141d.cd2ff2ad64f12bc9cbca6e63d1c29c37.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/b5a3da62-2413-47a0-baed-227b2ba1141d.cd2ff2ad64f12bc9cbca6e63d1c29c37.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/899065d5-d9de-46f1-9eee-e4453ad89c24.300f1679589b1352cf22b457db8f3483.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/86cdd653-d1bd-41d4-8021-f26aa1bb3084.a6eb3b5bed4f0a17f3f71f40db3a1995.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/cad2cd7f-2cec-49fe-a6f5-b1273098e6ef.bc8f10a88b691bba8ca9fb92b6ab43ed.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/69dfd294-cebe-4712-aa46-41a4ba74f0c4.380c505061bee4d023cc03335120fba0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/2f21e349-85f4-4804-add0-0fb48c4f48e7.4a7884538b3a253bb671cf735685d77f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/862c49de-c58b-4056-a9c6-c109ef5d8a7f.00d9403507c0368fbb897bc90c90435e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b5a3da62-2413-47a0-baed-227b2ba1141d.cd2ff2ad64f12bc9cbca6e63d1c29c37.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>ShippingArrives Aug 4</t>
+  </si>
+  <si>
+    <t>ZZ Top - Online Only</t>
+  </si>
+  <si>
+    <t>XS</t>
+  </si>
+  <si>
+    <t>100% Cotton</t>
   </si>
   <si>
     <t>Short sleeves</t>
-  </si>
-[...1 lines deleted...]
-    <t>https://www.samsclub.com/browse/womens-clothing/4070103?page=2</t>
   </si>
   <si>
     <t>Dallas, 75231
 Dallas, Timber Creek Crossing Sam's Club</t>
   </si>
   <si>
-    <t>2026-06-15T05:00:59Z</t>
-[...15 lines deleted...]
-Matching shorts available
+    <t>2026-07-31T06:28:36Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Sandwash-Front-Seam-Piping-Crewneck-Sweatshirt/17359408009?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Member's Mark Women's Sandwash Front Seam Piping Crewneck Sweatshirt</t>
+  </si>
+  <si>
+    <t>Member's Mark</t>
+  </si>
+  <si>
+    <t>Long sleeve crewneck design
+Sandwashed fabric for added softness
+Regular fit with mid-weight garment construction
+Combines casual comfort with refined style
+Machine washable</t>
+  </si>
+  <si>
+    <t>Super-Soft Comfort for Everyday Wear Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look. Effortless Styling and Fit The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands. Sustainable and High-Quality Materials Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look. Care Instructions for Long-Lasting Wear Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time. 
+ Questions or Comments?
+We would love to hear about your
+   Member's Mark experience! Visit us at:
+samsclub.com/membersmarkhelp 
+info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Super-Soft Comfort for Everyday Wear&lt;/h3&gt; &lt;p&gt;Experience unparalleled comfort with the Member’s Mark Women’s Sandwash Crewneck. Crafted from a knit fabric that’s soft, drapey, and gentle on your skin, this crewneck is designed to provide a relaxed and oversized fit. Its smooth drape and front seam piping make it versatile for styling solo or pairing with the Member’s Mark Women’s Sandwash Jogger for a polished yet casual look.&lt;/p&gt; &lt;h3&gt;Effortless Styling and Fit&lt;/h3&gt; &lt;p&gt;The Member’s Mark Women’s Sandwash Crewneck combines casual ease with polished style. Featuring front seam piping, it offers a customizable fit that’s perfect for everyday wear. Pair it with the Member’s Mark Sandwash Jogger to create a coordinated, laid-back outfit that’s ideal for lounging or running errands.&lt;/p&gt; &lt;h3&gt;Sustainable and High-Quality Materials&lt;/h3&gt; &lt;p&gt;Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex, this crewneck is crafted with sustainability in mind. The fabric incorporates wood-based fibers sourced responsibly from well-managed forests. Each color, including Black, features a washed-down finish for an authentic and refined look.&lt;/p&gt; &lt;h3&gt;Care Instructions for Long-Lasting Wear&lt;/h3&gt; &lt;p&gt;Due to the delicate nature of the fabric, it may show water spots or creases. These can be easily removed with a gentle wash, ensuring your crewneck maintains its soft and stylish appearance over time.&lt;/p&gt; &lt;br&gt; &lt;h3&gt;&lt;strong&gt;Questions or Comments?&lt;br&gt;&lt;/strong&gt;&lt;/h3&gt;&lt;span&gt;We would love to hear about your&lt;br&gt;   Member's Mark experience! Visit us at:&lt;br&gt;&lt;/span&gt;&lt;a href="https://help.samsclub.com/app/answers/detail/a_id/2790?xid=vanity:membersmarkhelp"&gt;&lt;span&gt;&lt;strong&gt;samsclub.com/membersmarkhelp&lt;/strong&gt;&lt;/span&gt;&lt;/a&gt; &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/3e3df2cb-c9f2-4cad-9a7b-8f37f0ba37cb.802ff2efb970fd92dfdb4d91a5c170ee.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/3e3df2cb-c9f2-4cad-9a7b-8f37f0ba37cb.802ff2efb970fd92dfdb4d91a5c170ee.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/5003f19c-b45b-4519-8e76-ddb023ebbd8c.86affde8a6eda3942bb639c187bd4bda.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/c485cbf3-25ac-4b5f-9a82-806bfc596924.9aa4f16684bd293ccb62a4d487149622.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/6763e1c6-9a9b-4608-a5fc-1855a8431a30.2c7070fb1e9d969744d14e0af0e2c1ff.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/37603e45-10db-4e74-bb27-3aee13fb3822.84618fd98d653ca3ad6c84de65f5435b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/0bf9474f-c437-49eb-bb69-a9ef5bc49077.9e8b5e70a43914694c7952b66ee69191.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/5d4759ca-db5a-4c11-9362-72463a3bbeff.d075380f062303cdee274df9cdaf5c88.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/47fd483d-a8ef-4c27-bc8f-25232c0ebeec.baa70b19fec2cdf979578fe2a1df766f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/3e3df2cb-c9f2-4cad-9a7b-8f37f0ba37cb.802ff2efb970fd92dfdb4d91a5c170ee.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Cream</t>
+  </si>
+  <si>
+    <t>L</t>
+  </si>
+  <si>
+    <t>49% Recycled Polyester / 43% Livaeco Modal / 8% Spandex</t>
+  </si>
+  <si>
+    <t>Long sleeves</t>
+  </si>
+  <si>
+    <t>2026-07-31T06:28:41Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Express-Women-s-Linen-Blend-Button-Up-Tank-Top/17916100981?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Express Women's Linen Blend Button-Up Tank Top</t>
+  </si>
+  <si>
+    <t>Express</t>
+  </si>
+  <si>
+    <t>Women's linen blend tank with button-front closure
+Soft linen blend material made of 55% linen and 45% rayon
+Slim fit with slight stretch for a flattering silhouette
+Versatile wear with sleeveless design and square neckline
+Lightweight garment with 1.5" straps
 Machine washable for easy care</t>
   </si>
   <si>
-    <t>Sporty and Stylish Design The Spalding Active Tank showcases a classic crew neck design that delivers a clean and sporty look. Its timeless style makes it a versatile addition to your wardrobe, perfect for both active days and casual outings. Comfortable Stretch Fabric Crafted with stretch fabric, this tank offers exceptional flexibility and comfort for all-day wear. Whether you're hitting the gym or running errands, the fabric moves with you, ensuring a comfortable fit throughout your activities. Enhanced Breathability Perforated detailing along the armholes adds a fun and functional touch to the design. This feature enhances breathability, keeping you cool and comfortable during workouts or warm days. Perfect Pairing with Spalding Active Shorts The Spalding Active Tank pairs seamlessly with matching Spalding Active Shorts, which are designed for an easy, relaxed fit. Together, this set combines performance and comfort, making it an ideal choice for your active lifestyle.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
-[...19 lines deleted...]
-    <t>Pink</t>
+    <t>Stylish Sleeveless Design for Summer The Express Women’s Linen Blend Top is the perfect addition to your summer wardrobe. This button-front vest combines elegance and comfort, allowing you to enjoy the sunshine on your shoulders while elevating your style. Its versatile design makes it ideal for dressier occasions or casual outings. Versatile Styling Options Pair the Express Women’s Linen Blend Top with the matching Express Women’s Linen Blend Skirt for a coordinated look, or mix it up with jeans and boots for an equestrian-inspired outfit. For office-ready attire, wear it with slacks and a blazer. As the weather cools, layer it over a long-sleeved tee to utilize it as a chic vest. Thoughtful Design Features Crafted from a woven linen blend, this sleeveless top features a high squared neckline, side welt pockets, and a button-up front leading to a notched hem. Fully lined for added comfort, it offers a fitted silhouette that flatters your figure. For sizing assistance, refer to the size chart included in the product photos. Premium Fabric Composition Made from a blend of 55% Linen and 45% Rayon, this top is breathable, absorbent, and moisture-wicking, ensuring comfort throughout the day. Linen is also a sustainable and durable fabric, making this top a great choice for eco-conscious shoppers. Follow the care tag instructions to maintain its quality and fit. Available Colors and Sizes Choose from three solid color options—Black, Red, and Tan—or a checked Multi print. The Express Women’s Linen Blend Top is available in ladies’ sizes XS-XXL while supplies last, ensuring a fit for everyone. Add this versatile piece to your wardrobe today!info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Stylish Sleeveless Design for Summer&lt;/h3&gt; &lt;p&gt;The Express Women’s Linen Blend Top is the perfect addition to your summer wardrobe. This button-front vest combines elegance and comfort, allowing you to enjoy the sunshine on your shoulders while elevating your style. Its versatile design makes it ideal for dressier occasions or casual outings.&lt;/p&gt; &lt;h3&gt;Versatile Styling Options&lt;/h3&gt; &lt;p&gt;Pair the Express Women’s Linen Blend Top with the matching Express Women’s Linen Blend Skirt for a coordinated look, or mix it up with jeans and boots for an equestrian-inspired outfit. For office-ready attire, wear it with slacks and a blazer. As the weather cools, layer it over a long-sleeved tee to utilize it as a chic vest.&lt;/p&gt; &lt;h3&gt;Thoughtful Design Features&lt;/h3&gt; &lt;p&gt;Crafted from a woven linen blend, this sleeveless top features a high squared neckline, side welt pockets, and a button-up front leading to a notched hem. Fully lined for added comfort, it offers a fitted silhouette that flatters your figure. For sizing assistance, refer to the size chart included in the product photos.&lt;/p&gt; &lt;h3&gt;Premium Fabric Composition&lt;/h3&gt; &lt;p&gt;Made from a blend of 55% Linen and 45% Rayon, this top is breathable, absorbent, and moisture-wicking, ensuring comfort throughout the day. Linen is also a sustainable and durable fabric, making this top a great choice for eco-conscious shoppers. Follow the care tag instructions to maintain its quality and fit.&lt;/p&gt; &lt;h3&gt;Available Colors and Sizes&lt;/h3&gt; &lt;p&gt;Choose from three solid color options—Black, Red, and Tan—or a checked Multi print. The Express Women’s Linen Blend Top is available in ladies’ sizes XS-XXL while supplies last, ensuring a fit for everyone. Add this versatile piece to your wardrobe today!&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/081cc1ec-d107-4736-a402-0faa548a39bb.0d1a3e42803e9f095eec8867be82761e.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/081cc1ec-d107-4736-a402-0faa548a39bb.0d1a3e42803e9f095eec8867be82761e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/dd27e9d8-89c5-4d5b-9a95-6f7107eaaaf9.95d819c413c940fc267ab3f8716accb6.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/63cb6563-5b86-4a5c-ac18-56e3da6700a9.9cdbf1e2c74911ca81d0f95a20ad4c09.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/7df82e3b-c086-4521-8f18-6e9aa548035d.e76093d9d97e5dd177e9f0adab3abfce.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/24e834a2-2ed1-427c-989c-37bedde4d197.5007ee836f7e0b016254c9f6e85ab9a7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/fda7a2b2-cac0-43ea-87b1-03a5a699b559.c51156c37af7be9fe69f61ef3cc198fe.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/ffaa018d-d1ab-43f4-8862-dfcd32670524.e7a733ae1d0e69e4480f5cb592630644.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b52b24df-bd2b-46cb-b0e5-9e9b56b04ca9.a998e82df443caf2560b0837ffa10301.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/081cc1ec-d107-4736-a402-0faa548a39bb.0d1a3e42803e9f095eec8867be82761e.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Shipping</t>
+  </si>
+  <si>
+    <t>Black &amp; White Gingham</t>
   </si>
   <si>
     <t>XL</t>
   </si>
   <si>
-    <t>76% NYLON / 24% SPANDEX</t>
+    <t>55% Linen, 45% Rayon</t>
   </si>
   <si>
     <t>Sleeveless</t>
   </si>
   <si>
-    <t>New York, 10027
-[...18 lines deleted...]
-Designed for all-day comfort and everyday style
+    <t>2026-07-31T06:29:14Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Eddie-Bauer-Women-s-Quarter-Zip-Pullover/17656324974?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Eddie Bauer Women's Quarter-Zip Pullover</t>
+  </si>
+  <si>
+    <t>Eddie Bauer</t>
+  </si>
+  <si>
+    <t>Women's quarter-zip pullover with dropped shoulder design
+Soft French terry material made of 80% cotton and 20% polyester
+Loose fit with long sleeves
+Adjustable mock neck or collared neckline
+Machine washable with gentle care instructions</t>
+  </si>
+  <si>
+    <t>Stylish and Functional Design The Eddie Bauer Women’s Quarter Zip Pullover combines fashion and function, making it a versatile choice for fall and winter. Whether you're layering up for camping or hiking adventures or simply need a cozy everyday pullover for cooler temperatures, this piece is designed to meet your needs. Its adjustable neckline allows you to zip it all the way up for a high mockneck or leave it open for a relaxed collared look. The metal zipper is complemented by a twill zipper pull, adding a touch of sophistication to the design. Thoughtful Details for Comfort This pullover features dropped shoulders with front and back seaming, providing a relaxed fit and stylish silhouette. The rib knit bottom hem and matching banded cuffs ensure a snug yet comfortable fit, while the woven label on one side adds a subtle finishing touch. Crafted with attention to detail, this pullover is perfect for chilly days when you need an extra layer without the bulk. Premium Fabric and GSM Made from soft French terry with a sun-washed look and a lived-in feel, this pullover offers a cozy experience. With a fabric weight of 385 GSM (grams per square meter), it strikes the perfect balance between warmth and comfort. Thick enough to feel substantial yet lightweight enough to avoid overheating, it’s ideal for layering during cooler weather. Color and Size Options The Eddie Bauer Women’s Quarter Zip Pullover is available in four stunning colorways: Cream, Pink, Turquoise, and Blue. It comes in women’s sizes XS-XXL, ensuring a fit for a variety of body types while supplies last. Whether you prefer a neutral tone or a pop of color, there’s an option for everyone. Durable and Easy Care Fabric Blend Crafted from a blend of 80% Cotton and 20% Polyester, with rib knit made from 95% Cotton and 5% Spandex, this pullover is designed for durability and comfort. To maintain its color, quality, and fit, refer to the care tag for detailed washing instructions. Enjoy a garment that’s built to last and easy to care for.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Stylish and Functional Design&lt;/h3&gt; &lt;p&gt;The Eddie Bauer Women’s Quarter Zip Pullover combines fashion and function, making it a versatile choice for fall and winter. Whether you're layering up for camping or hiking adventures or simply need a cozy everyday pullover for cooler temperatures, this piece is designed to meet your needs. Its adjustable neckline allows you to zip it all the way up for a high mockneck or leave it open for a relaxed collared look. The metal zipper is complemented by a twill zipper pull, adding a touch of sophistication to the design.&lt;/p&gt; &lt;h3&gt;Thoughtful Details for Comfort&lt;/h3&gt; &lt;p&gt;This pullover features dropped shoulders with front and back seaming, providing a relaxed fit and stylish silhouette. The rib knit bottom hem and matching banded cuffs ensure a snug yet comfortable fit, while the woven label on one side adds a subtle finishing touch. Crafted with attention to detail, this pullover is perfect for chilly days when you need an extra layer without the bulk.&lt;/p&gt; &lt;h3&gt;Premium Fabric and GSM&lt;/h3&gt; &lt;p&gt;Made from soft French terry with a sun-washed look and a lived-in feel, this pullover offers a cozy experience. With a fabric weight of 385 GSM (grams per square meter), it strikes the perfect balance between warmth and comfort. Thick enough to feel substantial yet lightweight enough to avoid overheating, it’s ideal for layering during cooler weather.&lt;/p&gt; &lt;h3&gt;Color and Size Options&lt;/h3&gt; &lt;p&gt;The Eddie Bauer Women’s Quarter Zip Pullover is available in four stunning colorways: Cream, Pink, Turquoise, and Blue. It comes in women’s sizes XS-XXL, ensuring a fit for a variety of body types while supplies last. Whether you prefer a neutral tone or a pop of color, there’s an option for everyone.&lt;/p&gt; &lt;h3&gt;Durable and Easy Care Fabric Blend&lt;/h3&gt; &lt;p&gt;Crafted from a blend of 80% Cotton and 20% Polyester, with rib knit made from 95% Cotton and 5% Spandex, this pullover is designed for durability and comfort. To maintain its color, quality, and fit, refer to the care tag for detailed washing instructions. Enjoy a garment that’s built to last and easy to care for.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/40225928-4e5f-4395-8937-ec269bfea196.a64e0ad8badd4eb4dda1ac491fc5b2bc.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/40225928-4e5f-4395-8937-ec269bfea196.a64e0ad8badd4eb4dda1ac491fc5b2bc.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/f152d4b5-02de-46b0-83e4-f021ef7eed0b.e468b3f29755bed8289901311f7c6b73.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/e3e2c3c9-262a-4b31-836b-44e723c5a83e.1aba73efa71aaefcbcf1a09374b50aac.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/e2936b63-d884-4248-9f09-4c65e90b69cf.6e5517f4cba77adc7c36c58b727457d6.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/599945ee-1d9c-4d6b-a8b1-9a4eefe90e52.3c8352cfa5b028848916287e342a430b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/8a86d8b0-5b11-42a1-91c5-e6f681eb8d39.f9f7482422c5bfdbdd1a0f25c6a69ce4.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/d8336f2a-e5ef-47ca-8c18-9d846d39a31b.2d8139311747177e87d5951899daa795.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/40225928-4e5f-4395-8937-ec269bfea196.a64e0ad8badd4eb4dda1ac491fc5b2bc.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Turquoise</t>
+  </si>
+  <si>
+    <t>80% Cotton, 20% Polyester</t>
+  </si>
+  <si>
+    <t>2026-07-31T06:30:42Z</t>
+  </si>
+  <si>
+    <t>https://www.samsclub.com/ip/Member-s-Mark-Women-s-Buttery-Soft-Cropped-T-Shirt/15898501869?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Member's Mark Women's Buttery Soft Cropped T-Shirt</t>
+  </si>
+  <si>
+    <t>Cropped short sleeve tee, a top you will want to reach for everyday
+Buttery soft and stretchy
+Fitted but not confining
+Extremely comfortable and can be styled with any and everything
 Machine washable</t>
   </si>
   <si>
-    <t>Experience super-soft comfort that goes wherever you do. The Member’s Mark Sandwash Collection features a knit fabric that’s soft, drapey, and designed to feel exceptionally comfortable on your skin. Why we love it: The Member’s Mark Women’s Sandwash Crewneck features a relaxed, oversized fit with a smooth drape, front seam piping, and slightly cropped length, making it easy to style solo or pair with the Member’s Mark Women’s Sandwash Jogger for a polished yet laid-back look. Styling &amp; Fit The Member’s Mark Women’s Sandwash Crewneck offers a customizable fit with front seam piping, blending casual ease and polished style. Pair it with the Member’s Mark Sandwash Jogger for a coordinated, laid-back look that’s perfect for everyday wear. Material &amp; Care Made from a blend of 49% recycled polyester, 43% Liva Eco Modal, and 8% spandex. This fabric is made from wood-based fibers sourced sustainably from well-managed forests. Each color—even Black—features an intentional washed-down finish, giving the piece an authentic, refined look. Due to its delicate nature, this fabric may show water spots or creases, which can be easily removed with a gentle wash.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
-[...122 lines deleted...]
-    <t>Long sleeves with ribbed cuffs</t>
+    <t>Ultra Soft, Ultra Style A must have performance style that merges minimalist design with luxurious comfort is the Sam’s Member Mark Women's Modern Short Sleeve Tee. The shirt’s fabric offers a buttery soft hand feel that makes it enjoyable to wear all day. The Modern Short Sleeve Tee is exceptionally soft against your skin. Its lightweight construction ensures breathability, making it ideal for yoga, running errands or simply lounging. The shirt is engineered with four-way stretch which allows for unrestricted movement making sure the shirt moves with you no matter what activity. The shirt has moisture wicking properties that keep you comfortable and cool making it an excellent choice for all types of workouts. Simplicity, Comfort, Perfection The shirt offers classic coverage with a cropped silhouette that hits just above the waistline, giving you a more contemporary look. The cropped silhouette pairs perfectly with high-waisted legging or pants which would create a modern look that transitions seamlessly from studio sessions to casual outing. Its slimming fit and classic crewneck design provides a clean minimalist look that makes it a versatile addition to any wardrobe. Elevate Your Everyday Whether you wear it as a stand-alone piece with jeans or layer it under your favorite jacket, the Sam’s Member Mark Women's Modern Short Sleeve Tee offers a luxurious feel and endless versatility that fits seamlessly into your active and casual wardrobe.info:If the item details above aren't accurate or complete, we want to know about it. Report incorrect product info</t>
+  </si>
+  <si>
+    <t>&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;span class="ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;Ultra Soft, Ultra Style&lt;/h3&gt; &lt;p&gt;A must have performance style that merges minimalist design with luxurious comfort is the Sam’s Member Mark Women's Modern Short Sleeve Tee. The shirt’s fabric offers a buttery soft hand feel that makes it enjoyable to wear all day. The Modern Short Sleeve Tee is exceptionally soft against your skin. Its lightweight construction ensures breathability, making it ideal for yoga, running errands or simply lounging. The shirt is engineered with four-way stretch which allows for unrestricted movement making sure the shirt moves with you no matter what activity. The shirt has moisture wicking properties that keep you comfortable and cool making it an excellent choice for all types of workouts.&lt;/p&gt; &lt;h3&gt;Simplicity, Comfort, Perfection&lt;/h3&gt; &lt;p&gt;The shirt offers classic coverage with a cropped silhouette that hits just above the waistline, giving you a more contemporary look. The cropped silhouette pairs perfectly with high-waisted legging or pants which would create a modern look that transitions seamlessly from studio sessions to casual outing. Its slimming fit and classic crewneck design provides a clean minimalist look that makes it a versatile addition to any wardrobe.&lt;/p&gt; &lt;h3&gt;Elevate Your Everyday&lt;/h3&gt; &lt;p&gt;Whether you wear it as a stand-alone piece with jeans or layer it under your favorite jacket, the Sam’s Member Mark Women's Modern Short Sleeve Tee offers a luxurious feel and endless versatility that fits seamlessly into your active and casual wardrobe.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="ld_0 ld_4 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_2"&gt;&lt;span class="ld_Ff"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_1"&gt;&lt;div&gt;&lt;span&gt;If the item details above aren't accurate or complete, &lt;/span&gt;&lt;span&gt;we want to know about it.&lt;/span&gt;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" aria-label="Report incorrect product info" data-dca-aid="B:9754F3423C" data-dca-intent="__DCA_INTENT_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;Report incorrect product info&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/46d190c8-1930-4c49-93a6-98e9ef352101.9b9c273af14f6c907c387a6a8e14f175.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://i5.samsclubimages.com/asr/46d190c8-1930-4c49-93a6-98e9ef352101.9b9c273af14f6c907c387a6a8e14f175.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/eec08775-c9e4-416f-bd6c-e6f83ca3f77f.aa01f0d51cdca77ab8c110ecaaa0c18d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/d6d11505-6e14-4f77-9ffa-a8d9ea19e3e1.32671ae6979566b8a81024487c2c25be.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b9d751ac-7e76-459a-b5b2-8319a7ed18bb.fc8cdf2f5feab1a4d1f94d522831822d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/b3e408a6-920a-4c78-a2a9-81667985b9bc.06823e391edbd6fdad6349f1e76ff269.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/78ac3d65-8b70-4166-a913-7da93f9eaec6.5c3e19021d522013dbfebe0f0a82d1c2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.samsclubimages.com/asr/46d190c8-1930-4c49-93a6-98e9ef352101.9b9c273af14f6c907c387a6a8e14f175.jpeg?odnHeight=640&amp;odnWidth=640&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>Burgundy</t>
+  </si>
+  <si>
+    <t>Sleek and smooth to the touch</t>
+  </si>
+  <si>
+    <t>Short Sleeve</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -705,59 +701,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -792,437 +788,452 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F2">
-        <v>990464474</v>
+        <v>990466932</v>
       </c>
       <c r="G2">
-        <v>197772735275</v>
+        <v>17913613808</v>
       </c>
       <c r="H2">
-        <v>6.98</v>
+        <v>197772733332</v>
       </c>
       <c r="I2">
-        <v>8.98</v>
+        <v>4.81</v>
       </c>
       <c r="J2">
-        <v>6.98</v>
-[...1 lines deleted...]
-      <c r="K2" t="s">
+        <v>6.64</v>
+      </c>
+      <c r="K2">
+        <v>4.81</v>
+      </c>
+      <c r="L2" t="s">
+        <v>32</v>
+      </c>
+      <c r="M2">
+        <v>4.4</v>
+      </c>
+      <c r="N2">
         <v>31</v>
-      </c>
-[...7 lines deleted...]
-        <v>32</v>
       </c>
       <c r="O2" t="s">
         <v>33</v>
       </c>
       <c r="P2" t="s">
         <v>34</v>
       </c>
       <c r="Q2" t="s">
         <v>35</v>
       </c>
       <c r="R2" t="s">
         <v>36</v>
       </c>
       <c r="S2" t="s">
         <v>37</v>
       </c>
       <c r="T2" t="s">
         <v>38</v>
       </c>
       <c r="U2" t="s">
         <v>39</v>
       </c>
       <c r="V2" t="s">
         <v>40</v>
       </c>
       <c r="W2" t="s">
         <v>41</v>
       </c>
-      <c r="X2">
+      <c r="X2" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y2">
         <v>1</v>
       </c>
-      <c r="Y2" t="s">
-[...2 lines deleted...]
-      <c r="Z2" t="s">
+      <c r="AA2" t="s">
         <v>43</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>44</v>
       </c>
       <c r="C3" t="s">
         <v>45</v>
       </c>
       <c r="D3" t="s">
         <v>46</v>
       </c>
       <c r="E3" t="s">
         <v>47</v>
       </c>
       <c r="F3">
-        <v>990453322</v>
+        <v>990442637</v>
       </c>
       <c r="G3">
-        <v>197709461383</v>
+        <v>17359408009</v>
       </c>
       <c r="H3">
-        <v>9.88</v>
+        <v>193968525804</v>
       </c>
       <c r="I3">
-        <v>11.88</v>
+        <v>12.81</v>
       </c>
       <c r="J3">
-        <v>9.88</v>
-[...5 lines deleted...]
-        <v>4.3</v>
+        <v>14.98</v>
+      </c>
+      <c r="K3">
+        <v>12.81</v>
+      </c>
+      <c r="L3" t="s">
+        <v>32</v>
       </c>
       <c r="M3">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="N3" t="s">
+        <v>4.6</v>
+      </c>
+      <c r="N3">
+        <v>336</v>
+      </c>
+      <c r="O3" t="s">
         <v>48</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>49</v>
       </c>
-      <c r="P3" t="s">
+      <c r="Q3" t="s">
         <v>50</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>51</v>
       </c>
-      <c r="R3" t="s">
+      <c r="S3" t="s">
         <v>52</v>
       </c>
-      <c r="S3" t="s">
+      <c r="T3" t="s">
+        <v>38</v>
+      </c>
+      <c r="U3" t="s">
+        <v>53</v>
+      </c>
+      <c r="V3" t="s">
+        <v>54</v>
+      </c>
+      <c r="W3" t="s">
+        <v>55</v>
+      </c>
+      <c r="X3" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y3">
+        <v>1</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:27">
+      <c r="A4" t="s">
+        <v>27</v>
+      </c>
+      <c r="B4" t="s">
+        <v>57</v>
+      </c>
+      <c r="C4" t="s">
+        <v>58</v>
+      </c>
+      <c r="D4" t="s">
+        <v>59</v>
+      </c>
+      <c r="E4" t="s">
+        <v>60</v>
+      </c>
+      <c r="F4">
+        <v>990467162</v>
+      </c>
+      <c r="G4">
+        <v>17916100981</v>
+      </c>
+      <c r="H4">
+        <v>760563443040</v>
+      </c>
+      <c r="I4">
+        <v>9.81</v>
+      </c>
+      <c r="J4">
+        <v>16.88</v>
+      </c>
+      <c r="K4">
+        <v>9.81</v>
+      </c>
+      <c r="L4" t="s">
+        <v>32</v>
+      </c>
+      <c r="M4">
+        <v>4.2</v>
+      </c>
+      <c r="N4">
         <v>37</v>
       </c>
-      <c r="T3" t="s">
-[...31 lines deleted...]
-      <c r="E4" t="s">
+      <c r="O4" t="s">
         <v>61</v>
       </c>
-      <c r="F4">
-[...23 lines deleted...]
-      <c r="N4" t="s">
+      <c r="P4" t="s">
         <v>62</v>
       </c>
-      <c r="O4" t="s">
+      <c r="Q4" t="s">
         <v>63</v>
       </c>
-      <c r="P4" t="s">
+      <c r="R4" t="s">
         <v>64</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="S4" t="s">
         <v>65</v>
       </c>
-      <c r="R4" t="s">
+      <c r="T4" t="s">
         <v>66</v>
       </c>
-      <c r="S4" t="s">
+      <c r="U4" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="V4" t="s">
         <v>68</v>
       </c>
       <c r="W4" t="s">
         <v>69</v>
       </c>
-      <c r="X4">
+      <c r="X4" t="s">
+        <v>70</v>
+      </c>
+      <c r="Y4">
         <v>1</v>
       </c>
-      <c r="Z4" t="s">
-        <v>57</v>
+      <c r="AA4" t="s">
+        <v>43</v>
       </c>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E5" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F5">
-        <v>990412539</v>
+        <v>990446463</v>
       </c>
       <c r="G5">
-        <v>760563296592</v>
+        <v>17656324974</v>
       </c>
       <c r="H5">
-        <v>5.81</v>
+        <v>760563407998</v>
       </c>
       <c r="I5">
-        <v>9.98</v>
+        <v>15.81</v>
       </c>
       <c r="J5">
-        <v>5.81</v>
-[...4 lines deleted...]
-      <c r="L5">
+        <v>17.98</v>
+      </c>
+      <c r="K5">
+        <v>15.81</v>
+      </c>
+      <c r="L5" t="s">
+        <v>32</v>
+      </c>
+      <c r="M5">
         <v>4.7</v>
       </c>
-      <c r="M5">
-[...3 lines deleted...]
-        <v>74</v>
+      <c r="N5">
+        <v>208</v>
       </c>
       <c r="O5" t="s">
         <v>75</v>
       </c>
       <c r="P5" t="s">
         <v>76</v>
       </c>
       <c r="Q5" t="s">
         <v>77</v>
       </c>
       <c r="R5" t="s">
         <v>78</v>
       </c>
       <c r="S5" t="s">
-        <v>37</v>
+        <v>79</v>
       </c>
       <c r="T5" t="s">
-        <v>79</v>
+        <v>38</v>
       </c>
       <c r="U5" t="s">
-        <v>39</v>
+        <v>80</v>
       </c>
       <c r="V5" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="W5" t="s">
-        <v>69</v>
-[...1 lines deleted...]
-      <c r="X5">
+        <v>81</v>
+      </c>
+      <c r="X5" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y5">
         <v>1</v>
       </c>
-      <c r="Z5" t="s">
-        <v>57</v>
+      <c r="AA5" t="s">
+        <v>43</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="C6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="D6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="E6" t="s">
-        <v>84</v>
+        <v>47</v>
       </c>
       <c r="F6">
-        <v>990459344</v>
+        <v>990405822</v>
       </c>
       <c r="G6">
-        <v>782419502091</v>
+        <v>15898501869</v>
       </c>
       <c r="H6">
-        <v>12.81</v>
+        <v>193968493936</v>
       </c>
       <c r="I6">
-        <v>18.74</v>
+        <v>6.81</v>
       </c>
       <c r="J6">
-        <v>12.81</v>
-[...5 lines deleted...]
-        <v>4.6</v>
+        <v>9.24</v>
+      </c>
+      <c r="K6">
+        <v>6.81</v>
+      </c>
+      <c r="L6" t="s">
+        <v>32</v>
       </c>
       <c r="M6">
-        <v>80</v>
-[...1 lines deleted...]
-      <c r="N6" t="s">
+        <v>4.0</v>
+      </c>
+      <c r="N6">
+        <v>55</v>
+      </c>
+      <c r="O6" t="s">
         <v>85</v>
       </c>
-      <c r="O6" t="s">
+      <c r="P6" t="s">
         <v>86</v>
       </c>
-      <c r="P6" t="s">
+      <c r="Q6" t="s">
         <v>87</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="R6" t="s">
         <v>88</v>
       </c>
-      <c r="R6" t="s">
+      <c r="S6" t="s">
         <v>89</v>
       </c>
-      <c r="S6" t="s">
+      <c r="T6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U6" t="s">
         <v>90</v>
       </c>
-      <c r="T6" t="s">
+      <c r="V6" t="s">
+        <v>68</v>
+      </c>
+      <c r="W6" t="s">
         <v>91</v>
       </c>
-      <c r="U6" t="s">
+      <c r="X6" t="s">
         <v>92</v>
       </c>
-      <c r="V6" t="s">
-[...5 lines deleted...]
-      <c r="X6">
+      <c r="Y6">
         <v>1</v>
       </c>
-      <c r="Z6" t="s">
-        <v>57</v>
+      <c r="AA6" t="s">
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">