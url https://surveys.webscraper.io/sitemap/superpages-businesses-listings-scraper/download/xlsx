--- v2 (2026-06-15)
+++ v3 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_id</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
@@ -65,219 +65,276 @@
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.superpages.com/search?search_terms=Repair%20Shop%20Websites&amp;geo_location_terms=OH</t>
-[...167 lines deleted...]
-    <t>Whether you're a home user or part of a business, The Works IT does it all!  We offer PC Support, Website design, Website hosting, network administration and installation, tutorials, domain names, email accounts, and much more! We are located in historic Downtown Harrison, OH and serve the Greater Cincinnati area as well as Southeastern Indiana and Northern Kentucky. We support Windows, Macintosh, and Linux. Call us today for a quote or visit TheWorksIT.com!</t>
+    <t>https://www.superpages.com/search?search_terms=Repair+Shop&amp;geo_location_terms=Tampa%2C+FL</t>
+  </si>
+  <si>
+    <t>2026-10-21T12:34:12Z</t>
+  </si>
+  <si>
+    <t>https://www.superpages.com/tampa-fl/bpp/andy-oncall-29108810</t>
+  </si>
+  <si>
+    <t>ANDY OnCall</t>
+  </si>
+  <si>
+    <t>Altering &amp; Remodeling Contractors
+Basement Contractors
+Bathroom Remodeling
+Building Construction Consultants
+Building Contractors
+Building Specialties
+Carpenters
+Concrete Contractors
+Construction Consultants
+Deck Builders
+Deck Cleaning &amp; Treatment
+Drywall Contractors
+Fix-It Shops
+Flooring Contractors
+General Contractors
+Gutters &amp; Downspouts
+Handyman Services
+Home Improvements
+Kitchen Planning &amp; Remodeling Service
+Masonry Contractors
+Painting Contractors
+Painting Contractors-Commercial &amp; Industrial
+Patio Builders
+Tile-Contractors &amp; Dealers</t>
+  </si>
+  <si>
+    <t>5008 W Linebaugh Ave Ste 37Tampa, FL 33624</t>
+  </si>
+  <si>
+    <t>Main  (813) 9612600</t>
+  </si>
+  <si>
+    <t>tampa@andyoncall.com</t>
+  </si>
+  <si>
+    <t>http://andyoncall29108810.localsearch.com</t>
+  </si>
+  <si>
+    <t>Regular HoursMon - Fri:9:00 am - 5:00 pmSat - SunClosed</t>
+  </si>
+  <si>
+    <t>ANDY OnCall is a handyman repair service company that sends a qualified craftsman for a FREE ESTIMATE to homeowners needing small jobs, remodels, repairs and maintenance. All of your home improvement needs can be taken care of with one phone call. ANDY OnCall also provides a one year WRITTEN WARRANTY.</t>
+  </si>
+  <si>
+    <t>https://www.superpages.com/search?search_terms=Repair%20Shop&amp;geo_location_terms=Tampa%2C%20FL&amp;page=2</t>
+  </si>
+  <si>
+    <t>2026-10-21T12:35:08Z</t>
+  </si>
+  <si>
+    <t>https://www.superpages.com/tampa-fl/bpp/adams-used-auto-parts-inc-523915180</t>
+  </si>
+  <si>
+    <t>Adams Used Auto Parts Inc</t>
+  </si>
+  <si>
+    <t>Automobile Parts &amp; Supplies
+Auto Engine Rebuilding
+Auto Engines Installation &amp; Exchange
+Auto Repair &amp; Service
+Auto Transmission
+Automobile Accessories
+Automobile Body Repairing &amp; Painting
+Automobile Parts &amp; Supplies-Used &amp; Rebuilt-Wholesale &amp; Manufacturers
+Automobile Parts, Supplies &amp; Accessories-Wholesale &amp; Manufacturers
+Automobile Salvage
+Engine Rebuilding &amp; Exchange
+Fix-It Shops
+Tire Recap, Retread &amp; Repair
+Truck Equipment &amp; Parts
+Truck Equipment, Parts &amp; Accessories-Wholesale &amp; Manufacturers
+Used &amp; Rebuilt Auto Parts
+Used Tire Dealers</t>
+  </si>
+  <si>
+    <t>3610 S 50th StTampa, FL 33619</t>
+  </si>
+  <si>
+    <t>Main  (813) 2473958</t>
+  </si>
+  <si>
+    <t>adamsusedautopartsinc@gmail.com</t>
+  </si>
+  <si>
+    <t>http://adamsusedautoparts.com</t>
+  </si>
+  <si>
+    <t>Regular HoursMon - Fri:8:00 am - 4:00 pmSat:8:00 am - 12:00 pmSunClosed</t>
+  </si>
+  <si>
+    <t>We have a huge selection of Domestic &amp; Foreign auto parts. We offer wholesale prices to the public. You name it ? used engines, transmissions, radiators, brakes, wheels, tires and much more ? we got it! Check out our Yard Tour so you can see for your</t>
+  </si>
+  <si>
+    <t>2026-10-21T12:30:45Z</t>
+  </si>
+  <si>
+    <t>https://www.superpages.com/tampa-fl/bpp/grable-plumbing-air-2650732</t>
+  </si>
+  <si>
+    <t>Grable Plumbing &amp; Air</t>
+  </si>
+  <si>
+    <t>Air Duct Cleaning
+Air Conditioning Contractors &amp; Systems
+Air Conditioning Equipment &amp; Systems
+Air Conditioning Service &amp; Repair
+Backflow Prevention Devices &amp; Services
+Drainage Contractors
+Duct Cleaning
+Fireplaces
+Fix-It Shops
+Heating Contractors &amp; Specialties
+Heating, Ventilating &amp; Air Conditioning Engineers
+Home Improvements
+Leak Detecting Service
+Plumbers
+Sewer Cleaners &amp; Repairers</t>
+  </si>
+  <si>
+    <t>3723 E Hillsborough AveTampa, FL 33610</t>
+  </si>
+  <si>
+    <t>Main  (813) 6804806</t>
+  </si>
+  <si>
+    <t>https://grableplumbing.com/?utm_source=google&amp;utm_campaign=gmb</t>
+  </si>
+  <si>
+    <t>Regular HoursMon - Sun:Open 24 Hours</t>
+  </si>
+  <si>
+    <t>Founded in 1978, Grable Plumbing &amp; Air has built a reputation based on trust, integrity, and superior service. Their commitment to quality has made them a household name in Tampa and the surrounding areas. Offering both plumbing and AC repair services to ensure your home runs properly. 
+24/7 Emergency Services are available around the clock to handle any plumbing or AC emergencies.</t>
+  </si>
+  <si>
+    <t>2026-10-21T12:33:35Z</t>
+  </si>
+  <si>
+    <t>https://www.superpages.com/tampa-fl/bpp/charlies-british-cars-inc-2572042</t>
+  </si>
+  <si>
+    <t>Charlie's British Cars, Inc.</t>
+  </si>
+  <si>
+    <t>Auto Repair &amp; Service
+Automobile Restoration-Antique &amp; Classic
+Fix-It Shops</t>
+  </si>
+  <si>
+    <t>4609 N Grady AveTampa, FL 33614</t>
+  </si>
+  <si>
+    <t>Main  (813) 8776382</t>
+  </si>
+  <si>
+    <t>staff@charliesbritishcars.com</t>
+  </si>
+  <si>
+    <t>http://www.charliesbritishcars.com</t>
+  </si>
+  <si>
+    <t>Regular HoursMon - Fri:7:00 am - 4:00 pmSat - SunClosed</t>
+  </si>
+  <si>
+    <t>Your British car is not foreign to us! We're the only name you need to know for professional, comprehensive British auto repair services. We repair Land Rover, Range Rover, Jaguar, Rolls Royce, MG, Triumph, Austin Healey, Mini, all British cars! Today's Charlie's British Cars offers you a depth of knowledge and variety of auto repair and maintenance services like never before, because today's cars are more complex than ever before. Rest assured, your trusted Charlie's British Cars mechanic has the expertise to keep you on the move. We've been serving the Tampa Bay area since 1983.</t>
+  </si>
+  <si>
+    <t>2026-10-21T12:36:06Z</t>
+  </si>
+  <si>
+    <t>https://www.superpages.com/tampa-fl/bpp/mr-patio-17966313</t>
+  </si>
+  <si>
+    <t>Mr Patio</t>
+  </si>
+  <si>
+    <t>Building Specialties
+Basketball Court Construction
+Building Contractors
+Building Contractors-Commercial &amp; Industrial
+Building Restoration &amp; Preservation
+Commercial &amp; Industrial Flooring Contractors
+Concrete Contractors
+Deck Builders
+Demolition Contractors
+Dock Builders
+Drainage Contractors
+Foundation Contractors
+General Contractors
+Handyman Services
+Masonry Contractors
+Masonry Contractors-Commercial &amp; Industrial
+Ponds, Lakes &amp; Water Gardens Construction
+Service Station Builders &amp; Consultants
+Stucco &amp; Exterior Coating Contractors
+Tennis Court Construction</t>
+  </si>
+  <si>
+    <t>5628 Gunn Hwy Ste 11Tampa, FL 33624</t>
+  </si>
+  <si>
+    <t>Main  (813) 4041359</t>
+  </si>
+  <si>
+    <t>mrpatio100@yahoo.com</t>
+  </si>
+  <si>
+    <t>http://www.mrpatio.net</t>
+  </si>
+  <si>
+    <t>The best concrete and masonry contractor in the Tampa Bay area!</t>
+  </si>
+  <si>
+    <t>https://www.superpages.com/search?search_terms=Repair%20Shop&amp;geo_location_terms=Tampa%2C%20FL&amp;page=3</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -653,278 +710,269 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2">
-        <v>452311610</v>
+        <v>29108810</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2" t="s">
         <v>22</v>
       </c>
       <c r="H2">
-        <v>40.36167</v>
-[...5 lines deleted...]
-        <v>4403455399</v>
+        <v>28.040071</v>
+      </c>
+      <c r="J2" t="s">
+        <v>23</v>
       </c>
       <c r="K2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="L2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="M2">
-        <v>5.0</v>
+        <v>5</v>
       </c>
       <c r="N2">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="O2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="P2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="Q2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3">
+        <v>523915180</v>
+      </c>
+      <c r="E3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3" t="s">
+        <v>33</v>
+      </c>
+      <c r="H3">
+        <v>27.91477</v>
+      </c>
+      <c r="J3" t="s">
+        <v>34</v>
+      </c>
+      <c r="K3" t="s">
+        <v>35</v>
+      </c>
+      <c r="L3" t="s">
+        <v>36</v>
+      </c>
+      <c r="M3">
+        <v>5</v>
+      </c>
+      <c r="N3">
+        <v>2</v>
+      </c>
+      <c r="O3" t="s">
+        <v>37</v>
+      </c>
+      <c r="P3" t="s">
+        <v>38</v>
+      </c>
+      <c r="Q3" t="s">
         <v>28</v>
-      </c>
-[...37 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="C4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="D4">
-        <v>159639</v>
+        <v>2650732</v>
       </c>
       <c r="E4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="F4" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="G4" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="H4">
-        <v>40.36167</v>
-[...8 lines deleted...]
-        <v>41</v>
+        <v>27.995964</v>
+      </c>
+      <c r="J4" t="s">
+        <v>44</v>
       </c>
       <c r="L4" t="s">
-        <v>42</v>
+        <v>45</v>
+      </c>
+      <c r="M4">
+        <v>5</v>
+      </c>
+      <c r="N4">
+        <v>1</v>
       </c>
       <c r="O4" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="P4" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>47</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="C5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="D5">
-        <v>21688941</v>
+        <v>2572042</v>
       </c>
       <c r="E5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="F5" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="G5" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="H5">
-        <v>40.36167</v>
-[...5 lines deleted...]
-        <v>2163941482</v>
+        <v>27.985268</v>
+      </c>
+      <c r="J5" t="s">
+        <v>53</v>
       </c>
       <c r="K5" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="L5" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="O5" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="P5" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="Q5" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="C6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="D6">
-        <v>450954663</v>
+        <v>17966313</v>
       </c>
       <c r="E6" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="F6" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="G6" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="H6">
-        <v>40.36167</v>
-[...5 lines deleted...]
-        <v>5135493887</v>
+        <v>28.045313</v>
+      </c>
+      <c r="J6" t="s">
+        <v>63</v>
       </c>
       <c r="K6" t="s">
-        <v>59</v>
+        <v>64</v>
       </c>
       <c r="L6" t="s">
-        <v>60</v>
+        <v>65</v>
       </c>
       <c r="O6" t="s">
-        <v>61</v>
+        <v>46</v>
       </c>
       <c r="P6" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="Q6" t="s">
-        <v>27</v>
+        <v>67</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">