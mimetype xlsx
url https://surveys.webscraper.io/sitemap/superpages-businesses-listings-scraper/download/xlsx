--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -12,241 +12,255 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_id</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.superpages.com/search?search_terms=Repair%20Shop%20Websites&amp;geo_location_terms=OH</t>
+  </si>
+  <si>
+    <t>https://www.superpages.com/cleveland-oh/bpp/pc-medic-sales-and-service-452311610</t>
+  </si>
+  <si>
+    <t>PC Medic Sales and Service</t>
+  </si>
+  <si>
+    <t>Computer &amp; Equipment Dealers,
+Computer Online Services,
+Computer Service &amp; Repair-Business,
+Computer Software &amp; Services,
+Computers &amp; Computer Equipment-Service &amp; Repair</t>
+  </si>
+  <si>
+    <t>Cleveland, OH 44130</t>
+  </si>
+  <si>
+    <t>sam@pcmedicstores.com</t>
+  </si>
+  <si>
+    <t>http://pcmedicsalesandservice.localsearch.com</t>
+  </si>
+  <si>
+    <t>Mon - Fri10:00 am - 7:00 pm
+Sat10:00 am - 6:00 pm</t>
+  </si>
+  <si>
+    <t>PC Medic technicians are trained to troubleshoot both hardware and software problems. Most PC problems can be resolved inexpensively and quickly. 
+If you have stopped into any of our 2 locations and would like to view the status on your computer please click here for more details!</t>
+  </si>
+  <si>
+    <t>https://www.superpages.com/search?search_terms=Repair%20Shop%20Websites&amp;geo_location_terms=OH&amp;page=2</t>
+  </si>
+  <si>
+    <t>https://www.superpages.com/cleveland-oh/bpp/pc-medic-sales-and-service-455265155</t>
+  </si>
+  <si>
+    <t>Computer &amp; Equipment Dealers,
+Computer Hardware &amp; Supplies,
+Computer Online Services,
+Computer Service &amp; Repair-Business,
+Computer Software &amp; Services,
+Computers &amp; Computer Equipment-Service &amp; Repair</t>
+  </si>
+  <si>
+    <t>Cleveland, OH 44134</t>
+  </si>
+  <si>
+    <t>info@pcmedicstores.com</t>
+  </si>
+  <si>
+    <t>http://pcmedicsalesandserviceoh.localsearch.com</t>
+  </si>
+  <si>
+    <t>Mon - Fri10:00 am - 7:00 pm
+Sat10:00 am - 6:00 pm
+SunClosed</t>
+  </si>
+  <si>
+    <t>PC Medic technicians are trained to troubleshoot both hardware and software problems. Most PC problems can be resolved inexpensively and quickly.If you have stopped into any of our 3 locations and would like to view the status on your computer please click here for more details!</t>
+  </si>
+  <si>
+    <t>https://www.superpages.com/search?search_terms=Repair%20Shop%20Websites&amp;geo_location_terms=OH&amp;page=3</t>
   </si>
   <si>
     <t>https://www.superpages.com/macedonia-oh/bpp/cooks-pc-repair-504734707</t>
   </si>
   <si>
     <t>Cook's PC Repair</t>
   </si>
   <si>
     <t>Computer Online Services,
 Computer Service &amp; Repair-Business,
 Computer Technical Assistance &amp; Support Services,
 Computers &amp; Computer Equipment-Service &amp; Repair</t>
   </si>
   <si>
     <t>Macedonia, OH 44056</t>
   </si>
   <si>
     <t>nick@cookspcrepair.com</t>
   </si>
   <si>
     <t>http://cookspcrepair.localsearch.com</t>
   </si>
   <si>
     <t>Mon - Sat9:00 am - 7:00 pm
 SunClosed</t>
   </si>
   <si>
-    <t>https://www.superpages.com/ravenna-oh/bpp/tundra-computer-repair-540702830</t>
-[...6 lines deleted...]
-Internet Consultants,
+    <t>https://www.superpages.com/eastlake-oh/bpp/tech-on-call-inc-159639</t>
+  </si>
+  <si>
+    <t>Tech On Call Inc</t>
+  </si>
+  <si>
+    <t>Computer Cable &amp; Wire Installation,
+Computer &amp; Equipment Dealers,
+Computer Network Design &amp; Systems,
+Computer Service &amp; Repair-Business,
+Computer System Designers &amp; Consultants,
+Computers &amp; Computer Equipment-Service &amp; Repair,
+Consumer Electronics,
+Internet Products &amp; Services,
+Telecommunications Services,
+Telephone Equipment &amp; Systems,
+Telephone Equipment &amp; Systems-Repair &amp; Service,
+Utility Companies,
 Web Site Design &amp; Services</t>
   </si>
   <si>
-    <t>Ravenna, OH 44266</t>
-[...21 lines deleted...]
-Computer Online Services,
+    <t>Eastlake, OH 44095</t>
+  </si>
+  <si>
+    <t>ron@techoncall.com</t>
+  </si>
+  <si>
+    <t>http://www.techoncall.com</t>
+  </si>
+  <si>
+    <t>Mon - Fri8:30 am - 5:00 pm
+Sat - SunClosed</t>
+  </si>
+  <si>
+    <t>Specialize in phone and computer networksAVAYA business partnerService many phone systemsProvide cabling and network infrastructureDesign and install phone and data networks</t>
+  </si>
+  <si>
+    <t>https://www.superpages.com/cleveland-oh/bpp/ipcs-web-design-cleveland-21688941</t>
+  </si>
+  <si>
+    <t>IPCS Web Design Cleveland</t>
+  </si>
+  <si>
+    <t>Computer Data Recovery,
 Computer Service &amp; Repair-Business,
-Computer Software &amp; Services,
-[...31 lines deleted...]
-Web Site Design &amp; Services,
+Internet Marketing &amp; Advertising,
+Photo Retouching &amp; Restoration,
 Web Site Hosting</t>
   </si>
   <si>
-    <t>Columbus, OH 43212</t>
-[...40 lines deleted...]
-    <t>TechPro Computer Repair specializesin computer repair services, mobile device support, website design,and network configuration. At TechPro, our customers are our number one priority. When your computer malfunctions, we come to you and work around your schedule to ensure the repair is completed timely. Since our customers fuel our company, we stand by the quality of all our services with a 100% money back guarantee.TechPro is always just a phone call away. Offering services for the home and office and always with a free diagnosis. We pride ourselves on the relationships we build with our customers, which is why referrals are our number 1 source of new business. TechPro understands that privacy is a concern for all customers, commercial or residential. Because of this we guarantee that all of our work and files that we are given access to will be kept completely confidential. Thinking of starting or expanding your own business? TechPro also offers website design. We understand that running a business keeps you busy. Let us help you to expand your customer base by offering a professional web appearance. We work with you and your hosting provider to figure out your business needs while staying within your budget.Read More Less</t>
+    <t>Cleveland, OH 44102</t>
+  </si>
+  <si>
+    <t>info@ipcsdesign.com</t>
+  </si>
+  <si>
+    <t>http://ipcsdesign.com</t>
+  </si>
+  <si>
+    <t>Mon - Sun8:00 am - 8:00 pm</t>
+  </si>
+  <si>
+    <t>Professional Website Design and Graphic Design located in Cleveland, Ohio. We also offer other services like photo restoration and computer solutions</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -616,248 +630,272 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2">
-        <v>504734707</v>
+        <v>452311610</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
       <c r="G2">
         <v>40.36167</v>
       </c>
       <c r="H2">
         <v>-82.74167</v>
       </c>
       <c r="I2">
-        <v>2164381444</v>
+        <v>4403455399</v>
       </c>
       <c r="J2" t="s">
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>22</v>
       </c>
       <c r="L2">
         <v>5.0</v>
       </c>
       <c r="M2">
         <v>1</v>
       </c>
       <c r="N2" t="s">
         <v>23</v>
+      </c>
+      <c r="O2" t="s">
+        <v>24</v>
+      </c>
+      <c r="P2" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C3">
-        <v>540702830</v>
+        <v>455265155</v>
       </c>
       <c r="D3" t="s">
-        <v>25</v>
+        <v>18</v>
       </c>
       <c r="E3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G3">
         <v>40.36167</v>
       </c>
       <c r="H3">
         <v>-82.74167</v>
       </c>
       <c r="I3">
-        <v>3305483908</v>
+        <v>2168126300</v>
       </c>
       <c r="J3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="K3" t="s">
-        <v>29</v>
+        <v>30</v>
+      </c>
+      <c r="L3">
+        <v>5.0</v>
+      </c>
+      <c r="M3">
+        <v>1</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="O3" t="s">
-        <v>31</v>
+        <v>32</v>
+      </c>
+      <c r="P3" t="s">
+        <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C4">
-        <v>468636864</v>
+        <v>504734707</v>
       </c>
       <c r="D4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="F4" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="G4">
         <v>40.36167</v>
       </c>
       <c r="H4">
         <v>-82.74167</v>
       </c>
       <c r="I4">
-        <v>8558108079</v>
+        <v>2164381444</v>
       </c>
       <c r="J4" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="K4" t="s">
-        <v>37</v>
+        <v>39</v>
+      </c>
+      <c r="L4">
+        <v>5.0</v>
+      </c>
+      <c r="M4">
+        <v>1</v>
       </c>
       <c r="N4" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-        <v>39</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5">
-        <v>13428936</v>
+        <v>159639</v>
       </c>
       <c r="D5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E5" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F5" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="G5">
         <v>40.36167</v>
       </c>
       <c r="H5">
         <v>-82.74167</v>
       </c>
       <c r="I5">
-        <v>6142550300</v>
+        <v>4402691709</v>
       </c>
       <c r="J5" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="K5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="N5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="O5" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="P5" t="s">
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C6">
-        <v>481843579</v>
+        <v>21688941</v>
       </c>
       <c r="D6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G6">
         <v>40.36167</v>
       </c>
       <c r="H6">
         <v>-82.74167</v>
       </c>
       <c r="I6">
-        <v>3309077748</v>
+        <v>2163941482</v>
       </c>
       <c r="J6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="K6" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="N6" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="O6" t="s">
-        <v>55</v>
+        <v>56</v>
+      </c>
+      <c r="P6" t="s">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">