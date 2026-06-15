--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -12,255 +12,272 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_id</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.superpages.com/search?search_terms=Repair%20Shop%20Websites&amp;geo_location_terms=OH</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:02:51Z</t>
   </si>
   <si>
     <t>https://www.superpages.com/cleveland-oh/bpp/pc-medic-sales-and-service-452311610</t>
   </si>
   <si>
     <t>PC Medic Sales and Service</t>
   </si>
   <si>
     <t>Computer &amp; Equipment Dealers,
 Computer Online Services,
 Computer Service &amp; Repair-Business,
 Computer Software &amp; Services,
 Computers &amp; Computer Equipment-Service &amp; Repair</t>
   </si>
   <si>
     <t>Cleveland, OH 44130</t>
   </si>
   <si>
     <t>sam@pcmedicstores.com</t>
   </si>
   <si>
     <t>http://pcmedicsalesandservice.localsearch.com</t>
   </si>
   <si>
     <t>Mon - Fri10:00 am - 7:00 pm
 Sat10:00 am - 6:00 pm</t>
   </si>
   <si>
     <t>PC Medic technicians are trained to troubleshoot both hardware and software problems. Most PC problems can be resolved inexpensively and quickly. 
 If you have stopped into any of our 2 locations and would like to view the status on your computer please click here for more details!</t>
   </si>
   <si>
     <t>https://www.superpages.com/search?search_terms=Repair%20Shop%20Websites&amp;geo_location_terms=OH&amp;page=2</t>
   </si>
   <si>
-    <t>https://www.superpages.com/cleveland-oh/bpp/pc-medic-sales-and-service-455265155</t>
-[...27 lines deleted...]
-    <t>https://www.superpages.com/search?search_terms=Repair%20Shop%20Websites&amp;geo_location_terms=OH&amp;page=3</t>
+    <t>2026-06-15T05:01:40Z</t>
   </si>
   <si>
     <t>https://www.superpages.com/macedonia-oh/bpp/cooks-pc-repair-504734707</t>
   </si>
   <si>
     <t>Cook's PC Repair</t>
   </si>
   <si>
     <t>Computer Online Services,
 Computer Service &amp; Repair-Business,
 Computer Technical Assistance &amp; Support Services,
 Computers &amp; Computer Equipment-Service &amp; Repair</t>
   </si>
   <si>
     <t>Macedonia, OH 44056</t>
   </si>
   <si>
     <t>nick@cookspcrepair.com</t>
   </si>
   <si>
     <t>http://cookspcrepair.localsearch.com</t>
   </si>
   <si>
     <t>Mon - Sat9:00 am - 7:00 pm
 SunClosed</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:04:50Z</t>
   </si>
   <si>
     <t>https://www.superpages.com/eastlake-oh/bpp/tech-on-call-inc-159639</t>
   </si>
   <si>
     <t>Tech On Call Inc</t>
   </si>
   <si>
     <t>Computer Cable &amp; Wire Installation,
 Computer &amp; Equipment Dealers,
 Computer Network Design &amp; Systems,
 Computer Service &amp; Repair-Business,
 Computer System Designers &amp; Consultants,
 Computers &amp; Computer Equipment-Service &amp; Repair,
 Consumer Electronics,
 Internet Products &amp; Services,
 Telecommunications Services,
 Telephone Equipment &amp; Systems,
 Telephone Equipment &amp; Systems-Repair &amp; Service,
 Utility Companies,
 Web Site Design &amp; Services</t>
   </si>
   <si>
     <t>Eastlake, OH 44095</t>
   </si>
   <si>
     <t>ron@techoncall.com</t>
   </si>
   <si>
     <t>http://www.techoncall.com</t>
   </si>
   <si>
     <t>Mon - Fri8:30 am - 5:00 pm
 Sat - SunClosed</t>
   </si>
   <si>
     <t>Specialize in phone and computer networksAVAYA business partnerService many phone systemsProvide cabling and network infrastructureDesign and install phone and data networks</t>
   </si>
   <si>
+    <t>2026-06-15T05:05:00Z</t>
+  </si>
+  <si>
     <t>https://www.superpages.com/cleveland-oh/bpp/ipcs-web-design-cleveland-21688941</t>
   </si>
   <si>
     <t>IPCS Web Design Cleveland</t>
   </si>
   <si>
     <t>Computer Data Recovery,
 Computer Service &amp; Repair-Business,
 Internet Marketing &amp; Advertising,
 Photo Retouching &amp; Restoration,
 Web Site Hosting</t>
   </si>
   <si>
     <t>Cleveland, OH 44102</t>
   </si>
   <si>
     <t>info@ipcsdesign.com</t>
   </si>
   <si>
     <t>http://ipcsdesign.com</t>
   </si>
   <si>
     <t>Mon - Sun8:00 am - 8:00 pm</t>
   </si>
   <si>
     <t>Professional Website Design and Graphic Design located in Cleveland, Ohio. We also offer other services like photo restoration and computer solutions</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:05:05Z</t>
+  </si>
+  <si>
+    <t>https://www.superpages.com/harrison-oh/bpp/the-works-it-llc-450954663</t>
+  </si>
+  <si>
+    <t>The Works IT, LLC</t>
+  </si>
+  <si>
+    <t>Computer Network Design &amp; Systems,
+Computer Service &amp; Repair-Business,
+Computers &amp; Computer Equipment-Service &amp; Repair,
+Web Site Design &amp; Services,
+Web Site Hosting</t>
+  </si>
+  <si>
+    <t>Harrison, OH 45030</t>
+  </si>
+  <si>
+    <t>Sales@TheWorksIT.com</t>
+  </si>
+  <si>
+    <t>http://domains.theworksit.com</t>
+  </si>
+  <si>
+    <t>Mon - Fri6:30 pm - 9:30 pm
+Sat10:00 am - 4:00 pm
+SunClosed</t>
+  </si>
+  <si>
+    <t>Whether you're a home user or part of a business, The Works IT does it all!  We offer PC Support, Website design, Website hosting, network administration and installation, tutorials, domain names, email accounts, and much more! We are located in historic Downtown Harrison, OH and serve the Greater Cincinnati area as well as Southeastern Indiana and Northern Kentucky. We support Windows, Macintosh, and Linux. Call us today for a quote or visit TheWorksIT.com!</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -564,338 +581,350 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:Q6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D2">
+        <v>452311610</v>
+      </c>
+      <c r="E2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F2" t="s">
+        <v>21</v>
+      </c>
+      <c r="G2" t="s">
+        <v>22</v>
+      </c>
+      <c r="H2">
+        <v>40.36167</v>
+      </c>
+      <c r="I2">
+        <v>-82.74167</v>
+      </c>
+      <c r="J2">
+        <v>4403455399</v>
+      </c>
+      <c r="K2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L2" t="s">
+        <v>24</v>
+      </c>
+      <c r="M2">
+        <v>5.0</v>
+      </c>
+      <c r="N2">
+        <v>1</v>
+      </c>
+      <c r="O2" t="s">
+        <v>25</v>
+      </c>
+      <c r="P2" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
         <v>17</v>
       </c>
-      <c r="C2">
-[...11 lines deleted...]
-      <c r="G2">
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D3">
+        <v>504734707</v>
+      </c>
+      <c r="E3" t="s">
+        <v>30</v>
+      </c>
+      <c r="F3" t="s">
+        <v>31</v>
+      </c>
+      <c r="G3" t="s">
+        <v>32</v>
+      </c>
+      <c r="H3">
         <v>40.36167</v>
       </c>
-      <c r="H2">
+      <c r="I3">
         <v>-82.74167</v>
       </c>
-      <c r="I2">
-[...8 lines deleted...]
-      <c r="L2">
+      <c r="J3">
+        <v>2164381444</v>
+      </c>
+      <c r="K3" t="s">
+        <v>33</v>
+      </c>
+      <c r="L3" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3">
         <v>5.0</v>
       </c>
-      <c r="M2">
+      <c r="N3">
         <v>1</v>
       </c>
-      <c r="N2" t="s">
-[...6 lines deleted...]
-        <v>25</v>
+      <c r="O3" t="s">
+        <v>35</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
-[...12 lines deleted...]
-      <c r="E3" t="s">
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4">
+        <v>159639</v>
+      </c>
+      <c r="E4" t="s">
+        <v>38</v>
+      </c>
+      <c r="F4" t="s">
+        <v>39</v>
+      </c>
+      <c r="G4" t="s">
+        <v>40</v>
+      </c>
+      <c r="H4">
+        <v>40.36167</v>
+      </c>
+      <c r="I4">
+        <v>-82.74167</v>
+      </c>
+      <c r="J4">
+        <v>4402691709</v>
+      </c>
+      <c r="K4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L4" t="s">
+        <v>42</v>
+      </c>
+      <c r="O4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P4" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q4" t="s">
         <v>27</v>
       </c>
-      <c r="F3" t="s">
-[...2 lines deleted...]
-      <c r="G3">
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
+        <v>45</v>
+      </c>
+      <c r="C5" t="s">
+        <v>46</v>
+      </c>
+      <c r="D5">
+        <v>21688941</v>
+      </c>
+      <c r="E5" t="s">
+        <v>47</v>
+      </c>
+      <c r="F5" t="s">
+        <v>48</v>
+      </c>
+      <c r="G5" t="s">
+        <v>49</v>
+      </c>
+      <c r="H5">
         <v>40.36167</v>
       </c>
-      <c r="H3">
+      <c r="I5">
         <v>-82.74167</v>
       </c>
-      <c r="I3">
-[...21 lines deleted...]
-        <v>33</v>
+      <c r="J5">
+        <v>2163941482</v>
+      </c>
+      <c r="K5" t="s">
+        <v>50</v>
+      </c>
+      <c r="L5" t="s">
+        <v>51</v>
+      </c>
+      <c r="O5" t="s">
+        <v>52</v>
+      </c>
+      <c r="P5" t="s">
+        <v>53</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>27</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
-[...18 lines deleted...]
-      <c r="G4">
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" t="s">
+        <v>54</v>
+      </c>
+      <c r="C6" t="s">
+        <v>55</v>
+      </c>
+      <c r="D6">
+        <v>450954663</v>
+      </c>
+      <c r="E6" t="s">
+        <v>56</v>
+      </c>
+      <c r="F6" t="s">
+        <v>57</v>
+      </c>
+      <c r="G6" t="s">
+        <v>58</v>
+      </c>
+      <c r="H6">
         <v>40.36167</v>
       </c>
-      <c r="H4">
+      <c r="I6">
         <v>-82.74167</v>
       </c>
-      <c r="I4">
-[...91 lines deleted...]
-        <v>53</v>
+      <c r="J6">
+        <v>5135493887</v>
       </c>
       <c r="K6" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>55</v>
+        <v>59</v>
+      </c>
+      <c r="L6" t="s">
+        <v>60</v>
       </c>
       <c r="O6" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
       <c r="P6" t="s">
-        <v>25</v>
+        <v>62</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>27</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">