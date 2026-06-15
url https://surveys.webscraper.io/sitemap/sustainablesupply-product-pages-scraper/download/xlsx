--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
   </si>
   <si>
     <t>rating</t>
@@ -86,156 +89,171 @@
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
+    <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals/products/zurn-flushometer-toilet-128gpf-10x12sa-z5615270000000-c1936812</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:01:09Z</t>
+  </si>
+  <si>
+    <t>Zurn Single Flush, Sensor, Two Piece, Flush Valve Toilet, Elongated - Z5615.270.00.00.00</t>
+  </si>
+  <si>
+    <t>Zurn</t>
+  </si>
+  <si>
+    <t>C1936812</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Flush Valve Toilet; Toilet Product Type: Flush Valve Toilet; Toilet Mounting Style: Wall; Toilet Bowl Shape: Elongated; Brand and Series: Zurn One(R); Number of Pieces: Two Piece; Gallons per Flush: 1.28; Flushing Method: Flush Valve; Flush Mode: Single Flush; Flush Valve Type Included: Automatic; Flush Valve Location: Exposed; Flush Handle: Sensor; Rough-In: 5 1/4 in or 7 1/4 in to 9 1/4 in for ADA; Spud Location: Top; Toilet Material: Vitreous China; Color Family: Whites; Insulated Tank: No; Includes Toilet Tank: No; Includes Flush Valve Cover: Yes; ADA Compliance: Yes; Manufacturers Warranty Length: 3 yr; Weight Capacity: 400 lb; Water Surface Area: 10 in x 12 in; Rim Height: 15 in; Trapway Dia.: 2 1/8 in; Collection: Zurn One; Color: White; Basic Power Source: Battery; Includes: Flush Valve; Includes Seat: No; Bowl Mfr. Model Number: Z5615-BWL; Tank/Flush Valve Mfr. Model Number: ZER6000AV-HET-CPM; Standards: ASME A112.192/CSA B45.1; Green Environmental Attribute: Toilet Uses 1.28 gpf or Less View more</t>
+  </si>
+  <si>
+    <t>&lt;div class="card"&gt;&lt;div class="card__section"&gt; &lt;div class="rte text--pull"&gt; &lt;p&gt;Flush Valve Toilet; Toilet Product Type: Flush Valve Toilet; Toilet Mounting Style: Wall; Toilet Bowl Shape: Elongated; Brand and Series: Zurn One(R); Number of Pieces: Two Piece; Gallons per Flush: 1.28; Flushing Method: Flush Valve; Flush Mode: Single Flush; Flush Valve Type Included: Automatic; Flush Valve Location: Exposed; Flush Handle: Sensor; Rough-In: 5 1/4 in or 7 1/4 in to 9 1/4 in for ADA; Spud Location: Top; Toilet Material: Vitreous China; Color Family: Whites; Insulated Tank: No; Includes Toilet Tank: No; Includes Flush Valve Cover: Yes; ADA Compliance: Yes; Manufacturers Warranty Length: 3 yr; Weight Capacity: 400 lb; Water Surface Area: 10 in x 12 in; Rim Height: 15 in; Trapway Dia.: 2 1/8 in; Collection: Zurn One; Color: White; Basic Power Source: Battery; Includes: Flush Valve; Includes Seat: No; Bowl Mfr. Model Number: Z5615-BWL; Tank/Flush Valve Mfr. Model Number: ZER6000AV-HET-CPM; Standards: ASME A112.192/CSA B45.1; Green Environmental Attribute: Toilet Uses 1.28 gpf or Less&lt;/p&gt; &lt;/div&gt; &lt;button class="expandable-content__toggle"&gt; &lt;span class="expandable-content__toggle-icon"&gt;&lt;/span&gt; &lt;span class="expandable-content__toggle-text" data-view-more="View more" data-view-less="View less"&gt;View more&lt;/span&gt; &lt;/button&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Usually Ships in 10 Business Days</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> lb</t>
+  </si>
+  <si>
+    <t>Whites</t>
+  </si>
+  <si>
+    <t>Vitreous China</t>
+  </si>
+  <si>
+    <t>Wall</t>
+  </si>
+  <si>
+    <t>https://www.sustainablesupply.com/cdn/shop/products/45A125_AS01_1100x.jpg?v=1601771184</t>
+  </si>
+  <si>
     <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals/products/zurn-flushometer-toilet-128gpf-10x12sa-z5645186000000-c1936833</t>
   </si>
   <si>
+    <t>2026-06-15T11:01:20Z</t>
+  </si>
+  <si>
     <t>Zurn Single Flush, Sensor, Two Piece, Flush Valve Toilet, Elongated - Z5645.186.00.00.00</t>
   </si>
   <si>
-    <t>Zurn</t>
-[...1 lines deleted...]
-  <si>
     <t>C1936833</t>
   </si>
   <si>
-    <t>usd</t>
-[...1 lines deleted...]
-  <si>
     <t>Flush Valve Toilet; Toilet Product Type: Flush Valve Toilet; Toilet Mounting Style: Floor with Back Outlet; Toilet Bowl Shape: Elongated; Brand and Series: Zurn One(R); Number of Pieces: Two Piece; Gallons per Flush: 1.28; Flushing Method: Flush Valve; Flush Mode: Single Flush; Flush Valve Type Included: Automatic; Flush Valve Location: Exposed; Flush Handle: Sensor; Rough-In: 4 in; Spud Location: Top; Toilet Material: Vitreous China; Color Family: Whites; Insulated Tank: No; Includes Toilet Tank: No; Includes Flush Valve Cover: Yes; ADA Compliance: Yes; Manufacturers Warranty Length: 3 yr; Weight Capacity: 400 lb; Water Surface Area: 10 in x 12 in; Rim Height: 16 5/8 in; Trapway Dia.: 2 1/8 in; Collection: Zurn One; Color: White; Basic Power Source: Battery; Features: Uses as Little as 1.1 Gpf; Includes: Bolt Caps, Flush Valve; Includes Seat: No; Bowl Mfr. Model Number: Z5645-BWL; Tank/Flush Valve Mfr. Model Number: ZER6200-WS1.0005; Standards: ASME A112.192/CSA B45.1; Green Environmental Attribute: Toilet Uses 1.28 gpf or Less View more</t>
   </si>
   <si>
     <t>&lt;div class="card"&gt;&lt;div class="card__section"&gt; &lt;div class="rte text--pull"&gt; &lt;p&gt;Flush Valve Toilet; Toilet Product Type: Flush Valve Toilet; Toilet Mounting Style: Floor with Back Outlet; Toilet Bowl Shape: Elongated; Brand and Series: Zurn One(R); Number of Pieces: Two Piece; Gallons per Flush: 1.28; Flushing Method: Flush Valve; Flush Mode: Single Flush; Flush Valve Type Included: Automatic; Flush Valve Location: Exposed; Flush Handle: Sensor; Rough-In: 4 in; Spud Location: Top; Toilet Material: Vitreous China; Color Family: Whites; Insulated Tank: No; Includes Toilet Tank: No; Includes Flush Valve Cover: Yes; ADA Compliance: Yes; Manufacturers Warranty Length: 3 yr; Weight Capacity: 400 lb; Water Surface Area: 10 in x 12 in; Rim Height: 16 5/8 in; Trapway Dia.: 2 1/8 in; Collection: Zurn One; Color: White; Basic Power Source: Battery; Features: Uses as Little as 1.1 Gpf; Includes: Bolt Caps, Flush Valve; Includes Seat: No; Bowl Mfr. Model Number: Z5645-BWL; Tank/Flush Valve Mfr. Model Number: ZER6200-WS1.0005; Standards: ASME A112.192/CSA B45.1; Green Environmental Attribute: Toilet Uses 1.28 gpf or Less&lt;/p&gt; &lt;/div&gt; &lt;button class="expandable-content__toggle"&gt; &lt;span class="expandable-content__toggle-icon"&gt;&lt;/span&gt; &lt;span class="expandable-content__toggle-text" data-view-more="View more" data-view-less="View less"&gt;View more&lt;/span&gt; &lt;/button&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
-    <t>Usually Ships in 10 Business Days</t>
-[...10 lines deleted...]
-  <si>
     <t>Floor with Back Outlet</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/cdn/shop/products/45A146_AS01_800x.jpg?v=1601771185</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals/products/zurn-toilet-gasket-neoprene-black-z1210-57-c1936657</t>
   </si>
   <si>
+    <t>2026-06-15T11:01:23Z</t>
+  </si>
+  <si>
     <t>Zurn Gasket, Fits Brand Zurn, For Use with Series Zurn, Toilets, Most Toilets - Z1200-NEOSEAL-GSKT-4</t>
   </si>
   <si>
     <t>C1936657</t>
   </si>
   <si>
     <t>Wax rings, seals, and gaskets help form water-tight connections to prevent leaks between and around toilet components. They're made of plastic or rubber and used as replacements for rings, seals, and gaskets that have deteriorated and started to leak. Wax rings seal the drainpipe connection between base of the toilet and the wall or floor. Signs that wax rings are failing include water seepage at the base of the toilet and unpleasant odors from sewer gas. Gaskets and seals seal the connection between the toilet tank and the bowl. They may need replacing when water leaks from the bottom of the tank.,Standard toilet repair parts are universal fittings, hardware, and accessories for fixing, mounting, or enhancing the utility of toilets. They're used on standardized components common to all types of toilets such as toilet seats, waste lines, and water-supply connections. These parts can replace broken components, seal leaks between connection points, secure fixtures to a floor or wall, and facilitate repairs. View more</t>
   </si>
   <si>
     <t>&lt;div class="card"&gt;&lt;div class="card__section"&gt; &lt;div class="rte text--pull"&gt; &lt;p&gt;Wax rings, seals, and gaskets help form water-tight connections to prevent leaks between and around toilet components. They're made of plastic or rubber and used as replacements for rings, seals, and gaskets that have deteriorated and started to leak. Wax rings seal the drainpipe connection between base of the toilet and the wall or floor. Signs that wax rings are failing include water seepage at the base of the toilet and unpleasant odors from sewer gas. Gaskets and seals seal the connection between the toilet tank and the bowl. They may need replacing when water leaks from the bottom of the tank.,Standard toilet repair parts are universal fittings, hardware, and accessories for fixing, mounting, or enhancing the utility of toilets. They're used on standardized components common to all types of toilets such as toilet seats, waste lines, and water-supply connections. These parts can replace broken components, seal leaks between connection points, secure fixtures to a floor or wall, and facilitate repairs.&lt;/p&gt; &lt;/div&gt; &lt;button class="expandable-content__toggle"&gt; &lt;span class="expandable-content__toggle-icon"&gt;&lt;/span&gt; &lt;span class="expandable-content__toggle-text" data-view-more="View more" data-view-less="View less"&gt;View more&lt;/span&gt; &lt;/button&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Usually Ships in 3-5 Business Days</t>
   </si>
   <si>
     <t>in</t>
   </si>
   <si>
     <t>Neoprene</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/cdn/shop/products/41H972_AS01_1100x.jpg?v=1601766902</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals/products/zurn-flushometer-toilet-128gpf-10x12sa-z5615258000000-c1936811</t>
   </si>
   <si>
+    <t>2026-06-15T11:01:45Z</t>
+  </si>
+  <si>
     <t>Zurn Single Flush, Oscillating Handle, Two Piece, Flush Valve Toilet, Elongated - Z5615.258.00.00.00</t>
   </si>
   <si>
     <t>C1936811</t>
   </si>
   <si>
     <t>Flush Valve Toilet; Toilet Product Type: Flush Valve Toilet; Toilet Mounting Style: Wall; Toilet Bowl Shape: Elongated; Brand and Series: Zurn One(R); Number of Pieces: Two Piece; Gallons per Flush: 1.28; Flushing Method: Flush Valve; Flush Mode: Single Flush; Flush Valve Type Included: Manual; Flush Valve Location: Exposed; Flush Handle: Oscillating Handle; Rough-In: 5 1/4 in or 7 1/4 in to 9 1/4 in for ADA; Spud Location: Top; Toilet Material: Vitreous China; Color Family: Whites; Insulated Tank: No; Includes Toilet Tank: No; Includes Flush Valve Cover: Yes; ADA Compliance: Yes; Manufacturers Warranty Length: 3 yr; Weight Capacity: 400 lb; Water Surface Area: 10 in x 12 in; Rim Height: 15 in; Trapway Dia.: 2 1/8 in; Collection: Zurn One; Color: White; Basic Power Source: Battery; Features: 20% Savings over Conventional 1.6 gpf Toilets; Includes: Flush Valve; Includes Seat: No; Bowl Mfr. Model Number: Z5615-BWL; Tank/Flush Valve Mfr. Model Number: Z6000AV-HET; Standards: ASME A112.192/CSA B45.1; Green Environmental Attribute: Toilet Uses 1.28 gpf or Less View more</t>
   </si>
   <si>
     <t>&lt;div class="card"&gt;&lt;div class="card__section"&gt; &lt;div class="rte text--pull"&gt; &lt;p&gt;Flush Valve Toilet; Toilet Product Type: Flush Valve Toilet; Toilet Mounting Style: Wall; Toilet Bowl Shape: Elongated; Brand and Series: Zurn One(R); Number of Pieces: Two Piece; Gallons per Flush: 1.28; Flushing Method: Flush Valve; Flush Mode: Single Flush; Flush Valve Type Included: Manual; Flush Valve Location: Exposed; Flush Handle: Oscillating Handle; Rough-In: 5 1/4 in or 7 1/4 in to 9 1/4 in for ADA; Spud Location: Top; Toilet Material: Vitreous China; Color Family: Whites; Insulated Tank: No; Includes Toilet Tank: No; Includes Flush Valve Cover: Yes; ADA Compliance: Yes; Manufacturers Warranty Length: 3 yr; Weight Capacity: 400 lb; Water Surface Area: 10 in x 12 in; Rim Height: 15 in; Trapway Dia.: 2 1/8 in; Collection: Zurn One; Color: White; Basic Power Source: Battery; Features: 20% Savings over Conventional 1.6 gpf Toilets; Includes: Flush Valve; Includes Seat: No; Bowl Mfr. Model Number: Z5615-BWL; Tank/Flush Valve Mfr. Model Number: Z6000AV-HET; Standards: ASME A112.192/CSA B45.1; Green Environmental Attribute: Toilet Uses 1.28 gpf or Less&lt;/p&gt; &lt;/div&gt; &lt;button class="expandable-content__toggle"&gt; &lt;span class="expandable-content__toggle-icon"&gt;&lt;/span&gt; &lt;span class="expandable-content__toggle-text" data-view-more="View more" data-view-less="View less"&gt;View more&lt;/span&gt; &lt;/button&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
-    <t>Wall</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.sustainablesupply.com/cdn/shop/products/45A124_AS01_1100x.jpg?v=1601771183</t>
   </si>
   <si>
-    <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals/products/zurn-flushometer-toilet-128gpf-10x12sa-z5615270000000-c1936812</t>
-[...16 lines deleted...]
-  <si>
     <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals/products/zurn-bedpan-flushometer-toilet-128gpf-9x8sa-z5666243000000-c1936826</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:02:25Z</t>
   </si>
   <si>
     <t>Zurn Single Flush, Sensor, Two Piece, Bedpan Flush Valve Toilet, Elongated - Z5666.243.00.00.00</t>
   </si>
   <si>
     <t>C1936826</t>
   </si>
   <si>
     <t>Bedpan Flush Valve Toilet; Toilet Product Type: Bedpan Flush Valve Toilet; Toilet Mounting Style: Floor; Toilet Bowl Shape: Elongated; Brand and Series: Zurn One; Number of Pieces: Two Piece; Gallons per Flush: 1.28; Flushing Method: Flush Valve; Flush Mode: Single Flush; Flush Valve Type Included: Automatic; Flush Valve Location: Exposed; Flush Handle: Sensor; Rough-In: 10 in; Spud Location: Top; Toilet Material: Vitreous China; Color Family: Whites; Insulated Tank: No; Includes Toilet Tank: No; Includes Flush Valve Cover: Yes; ADA Compliance: No; Manufacturers Warranty Length: 3 yr; Weight Capacity: 300 lb; Water Surface Area: 9 in x 8 in; Rim Height: 16 3/4 in; Trapway Dia.: 2 1/8 in; Collection: Zurn One; Color: White; Basic Power Source: Electric; Features: 20% Savings over Conventional 1.6 gpf Toilets; Includes: Bed Pan Lugs, Bolt Caps, Flush Valve; Includes Seat: No; Bowl Mfr. Model Number: Z5666-BWL; Tank/Flush Valve Mfr. Model Number: ZER6200-HET.0001; Standards: ASME A112.192/CSA B45.1; Green Environmental Attribute: Toilet Uses 1.28 gpf or Less View more</t>
   </si>
   <si>
     <t>&lt;div class="card"&gt;&lt;div class="card__section"&gt; &lt;div class="rte text--pull"&gt; &lt;p&gt;Bedpan Flush Valve Toilet; Toilet Product Type: Bedpan Flush Valve Toilet; Toilet Mounting Style: Floor; Toilet Bowl Shape: Elongated; Brand and Series: Zurn One; Number of Pieces: Two Piece; Gallons per Flush: 1.28; Flushing Method: Flush Valve; Flush Mode: Single Flush; Flush Valve Type Included: Automatic; Flush Valve Location: Exposed; Flush Handle: Sensor; Rough-In: 10 in; Spud Location: Top; Toilet Material: Vitreous China; Color Family: Whites; Insulated Tank: No; Includes Toilet Tank: No; Includes Flush Valve Cover: Yes; ADA Compliance: No; Manufacturers Warranty Length: 3 yr; Weight Capacity: 300 lb; Water Surface Area: 9 in x 8 in; Rim Height: 16 3/4 in; Trapway Dia.: 2 1/8 in; Collection: Zurn One; Color: White; Basic Power Source: Electric; Features: 20% Savings over Conventional 1.6 gpf Toilets; Includes: Bed Pan Lugs, Bolt Caps, Flush Valve; Includes Seat: No; Bowl Mfr. Model Number: Z5666-BWL; Tank/Flush Valve Mfr. Model Number: ZER6200-HET.0001; Standards: ASME A112.192/CSA B45.1; Green Environmental Attribute: Toilet Uses 1.28 gpf or Less&lt;/p&gt; &lt;/div&gt; &lt;button class="expandable-content__toggle"&gt; &lt;span class="expandable-content__toggle-icon"&gt;&lt;/span&gt; &lt;span class="expandable-content__toggle-text" data-view-more="View more" data-view-less="View less"&gt;View more&lt;/span&gt; &lt;/button&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Floor</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/cdn/shop/products/45A139_AS01_900x.jpg?v=1601771186</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -557,59 +575,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:X6"/>
+  <dimension ref="A1:Y6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:24">
+    <row r="1" spans="1:25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -638,359 +656,377 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
     </row>
-    <row r="2" spans="1:24">
+    <row r="2" spans="1:25">
       <c r="A2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="C2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="D2" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="E2">
+        <v>28</v>
+      </c>
+      <c r="E2" t="s">
+        <v>29</v>
+      </c>
+      <c r="F2">
+        <v>670240447479</v>
+      </c>
+      <c r="G2" t="s">
+        <v>30</v>
+      </c>
+      <c r="H2">
+        <v>560.51</v>
+      </c>
+      <c r="I2">
+        <v>904.0</v>
+      </c>
+      <c r="J2">
+        <v>560.51</v>
+      </c>
+      <c r="M2" t="s">
+        <v>31</v>
+      </c>
+      <c r="N2" t="s">
+        <v>32</v>
+      </c>
+      <c r="O2" t="s">
+        <v>33</v>
+      </c>
+      <c r="P2">
+        <v>54.0</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>34</v>
+      </c>
+      <c r="R2" t="s">
+        <v>35</v>
+      </c>
+      <c r="U2" t="s">
+        <v>36</v>
+      </c>
+      <c r="V2" t="s">
+        <v>37</v>
+      </c>
+      <c r="W2">
+        <v>1</v>
+      </c>
+      <c r="X2" t="s">
+        <v>38</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3" t="s">
+        <v>41</v>
+      </c>
+      <c r="D3" t="s">
+        <v>28</v>
+      </c>
+      <c r="E3" t="s">
+        <v>42</v>
+      </c>
+      <c r="F3">
         <v>670240801585</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H3">
+        <v>1109.09</v>
+      </c>
+      <c r="I3">
+        <v>1788.9</v>
+      </c>
+      <c r="J3">
+        <v>1109.09</v>
+      </c>
+      <c r="M3" t="s">
+        <v>43</v>
+      </c>
+      <c r="N3" t="s">
+        <v>44</v>
+      </c>
+      <c r="O3" t="s">
+        <v>33</v>
+      </c>
+      <c r="P3">
+        <v>67.9</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>34</v>
+      </c>
+      <c r="R3" t="s">
+        <v>35</v>
+      </c>
+      <c r="U3" t="s">
+        <v>36</v>
+      </c>
+      <c r="V3" t="s">
+        <v>45</v>
+      </c>
+      <c r="W3">
+        <v>1</v>
+      </c>
+      <c r="X3" t="s">
+        <v>46</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D4" t="s">
         <v>28</v>
       </c>
-      <c r="G2">
-[...11 lines deleted...]
-      <c r="M2" t="s">
+      <c r="E4" t="s">
+        <v>50</v>
+      </c>
+      <c r="F4">
+        <v>670240063075</v>
+      </c>
+      <c r="G4" t="s">
         <v>30</v>
       </c>
-      <c r="N2" t="s">
-[...8 lines deleted...]
-      <c r="Q2" t="s">
+      <c r="H4">
+        <v>76.99</v>
+      </c>
+      <c r="I4">
+        <v>145.0</v>
+      </c>
+      <c r="J4">
+        <v>76.99</v>
+      </c>
+      <c r="M4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P4">
+        <v>1.0</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>34</v>
+      </c>
+      <c r="S4">
+        <v>4</v>
+      </c>
+      <c r="T4" t="s">
+        <v>54</v>
+      </c>
+      <c r="U4" t="s">
+        <v>55</v>
+      </c>
+      <c r="W4">
+        <v>1</v>
+      </c>
+      <c r="X4" t="s">
+        <v>56</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
+        <v>57</v>
+      </c>
+      <c r="B5" t="s">
+        <v>58</v>
+      </c>
+      <c r="C5" t="s">
+        <v>59</v>
+      </c>
+      <c r="D5" t="s">
+        <v>28</v>
+      </c>
+      <c r="E5" t="s">
+        <v>60</v>
+      </c>
+      <c r="F5">
+        <v>670240447462</v>
+      </c>
+      <c r="G5" t="s">
+        <v>30</v>
+      </c>
+      <c r="H5">
+        <v>307.6</v>
+      </c>
+      <c r="I5">
+        <v>496.1</v>
+      </c>
+      <c r="J5">
+        <v>307.6</v>
+      </c>
+      <c r="M5" t="s">
+        <v>61</v>
+      </c>
+      <c r="N5" t="s">
+        <v>62</v>
+      </c>
+      <c r="O5" t="s">
         <v>33</v>
       </c>
-      <c r="T2" t="s">
+      <c r="P5">
+        <v>51.8</v>
+      </c>
+      <c r="Q5" t="s">
         <v>34</v>
       </c>
-      <c r="U2" t="s">
+      <c r="R5" t="s">
         <v>35</v>
       </c>
-      <c r="V2">
+      <c r="U5" t="s">
+        <v>36</v>
+      </c>
+      <c r="V5" t="s">
+        <v>37</v>
+      </c>
+      <c r="W5">
         <v>1</v>
       </c>
-      <c r="W2" t="s">
+      <c r="X5" t="s">
+        <v>63</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>64</v>
+      </c>
+      <c r="B6" t="s">
+        <v>65</v>
+      </c>
+      <c r="C6" t="s">
+        <v>66</v>
+      </c>
+      <c r="D6" t="s">
+        <v>28</v>
+      </c>
+      <c r="E6" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6">
+        <v>670240696037</v>
+      </c>
+      <c r="G6" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6">
+        <v>629.24</v>
+      </c>
+      <c r="I6">
+        <v>1014.9</v>
+      </c>
+      <c r="J6">
+        <v>629.24</v>
+      </c>
+      <c r="M6" t="s">
+        <v>68</v>
+      </c>
+      <c r="N6" t="s">
+        <v>69</v>
+      </c>
+      <c r="O6" t="s">
+        <v>33</v>
+      </c>
+      <c r="P6">
+        <v>61.0</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>34</v>
+      </c>
+      <c r="R6" t="s">
+        <v>35</v>
+      </c>
+      <c r="U6" t="s">
         <v>36</v>
       </c>
-      <c r="X2" t="s">
-[...55 lines deleted...]
-      <c r="V3">
+      <c r="V6" t="s">
+        <v>70</v>
+      </c>
+      <c r="W6">
         <v>1</v>
       </c>
-      <c r="W3" t="s">
-[...187 lines deleted...]
-      </c>
       <c r="X6" t="s">
-        <v>65</v>
+        <v>71</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>71</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">