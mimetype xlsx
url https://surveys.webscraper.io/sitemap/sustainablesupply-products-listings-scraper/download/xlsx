--- v0 (2026-03-24)
+++ v1 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount_price</t>
@@ -98,171 +101,186 @@
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals</t>
   </si>
   <si>
+    <t>2026-06-15T05:07:43Z</t>
+  </si>
+  <si>
     <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals/products/zurn-urinal-white-25-5-8-in-h-x-18-1-2-in-w-z7555-u-c1936875</t>
   </si>
   <si>
     <t>Zurn Vitreous China, White, Siphon Jet Urinal, Wall, Top - Z5755-U</t>
   </si>
   <si>
     <t>Zurn</t>
   </si>
   <si>
     <t>C1936875</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>Siphon Jet Urinal; Urinal Product Type: Siphon Jet Urinal; Brand and Series: Zurn; Urinal Mounting Style: Wall; Gallons per Flush: 0.125; Flushing Method: Siphon Jet; Flush Valve Type Included: None; Urinal Material: Vitreous China; Finish: Chrome, White; Color: White; Spud Location: Top; Spud Connection Size: 3/4 in; Includes Flush Valve Cover: No; ADA Compliance: No; Manufacturers Warranty Length: 3 yr; Includes: 2 in I.P.S Outlet Flange and Rubber Gasket with Integral Trap and Vandal Resistant Outlet Strainer; Standards: ASME A112.192/CSA B45.1; Green Environmental Attribute: Product Contributes To Reducing Water Consumption; Green Certification or Other Recognition: WaterSense Certified View more</t>
   </si>
   <si>
     <t>&lt;div class="card"&gt;&lt;div class="card__section"&gt; &lt;div class="rte text--pull"&gt; &lt;p&gt;Siphon Jet Urinal; Urinal Product Type: Siphon Jet Urinal; Brand and Series: Zurn; Urinal Mounting Style: Wall; Gallons per Flush: 0.125; Flushing Method: Siphon Jet; Flush Valve Type Included: None; Urinal Material: Vitreous China; Finish: Chrome, White; Color: White; Spud Location: Top; Spud Connection Size: 3/4 in; Includes Flush Valve Cover: No; ADA Compliance: No; Manufacturers Warranty Length: 3 yr; Includes: 2 in I.P.S Outlet Flange and Rubber Gasket with Integral Trap and Vandal Resistant Outlet Strainer; Standards: ASME A112.192/CSA B45.1; Green Environmental Attribute: Product Contributes To Reducing Water Consumption; Green Certification or Other Recognition: WaterSense Certified&lt;/p&gt; &lt;/div&gt; &lt;button class="expandable-content__toggle"&gt; &lt;span class="expandable-content__toggle-icon"&gt;&lt;/span&gt; &lt;span class="expandable-content__toggle-text" data-view-more="View more" data-view-less="View less"&gt;View more&lt;/span&gt; &lt;/button&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Usually Ships in 10 Business Days</t>
   </si>
   <si>
     <t xml:space="preserve"> lb</t>
   </si>
   <si>
     <t>White</t>
   </si>
   <si>
     <t>3/4</t>
   </si>
   <si>
     <t>/ in</t>
   </si>
   <si>
     <t>Vitreous China</t>
   </si>
   <si>
     <t>Wall</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/cdn/shop/products/34TE11_AW01_800x.jpg?v=1601748145</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals?page=2</t>
   </si>
   <si>
+    <t>2026-06-15T05:07:59Z</t>
+  </si>
+  <si>
     <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals/products/zurn-urinal-42-1-8inhx18-1-2inwx14-1-4ind-z576539000-c1936880</t>
   </si>
   <si>
     <t>Zurn Vitreous China, White, Siphon Jet Urinal, Wall, Back - Z5765.390.00</t>
   </si>
   <si>
     <t>C1936880</t>
   </si>
   <si>
     <t>Siphon Jet Urinal; Urinal Product Type: Siphon Jet Urinal; Brand and Series: Zurn AquaVantage; Urinal Mounting Style: Wall; Gallons per Flush: 0.125; Flushing Method: Siphon Jet; Flush Valve Type Included: None; Urinal Material: Vitreous China; Color: White; Spud Location: Back; Spud Connection Size: 3/4 in; Includes Flush Valve Cover: No; ADA Compliance: No; Manufacturers Warranty Length: 3 yr; Includes: Dual Seal Diaphragm with Clog Resistant, Filtered By-Pass; Cartridges Required: P6000-EUA-ULF; Standards: ASME A112.192/CSA B45.1; Green Environmental Attribute: Product Contributes To Reducing Water Consumption View more</t>
   </si>
   <si>
     <t>&lt;div class="card"&gt;&lt;div class="card__section"&gt; &lt;div class="rte text--pull"&gt; &lt;p&gt;Siphon Jet Urinal; Urinal Product Type: Siphon Jet Urinal; Brand and Series: Zurn AquaVantage; Urinal Mounting Style: Wall; Gallons per Flush: 0.125; Flushing Method: Siphon Jet; Flush Valve Type Included: None; Urinal Material: Vitreous China; Color: White; Spud Location: Back; Spud Connection Size: 3/4 in; Includes Flush Valve Cover: No; ADA Compliance: No; Manufacturers Warranty Length: 3 yr; Includes: Dual Seal Diaphragm with Clog Resistant, Filtered By-Pass; Cartridges Required: P6000-EUA-ULF; Standards: ASME A112.192/CSA B45.1; Green Environmental Attribute: Product Contributes To Reducing Water Consumption&lt;/p&gt; &lt;/div&gt; &lt;button class="expandable-content__toggle"&gt; &lt;span class="expandable-content__toggle-icon"&gt;&lt;/span&gt; &lt;span class="expandable-content__toggle-text" data-view-more="View more" data-view-less="View less"&gt;View more&lt;/span&gt; &lt;/button&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/cdn/shop/products/34TE17_AW01_600x.jpg?v=1601748147</t>
   </si>
   <si>
+    <t>2026-06-15T05:02:12Z</t>
+  </si>
+  <si>
     <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals/products/american-standard-toilet-bowl-floor-round-16-1-2-in-h-3517b101020-c1936303</t>
   </si>
   <si>
     <t>American Standard Round, Floor, Gravity Fed, Toilet Bowl, 1.6 Gallons per Flush - 3517B101.020</t>
   </si>
   <si>
     <t>American Standard</t>
   </si>
   <si>
     <t>C1936303</t>
   </si>
   <si>
     <t>Toilet Bowl; Toilet Product Type: Toilet Bowl; Toilet Mounting Style: Floor; Toilet Bowl Shape: Round; Brand and Series: American Standard Cadet(R) PRO(TM) Right Height(TM); Flushing Method: Gravity Fed; Flush Valve Type Included: None; Gallons per Flush: 1.6; Rough-In: 12 in; Spud Location: Top; Spud Connection Size: 3/8 in; Antimicrobial: Yes; Toilet Bowl Material: Vitreous China; Color Family: Whites; ADA Compliance: Yes; Manufacturers Warranty Length: 5 yr; Weight Capacity: 1,000 lb; Rim Height: 16 1/2 in; Collection: Cadet(R) PRO(TM) Right Height(TM); Color: White; Trapway Dia.: 2 1/8 in; Water Surface Area: 9 in x 8 in; Stain Resistant: Yes; Features: 000 Grams, Everclean(R) Surface Inhibits the Growth of Stain and Odor Causing Bacteria, Fully Glazed Trapway, MaP Score of 1, Mildew, Mold, PowerWash(R) Rim Scrubs Bowl with Each Flush, Right Height(TM) Feature for Accessible Applications, Siphon Jet; Includes: Bolt Covers; Includes Seat: No; Standards: ANSI A117.2, ASME A112.192/CSA B45.1; Green Environmental Attribute: Toilet Uses 1.28 gpf or Less; Green Certification or Other Recognition: WaterSense Certified View more</t>
   </si>
   <si>
     <t>&lt;div class="card"&gt;&lt;div class="card__section"&gt; &lt;div class="rte text--pull"&gt; &lt;p&gt;Toilet Bowl; Toilet Product Type: Toilet Bowl; Toilet Mounting Style: Floor; Toilet Bowl Shape: Round; Brand and Series: American Standard Cadet(R) PRO(TM) Right Height(TM); Flushing Method: Gravity Fed; Flush Valve Type Included: None; Gallons per Flush: 1.6; Rough-In: 12 in; Spud Location: Top; Spud Connection Size: 3/8 in; Antimicrobial: Yes; Toilet Bowl Material: Vitreous China; Color Family: Whites; ADA Compliance: Yes; Manufacturers Warranty Length: 5 yr; Weight Capacity: 1,000 lb; Rim Height: 16 1/2 in; Collection: Cadet(R) PRO(TM) Right Height(TM); Color: White; Trapway Dia.: 2 1/8 in; Water Surface Area: 9 in x 8 in; Stain Resistant: Yes; Features: 000 Grams, Everclean(R) Surface Inhibits the Growth of Stain and Odor Causing Bacteria, Fully Glazed Trapway, MaP Score of 1, Mildew, Mold, PowerWash(R) Rim Scrubs Bowl with Each Flush, Right Height(TM) Feature for Accessible Applications, Siphon Jet; Includes: Bolt Covers; Includes Seat: No; Standards: ANSI A117.2, ASME A112.192/CSA B45.1; Green Environmental Attribute: Toilet Uses 1.28 gpf or Less; Green Certification or Other Recognition: WaterSense Certified&lt;/p&gt; &lt;/div&gt; &lt;button class="expandable-content__toggle"&gt; &lt;span class="expandable-content__toggle-icon"&gt;&lt;/span&gt; &lt;span class="expandable-content__toggle-text" data-view-more="View more" data-view-less="View less"&gt;View more&lt;/span&gt; &lt;/button&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Usually Ships in 3-5 Business Days</t>
   </si>
   <si>
     <t>Whites</t>
   </si>
   <si>
     <t>3/8</t>
   </si>
   <si>
     <t>Floor</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/cdn/shop/products/45A175_AS01_1200x.jpg?v=1601771190</t>
   </si>
   <si>
+    <t>2026-06-15T05:06:53Z</t>
+  </si>
+  <si>
     <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals/products/zurn-urinal-flush-valve-repair-parts-chrome-p6000-c-sd-cp-c1936656</t>
   </si>
   <si>
     <t>Zurn Control Stop, Fits Brand Zurn, For Use with Series Aquaflush, Aquavantage, Urinals, Flush Valves - P6000-C-SD-CP</t>
   </si>
   <si>
     <t>C1936656</t>
   </si>
   <si>
     <t>Toilet flush-valve tailpiece and stop repair parts are components for replacing the fittings that connect a flush valve (flushometer) to the water supply and control flow through the valve. Tailpieces are couplings and sleeves that fit between the flush valve and the water pipe. Stops have a screw that can be turned to adjust water pressure for proper flushing and to stop or start flow during maintenance. Tailpieces and stops may need replacing when they leak or no longer allow flow and pressure to be controlled or adjusted.,Toilet flush-valve repair parts and accessories allow individual components of a commercial flush valve (flushometer) to be replaced rather than the entire valve assembly. They're used for routine maintenance and repair of tankless-toilet flush valves, which are commonly found in high-use (more than 30 flushes per day) public, commercial, and institutional restrooms. Signs that a flushometer may need repair include leaking from the valve, water splashing from the bowl during flushing, and toilets that keep running. These toilet flush parts are designed specifically for flush valves and often fit only specific brands or models. View more</t>
   </si>
   <si>
     <t>&lt;div class="card"&gt;&lt;div class="card__section"&gt; &lt;div class="rte text--pull"&gt; &lt;p&gt;Toilet flush-valve tailpiece and stop repair parts are components for replacing the fittings that connect a flush valve (flushometer) to the water supply and control flow through the valve. Tailpieces are couplings and sleeves that fit between the flush valve and the water pipe. Stops have a screw that can be turned to adjust water pressure for proper flushing and to stop or start flow during maintenance. Tailpieces and stops may need replacing when they leak or no longer allow flow and pressure to be controlled or adjusted.,Toilet flush-valve repair parts and accessories allow individual components of a commercial flush valve (flushometer) to be replaced rather than the entire valve assembly. They're used for routine maintenance and repair of tankless-toilet flush valves, which are commonly found in high-use (more than 30 flushes per day) public, commercial, and institutional restrooms. Signs that a flushometer may need repair include leaking from the valve, water splashing from the bowl during flushing, and toilets that keep running. These toilet flush parts are designed specifically for flush valves and often fit only specific brands or models.&lt;/p&gt; &lt;/div&gt; &lt;button class="expandable-content__toggle"&gt; &lt;span class="expandable-content__toggle-icon"&gt;&lt;/span&gt; &lt;span class="expandable-content__toggle-text" data-view-more="View more" data-view-less="View less"&gt;View more&lt;/span&gt; &lt;/button&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>in</t>
   </si>
   <si>
     <t>Brass</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/cdn/shop/products/34TE20_AW01_900x.jpg?v=1601748147</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:07:09Z</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals/products/zurn-toilet-spud-1-1-2-in-brass-epdm-rubber-p6000-hn-rb-c1936631</t>
   </si>
   <si>
     <t>Zurn Spud, Fits Brand Zurn, For Use with Series Z6000 Series, Urinals, Flush Valves - P6000-HN-RB</t>
   </si>
   <si>
     <t>C1936631</t>
   </si>
   <si>
     <t>Urinal spuds, spud couplings, and friction rings form a water-tight connection between a flush valve (flushometer) and a urinal. Spuds are fittings that connect the base of the flushometer to the urinal's mounting hole. They're used as replacements for parts that have cracked, corroded, or no longer seat properly due to stripped threads.,Urinal flush-valve repair parts and accessories allow individual components of a flush valve (flushometer) to be replaced rather than the entire valve assembly. They're used for routine maintenance and repair of manual and automatic urinal flush valves, which are commonly found in high-use (more than 30 flushes per day) public, commercial, and institutional restrooms. Signs that a flushometer may need repair include leaking from the valve, flushes that are too short or too long, and urinals that keep running. These urinal flush-valve parts are designed specifically for manual or automatic urinal flushers and typically fit only specific brands or models. View more</t>
   </si>
   <si>
     <t>&lt;div class="card"&gt;&lt;div class="card__section"&gt; &lt;div class="rte text--pull"&gt; &lt;p&gt;Urinal spuds, spud couplings, and friction rings form a water-tight connection between a flush valve (flushometer) and a urinal. Spuds are fittings that connect the base of the flushometer to the urinal's mounting hole. They're used as replacements for parts that have cracked, corroded, or no longer seat properly due to stripped threads.,Urinal flush-valve repair parts and accessories allow individual components of a flush valve (flushometer) to be replaced rather than the entire valve assembly. They're used for routine maintenance and repair of manual and automatic urinal flush valves, which are commonly found in high-use (more than 30 flushes per day) public, commercial, and institutional restrooms. Signs that a flushometer may need repair include leaking from the valve, flushes that are too short or too long, and urinals that keep running. These urinal flush-valve parts are designed specifically for manual or automatic urinal flushers and typically fit only specific brands or models.&lt;/p&gt; &lt;/div&gt; &lt;button class="expandable-content__toggle"&gt; &lt;span class="expandable-content__toggle-icon"&gt;&lt;/span&gt; &lt;span class="expandable-content__toggle-text" data-view-more="View more" data-view-less="View less"&gt;View more&lt;/span&gt; &lt;/button&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>-/ in</t>
   </si>
   <si>
     <t>Brass, Rubber</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/cdn/shop/products/21TE63_AW01_1200x.jpg?v=1601721300</t>
   </si>
@@ -590,59 +608,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AA6"/>
+  <dimension ref="A1:AB6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:27">
+    <row r="1" spans="1:28">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -680,404 +698,422 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
     </row>
-    <row r="2" spans="1:27">
+    <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B2" t="s">
+        <v>29</v>
+      </c>
+      <c r="C2" t="s">
+        <v>30</v>
+      </c>
+      <c r="D2" t="s">
+        <v>31</v>
+      </c>
+      <c r="E2" t="s">
+        <v>32</v>
+      </c>
+      <c r="F2" t="s">
+        <v>33</v>
+      </c>
+      <c r="G2">
+        <v>670240836839</v>
+      </c>
+      <c r="H2" t="s">
+        <v>34</v>
+      </c>
+      <c r="I2">
+        <v>282.99</v>
+      </c>
+      <c r="J2">
+        <v>544.93</v>
+      </c>
+      <c r="K2">
+        <v>282.99</v>
+      </c>
+      <c r="N2" t="s">
+        <v>35</v>
+      </c>
+      <c r="O2" t="s">
+        <v>36</v>
+      </c>
+      <c r="P2" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q2">
+        <v>56.0</v>
+      </c>
+      <c r="R2" t="s">
+        <v>38</v>
+      </c>
+      <c r="S2" t="s">
+        <v>39</v>
+      </c>
+      <c r="T2" t="s">
+        <v>40</v>
+      </c>
+      <c r="U2" t="s">
+        <v>41</v>
+      </c>
+      <c r="V2" t="s">
+        <v>42</v>
+      </c>
+      <c r="W2" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y2">
+        <v>1</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>44</v>
+      </c>
+      <c r="AB2" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="3" spans="1:28">
+      <c r="A3" t="s">
         <v>28</v>
       </c>
-      <c r="C2" t="s">
-[...11 lines deleted...]
-      <c r="G2" t="s">
+      <c r="B3" t="s">
+        <v>46</v>
+      </c>
+      <c r="C3" t="s">
+        <v>47</v>
+      </c>
+      <c r="D3" t="s">
+        <v>48</v>
+      </c>
+      <c r="E3" t="s">
         <v>32</v>
       </c>
-      <c r="H2">
-[...11 lines deleted...]
-      <c r="N2" t="s">
+      <c r="F3" t="s">
+        <v>49</v>
+      </c>
+      <c r="G3">
+        <v>670240685116</v>
+      </c>
+      <c r="H3" t="s">
         <v>34</v>
       </c>
-      <c r="O2" t="s">
-[...8 lines deleted...]
-      <c r="R2" t="s">
+      <c r="I3">
+        <v>774.04</v>
+      </c>
+      <c r="J3">
+        <v>1248.5</v>
+      </c>
+      <c r="K3">
+        <v>774.04</v>
+      </c>
+      <c r="N3" t="s">
+        <v>50</v>
+      </c>
+      <c r="O3" t="s">
+        <v>51</v>
+      </c>
+      <c r="P3" t="s">
         <v>37</v>
       </c>
-      <c r="S2" t="s">
+      <c r="Q3">
+        <v>67.0</v>
+      </c>
+      <c r="R3" t="s">
         <v>38</v>
       </c>
-      <c r="T2" t="s">
+      <c r="S3" t="s">
         <v>39</v>
       </c>
-      <c r="U2" t="s">
+      <c r="T3" t="s">
         <v>40</v>
       </c>
-      <c r="V2" t="s">
+      <c r="U3" t="s">
         <v>41</v>
       </c>
-      <c r="X2">
+      <c r="V3" t="s">
+        <v>42</v>
+      </c>
+      <c r="W3" t="s">
+        <v>43</v>
+      </c>
+      <c r="Y3">
         <v>1</v>
       </c>
-      <c r="Y2" t="s">
+      <c r="Z3" t="s">
+        <v>52</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>52</v>
+      </c>
+      <c r="AB3" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="4" spans="1:28">
+      <c r="A4" t="s">
+        <v>28</v>
+      </c>
+      <c r="B4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4" t="s">
+        <v>54</v>
+      </c>
+      <c r="D4" t="s">
+        <v>55</v>
+      </c>
+      <c r="E4" t="s">
+        <v>56</v>
+      </c>
+      <c r="F4" t="s">
+        <v>57</v>
+      </c>
+      <c r="G4">
+        <v>791556010673</v>
+      </c>
+      <c r="H4" t="s">
+        <v>34</v>
+      </c>
+      <c r="I4">
+        <v>204.51</v>
+      </c>
+      <c r="J4">
+        <v>249.4</v>
+      </c>
+      <c r="K4">
+        <v>204.51</v>
+      </c>
+      <c r="N4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P4" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q4">
+        <v>62.55</v>
+      </c>
+      <c r="R4" t="s">
+        <v>38</v>
+      </c>
+      <c r="S4" t="s">
+        <v>61</v>
+      </c>
+      <c r="T4" t="s">
+        <v>62</v>
+      </c>
+      <c r="U4" t="s">
+        <v>41</v>
+      </c>
+      <c r="V4" t="s">
         <v>42</v>
       </c>
-      <c r="Z2" t="s">
-[...3 lines deleted...]
-        <v>43</v>
+      <c r="W4" t="s">
+        <v>63</v>
+      </c>
+      <c r="Y4">
+        <v>1</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>64</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>64</v>
       </c>
     </row>
-    <row r="3" spans="1:27">
-[...6 lines deleted...]
-      <c r="C3" t="s">
+    <row r="5" spans="1:28">
+      <c r="A5" t="s">
+        <v>28</v>
+      </c>
+      <c r="B5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" t="s">
+        <v>66</v>
+      </c>
+      <c r="D5" t="s">
+        <v>67</v>
+      </c>
+      <c r="E5" t="s">
+        <v>32</v>
+      </c>
+      <c r="F5" t="s">
+        <v>68</v>
+      </c>
+      <c r="G5">
+        <v>670240414075</v>
+      </c>
+      <c r="H5" t="s">
+        <v>34</v>
+      </c>
+      <c r="I5">
+        <v>61.99</v>
+      </c>
+      <c r="J5">
+        <v>88.33</v>
+      </c>
+      <c r="K5">
+        <v>61.99</v>
+      </c>
+      <c r="N5" t="s">
+        <v>69</v>
+      </c>
+      <c r="O5" t="s">
+        <v>70</v>
+      </c>
+      <c r="P5" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q5">
+        <v>3.03</v>
+      </c>
+      <c r="R5" t="s">
+        <v>38</v>
+      </c>
+      <c r="T5">
+        <v>1</v>
+      </c>
+      <c r="U5" t="s">
+        <v>71</v>
+      </c>
+      <c r="V5" t="s">
+        <v>72</v>
+      </c>
+      <c r="Y5">
+        <v>1</v>
+      </c>
+      <c r="Z5" t="s">
+        <v>73</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>73</v>
+      </c>
+      <c r="AB5" t="s">
         <v>45</v>
       </c>
-      <c r="D3" t="s">
-[...8 lines deleted...]
-      <c r="G3" t="s">
+    </row>
+    <row r="6" spans="1:28">
+      <c r="A6" t="s">
+        <v>28</v>
+      </c>
+      <c r="B6" t="s">
+        <v>74</v>
+      </c>
+      <c r="C6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D6" t="s">
+        <v>76</v>
+      </c>
+      <c r="E6" t="s">
         <v>32</v>
       </c>
-      <c r="H3">
-[...26 lines deleted...]
-      <c r="S3" t="s">
+      <c r="F6" t="s">
+        <v>77</v>
+      </c>
+      <c r="G6">
+        <v>670240413641</v>
+      </c>
+      <c r="H6" t="s">
+        <v>34</v>
+      </c>
+      <c r="I6">
+        <v>12.94</v>
+      </c>
+      <c r="J6">
+        <v>20.9</v>
+      </c>
+      <c r="K6">
+        <v>12.94</v>
+      </c>
+      <c r="N6" t="s">
+        <v>78</v>
+      </c>
+      <c r="O6" t="s">
+        <v>79</v>
+      </c>
+      <c r="P6" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q6">
+        <v>1.0</v>
+      </c>
+      <c r="R6" t="s">
         <v>38</v>
       </c>
-      <c r="T3" t="s">
-[...8 lines deleted...]
-      <c r="X3">
+      <c r="T6">
         <v>1</v>
       </c>
-      <c r="Y3" t="s">
-[...70 lines deleted...]
-      <c r="X4">
+      <c r="U6" t="s">
+        <v>80</v>
+      </c>
+      <c r="V6" t="s">
+        <v>81</v>
+      </c>
+      <c r="Y6">
         <v>1</v>
       </c>
-      <c r="Y4" t="s">
-[...134 lines deleted...]
-      </c>
       <c r="Z6" t="s">
-        <v>76</v>
+        <v>82</v>
       </c>
       <c r="AA6" t="s">
-        <v>43</v>
+        <v>82</v>
+      </c>
+      <c r="AB6" t="s">
+        <v>45</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">