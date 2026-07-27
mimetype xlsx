--- v1 (2026-06-15)
+++ v2 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>gtin</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -101,210 +101,180 @@
   <si>
     <t>material</t>
   </si>
   <si>
     <t>style</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals</t>
   </si>
   <si>
-    <t>2026-06-15T05:07:43Z</t>
+    <t>2026-07-13T05:14:34Z</t>
+  </si>
+  <si>
+    <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals/products/american-standard-toilet-bowl-floor-round-16-1-2-in-h-3517b101020-c1936303</t>
+  </si>
+  <si>
+    <t>American Standard Round, Floor, Gravity Fed, Toilet Bowl, 1.6 Gallons per Flush - 3517B101.020</t>
+  </si>
+  <si>
+    <t>American Standard</t>
+  </si>
+  <si>
+    <t>C1936303</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Toilet Bowl; Toilet Product Type: Toilet Bowl; Toilet Mounting Style: Floor; Toilet Bowl Shape: Round; Brand and Series: American Standard Cadet(R) PRO(TM) Right Height(TM); Flushing Method: Gravity Fed; Flush Valve Type Included: None; Gallons per Flush: 1.6; Rough-In: 12 in; Spud Location: Top; Spud Connection Size: 3/8 in; Antimicrobial: Yes; Toilet Bowl Material: Vitreous China; Color Family: Whites; ADA Compliance: Yes; Manufacturers Warranty Length: 5 yr; Weight Capacity: 1,000 lb; Rim Height: 16 1/2 in; Collection: Cadet(R) PRO(TM) Right Height(TM); Color: White; Trapway Dia.: 2 1/8 in; Water Surface Area: 9 in x 8 in; Stain Resistant: Yes; Features: 000 Grams, Everclean(R) Surface Inhibits the Growth of Stain and Odor Causing Bacteria, Fully Glazed Trapway, MaP Score of 1, Mildew, Mold, PowerWash(R) Rim Scrubs Bowl with Each Flush, Right Height(TM) Feature for Accessible Applications, Siphon Jet; Includes: Bolt Covers; Includes Seat: No; Standards: ANSI A117.2, ASME A112.192/CSA B45.1; Green Environmental Attribute: Toilet Uses 1.28 gpf or Less; Green Certification or Other Recognition: WaterSense Certified View more</t>
+  </si>
+  <si>
+    <t>&lt;div class="card"&gt;&lt;div class="card__section"&gt; &lt;div class="rte text--pull"&gt; &lt;p&gt;Toilet Bowl; Toilet Product Type: Toilet Bowl; Toilet Mounting Style: Floor; Toilet Bowl Shape: Round; Brand and Series: American Standard Cadet(R) PRO(TM) Right Height(TM); Flushing Method: Gravity Fed; Flush Valve Type Included: None; Gallons per Flush: 1.6; Rough-In: 12 in; Spud Location: Top; Spud Connection Size: 3/8 in; Antimicrobial: Yes; Toilet Bowl Material: Vitreous China; Color Family: Whites; ADA Compliance: Yes; Manufacturers Warranty Length: 5 yr; Weight Capacity: 1,000 lb; Rim Height: 16 1/2 in; Collection: Cadet(R) PRO(TM) Right Height(TM); Color: White; Trapway Dia.: 2 1/8 in; Water Surface Area: 9 in x 8 in; Stain Resistant: Yes; Features: 000 Grams, Everclean(R) Surface Inhibits the Growth of Stain and Odor Causing Bacteria, Fully Glazed Trapway, MaP Score of 1, Mildew, Mold, PowerWash(R) Rim Scrubs Bowl with Each Flush, Right Height(TM) Feature for Accessible Applications, Siphon Jet; Includes: Bolt Covers; Includes Seat: No; Standards: ANSI A117.2, ASME A112.192/CSA B45.1; Green Environmental Attribute: Toilet Uses 1.28 gpf or Less; Green Certification or Other Recognition: WaterSense Certified&lt;/p&gt; &lt;/div&gt; &lt;button class="expandable-content__toggle"&gt; &lt;span class="expandable-content__toggle-icon"&gt;&lt;/span&gt; &lt;span class="expandable-content__toggle-text" data-view-more="View more" data-view-less="View less"&gt;View more&lt;/span&gt; &lt;/button&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Usually Ships in 3-5 Business Days</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> lb</t>
+  </si>
+  <si>
+    <t>Whites</t>
+  </si>
+  <si>
+    <t>3/8</t>
+  </si>
+  <si>
+    <t>/ in</t>
+  </si>
+  <si>
+    <t>Vitreous China</t>
+  </si>
+  <si>
+    <t>Floor</t>
+  </si>
+  <si>
+    <t>https://www.sustainablesupply.com/cdn/shop/products/45A175_AS01_1200x.jpg?v=1601771190</t>
+  </si>
+  <si>
+    <t>2026-07-13T05:14:42Z</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals/products/zurn-urinal-white-25-5-8-in-h-x-18-1-2-in-w-z7555-u-c1936875</t>
   </si>
   <si>
     <t>Zurn Vitreous China, White, Siphon Jet Urinal, Wall, Top - Z5755-U</t>
   </si>
   <si>
     <t>Zurn</t>
   </si>
   <si>
     <t>C1936875</t>
   </si>
   <si>
-    <t>usd</t>
-[...1 lines deleted...]
-  <si>
     <t>Siphon Jet Urinal; Urinal Product Type: Siphon Jet Urinal; Brand and Series: Zurn; Urinal Mounting Style: Wall; Gallons per Flush: 0.125; Flushing Method: Siphon Jet; Flush Valve Type Included: None; Urinal Material: Vitreous China; Finish: Chrome, White; Color: White; Spud Location: Top; Spud Connection Size: 3/4 in; Includes Flush Valve Cover: No; ADA Compliance: No; Manufacturers Warranty Length: 3 yr; Includes: 2 in I.P.S Outlet Flange and Rubber Gasket with Integral Trap and Vandal Resistant Outlet Strainer; Standards: ASME A112.192/CSA B45.1; Green Environmental Attribute: Product Contributes To Reducing Water Consumption; Green Certification or Other Recognition: WaterSense Certified View more</t>
   </si>
   <si>
     <t>&lt;div class="card"&gt;&lt;div class="card__section"&gt; &lt;div class="rte text--pull"&gt; &lt;p&gt;Siphon Jet Urinal; Urinal Product Type: Siphon Jet Urinal; Brand and Series: Zurn; Urinal Mounting Style: Wall; Gallons per Flush: 0.125; Flushing Method: Siphon Jet; Flush Valve Type Included: None; Urinal Material: Vitreous China; Finish: Chrome, White; Color: White; Spud Location: Top; Spud Connection Size: 3/4 in; Includes Flush Valve Cover: No; ADA Compliance: No; Manufacturers Warranty Length: 3 yr; Includes: 2 in I.P.S Outlet Flange and Rubber Gasket with Integral Trap and Vandal Resistant Outlet Strainer; Standards: ASME A112.192/CSA B45.1; Green Environmental Attribute: Product Contributes To Reducing Water Consumption; Green Certification or Other Recognition: WaterSense Certified&lt;/p&gt; &lt;/div&gt; &lt;button class="expandable-content__toggle"&gt; &lt;span class="expandable-content__toggle-icon"&gt;&lt;/span&gt; &lt;span class="expandable-content__toggle-text" data-view-more="View more" data-view-less="View less"&gt;View more&lt;/span&gt; &lt;/button&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Usually Ships in 10 Business Days</t>
   </si>
   <si>
-    <t xml:space="preserve"> lb</t>
-[...1 lines deleted...]
-  <si>
     <t>White</t>
   </si>
   <si>
     <t>3/4</t>
   </si>
   <si>
-    <t>/ in</t>
-[...4 lines deleted...]
-  <si>
     <t>Wall</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/cdn/shop/products/34TE11_AW01_800x.jpg?v=1601748145</t>
   </si>
   <si>
-    <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals?page=2</t>
-[...2 lines deleted...]
-    <t>2026-06-15T05:07:59Z</t>
+    <t>2026-07-13T05:15:20Z</t>
+  </si>
+  <si>
+    <t>https://www.sustainablesupply.com/products/american-standard-toilet-bowl-floor-round-16-1-2-in-h-3517b101020-c1936303</t>
+  </si>
+  <si>
+    <t>2026-07-13T05:15:36Z</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals/products/zurn-urinal-42-1-8inhx18-1-2inwx14-1-4ind-z576539000-c1936880</t>
   </si>
   <si>
     <t>Zurn Vitreous China, White, Siphon Jet Urinal, Wall, Back - Z5765.390.00</t>
   </si>
   <si>
     <t>C1936880</t>
   </si>
   <si>
     <t>Siphon Jet Urinal; Urinal Product Type: Siphon Jet Urinal; Brand and Series: Zurn AquaVantage; Urinal Mounting Style: Wall; Gallons per Flush: 0.125; Flushing Method: Siphon Jet; Flush Valve Type Included: None; Urinal Material: Vitreous China; Color: White; Spud Location: Back; Spud Connection Size: 3/4 in; Includes Flush Valve Cover: No; ADA Compliance: No; Manufacturers Warranty Length: 3 yr; Includes: Dual Seal Diaphragm with Clog Resistant, Filtered By-Pass; Cartridges Required: P6000-EUA-ULF; Standards: ASME A112.192/CSA B45.1; Green Environmental Attribute: Product Contributes To Reducing Water Consumption View more</t>
   </si>
   <si>
     <t>&lt;div class="card"&gt;&lt;div class="card__section"&gt; &lt;div class="rte text--pull"&gt; &lt;p&gt;Siphon Jet Urinal; Urinal Product Type: Siphon Jet Urinal; Brand and Series: Zurn AquaVantage; Urinal Mounting Style: Wall; Gallons per Flush: 0.125; Flushing Method: Siphon Jet; Flush Valve Type Included: None; Urinal Material: Vitreous China; Color: White; Spud Location: Back; Spud Connection Size: 3/4 in; Includes Flush Valve Cover: No; ADA Compliance: No; Manufacturers Warranty Length: 3 yr; Includes: Dual Seal Diaphragm with Clog Resistant, Filtered By-Pass; Cartridges Required: P6000-EUA-ULF; Standards: ASME A112.192/CSA B45.1; Green Environmental Attribute: Product Contributes To Reducing Water Consumption&lt;/p&gt; &lt;/div&gt; &lt;button class="expandable-content__toggle"&gt; &lt;span class="expandable-content__toggle-icon"&gt;&lt;/span&gt; &lt;span class="expandable-content__toggle-text" data-view-more="View more" data-view-less="View less"&gt;View more&lt;/span&gt; &lt;/button&gt; &lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://www.sustainablesupply.com/cdn/shop/products/34TE17_AW01_600x.jpg?v=1601748147</t>
   </si>
   <si>
-    <t>2026-06-15T05:02:12Z</t>
-[...86 lines deleted...]
-    <t>https://www.sustainablesupply.com/cdn/shop/products/21TE63_AW01_1200x.jpg?v=1601721300</t>
+    <t>2026-07-13T05:16:08Z</t>
+  </si>
+  <si>
+    <t>https://www.sustainablesupply.com/collections/plumbing-supplies-toilets-urinals/products/zurn-urinal-w-sensor-wall-31-1-4in-h-0125gpf-z570820500-c1936882</t>
+  </si>
+  <si>
+    <t>Zurn Vitreous China, White, Siphon Jet Urinal &amp; Automatic Flush Valve, Wall, Top - Z5708.205.00</t>
+  </si>
+  <si>
+    <t>C1936882</t>
+  </si>
+  <si>
+    <t>Siphon Jet Urinal &amp; Automatic Flush Valve; Urinal Product Type: Siphon Jet Urinal with Automatic Flush Valve; Brand and Series: Zurn; Urinal Mounting Style: Wall; Tank/Flush Valve Mfr. Model Number: ZER6003AV-ULF+AA17; Gallons per Flush: 0.125; Flushing Method: Siphon Jet; Flush Mode: Single Flush; Flush Valve Type Included: Automatic; Flush Handle: Sensor; Urinal Material: Vitreous China; Finish: Chrome, White; Color: White; Spud Location: Top; Spud Connection Size: 3/4 in; Includes Flush Valve Cover: Yes; ADA Compliance: Yes; Manufacturers Warranty Length: 3 yr; Rough-In: 21 9/16 in; Basic Power Source: Battery; Includes: Flush Valve and Manual Overide Button; Standards: ANSI/ASME and CAN/CSA; Green Certification or Other Recognition: WaterSense Certified View more</t>
+  </si>
+  <si>
+    <t>&lt;div class="card"&gt;&lt;div class="card__section"&gt; &lt;div class="rte text--pull"&gt; &lt;p&gt;Siphon Jet Urinal &amp;amp; Automatic Flush Valve; Urinal Product Type: Siphon Jet Urinal with Automatic Flush Valve; Brand and Series: Zurn; Urinal Mounting Style: Wall; Tank/Flush Valve Mfr. Model Number: ZER6003AV-ULF+AA17; Gallons per Flush: 0.125; Flushing Method: Siphon Jet; Flush Mode: Single Flush; Flush Valve Type Included: Automatic; Flush Handle: Sensor; Urinal Material: Vitreous China; Finish: Chrome, White; Color: White; Spud Location: Top; Spud Connection Size: 3/4 in; Includes Flush Valve Cover: Yes; ADA Compliance: Yes; Manufacturers Warranty Length: 3 yr; Rough-In: 21 9/16 in; Basic Power Source: Battery; Includes: Flush Valve and Manual Overide Button; Standards: ANSI/ASME and CAN/CSA; Green Certification or Other Recognition: WaterSense Certified&lt;/p&gt; &lt;/div&gt; &lt;button class="expandable-content__toggle"&gt; &lt;span class="expandable-content__toggle-icon"&gt;&lt;/span&gt; &lt;span class="expandable-content__toggle-text" data-view-more="View more" data-view-less="View less"&gt;View more&lt;/span&gt; &lt;/button&gt; &lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.sustainablesupply.com/cdn/shop/products/6RKH3_AS01_700x.jpg?v=1601801157</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -722,398 +692,398 @@
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2" t="s">
         <v>29</v>
       </c>
       <c r="C2" t="s">
         <v>30</v>
       </c>
       <c r="D2" t="s">
         <v>31</v>
       </c>
       <c r="E2" t="s">
         <v>32</v>
       </c>
       <c r="F2" t="s">
         <v>33</v>
       </c>
       <c r="G2">
-        <v>670240836839</v>
+        <v>791556010673</v>
       </c>
       <c r="H2" t="s">
         <v>34</v>
       </c>
       <c r="I2">
-        <v>282.99</v>
+        <v>204.51</v>
       </c>
       <c r="J2">
-        <v>544.93</v>
+        <v>249.4</v>
       </c>
       <c r="K2">
-        <v>282.99</v>
+        <v>204.51</v>
       </c>
       <c r="N2" t="s">
         <v>35</v>
       </c>
       <c r="O2" t="s">
         <v>36</v>
       </c>
       <c r="P2" t="s">
         <v>37</v>
       </c>
       <c r="Q2">
-        <v>56.0</v>
+        <v>62.55</v>
       </c>
       <c r="R2" t="s">
         <v>38</v>
       </c>
       <c r="S2" t="s">
         <v>39</v>
       </c>
       <c r="T2" t="s">
         <v>40</v>
       </c>
       <c r="U2" t="s">
         <v>41</v>
       </c>
       <c r="V2" t="s">
         <v>42</v>
       </c>
       <c r="W2" t="s">
         <v>43</v>
       </c>
       <c r="Y2">
         <v>1</v>
       </c>
       <c r="Z2" t="s">
         <v>44</v>
       </c>
       <c r="AA2" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
+        <v>45</v>
+      </c>
+      <c r="C3" t="s">
         <v>46</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>47</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="F3" t="s">
         <v>49</v>
       </c>
       <c r="G3">
-        <v>670240685116</v>
+        <v>670240836839</v>
       </c>
       <c r="H3" t="s">
         <v>34</v>
       </c>
       <c r="I3">
-        <v>774.04</v>
+        <v>282.99</v>
       </c>
       <c r="J3">
-        <v>1248.5</v>
+        <v>544.93</v>
       </c>
       <c r="K3">
-        <v>774.04</v>
+        <v>282.99</v>
       </c>
       <c r="N3" t="s">
         <v>50</v>
       </c>
       <c r="O3" t="s">
         <v>51</v>
       </c>
       <c r="P3" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="Q3">
-        <v>67.0</v>
+        <v>56.0</v>
       </c>
       <c r="R3" t="s">
         <v>38</v>
       </c>
       <c r="S3" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="T3" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="U3" t="s">
         <v>41</v>
       </c>
       <c r="V3" t="s">
         <v>42</v>
       </c>
       <c r="W3" t="s">
-        <v>43</v>
+        <v>55</v>
       </c>
       <c r="Y3">
         <v>1</v>
       </c>
       <c r="Z3" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="AA3" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>56</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
         <v>28</v>
       </c>
       <c r="B4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="C4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D4" t="s">
-        <v>55</v>
+        <v>31</v>
       </c>
       <c r="E4" t="s">
-        <v>56</v>
+        <v>32</v>
       </c>
       <c r="F4" t="s">
-        <v>57</v>
+        <v>33</v>
       </c>
       <c r="G4">
         <v>791556010673</v>
       </c>
       <c r="H4" t="s">
         <v>34</v>
       </c>
       <c r="I4">
         <v>204.51</v>
       </c>
       <c r="J4">
         <v>249.4</v>
       </c>
       <c r="K4">
         <v>204.51</v>
       </c>
       <c r="N4" t="s">
-        <v>58</v>
+        <v>35</v>
       </c>
       <c r="O4" t="s">
-        <v>59</v>
+        <v>36</v>
       </c>
       <c r="P4" t="s">
-        <v>60</v>
+        <v>37</v>
       </c>
       <c r="Q4">
         <v>62.55</v>
       </c>
       <c r="R4" t="s">
         <v>38</v>
       </c>
       <c r="S4" t="s">
-        <v>61</v>
+        <v>39</v>
       </c>
       <c r="T4" t="s">
-        <v>62</v>
+        <v>40</v>
       </c>
       <c r="U4" t="s">
         <v>41</v>
       </c>
       <c r="V4" t="s">
         <v>42</v>
       </c>
       <c r="W4" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="Y4">
         <v>1</v>
       </c>
       <c r="Z4" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
       <c r="AA4" t="s">
-        <v>64</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>59</v>
       </c>
       <c r="C5" t="s">
-        <v>66</v>
+        <v>60</v>
       </c>
       <c r="D5" t="s">
-        <v>67</v>
+        <v>61</v>
       </c>
       <c r="E5" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="F5" t="s">
-        <v>68</v>
+        <v>62</v>
       </c>
       <c r="G5">
-        <v>670240414075</v>
+        <v>670240685116</v>
       </c>
       <c r="H5" t="s">
         <v>34</v>
       </c>
       <c r="I5">
-        <v>61.99</v>
+        <v>774.04</v>
       </c>
       <c r="J5">
-        <v>88.33</v>
+        <v>1248.5</v>
       </c>
       <c r="K5">
-        <v>61.99</v>
+        <v>774.04</v>
       </c>
       <c r="N5" t="s">
-        <v>69</v>
+        <v>63</v>
       </c>
       <c r="O5" t="s">
-        <v>70</v>
+        <v>64</v>
       </c>
       <c r="P5" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="Q5">
-        <v>3.03</v>
+        <v>67.0</v>
       </c>
       <c r="R5" t="s">
         <v>38</v>
       </c>
-      <c r="T5">
-        <v>1</v>
+      <c r="S5" t="s">
+        <v>53</v>
+      </c>
+      <c r="T5" t="s">
+        <v>54</v>
       </c>
       <c r="U5" t="s">
-        <v>71</v>
+        <v>41</v>
       </c>
       <c r="V5" t="s">
-        <v>72</v>
+        <v>42</v>
+      </c>
+      <c r="W5" t="s">
+        <v>55</v>
       </c>
       <c r="Y5">
         <v>1</v>
       </c>
       <c r="Z5" t="s">
-        <v>73</v>
+        <v>65</v>
       </c>
       <c r="AA5" t="s">
-        <v>73</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6" t="s">
-        <v>74</v>
+        <v>66</v>
       </c>
       <c r="C6" t="s">
-        <v>75</v>
+        <v>67</v>
       </c>
       <c r="D6" t="s">
-        <v>76</v>
+        <v>68</v>
       </c>
       <c r="E6" t="s">
-        <v>32</v>
+        <v>48</v>
       </c>
       <c r="F6" t="s">
-        <v>77</v>
+        <v>69</v>
       </c>
       <c r="G6">
-        <v>670240413641</v>
+        <v>670240254619</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
       <c r="I6">
-        <v>12.94</v>
+        <v>709.86</v>
       </c>
       <c r="J6">
-        <v>20.9</v>
+        <v>1144.9</v>
       </c>
       <c r="K6">
-        <v>12.94</v>
+        <v>709.86</v>
       </c>
       <c r="N6" t="s">
-        <v>78</v>
+        <v>70</v>
       </c>
       <c r="O6" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="P6" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="Q6">
-        <v>1.0</v>
+        <v>36.76</v>
       </c>
       <c r="R6" t="s">
         <v>38</v>
       </c>
-      <c r="T6">
-        <v>1</v>
+      <c r="S6" t="s">
+        <v>53</v>
+      </c>
+      <c r="T6" t="s">
+        <v>54</v>
       </c>
       <c r="U6" t="s">
-        <v>80</v>
+        <v>41</v>
       </c>
       <c r="V6" t="s">
-        <v>81</v>
+        <v>42</v>
+      </c>
+      <c r="W6" t="s">
+        <v>55</v>
       </c>
       <c r="Y6">
         <v>1</v>
       </c>
       <c r="Z6" t="s">
-        <v>82</v>
+        <v>72</v>
       </c>
       <c r="AA6" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>72</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">