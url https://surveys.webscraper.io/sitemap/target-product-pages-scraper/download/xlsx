--- v4 (2026-08-21)
+++ v5 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>upc</t>
   </si>
   <si>
     <t>tcin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -89,399 +89,400 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>origin</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
+    <t>https://www.target.com/p/garmin-fenix-8-pro-51-mm-amoled-sapphire-carbon-gray-dlc-titanium-with-black-and-pebble-gray-silicone-band/-/A-94959263#lnk=sametab</t>
+  </si>
+  <si>
+    <t>2026-09-08T13:29:52Z</t>
+  </si>
+  <si>
+    <t>Garmin Fenix 8 Pro 51 mm AMOLED GPS Smartwatch Sapphire Carbon Gray DLC Titanium with Black/Pebble Gray Silicone Band</t>
+  </si>
+  <si>
+    <t>Garmin</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Multisport GPS smartwatch with built-in inReach® technology for two-way satellite and LTE connectivity (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices)
+Rugged design with a bright 1.4" AMOLED touchscreen display, titanium bezel, scratch-resistant sapphire lens and other premium materials
+In an emergency, inReach® satellite technology allows you to trigger an interactive SOS message to the Garmin ResponseSM coordination center for 24/7 assistance (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices)
+LTE network connectivity lets you leave your phone behind; use your watch to exchange messages and make voice calls — plus let friends follow along with LiveTrack™ location sharing (30-second update rate) and location check-ins with the on-device Garmin Messenger™ app (active subscription required; coverage limitations may apply)
+InReach® technology allows you to send messages and get location check-ins over satellite when taking on an off-grid adventure (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices)
+Navigate by using preloaded TopoActive maps with relief shading — plus built-in maps for golf courses and ski resorts worldwide
+Advanced training features, performance metrics and training plans for sports enthusiasts and cross-training athletes
+24/7 health and wellness monitoring with wrist-based heart rate, advanced sleep monitoring, HRV status, ECG app, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
+Built-in LED flashlight offers convenient illumination when you need it, whether trail running at dusk or getting around the house at night
+40-meter dive rating and leakproof metal buttons let you reach new depths with support for scuba and apnea dive activities
+Enjoy everyday wearability, and live connected with smart notifications (when paired with your smartphone), music storage, Garmin Pay™ contactless payments (with a supported bank and payment network) and more
+Thermal- and shock-resistant to MIL-STD 810, the fēnix® 8 Pro watch features a metal sensor guard cover to protect essential sensors from damage and wear during your toughest adventures
+Get up to 27 days of battery life in smartwatch mode and 78 hours in GPS mode</t>
+  </si>
+  <si>
+    <t>The fēnix® 8 Pro multisport GPS smartwatch is a breakthrough for serious runners, climbers, watersport athletes and others challenged to stay in contact where it’s impractical to carry a phone. This is the first Garmin smartwatch with built-in inReach® technology for satellite and LTE connectivity (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices). Leave your phone behind, and access voice calls and LiveTrack™ location sharing when you’re connected to an LTE network. Or utilize two-way messaging and interactive SOS messaging capability during an outdoor adventure from either an LTE or satellite link — with emergency SOS support from the 24/7 Garmin ResponseSM coordination center. This rugged watch brings forward all the advanced fitness/strength training, health monitoring, mapping, round-trip routing and other key features from the fēnix 8 watch line along with a full range of sport-specific workouts. Premium touches include a bright 1.4" AMOLED display, titanium bezel, scratch-resistant sapphire lens and powerful built-in LED flashlight. It also has up to 27 days of battery life in smartwatch mode, a 40-meter dive rating, music storage and more.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Black (band)
+Weight: .58 Pounds
+Product Model: Garmin Fenix 8 Pro
+Water Resistance: Water-Resistant
+Electronics Condition: New
+Electronics Features: Accelerometer, Rechargeable, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Smartphone Compatible, Fall Detection, Music Capabilities, Built-In Speaker, Gyroscope, Built-In Microphone, Touchscreen Display, Text Notifications, Call Notifications, Customizable Watch Faces
+Material: Watch Band: Silicone
+Includes: User Manual, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: Wi-Fi, ANT+, Bluetooth
+Screen Size: 1.4 Inches
+Activities tracked: Diving, Climbing, Swimming, Golf, Skiing, Strength Training, Running, Hiking
+Maximum Battery Charge Life: 27 Days
+Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Daily Distance, Stress Level, Heart Rate, Heart Rhythm (ECG), Respiratory Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned
+Material: FRP (Fiber-reinforced Polymer), Titanium
+Battery: 1 Non-Universal Lithium Ion, Required, Installed
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 94959263
+UPC: 753759350963
+Item Number (DPCI): 057-03-8209
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_e0410c51-3345-4892-abe7-f6988f84d543</t>
+  </si>
+  <si>
+    <t>Pounds</t>
+  </si>
+  <si>
+    <t>Imported</t>
+  </si>
+  <si>
+    <t>Sapphire Carbon  - Out of Stock</t>
+  </si>
+  <si>
+    <t>51mm  - Out of Stock</t>
+  </si>
+  <si>
+    <t>mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_e0410c51-3345-4892-abe7-f6988f84d543?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_98a53f48-86da-465d-a5f8-89348b1c3e1a?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_093624d0-948d-4117-a3a1-4de81960f533?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_3e19baa8-60f5-4f05-849b-a22be9e2877d?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_510cb15c-9674-4baf-8cfc-77dbbeaee2c1?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>Ship to 29706
+Rock Hill</t>
+  </si>
+  <si>
     <t>https://www.target.com/p/garmin-instinct-3-smartwatch/-/A-94600595?preselect=94580915#lnk=sametab</t>
   </si>
   <si>
-    <t>2026-07-29T08:26:07Z</t>
+    <t>2026-09-08T13:30:15Z</t>
   </si>
   <si>
     <t>Garmin Instinct 3 50 mm Solar GPS Smartwatch Black with Charcoal Band</t>
-  </si>
-[...4 lines deleted...]
-    <t>usd</t>
   </si>
   <si>
     <t>Make a bold statement with this rugged GPS smartwatch, featuring a 1.1” display with solar charging lens and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions)
 Engineered with a supertough 50 mm fiber-reinforced polymer case and metal-reinforced bezel
 Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
 Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
 Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
 10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
 Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
 Stay connected with smart notifications and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
 Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
 Sync the Instinct® 3 smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
   </si>
   <si>
     <t>Instinct® 3 is the rugged 50 mm GPS smartwatch with a 1.1” display, built-in flashlight and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions). With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Charcoal Gray (band)
 Weight: .13 Pounds
 Product Model: Garmin Instinct 3 Solar
 Water Resistance: Water-Resistant
 Electronics Condition: New
-Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Lap Memory, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Always-On Display, Text Notifications, Call Notifications
+Electronics Features: Compass, Receives Texts, Lap Time, Lap Memory, Accelerometer, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Smartphone Compatible, Alarm Notifications, App Notifications, Always-On Display, Text Notifications, Call Notifications
 Material: Watch Band: Silicone
-Includes: Instructions, Charging Cable
+Includes: User Manual, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: ANT+, Bluetooth
 Screen Size: 1.56 Inches
-Activities tracked: Golf, Swimming, Basketball, Multisport Modes, Running, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Weights, Custom Activity Tracking, Baseball, Yoga, Cycling
+Activities tracked: Strength Training, Running
 Maximum Battery Charge Life: 12 Months
-Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed, VO2 Max
+Metrics Measured: Active Minutes, Speed, Daily Distance, Stress Level, Heart Rate, Respiratory Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Calories Burned, Sleep Stages, Average Speed
 Material: FRP (Fiber-reinforced Polymer)
 Battery: 1 Non-Universal Lithium Ion
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
 TCIN: 94580915
 UPC: 753759339524
 Item Number (DPCI): 057-03-3017
 Origin: Imported
 </t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4</t>
   </si>
   <si>
-    <t>Ships free</t>
-[...7 lines deleted...]
-  <si>
     <t>Solar Black</t>
   </si>
   <si>
     <t>50mm</t>
-  </si>
-[...1 lines deleted...]
-    <t>mm</t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_a29a86e0-fd61-48c9-a643-f0de6dc9d8b7?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_38419949-502d-4293-899d-7138a184fb40?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_ae7331ff-720f-4694-a45f-a10f633dc285?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_5f7e36d5-dfcd-444b-aa8a-c34fa7a5f086?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
   <si>
-    <t>Ship to 92562
-[...73 lines deleted...]
-  <si>
     <t>https://www.target.com/p/garmin-instinct-3-amoled-smartwatch/-/A-94600594?preselect=94580911#lnk=sametab</t>
   </si>
   <si>
-    <t>2026-07-29T08:27:40Z</t>
+    <t>2026-09-08T13:31:29Z</t>
   </si>
   <si>
     <t>Garmin Instinct 3 45 mm AMOLED GPS Smartwatch Black with Charcoal Black Band</t>
   </si>
   <si>
     <t>Make a bold statement with this rugged GPS smartwatch, featuring a vibrant 1.2” AMOLED display and up to 18 days of battery life
 Engineered with a supertough 45 mm fiber-reinforced polymer case and metal-reinforced bezel
 Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
 Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
 Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
 10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
 Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
 Stay connected with smart notifications and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
 Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
 Sync the Instinct® 3 smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
   </si>
   <si>
     <t>Instinct® 3 is the rugged 45 mm GPS smartwatch with a 1.2” AMOLED display, a built-in flashlight and up to 18 days of battery life in smartwatch mode. With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
   </si>
   <si>
-    <t xml:space="preserve">Features: Black (band)
+    <t xml:space="preserve">Features: Charcoal Gray, Black (band)
 Weight: .11 Pounds
 Product Model: Garmin Instinct 3 AMOLED
 Water Resistance: Water-Resistant
 Electronics Condition: New
 Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Lap Memory, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Always-On Display, Text Notifications, Call Notifications
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: ANT+, Bluetooth
 Screen Size: 1.2 Inches
-Activities tracked: Golf, Swimming, Basketball, Multisport Modes, Running, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Weights, Custom Activity Tracking, Baseball, Yoga, Cycling
+Activities tracked: Swimming, Walking, Strength Training, Running
 Maximum Battery Charge Life: 24 Days
-Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed, VO2 Max
+Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Respiratory Rate, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed
+Band Size: Medium
 Material: FRP (Fiber-reinforced Polymer)
 Battery: 1 Non-Universal Lithium Ion
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
 TCIN: 94580911
 UPC: 753759339487
 Item Number (DPCI): 057-03-5589
 Origin: Imported
 </t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_43d70fc0-cc38-4342-a6ea-1c82f63f6538</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>45mm</t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_43d70fc0-cc38-4342-a6ea-1c82f63f6538?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_c902016e-4927-4757-9cb6-44dfefe64464?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_32388a47-5522-45f6-9e1d-73397c8f8f35?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_6d9839b9-fe25-4e01-9603-3e0fff9b6070?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_0f5aee4e-a59d-4b92-8903-852e105ec955?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
   <si>
     <t>https://www.target.com/p/garmin-fenix-8-solar-smartwatch/-/A-94600591?preselect=93709645#lnk=sametab</t>
   </si>
   <si>
-    <t>2026-07-29T08:27:57Z</t>
+    <t>2026-09-08T13:31:45Z</t>
   </si>
   <si>
     <t>Garmin Fenix 8 51 mm Solar GPS Smartwatch Sapphire Titanium with Amp Yellow/Graphite Silicone Band</t>
   </si>
   <si>
     <t>Advanced multisport GPS smartwatch for athletes/adventurers features a 1.4” solar charged display with scratch-resistant sapphire lens, durable titanium bezel and built-in LED flashlight for after-dark visibility
 Battery performance: up to 48 days of battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions) and up to 149 hours in GPS mode with solar charging (assumes continuous use for entire period in 50,000 lux conditions) — all with an always-on display, so you’re ready to take on the toughest challenges
 Power up your body’s performance, endurance and resistance to injury with targeted strength training plans, real-time stamina tracking, sport-specific workouts and a full range of built-in sports apps
 Your training readiness score is based on sleep quality, recovery, training load and HRV status to determine if you’re primed to go hard and reap the rewards (data presented is intended to be a close estimation of metrics tracked)
 For your active lifestyle, a built-in speaker and mic let you make and take phone calls from your wrist when your watch is paired to your smartphone — and you can even use your smartphone’s voice assistant to respond to text messages and more
 Off-grid voice command feature lets you access select watch controls even without a smartphone connection
 Navigate the outdoors with superior positioning accuracy, thanks to multi-band GPS with SatIQ™ technology plus built-in sensors for 3-axis compass, gyroscope and barometric altimeter
 Dynamic round-trip routing feature helps add variety to your workouts — letting you set your target distance and receive turn-by-turn directions that adjust to get you back to your start on schedule
 40-meter dive rating and leakproof metal buttons let you reach new depths with support for scuba and apnea dive activities
 24/7 health and wellness monitoring with wrist-based heart rate, advanced sleep monitoring, respiration tracking, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries) ECG app can record your heart rhythm and check for signs of atrial fibrillation (not available in all regions; for people 22 years or older)
 Explore new vistas with preloaded TopoActive maps with relief shading — plus built-in maps for thousands of golf courses and ski resorts worldwide
 Enjoy everyday wearability, and live connected with smart notifications (compatible smartphone required), music storage, Garmin Pay™ contactless payments (with a supported country and payment network) and more
 Thermal- and shock-resistant to MIL-STD 810, the watch features a metal sensor guard cover to protect essential sensors from damage and wear during your toughest adventures</t>
   </si>
   <si>
     <t>Be limitless. The fēnix® 8 multisport GPS smartwatch is built for serious athletes and outdoor adventurers who want to push beyond their limits. It features a 1.4” solar charged display with scratch-resistant sapphire lens, durable titanium bezel and powerful built-in LED flashlight for after-dark visibility. A built-in speaker and mic enable you to make and take calls from your wrist when your watch is paired to your smartphone. Power up your body’s performance, endurance and resistance to injury with targeted strength training plans and a full range of sport-specific workouts. Performance insights help manage your exertion and build stamina, while training readiness features show how much recovery time you need between workouts, based on 24/7 health and wellness monitoring of heart rate, respiration, stress, sleep and more (data presented is intended to be a close estimation of metrics tracked). Take to the trails with built-in ABC sensors and preloaded TopoActive maps. The dynamic round-trip routing feature helps simplify the planning of your runs or rides — letting you set your target distance and receive turn-by-turn directions that adjust to get you back to your start on schedule. Enjoy extended off-grid adventures with solar power providing up to 149 hours of battery life in GPS mode (assumes continuous use for entire period in 50,000 lux conditions). Plus, a 40-meter dive rating and leakproof metal buttons let you reach new depths of adventure. Additional features include music storage, Garmin Pay™ contactless payments (with a supported country and payment network), smart notifications (compatible smartphone required) and more</t>
   </si>
   <si>
-    <t xml:space="preserve">Features: Gray, Yellow (band)
+    <t xml:space="preserve">Features: Canary Yellow (band)
 Weight: .22 Pounds
 Product Model: Garmin Fenix 8
 Water Resistance: Water-Resistant
 Electronics Condition: New
-Electronics Features: Compass, Calendar Notifications, Rechargeable, Mobile Payment Technology, Built-In GPS, Makes and Receives Calls and Texts When Paired with Compatible Device, App Notifications, Music Capabilities, Gyroscope, Built-In Microphone, Text Notifications, Call Notifications, Customizable Watch Faces
+Electronics Features: Compass, Calendar Notifications, Rechargeable, Built-In GPS, Mobile Payment Technology, Makes and Receives Calls and Texts When Paired with Compatible Device, Music Capabilities, App Notifications, Built-In Microphone, Gyroscope, Text Notifications, Call Notifications, Customizable Watch Faces
 Connection Type: USB-C
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: Wi-Fi, ANT+, Bluetooth
 Screen Size: 1.4 Inches
-Activities tracked: Golf, Swimming, Dynamic Workout Activities, Multisport Modes, Running, Climbing, Pilates, Daily Workout Memory, Hiking, Mountain Biking, Elliptical Training, Yoga, Cycling
+Activities tracked: Cycling, Diving, Climbing, Swimming, Golf, Walking, Skiing, Strength Training, Running, Hiking
 Maximum Battery Charge Life: 28 Days
 Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Speed, Stress Level, Heart Rate, Heart Rhythm (ECG), Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, VO2 Max
 Band Size: M/L
-Material: FRP (Fiber-reinforced Polymer)
-Battery: 1 Non-Universal Lithium Ion
+Material: Titanium
+Battery: 1 Non-Universal Lithium Ion, Required, Installed
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
 TCIN: 93709645
 UPC: 753759339418
 Item Number (DPCI): 057-03-3685
 Origin: Imported
 </t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_b04c0795-e762-4afd-9625-65b0ec83d437</t>
   </si>
   <si>
     <t>Solar Sapphire Titanium/Amp Yellow</t>
   </si>
   <si>
-    <t>51mm</t>
-[...1 lines deleted...]
-  <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_b04c0795-e762-4afd-9625-65b0ec83d437?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_bceb9dc3-10b5-459f-94dd-4806a72f83d6?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
 https://target.scene7.com/is/image/Target/GUEST_452c0bfc-028d-45b9-b753-84f3d9a8d58e?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_c37280d3-56ff-4f62-9f3f-07fd0064f47a?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_915acce8-56ea-4c84-bdbb-0d13d8468a51?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_6f92e446-3352-4305-9465-fe4f7f0c98b6?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
   <si>
-    <t>https://www.target.com/p/garmin-approach-j1-smartwatch-with-comfortfit-fabric-band/-/A-95219020?preselect=95214666#lnk=sametab</t>
-[...22 lines deleted...]
-Weight: .06 Pounds
+    <t>https://www.target.com/p/garmin-forerunner-570/-/A-94794499?preselect=94760147#lnk=sametab</t>
+  </si>
+  <si>
+    <t>2026-09-08T13:30:34Z</t>
+  </si>
+  <si>
+    <t>Garmin Forerunner 570 Smartwatch 42mm Slate Gray Aluminum with Translucent Black/Black Band</t>
+  </si>
+  <si>
+    <t>Our brightest AMOLED touchscreen display with button controls and an aluminum bezel in 42 mm size to fit smaller wrists
+Up to 10 days of battery life in smartwatch mode and up to 18 hours in GPS mode for a more complete picture of your training and recovery
+Train for an event, achieve a milestone, or improve your fitness with Garmin Coach training plans; these running and triathlon plans are personalized to you and adapt based on your performance and recovery
+Training readiness score is based on sleep quality, recovery, training load and HRV status to determine if you’re primed to go hard and get the most out of your workout (data presented is intended to be a close estimation of metrics tracked)
+Built-in microphone and speaker let you make and take phone calls from your wrist when your watch is paired to your smartphone — and you can even use your smartphone’s voice assistant to respond to text messages and more
+Using indicators such as HRV status, recent exercise history and VO2 max, get insight into training effectiveness with training status — and know whether you’re training productively, peaking or strained (data presented is intended to be a close estimation of metrics tracked)
+Get personalized daily suggested workouts adapted to match performance and recovery
+Wake up to your morning report with an overview of sleep, recovery and training outlook alongside HRV status, training readiness and weather (data presented is intended to be a close estimation of metrics tracked); before you go to bed, you’ll get an evening report with reminder of sleep needs, tomorrow’s workout, weather and events
+30+ built-in activity profiles include running, triathlon, track run, cycling, open-water swimming and more
+Safety and tracking features, including incident detection (during select outdoor activities) and Assistance, send a message with your live location to emergency contacts when paired with your compatible smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
+Pay on the go with Garmin Pay™ contactless payments (with a supported country and payment network); listen on the go with downloaded songs and playlists from Spotify, Amazon Music or Deezer (subscription required), and connect with your wireless headphones for phone-free listening
+See your health and fitness information, connect and compete with friends, sign up for challenges to earn badges and more in the Garmin Connect™ smartphone app</t>
+  </si>
+  <si>
+    <t>For dedicated runners chasing goals, there’s Forerunner® 570 — the GPS running smartwatch with our brightest AMOLED display, aluminum bezel and smaller size to fit smaller wrists. Get ready for your race with personalized plans from Garmin Coach for running and triathlons — and select plans adapt based on your performance and recovery. Use the training readiness feature to know when you’re primed for a productive workout, and use training status to know if you’re training productively. With multi-band GPS, you’ll get superior positioning accuracy in challenging environments. Forerunner 570 has a built-in speaker and microphone so you can make or take calls from your wrist (when paired to your smartphone). Before heading to bed, check your evening report, which helps you prepare for the next day with reminders of sleep needs, tomorrow’s workout, weather and more. You’ll always be ready to hit the ground running with up to 10 days of battery life in smartwatch mode and up to 18 hours in GPS mode.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Black (band)
+Weight: 1.5 Ounces
+Product Model: Garmin Forerunner 570
 Water Resistance: Water-Resistant
-Product Model: Garmin Approach J1
 Electronics Condition: New
-Electronics Features: Compass, Alarm Notifications, Changeable Bands, Gyroscope, Touchscreen Display, Accelerometer, Rechargeable, Built-In GPS
-[...1 lines deleted...]
-Includes: User Manual, Charging Cable
+Electronics Features: Compass, Accelerometer, Calendar Notifications, Rechargeable, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Reminders to Move, Smartphone Compatible, App Notifications, Music Capabilities, Gyroscope, Touchscreen Display, Text Notifications, Call Notifications
+Material: Watch Band: Plastic
+Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
-Wireless Technology: Bluetooth
+Wireless Technology: Wi-Fi, ANT+, Bluetooth
 Screen Size: 1.2 Inches
-Activities tracked: Golf, Walking, Running, Cycling
+Activities tracked: Cycling, Swimming, Running
 Maximum Battery Charge Life: 10 Days
-Metrics Measured: Speed, Total Steps, Daily Distance, Average Speed, Maximum Speed
-Material: Anodized Aluminum
+Metrics Measured: Active Minutes, Speed, Daily Distance, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Calories Burned, Sleep Stages, Average Speed, VO2 Max
+Material: Aluminum
 Battery: 1 Non-Universal Lithium Ion, Required, Installed
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 95214666
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-5564
+TCIN: 94760147
+UPC: 753759349806
+Item Number (DPCI): 057-03-2505
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_dd2574d0-a2a8-4167-a8e6-3d6b12a64761</t>
-[...10 lines deleted...]
-https://target.scene7.com/is/image/Target/GUEST_12aee4a6-1511-4b5d-a1c0-2deb727206c8?wid=1200&amp;hei=1200&amp;qlt=80</t>
+    <t>https://target.scene7.com/is/image/Target/GUEST_ef59aa4a-32c7-4475-827c-b6962d7450c7</t>
+  </si>
+  <si>
+    <t>Ounces</t>
+  </si>
+  <si>
+    <t>Slate Gray Aluminum/Translucent Black</t>
+  </si>
+  <si>
+    <t>42mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_ef59aa4a-32c7-4475-827c-b6962d7450c7?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_af6ca75f-663c-43d5-a784-066d1586252b?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_d8b6dc28-a7b0-4e14-97d7-2877ae7370d8?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_9a2d0478-88f8-494d-a060-429951884d6b?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_df4eeccc-e28c-4c70-bbaf-bace1a38ed53?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_541571fb-b828-4133-bda8-8531c06b5862?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -884,398 +885,401 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2">
-        <v>753759339524</v>
+        <v>753759350963</v>
       </c>
       <c r="F2">
-        <v>94580915</v>
+        <v>94959263</v>
       </c>
       <c r="G2">
-        <v>399.99</v>
+        <v>1049.99</v>
+      </c>
+      <c r="H2">
+        <v>1299.99</v>
       </c>
       <c r="I2" t="s">
         <v>29</v>
       </c>
       <c r="J2">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K2">
-        <v>4.28</v>
+        <v>4.37</v>
       </c>
       <c r="L2">
-        <v>107</v>
+        <v>178</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2" t="s">
         <v>31</v>
       </c>
       <c r="O2" t="s">
         <v>32</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2">
+        <v>0.58</v>
+      </c>
+      <c r="S2" t="s">
         <v>34</v>
       </c>
-      <c r="R2">
-[...2 lines deleted...]
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>35</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>36</v>
       </c>
-      <c r="U2" t="s">
+      <c r="V2" t="s">
         <v>37</v>
       </c>
-      <c r="V2" t="s">
+      <c r="W2" t="s">
         <v>38</v>
       </c>
-      <c r="W2" t="s">
+      <c r="X2" t="s">
         <v>39</v>
       </c>
-      <c r="X2" t="s">
+      <c r="Y2" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
+        <v>41</v>
+      </c>
+      <c r="B3" t="s">
         <v>42</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3">
-        <v>753759349806</v>
+        <v>753759339524</v>
       </c>
       <c r="F3">
-        <v>94760147</v>
+        <v>94580915</v>
       </c>
       <c r="G3">
-        <v>549.99</v>
+        <v>349.99</v>
+      </c>
+      <c r="H3">
+        <v>399.99</v>
       </c>
       <c r="I3" t="s">
         <v>29</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
-        <v>4.53</v>
+        <v>4.31</v>
       </c>
       <c r="L3">
-        <v>140</v>
+        <v>113</v>
       </c>
       <c r="M3" t="s">
+        <v>44</v>
+      </c>
+      <c r="N3" t="s">
         <v>45</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>46</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>47</v>
       </c>
-      <c r="P3" t="s">
+      <c r="R3">
+        <v>0.13</v>
+      </c>
+      <c r="S3" t="s">
+        <v>34</v>
+      </c>
+      <c r="T3" t="s">
+        <v>35</v>
+      </c>
+      <c r="U3" t="s">
         <v>48</v>
       </c>
-      <c r="Q3" t="s">
-[...5 lines deleted...]
-      <c r="S3" t="s">
+      <c r="V3" t="s">
         <v>49</v>
       </c>
-      <c r="T3" t="s">
-[...2 lines deleted...]
-      <c r="U3" t="s">
+      <c r="W3" t="s">
+        <v>38</v>
+      </c>
+      <c r="X3" t="s">
         <v>50</v>
       </c>
-      <c r="V3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Y3" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
+        <v>51</v>
+      </c>
+      <c r="B4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>55</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4">
         <v>753759339487</v>
       </c>
       <c r="F4">
         <v>94580911</v>
       </c>
       <c r="G4">
+        <v>299.99</v>
+      </c>
+      <c r="H4">
         <v>349.99</v>
       </c>
       <c r="I4" t="s">
         <v>29</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4">
-        <v>4.46</v>
+        <v>4.49</v>
       </c>
       <c r="L4">
-        <v>216</v>
+        <v>239</v>
       </c>
       <c r="M4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O4" t="s">
         <v>56</v>
       </c>
-      <c r="N4" t="s">
+      <c r="P4" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="R4">
         <v>0.11</v>
       </c>
       <c r="S4" t="s">
+        <v>34</v>
+      </c>
+      <c r="T4" t="s">
         <v>35</v>
       </c>
-      <c r="T4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U4" t="s">
+        <v>58</v>
+      </c>
+      <c r="V4" t="s">
+        <v>59</v>
+      </c>
+      <c r="W4" t="s">
+        <v>38</v>
+      </c>
+      <c r="X4" t="s">
         <v>60</v>
       </c>
-      <c r="V4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Y4" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
+        <v>61</v>
+      </c>
+      <c r="B5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5">
         <v>753759339418</v>
       </c>
       <c r="F5">
         <v>93709645</v>
       </c>
       <c r="G5">
+        <v>949.99</v>
+      </c>
+      <c r="H5">
         <v>1199.99</v>
       </c>
       <c r="I5" t="s">
         <v>29</v>
       </c>
       <c r="J5">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="K5">
         <v>4.52</v>
       </c>
       <c r="L5">
-        <v>134</v>
+        <v>142</v>
       </c>
       <c r="M5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N5" t="s">
+        <v>65</v>
+      </c>
+      <c r="O5" t="s">
         <v>66</v>
       </c>
-      <c r="N5" t="s">
+      <c r="P5" t="s">
         <v>67</v>
-      </c>
-[...7 lines deleted...]
-        <v>34</v>
       </c>
       <c r="R5">
         <v>0.22</v>
       </c>
       <c r="S5" t="s">
+        <v>34</v>
+      </c>
+      <c r="T5" t="s">
         <v>35</v>
       </c>
-      <c r="T5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="U5" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="V5" t="s">
-        <v>71</v>
+        <v>37</v>
       </c>
       <c r="W5" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="X5" t="s">
-        <v>72</v>
+        <v>69</v>
       </c>
       <c r="Y5" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>73</v>
+        <v>70</v>
       </c>
       <c r="B6" t="s">
-        <v>74</v>
+        <v>71</v>
       </c>
       <c r="C6" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6">
-        <v>753759355623</v>
+        <v>753759349806</v>
       </c>
       <c r="F6">
-        <v>95214666</v>
+        <v>94760147</v>
       </c>
       <c r="G6">
-        <v>249.99</v>
+        <v>549.99</v>
       </c>
       <c r="I6" t="s">
         <v>29</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6">
-        <v>0</v>
+        <v>4.52</v>
       </c>
       <c r="L6">
-        <v>0</v>
+        <v>156</v>
       </c>
       <c r="M6" t="s">
+        <v>73</v>
+      </c>
+      <c r="N6" t="s">
+        <v>74</v>
+      </c>
+      <c r="O6" t="s">
+        <v>75</v>
+      </c>
+      <c r="P6" t="s">
         <v>76</v>
       </c>
-      <c r="N6" t="s">
+      <c r="R6">
+        <v>1.5</v>
+      </c>
+      <c r="S6" t="s">
         <v>77</v>
       </c>
-      <c r="O6" t="s">
+      <c r="T6" t="s">
+        <v>35</v>
+      </c>
+      <c r="U6" t="s">
         <v>78</v>
       </c>
-      <c r="P6" t="s">
+      <c r="V6" t="s">
         <v>79</v>
       </c>
-      <c r="Q6" t="s">
-[...11 lines deleted...]
-      <c r="U6" t="s">
+      <c r="W6" t="s">
+        <v>38</v>
+      </c>
+      <c r="X6" t="s">
         <v>80</v>
       </c>
-      <c r="X6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y6" t="s">
-        <v>41</v>
+        <v>40</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">