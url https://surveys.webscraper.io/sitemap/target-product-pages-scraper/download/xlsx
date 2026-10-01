--- v5 (2026-09-11)
+++ v6 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>upc</t>
   </si>
   <si>
     <t>tcin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -92,51 +92,51 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>origin</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>https://www.target.com/p/garmin-fenix-8-pro-51-mm-amoled-sapphire-carbon-gray-dlc-titanium-with-black-and-pebble-gray-silicone-band/-/A-94959263#lnk=sametab</t>
   </si>
   <si>
-    <t>2026-09-08T13:29:52Z</t>
+    <t>2026-09-18T11:01:29Z</t>
   </si>
   <si>
     <t>Garmin Fenix 8 Pro 51 mm AMOLED GPS Smartwatch Sapphire Carbon Gray DLC Titanium with Black/Pebble Gray Silicone Band</t>
   </si>
   <si>
     <t>Garmin</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>Multisport GPS smartwatch with built-in inReach® technology for two-way satellite and LTE connectivity (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices)
 Rugged design with a bright 1.4" AMOLED touchscreen display, titanium bezel, scratch-resistant sapphire lens and other premium materials
 In an emergency, inReach® satellite technology allows you to trigger an interactive SOS message to the Garmin ResponseSM coordination center for 24/7 assistance (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices)
 LTE network connectivity lets you leave your phone behind; use your watch to exchange messages and make voice calls — plus let friends follow along with LiveTrack™ location sharing (30-second update rate) and location check-ins with the on-device Garmin Messenger™ app (active subscription required; coverage limitations may apply)
 InReach® technology allows you to send messages and get location check-ins over satellite when taking on an off-grid adventure (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices)
 Navigate by using preloaded TopoActive maps with relief shading — plus built-in maps for golf courses and ski resorts worldwide
 Advanced training features, performance metrics and training plans for sports enthusiasts and cross-training athletes
 24/7 health and wellness monitoring with wrist-based heart rate, advanced sleep monitoring, HRV status, ECG app, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
 Built-in LED flashlight offers convenient illumination when you need it, whether trail running at dusk or getting around the house at night
 40-meter dive rating and leakproof metal buttons let you reach new depths with support for scuba and apnea dive activities
 Enjoy everyday wearability, and live connected with smart notifications (when paired with your smartphone), music storage, Garmin Pay™ contactless payments (with a supported bank and payment network) and more
 Thermal- and shock-resistant to MIL-STD 810, the fēnix® 8 Pro watch features a metal sensor guard cover to protect essential sensors from damage and wear during your toughest adventures
 Get up to 27 days of battery life in smartwatch mode and 78 hours in GPS mode</t>
   </si>
@@ -149,80 +149,86 @@
 Product Model: Garmin Fenix 8 Pro
 Water Resistance: Water-Resistant
 Electronics Condition: New
 Electronics Features: Accelerometer, Rechargeable, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Smartphone Compatible, Fall Detection, Music Capabilities, Built-In Speaker, Gyroscope, Built-In Microphone, Touchscreen Display, Text Notifications, Call Notifications, Customizable Watch Faces
 Material: Watch Band: Silicone
 Includes: User Manual, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: Wi-Fi, ANT+, Bluetooth
 Screen Size: 1.4 Inches
 Activities tracked: Diving, Climbing, Swimming, Golf, Skiing, Strength Training, Running, Hiking
 Maximum Battery Charge Life: 27 Days
 Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Daily Distance, Stress Level, Heart Rate, Heart Rhythm (ECG), Respiratory Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned
 Material: FRP (Fiber-reinforced Polymer), Titanium
 Battery: 1 Non-Universal Lithium Ion, Required, Installed
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
 TCIN: 94959263
 UPC: 753759350963
 Item Number (DPCI): 057-03-8209
 Origin: Imported
 </t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_e0410c51-3345-4892-abe7-f6988f84d543</t>
   </si>
   <si>
+    <t>Ship to 28027
+Arrives by Tue, Sep 22
+Ships free -
+exclusions apply</t>
+  </si>
+  <si>
     <t>Pounds</t>
   </si>
   <si>
     <t>Imported</t>
   </si>
   <si>
-    <t>Sapphire Carbon  - Out of Stock</t>
-[...2 lines deleted...]
-    <t>51mm  - Out of Stock</t>
+    <t>Sapphire Carbon</t>
+  </si>
+  <si>
+    <t>51mm</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_e0410c51-3345-4892-abe7-f6988f84d543?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_98a53f48-86da-465d-a5f8-89348b1c3e1a?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_093624d0-948d-4117-a3a1-4de81960f533?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_3e19baa8-60f5-4f05-849b-a22be9e2877d?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_510cb15c-9674-4baf-8cfc-77dbbeaee2c1?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
   <si>
-    <t>Ship to 29706
-Rock Hill</t>
+    <t>Ship to 28027
+Kannapolis</t>
   </si>
   <si>
     <t>https://www.target.com/p/garmin-instinct-3-smartwatch/-/A-94600595?preselect=94580915#lnk=sametab</t>
   </si>
   <si>
-    <t>2026-09-08T13:30:15Z</t>
+    <t>2026-09-18T11:01:55Z</t>
   </si>
   <si>
     <t>Garmin Instinct 3 50 mm Solar GPS Smartwatch Black with Charcoal Band</t>
   </si>
   <si>
     <t>Make a bold statement with this rugged GPS smartwatch, featuring a 1.1” display with solar charging lens and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions)
 Engineered with a supertough 50 mm fiber-reinforced polymer case and metal-reinforced bezel
 Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
 Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
 Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
 10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
 Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
 Stay connected with smart notifications and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
 Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
 Sync the Instinct® 3 smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
   </si>
   <si>
     <t>Instinct® 3 is the rugged 50 mm GPS smartwatch with a 1.1” display, built-in flashlight and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions). With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Charcoal Gray (band)
 Weight: .13 Pounds
 Product Model: Garmin Instinct 3 Solar
 Water Resistance: Water-Resistant
 Electronics Condition: New
@@ -242,51 +248,51 @@
 UPC: 753759339524
 Item Number (DPCI): 057-03-3017
 Origin: Imported
 </t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4</t>
   </si>
   <si>
     <t>Solar Black</t>
   </si>
   <si>
     <t>50mm</t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_a29a86e0-fd61-48c9-a643-f0de6dc9d8b7?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_38419949-502d-4293-899d-7138a184fb40?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_ae7331ff-720f-4694-a45f-a10f633dc285?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_5f7e36d5-dfcd-444b-aa8a-c34fa7a5f086?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
   <si>
     <t>https://www.target.com/p/garmin-instinct-3-amoled-smartwatch/-/A-94600594?preselect=94580911#lnk=sametab</t>
   </si>
   <si>
-    <t>2026-09-08T13:31:29Z</t>
+    <t>2026-09-18T11:03:43Z</t>
   </si>
   <si>
     <t>Garmin Instinct 3 45 mm AMOLED GPS Smartwatch Black with Charcoal Black Band</t>
   </si>
   <si>
     <t>Make a bold statement with this rugged GPS smartwatch, featuring a vibrant 1.2” AMOLED display and up to 18 days of battery life
 Engineered with a supertough 45 mm fiber-reinforced polymer case and metal-reinforced bezel
 Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
 Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
 Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
 10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
 Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
 Stay connected with smart notifications and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
 Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
 Sync the Instinct® 3 smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
   </si>
   <si>
     <t>Instinct® 3 is the rugged 45 mm GPS smartwatch with a 1.2” AMOLED display, a built-in flashlight and up to 18 days of battery life in smartwatch mode. With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Charcoal Gray, Black (band)
 Weight: .11 Pounds
 Product Model: Garmin Instinct 3 AMOLED
 Water Resistance: Water-Resistant
 Electronics Condition: New
@@ -307,51 +313,51 @@
 UPC: 753759339487
 Item Number (DPCI): 057-03-5589
 Origin: Imported
 </t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_43d70fc0-cc38-4342-a6ea-1c82f63f6538</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>45mm</t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_43d70fc0-cc38-4342-a6ea-1c82f63f6538?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_c902016e-4927-4757-9cb6-44dfefe64464?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_32388a47-5522-45f6-9e1d-73397c8f8f35?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_6d9839b9-fe25-4e01-9603-3e0fff9b6070?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_0f5aee4e-a59d-4b92-8903-852e105ec955?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
   <si>
     <t>https://www.target.com/p/garmin-fenix-8-solar-smartwatch/-/A-94600591?preselect=93709645#lnk=sametab</t>
   </si>
   <si>
-    <t>2026-09-08T13:31:45Z</t>
+    <t>2026-09-18T11:04:04Z</t>
   </si>
   <si>
     <t>Garmin Fenix 8 51 mm Solar GPS Smartwatch Sapphire Titanium with Amp Yellow/Graphite Silicone Band</t>
   </si>
   <si>
     <t>Advanced multisport GPS smartwatch for athletes/adventurers features a 1.4” solar charged display with scratch-resistant sapphire lens, durable titanium bezel and built-in LED flashlight for after-dark visibility
 Battery performance: up to 48 days of battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions) and up to 149 hours in GPS mode with solar charging (assumes continuous use for entire period in 50,000 lux conditions) — all with an always-on display, so you’re ready to take on the toughest challenges
 Power up your body’s performance, endurance and resistance to injury with targeted strength training plans, real-time stamina tracking, sport-specific workouts and a full range of built-in sports apps
 Your training readiness score is based on sleep quality, recovery, training load and HRV status to determine if you’re primed to go hard and reap the rewards (data presented is intended to be a close estimation of metrics tracked)
 For your active lifestyle, a built-in speaker and mic let you make and take phone calls from your wrist when your watch is paired to your smartphone — and you can even use your smartphone’s voice assistant to respond to text messages and more
 Off-grid voice command feature lets you access select watch controls even without a smartphone connection
 Navigate the outdoors with superior positioning accuracy, thanks to multi-band GPS with SatIQ™ technology plus built-in sensors for 3-axis compass, gyroscope and barometric altimeter
 Dynamic round-trip routing feature helps add variety to your workouts — letting you set your target distance and receive turn-by-turn directions that adjust to get you back to your start on schedule
 40-meter dive rating and leakproof metal buttons let you reach new depths with support for scuba and apnea dive activities
 24/7 health and wellness monitoring with wrist-based heart rate, advanced sleep monitoring, respiration tracking, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries) ECG app can record your heart rhythm and check for signs of atrial fibrillation (not available in all regions; for people 22 years or older)
 Explore new vistas with preloaded TopoActive maps with relief shading — plus built-in maps for thousands of golf courses and ski resorts worldwide
 Enjoy everyday wearability, and live connected with smart notifications (compatible smartphone required), music storage, Garmin Pay™ contactless payments (with a supported country and payment network) and more
 Thermal- and shock-resistant to MIL-STD 810, the watch features a metal sensor guard cover to protect essential sensors from damage and wear during your toughest adventures</t>
   </si>
   <si>
     <t>Be limitless. The fēnix® 8 multisport GPS smartwatch is built for serious athletes and outdoor adventurers who want to push beyond their limits. It features a 1.4” solar charged display with scratch-resistant sapphire lens, durable titanium bezel and powerful built-in LED flashlight for after-dark visibility. A built-in speaker and mic enable you to make and take calls from your wrist when your watch is paired to your smartphone. Power up your body’s performance, endurance and resistance to injury with targeted strength training plans and a full range of sport-specific workouts. Performance insights help manage your exertion and build stamina, while training readiness features show how much recovery time you need between workouts, based on 24/7 health and wellness monitoring of heart rate, respiration, stress, sleep and more (data presented is intended to be a close estimation of metrics tracked). Take to the trails with built-in ABC sensors and preloaded TopoActive maps. The dynamic round-trip routing feature helps simplify the planning of your runs or rides — letting you set your target distance and receive turn-by-turn directions that adjust to get you back to your start on schedule. Enjoy extended off-grid adventures with solar power providing up to 149 hours of battery life in GPS mode (assumes continuous use for entire period in 50,000 lux conditions). Plus, a 40-meter dive rating and leakproof metal buttons let you reach new depths of adventure. Additional features include music storage, Garmin Pay™ contactless payments (with a supported country and payment network), smart notifications (compatible smartphone required) and more</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Canary Yellow (band)
 Weight: .22 Pounds
@@ -360,65 +366,72 @@
 Electronics Condition: New
 Electronics Features: Compass, Calendar Notifications, Rechargeable, Built-In GPS, Mobile Payment Technology, Makes and Receives Calls and Texts When Paired with Compatible Device, Music Capabilities, App Notifications, Built-In Microphone, Gyroscope, Text Notifications, Call Notifications, Customizable Watch Faces
 Connection Type: USB-C
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: Wi-Fi, ANT+, Bluetooth
 Screen Size: 1.4 Inches
 Activities tracked: Cycling, Diving, Climbing, Swimming, Golf, Walking, Skiing, Strength Training, Running, Hiking
 Maximum Battery Charge Life: 28 Days
 Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Speed, Stress Level, Heart Rate, Heart Rhythm (ECG), Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, VO2 Max
 Band Size: M/L
 Material: Titanium
 Battery: 1 Non-Universal Lithium Ion, Required, Installed
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
 TCIN: 93709645
 UPC: 753759339418
 Item Number (DPCI): 057-03-3685
 Origin: Imported
 </t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_b04c0795-e762-4afd-9625-65b0ec83d437</t>
   </si>
   <si>
+    <t>Ship to 28027
+Shipping not available for this item</t>
+  </si>
+  <si>
     <t>Solar Sapphire Titanium/Amp Yellow</t>
+  </si>
+  <si>
+    <t>51mm  - Out of Stock</t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_b04c0795-e762-4afd-9625-65b0ec83d437?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_bceb9dc3-10b5-459f-94dd-4806a72f83d6?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
 https://target.scene7.com/is/image/Target/GUEST_452c0bfc-028d-45b9-b753-84f3d9a8d58e?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_c37280d3-56ff-4f62-9f3f-07fd0064f47a?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_915acce8-56ea-4c84-bdbb-0d13d8468a51?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_6f92e446-3352-4305-9465-fe4f7f0c98b6?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
   <si>
     <t>https://www.target.com/p/garmin-forerunner-570/-/A-94794499?preselect=94760147#lnk=sametab</t>
   </si>
   <si>
-    <t>2026-09-08T13:30:34Z</t>
+    <t>2026-09-18T11:02:20Z</t>
   </si>
   <si>
     <t>Garmin Forerunner 570 Smartwatch 42mm Slate Gray Aluminum with Translucent Black/Black Band</t>
   </si>
   <si>
     <t>Our brightest AMOLED touchscreen display with button controls and an aluminum bezel in 42 mm size to fit smaller wrists
 Up to 10 days of battery life in smartwatch mode and up to 18 hours in GPS mode for a more complete picture of your training and recovery
 Train for an event, achieve a milestone, or improve your fitness with Garmin Coach training plans; these running and triathlon plans are personalized to you and adapt based on your performance and recovery
 Training readiness score is based on sleep quality, recovery, training load and HRV status to determine if you’re primed to go hard and get the most out of your workout (data presented is intended to be a close estimation of metrics tracked)
 Built-in microphone and speaker let you make and take phone calls from your wrist when your watch is paired to your smartphone — and you can even use your smartphone’s voice assistant to respond to text messages and more
 Using indicators such as HRV status, recent exercise history and VO2 max, get insight into training effectiveness with training status — and know whether you’re training productively, peaking or strained (data presented is intended to be a close estimation of metrics tracked)
 Get personalized daily suggested workouts adapted to match performance and recovery
 Wake up to your morning report with an overview of sleep, recovery and training outlook alongside HRV status, training readiness and weather (data presented is intended to be a close estimation of metrics tracked); before you go to bed, you’ll get an evening report with reminder of sleep needs, tomorrow’s workout, weather and events
 30+ built-in activity profiles include running, triathlon, track run, cycling, open-water swimming and more
 Safety and tracking features, including incident detection (during select outdoor activities) and Assistance, send a message with your live location to emergency contacts when paired with your compatible smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
 Pay on the go with Garmin Pay™ contactless payments (with a supported country and payment network); listen on the go with downloaded songs and playlists from Spotify, Amazon Music or Deezer (subscription required), and connect with your wireless headphones for phone-free listening
 See your health and fitness information, connect and compete with friends, sign up for challenges to earn badges and more in the Garmin Connect™ smartphone app</t>
   </si>
   <si>
     <t>For dedicated runners chasing goals, there’s Forerunner® 570 — the GPS running smartwatch with our brightest AMOLED display, aluminum bezel and smaller size to fit smaller wrists. Get ready for your race with personalized plans from Garmin Coach for running and triathlons — and select plans adapt based on your performance and recovery. Use the training readiness feature to know when you’re primed for a productive workout, and use training status to know if you’re training productively. With multi-band GPS, you’ll get superior positioning accuracy in challenging environments. Forerunner 570 has a built-in speaker and microphone so you can make or take calls from your wrist (when paired to your smartphone). Before heading to bed, check your evening report, which helps you prepare for the next day with reminders of sleep needs, tomorrow’s workout, weather and more. You’ll always be ready to hit the ground running with up to 10 days of battery life in smartwatch mode and up to 18 hours in GPS mode.</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Black (band)
 Weight: 1.5 Ounces
 Product Model: Garmin Forerunner 570
@@ -900,386 +913,401 @@
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2">
         <v>753759350963</v>
       </c>
       <c r="F2">
         <v>94959263</v>
       </c>
       <c r="G2">
         <v>1049.99</v>
       </c>
       <c r="H2">
         <v>1299.99</v>
       </c>
       <c r="I2" t="s">
         <v>29</v>
       </c>
       <c r="J2">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K2">
-        <v>4.37</v>
+        <v>4.38</v>
       </c>
       <c r="L2">
-        <v>178</v>
+        <v>182</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2" t="s">
         <v>31</v>
       </c>
       <c r="O2" t="s">
         <v>32</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
+      <c r="Q2" t="s">
+        <v>34</v>
+      </c>
       <c r="R2">
         <v>0.58</v>
       </c>
       <c r="S2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="U2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="V2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="W2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="Y2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3">
         <v>753759339524</v>
       </c>
       <c r="F3">
         <v>94580915</v>
       </c>
       <c r="G3">
         <v>349.99</v>
       </c>
       <c r="H3">
         <v>399.99</v>
       </c>
       <c r="I3" t="s">
         <v>29</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
-        <v>4.31</v>
+        <v>4.26</v>
       </c>
       <c r="L3">
-        <v>113</v>
+        <v>117</v>
       </c>
       <c r="M3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="N3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P3" t="s">
-        <v>47</v>
+        <v>48</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>34</v>
       </c>
       <c r="R3">
         <v>0.13</v>
       </c>
       <c r="S3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="U3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="V3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="W3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="Y3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4">
         <v>753759339487</v>
       </c>
       <c r="F4">
         <v>94580911</v>
       </c>
       <c r="G4">
         <v>299.99</v>
       </c>
       <c r="H4">
         <v>349.99</v>
       </c>
       <c r="I4" t="s">
         <v>29</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4">
-        <v>4.49</v>
+        <v>4.5</v>
       </c>
       <c r="L4">
-        <v>239</v>
+        <v>247</v>
       </c>
       <c r="M4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="N4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="O4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="P4" t="s">
-        <v>57</v>
+        <v>58</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>34</v>
       </c>
       <c r="R4">
         <v>0.11</v>
       </c>
       <c r="S4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="U4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="V4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="W4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Y4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C5" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5">
         <v>753759339418</v>
       </c>
       <c r="F5">
         <v>93709645</v>
       </c>
       <c r="G5">
         <v>949.99</v>
       </c>
       <c r="H5">
         <v>1199.99</v>
       </c>
       <c r="I5" t="s">
         <v>29</v>
       </c>
       <c r="J5">
         <v>0</v>
       </c>
       <c r="K5">
         <v>4.52</v>
       </c>
       <c r="L5">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="M5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="N5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="O5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="P5" t="s">
-        <v>67</v>
+        <v>68</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>69</v>
       </c>
       <c r="R5">
         <v>0.22</v>
       </c>
       <c r="S5" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="T5" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="U5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="V5" t="s">
-        <v>37</v>
+        <v>71</v>
       </c>
       <c r="W5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X5" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="Y5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="B6" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="C6" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6">
         <v>753759349806</v>
       </c>
       <c r="F6">
         <v>94760147</v>
       </c>
       <c r="G6">
         <v>549.99</v>
       </c>
       <c r="I6" t="s">
         <v>29</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6">
-        <v>4.52</v>
+        <v>4.54</v>
       </c>
       <c r="L6">
-        <v>156</v>
+        <v>160</v>
       </c>
       <c r="M6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="N6" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="O6" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="P6" t="s">
-        <v>76</v>
+        <v>79</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>34</v>
       </c>
       <c r="R6">
         <v>1.5</v>
       </c>
       <c r="S6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="T6" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="U6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="V6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="W6" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="X6" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="Y6" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">