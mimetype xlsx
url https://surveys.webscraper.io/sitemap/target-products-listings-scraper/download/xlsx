--- v5 (2026-08-21)
+++ v6 (2026-09-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>upc</t>
   </si>
   <si>
     <t>tcin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -98,399 +98,394 @@
   <si>
     <t>origin</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>https://www.target.com/b/garmin/-/N-5y6e8</t>
   </si>
   <si>
-    <t>2026-07-29T08:19:52Z</t>
+    <t>2026-09-08T13:26:54Z</t>
   </si>
   <si>
     <t>https://www.target.com/p/garmin-instinct-3-smartwatch/-/A-94600595?preselect=94580915#lnk=sametab</t>
   </si>
   <si>
     <t>Garmin Instinct 3 50 mm Solar GPS Smartwatch Black with Charcoal Band</t>
   </si>
   <si>
     <t>Garmin</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>Make a bold statement with this rugged GPS smartwatch, featuring a 1.1” display with solar charging lens and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions)
 Engineered with a supertough 50 mm fiber-reinforced polymer case and metal-reinforced bezel
 Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
 Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
 Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
 10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
 Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
 Stay connected with smart notifications and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
 Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
 Sync the Instinct® 3 smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
   </si>
   <si>
     <t>Instinct® 3 is the rugged 50 mm GPS smartwatch with a 1.1” display, built-in flashlight and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions). With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Charcoal Gray (band)
 Weight: .13 Pounds
 Product Model: Garmin Instinct 3 Solar
 Water Resistance: Water-Resistant
 Electronics Condition: New
-Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Lap Memory, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Always-On Display, Text Notifications, Call Notifications
+Electronics Features: Compass, Receives Texts, Lap Time, Lap Memory, Accelerometer, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Smartphone Compatible, Alarm Notifications, App Notifications, Always-On Display, Text Notifications, Call Notifications
 Material: Watch Band: Silicone
-Includes: Instructions, Charging Cable
+Includes: User Manual, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: ANT+, Bluetooth
 Screen Size: 1.56 Inches
-Activities tracked: Golf, Swimming, Basketball, Multisport Modes, Running, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Weights, Custom Activity Tracking, Baseball, Yoga, Cycling
+Activities tracked: Strength Training, Running
 Maximum Battery Charge Life: 12 Months
-Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed, VO2 Max
+Metrics Measured: Active Minutes, Speed, Daily Distance, Stress Level, Heart Rate, Respiratory Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Calories Burned, Sleep Stages, Average Speed
 Material: FRP (Fiber-reinforced Polymer)
 Battery: 1 Non-Universal Lithium Ion
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
 TCIN: 94580915
 UPC: 753759339524
 Item Number (DPCI): 057-03-3017
 Origin: Imported
 </t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4</t>
   </si>
   <si>
     <t>Ships free</t>
   </si>
   <si>
     <t>Pounds</t>
   </si>
   <si>
     <t>Imported</t>
   </si>
   <si>
     <t>Solar Black</t>
   </si>
   <si>
     <t>50mm</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_a29a86e0-fd61-48c9-a643-f0de6dc9d8b7?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_38419949-502d-4293-899d-7138a184fb40?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_ae7331ff-720f-4694-a45f-a10f633dc285?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_5f7e36d5-dfcd-444b-aa8a-c34fa7a5f086?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
   <si>
-    <t>Ship to 90011
-[...26 lines deleted...]
-    <t>For dedicated runners chasing goals, there’s Forerunner® 570 — the GPS running smartwatch with our brightest AMOLED display, aluminum bezel and smaller size to fit smaller wrists. Get ready for your race with personalized plans from Garmin Coach for running and triathlons — and select plans adapt based on your performance and recovery. Use the training readiness feature to know when you’re primed for a productive workout, and use training status to know if you’re training productively. With multi-band GPS, you’ll get superior positioning accuracy in challenging environments. Forerunner 570 has a built-in speaker and microphone so you can make or take calls from your wrist (when paired to your smartphone). Before heading to bed, check your evening report, which helps you prepare for the next day with reminders of sleep needs, tomorrow’s workout, weather and more. You’ll always be ready to hit the ground running with up to 10 days of battery life in smartwatch mode and up to 18 hours in GPS mode.</t>
+    <t>Ship to 08054
+Mount Laurel</t>
+  </si>
+  <si>
+    <t>2026-09-08T13:27:08Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-fenix-e-smartwatch/-/A-94600592?preselect=93709649#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Fenix E 47mm AMOLED Slate Gray Steel with Black Silicone Band</t>
+  </si>
+  <si>
+    <t>Multisport GPS smartwatch for athletes/adventurers features a bright 1.3” AMOLED display and stainless steel bezel
+Power up your body’s performance, endurance and resistance to injury with targeted strength training plans, real-time stamina tracking, sport-specific workouts and a full range of built-in sports apps
+Battery performance: up to 16 days in smartwatch mode; up to 42 hours in GPS mode
+Your training readiness score is based on sleep quality, recovery, training load and HRV status to determine if you’re primed to go hard and reap the rewards (data presented is intended to be a close estimation of metrics tracked)
+Navigate in even the most challenging environments with multi-GNSS support (GPS, GLONASS and Galileo) plus built-in sensors for 3-axis compass, gyroscope and barometric altimeter
+Dynamic round-trip routing feature helps add variety to your workouts — letting you set your target distance and receive turn-by-turn directions that adjust to get you back to your start on schedule
+24/7 health and wellness monitoring with wrist-based heart rate, advanced sleep monitoring, respiration tracking, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
+Explore new vistas with TopoActive maps with relief shading (downloadable via Wi-Fi® technology) — plus built-in maps for thousands of golf courses and ski resorts worldwide
+Enjoy everyday wearability, and live connected with smart notifications (compatible smartphone required), music storage, Garmin Pay™ contactless payments (with a supported country and payment network) and more
+Built to U.S. military standard 810 for thermal, shock and water resistance</t>
+  </si>
+  <si>
+    <t>Be limitless. The fēnix® E multisport GPS smartwatch is for athletes and adventurers who want to push beyond their limits with essential features at hand. The E model has a bright 1.3” AMOLED display and stainless steel bezel. Power up with the latest in targeted strength training plans and built-in sports apps. Build stamina while optimizing recovery with 24/7 health and wellness monitoring of heart rate, respiration, stress, sleep and more (data presented is intended to be a close estimation of metrics tracked). Take to the trails with built-in ABC sensors and TopoActive maps that can be easily downloaded via Wi-Fi® connectivity. The dynamic round-trip routing feature lets you set your target distance and get turn-by-turn directions that adjust to get you back to your start on schedule. Enjoy off-grid adventures with up to 16 days of battery life in smartwatch mode. And support your on-the-go lifestyle with smart notifications, Garmin Pay™ contactless payments (with a supported country and payment network), music storage and more.</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Black (band)
-Weight: 1.5 Ounces
+Weight: .17 Pounds
 Water Resistance: Water-Resistant
-Product Model: Garmin Forerunner 570
+Product Model: Garmin Fenix E
 Electronics Condition: New
-Electronics Features: Compass, Accelerometer, Calendar Notifications, Rechargeable, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Reminders to Move, Smartphone Compatible, App Notifications, Music Capabilities, Gyroscope, Touchscreen Display, Text Notifications, Call Notifications
-Connection Type: USB
+Electronics Features: Compass, Receives Texts, Stopwatch, Rechargeable, Built-In GPS, Mobile Payment Technology, Smartphone Compatible, Alarm Notifications, App Notifications, Gyroscope, Text Notifications, Call Notifications, Customizable Watch Faces
+Connection Type: USB-C
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: Wi-Fi, ANT+, Bluetooth
-Screen Size: 1.2 Inches
-[...68 lines deleted...]
-Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed, VO2 Max
+Screen Size: 1.3 Inches
+Activities tracked: Golf, Dynamic Workout Activities, Skiing, Multisport Modes, Running, Climbing, Pilates, Hiking, Mountain Biking, Elliptical Training, Strength Training, Cycling, Yoga
+Maximum Battery Charge Life: 16 Days
+Metrics Measured: Active Minutes, Speed, Stress Level, Heart Rate, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Average Speed, VO2 Max
+Band Size: M/L
 Material: FRP (Fiber-reinforced Polymer)
 Battery: 1 Non-Universal Lithium Ion, Required, Included
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 94459549
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-0165
+TCIN: 93709649
+UPC: 753759345075
+Item Number (DPCI): 057-03-6480
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_3a6299ea-1feb-4fbe-b4b3-d6dc0d1188da</t>
-[...30 lines deleted...]
-Reach for your goals with Garmin Coach training plans for running, cycling, strength and fitness, which can provide personalized workouts based on your health, fitness and recovery metrics
+    <t>https://target.scene7.com/is/image/Target/GUEST_9496641f-2d3a-47d5-8ec9-cda7f6ee9a33</t>
+  </si>
+  <si>
+    <t>Slate Gray</t>
+  </si>
+  <si>
+    <t>47mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_9496641f-2d3a-47d5-8ec9-cda7f6ee9a33?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_236db887-e734-47c0-926b-6cd5bd448477?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_689c2d42-6d0b-493a-8ffe-30ea841c75ae?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_afc4f870-c85f-446d-9ec2-c1a60bc7953b?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_b6a35705-e379-4e1a-a356-bb9e48ca185e?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>2026-09-08T13:27:37Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-venu-3s/-/A-94632819?preselect=89763209#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Venu 3S Smartwatch Ivory and Soft Gold</t>
+  </si>
+  <si>
+    <t>Designed with a bright, colorful display, get a more complete picture of your health, thanks to battery life of up to 10 days in smartwatch mode
+Body Battery™ energy monitoring helps you understand when you’re charged up or need to rest with even more personalized insights based on sleep, naps, stress levels, workouts and more
+Get a sleep score and personalized sleep coaching for how much sleep you need — and get tips on how to improve plus key metrics such as HRV status to better understand your health (data presented is intended to be a close estimation of metrics tracked)
+Find new ways to keep your body moving with more than 30 built-in indoor and GPS sports apps, including walking, running, cycling, HIIT, swimming, golf and more
 Enjoy the convenience of making and taking phone calls from your wrist — even use your smartphone’s voice assistant to respond to text messages and more (when paired with your compatible iPhone® or Android™ smartphone); plus, you can respond to texts via voice, or Android users can text directly from the smartwatch
-ECG app can record your heart rhythm and check for signs of atrial fibrillation (not available in all regions; for people 22 years or older)
-[...10 lines deleted...]
-Weight: .08 Pounds
+Wheelchair mode tracks pushes — rather than steps — and includes push and handcycle activities with preloaded workouts, animated workouts for strength, cardio, HIIT, Pilates and yoga, challenges specific to wheelchair users and more (data presented is intended to be a close estimation of metrics tracked)
+Automatic nap detection and nap logging track your nap length during the day, providing personalized insights on how it affects your Body Battery™ energy monitoring and more (data presented is intended to be a close estimation of metrics tracked)
+Know your body better with extensive health monitoring features, including wrist-based heart rate, morning report, fitness age, stress tracking, menstrual cycle and pregnancy tracking, meditation and more (data presented is intended to be a close estimation of metrics tracked)
+Take on any fitness journey with advanced training features such as workout benefit — which helps you understand how each workout affects your body — and recovery time to know how long your body needs to recover and more
+Use preloaded workouts with exercise animations that include cardio, yoga, strength, HIIT and Pilates; create your own in the Garmin Connect™ smartphone app, or try Garmin Coach free adaptive training plans to help you prepare for your next running challenge
+Download your favorite music to your watch, including playlists from Spotify, Amazon Music or Deezer (premium subscription required), and connect with your wireless headphones for phone-free listening
+Leave your cash and cards at home; Garmin Pay™ contactless payments (with a supported country and payment network) let you pay for purchases on the go and breeze through select transit systems
+Safety and tracking features include incident detection (during select outdoor activities) and Assistance, both of which can call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
+Sync the Venu® 3S smartwatch with the Garmin Connect™ smartphone app, and get more details on your health and fitness data plus personalized insights and more</t>
+  </si>
+  <si>
+    <t>Know the real you with the Venu® 3S smartwatch, the ultimate on-wrist coach designed to support your goals — whatever they may be. Featuring a bright, colorful display and up to 10 days of battery life, this smaller-sized GPS smartwatch is purpose-built with advanced health and fitness features to help you better understand your body. Body Battery™ energy monitoring helps you keep your energy levels in check with personalized insights based on sleep, naps, stress, workouts and more. Improve the quality of your sleep with personalized sleep coaching and nap detection plus even more details such as HRV status (data presented is intended to be a close estimation of metrics tracked). During the day, switch up your activities with animated workouts and more than 30 built-in sports apps — including for active wheelchair users — plus advanced training features to keep you going strong. With its built-in speaker and microphone, the Venu 3S smartwatch makes it easy to make and take calls right from your wrist when paired to your smartphone — and even reply to texts by using your phone’s voice assistant. Plus, enjoy connectivity features such as music storage, Garmin Pay™ contactless payments (with a supported country and payment network) and more.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Ivory (band)
+Weight: 1.4 Ounces
 Water Resistance: Water-Resistant
-Product Model: Garmin Venu 4
+Product Model: Garmin Venu
 Electronics Condition: New
-Electronics Features: Compass, Receives Texts, Accelerometer, Crash Detection, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Reminders to Move, Smartphone Compatible, Music Capabilities, Built-In Speaker, Gyroscope, Built-In Microphone, Touchscreen Display, Call Notifications
-Connection Type: USB
+Electronics Features: Compass, Accelerometer, Rechargeable, Built-In GPS, Mobile Payment Technology, Makes and Receives Calls and Texts When Paired with Compatible Device, Smartphone Compatible, Alarm Notifications, Music Capabilities, App Notifications, Built-In Speaker, Built-In Microphone, Gyroscope, Touchscreen Display, Customizable Watch Faces
+Connection Type: USB-C
 Material: Watch Band: Silicone
-Includes: Instructions, Charging Cable
+Includes: User Manual, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: Wi-Fi, Bluetooth
+Screen Size: 1.2 Inches
+Activities tracked: Swimming, Golf, Skiing, Basketball, Running, Climbing, Daily Workout Memory, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Weights, Cycling, Yoga
+Maximum Battery Charge Life: 10 Days
+Metrics Measured: Active Minutes, Stationary Minutes, Speed, Daily Distance, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Calories Burned, Sleep Stages, VO2 Max
+Material: Plastic, FRP (Fiber-reinforced Polymer)
+Battery: 1 Non-Universal Lithium Ion
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 89763209
+UPC: 753759314811
+Item Number (DPCI): 057-03-5009
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_926da2ba-8990-48ac-b286-60003b8eac3d</t>
+  </si>
+  <si>
+    <t>Ounces</t>
+  </si>
+  <si>
+    <t>Ivory/Soft Gold</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_926da2ba-8990-48ac-b286-60003b8eac3d?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_4b1f6811-b432-4170-9fed-94850748c58b?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_9077ea18-baae-4a86-a08e-c6e89ab61577?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_4b9f3dfc-a7a4-4223-bdc4-c01d8f35dddc?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_8a3837fa-cde9-4a66-a773-7eecd677a033?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_5ec0b26c-04ac-4d7f-8b33-a55212653115?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>2026-09-08T13:25:53Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-tactix-8-51mm-solar-elite-smartwatch/-/A-94653148#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Tactix 8 51 mm Solar Elite GPS Smartwatch Includes Applied Ballistics Elite Solver</t>
+  </si>
+  <si>
+    <t>Advanced tactical GPS smartwatch features a 1.4” solar charged display, titanium bezel and sapphire lens and built-in LED flashlight for after-dark visibility
+Dedicated tactical features include a jumpmaster activity, waypoint projection, dual-position GPS format, stealth mode, kill switch, compatibility with night vision goggles, rucking activity and an advanced unlocked Applied Ballistics Elite® solver
+Download the AB Quantum mobile app on your compatible smartphone to manage profiles and targets or use your smartphone as an additional display
+Power up your body’s performance, endurance and resistance to injury with targeted strength training plans, real-time stamina tracking, sport-specific workouts and a full range of built-in sports apps
+Battery performance: up to 48 days in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions) and up to 149 hours in GPS mode with solar charging (assumes continuous use for entire period in 50,000 lux conditions)
+Navigate the outdoors with superior positioning accuracy, thanks to multi-band GPS with SatIQ™ technology plus built-in sensors for the 3-axis compass, gyroscope and barometric altimeter
+40-meter dive rating helps you reach new depths with support for scuba and apnea dive activities
+Includes a fully functional aviation navigation system with worldwide dynamic moving map, GPS navigation, NEXRAD, weather display, airport information and more
+24/7 health and wellness monitoring with wrist-based heart rate, advanced sleep monitoring, respiration tracking, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all  countries); the ECG app can record your heart rhythm and check for signs of atrial fibrillation (not available in all regions; for people 22 years or older)
+Explore new missions with preloaded TopoActive maps with relief shading, and get access to free additional downloadable maps from around the world — plus built-in maps for thousands of golf courses and ski resorts worldwide
+Enjoy everyday wearability, and live connected with smart notifications (compatible smartphone required), music storage, Garmin Pay™ contactless payments (with a supported country and payment network) and more; a built-in speaker and mic let you make and take phone calls from your wrist when paired to your smartphone
+Thermal- and shock-resistant to MIL-STD 810, the tactix® 8 watch features a metal sensor guard cover to protect essential sensors from damage and wear during your toughest adventures</t>
+  </si>
+  <si>
+    <t>Rise above with tactix® 8. It’s the ultimate tactical smartwatch, featuring a solar charged display, titanium bezel, sapphire lens and a 40-meter dive rating. Pair with your smartphone for on-wrist calling with the built-in speaker and mic. Dedicated tactical features include a rucking activity and advanced unlocked Applied Ballistics Elite® solver along with a jumpmaster activity, waypoint projection, stealth mode, kill switch and more. Guide the mission with a built-in LED flashlight. Train like never before with strength training plans, sport-specific workouts and daily suggested strength workouts for runners and cyclists. Navigate the outdoors with superior positioning accuracy, thanks to multi-band GPS with SatIQ™ technology plus built-in sensors for the 3-axis compass, gyroscope and barometric altimeter. Push harder with up to 48 days of battery life in smartwatch mode (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Black (band)
+Weight: .21 Pounds
+Product Model: Garmin tactix 8
+Water Resistance: Water-Resistant
+Electronics Condition: New
+Electronics Features: Compass, Receives Texts, Accelerometer, Calendar Notifications, Rechargeable, Built-In GPS, Mobile Payment Technology, Smartphone Compatible, Alarm Notifications, App Notifications, Gyroscope, Touchscreen Display, Text Notifications, Call Notifications, Customizable Watch Faces
+Material: Watch Band: Silicone
+Includes: User Manual, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: Wi-Fi, ANT+, Bluetooth
-Screen Size: 1.2 Inches
-[...3 lines deleted...]
-Material: FRP (Fiber-reinforced Polymer), Stainless Steel
+Screen Size: 1.4 Inches
+Activities tracked: Cycling, Diving, Climbing, Swimming, Golf, Walking, Skiing, Strength Training, Running, Hiking
+Maximum Battery Charge Life: 48 Days
+Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Daily Distance, Speed, Stress Level, Heart Rate, Heart Rhythm (ECG), Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, VO2 Max
+Band Size: M/L
+Material: Titanium
+Battery: 1 Non-Universal Lithium Ion
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 94653148
+UPC: 753759346805
+Item Number (DPCI): 057-03-6600
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_7729e6b6-0418-49f0-b65e-ec3120b9fe17</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_7729e6b6-0418-49f0-b65e-ec3120b9fe17?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_9d5a6e0d-9ab5-4741-860f-416435ab679e?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_ec823a65-b1b2-4648-9077-e320a82856c2?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_c2feb4b9-08af-4e5f-8aa5-2b4811243439?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_41de6449-cad2-45e9-8aa4-442caca4cf5f?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_19a25c83-3101-496f-b26d-f4aef9d33f0f?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>2026-09-08T13:27:01Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-fenix-8-pro-47-mm-amoled-sapphire-carbon-gray-dlc-titanium-with-black-and-pebble-gray-silicone-band/-/A-94959258#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Fenix 8 Pro 47 mm AMOLED GPS Smartwatch Sapphire Carbon Gray DLC Titanium with Black/Pebble Gray Silicone Band</t>
+  </si>
+  <si>
+    <t>Multisport GPS smartwatch with built-in inReach® technology for two-way satellite and LTE connectivity (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices)
+Rugged design with a bright 1.4" AMOLED touchscreen display, titanium bezel, scratch-resistant sapphire lens and other premium materials
+In an emergency, inReach® satellite technology allows you to trigger an interactive SOS message to the Garmin ResponseSM coordination center for 24/7 assistance (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices)
+LTE network connectivity lets you leave your phone behind; use your watch to exchange messages and make voice calls — plus let friends follow along with LiveTrack™ location sharing (30-second update rate) and location check-ins with the on-device Garmin Messenger™ app (active subscription required; coverage limitations may apply)
+InReach® technology allows you to send messages and get location check-ins over satellite when taking on an off-grid adventure (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices)
+Navigate by using preloaded TopoActive maps with relief shading — plus built-in maps for golf courses and ski resorts worldwide
+Advanced training features, performance metrics and training plans for sports enthusiasts and cross-training athletes
+24/7 health and wellness monitoring with wrist-based heart rate, advanced sleep monitoring, HRV status, ECG app, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
+Built-in LED flashlight offers convenient illumination when you need it, whether trail running at dusk or getting around the house at night
+40-meter dive rating and leakproof metal buttons let you reach new depths with support for scuba and apnea dive activities
+Enjoy everyday wearability, and live connected with smart notifications (when paired with your smartphone), music storage, Garmin Pay™ contactless payments (with a supported bank and payment network) and more
+Thermal- and shock-resistant to MIL-STD 810, the fēnix® 8 Pro watch features a metal sensor guard cover to protect essential sensors from damage and wear during your toughest adventures
+Get up to 15 days of battery life in smartwatch mode and 44 hours in GPS mode</t>
+  </si>
+  <si>
+    <t>The fēnix® 8 Pro multisport GPS smartwatch is a breakthrough for serious runners, climbers, watersport athletes and others challenged to stay in contact where it’s impractical to carry a phone. This is the first Garmin smartwatch with built-in inReach® technology for satellite and LTE connectivity (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices). Leave your phone behind, and access voice calls and LiveTrack™ location sharing when you’re connected to an LTE network. Or utilize two-way messaging and interactive SOS messaging capability during an outdoor adventure from either an LTE or satellite link — with emergency SOS support from the 24/7 Garmin ResponseSM coordination center. This rugged watch brings forward all the advanced fitness/strength training, health monitoring, mapping, round-trip routing and other key features from the fēnix 8 watch line along with a full range of sport-specific workouts. Premium touches include a bright 1.4" AMOLED display, titanium bezel, scratch-resistant sapphire lens and powerful built-in LED flashlight. It also has up to 15 days of battery life in smartwatch mode, a 40-meter dive rating, music storage and more.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Black (band)
+Weight: .55 Pounds
+Product Model: Garmin Fenix 8 Pro
+Water Resistance: Water-Resistant
+Electronics Condition: New
+Electronics Features: Accelerometer, Rechargeable, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Smartphone Compatible, Fall Detection, Music Capabilities, Built-In Speaker, Gyroscope, Built-In Microphone, Touchscreen Display, Text Notifications, Call Notifications, Customizable Watch Faces
+Material: Watch Band: Silicone
+Includes: User Manual, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: Wi-Fi, ANT+, Bluetooth
+Screen Size: 1.4 Inches
+Activities tracked: Diving, Climbing, Swimming, Golf, Skiing, Strength Training, Running
+Maximum Battery Charge Life: 15 Days
+Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Daily Distance, Stress Level, Heart Rate, Heart Rhythm (ECG), Respiratory Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned
+Material: Titanium
 Battery: 1 Non-Universal Lithium Ion, Required, Installed
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 94981811
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-9198
+TCIN: 94959258
+UPC: 753759350901
+Item Number (DPCI): 057-03-4188
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_fd10ae44-d380-4181-b3c0-6225d2a74705</t>
-[...76 lines deleted...]
-https://target.scene7.com/is/image/Target/GUEST_d15890c3-153f-4724-9614-b5847571bfb1?wid=1200&amp;hei=1200&amp;qlt=80</t>
+    <t>https://target.scene7.com/is/image/Target/GUEST_b41d6752-4663-4e95-a4ed-967ca9cfd310</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_b41d6752-4663-4e95-a4ed-967ca9cfd310?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_0f89f965-abb4-4fc8-9233-8557676c8b2d?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_8165df13-d185-4506-9689-9266e30840a6?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_fcdfec87-1510-4cbc-ad3d-6d627a8c9cec?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_2d851646-166d-4680-8a88-1238660d1962?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_38f4ccc0-c009-44a1-8d89-c38a2cff9a47?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -908,63 +903,66 @@
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2">
         <v>753759339524</v>
       </c>
       <c r="G2">
         <v>94580915</v>
       </c>
       <c r="H2">
+        <v>349.99</v>
+      </c>
+      <c r="I2">
         <v>399.99</v>
       </c>
       <c r="J2" t="s">
         <v>32</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
-        <v>4.28</v>
+        <v>4.31</v>
       </c>
       <c r="M2">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="N2" t="s">
         <v>33</v>
       </c>
       <c r="O2" t="s">
         <v>34</v>
       </c>
       <c r="P2" t="s">
         <v>35</v>
       </c>
       <c r="Q2" t="s">
         <v>36</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2">
         <v>0.13</v>
       </c>
       <c r="T2" t="s">
         <v>38</v>
       </c>
       <c r="U2" t="s">
         <v>39</v>
       </c>
@@ -979,339 +977,324 @@
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
       <c r="AA2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>45</v>
       </c>
       <c r="C3" t="s">
         <v>46</v>
       </c>
       <c r="D3" t="s">
         <v>47</v>
       </c>
       <c r="E3" t="s">
         <v>31</v>
       </c>
       <c r="F3">
-        <v>753759349806</v>
+        <v>753759345075</v>
       </c>
       <c r="G3">
-        <v>94760147</v>
+        <v>93709649</v>
       </c>
       <c r="H3">
-        <v>549.99</v>
+        <v>799.99</v>
       </c>
       <c r="J3" t="s">
         <v>32</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
-        <v>4.53</v>
+        <v>4.47</v>
       </c>
       <c r="M3">
-        <v>140</v>
+        <v>26</v>
       </c>
       <c r="N3" t="s">
         <v>48</v>
       </c>
       <c r="O3" t="s">
         <v>49</v>
       </c>
       <c r="P3" t="s">
         <v>50</v>
       </c>
       <c r="Q3" t="s">
         <v>51</v>
       </c>
       <c r="R3" t="s">
         <v>37</v>
       </c>
       <c r="S3">
-        <v>1.5</v>
+        <v>0.17</v>
       </c>
       <c r="T3" t="s">
-        <v>52</v>
+        <v>38</v>
       </c>
       <c r="U3" t="s">
         <v>39</v>
       </c>
       <c r="V3" t="s">
+        <v>52</v>
+      </c>
+      <c r="W3" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="X3" t="s">
         <v>42</v>
       </c>
       <c r="Y3" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
       <c r="AA3" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" t="s">
         <v>56</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4">
-        <v>753759339463</v>
+        <v>753759314811</v>
       </c>
       <c r="G4">
-        <v>94459549</v>
+        <v>89763209</v>
       </c>
       <c r="H4">
-        <v>199.99</v>
+        <v>299.99</v>
       </c>
       <c r="I4">
-        <v>299.99</v>
+        <v>449.99</v>
       </c>
       <c r="J4" t="s">
         <v>32</v>
       </c>
       <c r="K4">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="L4">
-        <v>4.07</v>
+        <v>4.38</v>
       </c>
       <c r="M4">
-        <v>97</v>
+        <v>728</v>
       </c>
       <c r="N4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O4" t="s">
         <v>59</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>60</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>61</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="R4" t="s">
+        <v>37</v>
+      </c>
+      <c r="S4">
+        <v>1.4</v>
+      </c>
+      <c r="T4" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="U4" t="s">
         <v>39</v>
       </c>
       <c r="V4" t="s">
         <v>63</v>
       </c>
-      <c r="W4" t="s">
+      <c r="Y4" t="s">
         <v>64</v>
-      </c>
-[...4 lines deleted...]
-        <v>65</v>
       </c>
       <c r="AA4" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
+        <v>65</v>
+      </c>
+      <c r="C5" t="s">
         <v>66</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>67</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E5" t="s">
         <v>31</v>
       </c>
       <c r="F5">
-        <v>753759342852</v>
+        <v>753759346805</v>
       </c>
       <c r="G5">
-        <v>94981811</v>
+        <v>94653148</v>
       </c>
       <c r="H5">
-        <v>549.99</v>
+        <v>1349.99</v>
+      </c>
+      <c r="I5">
+        <v>1599.99</v>
       </c>
       <c r="J5" t="s">
         <v>32</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
-        <v>4.42</v>
+        <v>4.57</v>
       </c>
       <c r="M5">
-        <v>227</v>
+        <v>65</v>
       </c>
       <c r="N5" t="s">
+        <v>68</v>
+      </c>
+      <c r="O5" t="s">
         <v>69</v>
       </c>
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>70</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>71</v>
-      </c>
-[...1 lines deleted...]
-        <v>72</v>
       </c>
       <c r="R5" t="s">
         <v>37</v>
       </c>
       <c r="S5">
-        <v>0.08</v>
+        <v>0.21</v>
       </c>
       <c r="T5" t="s">
         <v>38</v>
       </c>
       <c r="U5" t="s">
         <v>39</v>
       </c>
-      <c r="V5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Y5" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="AA5" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>77</v>
+        <v>73</v>
       </c>
       <c r="C6" t="s">
-        <v>78</v>
+        <v>74</v>
       </c>
       <c r="D6" t="s">
-        <v>79</v>
+        <v>75</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6">
-        <v>753759339548</v>
+        <v>753759350901</v>
       </c>
       <c r="G6">
-        <v>94736567</v>
+        <v>94959258</v>
       </c>
       <c r="H6">
-        <v>499.99</v>
+        <v>949.99</v>
+      </c>
+      <c r="I6">
+        <v>1199.99</v>
       </c>
       <c r="J6" t="s">
         <v>32</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
-        <v>4.67</v>
+        <v>4.32</v>
       </c>
       <c r="M6">
+        <v>99</v>
+      </c>
+      <c r="N6" t="s">
+        <v>76</v>
+      </c>
+      <c r="O6" t="s">
         <v>77</v>
       </c>
-      <c r="N6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>82</v>
+        <v>78</v>
       </c>
       <c r="Q6" t="s">
-        <v>83</v>
+        <v>79</v>
       </c>
       <c r="R6" t="s">
         <v>37</v>
       </c>
       <c r="S6">
-        <v>0.11</v>
+        <v>0.55</v>
       </c>
       <c r="T6" t="s">
         <v>38</v>
       </c>
       <c r="U6" t="s">
         <v>39</v>
       </c>
-      <c r="V6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Y6" t="s">
-        <v>84</v>
+        <v>80</v>
       </c>
       <c r="AA6" t="s">
-        <v>76</v>
+        <v>44</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">