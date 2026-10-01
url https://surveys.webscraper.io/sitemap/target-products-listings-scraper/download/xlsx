--- v6 (2026-09-11)
+++ v7 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>upc</t>
   </si>
   <si>
     <t>tcin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -98,394 +98,415 @@
   <si>
     <t>origin</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>https://www.target.com/b/garmin/-/N-5y6e8</t>
   </si>
   <si>
-    <t>2026-09-08T13:26:54Z</t>
-[...5 lines deleted...]
-    <t>Garmin Instinct 3 50 mm Solar GPS Smartwatch Black with Charcoal Band</t>
+    <t>2026-09-17T05:04:05Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-instinct-3-solar-gps-smartwatch-tactical-edition/-/A-1012003289?preselect=94736570#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Instinct 3 45 mm Solar GPS Smartwatch Tactical Edition</t>
   </si>
   <si>
     <t>Garmin</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Make a bold statement with this rugged GPS smartwatch, featuring a 1.1” display with solar charging lens and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions)
+    <t>Lead the mission with this rugged GPS smartwatch, featuring solar charging for unlimited battery life (assumes all-day wear in smartwatch mode with 3 hours per day outside in 50,000 lux conditions)
+Engineered with a supertough 45 mm fiber-reinforced polymer case and metal-reinforced bezel
+Dedicated tactical features include jumpmaster activity, waypoint projection, dual-position GPS format, preloaded tactical activity, stealth mode, kill switch, compatibility with night vision goggles and a rucking activity
+Includes a preloaded Applied Ballistics® solver (requires one-time purchase via the AB Quantum mobile app)
+Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
+Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
+Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
+10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
+Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
+Stay connected with smart notifications (when paired with your compatible smartphone) and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces
+Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
+Sync the Instinct® 3 – Tactical Edition smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
+  </si>
+  <si>
+    <t>Dare for more with Instinct® 3 – Tactical Edition, the rugged GPS smartwatch with solar charging for unlimited battery life (assumes all-day wear in smartwatch mode with 3 hours per day outside in 50,000 lux conditions) and a built-in flashlight. With a bolted construction, metal-reinforced bezel and scratch-resistant lens, it can take on the toughest missions. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. Purpose-built tactical features include a rucking activity, stealth mode, kill switch and preloaded Applied Ballistics® solver (requires one-time purchase via the AB Quantum mobile app). Stay on track with a built-in 3-axis compass and barometric altimeter as well as multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Black (band)
+Weight: .13 Pounds
+Product Model: Garmin Instinct 3 Solar
+Water Resistance: Water-Resistant
+Electronics Condition: New
+Material: Watch Band: Silicone
+Includes: Instructions, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: ANT+, Bluetooth
+Screen Size: 1.1 Inches
+Activities tracked: Swimming, Walking, Running, Hiking
+Maximum Battery Charge Life: 12 Months
+Metrics Measured: Active Minutes, Speed, Daily Distance, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Calories Burned, Sleep Stages, Average Speed, Maximum Speed
+Material: FRP (Fiber-reinforced Polymer)
+Battery: 1 Non-Universal Lithium Ion
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 94736570
+UPC: 753759341664
+Item Number (DPCI): 057-03-9816
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_7aab9041-fbad-49bc-bebd-886fbc4d5e5d</t>
+  </si>
+  <si>
+    <t>Ship to 08054
+Arrives by Mon, Sep 21
+Ships free -
+exclusions apply</t>
+  </si>
+  <si>
+    <t>Pounds</t>
+  </si>
+  <si>
+    <t>Imported</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>45mm</t>
+  </si>
+  <si>
+    <t>mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_7aab9041-fbad-49bc-bebd-886fbc4d5e5d?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_eb32db67-9c9e-4481-aed9-b93e689fd0bb?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_567f9f2a-9059-4842-952b-34df27610f7c?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_750f27fa-a111-4023-ae1f-021bdf704be1?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_7450935a-fc45-4190-8b8f-4447f89d1fc8?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>Ship to 08054
+Mount Laurel</t>
+  </si>
+  <si>
+    <t>2026-09-17T05:08:10Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-instinct-3-amoled-smartwatch/-/A-94600594?preselect=94580909#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Instinct 3 50 mm AMOLED GPS Smartwatch Black with Charcoal Black Band</t>
+  </si>
+  <si>
+    <t>Make a bold statement with this rugged GPS smartwatch, featuring a vibrant 1.3” AMOLED display and up to 24 days of battery life
 Engineered with a supertough 50 mm fiber-reinforced polymer case and metal-reinforced bezel
 Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
 Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
 Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
 10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
 Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
 Stay connected with smart notifications and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
 Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
 Sync the Instinct® 3 smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
   </si>
   <si>
-    <t>Instinct® 3 is the rugged 50 mm GPS smartwatch with a 1.1” display, built-in flashlight and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions). With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
-[...4 lines deleted...]
-Product Model: Garmin Instinct 3 Solar
+    <t>Instinct® 3 is the rugged 50 mm GPS smartwatch with a 1.3” AMOLED display, a built-in flashlight and up to 24 days of battery life in smartwatch mode. With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Charcoal Gray, Black (band)
+Weight: .11 Pounds
+Product Model: Garmin Instinct 3 AMOLED
 Water Resistance: Water-Resistant
 Electronics Condition: New
-Electronics Features: Compass, Receives Texts, Lap Time, Lap Memory, Accelerometer, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Smartphone Compatible, Alarm Notifications, App Notifications, Always-On Display, Text Notifications, Call Notifications
+Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Lap Memory, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Always-On Display, Text Notifications, Call Notifications
 Material: Watch Band: Silicone
-Includes: User Manual, Charging Cable
+Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: ANT+, Bluetooth
-Screen Size: 1.56 Inches
-[...2 lines deleted...]
-Metrics Measured: Active Minutes, Speed, Daily Distance, Stress Level, Heart Rate, Respiratory Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Calories Burned, Sleep Stages, Average Speed
+Screen Size: 1.3 Inches
+Activities tracked: Swimming, Walking, Strength Training, Running
+Maximum Battery Charge Life: 24 Days
+Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Respiratory Rate, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed
+Band Size: Medium, M/L
 Material: FRP (Fiber-reinforced Polymer)
 Battery: 1 Non-Universal Lithium Ion
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 94580915
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-3017
+TCIN: 94580909
+UPC: 753759341640
+Item Number (DPCI): 057-03-9343
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4</t>
-[...11 lines deleted...]
-    <t>Solar Black</t>
+    <t>https://target.scene7.com/is/image/Target/GUEST_c030ea9b-0d65-41e9-a9a6-22f6f9b879ef</t>
+  </si>
+  <si>
+    <t>Ship to 90011
+Arrives by Mon, Sep 21
+Ships free -
+exclusions apply</t>
   </si>
   <si>
     <t>50mm</t>
   </si>
   <si>
-    <t>mm</t>
-[...38 lines deleted...]
-Weight: .17 Pounds
+    <t>https://target.scene7.com/is/image/Target/GUEST_c030ea9b-0d65-41e9-a9a6-22f6f9b879ef?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_bb3b6507-de86-46d3-9788-1657a6d244ce?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_3225b786-68cc-4eb5-8f20-3671504e6484?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_880b2792-5e9f-44dd-822a-54e65c12b041?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_585d8ab8-af44-4ce6-935e-16768d874989?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>Ship to 90011
+Los Angeles USC Village</t>
+  </si>
+  <si>
+    <t>2026-09-17T05:11:02Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-venu-4-smartwatch-with-silicone-band/-/A-94998209?preselect=94981811#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Venu 4 Smartwatch with Silicone Band - Silver/Periwinkle</t>
+  </si>
+  <si>
+    <t>Smaller-sized smartwatch with a bright, colorful display, stainless steel design, and built-in flashlight; up to 10 days of battery life gives a more complete picture of your health
+Make improvements to promote a healthier lifestyle and know your body better with extensive health monitoring features, including wrist-based heart rate, Body Battery™ energy monitoring, fitness age, stress tracking, meditation and more (device data presented is intended to be a close estimation of metrics tracked)
+Get a sleep score and personalized sleep coaching, including recommendations for how much sleep you need, tips on how to improve, alignment on your inner sleep cycle by using circadian rhythm and more; breathing variations feature uses Pulse Ox to check your level of variations while sleeping (this is not a medical device, and device data presented is intended to be a close estimation of metrics tracked; Pulse Ox is required and not available in all countries)
+The health status feature looks for changes in your health data that could indicate added stress to your body for key metrics such as heart rate, HRV, skin temperature and more, which could be related to factors such as physical activity, potential illness or other health changes (device data presented is intended to be a close estimation of metrics tracked)
+Log custom or preset daily behaviors — such as caffeine and alcohol intake — and view reports in the Garmin Connect™ smartphone app on how lifestyle choices may impact your sleep, stress and HRV to help you make more health-conscious decisions (device data presented is intended to be a close estimation of metrics tracked)
+Find new ways to keep your body moving with daily suggested workouts and more than 80 built-in indoor and GPS sports apps, including walking, running, cycling, HIIT, swimming, mobility, mixed session to track multiple activities in one session and more; plus, get easy-to-follow workouts for several activity types or even create your own workouts in the Garmin Connect™ app
+Reach for your goals with Garmin Coach training plans for running, cycling, strength and fitness, which can provide personalized workouts based on your health, fitness and recovery metrics
+Enjoy the convenience of making and taking phone calls from your wrist — even use your smartphone’s voice assistant to respond to text messages and more (when paired with your compatible iPhone® or Android™ smartphone); plus, you can respond to texts via voice, or Android users can text directly from the smartwatch
+ECG app can record your heart rhythm and check for signs of atrial fibrillation (not available in all regions; for people 22 years or older)
+Take on any fitness journey with advanced training features such as workout benefit — which helps you understand how each workout affected your body — and training readiness to help determine whether you should go hard or take it easy plus training status for insight into your overall effort
+Enjoy connectivity features, including music for phone-free listening and Garmin Pay™ contactless payments that allow you to leave your cash and cards at home (with a supported bank and payment network)
+Wheelchair mode tracks pushes — rather than steps — and includes push and handcycle activities with preloaded workouts, animated workouts for strength, cardio, HIIT, Pilates and yoga, challenges specific to wheelchair users and more (device data presented is intended to be a close estimation of metrics tracked)
+See your health and fitness information, connect and compete with friends, sign up for challenges, earn badges and more in the Garmin Connect™ app</t>
+  </si>
+  <si>
+    <t>Featuring a stainless steel design, the Venu® 4 GPS smartwatch provides advanced features you need — all on a bright, colorful display — to better understand your body and promote a healthier lifestyle. Keep pushing day after day with up to 10 days of battery life. Body Battery™ energy monitoring tracks your body’s energy levels to find the best times for activity and rest. Help improve the quality of your sleep with personalized sleep metrics, including the sleep alignment feature to understand if you’re in sync with your internal cycle. The health status feature looks for changes in your health data that could indicate added stress to your body, so you can know when you’re trending away from your usual range. Make every activity count using personalized Garmin Coach training plans for running, cycling, strength and fitness. And switch up your activities with easy-to-follow animated workouts, daily suggested workouts and more than 80 built-in sports apps — including for active wheelchair users. Log custom or preset daily behaviors — such as caffeine and alcohol intake — to view reports in the Garmin Connect™ smartphone app on how your lifestyle choices may impact your overall health. All smartwatch data presented is intended to be a close estimation of the metrics tracked. Plus, make and take calls right from your wrist when paired to your smartphone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Periwinkle Blue (band)
+Weight: .08 Pounds
+Product Model: Garmin Venu 4
 Water Resistance: Water-Resistant
-Product Model: Garmin Fenix E
 Electronics Condition: New
-Electronics Features: Compass, Receives Texts, Stopwatch, Rechargeable, Built-In GPS, Mobile Payment Technology, Smartphone Compatible, Alarm Notifications, App Notifications, Gyroscope, Text Notifications, Call Notifications, Customizable Watch Faces
-Connection Type: USB-C
+Electronics Features: Compass, Receives Texts, Accelerometer, Crash Detection, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Reminders to Move, Smartphone Compatible, Music Capabilities, Built-In Speaker, Gyroscope, Built-In Microphone, Touchscreen Display, Call Notifications
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: Wi-Fi, ANT+, Bluetooth
-Screen Size: 1.3 Inches
-[...5 lines deleted...]
-Battery: 1 Non-Universal Lithium Ion, Required, Included
+Screen Size: 1.2 Inches
+Activities tracked: Yoga, Cycling, Pilates, Custom Activity Tracking, Swimming, Walking, Strength Training, Running, Caffeine Intake
+Maximum Battery Charge Life: 10 Days
+Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Daily Distance, Speed, Stress Level, Heart Rate, Heart Rhythm (ECG), Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Sleep Stages, Average Speed
+Material: Silicone
+Battery: 1 Non-Universal Lithium Ion, Required, Installed
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 93709649
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-6480
+TCIN: 94981811
+UPC: 753759342852
+Item Number (DPCI): 057-03-9198
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_9496641f-2d3a-47d5-8ec9-cda7f6ee9a33</t>
-[...153 lines deleted...]
-    <t>Garmin Fenix 8 Pro 47 mm AMOLED GPS Smartwatch Sapphire Carbon Gray DLC Titanium with Black/Pebble Gray Silicone Band</t>
+    <t>https://target.scene7.com/is/image/Target/GUEST_fd10ae44-d380-4181-b3c0-6225d2a74705</t>
+  </si>
+  <si>
+    <t>Silver/Periwinkle</t>
+  </si>
+  <si>
+    <t>41 mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_fd10ae44-d380-4181-b3c0-6225d2a74705?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_a1e8c035-4f02-4e98-b0f6-7fe8c86ec058?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_22684bf0-bf09-4c4c-a365-8d1735847001?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_e0e2424f-9eb2-41ac-b77f-9de0f3573f07?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_894dd5de-1bc6-46c2-b898-969d09b63013?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_20cd4697-ae2e-4c71-b589-54d318a9ba7c?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>2026-09-17T05:11:49Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/pphire-garmin-fenix-8-pro-51-mm-amoled-gps-smartwatch/-/A-1012904737?preselect=94959260#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Fenix 8 Pro 51 mm AMOLED GPS Smartwatch Sapphire Titanium with Graphite/Black Silicone Band</t>
   </si>
   <si>
     <t>Multisport GPS smartwatch with built-in inReach® technology for two-way satellite and LTE connectivity (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices)
 Rugged design with a bright 1.4" AMOLED touchscreen display, titanium bezel, scratch-resistant sapphire lens and other premium materials
 In an emergency, inReach® satellite technology allows you to trigger an interactive SOS message to the Garmin ResponseSM coordination center for 24/7 assistance (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices)
 LTE network connectivity lets you leave your phone behind; use your watch to exchange messages and make voice calls — plus let friends follow along with LiveTrack™ location sharing (30-second update rate) and location check-ins with the on-device Garmin Messenger™ app (active subscription required; coverage limitations may apply)
 InReach® technology allows you to send messages and get location check-ins over satellite when taking on an off-grid adventure (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices)
 Navigate by using preloaded TopoActive maps with relief shading — plus built-in maps for golf courses and ski resorts worldwide
 Advanced training features, performance metrics and training plans for sports enthusiasts and cross-training athletes
 24/7 health and wellness monitoring with wrist-based heart rate, advanced sleep monitoring, HRV status, ECG app, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
 Built-in LED flashlight offers convenient illumination when you need it, whether trail running at dusk or getting around the house at night
 40-meter dive rating and leakproof metal buttons let you reach new depths with support for scuba and apnea dive activities
 Enjoy everyday wearability, and live connected with smart notifications (when paired with your smartphone), music storage, Garmin Pay™ contactless payments (with a supported bank and payment network) and more
 Thermal- and shock-resistant to MIL-STD 810, the fēnix® 8 Pro watch features a metal sensor guard cover to protect essential sensors from damage and wear during your toughest adventures
-Get up to 15 days of battery life in smartwatch mode and 44 hours in GPS mode</t>
-[...2 lines deleted...]
-    <t>The fēnix® 8 Pro multisport GPS smartwatch is a breakthrough for serious runners, climbers, watersport athletes and others challenged to stay in contact where it’s impractical to carry a phone. This is the first Garmin smartwatch with built-in inReach® technology for satellite and LTE connectivity (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices). Leave your phone behind, and access voice calls and LiveTrack™ location sharing when you’re connected to an LTE network. Or utilize two-way messaging and interactive SOS messaging capability during an outdoor adventure from either an LTE or satellite link — with emergency SOS support from the 24/7 Garmin ResponseSM coordination center. This rugged watch brings forward all the advanced fitness/strength training, health monitoring, mapping, round-trip routing and other key features from the fēnix 8 watch line along with a full range of sport-specific workouts. Premium touches include a bright 1.4" AMOLED display, titanium bezel, scratch-resistant sapphire lens and powerful built-in LED flashlight. It also has up to 15 days of battery life in smartwatch mode, a 40-meter dive rating, music storage and more.</t>
+Get up to 27 days of battery life in smartwatch mode and 78 hours in GPS mode</t>
+  </si>
+  <si>
+    <t>The fēnix® 8 Pro multisport GPS smartwatch is a breakthrough for serious runners, climbers, watersport athletes and others challenged to stay in contact where it’s impractical to carry a phone. This is the first Garmin smartwatch with built-in inReach® technology for satellite and LTE connectivity (active subscription required; coverage limitations may apply; some jurisdictions regulate or prohibit the use of satellite communication devices). Leave your phone behind, and access voice calls and LiveTrack™ location sharing when you’re connected to an LTE network. Or utilize two-way messaging and interactive SOS messaging capability during an outdoor adventure from either an LTE or satellite link — with emergency SOS support from the 24/7 Garmin ResponseSM coordination center. This rugged watch brings forward all the advanced fitness/strength training, health monitoring, mapping, round-trip routing and other key features from the fēnix 8 watch line along with a full range of sport-specific workouts. Premium touches include a bright 1.4" AMOLED display, titanium bezel, scratch-resistant sapphire lens and powerful built-in LED flashlight. It also has up to 27 days of battery life in smartwatch mode, a 40-meter dive rating, music storage and more.</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Black (band)
-Weight: .55 Pounds
+Weight: .58 Pounds
 Product Model: Garmin Fenix 8 Pro
 Water Resistance: Water-Resistant
 Electronics Condition: New
 Electronics Features: Accelerometer, Rechargeable, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Smartphone Compatible, Fall Detection, Music Capabilities, Built-In Speaker, Gyroscope, Built-In Microphone, Touchscreen Display, Text Notifications, Call Notifications, Customizable Watch Faces
 Material: Watch Band: Silicone
 Includes: User Manual, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: Wi-Fi, ANT+, Bluetooth
 Screen Size: 1.4 Inches
-Activities tracked: Diving, Climbing, Swimming, Golf, Skiing, Strength Training, Running
-Maximum Battery Charge Life: 15 Days
+Activities tracked: Multisport Modes, Diving, Climbing, Swimming, Golf, Skiing, Strength Training, Running
+Maximum Battery Charge Life: 27 Days
 Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Daily Distance, Stress Level, Heart Rate, Heart Rhythm (ECG), Respiratory Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned
-Material: Titanium
+Material: FRP (Fiber-reinforced Polymer), Titanium
 Battery: 1 Non-Universal Lithium Ion, Required, Installed
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 94959258
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-4188
+TCIN: 94959260
+UPC: 753759350994
+Item Number (DPCI): 057-03-6157
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_b41d6752-4663-4e95-a4ed-967ca9cfd310</t>
-[...7 lines deleted...]
-https://target.scene7.com/is/image/Target/GUEST_38f4ccc0-c009-44a1-8d89-c38a2cff9a47?wid=1200&amp;hei=1200&amp;qlt=80</t>
+    <t>https://target.scene7.com/is/image/Target/GUEST_0b0a3fe4-2a54-4f6c-945b-2d48b591ff93</t>
+  </si>
+  <si>
+    <t>Sapphire Titanium</t>
+  </si>
+  <si>
+    <t>51mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_0b0a3fe4-2a54-4f6c-945b-2d48b591ff93?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_86d0a6cb-4303-4f9d-9c79-94c8a4273ae8?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_fa849095-3cb4-45ed-a73c-e8ad8c99bb57?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_275a3ec5-2c92-480f-a789-92266682a8ec?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_63314ca6-a717-4c1b-aeca-53f0da40c8b2?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>2026-09-17T05:13:58Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-fenix-8-amoled-smartwatch/-/A-94600590?preselect=93709648#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Fenix 8 47 mm AMOLED GPS Smartwatch Sapphire Titanium with Spark Orange/Graphite Silicone Band</t>
+  </si>
+  <si>
+    <t>Advanced multisport GPS smartwatch for athletes/adventurers features a bright 1.4” AMOLED display with scratch-resistant sapphire lens, durable titanium bezel and a built-in LED flashlight for after- dark visibility
+Power up your body’s performance, endurance and resistance to injury with targeted strength training plans, real-time stamina tracking, sport-specific workouts and a full range of built-in sports apps
+Battery performance: up to 16 days in smartwatch mode; up to 47 hours in GPS mode
+Your training readiness score is based on sleep quality, recovery, training load and HRV status to determine if you’re primed to go hard and reap the rewards (data presented is intended to be a close estimation of metrics tracked)
+For your active lifestyle, a built-in speaker and mic let you make and take phone calls from your wrist when your watch is paired to your smartphone — and you can even use your smartphone’s voice assistant to respond to text messages and more
+Off-grid voice command feature lets you access select watch controls even without a smartphone connection
+Navigate the outdoors with superior positioning accuracy, thanks to multi-band GPS with SatIQ™ technology plus built-in sensors for 3-axis compass, gyroscope and barometric altimeter
+Dynamic round-trip routing feature helps add variety to your workouts — letting you set your target distance and receive turn-by-turn directions that adjust to get you back to your start on schedule
+40-meter dive rating and leakproof metal buttons let you reach new depths with support for scuba and apnea dive activities
+24/7 health and wellness monitoring with wrist-based heart rate, advanced sleep monitoring, respiration tracking, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries) ECG app can record your heart rhythm and check for signs of atrial fibrillation (not available in all regions; for people 22 years or older)
+Explore new vistas with preloaded TopoActive maps with relief shading — plus built-in maps for thousands of golf courses and ski resorts worldwide
+Enjoy everyday wearability, and live connected with smart notifications (compatible smartphone required), music storage, Garmin Pay™ contactless payments (with a supported country and payment network) and more
+Thermal- and shock-resistant to MIL-STD 810, the watch features a metal sensor guard cover to protect essential sensors from damage and wear during your toughest adventures</t>
+  </si>
+  <si>
+    <t>Be limitless. The fēnix® 8 multisport GPS smartwatch is built for serious athletes and outdoor adventurers who want to push beyond their limits. It features a bright 1.4” AMOLED display with scratch-resistant sapphire lens, durable titanium bezel and powerful built-in LED flashlight for after-dark visibility. A built-in speaker and mic enable you to make and take calls from your wrist when your watch is paired to your smartphone. Power up your body’s performance, endurance and resistance to injury with the latest in targeted strength training plans plus a full range of sport-specific workouts. Performance insights help manage your exertion and build stamina, while training readiness features show how much recovery time you need between workouts, based on 24/7 health and wellness monitoring of heart rate, respiration, stress, sleep and more (data presented is intended to be a close estimation of metrics tracked). Take to the trails with built-in ABC sensors and preloaded TopoActive maps. The dynamic round-trip routing feature helps simplify the planning of your runs or rides — letting you set your target distance and receive turn-by-turn directions that adjust to get you back to your start on schedule. Enjoy extended off-grid adventures with up to 16 days of battery life in smartwatch mode. Plus, a 40-meter dive rating and leakproof metal buttons let you reach new depths of adventure. Additional features include music storage, Garmin Pay™ contactless payments (with a supported country and payment network), smart notifications (compatible smartphone required) and more.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Orange (band)
+Weight: .18 Pounds
+Product Model: Garmin Fenix 8
+Water Resistance: Water-Resistant
+Electronics Condition: New
+Electronics Features: Compass, Calendar Notifications, Rechargeable, Mobile Payment Technology, Built-In GPS, Makes and Receives Calls and Texts When Paired with Compatible Device, App Notifications, Music Capabilities, Gyroscope, Built-In Microphone, Text Notifications, Call Notifications, Customizable Watch Faces
+Connection Type: USB-C
+Material: Watch Band: Silicone
+Includes: Instructions, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: Wi-Fi, ANT+, Bluetooth
+Screen Size: 1.4 Inches
+Activities tracked: Cycling, Diving, Climbing, Swimming, Golf, Walking, Skiing, Strength Training, Running, Hiking
+Maximum Battery Charge Life: 16 Days
+Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Speed, Stress Level, Heart Rate, Heart Rhythm (ECG), Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, VO2 Max
+Band Size: M/L
+Material: Titanium
+Battery: 1 Non-Universal Lithium Ion
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 93709648
+UPC: 753759338077
+Item Number (DPCI): 057-03-3055
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_e00f98af-7a42-42d2-9007-32b016e7b3cb</t>
+  </si>
+  <si>
+    <t>Sapphire Titanium/Spark Orange</t>
+  </si>
+  <si>
+    <t>47mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_e00f98af-7a42-42d2-9007-32b016e7b3cb?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_bceb9dc3-10b5-459f-94dd-4806a72f83d6?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_103a4dc2-f10a-49cb-a167-f4edd726def3?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_d54c045e-4ddc-458c-a2ec-f385c38bbb2f?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_013aa147-3fbd-4a3d-b674-dfea0f89024d?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_f3cc18b2-4b50-4311-8c98-8f66849c2321?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -897,72 +918,72 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2" t="s">
         <v>28</v>
       </c>
       <c r="C2" t="s">
         <v>29</v>
       </c>
       <c r="D2" t="s">
         <v>30</v>
       </c>
       <c r="E2" t="s">
         <v>31</v>
       </c>
       <c r="F2">
-        <v>753759339524</v>
+        <v>753759341664</v>
       </c>
       <c r="G2">
-        <v>94580915</v>
+        <v>94736570</v>
       </c>
       <c r="H2">
-        <v>349.99</v>
+        <v>399.99</v>
       </c>
       <c r="I2">
-        <v>399.99</v>
+        <v>449.99</v>
       </c>
       <c r="J2" t="s">
         <v>32</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
-        <v>4.31</v>
+        <v>4.64</v>
       </c>
       <c r="M2">
-        <v>113</v>
+        <v>86</v>
       </c>
       <c r="N2" t="s">
         <v>33</v>
       </c>
       <c r="O2" t="s">
         <v>34</v>
       </c>
       <c r="P2" t="s">
         <v>35</v>
       </c>
       <c r="Q2" t="s">
         <v>36</v>
       </c>
       <c r="R2" t="s">
         <v>37</v>
       </c>
       <c r="S2">
         <v>0.13</v>
       </c>
       <c r="T2" t="s">
         <v>38</v>
       </c>
       <c r="U2" t="s">
         <v>39</v>
       </c>
@@ -977,324 +998,351 @@
       </c>
       <c r="Y2" t="s">
         <v>43</v>
       </c>
       <c r="AA2" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>27</v>
       </c>
       <c r="B3" t="s">
         <v>45</v>
       </c>
       <c r="C3" t="s">
         <v>46</v>
       </c>
       <c r="D3" t="s">
         <v>47</v>
       </c>
       <c r="E3" t="s">
         <v>31</v>
       </c>
       <c r="F3">
-        <v>753759345075</v>
+        <v>753759341640</v>
       </c>
       <c r="G3">
-        <v>93709649</v>
+        <v>94580909</v>
       </c>
       <c r="H3">
-        <v>799.99</v>
+        <v>349.99</v>
+      </c>
+      <c r="I3">
+        <v>399.99</v>
       </c>
       <c r="J3" t="s">
         <v>32</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
-        <v>4.47</v>
+        <v>4.49</v>
       </c>
       <c r="M3">
-        <v>26</v>
+        <v>244</v>
       </c>
       <c r="N3" t="s">
         <v>48</v>
       </c>
       <c r="O3" t="s">
         <v>49</v>
       </c>
       <c r="P3" t="s">
         <v>50</v>
       </c>
       <c r="Q3" t="s">
         <v>51</v>
       </c>
       <c r="R3" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="S3">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="T3" t="s">
         <v>38</v>
       </c>
       <c r="U3" t="s">
         <v>39</v>
       </c>
       <c r="V3" t="s">
-        <v>52</v>
+        <v>40</v>
       </c>
       <c r="W3" t="s">
         <v>53</v>
       </c>
       <c r="X3" t="s">
         <v>42</v>
       </c>
       <c r="Y3" t="s">
         <v>54</v>
       </c>
       <c r="AA3" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E4" t="s">
         <v>31</v>
       </c>
       <c r="F4">
-        <v>753759314811</v>
+        <v>753759342852</v>
       </c>
       <c r="G4">
-        <v>89763209</v>
+        <v>94981811</v>
       </c>
       <c r="H4">
-        <v>299.99</v>
+        <v>499.99</v>
       </c>
       <c r="I4">
-        <v>449.99</v>
+        <v>549.99</v>
       </c>
       <c r="J4" t="s">
         <v>32</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
-        <v>4.38</v>
+        <v>4.4</v>
       </c>
       <c r="M4">
-        <v>728</v>
+        <v>278</v>
       </c>
       <c r="N4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="O4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="P4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="Q4" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="R4" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="S4">
-        <v>1.4</v>
+        <v>0.08</v>
       </c>
       <c r="T4" t="s">
-        <v>62</v>
+        <v>38</v>
       </c>
       <c r="U4" t="s">
         <v>39</v>
       </c>
       <c r="V4" t="s">
         <v>63</v>
       </c>
+      <c r="W4" t="s">
+        <v>64</v>
+      </c>
+      <c r="X4" t="s">
+        <v>42</v>
+      </c>
       <c r="Y4" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="AA4" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E5" t="s">
         <v>31</v>
       </c>
       <c r="F5">
-        <v>753759346805</v>
+        <v>753759350994</v>
       </c>
       <c r="G5">
-        <v>94653148</v>
+        <v>94959260</v>
       </c>
       <c r="H5">
-        <v>1349.99</v>
+        <v>1049.99</v>
       </c>
       <c r="I5">
-        <v>1599.99</v>
+        <v>1299.99</v>
       </c>
       <c r="J5" t="s">
         <v>32</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
-        <v>4.57</v>
+        <v>4.38</v>
       </c>
       <c r="M5">
-        <v>65</v>
+        <v>181</v>
       </c>
       <c r="N5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="O5" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="P5" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="Q5" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="R5" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="S5">
-        <v>0.21</v>
+        <v>0.58</v>
       </c>
       <c r="T5" t="s">
         <v>38</v>
       </c>
       <c r="U5" t="s">
         <v>39</v>
       </c>
+      <c r="V5" t="s">
+        <v>73</v>
+      </c>
+      <c r="W5" t="s">
+        <v>74</v>
+      </c>
+      <c r="X5" t="s">
+        <v>42</v>
+      </c>
       <c r="Y5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="AA5" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="C6" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="D6" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="E6" t="s">
         <v>31</v>
       </c>
       <c r="F6">
-        <v>753759350901</v>
+        <v>753759338077</v>
       </c>
       <c r="G6">
-        <v>94959258</v>
+        <v>93709648</v>
       </c>
       <c r="H6">
-        <v>949.99</v>
+        <v>849.99</v>
       </c>
       <c r="I6">
-        <v>1199.99</v>
+        <v>1099.99</v>
       </c>
       <c r="J6" t="s">
         <v>32</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
-        <v>4.32</v>
+        <v>4.41</v>
       </c>
       <c r="M6">
-        <v>99</v>
+        <v>470</v>
       </c>
       <c r="N6" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="O6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="P6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="Q6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="R6" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="S6">
-        <v>0.55</v>
+        <v>0.18</v>
       </c>
       <c r="T6" t="s">
         <v>38</v>
       </c>
       <c r="U6" t="s">
         <v>39</v>
       </c>
+      <c r="V6" t="s">
+        <v>83</v>
+      </c>
+      <c r="W6" t="s">
+        <v>84</v>
+      </c>
+      <c r="X6" t="s">
+        <v>42</v>
+      </c>
       <c r="Y6" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="AA6" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">