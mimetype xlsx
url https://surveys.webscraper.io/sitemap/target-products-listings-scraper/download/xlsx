--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>upc</t>
   </si>
   <si>
     <t>tcin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -92,372 +92,392 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>origin</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.target.com/b/garmin/-/N-5y6e8</t>
   </si>
   <si>
+    <t>https://www.target.com/p/garmin-forerunner-570/-/A-94794499?preselect=94760147#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Forerunner 570 Smartwatch 42mm Slate Gray Aluminum with Translucent Black/Black Band</t>
+  </si>
+  <si>
+    <t>Garmin</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Our brightest AMOLED touchscreen display with button controls and an aluminum bezel in 42 mm size to fit smaller wrists
+Up to 10 days of battery life in smartwatch mode and up to 18 hours in GPS mode for a more complete picture of your training and recovery
+Train for an event, achieve a milestone, or improve your fitness with Garmin Coach training plans; these running and triathlon plans are personalized to you and adapt based on your performance and recovery
+Training readiness score is based on sleep quality, recovery, training load and HRV status to determine if you’re primed to go hard and get the most out of your workout (data presented is intended to be a close estimation of metrics tracked)
+Built-in microphone and speaker let you make and take phone calls from your wrist when your watch is paired to your smartphone — and you can even use your smartphone’s voice assistant to respond to text messages and more
+Using indicators such as HRV status, recent exercise history and VO2 max, get insight into training effectiveness with training status — and know whether you’re training productively, peaking or strained (data presented is intended to be a close estimation of metrics tracked)
+Get personalized daily suggested workouts adapted to match performance and recovery
+Wake up to your morning report with an overview of sleep, recovery and training outlook alongside HRV status, training readiness and weather (data presented is intended to be a close estimation of metrics tracked); before you go to bed, you’ll get an evening report with reminder of sleep needs, tomorrow’s workout, weather and events
+30+ built-in activity profiles include running, triathlon, track run, cycling, open-water swimming and more
+Safety and tracking features, including incident detection (during select outdoor activities) and Assistance, send a message with your live location to emergency contacts when paired with your compatible smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
+Pay on the go with Garmin Pay™ contactless payments (with a supported country and payment network); listen on the go with downloaded songs and playlists from Spotify, Amazon Music or Deezer (subscription required), and connect with your wireless headphones for phone-free listening
+See your health and fitness information, connect and compete with friends, sign up for challenges to earn badges and more in the Garmin Connect™ smartphone app</t>
+  </si>
+  <si>
+    <t>For dedicated runners chasing goals, there’s Forerunner® 570 — the GPS running smartwatch with our brightest AMOLED display, aluminum bezel and smaller size to fit smaller wrists. Get ready for your race with personalized plans from Garmin Coach for running and triathlons — and select plans adapt based on your performance and recovery. Use the training readiness feature to know when you’re primed for a productive workout, and use training status to know if you’re training productively. With multi-band GPS, you’ll get superior positioning accuracy in challenging environments. Forerunner 570 has a built-in speaker and microphone so you can make or take calls from your wrist (when paired to your smartphone). Before heading to bed, check your evening report, which helps you prepare for the next day with reminders of sleep needs, tomorrow’s workout, weather and more. You’ll always be ready to hit the ground running with up to 10 days of battery life in smartwatch mode and up to 18 hours in GPS mode.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Black (band)
+Weight: 1.5 Ounces
+Water Resistance: Water-Resistant
+Product Model: Garmin Forerunner 570
+Electronics Condition: New
+Electronics Features: Compass, Accelerometer, Calendar Notifications, Rechargeable, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Reminders to Move, Smartphone Compatible, App Notifications, Music Capabilities, Gyroscope, Touchscreen Display, Text Notifications, Call Notifications
+Connection Type: USB
+Material: Watch Band: Silicone
+Includes: Instructions, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: Wi-Fi, ANT+, Bluetooth
+Screen Size: 1.2 Inches
+Activities tracked: Golf, Swimming, Dynamic Workout Activities, Running, Climbing, Pilates, Daily Workout Memory, Walking, Hiking, Mountain Biking, Elliptical Training, Weights, Custom Activity Tracking, Yoga, Cycling
+Maximum Battery Charge Life: 10 Days
+Metrics Measured: Active Minutes, Speed, Daily Distance, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Calories Burned, Sleep Stages, Average Speed, VO2 Max
+Material: Aluminum
+Battery: 1 Non-Universal Lithium Ion, Required, Installed
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 94760147
+UPC: 753759349806
+Item Number (DPCI): 057-03-2505
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_ef59aa4a-32c7-4475-827c-b6962d7450c7</t>
+  </si>
+  <si>
+    <t>Ships free</t>
+  </si>
+  <si>
+    <t>Ounces</t>
+  </si>
+  <si>
+    <t>Imported</t>
+  </si>
+  <si>
+    <t>Slate Gray Aluminum/Translucent Black</t>
+  </si>
+  <si>
+    <t>42mm</t>
+  </si>
+  <si>
+    <t>mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_ef59aa4a-32c7-4475-827c-b6962d7450c7?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_af6ca75f-663c-43d5-a784-066d1586252b?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_d8b6dc28-a7b0-4e14-97d7-2877ae7370d8?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_9a2d0478-88f8-494d-a060-429951884d6b?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_df4eeccc-e28c-4c70-bbaf-bace1a38ed53?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_541571fb-b828-4133-bda8-8531c06b5862?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
     <t>https://www.target.com/p/garmin-instinct-3-amoled-smartwatch/-/A-94600594?preselect=94580911#lnk=sametab</t>
   </si>
   <si>
     <t>Garmin  Instinct 3 45mm AMOLED Black Smartwatch with Charcoal Band</t>
-  </si>
-[...4 lines deleted...]
-    <t>usd</t>
   </si>
   <si>
     <t>Make a bold statement with this rugged GPS smartwatch, featuring a vibrant 1.2” AMOLED display and up to 18 days of battery life
 Engineered with a supertough 45 mm fiber-reinforced polymer case and metal-reinforced bezel
 Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
 Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
 Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
 10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
 Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
 Stay connected with smart notifications and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
 Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
 Sync the Instinct® 3 smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
   </si>
   <si>
     <t>Instinct® 3 is the rugged 45 mm GPS smartwatch with a 1.2” AMOLED display, a built-in flashlight and up to 18 days of battery life in smartwatch mode. With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Black (band)
 Weight: .11 Pounds
 Water Resistance: Water-Resistant
 Product Model: Garmin Instinct 3 AMOLED
 Electronics Condition: New
 Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Lap Memory, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Always-On Display, Text Notifications, Call Notifications
 Connection Type: USB
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: ANT+, Bluetooth
 Screen Size: 1.2 Inches
 Activities tracked: Golf, Swimming, Basketball, Multisport Modes, Running, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Weights, Custom Activity Tracking, Baseball, Yoga, Cycling
 Maximum Battery Charge Life: 24 Days
 Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed, VO2 Max
 Material: FRP (Fiber-reinforced Polymer)
 Battery: 1 Non-Universal Lithium Ion, Required, Included
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
 TCIN: 94580911
 UPC: 753759339487
 Item Number (DPCI): 057-03-5589
 Origin: Imported
 </t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_43d70fc0-cc38-4342-a6ea-1c82f63f6538</t>
   </si>
   <si>
-    <t>Ships free</t>
-[...1 lines deleted...]
-  <si>
     <t>Pounds</t>
   </si>
   <si>
-    <t>Imported</t>
-[...1 lines deleted...]
-  <si>
     <t>Black</t>
   </si>
   <si>
     <t>45mm</t>
-  </si>
-[...1 lines deleted...]
-    <t>mm</t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_43d70fc0-cc38-4342-a6ea-1c82f63f6538?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_c902016e-4927-4757-9cb6-44dfefe64464?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_32388a47-5522-45f6-9e1d-73397c8f8f35?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_6d9839b9-fe25-4e01-9603-3e0fff9b6070?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_0f5aee4e-a59d-4b92-8903-852e105ec955?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
   <si>
-    <t>https://www.target.com/p/garmin-fenix-e-smartwatch/-/A-94600592?preselect=93709649#lnk=sametab</t>
-[...5 lines deleted...]
-    <t>Multisport GPS smartwatch for athletes/adventurers features a bright 1.3” AMOLED display and stainless steel bezel
+    <t>https://www.target.com/p/garmin-instinct-3-smartwatch/-/A-94600595?preselect=94580915#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Instinct 3 50mm Solar Black Smartwatch with Charcoal Band</t>
+  </si>
+  <si>
+    <t>Make a bold statement with this rugged GPS smartwatch, featuring a 1.1” display with solar charging lens and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions)
+Engineered with a supertough 50 mm fiber-reinforced polymer case and metal-reinforced bezel
+Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
+Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
+Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
+10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
+Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
+Stay connected with smart notifications and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
+Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
+Sync the Instinct® 3 smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
+  </si>
+  <si>
+    <t>Instinct® 3 is the rugged 50 mm GPS smartwatch with a 1.1” display, built-in flashlight and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions). With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Charcoal Gray (band)
+Weight: .13 Pounds
+Water Resistance: Water-Resistant
+Product Model: Garmin Instinct 3 Solar
+Electronics Condition: New
+Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Lap Memory, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Always-On Display, Text Notifications, Call Notifications
+Connection Type: USB
+Material: Watch Band: Silicone
+Includes: Instructions, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: ANT+, Bluetooth
+Screen Size: 1.56 Inches
+Activities tracked: Golf, Swimming, Basketball, Multisport Modes, Running, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Weights, Custom Activity Tracking, Baseball, Yoga, Cycling
+Maximum Battery Charge Life: 12 Months
+Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed, VO2 Max
+Material: FRP (Fiber-reinforced Polymer)
+Battery: 1 Non-Universal Lithium Ion, Required, Included
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 94580915
+UPC: 753759339524
+Item Number (DPCI): 057-03-3017
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4</t>
+  </si>
+  <si>
+    <t>Solar Black</t>
+  </si>
+  <si>
+    <t>50mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_a29a86e0-fd61-48c9-a643-f0de6dc9d8b7?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_38419949-502d-4293-899d-7138a184fb40?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_ae7331ff-720f-4694-a45f-a10f633dc285?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_5f7e36d5-dfcd-444b-aa8a-c34fa7a5f086?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-fenix-8-solar-smartwatch/-/A-94600591?preselect=93709645#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Fenix 8 51mm Solar Sapphire Titanium with Amp Yellow/Graphite Silicone Band</t>
+  </si>
+  <si>
+    <t>Advanced multisport GPS smartwatch for athletes/adventurers features a 1.4” solar charged display with scratch-resistant sapphire lens, durable titanium bezel and built-in LED flashlight for after-dark visibility
+Battery performance: up to 48 days of battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions) and up to 149 hours in GPS mode with solar charging (assumes continuous use for entire period in 50,000 lux conditions) — all with an always-on display, so you’re ready to take on the toughest challenges
 Power up your body’s performance, endurance and resistance to injury with targeted strength training plans, real-time stamina tracking, sport-specific workouts and a full range of built-in sports apps
-Battery performance: up to 16 days in smartwatch mode; up to 42 hours in GPS mode
 Your training readiness score is based on sleep quality, recovery, training load and HRV status to determine if you’re primed to go hard and reap the rewards (data presented is intended to be a close estimation of metrics tracked)
-Navigate in even the most challenging environments with multi-GNSS support (GPS, GLONASS and Galileo) plus built-in sensors for 3-axis compass, gyroscope and barometric altimeter
+For your active lifestyle, a built-in speaker and mic let you make and take phone calls from your wrist when your watch is paired to your smartphone — and you can even use your smartphone’s voice assistant to respond to text messages and more
+Off-grid voice command feature lets you access select watch controls even without a smartphone connection
+Navigate the outdoors with superior positioning accuracy, thanks to multi-band GPS with SatIQ™ technology plus built-in sensors for 3-axis compass, gyroscope and barometric altimeter
 Dynamic round-trip routing feature helps add variety to your workouts — letting you set your target distance and receive turn-by-turn directions that adjust to get you back to your start on schedule
-24/7 health and wellness monitoring with wrist-based heart rate, advanced sleep monitoring, respiration tracking, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
-[...9 lines deleted...]
-Weight: .17 Pounds
+40-meter dive rating and leakproof metal buttons let you reach new depths with support for scuba and apnea dive activities
+24/7 health and wellness monitoring with wrist-based heart rate, advanced sleep monitoring, respiration tracking, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries) ECG app can record your heart rhythm and check for signs of atrial fibrillation (not available in all regions; for people 22 years or older)
+Explore new vistas with preloaded TopoActive maps with relief shading — plus built-in maps for thousands of golf courses and ski resorts worldwide
+Enjoy everyday wearability, and live connected with smart notifications (compatible smartphone required), music storage, Garmin Pay™ contactless payments (with a supported country and payment network) and more
+Thermal- and shock-resistant to MIL-STD 810, the watch features a metal sensor guard cover to protect essential sensors from damage and wear during your toughest adventures</t>
+  </si>
+  <si>
+    <t>Be limitless. The fēnix® 8 multisport GPS smartwatch is built for serious athletes and outdoor adventurers who want to push beyond their limits. It features a 1.4” solar charged display with scratch-resistant sapphire lens, durable titanium bezel and powerful built-in LED flashlight for after-dark visibility. A built-in speaker and mic enable you to make and take calls from your wrist when your watch is paired to your smartphone. Power up your body’s performance, endurance and resistance to injury with targeted strength training plans and a full range of sport-specific workouts. Performance insights help manage your exertion and build stamina, while training readiness features show how much recovery time you need between workouts, based on 24/7 health and wellness monitoring of heart rate, respiration, stress, sleep and more (data presented is intended to be a close estimation of metrics tracked). Take to the trails with built-in ABC sensors and preloaded TopoActive maps. The dynamic round-trip routing feature helps simplify the planning of your runs or rides — letting you set your target distance and receive turn-by-turn directions that adjust to get you back to your start on schedule. Enjoy extended off-grid adventures with solar power providing up to 149 hours of battery life in GPS mode (assumes continuous use for entire period in 50,000 lux conditions). Plus, a 40-meter dive rating and leakproof metal buttons let you reach new depths of adventure. Additional features include music storage, Garmin Pay™ contactless payments (with a supported country and payment network), smart notifications (compatible smartphone required) and more</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Gray, Yellow (band)
+Weight: .22 Pounds
 Water Resistance: Water-Resistant
-Product Model: Garmin Fenix E
+Product Model: Garmin Fenix 8
 Electronics Condition: New
-Electronics Features: Compass, Receives Texts, Stopwatch, Rechargeable, Built-In GPS, Mobile Payment Technology, Smartphone Compatible, Alarm Notifications, App Notifications, Gyroscope, Text Notifications, Call Notifications, Customizable Watch Faces
+Electronics Features: Compass, Calendar Notifications, Rechargeable, Mobile Payment Technology, Built-In GPS, Makes and Receives Calls and Texts When Paired with Compatible Device, App Notifications, Music Capabilities, Gyroscope, Built-In Microphone, Text Notifications, Call Notifications, Customizable Watch Faces
 Connection Type: USB-C
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: Wi-Fi, ANT+, Bluetooth
-Screen Size: 1.3 Inches
-[...2 lines deleted...]
-Metrics Measured: Active Minutes, Speed, Stress Level, Heart Rate, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Average Speed, VO2 Max
+Screen Size: 1.4 Inches
+Activities tracked: Golf, Swimming, Dynamic Workout Activities, Multisport Modes, Running, Climbing, Pilates, Daily Workout Memory, Hiking, Mountain Biking, Elliptical Training, Yoga, Cycling
+Maximum Battery Charge Life: 28 Days
+Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Speed, Stress Level, Heart Rate, Heart Rhythm (ECG), Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, VO2 Max
 Band Size: M/L
 Material: FRP (Fiber-reinforced Polymer)
 Battery: 1 Non-Universal Lithium Ion, Required, Included
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 93709649
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-6480
+TCIN: 93709645
+UPC: 753759339418
+Item Number (DPCI): 057-03-3685
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_9496641f-2d3a-47d5-8ec9-cda7f6ee9a33</t>
-[...18 lines deleted...]
-    <t>Garmin Fenix 8 47mm AMOLED Sapphire Carbon Gray DLC Titanium with Black/Pebble Gray Silicone Band</t>
+    <t>https://target.scene7.com/is/image/Target/GUEST_b04c0795-e762-4afd-9625-65b0ec83d437</t>
+  </si>
+  <si>
+    <t>Solar Sapphire Titanium/Amp Yellow</t>
+  </si>
+  <si>
+    <t>51mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_b04c0795-e762-4afd-9625-65b0ec83d437?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_bceb9dc3-10b5-459f-94dd-4806a72f83d6?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_452c0bfc-028d-45b9-b753-84f3d9a8d58e?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_c37280d3-56ff-4f62-9f3f-07fd0064f47a?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_915acce8-56ea-4c84-bdbb-0d13d8468a51?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_6f92e446-3352-4305-9465-fe4f7f0c98b6?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-fenix-8-amoled-smartwatch/-/A-94600590?preselect=93709648#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Fenix 8 47mm AMOLED Sapphire Titanium with Spark Orange/Graphite Silicone Band</t>
   </si>
   <si>
     <t>Advanced multisport GPS smartwatch for athletes/adventurers features a bright 1.4” AMOLED display with scratch-resistant sapphire lens, durable titanium bezel and a built-in LED flashlight for after- dark visibility
 Power up your body’s performance, endurance and resistance to injury with targeted strength training plans, real-time stamina tracking, sport-specific workouts and a full range of built-in sports apps
 Battery performance: up to 16 days in smartwatch mode; up to 47 hours in GPS mode
 Your training readiness score is based on sleep quality, recovery, training load and HRV status to determine if you’re primed to go hard and reap the rewards (data presented is intended to be a close estimation of metrics tracked)
 For your active lifestyle, a built-in speaker and mic let you make and take phone calls from your wrist when your watch is paired to your smartphone — and you can even use your smartphone’s voice assistant to respond to text messages and more
 Off-grid voice command feature lets you access select watch controls even without a smartphone connection
 Navigate the outdoors with superior positioning accuracy, thanks to multi-band GPS with SatIQ™ technology plus built-in sensors for 3-axis compass, gyroscope and barometric altimeter
 Dynamic round-trip routing feature helps add variety to your workouts — letting you set your target distance and receive turn-by-turn directions that adjust to get you back to your start on schedule
 40-meter dive rating and leakproof metal buttons let you reach new depths with support for scuba and apnea dive activities
 24/7 health and wellness monitoring with wrist-based heart rate, advanced sleep monitoring, respiration tracking, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries) ECG app can record your heart rhythm and check for signs of atrial fibrillation (not available in all regions; for people 22 years or older)
 Explore new vistas with preloaded TopoActive maps with relief shading — plus built-in maps for thousands of golf courses and ski resorts worldwide
 Enjoy everyday wearability, and live connected with smart notifications (compatible smartphone required), music storage, Garmin Pay™ contactless payments (with a supported country and payment network) and more
 Thermal- and shock-resistant to MIL-STD 810, the watch features a metal sensor guard cover to protect essential sensors from damage and wear during your toughest adventures</t>
   </si>
   <si>
     <t>Be limitless. The fēnix® 8 multisport GPS smartwatch is built for serious athletes and outdoor adventurers who want to push beyond their limits. It features a bright 1.4” AMOLED display with scratch-resistant sapphire lens, durable titanium bezel and powerful built-in LED flashlight for after-dark visibility. A built-in speaker and mic enable you to make and take calls from your wrist when your watch is paired to your smartphone. Power up your body’s performance, endurance and resistance to injury with the latest in targeted strength training plans plus a full range of sport-specific workouts. Performance insights help manage your exertion and build stamina, while training readiness features show how much recovery time you need between workouts, based on 24/7 health and wellness monitoring of heart rate, respiration, stress, sleep and more (data presented is intended to be a close estimation of metrics tracked). Take to the trails with built-in ABC sensors and preloaded TopoActive maps. The dynamic round-trip routing feature helps simplify the planning of your runs or rides — letting you set your target distance and receive turn-by-turn directions that adjust to get you back to your start on schedule. Enjoy extended off-grid adventures with up to 16 days of battery life in smartwatch mode. Plus, a 40-meter dive rating and leakproof metal buttons let you reach new depths of adventure. Additional features include music storage, Garmin Pay™ contactless payments (with a supported country and payment network), smart notifications (compatible smartphone required) and more.</t>
   </si>
   <si>
-    <t xml:space="preserve">Features: Gray, Black (band)
+    <t xml:space="preserve">Features: Gray, Orange (band)
 Weight: .18 Pounds
 Water Resistance: Water-Resistant
 Product Model: Garmin Fenix 8
 Electronics Condition: New
 Electronics Features: Compass, Calendar Notifications, Rechargeable, Mobile Payment Technology, Built-In GPS, Makes and Receives Calls and Texts When Paired with Compatible Device, App Notifications, Music Capabilities, Gyroscope, Built-In Microphone, Text Notifications, Call Notifications, Customizable Watch Faces
 Connection Type: USB-C
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: Wi-Fi, ANT+, Bluetooth
 Screen Size: 1.4 Inches
 Activities tracked: Golf, Swimming, Dynamic Workout Activities, Multisport Modes, Running, Climbing, Pilates, Daily Workout Memory, Hiking, Mountain Biking, Elliptical Training, Yoga, Cycling
 Maximum Battery Charge Life: 16 Days
 Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Speed, Stress Level, Heart Rate, Heart Rhythm (ECG), Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, VO2 Max
 Band Size: M/L
 Material: FRP (Fiber-reinforced Polymer)
 Battery: 1 Non-Universal Lithium Ion, Required, Included
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 93709644
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-8497
+TCIN: 93709648
+UPC: 753759338077
+Item Number (DPCI): 057-03-3055
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_fe49acd2-9109-4677-914d-8773b5720048</t>
-[...5 lines deleted...]
-    <t>https://target.scene7.com/is/image/Target/GUEST_fe49acd2-9109-4677-914d-8773b5720048?wid=1200&amp;hei=1200&amp;qlt=80
+    <t>https://target.scene7.com/is/image/Target/GUEST_e00f98af-7a42-42d2-9007-32b016e7b3cb</t>
+  </si>
+  <si>
+    <t>Sapphire Titanium/Spark Orange</t>
+  </si>
+  <si>
+    <t>47mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_e00f98af-7a42-42d2-9007-32b016e7b3cb?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_bceb9dc3-10b5-459f-94dd-4806a72f83d6?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
-https://target.scene7.com/is/image/Target/GUEST_983b2a75-2003-4050-baf3-618f59407346?wid=1200&amp;hei=1200&amp;qlt=80
-[...119 lines deleted...]
-https://target.scene7.com/is/image/Target/GUEST_fb78b787-1176-46ec-b8ef-c2791b9522ed?wid=1200&amp;hei=1200&amp;qlt=80</t>
+https://target.scene7.com/is/image/Target/GUEST_103a4dc2-f10a-49cb-a167-f4edd726def3?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_d54c045e-4ddc-458c-a2ec-f385c38bbb2f?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_013aa147-3fbd-4a3d-b674-dfea0f89024d?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_f3cc18b2-4b50-4311-8c98-8f66849c2321?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -860,383 +880,389 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2">
-        <v>753759339487</v>
+        <v>753759349806</v>
       </c>
       <c r="F2">
-        <v>94580911</v>
+        <v>94760147</v>
       </c>
       <c r="G2">
-        <v>449.99</v>
+        <v>549.99</v>
       </c>
       <c r="I2" t="s">
         <v>29</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2">
         <v>4.45</v>
       </c>
       <c r="L2">
-        <v>67</v>
+        <v>100</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2" t="s">
         <v>31</v>
       </c>
       <c r="O2" t="s">
         <v>32</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2">
-        <v>0.11</v>
+        <v>1.5</v>
       </c>
       <c r="S2" t="s">
         <v>35</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
       <c r="U2" t="s">
         <v>37</v>
       </c>
       <c r="V2" t="s">
         <v>38</v>
       </c>
       <c r="W2" t="s">
         <v>39</v>
       </c>
       <c r="X2" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>41</v>
       </c>
       <c r="C3" t="s">
         <v>42</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3">
-        <v>753759345075</v>
+        <v>753759339487</v>
       </c>
       <c r="F3">
-        <v>93709649</v>
+        <v>94580911</v>
       </c>
       <c r="G3">
-        <v>799.99</v>
+        <v>449.99</v>
       </c>
       <c r="I3" t="s">
         <v>29</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
-        <v>4.4</v>
+        <v>4.43</v>
       </c>
       <c r="L3">
-        <v>23</v>
+        <v>71</v>
       </c>
       <c r="M3" t="s">
         <v>43</v>
       </c>
       <c r="N3" t="s">
         <v>44</v>
       </c>
       <c r="O3" t="s">
         <v>45</v>
       </c>
       <c r="P3" t="s">
         <v>46</v>
       </c>
       <c r="Q3" t="s">
         <v>34</v>
       </c>
       <c r="R3">
-        <v>0.17</v>
+        <v>0.11</v>
       </c>
       <c r="S3" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="T3" t="s">
         <v>36</v>
       </c>
       <c r="U3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="V3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="W3" t="s">
         <v>39</v>
       </c>
       <c r="X3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4">
-        <v>753759338107</v>
+        <v>753759339524</v>
       </c>
       <c r="F4">
-        <v>93709644</v>
+        <v>94580915</v>
       </c>
       <c r="G4">
-        <v>1099.99</v>
+        <v>449.99</v>
       </c>
       <c r="I4" t="s">
         <v>29</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4">
-        <v>4.41</v>
+        <v>4.33</v>
       </c>
       <c r="L4">
-        <v>322</v>
+        <v>76</v>
       </c>
       <c r="M4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="N4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="O4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="P4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="Q4" t="s">
         <v>34</v>
       </c>
       <c r="R4">
-        <v>0.18</v>
+        <v>0.13</v>
       </c>
       <c r="S4" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="T4" t="s">
         <v>36</v>
       </c>
       <c r="U4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="V4" t="s">
-        <v>48</v>
+        <v>58</v>
       </c>
       <c r="W4" t="s">
         <v>39</v>
       </c>
       <c r="X4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5">
-        <v>753759313685</v>
+        <v>753759339418</v>
       </c>
       <c r="F5">
-        <v>89156629</v>
+        <v>93709645</v>
       </c>
       <c r="G5">
-        <v>349.99</v>
-[...2 lines deleted...]
-        <v>449.99</v>
+        <v>1199.99</v>
       </c>
       <c r="I5" t="s">
         <v>29</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5">
-        <v>4.6</v>
+        <v>4.64</v>
       </c>
       <c r="L5">
-        <v>226</v>
+        <v>97</v>
       </c>
       <c r="M5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="N5" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="O5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="P5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="Q5" t="s">
         <v>34</v>
       </c>
       <c r="R5">
-        <v>0.1</v>
+        <v>0.22</v>
       </c>
       <c r="S5" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="T5" t="s">
         <v>36</v>
       </c>
       <c r="U5" t="s">
-        <v>64</v>
+        <v>66</v>
+      </c>
+      <c r="V5" t="s">
+        <v>67</v>
+      </c>
+      <c r="W5" t="s">
+        <v>39</v>
       </c>
       <c r="X5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="C6" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6">
-        <v>753759339463</v>
+        <v>753759338077</v>
       </c>
       <c r="F6">
-        <v>94459549</v>
+        <v>93709648</v>
       </c>
       <c r="G6">
-        <v>299.99</v>
+        <v>1099.99</v>
       </c>
       <c r="I6" t="s">
         <v>29</v>
       </c>
       <c r="J6">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K6">
-        <v>4.07</v>
+        <v>4.41</v>
       </c>
       <c r="L6">
-        <v>65</v>
+        <v>328</v>
       </c>
       <c r="M6" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="N6" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="O6" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="P6" t="s">
-        <v>71</v>
+        <v>74</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>34</v>
       </c>
       <c r="R6">
-        <v>0.1</v>
+        <v>0.18</v>
       </c>
       <c r="S6" t="s">
-        <v>35</v>
+        <v>47</v>
       </c>
       <c r="T6" t="s">
         <v>36</v>
       </c>
       <c r="U6" t="s">
-        <v>37</v>
+        <v>75</v>
       </c>
       <c r="V6" t="s">
-        <v>38</v>
+        <v>76</v>
       </c>
       <c r="W6" t="s">
         <v>39</v>
       </c>
       <c r="X6" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">