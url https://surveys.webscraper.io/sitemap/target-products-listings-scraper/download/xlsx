--- v1 (2026-04-15)
+++ v2 (2026-05-25)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>upc</t>
   </si>
   <si>
     <t>tcin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -92,392 +92,379 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>origin</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.target.com/b/garmin/-/N-5y6e8</t>
   </si>
   <si>
-    <t>https://www.target.com/p/garmin-forerunner-570/-/A-94794499?preselect=94760147#lnk=sametab</t>
-[...2 lines deleted...]
-    <t>Garmin Forerunner 570 Smartwatch 42mm Slate Gray Aluminum with Translucent Black/Black Band</t>
+    <t>https://www.target.com/p/garmin-instinct-3-smartwatch/-/A-94600595?preselect=94580915#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Instinct 3 50 mm Solar GPS Smartwatch Black with Charcoal Band</t>
   </si>
   <si>
     <t>Garmin</t>
   </si>
   <si>
-    <t>usd</t>
-[...141 lines deleted...]
-    <t>Garmin Instinct 3 50mm Solar Black Smartwatch with Charcoal Band</t>
+    <t>See price in cart</t>
+  </si>
+  <si>
+    <t>S</t>
   </si>
   <si>
     <t>Make a bold statement with this rugged GPS smartwatch, featuring a 1.1” display with solar charging lens and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions)
 Engineered with a supertough 50 mm fiber-reinforced polymer case and metal-reinforced bezel
 Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
 Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
 Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
 10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
 Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
 Stay connected with smart notifications and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
 Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
 Sync the Instinct® 3 smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
   </si>
   <si>
     <t>Instinct® 3 is the rugged 50 mm GPS smartwatch with a 1.1” display, built-in flashlight and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions). With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Charcoal Gray (band)
 Weight: .13 Pounds
+Product Model: Garmin Instinct 3 Solar
 Water Resistance: Water-Resistant
-Product Model: Garmin Instinct 3 Solar
 Electronics Condition: New
 Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Lap Memory, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Always-On Display, Text Notifications, Call Notifications
-Connection Type: USB
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: ANT+, Bluetooth
 Screen Size: 1.56 Inches
 Activities tracked: Golf, Swimming, Basketball, Multisport Modes, Running, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Weights, Custom Activity Tracking, Baseball, Yoga, Cycling
 Maximum Battery Charge Life: 12 Months
 Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed, VO2 Max
 Material: FRP (Fiber-reinforced Polymer)
-Battery: 1 Non-Universal Lithium Ion, Required, Included
+Battery: 1 Non-Universal Lithium Ion
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
 TCIN: 94580915
 UPC: 753759339524
 Item Number (DPCI): 057-03-3017
 Origin: Imported
 </t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4</t>
   </si>
   <si>
+    <t>Ships free</t>
+  </si>
+  <si>
+    <t>Pounds</t>
+  </si>
+  <si>
+    <t>Imported</t>
+  </si>
+  <si>
     <t>Solar Black</t>
   </si>
   <si>
     <t>50mm</t>
+  </si>
+  <si>
+    <t>mm</t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_a29a86e0-fd61-48c9-a643-f0de6dc9d8b7?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_38419949-502d-4293-899d-7138a184fb40?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_ae7331ff-720f-4694-a45f-a10f633dc285?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_5f7e36d5-dfcd-444b-aa8a-c34fa7a5f086?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
   <si>
-    <t>https://www.target.com/p/garmin-fenix-8-solar-smartwatch/-/A-94600591?preselect=93709645#lnk=sametab</t>
-[...24 lines deleted...]
-Weight: .22 Pounds
+    <t>https://www.target.com/p/garmin-instinct-3-amoled-smartwatch/-/A-94600594?preselect=94580909#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Instinct 3 50 mm AMOLED GPS Smartwatch Black with Charcoal Black Band</t>
+  </si>
+  <si>
+    <t>Make a bold statement with this rugged GPS smartwatch, featuring a vibrant 1.3” AMOLED display and up to 24 days of battery life
+Engineered with a supertough 50 mm fiber-reinforced polymer case and metal-reinforced bezel
+Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
+Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
+Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
+10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
+Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
+Stay connected with smart notifications and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
+Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
+Sync the Instinct® 3 smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
+  </si>
+  <si>
+    <t>Instinct® 3 is the rugged 50 mm GPS smartwatch with a 1.3” AMOLED display, a built-in flashlight and up to 24 days of battery life in smartwatch mode. With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Charcoal Gray (band)
+Weight: .11 Pounds
+Product Model: Garmin Instinct 3 AMOLED
 Water Resistance: Water-Resistant
-Product Model: Garmin Fenix 8
 Electronics Condition: New
-Electronics Features: Compass, Calendar Notifications, Rechargeable, Mobile Payment Technology, Built-In GPS, Makes and Receives Calls and Texts When Paired with Compatible Device, App Notifications, Music Capabilities, Gyroscope, Built-In Microphone, Text Notifications, Call Notifications, Customizable Watch Faces
-Connection Type: USB-C
+Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Lap Memory, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Always-On Display, Text Notifications, Call Notifications
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
-Wireless Technology: Wi-Fi, ANT+, Bluetooth
-[...4 lines deleted...]
-Band Size: M/L
+Wireless Technology: ANT+, Bluetooth
+Screen Size: 1.3 Inches
+Activities tracked: Golf, Swimming, Basketball, Multisport Modes, Running, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Weights, Custom Activity Tracking, Baseball, Yoga, Cycling
+Maximum Battery Charge Life: 24 Days
+Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed, VO2 Max
 Material: FRP (Fiber-reinforced Polymer)
-Battery: 1 Non-Universal Lithium Ion, Required, Included
+Battery: 1 Non-Universal Lithium Ion
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 93709645
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-3685
+TCIN: 94580909
+UPC: 753759341640
+Item Number (DPCI): 057-03-9343
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_b04c0795-e762-4afd-9625-65b0ec83d437</t>
-[...41 lines deleted...]
-Weight: .18 Pounds
+    <t>https://target.scene7.com/is/image/Target/GUEST_c030ea9b-0d65-41e9-a9a6-22f6f9b879ef</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_c030ea9b-0d65-41e9-a9a6-22f6f9b879ef?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_bb3b6507-de86-46d3-9788-1657a6d244ce?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_3225b786-68cc-4eb5-8f20-3671504e6484?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_880b2792-5e9f-44dd-822a-54e65c12b041?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_585d8ab8-af44-4ce6-935e-16768d874989?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-approach-j1-smartwatch-with-comfortfit-fabric-band/-/A-95219020?preselect=95214666#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Approach J1 Smartwatch Silver Aluminum Bezel with Lilac ComfortFit Fabric Band</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Slim, lightweight design with a 1.2” AMOLED touchscreen display and ComfortFit fabric band that’ll securely fit the wrist of a junior golfer and won’t interfere with their swing
+Tee-off guidance scales every hole to the golfer’s ability by providing forward tee locations down the fairway on all 43,000+ preloaded courses
+Simplified interface makes it easy to learn golf and see the information junior golfers need to understand their game, including distance to the green and distance of their last shot
+Adjust par to match golfer’s skill level so they can set realistic goals, which helps build confidence
+Pace-of-play timer teaches junior golfers how much time it should take to play each hole
+Golfer gets club suggestions based on the clubs in their bag to help them play quickly and confidently
+Review scorecards, personal par and pace-of-play times in the Garmin Golf™ app
+Battery life: up to 15 hours in GPS mode</t>
+  </si>
+  <si>
+    <t>We’ve got their game with Approach J1, the GPS golf watch specifically made to help junior golfers learn and improve. Its slim, lightweight design and ComfortFit fabric band will securely fit their wrist and won’t interfere with their swing. Tee-off guidance scales every hole to the golfer’s ability by providing forward tee locations down the fairway on all 43,000+ preloaded courses. Adjust par to match the golfer’s skill level to set realistic goals and help build confidence. And the pace-of-play timer teaches younger golfers how much time it should take to play each hole. Approach J1 has a bright AMOLED touchscreen display with a simplified interface that focuses on the information they need to understand their game. With battery that lasts up to 15 hours in GPS mode, they can go from basics to birdies in no time.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Lilac Purple (band)
+Weight: .06 Pounds
 Water Resistance: Water-Resistant
-Product Model: Garmin Fenix 8
+Product Model: Garmin Approach J1
 Electronics Condition: New
-Electronics Features: Compass, Calendar Notifications, Rechargeable, Mobile Payment Technology, Built-In GPS, Makes and Receives Calls and Texts When Paired with Compatible Device, App Notifications, Music Capabilities, Gyroscope, Built-In Microphone, Text Notifications, Call Notifications, Customizable Watch Faces
+Electronics Features: Compass, Alarm Notifications, Changeable Bands, Gyroscope, Touchscreen Display, Accelerometer, Rechargeable, Built-In GPS
+Material: Watch Band: Elastic
+Includes: User Manual, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: Bluetooth
+Screen Size: 1.2 Inches
+Activities tracked: Golf, Walking, Running, Cycling
+Maximum Battery Charge Life: 10 Days
+Metrics Measured: Speed, Total Steps, Daily Distance, Average Speed, Maximum Speed
+Material: Anodized Aluminum
+Battery: 1 Non-Universal Lithium Ion, Required, Installed
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 95214666
+UPC: 753759355623
+Item Number (DPCI): 057-03-5564
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_dd2574d0-a2a8-4167-a8e6-3d6b12a64761</t>
+  </si>
+  <si>
+    <t>Silver</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_dd2574d0-a2a8-4167-a8e6-3d6b12a64761?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_58fbc45f-06f7-4034-ab47-c312f25b4b3d?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_523c8052-0475-4c28-9ed7-ba86e4d22d53?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_add023fb-4c03-46f1-87fb-56ca32be0ba5?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_abdcaccc-9d2c-4034-bebd-9882135ab748?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_12aee4a6-1511-4b5d-a1c0-2deb727206c8?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-vivoactive-5/-/A-93796317?preselect=89763208#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Vivoactive 5 Smartwatch Metallic Orchid</t>
+  </si>
+  <si>
+    <t>Designed with a bright, colorful AMOLED display, get a more complete picture of your health, thanks to battery life of up to 11 days in smartwatch mode
+Body Battery™ energy monitoring helps you understand when you’re charged up or need to rest, with even more personalized insights based on sleep, naps, stress levels, workouts and more (data presented is intended to be a close estimation of metrics tracked)
+Get a sleep score and personalized sleep coaching for how much sleep you need — and get tips on how to improve plus key metrics such as HRV status to better understand your health (data presented is intended to be a close estimation of metrics tracked)
+Find new ways to keep your body moving with more than 30 built-in indoor and GPS sports apps, including walking, running, cycling, HIIT, swimming, golf and more
+Wheelchair mode tracks pushes — rather than steps — and includes push and handcycle activities with preloaded workouts for strength, cardio, HIIT, Pilates and yoga, challenges specific to wheelchair users and more (data presented is intended to be a close estimation of metrics tracked)
+Automatic nap detection and nap logging tracks your nap length during the day, providing personalized insights on how it affects your Body Battery™ energy monitoring and more (data presented is intended to be a close estimation of metrics tracked)
+Know your body better with extensive health monitoring features, including wrist-based heart rate, morning report, fitness age, stress tracking, menstrual cycle and pregnancy tracking, meditation and more (data presented is intended to be a close estimation of metrics tracked)
+Take on any fitness journey with advanced training features such as workout benefit — which helps you understand how each workout affects your body — and recovery time to know how long your body needs to recover and more
+Use preloaded workouts that include cardio, yoga, strength, HIIT and Pilates; create your own in the Garmin Connect™ smartphone app, or try Garmin Coach free adaptive training plans to help you prepare for your next running challenge
+Download your favorite music to your watch, including playlists from your Spotify, Amazon Music or Deezer accounts, and connect with your wireless headphones for phone-free listening
+Leave your cash and cards at home; Garmin Pay™ contactless payments (with a supported country and payment network) let you pay for purchases on the go and breeze through select transit systems
+Safety and tracking features include incident detection (during select outdoor activities) and Assistance, both of which can call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
+Sync the vívoactive® 5 smartwatch with the Garmin Connect™ smartphone app, and get more details on your health and fitness data plus personalized insights and more</t>
+  </si>
+  <si>
+    <t>Know the real you with the vívoactive® 5 smartwatch, the ultimate on-wrist coach designed to support your goals — whatever they may be. Featuring a bright, colorful AMOLED display and up to 11 days of battery life, this GPS smartwatch is purpose-built with essential health and fitness features to help you better understand your body. Body Battery™ energy monitoring helps you keep your energy levels in check with personalized insights based on sleep, naps, stress, workouts and more. Improve the quality of your sleep with personalized sleep coaching and nap detection plus even more details such as HRV status (data presented is intended to be a close estimation of metrics tracked). During the day, switch up your activities with more than 30 built-in sports apps — including apps for active wheelchair users — plus advanced training features to keep you going strong. When paired to your smartphone, vívoactive 5 makes it easy to receive texts, emails and other smart notifications right from your wrist. Plus, enjoy connectivity features such as music storage, Garmin Pay™ contactless payments and more.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Purple (band)
+Weight: 1.26 Ounces
+Water Resistance: Water-Resistant
+Product Model: Garmin vivoactive 5
+Electronics Condition: New
+Electronics Features: Changeable Bands, Receives Texts, Accelerometer, Rechargeable, Built-In GPS, Mobile Payment Technology, Smartphone Compatible, Music Capabilities, App Notifications, Target Zone Alarms, Gyroscope, Touchscreen Display, Pressure-Sensitive Touchscreen, Text Notifications, Call Notifications
 Connection Type: USB-C
 Material: Watch Band: Silicone
-Includes: Instructions, Charging Cable
+Includes: User Manual, Charging Cable
 Operating System Compatibility: Apple iOS, Android
-Wireless Technology: Wi-Fi, ANT+, Bluetooth
-[...3 lines deleted...]
-Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Speed, Stress Level, Heart Rate, Heart Rhythm (ECG), Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, VO2 Max
+Wireless Technology: Wi-Fi, Bluetooth
+Screen Size: 1.2 Inches
+Activities tracked: Swimming, Golf, Running, Climbing, Daily Workout Memory, Pilates, Hiking, Walking, Mountain Biking, Rowing, Elliptical Training, Custom Activity Tracking, Weights, Cycling, Yoga
+Maximum Battery Charge Life: 21 Days
+Metrics Measured: Active Minutes, Speed, Daily Distance, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Calories Burned, Sleep Stages, Average Speed, VO2 Max
 Band Size: M/L
-Material: FRP (Fiber-reinforced Polymer)
-Battery: 1 Non-Universal Lithium Ion, Required, Included
+Material: Plastic, FRP (Fiber-reinforced Polymer)
+Battery: 1 Non-Universal Lithium Ion
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 93709648
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-3055
+TCIN: 89763208
+UPC: 753759324933
+Item Number (DPCI): 057-03-0275
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_e00f98af-7a42-42d2-9007-32b016e7b3cb</t>
-[...13 lines deleted...]
-https://target.scene7.com/is/image/Target/GUEST_f3cc18b2-4b50-4311-8c98-8f66849c2321?wid=1200&amp;hei=1200&amp;qlt=80</t>
+    <t>https://target.scene7.com/is/image/Target/GUEST_e174e638-49be-42d5-883b-29b46c01a716</t>
+  </si>
+  <si>
+    <t>Ounces</t>
+  </si>
+  <si>
+    <t>Orchid</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_e174e638-49be-42d5-883b-29b46c01a716?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_54a5e55b-6d6c-4974-a1fb-09fc74b21a83?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_4be30080-e134-412a-b56b-41302c4c98f2?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_6f8ea1fe-4732-4431-96c2-91124f627d9f?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_7efd02e1-82de-49f5-bf24-cfb2a8d8dd19?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_1ee418ad-aa5a-4458-a8cb-d66d7efd3a48?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-venu-3/-/A-93796574?preselect=89442218#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Venu 3 Smartwatch Slate Black</t>
+  </si>
+  <si>
+    <t>Designed with a bright, colorful display, get a more complete picture of your health, thanks to battery life of up to 14 days in smartwatch mode
+Body Battery™ energy monitoring helps you understand when you’re charged up or need to rest with even more personalized insights based on sleep, naps, stress levels, workouts and more
+Get a sleep score and personalized sleep coaching for how much sleep you need — and get tips on how to improve plus key metrics such as HRV status to better understand your health (data presented is intended to be a close estimation of metrics tracked)
+Find new ways to keep your body moving with more than 30 built-in indoor and GPS sports apps, including walking, running, cycling, HIIT, swimming, golf and more
+Enjoy the convenience of making and taking phone calls from your wrist — even use your smartphone’s voice assistant to respond to text messages and more (when paired with your compatible iPhone® or Android™ smartphone); plus, you can respond to texts via voice, or Android users can text directly from the smartwatch
+Wheelchair mode tracks pushes — rather than steps — and includes push and handcycle activities with preloaded workouts, animated workouts for strength, cardio, HIIT, Pilates and yoga, challenges specific to wheelchair users and more (data presented is intended to be a close estimation of metrics tracked)
+Automatic nap detection and nap logging track your nap length during the day, providing personalized insights on how it affects your Body Battery™ energy monitoring and more (data presented is intended to be a close estimation of metrics tracked)
+Know your body better with extensive health monitoring features, including wrist-based heart rate, morning report, fitness age, stress tracking, menstrual cycle and pregnancy tracking, meditation and more (data presented is intended to be a close estimation of metrics tracked)
+Take on any fitness journey with advanced training features such as workout benefit — which helps you understand how each workout affects your body — and recovery time to know how long your body needs to recover and more
+Use preloaded workouts with exercise animations that include cardio, yoga, strength, HIIT and Pilates; create your own in the Garmin Connect™ smartphone app, or try Garmin Coach free adaptive training plans to help you prepare for your next running challenge
+Download your favorite music to your watch, including playlists from Spotify, Amazon Music or Deezer (premium subscription required), and connect with your wireless headphones for phone-free listening
+Leave your cash and cards at home; Garmin Pay™ contactless payments (with a supported country and payment network) let you pay for purchases on the go and breeze through select transit systems
+Safety and tracking features include incident detection (during select outdoor activities) and Assistance, both of which can call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
+Sync the Venu® 3 smartwatch with the Garmin Connect™ smartphone app, and get more details on your health and fitness data plus personalized insights and more</t>
+  </si>
+  <si>
+    <t>Know the real you with the Venu® 3 smartwatch, the ultimate on-wrist coach designed to support your goals — whatever they may be. Featuring a bright, colorful display and up to 14 days of battery life, this GPS smartwatch is purpose-built with advanced health and fitness features to help you better understand your body. Body Battery™ energy monitoring helps you keep your energy levels in check with personalized insights based on sleep, naps, stress, workouts and more. Improve the quality of your sleep with personalized sleep coaching and nap detection plus even more details such as HRV status (data presented is intended to be a close estimation of metrics tracked). During the day, switch up your activities with animated workouts and more than 30 built-in sports apps — including for active wheelchair users — plus advanced training features to keep you going strong. With its built-in speaker and microphone, the Venu 3 smartwatch makes it easy to make and take calls right from your wrist when paired to your smartphone — and even reply to texts by using your phone’s voice assistant. Plus, enjoy connectivity features such as music storage, Garmin Pay™ contactless payments (with a supported country and payment network) and more.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Black (band)
+Weight: 1.6 Ounces
+Water Resistance: Water-Resistant
+Product Model: Garmin Venu
+Electronics Condition: New
+Electronics Features: Compass, Accelerometer, Rechargeable, Built-In GPS, Mobile Payment Technology, Makes and Receives Calls and Texts When Paired with Compatible Device, Smartphone Compatible, Alarm Notifications, Music Capabilities, App Notifications, Built-In Speaker, Built-In Microphone, Gyroscope, Touchscreen Display, Customizable Watch Faces
+Connection Type: USB-C
+Material: Watch Band: Silicone
+Includes: User Manual, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: Wi-Fi, Bluetooth
+Screen Size: 1.4 Inches
+Activities tracked: Swimming, Golf, Skiing, Basketball, Running, Climbing, Daily Workout Memory, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Weights, Cycling, Yoga
+Maximum Battery Charge Life: 14 Days
+Metrics Measured: Active Minutes, Stationary Minutes, Speed, Daily Distance, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Calories Burned, Sleep Stages, VO2 Max
+Material: Plastic, FRP (Fiber-reinforced Polymer)
+Battery: 1 Non-Universal Lithium Ion
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 89442218
+UPC: 753759314743
+Item Number (DPCI): 057-03-3168
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_d9f6333c-e01f-4e3a-8c1d-d173b0612e76</t>
+  </si>
+  <si>
+    <t>Black and Slate</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_d9f6333c-e01f-4e3a-8c1d-d173b0612e76?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_4b1f6811-b432-4170-9fed-94850748c58b?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_9bb2149f-45e3-46b2-8aa5-37b91ed10e92?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_4a50eb50-c7a4-432b-bd87-7e0b2c355d28?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_bbfc86af-a8ba-43d1-be51-376bf165e829?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_05fee1df-c31c-4e68-91f0-3a323e4b5cd0?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -880,389 +867,371 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2" t="s">
         <v>27</v>
       </c>
       <c r="D2" t="s">
         <v>28</v>
       </c>
       <c r="E2">
-        <v>753759349806</v>
+        <v>753759339524</v>
       </c>
       <c r="F2">
-        <v>94760147</v>
-[...2 lines deleted...]
-        <v>549.99</v>
+        <v>94580915</v>
+      </c>
+      <c r="G2" t="s">
+        <v>29</v>
       </c>
       <c r="I2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2">
-        <v>4.45</v>
+        <v>4.35</v>
       </c>
       <c r="L2">
-        <v>100</v>
+        <v>85</v>
       </c>
       <c r="M2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="N2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="O2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="P2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="Q2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="R2">
-        <v>1.5</v>
+        <v>0.13</v>
       </c>
       <c r="S2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="T2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="U2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="V2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="W2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="X2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="C3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3">
-        <v>753759339487</v>
+        <v>753759341640</v>
       </c>
       <c r="F3">
-        <v>94580911</v>
-[...2 lines deleted...]
-        <v>449.99</v>
+        <v>94580909</v>
+      </c>
+      <c r="G3" t="s">
+        <v>29</v>
       </c>
       <c r="I3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
-        <v>4.43</v>
+        <v>4.31</v>
       </c>
       <c r="L3">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="M3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="N3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="O3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="P3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="Q3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="R3">
         <v>0.11</v>
       </c>
       <c r="S3" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="T3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="U3" t="s">
         <v>48</v>
       </c>
       <c r="V3" t="s">
+        <v>39</v>
+      </c>
+      <c r="W3" t="s">
+        <v>40</v>
+      </c>
+      <c r="X3" t="s">
         <v>49</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="D4" t="s">
         <v>28</v>
       </c>
       <c r="E4">
-        <v>753759339524</v>
+        <v>753759355623</v>
       </c>
       <c r="F4">
-        <v>94580915</v>
+        <v>95214666</v>
       </c>
       <c r="G4">
-        <v>449.99</v>
+        <v>299.99</v>
       </c>
       <c r="I4" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4">
-        <v>4.33</v>
+        <v>0</v>
       </c>
       <c r="L4">
-        <v>76</v>
+        <v>0</v>
       </c>
       <c r="M4" t="s">
         <v>53</v>
       </c>
       <c r="N4" t="s">
         <v>54</v>
       </c>
       <c r="O4" t="s">
         <v>55</v>
       </c>
       <c r="P4" t="s">
         <v>56</v>
       </c>
       <c r="Q4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="R4">
-        <v>0.13</v>
+        <v>0.06</v>
       </c>
       <c r="S4" t="s">
-        <v>47</v>
+        <v>36</v>
       </c>
       <c r="T4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="U4" t="s">
         <v>57</v>
       </c>
-      <c r="V4" t="s">
+      <c r="X4" t="s">
         <v>58</v>
-      </c>
-[...4 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C5" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="D5" t="s">
         <v>28</v>
       </c>
       <c r="E5">
-        <v>753759339418</v>
+        <v>753759324933</v>
       </c>
       <c r="F5">
-        <v>93709645</v>
+        <v>89763208</v>
       </c>
       <c r="G5">
-        <v>1199.99</v>
+        <v>249.99</v>
       </c>
       <c r="I5" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5">
-        <v>4.64</v>
+        <v>4.29</v>
       </c>
       <c r="L5">
-        <v>97</v>
+        <v>1482</v>
       </c>
       <c r="M5" t="s">
+        <v>61</v>
+      </c>
+      <c r="N5" t="s">
         <v>62</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
         <v>63</v>
       </c>
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>64</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
+        <v>35</v>
+      </c>
+      <c r="R5">
+        <v>1.26</v>
+      </c>
+      <c r="S5" t="s">
         <v>65</v>
       </c>
-      <c r="Q5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="T5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="U5" t="s">
         <v>66</v>
       </c>
-      <c r="V5" t="s">
+      <c r="X5" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>68</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" t="s">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D6" t="s">
         <v>28</v>
       </c>
       <c r="E6">
-        <v>753759338077</v>
+        <v>753759314743</v>
       </c>
       <c r="F6">
-        <v>93709648</v>
+        <v>89442218</v>
       </c>
       <c r="G6">
-        <v>1099.99</v>
+        <v>349.99</v>
+      </c>
+      <c r="H6">
+        <v>449.99</v>
       </c>
       <c r="I6" t="s">
-        <v>29</v>
+        <v>52</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6">
-        <v>4.41</v>
+        <v>4.42</v>
       </c>
       <c r="L6">
-        <v>328</v>
+        <v>880</v>
       </c>
       <c r="M6" t="s">
+        <v>70</v>
+      </c>
+      <c r="N6" t="s">
         <v>71</v>
       </c>
-      <c r="N6" t="s">
+      <c r="O6" t="s">
         <v>72</v>
       </c>
-      <c r="O6" t="s">
+      <c r="P6" t="s">
         <v>73</v>
       </c>
-      <c r="P6" t="s">
+      <c r="R6">
+        <v>1.6</v>
+      </c>
+      <c r="S6" t="s">
+        <v>65</v>
+      </c>
+      <c r="T6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U6" t="s">
         <v>74</v>
       </c>
-      <c r="Q6" t="s">
-[...11 lines deleted...]
-      <c r="U6" t="s">
+      <c r="X6" t="s">
         <v>75</v>
-      </c>
-[...7 lines deleted...]
-        <v>77</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">