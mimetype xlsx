--- v2 (2026-05-25)
+++ v3 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>upc</t>
   </si>
   <si>
     <t>tcin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
@@ -92,379 +95,393 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>origin</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.target.com/b/garmin/-/N-5y6e8</t>
   </si>
   <si>
+    <t>2026-06-15T05:01:58Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-instinct-3-solar-gps-smartwatch-tactical-edition/-/A-1012003289?preselect=94736570#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Instinct 3 45 mm Solar GPS Smartwatch Tactical Edition</t>
+  </si>
+  <si>
+    <t>Garmin</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Lead the mission with this rugged GPS smartwatch, featuring solar charging for unlimited battery life (assumes all-day wear in smartwatch mode with 3 hours per day outside in 50,000 lux conditions)
+Engineered with a supertough 45 mm fiber-reinforced polymer case and metal-reinforced bezel
+Dedicated tactical features include jumpmaster activity, waypoint projection, dual-position GPS format, preloaded tactical activity, stealth mode, kill switch, compatibility with night vision goggles and a rucking activity
+Includes a preloaded Applied Ballistics® solver (requires one-time purchase via the AB Quantum mobile app)
+Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
+Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
+Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
+10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
+Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
+Stay connected with smart notifications (when paired with your compatible smartphone) and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces
+Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
+Sync the Instinct® 3 – Tactical Edition smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
+  </si>
+  <si>
+    <t>Dare for more with Instinct® 3 – Tactical Edition, the rugged GPS smartwatch with solar charging for unlimited battery life (assumes all-day wear in smartwatch mode with 3 hours per day outside in 50,000 lux conditions) and a built-in flashlight. With a bolted construction, metal-reinforced bezel and scratch-resistant lens, it can take on the toughest missions. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. Purpose-built tactical features include a rucking activity, stealth mode, kill switch and preloaded Applied Ballistics® solver (requires one-time purchase via the AB Quantum mobile app). Stay on track with a built-in 3-axis compass and barometric altimeter as well as multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Black (band)
+Weight: .13 Pounds
+Product Model: Garmin Instinct 3 Solar
+Water Resistance: Water-Resistant
+Electronics Condition: New
+Material: Watch Band: Silicone
+Includes: Instructions, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: ANT+, Bluetooth
+Screen Size: 1.1 Inches
+Activities tracked: Golf, Swimming, Dynamic Workout Activities, Multisport Modes, Running, Climbing, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Strength Training, Custom Activity Tracking, Yoga, Cycling
+Maximum Battery Charge Life: 12 Months
+Metrics Measured: Active Minutes, Speed, Daily Distance, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Calories Burned, Sleep Stages, Average Speed, Maximum Speed
+Material: FRP (Fiber-reinforced Polymer)
+Battery: 1 Non-Universal Lithium Ion
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 94736570
+UPC: 753759341664
+Item Number (DPCI): 057-03-9816
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_7aab9041-fbad-49bc-bebd-886fbc4d5e5d</t>
+  </si>
+  <si>
+    <t>Ships free</t>
+  </si>
+  <si>
+    <t>Pounds</t>
+  </si>
+  <si>
+    <t>Imported</t>
+  </si>
+  <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>45mm</t>
+  </si>
+  <si>
+    <t>mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_7aab9041-fbad-49bc-bebd-886fbc4d5e5d?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_eb32db67-9c9e-4481-aed9-b93e689fd0bb?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_567f9f2a-9059-4842-952b-34df27610f7c?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_750f27fa-a111-4023-ae1f-021bdf704be1?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_7450935a-fc45-4190-8b8f-4447f89d1fc8?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:02:32Z</t>
+  </si>
+  <si>
     <t>https://www.target.com/p/garmin-instinct-3-smartwatch/-/A-94600595?preselect=94580915#lnk=sametab</t>
   </si>
   <si>
     <t>Garmin Instinct 3 50 mm Solar GPS Smartwatch Black with Charcoal Band</t>
-  </si>
-[...7 lines deleted...]
-    <t>S</t>
   </si>
   <si>
     <t>Make a bold statement with this rugged GPS smartwatch, featuring a 1.1” display with solar charging lens and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions)
 Engineered with a supertough 50 mm fiber-reinforced polymer case and metal-reinforced bezel
 Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
 Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
 Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
 10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
 Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
 Stay connected with smart notifications and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
 Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
 Sync the Instinct® 3 smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
   </si>
   <si>
     <t>Instinct® 3 is the rugged 50 mm GPS smartwatch with a 1.1” display, built-in flashlight and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions). With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Charcoal Gray (band)
 Weight: .13 Pounds
 Product Model: Garmin Instinct 3 Solar
 Water Resistance: Water-Resistant
 Electronics Condition: New
 Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Lap Memory, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Always-On Display, Text Notifications, Call Notifications
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: ANT+, Bluetooth
 Screen Size: 1.56 Inches
 Activities tracked: Golf, Swimming, Basketball, Multisport Modes, Running, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Weights, Custom Activity Tracking, Baseball, Yoga, Cycling
 Maximum Battery Charge Life: 12 Months
 Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed, VO2 Max
 Material: FRP (Fiber-reinforced Polymer)
 Battery: 1 Non-Universal Lithium Ion
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
 TCIN: 94580915
 UPC: 753759339524
 Item Number (DPCI): 057-03-3017
 Origin: Imported
 </t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4</t>
   </si>
   <si>
-    <t>Ships free</t>
-[...7 lines deleted...]
-  <si>
     <t>Solar Black</t>
   </si>
   <si>
     <t>50mm</t>
-  </si>
-[...1 lines deleted...]
-    <t>mm</t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_a29a86e0-fd61-48c9-a643-f0de6dc9d8b7?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_38419949-502d-4293-899d-7138a184fb40?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_ae7331ff-720f-4694-a45f-a10f633dc285?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_5f7e36d5-dfcd-444b-aa8a-c34fa7a5f086?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:06:06Z</t>
   </si>
   <si>
     <t>https://www.target.com/p/garmin-instinct-3-amoled-smartwatch/-/A-94600594?preselect=94580909#lnk=sametab</t>
   </si>
   <si>
     <t>Garmin Instinct 3 50 mm AMOLED GPS Smartwatch Black with Charcoal Black Band</t>
   </si>
   <si>
     <t>Make a bold statement with this rugged GPS smartwatch, featuring a vibrant 1.3” AMOLED display and up to 24 days of battery life
 Engineered with a supertough 50 mm fiber-reinforced polymer case and metal-reinforced bezel
 Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
 Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
 Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
 10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
 Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
 Stay connected with smart notifications and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
 Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
 Sync the Instinct® 3 smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
   </si>
   <si>
     <t>Instinct® 3 is the rugged 50 mm GPS smartwatch with a 1.3” AMOLED display, a built-in flashlight and up to 24 days of battery life in smartwatch mode. With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Charcoal Gray (band)
 Weight: .11 Pounds
 Product Model: Garmin Instinct 3 AMOLED
 Water Resistance: Water-Resistant
 Electronics Condition: New
 Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Lap Memory, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Always-On Display, Text Notifications, Call Notifications
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: ANT+, Bluetooth
 Screen Size: 1.3 Inches
 Activities tracked: Golf, Swimming, Basketball, Multisport Modes, Running, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Weights, Custom Activity Tracking, Baseball, Yoga, Cycling
 Maximum Battery Charge Life: 24 Days
 Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed, VO2 Max
 Material: FRP (Fiber-reinforced Polymer)
 Battery: 1 Non-Universal Lithium Ion
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
 TCIN: 94580909
 UPC: 753759341640
 Item Number (DPCI): 057-03-9343
 Origin: Imported
 </t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_c030ea9b-0d65-41e9-a9a6-22f6f9b879ef</t>
   </si>
   <si>
-    <t>Black</t>
-[...1 lines deleted...]
-  <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_c030ea9b-0d65-41e9-a9a6-22f6f9b879ef?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_bb3b6507-de86-46d3-9788-1657a6d244ce?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_3225b786-68cc-4eb5-8f20-3671504e6484?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_880b2792-5e9f-44dd-822a-54e65c12b041?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_585d8ab8-af44-4ce6-935e-16768d874989?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
   <si>
-    <t>https://www.target.com/p/garmin-approach-j1-smartwatch-with-comfortfit-fabric-band/-/A-95219020?preselect=95214666#lnk=sametab</t>
-[...22 lines deleted...]
-Weight: .06 Pounds
+    <t>2026-06-15T05:06:33Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-forerunner-570/-/A-94794499?preselect=94760140#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Forerunner 570 Smartwatch 47mm Slate Gray Aluminum with Translucent Black/Black Band</t>
+  </si>
+  <si>
+    <t>Our brightest AMOLED touchscreen display with button controls and an aluminum bezel in 47 mm size
+Up to 11 days of battery life in smartwatch mode and up to 18 hours in GPS mode for a more complete picture of your training and recovery
+Train for an event, achieve a milestone, or improve your fitness with Garmin Coach training plans; these running and triathlon plans are personalized to you and adapt based on your performance and recovery
+Training readiness score is based on sleep quality, recovery, training load and HRV status to determine if you’re primed to go hard and get the most out of your workout (data presented is intended to be a close estimation of metrics tracked)
+Built-in microphone and speaker let you make and take phone calls from your wrist when your watch is paired to your smartphone — and you can even use your smartphone’s voice assistant to respond to text messages and more
+Using indicators such as HRV status, recent exercise history and VO2 max, get insight into training effectiveness with training status — and know whether you’re training productively, peaking or strained (data presented is intended to be a close estimation of metrics tracked)
+Get personalized daily suggested workouts adapted to match performance and recovery
+Wake up to your morning report with an overview of sleep, recovery and training outlook alongside HRV status, training readiness and weather (data presented is intended to be a close estimation of metrics tracked); before you go to bed, you’ll get an evening report with reminder of sleep needs, tomorrow’s workout, weather and events
+30+ built-in activity profiles include running, triathlon, track run, cycling, open-water swimming and more
+Safety and tracking features, including incident detection (during select outdoor activities) and Assistance, send a message with your live location to emergency contacts when paired with your compatible smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
+Pay on the go with Garmin Pay™ contactless payments (with a supported country and payment network); listen on the go with downloaded songs and playlists from Spotify, Amazon Music or Deezer (subscription required), and connect with your wireless headphones for phone-free listening
+See your health and fitness information, connect and compete with friends, sign up for challenges to earn badges and more in the Garmin Connect™ smartphone app</t>
+  </si>
+  <si>
+    <t>For dedicated runners chasing goals, there’s Forerunner® 570 — the GPS running smartwatch with our brightest AMOLED display, aluminum bezel and advanced training features. Get ready for your race with personalized plans from Garmin Coach for running and triathlons — and select plans adapt based on your performance and recovery. Use the training readiness feature to know when you’re primed for a productive workout, and use training status to know if you’re training productively. With multi-band GPS, you’ll get superior positioning accuracy in challenging environments. Forerunner 570 has a built-in speaker and microphone so you can make or take calls from your wrist (when paired to your smartphone). Before heading to bed, check your evening report, which helps you prepare for the next day with reminders of sleep needs, tomorrow’s workout, weather and more. You’ll always be ready to hit the ground running with up to 11 days of battery life in smartwatch mode and up to 18 hours in GPS mode.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Black (band)
+Weight: 1.7 Ounces
 Water Resistance: Water-Resistant
-Product Model: Garmin Approach J1
+Product Model: Garmin Forerunner 570
 Electronics Condition: New
-Electronics Features: Compass, Alarm Notifications, Changeable Bands, Gyroscope, Touchscreen Display, Accelerometer, Rechargeable, Built-In GPS
-[...1 lines deleted...]
-Includes: User Manual, Charging Cable
+Electronics Features: Compass, Accelerometer, Calendar Notifications, Rechargeable, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Reminders to Move, Smartphone Compatible, App Notifications, Music Capabilities, Gyroscope, Touchscreen Display, Text Notifications, Call Notifications
+Connection Type: USB
+Material: Watch Band: Silicone
+Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
-Wireless Technology: Bluetooth
-[...4 lines deleted...]
-Material: Anodized Aluminum
+Wireless Technology: Wi-Fi, ANT+, Bluetooth
+Screen Size: 1.4 Inches
+Activities tracked: Golf, Swimming, Dynamic Workout Activities, Running, Climbing, Pilates, Daily Workout Memory, Walking, Hiking, Mountain Biking, Elliptical Training, Weights, Custom Activity Tracking, Yoga, Cycling
+Maximum Battery Charge Life: 11 Days
+Metrics Measured: Active Minutes, Speed, Daily Distance, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Calories Burned, Sleep Stages, Average Speed, VO2 Max
+Material: Aluminum
 Battery: 1 Non-Universal Lithium Ion, Required, Installed
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 95214666
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-5564
+TCIN: 94760140
+UPC: 753759349776
+Item Number (DPCI): 057-03-0375
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_dd2574d0-a2a8-4167-a8e6-3d6b12a64761</t>
-[...38 lines deleted...]
-Weight: 1.26 Ounces
+    <t>https://target.scene7.com/is/image/Target/GUEST_5647453f-a8bf-4108-9fa5-eeceaf2975f9</t>
+  </si>
+  <si>
+    <t>Ounces</t>
+  </si>
+  <si>
+    <t>Slate Gray Aluminum/Translucent Black</t>
+  </si>
+  <si>
+    <t>47mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_5647453f-a8bf-4108-9fa5-eeceaf2975f9?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_af6ca75f-663c-43d5-a784-066d1586252b?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_b7a528e8-44f4-4a50-9cb9-33e614e7a44a?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_593f2265-3e56-4b7d-93a7-a614354999f5?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_5ccfdd67-5add-44db-b97e-d798596cb7c4?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_5db6384a-62fd-4e4b-b662-a1bb1fb59e3a?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:06:42Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-venu-4-smartwatch-with-silicone-band/-/A-94998209?preselect=94981812#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Venu 4 Smartwatch with Silicone Band - Black</t>
+  </si>
+  <si>
+    <t>Smartwatch with a bright, colorful display, stainless steel design, and built-in flashlight; up to 12 days of battery life gives a more complete picture of your health
+Make improvements to promote a healthier lifestyle and know your body better with extensive health monitoring features, including wrist-based heart rate, Body Battery™ energy monitoring, fitness age, stress tracking, meditation and more (device data presented is intended to be a close estimation of metrics tracked)
+Get a sleep score and personalized sleep coaching, including recommendations for how much sleep you need, tips on how to improve, alignment on your inner sleep cycle by using circadian rhythm and more; breathing variations feature uses Pulse Ox to check your level of variations while sleeping (this is not a medical device, and device data presented is intended to be a close estimation of metrics tracked; Pulse Ox is required and not available in all countries)
+The health status feature looks for changes in your health data that could indicate added stress to your body for key metrics — such as heart rate, HRV, skin temperature and more — which could be related to factors such as physical activity, potential illness or other health changes (device data presented is intended to be a close estimation of metrics tracked)
+Log custom or preset daily behaviors — such as caffeine and alcohol intake — and view reports in the Garmin Connect™ smartphone app on how lifestyle choices may impact your sleep, stress and HRV to help you make more health-conscious decisions (device data presented is intended to be a close estimation of metrics tracked)
+Find new ways to keep your body moving with daily suggested workouts and more than 80 built-in indoor and GPS sports apps, including walking, running, cycling, HIIT, swimming, mobility, mixed session to track multiple activities in one session and more; plus, get easy-to-follow workouts for several activity types or even create your own workouts in the Garmin Connect™ app
+Reach for your goals with Garmin Coach training plans for running, cycling, strength and fitness, which can provide personalized workouts based on your health, fitness and recovery metrics
+Enjoy the convenience of making and taking phone calls from your wrist — even use your smartphone’s voice assistant to respond to text messages and more (when paired with your compatible iPhone® or Android™ smartphone); plus, you can respond to texts via voice, or Android users can text directly from the smartwatch
+ECG app can record your heart rhythm and check for signs of atrial fibrillation (not available in all regions; for people 22 years or older)
+Take on any fitness journey with advanced training features such as workout benefit — which helps you understand how each workout affected your body — and training readiness to help determine whether you should go hard or take it easy plus training status for insight into your overall effort
+Enjoy connectivity features, including music for phone-free listening and Garmin Pay™ contactless payments that allow you to leave your cash and cards at home (with a supported bank and payment network)
+Wheelchair mode tracks pushes — rather than steps — and includes push and handcycle activities with preloaded workouts, animated workouts for strength, cardio, HIIT, Pilates and yoga, challenges specific to wheelchair users and more (device data presented is intended to be a close estimation of metrics tracked)
+See your health and fitness information, connect and compete with friends, sign up for challenges, earn badges and more in the Garmin Connect™ app</t>
+  </si>
+  <si>
+    <t>Featuring a stainless steel design, the Venu® 4 GPS smartwatch provides advanced features you need — all on a bright, colorful display — to better understand your body and promote a healthier lifestyle. Keep pushing day after day with up to 12 days of battery life. Body Battery™ energy monitoring tracks your body’s energy levels to find the best times for activity and rest. Help improve the quality of your sleep with personalized sleep metrics, including the sleep alignment feature to understand if you’re in sync with your internal cycle. The health status feature looks for changes in your health data that could indicate added stress to your body, so you can know when you’re trending away from your usual range. Make every activity count using personalized Garmin Coach training plans for running, cycling, strength and fitness. And switch up your activities with easy-to-follow animated workouts, daily suggested workouts and more than 80 built-in sports apps — including for active wheelchair users. Log custom or preset daily behaviors — such as caffeine and alcohol intake — to view reports in the Garmin Connect™ smartphone app on how your lifestyle choices may impact your overall health. All smartwatch data presented is intended to be a close estimation of the metrics tracked. Plus, make and take calls right from your wrist when paired to your smartphone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Black (band)
+Weight: .08 Pounds
 Water Resistance: Water-Resistant
-Product Model: Garmin vivoactive 5
+Product Model: Garmin Venu 4
 Electronics Condition: New
-Electronics Features: Changeable Bands, Receives Texts, Accelerometer, Rechargeable, Built-In GPS, Mobile Payment Technology, Smartphone Compatible, Music Capabilities, App Notifications, Target Zone Alarms, Gyroscope, Touchscreen Display, Pressure-Sensitive Touchscreen, Text Notifications, Call Notifications
-Connection Type: USB-C
+Electronics Features: Compass, Receives Texts, Accelerometer, Crash Detection, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Reminders to Move, Smartphone Compatible, Music Capabilities, Built-In Speaker, Gyroscope, Built-In Microphone, Touchscreen Display, Call Notifications
+Connection Type: USB
 Material: Watch Band: Silicone
-Includes: User Manual, Charging Cable
+Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
-Wireless Technology: Wi-Fi, Bluetooth
-[...6 lines deleted...]
-Battery: 1 Non-Universal Lithium Ion
+Wireless Technology: Wi-Fi, ANT+, Bluetooth
+Screen Size: 1.4 Inches
+Activities tracked: Golf, Dynamic Workout Activities, Skiing, Multisport Modes, Running, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Snowboarding, Weights, Custom Activity Tracking, Yoga, Cycling
+Maximum Battery Charge Life: 12 Days
+Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Daily Distance, Speed, Stress Level, Heart Rate, Heart Rhythm (ECG), Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Sleep Stages, Average Speed
+Material: FRP (Fiber-reinforced Polymer), Stainless Steel
+Battery: 1 Non-Universal Lithium Ion, Required, Installed
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 89763208
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-0275
+TCIN: 94981812
+UPC: 753759342876
+Item Number (DPCI): 057-03-9308
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_e174e638-49be-42d5-883b-29b46c01a716</t>
-[...77 lines deleted...]
-https://target.scene7.com/is/image/Target/GUEST_05fee1df-c31c-4e68-91f0-3a323e4b5cd0?wid=1200&amp;hei=1200&amp;qlt=80</t>
+    <t>https://target.scene7.com/is/image/Target/GUEST_f1235dd8-fb96-49c5-b292-bf9f1d5be25e</t>
+  </si>
+  <si>
+    <t>Slate Black</t>
+  </si>
+  <si>
+    <t>45 mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_f1235dd8-fb96-49c5-b292-bf9f1d5be25e?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_a1e8c035-4f02-4e98-b0f6-7fe8c86ec058?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_a19b1c01-4b92-4b3a-8695-8465450e11a1?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_12fc41c9-4fdb-4f9b-a096-71b7d76c31c0?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_843b588e-a615-48f9-bee7-781ffc1fc556?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_3c30672a-6958-40be-bb41-5a7d7e56f315?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -768,59 +785,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -852,386 +869,437 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D2" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>753759339524</v>
+        <v>29</v>
+      </c>
+      <c r="E2" t="s">
+        <v>30</v>
       </c>
       <c r="F2">
-        <v>94580915</v>
-[...7 lines deleted...]
-      <c r="J2">
+        <v>753759341664</v>
+      </c>
+      <c r="G2">
+        <v>94736570</v>
+      </c>
+      <c r="H2">
+        <v>399.99</v>
+      </c>
+      <c r="I2">
+        <v>499.99</v>
+      </c>
+      <c r="J2" t="s">
+        <v>31</v>
+      </c>
+      <c r="K2">
         <v>1</v>
       </c>
-      <c r="K2">
-[...1 lines deleted...]
-      </c>
       <c r="L2">
-        <v>85</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>5</v>
+      </c>
+      <c r="M2">
+        <v>2</v>
       </c>
       <c r="N2" t="s">
         <v>32</v>
       </c>
       <c r="O2" t="s">
         <v>33</v>
       </c>
       <c r="P2" t="s">
         <v>34</v>
       </c>
       <c r="Q2" t="s">
         <v>35</v>
       </c>
-      <c r="R2">
+      <c r="R2" t="s">
+        <v>36</v>
+      </c>
+      <c r="S2">
         <v>0.13</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="T2" t="s">
         <v>37</v>
       </c>
       <c r="U2" t="s">
         <v>38</v>
       </c>
       <c r="V2" t="s">
         <v>39</v>
       </c>
       <c r="W2" t="s">
         <v>40</v>
       </c>
       <c r="X2" t="s">
         <v>41</v>
       </c>
+      <c r="Y2" t="s">
+        <v>42</v>
+      </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D3" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>753759341640</v>
+        <v>45</v>
+      </c>
+      <c r="E3" t="s">
+        <v>30</v>
       </c>
       <c r="F3">
-        <v>94580909</v>
-[...7 lines deleted...]
-      <c r="J3">
+        <v>753759339524</v>
+      </c>
+      <c r="G3">
+        <v>94580915</v>
+      </c>
+      <c r="H3">
+        <v>349.99</v>
+      </c>
+      <c r="I3">
+        <v>449.99</v>
+      </c>
+      <c r="J3" t="s">
+        <v>31</v>
+      </c>
+      <c r="K3">
         <v>1</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
-        <v>78</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>4.29</v>
+      </c>
+      <c r="M3">
+        <v>92</v>
       </c>
       <c r="N3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="O3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="P3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="Q3" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="S3" t="s">
+        <v>49</v>
+      </c>
+      <c r="R3" t="s">
         <v>36</v>
+      </c>
+      <c r="S3">
+        <v>0.13</v>
       </c>
       <c r="T3" t="s">
         <v>37</v>
       </c>
       <c r="U3" t="s">
-        <v>48</v>
+        <v>38</v>
       </c>
       <c r="V3" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="W3" t="s">
-        <v>40</v>
+        <v>51</v>
       </c>
       <c r="X3" t="s">
-        <v>49</v>
+        <v>41</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>52</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B4" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="C4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="D4" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>753759355623</v>
+        <v>55</v>
+      </c>
+      <c r="E4" t="s">
+        <v>30</v>
       </c>
       <c r="F4">
-        <v>95214666</v>
+        <v>753759341640</v>
       </c>
       <c r="G4">
-        <v>299.99</v>
-[...4 lines deleted...]
-      <c r="J4">
+        <v>94580909</v>
+      </c>
+      <c r="H4">
+        <v>399.99</v>
+      </c>
+      <c r="I4">
+        <v>449.99</v>
+      </c>
+      <c r="J4" t="s">
+        <v>31</v>
+      </c>
+      <c r="K4">
         <v>1</v>
       </c>
-      <c r="K4">
-[...1 lines deleted...]
-      </c>
       <c r="L4">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>4.44</v>
+      </c>
+      <c r="M4">
+        <v>175</v>
       </c>
       <c r="N4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="O4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="P4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="Q4" t="s">
-        <v>35</v>
-[...4 lines deleted...]
-      <c r="S4" t="s">
+        <v>59</v>
+      </c>
+      <c r="R4" t="s">
         <v>36</v>
+      </c>
+      <c r="S4">
+        <v>0.11</v>
       </c>
       <c r="T4" t="s">
         <v>37</v>
       </c>
       <c r="U4" t="s">
-        <v>57</v>
+        <v>38</v>
+      </c>
+      <c r="V4" t="s">
+        <v>39</v>
+      </c>
+      <c r="W4" t="s">
+        <v>51</v>
       </c>
       <c r="X4" t="s">
-        <v>58</v>
+        <v>41</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="5" spans="1:25">
+    <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="C5" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="D5" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>753759324933</v>
+        <v>63</v>
+      </c>
+      <c r="E5" t="s">
+        <v>30</v>
       </c>
       <c r="F5">
-        <v>89763208</v>
+        <v>753759349776</v>
       </c>
       <c r="G5">
-        <v>249.99</v>
-[...4 lines deleted...]
-      <c r="J5">
+        <v>94760140</v>
+      </c>
+      <c r="H5">
+        <v>449.99</v>
+      </c>
+      <c r="I5">
+        <v>549.99</v>
+      </c>
+      <c r="J5" t="s">
+        <v>31</v>
+      </c>
+      <c r="K5">
         <v>1</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
-        <v>1482</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>4.5</v>
+      </c>
+      <c r="M5">
+        <v>124</v>
       </c>
       <c r="N5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="O5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="P5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="Q5" t="s">
-        <v>35</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>67</v>
+      </c>
+      <c r="R5" t="s">
+        <v>36</v>
+      </c>
+      <c r="S5">
+        <v>1.7</v>
       </c>
       <c r="T5" t="s">
-        <v>37</v>
+        <v>68</v>
       </c>
       <c r="U5" t="s">
-        <v>66</v>
+        <v>38</v>
+      </c>
+      <c r="V5" t="s">
+        <v>69</v>
+      </c>
+      <c r="W5" t="s">
+        <v>70</v>
       </c>
       <c r="X5" t="s">
-        <v>67</v>
+        <v>41</v>
+      </c>
+      <c r="Y5" t="s">
+        <v>71</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B6" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="C6" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="D6" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-        <v>753759314743</v>
+        <v>74</v>
+      </c>
+      <c r="E6" t="s">
+        <v>30</v>
       </c>
       <c r="F6">
-        <v>89442218</v>
+        <v>753759342876</v>
       </c>
       <c r="G6">
-        <v>349.99</v>
+        <v>94981812</v>
       </c>
       <c r="H6">
-        <v>449.99</v>
-[...4 lines deleted...]
-      <c r="J6">
+        <v>499.99</v>
+      </c>
+      <c r="I6">
+        <v>549.99</v>
+      </c>
+      <c r="J6" t="s">
+        <v>31</v>
+      </c>
+      <c r="K6">
         <v>1</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
-        <v>880</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>4.46</v>
+      </c>
+      <c r="M6">
+        <v>179</v>
       </c>
       <c r="N6" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="O6" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
       <c r="P6" t="s">
-        <v>73</v>
-[...5 lines deleted...]
-        <v>65</v>
+        <v>77</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>78</v>
+      </c>
+      <c r="R6" t="s">
+        <v>36</v>
+      </c>
+      <c r="S6">
+        <v>0.08</v>
       </c>
       <c r="T6" t="s">
         <v>37</v>
       </c>
       <c r="U6" t="s">
-        <v>74</v>
+        <v>38</v>
+      </c>
+      <c r="V6" t="s">
+        <v>79</v>
+      </c>
+      <c r="W6" t="s">
+        <v>80</v>
       </c>
       <c r="X6" t="s">
-        <v>75</v>
+        <v>41</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">