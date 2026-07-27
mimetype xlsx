--- v3 (2026-06-15)
+++ v4 (2026-07-27)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>upc</t>
   </si>
   <si>
     <t>tcin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -95,51 +95,51 @@
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>origin</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.target.com/b/garmin/-/N-5y6e8</t>
   </si>
   <si>
-    <t>2026-06-15T05:01:58Z</t>
+    <t>2026-07-14T11:41:55Z</t>
   </si>
   <si>
     <t>https://www.target.com/p/garmin-instinct-3-solar-gps-smartwatch-tactical-edition/-/A-1012003289?preselect=94736570#lnk=sametab</t>
   </si>
   <si>
     <t>Garmin Instinct 3 45 mm Solar GPS Smartwatch Tactical Edition</t>
   </si>
   <si>
     <t>Garmin</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>Lead the mission with this rugged GPS smartwatch, featuring solar charging for unlimited battery life (assumes all-day wear in smartwatch mode with 3 hours per day outside in 50,000 lux conditions)
 Engineered with a supertough 45 mm fiber-reinforced polymer case and metal-reinforced bezel
 Dedicated tactical features include jumpmaster activity, waypoint projection, dual-position GPS format, preloaded tactical activity, stealth mode, kill switch, compatibility with night vision goggles and a rucking activity
 Includes a preloaded Applied Ballistics® solver (requires one-time purchase via the AB Quantum mobile app)
 Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
 Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
 Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
 10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
 Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
 Stay connected with smart notifications (when paired with your compatible smartphone) and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces
 Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
@@ -178,310 +178,302 @@
     <t>Ships free</t>
   </si>
   <si>
     <t>Pounds</t>
   </si>
   <si>
     <t>Imported</t>
   </si>
   <si>
     <t>Black</t>
   </si>
   <si>
     <t>45mm</t>
   </si>
   <si>
     <t>mm</t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_7aab9041-fbad-49bc-bebd-886fbc4d5e5d?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_eb32db67-9c9e-4481-aed9-b93e689fd0bb?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_567f9f2a-9059-4842-952b-34df27610f7c?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_750f27fa-a111-4023-ae1f-021bdf704be1?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_7450935a-fc45-4190-8b8f-4447f89d1fc8?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
   <si>
-    <t>2026-06-15T05:02:32Z</t>
-[...63 lines deleted...]
-    <t>2026-06-15T05:06:06Z</t>
+    <t>2026-07-14T11:46:15Z</t>
   </si>
   <si>
     <t>https://www.target.com/p/garmin-instinct-3-amoled-smartwatch/-/A-94600594?preselect=94580909#lnk=sametab</t>
   </si>
   <si>
     <t>Garmin Instinct 3 50 mm AMOLED GPS Smartwatch Black with Charcoal Black Band</t>
   </si>
   <si>
     <t>Make a bold statement with this rugged GPS smartwatch, featuring a vibrant 1.3” AMOLED display and up to 24 days of battery life
 Engineered with a supertough 50 mm fiber-reinforced polymer case and metal-reinforced bezel
 Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
 Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
 Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
 10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
 Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
 Stay connected with smart notifications and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
 Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
 Sync the Instinct® 3 smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
   </si>
   <si>
     <t>Instinct® 3 is the rugged 50 mm GPS smartwatch with a 1.3” AMOLED display, a built-in flashlight and up to 24 days of battery life in smartwatch mode. With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Charcoal Gray (band)
 Weight: .11 Pounds
 Product Model: Garmin Instinct 3 AMOLED
 Water Resistance: Water-Resistant
 Electronics Condition: New
 Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Lap Memory, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Always-On Display, Text Notifications, Call Notifications
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: ANT+, Bluetooth
 Screen Size: 1.3 Inches
 Activities tracked: Golf, Swimming, Basketball, Multisport Modes, Running, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Weights, Custom Activity Tracking, Baseball, Yoga, Cycling
 Maximum Battery Charge Life: 24 Days
 Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed, VO2 Max
 Material: FRP (Fiber-reinforced Polymer)
 Battery: 1 Non-Universal Lithium Ion
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
 TCIN: 94580909
 UPC: 753759341640
 Item Number (DPCI): 057-03-9343
 Origin: Imported
 </t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_c030ea9b-0d65-41e9-a9a6-22f6f9b879ef</t>
   </si>
   <si>
+    <t>50mm</t>
+  </si>
+  <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_c030ea9b-0d65-41e9-a9a6-22f6f9b879ef?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_bb3b6507-de86-46d3-9788-1657a6d244ce?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_3225b786-68cc-4eb5-8f20-3671504e6484?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_880b2792-5e9f-44dd-822a-54e65c12b041?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_585d8ab8-af44-4ce6-935e-16768d874989?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
   <si>
-    <t>2026-06-15T05:06:33Z</t>
-[...22 lines deleted...]
-    <t>For dedicated runners chasing goals, there’s Forerunner® 570 — the GPS running smartwatch with our brightest AMOLED display, aluminum bezel and advanced training features. Get ready for your race with personalized plans from Garmin Coach for running and triathlons — and select plans adapt based on your performance and recovery. Use the training readiness feature to know when you’re primed for a productive workout, and use training status to know if you’re training productively. With multi-band GPS, you’ll get superior positioning accuracy in challenging environments. Forerunner 570 has a built-in speaker and microphone so you can make or take calls from your wrist (when paired to your smartphone). Before heading to bed, check your evening report, which helps you prepare for the next day with reminders of sleep needs, tomorrow’s workout, weather and more. You’ll always be ready to hit the ground running with up to 11 days of battery life in smartwatch mode and up to 18 hours in GPS mode.</t>
+    <t>2026-07-14T11:44:28Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-instinct-e-smartwatch/-/A-94600593?preselect=94459549#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Instinct E 45mm Black Smartwatch with Charcoal Band</t>
+  </si>
+  <si>
+    <t>Make a bold statement with this rugged midsize 45 mm GPS smartwatch, featuring up to 16 days of battery life
+10 ATM water-rated and engineered to MIL-STD-810 for thermal and shock resistance
+Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
+Navigate confidently with a 3-axis compass, barometric altimeter and multi-GNSS support
+Stay connected with smart notifications and Connect IQ™ Store integration, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
+Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
+Sync the Instinct® E smartwatch with the Garmin Connect™ smartphone app, and get more details on your health and fitness data plus personalized insights and more</t>
+  </si>
+  <si>
+    <t>Instinct® E is the supertough 45 mm smartwatch that gets up to 16 days of battery life. It includes essential features such as smart notifications and Connect IQ™ Store compatibility. It also features 24/7 health and wellness tracking with wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). With its high-strength case and scratch-resistant lens, the Instinct E smartwatch can take on your toughest adventures. It’s engineered to MIL-STD-810 for thermal and shock resistance and is also 10 ATM water-rated. Plus, it includes a 3-axis compass, barometric altimeter and multi-GNSS to keep you on track when you’re off the grid.</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Black (band)
-Weight: 1.7 Ounces
+Weight: .1 Pounds
 Water Resistance: Water-Resistant
-Product Model: Garmin Forerunner 570
+Product Model: Garmin Instinct E
 Electronics Condition: New
-Electronics Features: Compass, Accelerometer, Calendar Notifications, Rechargeable, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Reminders to Move, Smartphone Compatible, App Notifications, Music Capabilities, Gyroscope, Touchscreen Display, Text Notifications, Call Notifications
+Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Text Notifications, Call Notifications
 Connection Type: USB
+Material: Watch Band: Silicone
+Includes: Instructions, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: ANT+, Bluetooth
+Screen Size: 1.27 Inches
+Activities tracked: Golf, Swimming, Basketball, Running, Climbing, Pilates, Walking, Hiking, Mountain Biking, Rowing, Elliptical Training, Strength Training, Custom Activity Tracking, Yoga, Cycling
+Maximum Battery Charge Life: 14 Days
+Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed, VO2 Max
+Material: FRP (Fiber-reinforced Polymer)
+Battery: 1 Non-Universal Lithium Ion, Required, Included
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 94459549
+UPC: 753759339463
+Item Number (DPCI): 057-03-0165
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_3a6299ea-1feb-4fbe-b4b3-d6dc0d1188da</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_3a6299ea-1feb-4fbe-b4b3-d6dc0d1188da?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_66ab8169-e5e2-44d7-a301-9d6c25e0a920?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_0e11bacd-4755-4fa8-8a4f-e03138ccafd8?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_f5209a9d-c780-413a-a653-08991f1b3cec?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_fb78b787-1176-46ec-b8ef-c2791b9522ed?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>2026-07-14T11:48:06Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-epix-pro-gen-2-sapphire-edition/-/A-89423097?preselect=89156633#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Epix Pro (Gen 2) Sapphire Edition Smartwatch Carbon Gray DLC Titanium 47mm with Black Band</t>
+  </si>
+  <si>
+    <t>Ultimate high-performance smartwatch features a 1.3” always-on, stunning AMOLED display and a scratch-resistant sapphire lens with a titanium bezel
+Built-in LED flashlight with variable intensities and strobe modes gives you greater awareness while you train at night and provides convenient illumination when you need it
+The ECG app can record your heart rhythm and check for signs of atrial fibrillation (not available in all regions; must be 22 years or older)
+New hill score feature measures your running strength and endurance during ascents and gauges your progress over time
+New endurance score feature combines training data from all your athletic pursuits to help you understand how training impacts your overall endurance
+Gain a more complete picture of your overall health, training and recovery with 24/7 health and wellness monitoring features such as HRV status and Pulse Ox; prioritize your rest and recovery with advanced sleep monitoring (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
+Morning report and training readiness features combine important health and training data for easier interpretation and analysis
+Focus your training with wrist-based running power, strength training features and advanced pacing modes to gauge your output on race day
+Advanced navigation sensors combined with multi-band reception technology delivers more accurate positioning and multi-GNSS with SatIQ™ technology delivers improved coverage in challenging environments while also optimizing battery life
+Check out preloaded maps for thousands of golf courses and ski resorts worldwide; use TopoActive maps to keep your explorations on track, and never miss a turn with Up Ahead navigation prompts
+Track your favorite sports with even more activity profiles, such as soccer, football, baseball, volleyball, ice hockey and racquet sports
+Stay connected with smart notifications, music storage and more (compatible smartphone required)
+Battery life: up to 16 days in smartwatch mode; up to 30 hours in GPS mode</t>
+  </si>
+  <si>
+    <t>All day, every day — the epix™ Pro - Sapphire Edition smartwatch helps you conquer every hour. This ultimate high-performance smartwatch features a stunning AMOLED display. Go longer between charges with up to weeks of battery life in smartwatch mode. Rise to any challenge with advanced training features; hill score measures your climbing performance over time, and real-time stamina updates gauge your stamina potential. The bright LED flashlight provides convenient illumination when you need it.  Take an ECG from your wrist when you want (not available in all regions; must be 22 years or older).  Prioritize your mental and physical wellness with 24/7 health monitoring features such as advanced sleep tracking, HRV status and more (data presented is intended to be a close estimation of metrics tracked). Navigate with preloaded TopoActive maps and ski resort maps; download even more regions for global adventures. Gain superior positioning accuracy in any environment while optimizing battery life, thanks to multi-band and multi GNSS with SatIQ™ technology.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Black (band)
+Weight: .16 Pounds
+Water Resistance: Water-Resistant
+Product Model: Garmin Epix Pro
+Electronics Condition: New
+Electronics Features: Compass, Receives Texts, Accelerometer, Calendar Notifications, Rechargeable, Built-In GPS, Mobile Payment Technology, Smartphone Compatible, Alarm Notifications, Music Capabilities, App Notifications, Touchscreen Display, Text Notifications, Call Notifications, Customizable Watch Faces
+Connection Type: USB-C
+Material: Watch Band: Silicone
+Includes: User Manual, USB Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: Wi-Fi, Bluetooth
+Screen Size: 1.3 Inches
+Activities tracked: Swimming, Golf, Skiing, Multisport Modes, Running, Climbing, Pilates, Hiking, Mountain Biking, Rowing, Snowboarding, Elliptical Training, Custom Activity Tracking, Cycling, Yoga
+Maximum Battery Charge Life: 16 Days
+Metrics Measured: Active Minutes, Speed, Daily Distance, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Calories Burned, Sleep Stages, Average Speed, VO2 Max
+Band Size: M/L
+Material: FRP (Fiber-reinforced Polymer)
+Battery: 1 Non-Universal Lithium Ion
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 89156633
+UPC: 753759318086
+Item Number (DPCI): 057-03-0269
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_f229dafd-da8a-4817-9dc9-d31fc4863ab3</t>
+  </si>
+  <si>
+    <t>Carbon Gray/Black</t>
+  </si>
+  <si>
+    <t>47mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_f229dafd-da8a-4817-9dc9-d31fc4863ab3?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_7eb81ea5-ef2e-434f-8d3d-3f953b43e9bc?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_f9a8730d-f4a1-46b6-90cb-b82f76ffb4a9?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_79939480-7fd4-4d93-a114-334e9e9b28bf?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_db919de4-7696-4a66-9385-60af6dfa0ea1?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_809eb2ac-0de8-4bf2-8fb5-2cdf4a5721af?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>2026-07-14T11:49:29Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-fenix-8-amoled-smartwatch/-/A-94600590?preselect=93709644#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Fenix 8 47 mm AMOLED GPS Smartwatch Sapphire Carbon Gray DLC Titanium with Black/Pebble Gray Silicone Band</t>
+  </si>
+  <si>
+    <t>Advanced multisport GPS smartwatch for athletes/adventurers features a bright 1.4” AMOLED display with scratch-resistant sapphire lens, durable titanium bezel and a built-in LED flashlight for after- dark visibility
+Power up your body’s performance, endurance and resistance to injury with targeted strength training plans, real-time stamina tracking, sport-specific workouts and a full range of built-in sports apps
+Battery performance: up to 16 days in smartwatch mode; up to 47 hours in GPS mode
+Your training readiness score is based on sleep quality, recovery, training load and HRV status to determine if you’re primed to go hard and reap the rewards (data presented is intended to be a close estimation of metrics tracked)
+For your active lifestyle, a built-in speaker and mic let you make and take phone calls from your wrist when your watch is paired to your smartphone — and you can even use your smartphone’s voice assistant to respond to text messages and more
+Off-grid voice command feature lets you access select watch controls even without a smartphone connection
+Navigate the outdoors with superior positioning accuracy, thanks to multi-band GPS with SatIQ™ technology plus built-in sensors for 3-axis compass, gyroscope and barometric altimeter
+Dynamic round-trip routing feature helps add variety to your workouts — letting you set your target distance and receive turn-by-turn directions that adjust to get you back to your start on schedule
+40-meter dive rating and leakproof metal buttons let you reach new depths with support for scuba and apnea dive activities
+24/7 health and wellness monitoring with wrist-based heart rate, advanced sleep monitoring, respiration tracking, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries) ECG app can record your heart rhythm and check for signs of atrial fibrillation (not available in all regions; for people 22 years or older)
+Explore new vistas with preloaded TopoActive maps with relief shading — plus built-in maps for thousands of golf courses and ski resorts worldwide
+Enjoy everyday wearability, and live connected with smart notifications (compatible smartphone required), music storage, Garmin Pay™ contactless payments (with a supported country and payment network) and more
+Thermal- and shock-resistant to MIL-STD 810, the watch features a metal sensor guard cover to protect essential sensors from damage and wear during your toughest adventures</t>
+  </si>
+  <si>
+    <t>Be limitless. The fēnix® 8 multisport GPS smartwatch is built for serious athletes and outdoor adventurers who want to push beyond their limits. It features a bright 1.4” AMOLED display with scratch-resistant sapphire lens, durable titanium bezel and powerful built-in LED flashlight for after-dark visibility. A built-in speaker and mic enable you to make and take calls from your wrist when your watch is paired to your smartphone. Power up your body’s performance, endurance and resistance to injury with the latest in targeted strength training plans plus a full range of sport-specific workouts. Performance insights help manage your exertion and build stamina, while training readiness features show how much recovery time you need between workouts, based on 24/7 health and wellness monitoring of heart rate, respiration, stress, sleep and more (data presented is intended to be a close estimation of metrics tracked). Take to the trails with built-in ABC sensors and preloaded TopoActive maps. The dynamic round-trip routing feature helps simplify the planning of your runs or rides — letting you set your target distance and receive turn-by-turn directions that adjust to get you back to your start on schedule. Enjoy extended off-grid adventures with up to 16 days of battery life in smartwatch mode. Plus, a 40-meter dive rating and leakproof metal buttons let you reach new depths of adventure. Additional features include music storage, Garmin Pay™ contactless payments (with a supported country and payment network), smart notifications (compatible smartphone required) and more.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Gray, Black (band)
+Weight: .18 Pounds
+Product Model: Garmin Fenix 8
+Water Resistance: Water-Resistant
+Electronics Condition: New
+Electronics Features: Compass, Calendar Notifications, Rechargeable, Mobile Payment Technology, Built-In GPS, Makes and Receives Calls and Texts When Paired with Compatible Device, App Notifications, Music Capabilities, Gyroscope, Built-In Microphone, Text Notifications, Call Notifications, Customizable Watch Faces
+Connection Type: USB-C
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: Wi-Fi, ANT+, Bluetooth
 Screen Size: 1.4 Inches
-Activities tracked: Golf, Swimming, Dynamic Workout Activities, Running, Climbing, Pilates, Daily Workout Memory, Walking, Hiking, Mountain Biking, Elliptical Training, Weights, Custom Activity Tracking, Yoga, Cycling
-[...3 lines deleted...]
-Battery: 1 Non-Universal Lithium Ion, Required, Installed
+Activities tracked: Golf, Swimming, Dynamic Workout Activities, Multisport Modes, Running, Climbing, Pilates, Daily Workout Memory, Hiking, Mountain Biking, Elliptical Training, Yoga, Cycling
+Maximum Battery Charge Life: 16 Days
+Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Speed, Stress Level, Heart Rate, Heart Rhythm (ECG), Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, VO2 Max
+Band Size: M/L
+Material: FRP (Fiber-reinforced Polymer)
+Battery: 1 Non-Universal Lithium Ion
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 94760140
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-0375
+TCIN: 93709644
+UPC: 753759338107
+Item Number (DPCI): 057-03-8497
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_5647453f-a8bf-4108-9fa5-eeceaf2975f9</t>
-[...85 lines deleted...]
-https://target.scene7.com/is/image/Target/GUEST_3c30672a-6958-40be-bb41-5a7d7e56f315?wid=1200&amp;hei=1200&amp;qlt=80</t>
+    <t>https://target.scene7.com/is/image/Target/GUEST_fe49acd2-9109-4677-914d-8773b5720048</t>
+  </si>
+  <si>
+    <t>Sapphire Carbon Gray</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_fe49acd2-9109-4677-914d-8773b5720048?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_bceb9dc3-10b5-459f-94dd-4806a72f83d6?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_983b2a75-2003-4050-baf3-618f59407346?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_a31de9a7-1a63-4355-b5d9-6257f6a25782?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_b19a442e-47c1-49b9-aad6-4eaeb5ac7f49?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_8a642a0e-ac70-4fff-9810-f70cfe9e4878?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -896,66 +888,66 @@
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
         <v>26</v>
       </c>
       <c r="B2" t="s">
         <v>27</v>
       </c>
       <c r="C2" t="s">
         <v>28</v>
       </c>
       <c r="D2" t="s">
         <v>29</v>
       </c>
       <c r="E2" t="s">
         <v>30</v>
       </c>
       <c r="F2">
         <v>753759341664</v>
       </c>
       <c r="G2">
         <v>94736570</v>
       </c>
       <c r="H2">
-        <v>399.99</v>
+        <v>449.99</v>
       </c>
       <c r="I2">
         <v>499.99</v>
       </c>
       <c r="J2" t="s">
         <v>31</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
-        <v>5</v>
+        <v>4.65</v>
       </c>
       <c r="M2">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="N2" t="s">
         <v>32</v>
       </c>
       <c r="O2" t="s">
         <v>33</v>
       </c>
       <c r="P2" t="s">
         <v>34</v>
       </c>
       <c r="Q2" t="s">
         <v>35</v>
       </c>
       <c r="R2" t="s">
         <v>36</v>
       </c>
       <c r="S2">
         <v>0.13</v>
       </c>
       <c r="T2" t="s">
         <v>37</v>
       </c>
       <c r="U2" t="s">
         <v>38</v>
       </c>
@@ -967,339 +959,330 @@
       </c>
       <c r="X2" t="s">
         <v>41</v>
       </c>
       <c r="Y2" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>43</v>
       </c>
       <c r="C3" t="s">
         <v>44</v>
       </c>
       <c r="D3" t="s">
         <v>45</v>
       </c>
       <c r="E3" t="s">
         <v>30</v>
       </c>
       <c r="F3">
-        <v>753759339524</v>
+        <v>753759341640</v>
       </c>
       <c r="G3">
-        <v>94580915</v>
+        <v>94580909</v>
       </c>
       <c r="H3">
-        <v>349.99</v>
+        <v>399.99</v>
       </c>
       <c r="I3">
         <v>449.99</v>
       </c>
       <c r="J3" t="s">
         <v>31</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
-        <v>4.29</v>
+        <v>4.47</v>
       </c>
       <c r="M3">
-        <v>92</v>
+        <v>205</v>
       </c>
       <c r="N3" t="s">
         <v>46</v>
       </c>
       <c r="O3" t="s">
         <v>47</v>
       </c>
       <c r="P3" t="s">
         <v>48</v>
       </c>
       <c r="Q3" t="s">
         <v>49</v>
       </c>
       <c r="R3" t="s">
         <v>36</v>
       </c>
       <c r="S3">
-        <v>0.13</v>
+        <v>0.11</v>
       </c>
       <c r="T3" t="s">
         <v>37</v>
       </c>
       <c r="U3" t="s">
         <v>38</v>
       </c>
       <c r="V3" t="s">
+        <v>39</v>
+      </c>
+      <c r="W3" t="s">
         <v>50</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="X3" t="s">
         <v>41</v>
       </c>
       <c r="Y3" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C4" t="s">
         <v>53</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
       <c r="E4" t="s">
         <v>30</v>
       </c>
       <c r="F4">
-        <v>753759341640</v>
+        <v>753759339463</v>
       </c>
       <c r="G4">
-        <v>94580909</v>
+        <v>94459549</v>
       </c>
       <c r="H4">
-        <v>399.99</v>
+        <v>199.99</v>
       </c>
       <c r="I4">
-        <v>449.99</v>
+        <v>299.99</v>
       </c>
       <c r="J4" t="s">
         <v>31</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
-        <v>4.44</v>
+        <v>4.07</v>
       </c>
       <c r="M4">
-        <v>175</v>
+        <v>91</v>
       </c>
       <c r="N4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O4" t="s">
         <v>56</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4" t="s">
         <v>57</v>
       </c>
-      <c r="P4" t="s">
+      <c r="Q4" t="s">
         <v>58</v>
       </c>
-      <c r="Q4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="S4">
-        <v>0.11</v>
+        <v>0.1</v>
       </c>
       <c r="T4" t="s">
         <v>37</v>
       </c>
       <c r="U4" t="s">
         <v>38</v>
       </c>
       <c r="V4" t="s">
         <v>39</v>
       </c>
       <c r="W4" t="s">
-        <v>51</v>
+        <v>40</v>
       </c>
       <c r="X4" t="s">
         <v>41</v>
       </c>
       <c r="Y4" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
+        <v>60</v>
+      </c>
+      <c r="C5" t="s">
         <v>61</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>62</v>
-      </c>
-[...1 lines deleted...]
-        <v>63</v>
       </c>
       <c r="E5" t="s">
         <v>30</v>
       </c>
       <c r="F5">
-        <v>753759349776</v>
+        <v>753759318086</v>
       </c>
       <c r="G5">
-        <v>94760140</v>
+        <v>89156633</v>
       </c>
       <c r="H5">
-        <v>449.99</v>
-[...2 lines deleted...]
-        <v>549.99</v>
+        <v>999.99</v>
       </c>
       <c r="J5" t="s">
         <v>31</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
-        <v>4.5</v>
+        <v>4.66</v>
       </c>
       <c r="M5">
-        <v>124</v>
+        <v>626</v>
       </c>
       <c r="N5" t="s">
+        <v>63</v>
+      </c>
+      <c r="O5" t="s">
         <v>64</v>
       </c>
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>65</v>
       </c>
-      <c r="P5" t="s">
+      <c r="Q5" t="s">
         <v>66</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="R5" t="s">
         <v>36</v>
       </c>
       <c r="S5">
-        <v>1.7</v>
+        <v>0.16</v>
       </c>
       <c r="T5" t="s">
-        <v>68</v>
+        <v>37</v>
       </c>
       <c r="U5" t="s">
         <v>38</v>
       </c>
       <c r="V5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="W5" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="X5" t="s">
         <v>41</v>
       </c>
       <c r="Y5" t="s">
-        <v>71</v>
+        <v>69</v>
       </c>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>26</v>
       </c>
       <c r="B6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="E6" t="s">
         <v>30</v>
       </c>
       <c r="F6">
-        <v>753759342876</v>
+        <v>753759338107</v>
       </c>
       <c r="G6">
-        <v>94981812</v>
+        <v>93709644</v>
       </c>
       <c r="H6">
-        <v>499.99</v>
-[...2 lines deleted...]
-        <v>549.99</v>
+        <v>1099.99</v>
       </c>
       <c r="J6" t="s">
         <v>31</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
-        <v>4.46</v>
+        <v>4.41</v>
       </c>
       <c r="M6">
-        <v>179</v>
+        <v>422</v>
       </c>
       <c r="N6" t="s">
+        <v>73</v>
+      </c>
+      <c r="O6" t="s">
+        <v>74</v>
+      </c>
+      <c r="P6" t="s">
         <v>75</v>
       </c>
-      <c r="O6" t="s">
+      <c r="Q6" t="s">
         <v>76</v>
-      </c>
-[...4 lines deleted...]
-        <v>78</v>
       </c>
       <c r="R6" t="s">
         <v>36</v>
       </c>
       <c r="S6">
-        <v>0.08</v>
+        <v>0.18</v>
       </c>
       <c r="T6" t="s">
         <v>37</v>
       </c>
       <c r="U6" t="s">
         <v>38</v>
       </c>
       <c r="V6" t="s">
-        <v>79</v>
+        <v>77</v>
       </c>
       <c r="W6" t="s">
-        <v>80</v>
+        <v>68</v>
       </c>
       <c r="X6" t="s">
         <v>41</v>
       </c>
       <c r="Y6" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">