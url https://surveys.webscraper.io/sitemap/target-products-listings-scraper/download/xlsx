--- v4 (2026-07-27)
+++ v5 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>upc</t>
   </si>
   <si>
     <t>tcin</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -92,388 +92,405 @@
   <si>
     <t>weight</t>
   </si>
   <si>
     <t>weight_unit</t>
   </si>
   <si>
     <t>origin</t>
   </si>
   <si>
     <t>color</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>size_unit</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
+    <t>location</t>
+  </si>
+  <si>
     <t>https://www.target.com/b/garmin/-/N-5y6e8</t>
   </si>
   <si>
-    <t>2026-07-14T11:41:55Z</t>
-[...5 lines deleted...]
-    <t>Garmin Instinct 3 45 mm Solar GPS Smartwatch Tactical Edition</t>
+    <t>2026-07-29T08:19:52Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-instinct-3-smartwatch/-/A-94600595?preselect=94580915#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Instinct 3 50 mm Solar GPS Smartwatch Black with Charcoal Band</t>
   </si>
   <si>
     <t>Garmin</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Lead the mission with this rugged GPS smartwatch, featuring solar charging for unlimited battery life (assumes all-day wear in smartwatch mode with 3 hours per day outside in 50,000 lux conditions)
-[...76 lines deleted...]
-    <t>Make a bold statement with this rugged GPS smartwatch, featuring a vibrant 1.3” AMOLED display and up to 24 days of battery life
+    <t>Make a bold statement with this rugged GPS smartwatch, featuring a 1.1” display with solar charging lens and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions)
 Engineered with a supertough 50 mm fiber-reinforced polymer case and metal-reinforced bezel
 Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
 Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
 Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
 10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
 Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
 Stay connected with smart notifications and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
 Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
 Sync the Instinct® 3 smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
   </si>
   <si>
-    <t>Instinct® 3 is the rugged 50 mm GPS smartwatch with a 1.3” AMOLED display, a built-in flashlight and up to 24 days of battery life in smartwatch mode. With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
+    <t>Instinct® 3 is the rugged 50 mm GPS smartwatch with a 1.1” display, built-in flashlight and unlimited battery life in smartwatch mode with solar charging (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions). With bolted construction, a metal-reinforced bezel and scratch-resistant lens, it can take on your toughest adventures. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. To keep you on track, the Instinct 3 smartwatch includes a built-in 3-axis compass and barometric altimeter. Plus, multi-band GPS with SatIQ™ technology delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). Instinct 3 also includes Garmin Pay™ contactless payments (with a supported bank).</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Charcoal Gray (band)
-Weight: .11 Pounds
-Product Model: Garmin Instinct 3 AMOLED
+Weight: .13 Pounds
+Product Model: Garmin Instinct 3 Solar
 Water Resistance: Water-Resistant
 Electronics Condition: New
 Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Lap Memory, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Always-On Display, Text Notifications, Call Notifications
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: ANT+, Bluetooth
-Screen Size: 1.3 Inches
+Screen Size: 1.56 Inches
 Activities tracked: Golf, Swimming, Basketball, Multisport Modes, Running, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Weights, Custom Activity Tracking, Baseball, Yoga, Cycling
-Maximum Battery Charge Life: 24 Days
+Maximum Battery Charge Life: 12 Months
 Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed, VO2 Max
 Material: FRP (Fiber-reinforced Polymer)
 Battery: 1 Non-Universal Lithium Ion
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 94580909
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-9343
+TCIN: 94580915
+UPC: 753759339524
+Item Number (DPCI): 057-03-3017
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_c030ea9b-0d65-41e9-a9a6-22f6f9b879ef</t>
+    <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4</t>
+  </si>
+  <si>
+    <t>Ships free</t>
+  </si>
+  <si>
+    <t>Pounds</t>
+  </si>
+  <si>
+    <t>Imported</t>
+  </si>
+  <si>
+    <t>Solar Black</t>
   </si>
   <si>
     <t>50mm</t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_c030ea9b-0d65-41e9-a9a6-22f6f9b879ef?wid=1200&amp;hei=1200&amp;qlt=80
-[...6 lines deleted...]
-    <t>2026-07-14T11:44:28Z</t>
+    <t>mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_137d1148-85bf-4cf8-9eb0-a095aa5954a4?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_a29a86e0-fd61-48c9-a643-f0de6dc9d8b7?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_38419949-502d-4293-899d-7138a184fb40?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_ae7331ff-720f-4694-a45f-a10f633dc285?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_5f7e36d5-dfcd-444b-aa8a-c34fa7a5f086?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>Ship to 90011
+Los Angeles USC Village</t>
+  </si>
+  <si>
+    <t>2026-07-29T08:20:10Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-forerunner-570/-/A-94794499?preselect=94760147#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Forerunner 570 Smartwatch 42mm Slate Gray Aluminum with Translucent Black/Black Band</t>
+  </si>
+  <si>
+    <t>Our brightest AMOLED touchscreen display with button controls and an aluminum bezel in 42 mm size to fit smaller wrists
+Up to 10 days of battery life in smartwatch mode and up to 18 hours in GPS mode for a more complete picture of your training and recovery
+Train for an event, achieve a milestone, or improve your fitness with Garmin Coach training plans; these running and triathlon plans are personalized to you and adapt based on your performance and recovery
+Training readiness score is based on sleep quality, recovery, training load and HRV status to determine if you’re primed to go hard and get the most out of your workout (data presented is intended to be a close estimation of metrics tracked)
+Built-in microphone and speaker let you make and take phone calls from your wrist when your watch is paired to your smartphone — and you can even use your smartphone’s voice assistant to respond to text messages and more
+Using indicators such as HRV status, recent exercise history and VO2 max, get insight into training effectiveness with training status — and know whether you’re training productively, peaking or strained (data presented is intended to be a close estimation of metrics tracked)
+Get personalized daily suggested workouts adapted to match performance and recovery
+Wake up to your morning report with an overview of sleep, recovery and training outlook alongside HRV status, training readiness and weather (data presented is intended to be a close estimation of metrics tracked); before you go to bed, you’ll get an evening report with reminder of sleep needs, tomorrow’s workout, weather and events
+30+ built-in activity profiles include running, triathlon, track run, cycling, open-water swimming and more
+Safety and tracking features, including incident detection (during select outdoor activities) and Assistance, send a message with your live location to emergency contacts when paired with your compatible smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
+Pay on the go with Garmin Pay™ contactless payments (with a supported country and payment network); listen on the go with downloaded songs and playlists from Spotify, Amazon Music or Deezer (subscription required), and connect with your wireless headphones for phone-free listening
+See your health and fitness information, connect and compete with friends, sign up for challenges to earn badges and more in the Garmin Connect™ smartphone app</t>
+  </si>
+  <si>
+    <t>For dedicated runners chasing goals, there’s Forerunner® 570 — the GPS running smartwatch with our brightest AMOLED display, aluminum bezel and smaller size to fit smaller wrists. Get ready for your race with personalized plans from Garmin Coach for running and triathlons — and select plans adapt based on your performance and recovery. Use the training readiness feature to know when you’re primed for a productive workout, and use training status to know if you’re training productively. With multi-band GPS, you’ll get superior positioning accuracy in challenging environments. Forerunner 570 has a built-in speaker and microphone so you can make or take calls from your wrist (when paired to your smartphone). Before heading to bed, check your evening report, which helps you prepare for the next day with reminders of sleep needs, tomorrow’s workout, weather and more. You’ll always be ready to hit the ground running with up to 10 days of battery life in smartwatch mode and up to 18 hours in GPS mode.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Black (band)
+Weight: 1.5 Ounces
+Water Resistance: Water-Resistant
+Product Model: Garmin Forerunner 570
+Electronics Condition: New
+Electronics Features: Compass, Accelerometer, Calendar Notifications, Rechargeable, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Reminders to Move, Smartphone Compatible, App Notifications, Music Capabilities, Gyroscope, Touchscreen Display, Text Notifications, Call Notifications
+Connection Type: USB
+Material: Watch Band: Silicone
+Includes: Instructions, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: Wi-Fi, ANT+, Bluetooth
+Screen Size: 1.2 Inches
+Activities tracked: Golf, Swimming, Dynamic Workout Activities, Running, Climbing, Pilates, Daily Workout Memory, Walking, Hiking, Mountain Biking, Elliptical Training, Weights, Custom Activity Tracking, Yoga, Cycling
+Maximum Battery Charge Life: 10 Days
+Metrics Measured: Active Minutes, Speed, Daily Distance, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Calories Burned, Sleep Stages, Average Speed, VO2 Max
+Material: Aluminum
+Battery: 1 Non-Universal Lithium Ion, Required, Installed
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 94760147
+UPC: 753759349806
+Item Number (DPCI): 057-03-2505
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_ef59aa4a-32c7-4475-827c-b6962d7450c7</t>
+  </si>
+  <si>
+    <t>Ounces</t>
+  </si>
+  <si>
+    <t>Slate Gray Aluminum/Translucent Black</t>
+  </si>
+  <si>
+    <t>42mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_ef59aa4a-32c7-4475-827c-b6962d7450c7?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_af6ca75f-663c-43d5-a784-066d1586252b?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_d8b6dc28-a7b0-4e14-97d7-2877ae7370d8?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_9a2d0478-88f8-494d-a060-429951884d6b?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_df4eeccc-e28c-4c70-bbaf-bace1a38ed53?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_541571fb-b828-4133-bda8-8531c06b5862?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>2026-07-29T08:21:32Z</t>
   </si>
   <si>
     <t>https://www.target.com/p/garmin-instinct-e-smartwatch/-/A-94600593?preselect=94459549#lnk=sametab</t>
   </si>
   <si>
     <t>Garmin Instinct E 45mm Black Smartwatch with Charcoal Band</t>
   </si>
   <si>
     <t>Make a bold statement with this rugged midsize 45 mm GPS smartwatch, featuring up to 16 days of battery life
 10 ATM water-rated and engineered to MIL-STD-810 for thermal and shock resistance
 Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
 Navigate confidently with a 3-axis compass, barometric altimeter and multi-GNSS support
 Stay connected with smart notifications and Connect IQ™ Store integration, which allows you to download new apps and watch faces (when paired with your compatible smartphone)
 Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
 Sync the Instinct® E smartwatch with the Garmin Connect™ smartphone app, and get more details on your health and fitness data plus personalized insights and more</t>
   </si>
   <si>
     <t>Instinct® E is the supertough 45 mm smartwatch that gets up to 16 days of battery life. It includes essential features such as smart notifications and Connect IQ™ Store compatibility. It also features 24/7 health and wellness tracking with wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries). With its high-strength case and scratch-resistant lens, the Instinct E smartwatch can take on your toughest adventures. It’s engineered to MIL-STD-810 for thermal and shock resistance and is also 10 ATM water-rated. Plus, it includes a 3-axis compass, barometric altimeter and multi-GNSS to keep you on track when you’re off the grid.</t>
   </si>
   <si>
     <t xml:space="preserve">Features: Black (band)
 Weight: .1 Pounds
 Water Resistance: Water-Resistant
 Product Model: Garmin Instinct E
 Electronics Condition: New
 Electronics Features: Compass, Receives Texts, Lap Time, Accelerometer, Stopwatch, Calendar Notifications, Rechargeable, Built-In GPS, Alarm Notifications, Smartphone Compatible, App Notifications, Text Notifications, Call Notifications
 Connection Type: USB
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: ANT+, Bluetooth
 Screen Size: 1.27 Inches
 Activities tracked: Golf, Swimming, Basketball, Running, Climbing, Pilates, Walking, Hiking, Mountain Biking, Rowing, Elliptical Training, Strength Training, Custom Activity Tracking, Yoga, Cycling
 Maximum Battery Charge Life: 14 Days
 Metrics Measured: Active Minutes, Daily Distance, Speed, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Sleep Duration, Sleep Quality, Sleep Stages, Calories Burned, Maximum Speed, Average Speed, VO2 Max
 Material: FRP (Fiber-reinforced Polymer)
 Battery: 1 Non-Universal Lithium Ion, Required, Included
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
 TCIN: 94459549
 UPC: 753759339463
 Item Number (DPCI): 057-03-0165
 Origin: Imported
 </t>
   </si>
   <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_3a6299ea-1feb-4fbe-b4b3-d6dc0d1188da</t>
   </si>
   <si>
+    <t>Black</t>
+  </si>
+  <si>
+    <t>45mm</t>
+  </si>
+  <si>
     <t>https://target.scene7.com/is/image/Target/GUEST_3a6299ea-1feb-4fbe-b4b3-d6dc0d1188da?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_66ab8169-e5e2-44d7-a301-9d6c25e0a920?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_0e11bacd-4755-4fa8-8a4f-e03138ccafd8?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_f5209a9d-c780-413a-a653-08991f1b3cec?wid=1200&amp;hei=1200&amp;qlt=80
 https://target.scene7.com/is/image/Target/GUEST_fb78b787-1176-46ec-b8ef-c2791b9522ed?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
   <si>
-    <t>2026-07-14T11:48:06Z</t>
-[...27 lines deleted...]
-Weight: .16 Pounds
+    <t>2026-07-29T08:25:57Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-venu-4-smartwatch-with-silicone-band/-/A-94998209?preselect=94981811#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Venu 4 Smartwatch with Silicone Band - Silver/Periwinkle</t>
+  </si>
+  <si>
+    <t>Smaller-sized smartwatch with a bright, colorful display, stainless steel design, and built-in flashlight; up to 10 days of battery life gives a more complete picture of your health
+Make improvements to promote a healthier lifestyle and know your body better with extensive health monitoring features, including wrist-based heart rate, Body Battery™ energy monitoring, fitness age, stress tracking, meditation and more (device data presented is intended to be a close estimation of metrics tracked)
+Get a sleep score and personalized sleep coaching, including recommendations for how much sleep you need, tips on how to improve, alignment on your inner sleep cycle by using circadian rhythm and more; breathing variations feature uses Pulse Ox to check your level of variations while sleeping (this is not a medical device, and device data presented is intended to be a close estimation of metrics tracked; Pulse Ox is required and not available in all countries)
+The health status feature looks for changes in your health data that could indicate added stress to your body for key metrics such as heart rate, HRV, skin temperature and more, which could be related to factors such as physical activity, potential illness or other health changes (device data presented is intended to be a close estimation of metrics tracked)
+Log custom or preset daily behaviors — such as caffeine and alcohol intake — and view reports in the Garmin Connect™ smartphone app on how lifestyle choices may impact your sleep, stress and HRV to help you make more health-conscious decisions (device data presented is intended to be a close estimation of metrics tracked)
+Find new ways to keep your body moving with daily suggested workouts and more than 80 built-in indoor and GPS sports apps, including walking, running, cycling, HIIT, swimming, mobility, mixed session to track multiple activities in one session and more; plus, get easy-to-follow workouts for several activity types or even create your own workouts in the Garmin Connect™ app
+Reach for your goals with Garmin Coach training plans for running, cycling, strength and fitness, which can provide personalized workouts based on your health, fitness and recovery metrics
+Enjoy the convenience of making and taking phone calls from your wrist — even use your smartphone’s voice assistant to respond to text messages and more (when paired with your compatible iPhone® or Android™ smartphone); plus, you can respond to texts via voice, or Android users can text directly from the smartwatch
+ECG app can record your heart rhythm and check for signs of atrial fibrillation (not available in all regions; for people 22 years or older)
+Take on any fitness journey with advanced training features such as workout benefit — which helps you understand how each workout affected your body — and training readiness to help determine whether you should go hard or take it easy plus training status for insight into your overall effort
+Enjoy connectivity features, including music for phone-free listening and Garmin Pay™ contactless payments that allow you to leave your cash and cards at home (with a supported bank and payment network)
+Wheelchair mode tracks pushes — rather than steps — and includes push and handcycle activities with preloaded workouts, animated workouts for strength, cardio, HIIT, Pilates and yoga, challenges specific to wheelchair users and more (device data presented is intended to be a close estimation of metrics tracked)
+See your health and fitness information, connect and compete with friends, sign up for challenges, earn badges and more in the Garmin Connect™ app</t>
+  </si>
+  <si>
+    <t>Featuring a stainless steel design, the Venu® 4 GPS smartwatch provides advanced features you need — all on a bright, colorful display — to better understand your body and promote a healthier lifestyle. Keep pushing day after day with up to 10 days of battery life. Body Battery™ energy monitoring tracks your body’s energy levels to find the best times for activity and rest. Help improve the quality of your sleep with personalized sleep metrics, including the sleep alignment feature to understand if you’re in sync with your internal cycle. The health status feature looks for changes in your health data that could indicate added stress to your body, so you can know when you’re trending away from your usual range. Make every activity count using personalized Garmin Coach training plans for running, cycling, strength and fitness. And switch up your activities with easy-to-follow animated workouts, daily suggested workouts and more than 80 built-in sports apps — including for active wheelchair users. Log custom or preset daily behaviors — such as caffeine and alcohol intake — to view reports in the Garmin Connect™ smartphone app on how your lifestyle choices may impact your overall health. All smartwatch data presented is intended to be a close estimation of the metrics tracked. Plus, make and take calls right from your wrist when paired to your smartphone.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Light Purple (band)
+Weight: .08 Pounds
 Water Resistance: Water-Resistant
-Product Model: Garmin Epix Pro
+Product Model: Garmin Venu 4
 Electronics Condition: New
-Electronics Features: Compass, Receives Texts, Accelerometer, Calendar Notifications, Rechargeable, Built-In GPS, Mobile Payment Technology, Smartphone Compatible, Alarm Notifications, Music Capabilities, App Notifications, Touchscreen Display, Text Notifications, Call Notifications, Customizable Watch Faces
-[...70 lines deleted...]
-Connection Type: USB-C
+Electronics Features: Compass, Receives Texts, Accelerometer, Crash Detection, Mobile Payment Technology, Built-In GPS, Alarm Notifications, Reminders to Move, Smartphone Compatible, Music Capabilities, Built-In Speaker, Gyroscope, Built-In Microphone, Touchscreen Display, Call Notifications
+Connection Type: USB
 Material: Watch Band: Silicone
 Includes: Instructions, Charging Cable
 Operating System Compatibility: Apple iOS, Android
 Wireless Technology: Wi-Fi, ANT+, Bluetooth
-Screen Size: 1.4 Inches
-[...3 lines deleted...]
-Band Size: M/L
+Screen Size: 1.2 Inches
+Activities tracked: Golf, Dynamic Workout Activities, Skiing, Multisport Modes, Running, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Snowboarding, Weights, Custom Activity Tracking, Yoga, Cycling
+Maximum Battery Charge Life: 10 Days
+Metrics Measured: Active Minutes, Blood Oxygen Level (SpO2), Daily Distance, Speed, Stress Level, Heart Rate, Heart Rhythm (ECG), Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Sleep Stages, Average Speed
+Material: FRP (Fiber-reinforced Polymer), Stainless Steel
+Battery: 1 Non-Universal Lithium Ion, Required, Installed
+Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
+TCIN: 94981811
+UPC: 753759342852
+Item Number (DPCI): 057-03-9198
+Origin: Imported
+</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_fd10ae44-d380-4181-b3c0-6225d2a74705</t>
+  </si>
+  <si>
+    <t>Silver/Periwinkle</t>
+  </si>
+  <si>
+    <t>41 mm</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_fd10ae44-d380-4181-b3c0-6225d2a74705?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_a1e8c035-4f02-4e98-b0f6-7fe8c86ec058?qlt=65&amp;fmt=webp&amp;hei=377&amp;wid=670&amp;fit=crop%2C1
+https://target.scene7.com/is/image/Target/GUEST_22684bf0-bf09-4c4c-a365-8d1735847001?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_e0e2424f-9eb2-41ac-b77f-9de0f3573f07?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_894dd5de-1bc6-46c2-b898-969d09b63013?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_20cd4697-ae2e-4c71-b589-54d318a9ba7c?wid=1200&amp;hei=1200&amp;qlt=80</t>
+  </si>
+  <si>
+    <t>Ship to 08540
+Princeton</t>
+  </si>
+  <si>
+    <t>2026-07-29T08:26:43Z</t>
+  </si>
+  <si>
+    <t>https://www.target.com/p/garmin-instinct-3-solar-gps-smartwatch-tactical-edition/-/A-1012003289?preselect=94736567#lnk=sametab</t>
+  </si>
+  <si>
+    <t>Garmin Instinct 3 50 mm Solar GPS Smartwatch Tactical Edition</t>
+  </si>
+  <si>
+    <t>Lead the mission with this rugged GPS smartwatch, featuring solar charging for unlimited battery life in smartwatch mode (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions)
+Engineered with a supertough 50 mm fiber-reinforced polymer case and metal-reinforced bezel
+Dedicated tactical features include jumpmaster activity, waypoint projection, dual-position GPS format, preloaded tactical activity, stealth mode, kill switch, compatibility with night vision goggles and a rucking activity
+Includes a preloaded Applied Ballistics® solver (requires one-time purchase via the AB Quantum mobile app)
+Built-in LED flashlight with variable intensities and strobe modes gives you greater visibility in the outdoors and provides convenient illumination when you need it
+Know your body better with health monitoring features, including wrist-based heart rate, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries)
+Navigate confidently with a 3-axis compass, barometric altimeter and multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life
+10 ATM water-rated and designed to MIL-STD-810 for thermal and shock resistance
+Leave your cash and cards at home; Garmin Pay™ contactless payments (with supported bank) let you pay for purchases on the go and breeze through select transit systems
+Stay connected with smart notifications (when paired with your compatible smartphone) and Connect IQ™ Store compatibility, which allows you to download new apps and watch faces
+Safety and tracking features include incident detection (during select activities) and Assistance, both of which call or send a message with your live location to emergency contacts when paired with your smartphone; requires setup and your smartphone to be in an area with network coverage where data connectivity is available
+Sync the Instinct® 3 – Tactical Edition smartwatch with the Garmin Connect™ app, and get more details on your health and fitness data plus personalized insights and more</t>
+  </si>
+  <si>
+    <t>Dare for more with Instinct® 3 – Tactical Edition, the rugged GPS smartwatch with solar charging for unlimited battery life in smartwatch mode (assumes all-day wear with 3 hours per day outside in 50,000 lux conditions) and a built-in flashlight. With a bolted construction, metal-reinforced bezel and scratch-resistant lens, it can take on the toughest missions. It’s engineered to MIL-STD-810 standards for thermal and shock resistance and is also 10 ATM water-rated. Purpose-built tactical features include a rucking activity, stealth mode, kill switch and preloaded Applied Ballistics® solver (requires one-time purchase via the AB Quantum mobile app). Stay on track with a built-in 3-axis compass and barometric altimeter as well as multi-band GPS with SatIQ™ technology, which delivers superior positioning while also optimizing battery life. Its 24/7 health and wellness features keep you connected to your body with heart rate tracking, advanced sleep monitoring, Pulse Ox and more (this is not a medical device, and data presented is intended to be a close estimation of metrics tracked; Pulse Ox not available in all countries).</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Features: Black (band)
+Weight: .11 Pounds
+Product Model: Garmin Instinct 3 Solar
+Water Resistance: Water-Resistant
+Electronics Condition: New
+Material: Watch Band: Silicone
+Includes: Instructions, Charging Cable
+Operating System Compatibility: Apple iOS, Android
+Wireless Technology: ANT+, Bluetooth
+Screen Size: 1.3 Inches
+Activities tracked: Golf, Swimming, Dynamic Workout Activities, Multisport Modes, Running, Climbing, Pilates, Hiking, Mountain Biking, Rowing, Elliptical Training, Strength Training, Custom Activity Tracking, Yoga, Cycling
+Maximum Battery Charge Life: 12 Months
+Metrics Measured: Active Minutes, Speed, Daily Distance, Stress Level, Heart Rate, Elevation Climbed, Total Steps, Sleep Interruptions, Floors Climbed, Sleep Duration, Sleep Quality, Calories Burned, Sleep Stages, Average Speed, Maximum Speed
 Material: FRP (Fiber-reinforced Polymer)
 Battery: 1 Non-Universal Lithium Ion
 Warranty: 1 Year Limited Warranty. To obtain a copy of the manufacturer's or supplier's warranty for this item prior to purchasing the item, please call Target Guest Services at 1-800-591-3869
-TCIN: 93709644
-[...1 lines deleted...]
-Item Number (DPCI): 057-03-8497
+TCIN: 94736567
+UPC: 753759339548
+Item Number (DPCI): 057-03-9357
 Origin: Imported
 </t>
   </si>
   <si>
-    <t>https://target.scene7.com/is/image/Target/GUEST_fe49acd2-9109-4677-914d-8773b5720048</t>
-[...10 lines deleted...]
-https://target.scene7.com/is/image/Target/GUEST_8a642a0e-ac70-4fff-9810-f70cfe9e4878?wid=1200&amp;hei=1200&amp;qlt=80</t>
+    <t>https://target.scene7.com/is/image/Target/GUEST_095dbada-d1ec-4bbf-ae7a-472ff5a24b99</t>
+  </si>
+  <si>
+    <t>https://target.scene7.com/is/image/Target/GUEST_095dbada-d1ec-4bbf-ae7a-472ff5a24b99?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_f36e8d79-9924-4867-a3af-0de2d08408a6?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_1356ebf9-867c-488e-8121-2f15b9f7bdfa?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_d6904d08-f69c-481d-93c1-eeb68bacae52?wid=1200&amp;hei=1200&amp;qlt=80
+https://target.scene7.com/is/image/Target/GUEST_d15890c3-153f-4724-9614-b5847571bfb1?wid=1200&amp;hei=1200&amp;qlt=80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -777,59 +794,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Z6"/>
+  <dimension ref="A1:AA6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:26">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -864,425 +881,437 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
     </row>
-    <row r="2" spans="1:26">
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F2">
-        <v>753759341664</v>
+        <v>753759339524</v>
       </c>
       <c r="G2">
-        <v>94736570</v>
+        <v>94580915</v>
       </c>
       <c r="H2">
-        <v>449.99</v>
-[...2 lines deleted...]
-        <v>499.99</v>
+        <v>399.99</v>
       </c>
       <c r="J2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K2">
         <v>1</v>
       </c>
       <c r="L2">
-        <v>4.65</v>
+        <v>4.28</v>
       </c>
       <c r="M2">
-        <v>73</v>
+        <v>107</v>
       </c>
       <c r="N2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="O2" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="P2" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="Q2" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="R2" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="S2">
         <v>0.13</v>
       </c>
       <c r="T2" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="U2" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V2" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="W2" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="X2" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Y2" t="s">
-        <v>42</v>
+        <v>43</v>
+      </c>
+      <c r="AA2" t="s">
+        <v>44</v>
       </c>
     </row>
-    <row r="3" spans="1:26">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B3" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="C3" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="D3" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="E3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F3">
-        <v>753759341640</v>
+        <v>753759349806</v>
       </c>
       <c r="G3">
-        <v>94580909</v>
+        <v>94760147</v>
       </c>
       <c r="H3">
-        <v>399.99</v>
-[...2 lines deleted...]
-        <v>449.99</v>
+        <v>549.99</v>
       </c>
       <c r="J3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
-        <v>4.47</v>
+        <v>4.53</v>
       </c>
       <c r="M3">
-        <v>205</v>
+        <v>140</v>
       </c>
       <c r="N3" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="O3" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="P3" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="Q3" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="R3" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="S3">
-        <v>0.11</v>
+        <v>1.5</v>
       </c>
       <c r="T3" t="s">
-        <v>37</v>
+        <v>52</v>
       </c>
       <c r="U3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V3" t="s">
-        <v>39</v>
+        <v>53</v>
       </c>
       <c r="W3" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="X3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Y3" t="s">
-        <v>51</v>
+        <v>55</v>
+      </c>
+      <c r="AA3" t="s">
+        <v>44</v>
       </c>
     </row>
-    <row r="4" spans="1:26">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="C4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="D4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="E4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F4">
         <v>753759339463</v>
       </c>
       <c r="G4">
         <v>94459549</v>
       </c>
       <c r="H4">
         <v>199.99</v>
       </c>
       <c r="I4">
         <v>299.99</v>
       </c>
       <c r="J4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K4">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="L4">
         <v>4.07</v>
       </c>
       <c r="M4">
-        <v>91</v>
+        <v>97</v>
       </c>
       <c r="N4" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="O4" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="P4" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="Q4" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="S4">
         <v>0.1</v>
       </c>
       <c r="T4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="U4" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V4" t="s">
-        <v>39</v>
+        <v>63</v>
       </c>
       <c r="W4" t="s">
-        <v>40</v>
+        <v>64</v>
       </c>
       <c r="X4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Y4" t="s">
-        <v>59</v>
+        <v>65</v>
+      </c>
+      <c r="AA4" t="s">
+        <v>44</v>
       </c>
     </row>
-    <row r="5" spans="1:26">
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B5" t="s">
-        <v>60</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="D5" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
       <c r="E5" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F5">
-        <v>753759318086</v>
+        <v>753759342852</v>
       </c>
       <c r="G5">
-        <v>89156633</v>
+        <v>94981811</v>
       </c>
       <c r="H5">
-        <v>999.99</v>
+        <v>549.99</v>
       </c>
       <c r="J5" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K5">
         <v>1</v>
       </c>
       <c r="L5">
-        <v>4.66</v>
+        <v>4.42</v>
       </c>
       <c r="M5">
-        <v>626</v>
+        <v>227</v>
       </c>
       <c r="N5" t="s">
-        <v>63</v>
+        <v>69</v>
       </c>
       <c r="O5" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="P5" t="s">
-        <v>65</v>
+        <v>71</v>
       </c>
       <c r="Q5" t="s">
-        <v>66</v>
+        <v>72</v>
       </c>
       <c r="R5" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="S5">
-        <v>0.16</v>
+        <v>0.08</v>
       </c>
       <c r="T5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="U5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="V5" t="s">
-        <v>67</v>
+        <v>73</v>
       </c>
       <c r="W5" t="s">
-        <v>68</v>
+        <v>74</v>
       </c>
       <c r="X5" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="Y5" t="s">
-        <v>69</v>
+        <v>75</v>
+      </c>
+      <c r="AA5" t="s">
+        <v>76</v>
       </c>
     </row>
-    <row r="6" spans="1:26">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>70</v>
+        <v>77</v>
       </c>
       <c r="C6" t="s">
-        <v>71</v>
+        <v>78</v>
       </c>
       <c r="D6" t="s">
-        <v>72</v>
+        <v>79</v>
       </c>
       <c r="E6" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F6">
-        <v>753759338107</v>
+        <v>753759339548</v>
       </c>
       <c r="G6">
-        <v>93709644</v>
+        <v>94736567</v>
       </c>
       <c r="H6">
-        <v>1099.99</v>
+        <v>499.99</v>
       </c>
       <c r="J6" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6">
-        <v>4.41</v>
+        <v>4.67</v>
       </c>
       <c r="M6">
-        <v>422</v>
+        <v>77</v>
       </c>
       <c r="N6" t="s">
-        <v>73</v>
+        <v>80</v>
       </c>
       <c r="O6" t="s">
-        <v>74</v>
+        <v>81</v>
       </c>
       <c r="P6" t="s">
-        <v>75</v>
+        <v>82</v>
       </c>
       <c r="Q6" t="s">
+        <v>83</v>
+      </c>
+      <c r="R6" t="s">
+        <v>37</v>
+      </c>
+      <c r="S6">
+        <v>0.11</v>
+      </c>
+      <c r="T6" t="s">
+        <v>38</v>
+      </c>
+      <c r="U6" t="s">
+        <v>39</v>
+      </c>
+      <c r="V6" t="s">
+        <v>63</v>
+      </c>
+      <c r="W6" t="s">
+        <v>41</v>
+      </c>
+      <c r="X6" t="s">
+        <v>42</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>84</v>
+      </c>
+      <c r="AA6" t="s">
         <v>76</v>
-      </c>
-[...22 lines deleted...]
-        <v>78</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">