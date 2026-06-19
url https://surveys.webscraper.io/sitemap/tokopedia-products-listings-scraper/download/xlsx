--- v0 (2026-03-24)
+++ v1 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="79">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>discount</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
@@ -83,413 +86,449 @@
   <si>
     <t>seller_url</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>stock_level</t>
   </si>
   <si>
     <t>sold</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>min_order</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.tokopedia.com/search?navsource=home&amp;pmax=120000&amp;pmin=100000&amp;rt=4%2C5&amp;source=universe&amp;srp_component_id=04.06.00.00&amp;srp_keyword_position=0&amp;srp_keyword_suggestion_method=history_sug&amp;st=product&amp;q=bluetooth%20speaker</t>
   </si>
   <si>
-    <t>https://www.tokopedia.com/goojodoq-store-162/goojodoq-speaker-jam-bluetooth-portable-dan-fm-radio-wireless-bass-mini-stereo-original-led-display-alarm-clock-smart-speaker-speaker-rak-buku-speaker-komputer-hdmi-usb-1729382373416863444?extParam=ivf%3Dtrue%26keyword%3Dbluetooth+speaker%26search_id%3D2026022706104611B9842E0A271F2B5K1O%26src%3Dsearch</t>
-[...2 lines deleted...]
-    <t>【GOOJODOQ】Speaker Jam Bluetooth Portable Dan FM Radio Wireless Bass Mini Stereo Original - LED Display Alarm Clock Smart Speaker  Speaker Rak Buku Speaker Komputer HDMI USB - White</t>
+    <t>2026-06-15T05:08:47Z</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/goojodoqshop/cod-goojodoq-speaker-jam-bluetooth-portable-dan-fm-radio-wireless-bass-mini-stereo-original-led-display-alarm-speaker-telepon-handphone-smart-1729432211230066711?extParam=ivf%3Dtrue%26keyword%3Dbluetooth+speaker%26search_id%3D20260615050740577BCC914F9E5523D1UP%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>【COD/GOOJODOQ】Speaker Jam Bluetooth Portable Dan FM Radio Wireless Bass Mini Stereo Original - LED Display Alarm Speaker Telepon Handphone Smart . - Whit</t>
+  </si>
+  <si>
+    <t>29%</t>
+  </si>
+  <si>
+    <t>idr</t>
+  </si>
+  <si>
+    <t>Detail produkSpesifikasiKondisi: BaruBerat Satuan: 350 gWaktu Preorder: 30 HariMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua Etalase NOTE UNTUK PEMBELI :
+- Isi alamat dengan lengkap dan sertakan nomor telepon yang aktif sehingga bisa di hubungi
+- Apabila barang yang diterima tidak sesuai dan mengalami kendala , tolong memberikan video unboxing paket yang diterima. JANGAN terlebih dahulu memberikan penilaian dan boleh tolong segera menghubungin admin kita untuk menyelesaikan permasalahan tesebut. kami akan memberikan jawaban yang memuaskan. 
+-Jika stock warna kosong, kami akan menghubungi customer untuk memilih warna yang ready. Jika dalam 48 jam tidak ada balasan maka akan kami kirim warna RANDOM.
+Terima Kasih!
+Keuntungan kami：
+- Baterai 1400 mAh （Sebagian besar di pasaran adalah 1200mA）
+- Speaker specifications : 40mm *2（Sebagian besar dari mereka di pasaran berukuran 40mm * 1）
+Bluetooth 5.0
+- Sinyal Lebih Stabil
+- Lebih Irit Baterai
+- Jangkauan hingga 10 meter
+Layar LED dengan Display Jam Waktu
+- Dapat berfungsi sebagai penunjuk waktu
+- 3 tingkat brightness
+- Layar LED mampu bertahan tanpa charging hingga 80 jam
+2 Mode Smart Alarm
+- Mode Biasa, mode alarm yang dapat diatur dengan tingkat volume berbeda sesuai kebutuhan
+- Mode Alarm Pagi, mode alarm yang dapat berbunyi kembali setelah alarm dimatikan. Cocok untuk mode alarm
+saat pagi hari
+Speaker Ultra Bass
+- Speaker HD
+- Diameter 45mm dan 40mm
+Layar LED model Cermin
+- Saat jam dimatikan, layar dapat dipakai sebagai cermin rias
+- Ukuran layar cukup besar
+Play Music Hingga 5 Jam Non Stop
+- Baterai 1400 mAh （Sebagian besar di pasaran adalah 1200mA）
+- Support charging Micro USB
+Bisa Dipakai Menjawab Panggilan Telepon
+- Pairing Bluetooth dengan handphone untuk dapat menjawab panggilan masuk. Terdapat lubang kecil di antara
+tombol button yang berfungsi sebagai microphone.
+- Support microphone, noise cancellation
+- Suara Jernih &amp; No Delay
+Radio FM
+- Dapat mendengarkan musik dan radio kesukaanmu
+- klik tombol next di bagian atas untuk mencari radio kesukaanmu
+Multifungsi dan Multiport
+- Support SD Card, Bluetooth &amp; micro USB
+Spesifikasi
+- Bluetooth version : Bluetooth 5.0
+- Working distance : 
+- Output power : 5W
+- Speaker specifications : 40mm *2
+- Frequency response range : 40HZ - 18KHZ
+- Signal to noise ratio : &gt;75dB
+- Battery capacity : 1400 mAh 3.7V
+- Play time : 5 Hours
+- Charging time : 3 Hours
+- Power input : DC 5V 1A
+- Product size : 145 x 68.5 x 54.5mm
+- Product weight : 315g
+Lihat Selengkapnya</t>
+  </si>
+  <si>
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-k8h4ug eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;350 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Waktu Preorder: &lt;/span&gt;&lt;span class="main"&gt;30 Hari&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/goojodoqshop/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt; NOTE UNTUK PEMBELI :&lt;br&gt;- Isi alamat dengan lengkap dan sertakan nomor telepon yang aktif sehingga bisa di hubungi&lt;br&gt;- Apabila barang yang diterima tidak sesuai dan mengalami kendala , tolong memberikan video unboxing paket yang diterima. JANGAN terlebih dahulu memberikan penilaian dan boleh tolong segera menghubungin admin kita untuk menyelesaikan permasalahan tesebut. kami akan memberikan jawaban yang memuaskan. &lt;br&gt;-Jika stock warna kosong, kami akan menghubungi customer untuk memilih warna yang ready. Jika dalam 48 jam tidak ada balasan maka akan kami kirim warna RANDOM.&lt;br&gt; &lt;br&gt;Terima Kasih!&lt;br&gt; &lt;br&gt; &lt;br&gt;Keuntungan kami：&lt;br&gt;- Baterai 1400 mAh （Sebagian besar di pasaran adalah 1200mA）&lt;br&gt;- Speaker specifications : 40mm *2（Sebagian besar dari mereka di pasaran berukuran 40mm * 1）&lt;br&gt; &lt;br&gt; &lt;br&gt;Bluetooth 5.0&lt;br&gt;- Sinyal Lebih Stabil&lt;br&gt;- Lebih Irit Baterai&lt;br&gt;- Jangkauan hingga 10 meter&lt;br&gt; &lt;br&gt;Layar LED dengan Display Jam Waktu&lt;br&gt;- Dapat berfungsi sebagai penunjuk waktu&lt;br&gt;- 3 tingkat brightness&lt;br&gt;- Layar LED mampu bertahan tanpa charging hingga 80 jam&lt;br&gt; &lt;br&gt;2 Mode Smart Alarm&lt;br&gt;- Mode Biasa, mode alarm yang dapat diatur dengan tingkat volume berbeda sesuai kebutuhan&lt;br&gt;- Mode Alarm Pagi, mode alarm yang dapat berbunyi kembali setelah alarm dimatikan. Cocok untuk mode alarm&lt;br&gt;saat pagi hari&lt;br&gt; &lt;br&gt;Speaker Ultra Bass&lt;br&gt;- Speaker HD&lt;br&gt;- Diameter 45mm dan 40mm&lt;br&gt; &lt;br&gt;Layar LED model Cermin&lt;br&gt;- Saat jam dimatikan, layar dapat dipakai sebagai cermin rias&lt;br&gt;- Ukuran layar cukup besar&lt;br&gt; &lt;br&gt;Play Music Hingga 5 Jam Non Stop&lt;br&gt;- Baterai 1400 mAh （Sebagian besar di pasaran adalah 1200mA）&lt;br&gt;- Support charging Micro USB&lt;br&gt; &lt;br&gt;Bisa Dipakai Menjawab Panggilan Telepon&lt;br&gt;- Pairing Bluetooth dengan handphone untuk dapat menjawab panggilan masuk. Terdapat lubang kecil di antara&lt;br&gt;tombol button yang berfungsi sebagai microphone.&lt;br&gt;- Support microphone, noise cancellation&lt;br&gt;- Suara Jernih &amp;amp; No Delay&lt;br&gt; &lt;br&gt;Radio FM&lt;br&gt;- Dapat mendengarkan musik dan radio kesukaanmu&lt;br&gt;- klik tombol next di bagian atas untuk mencari radio kesukaanmu&lt;br&gt; &lt;br&gt;Multifungsi dan Multiport&lt;br&gt;- Support SD Card, Bluetooth &amp;amp; micro USB&lt;br&gt; &lt;br&gt;Spesifikasi&lt;br&gt;- Bluetooth version : Bluetooth 5.0&lt;br&gt;- Working distance : &lt;br&gt;- Output power : 5W&lt;br&gt;- Speaker specifications : 40mm *2&lt;br&gt;- Frequency response range : 40HZ - 18KHZ&lt;br&gt;- Signal to noise ratio : &amp;gt;75dB&lt;br&gt;- Battery capacity : 1400 mAh 3.7V&lt;br&gt;- Play time : 5 Hours&lt;br&gt;- Charging time : 3 Hours&lt;br&gt;- Power input : DC 5V 1A&lt;br&gt;- Product size : 145 x 68.5 x 54.5mm&lt;br&gt;- Product weight : 315g&lt;br&gt; &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/8ac5ac1eb76c4c11a552b398ddfb5590~tplv-o3syd03w52-resize-jpeg:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=ygU7R8Rt6Wfgxa0uPa%2B2amK875M%3D&amp;x-signature-webp=uu%2BEMuU7I5dLhe8NeM2dGI8%2B1J0%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/8ac5ac1eb76c4c11a552b398ddfb5590~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=eYoXxwfrvZYVRB7VkUsuXVxOawA%3D&amp;x-signature-webp=eYoXxwfrvZYVRB7VkUsuXVxOawA%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/e4b9fe63de424b59b072f2308c3ef3d1~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=hA5fKFjhIVAPEp7rW8kqGpyAVfs%3D&amp;x-signature-webp=hA5fKFjhIVAPEp7rW8kqGpyAVfs%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/198f11cad9024d3a880b624275ac347c~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=2FxYcDIUCKW5%2FbhnW7q16ebiOgs%3D&amp;x-signature-webp=2FxYcDIUCKW5%2FbhnW7q16ebiOgs%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/1cf9b489146c477795bbc8fb0c217139~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=ub06RKAB2eM0F5wYjX%2Bk70g89co%3D&amp;x-signature-webp=ub06RKAB2eM0F5wYjX%2Bk70g89co%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/0aaa99bd28574b9f9a271a79d0c40b5f~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=BiOoLyzrTEdfxNMxyOdxFeXta%2BA%3D&amp;x-signature-webp=BiOoLyzrTEdfxNMxyOdxFeXta%2BA%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/3efd56aa3b3e42fb8ec50366b2f751d0~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=%2B8SYfZJBUBGYU0S95Zi%2BYv5NEtQ%3D&amp;x-signature-webp=%2B8SYfZJBUBGYU0S95Zi%2BYv5NEtQ%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/ec93b949482e4d469b76b92931beb73b~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=rdRWCN0D33RIUChXhM2XOX4GALU%3D&amp;x-signature-webp=rdRWCN0D33RIUChXhM2XOX4GALU%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/c1699b4ea3bf491989209aaa759e5b50~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=cqhKjEmggcRGcTASiB1inuzezAw%3D&amp;x-signature-webp=cqhKjEmggcRGcTASiB1inuzezAw%3D&amp;ect=4g
+https://p19-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/26e1c7cf5362412f954326fd059e61e3~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=HLNUfaVljm6OlIGR67ar1A3UQ4A%3D&amp;x-signature-webp=HLNUfaVljm6OlIGR67ar1A3UQ4A%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/2dc5f0ad3a3647aca7ff8a88e89d1219~tplv-o3syd03w52-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=8DOmdbVqVmBOlGGgbiKG%2Fz3vVVI%3D&amp;x-signature-webp=8DOmdbVqVmBOlGGgbiKG%2Fz3vVVI%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/9992803b31e44552bd9b28b943c10503~tplv-o3syd03w52-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=ORRu1PspTYcHk6gz%2FnnqVFgwl3I%3D&amp;x-signature-webp=ORRu1PspTYcHk6gz%2FnnqVFgwl3I%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/62e07ba01b584704b31101c0bd727157~tplv-o3syd03w52-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=8MobLeubJVgICps%2BjTDzOsHpUeI%3D&amp;x-signature-webp=8MobLeubJVgICps%2BjTDzOsHpUeI%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/c5e60fedf1bc4ad29f46a170953d187a~tplv-o3syd03w52-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=pn3ktPGCB1iET9mF%2BmBBQp87Btg%3D&amp;x-signature-webp=pn3ktPGCB1iET9mF%2BmBBQp87Btg%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/c49aa1656d2b4718ba963bf8044c4281~tplv-o3syd03w52-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=MNLQMUtoCCR39tYYg%2FfvwB%2BVKhI%3D&amp;x-signature-webp=MNLQMUtoCCR39tYYg%2FfvwB%2BVKhI%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/ce8a2f9e9d8c4b5d8f43add3a9db4f2a~tplv-o3syd03w52-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=sutu83t6X%2BKGHn0uGxeKNMJISow%3D&amp;x-signature-webp=sutu83t6X%2BKGHn0uGxeKNMJISow%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/8ac5ac1eb76c4c11a552b398ddfb5590~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510919&amp;x-signature=eYoXxwfrvZYVRB7VkUsuXVxOawA%3D&amp;x-signature-webp=eYoXxwfrvZYVRB7VkUsuXVxOawA%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>GOOJODOQ.SHOP</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/goojodoqshop</t>
+  </si>
+  <si>
+    <t>Dikirim dari Kota Administrasi Jakarta Barat
+Ongkir Rp4.500
+Bisa COD • Estimasi tiba 18 - 22 Jul</t>
+  </si>
+  <si>
+    <t>50 rb+</t>
+  </si>
+  <si>
+    <t>Baru</t>
+  </si>
+  <si>
+    <t>1 Buah</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:09:56Z</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/toko-laris-acc/speaker-bluetooth-karaoke-nixnox-nx-801-nx-802-nx-803-nx-805-free-microphone-speaker-3inc-speaker-fullbass-1729972210575444503?extParam=ivf%3Dfalse%26keyword%3Dbluetooth+speaker%26search_id%3D20260615050740577BCC914F9E5523D1UP%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>SPEAKER BLUETOOTH KARAOKE NIXNOX NX-801 NX-802 NX-803 &amp; NX-805 Free Microphone Speaker 3inc Speaker Fullbass - Hitam</t>
+  </si>
+  <si>
+    <t>38%</t>
+  </si>
+  <si>
+    <t>Detail produkSpesifikasiKondisi: BaruBerat Satuan: 800 gMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua EtalaseSpeaker Bluetooth Karaoke NIXNOX NX-801 adalah pilihan yang tepat untuk Anda yang ingin bernyanyi karaoke dengan suara yang jernih dan meriah. Speaker ini dilengkapi dengan mikrofon gratis, speaker 3 inc, dan fullbass. Ukuran speaker ini sekitar 27,5cm x 12cm x 10cm dengan berat hanya sekitar 800 gram. Speaker ini tersedia dalam warna hitam, merah, dan biru. Speaker ini memiliki beberapa fitur yang sangat berguna dalam penggunaan sehari-hari seperti mendukung Bluetooth dan Micro SD. Selain itu, pengguna dapat memutar musik dari flashdisk atau menggunakan Aux untuk menghubungkan ke perangkat audio lain. Tidak hanya itu saja, musik favorit Anda juga dapat diputar melalui Radio FM yang tersedia pada speaker ini.
+Speaker Bluetooth Karaoke NIXNOX NX-801 memiliki suara yang sangat mantap sehingga bisa membuat acara menjadi lebih seru. Garansi produsen akan memberikan jaminan kualitas atas produk tersebut. Selain itu, speaker ini juga kompatibel dengan seluler. Dengan mikrofon gratis yang disertakan, pengguna dapat langsung menggunakan speaker ini untuk karaoke tanpa harus membeli mikrofon tambahan. Speaker ini juga dilengkapi dengan lampu warna-warni yang akan menambah suasana karaoke menjadi lebih meriah.
+Dengan fitur Bluetooth, pengguna dapat menghubungkan perangkat audio mereka secara nirkabel dan memutar musik dari perangkat tersebut melalui speaker ini. Selain itu, fitur Micro SD memungkinkan pengguna untuk memutar musik dari kartu memori mereka tanpa perlu terhubung ke perangkat lain.
+Kelengkapan:
+Dapat Microphone kabel
+Dapat kabel charger micro
+Lihat Selengkapnya</t>
+  </si>
+  <si>
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;800 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/toko-laris-acc/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Speaker Bluetooth Karaoke NIXNOX NX-801 adalah pilihan yang tepat untuk Anda yang ingin bernyanyi karaoke dengan suara yang jernih dan meriah. Speaker ini dilengkapi dengan mikrofon gratis, speaker 3 inc, dan fullbass. Ukuran speaker ini sekitar 27,5cm x 12cm x 10cm dengan berat hanya sekitar 800 gram. Speaker ini tersedia dalam warna hitam, merah, dan biru. Speaker ini memiliki beberapa fitur yang sangat berguna dalam penggunaan sehari-hari seperti mendukung Bluetooth dan Micro SD. Selain itu, pengguna dapat memutar musik dari flashdisk atau menggunakan Aux untuk menghubungkan ke perangkat audio lain. Tidak hanya itu saja, musik favorit Anda juga dapat diputar melalui Radio FM yang tersedia pada speaker ini.&lt;br&gt;&lt;br&gt;Speaker Bluetooth Karaoke NIXNOX NX-801 memiliki suara yang sangat mantap sehingga bisa membuat acara menjadi lebih seru. Garansi produsen akan memberikan jaminan kualitas atas produk tersebut. Selain itu, speaker ini juga kompatibel dengan seluler. Dengan mikrofon gratis yang disertakan, pengguna dapat langsung menggunakan speaker ini untuk karaoke tanpa harus membeli mikrofon tambahan. Speaker ini juga dilengkapi dengan lampu warna-warni yang akan menambah suasana karaoke menjadi lebih meriah.&lt;br&gt;&lt;br&gt;Dengan fitur Bluetooth, pengguna dapat menghubungkan perangkat audio mereka secara nirkabel dan memutar musik dari perangkat tersebut melalui speaker ini. Selain itu, fitur Micro SD memungkinkan pengguna untuk memutar musik dari kartu memori mereka tanpa perlu terhubung ke perangkat lain.&lt;br&gt;Kelengkapan:&lt;br&gt;Dapat Microphone kabel&lt;br&gt;Dapat kabel charger micro&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/1b3a3f79aa9f48ae83ab523ec9c1acc9~tplv-o3syd03w52-resize-jpeg:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=SzUbxAwS8OtpP9DdumyvZcw27Vg%3D&amp;x-signature-webp=egMB2MWqFLhAAjMaHXbvMg%2F3Hec%3D</t>
+  </si>
+  <si>
+    <t>https://p19-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/1b3a3f79aa9f48ae83ab523ec9c1acc9~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=irzNUUOM%2FHEMPOQeViUfrZK5c1o%3D&amp;x-signature-webp=irzNUUOM%2FHEMPOQeViUfrZK5c1o%3D&amp;ect=4g
+https://p19-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/22b90a0ee2ac41ceba40c5a8b2c4ecae~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=pbdJqIHxBFVpR%2Fg9muSWZ0c07OM%3D&amp;x-signature-webp=pbdJqIHxBFVpR%2Fg9muSWZ0c07OM%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/d87fffc44a8841f3800c8a8b0a90f485~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=LbW5rrRopao5MyRyCbXES6tO6qE%3D&amp;x-signature-webp=LbW5rrRopao5MyRyCbXES6tO6qE%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/b17c494fb59a4bf7b1a8982f02e33793~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=W8vpcXhUX42q04zq3Ya6rfSRcZI%3D&amp;x-signature-webp=W8vpcXhUX42q04zq3Ya6rfSRcZI%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/bd7e8a8bfe904d97b62736c03f23c2bc~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=bk3I2zHUJ6XgPGSGIAxaxPd5Q6I%3D&amp;x-signature-webp=bk3I2zHUJ6XgPGSGIAxaxPd5Q6I%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/536b796aa9a44fb6a7ff952bbed4cc2d~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=7fPpP06wNAN9ZAV%2Bq47OtWdsJbs%3D&amp;x-signature-webp=7fPpP06wNAN9ZAV%2Bq47OtWdsJbs%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/a97cd5e5b16e45e0a3e585de1af66e1d~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=ZJ1Mdgxz1lsWyVDyR%2FnwLgr7FFA%3D&amp;x-signature-webp=ZJ1Mdgxz1lsWyVDyR%2FnwLgr7FFA%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/8d6c650bf87647d5a18293e8401c2f2a~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=c2HzjHVRqnobBe19BuKepFw217c%3D&amp;x-signature-webp=c2HzjHVRqnobBe19BuKepFw217c%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/e719ab6d10d441e099a48fec98191a19~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=ru8FpAcfyPVv7Kf9A89skc09GXY%3D&amp;x-signature-webp=ru8FpAcfyPVv7Kf9A89skc09GXY%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/a5a78a2ee9d247d9ba6cdb5015a0e0aa~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=SK7aeySmbx%2B6nhApxTGQ7hedRJY%3D&amp;x-signature-webp=SK7aeySmbx%2B6nhApxTGQ7hedRJY%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/6b951de5b7df419eb9cddbbe68f7b7bb~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=przdhNoj1Kf25QOwEaBpJEuoMiY%3D&amp;x-signature-webp=przdhNoj1Kf25QOwEaBpJEuoMiY%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/b71eb670c1584fab86559f76a9b0b31e~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=rMuzIsoV6r6XrKfZDXevx5OzyS4%3D&amp;x-signature-webp=rMuzIsoV6r6XrKfZDXevx5OzyS4%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/c47372bf2427403ebd104257b20f1fc0~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=fEu6Z0gF%2BZQLCO%2B2BCMCk2U3Qgk%3D&amp;x-signature-webp=fEu6Z0gF%2BZQLCO%2B2BCMCk2U3Qgk%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/760bd55562c6443e9091d1ce7f3647f8~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=oIen7fbtERhKaDnyiPWMHU3t1CA%3D&amp;x-signature-webp=oIen7fbtERhKaDnyiPWMHU3t1CA%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/19af20f6502541d081346db7438165c3~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=BAQx03CT00hoxydA6%2BBNPMaVW3M%3D&amp;x-signature-webp=BAQx03CT00hoxydA6%2BBNPMaVW3M%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/c0da744f4596481cb23195ae857e700a~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=zYx3Q6nEfDYFOOIRgTkxZyVj4sI%3D&amp;x-signature-webp=zYx3Q6nEfDYFOOIRgTkxZyVj4sI%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/4c49c8e3f51349708b98c618c0591cae~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=h%2BCLOWvx29EeA%2BLzyVnhOBgCC4Q%3D&amp;x-signature-webp=h%2BCLOWvx29EeA%2BLzyVnhOBgCC4Q%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/ffa5997bc2584ee5b742904f09ca7552~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=swXk3OSz6pELhlmfBOFeaBnW5To%3D&amp;x-signature-webp=swXk3OSz6pELhlmfBOFeaBnW5To%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/39295436868f43fba142364414927477~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=lFlBeoJPTRh02PVU%2FFDNfraUAvs%3D&amp;x-signature-webp=lFlBeoJPTRh02PVU%2FFDNfraUAvs%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/bbe1e7d62dde43f1a3aa8b03f2620f8c~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=WmJ%2BtQ8OoBIFJR25sY4ing5g1vA%3D&amp;x-signature-webp=WmJ%2BtQ8OoBIFJR25sY4ing5g1vA%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/a749f1bcb0be4dadb370c4f33892066a~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=XPNs3AiPvkNstwuXxVYhY8HwNWA%3D&amp;x-signature-webp=XPNs3AiPvkNstwuXxVYhY8HwNWA%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/0b4ad16645c94206a1f2082eb324f604~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=D9DpbY61F%2Bgy2ANjQYLEgp0cMGM%3D&amp;x-signature-webp=D9DpbY61F%2Bgy2ANjQYLEgp0cMGM%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/07850fe006f94d30af502abf5ce5933a~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=7bez7UWmHHaR0fbGnh4Qx1n5XyA%3D&amp;x-signature-webp=7bez7UWmHHaR0fbGnh4Qx1n5XyA%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/7c5a083453f74ef3a80fd994a6f722ee~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=HEUsZAPQqdZgtLTPoZWGiRHxbCs%3D&amp;x-signature-webp=HEUsZAPQqdZgtLTPoZWGiRHxbCs%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/a57be0846f8342e9a63c0dfa0ea60f11~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=rmMehblNkiu%2BXkJSyEsh9yT8My0%3D&amp;x-signature-webp=rmMehblNkiu%2BXkJSyEsh9yT8My0%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/ab3c9b58dcb44bb3ae2c416674bbd92c~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781510987&amp;x-signature=bDKwYV5zZQ1fcdzm5UE5GnVYTiI%3D&amp;x-signature-webp=bDKwYV5zZQ1fcdzm5UE5GnVYTiI%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>Toko Laris Acc</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/toko-laris-acc</t>
+  </si>
+  <si>
+    <t>Dikirim dari Kota Administrasi Jakarta Pusat
+Ongkir Rp7.500
+Bisa COD • Estimasi tiba 18 - 22 Jun</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:10:34Z</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/jete-authorized-shop/jete-speaker-bluetooth-portable-v5-3-sm3-with-led-light-garansi-2-th?extParam=ivf%3Dfalse%26keyword%3Dbluetooth+speaker%26search_id%3D20260615050740577BCC914F9E5523D1UP%26src%3Dsearch%26whid%3D18522510</t>
+  </si>
+  <si>
+    <t>JETE Speaker Bluetooth Portable V5.3 SM3 with LED Light - Garansi Resmi 2 Tahun</t>
+  </si>
+  <si>
+    <t>59%</t>
+  </si>
+  <si>
+    <t>Detail produkSpesifikasiKondisi: BaruBerat Satuan: 500 gMin. Beli: 1 BuahKategori: SpeakerEtalase: JETE SPEAKERGaransi 2 Tahun Rusak Ganti Baru | Tukar Sepuasnya
+Specification of Speaker JETE-SM3 :
+• Bluetooth version : V5.3
+• Output Power: 6W (3W*2)
+• Wireless working range: 10M (without obstacles)
+• Support: BT, Micro SD, TWS, USB, FM &amp; Handsfree calling
+• Speaker frequency: 20Hz-20kHz
+• Battery: 3.7V/800mAh
+• Charging time: 3-4H
+• Input voltage: DC5V/0.5A
+• Material: ABS+Iron net
+• Net Weight: 398g
+• Product size: 70*67*225mm
+Kelebihan JETE SM3 :
+1. RGB LAMP membuat suasana menakjubkan
+Hadirkan pengalaman lebih menarik dan keren dengan adanya lampu RGB di bagian sisi speaker. Lampu akan menyala diiringi musik yang diputar. Lampu RGB dapat menambah suasana lebih seru dan mengasyikan saat berkumpul bersama orang-orang terdekat.
+2. Mendukung untuk panggilan telepon
+Tak hanya untuk mendengarkan musik dan konten favorit saja, pengguna juga dapat melakukan panggilan dengan lawan bicara secara langsung. Ini karena speaker dilengkapi dengan mikrofon untuk melakukan panggilan telepon.
+3. All in one speaker
+Desain multifungsinya membantu pengguna untuk pemakaian di berbagai saluran. Mulai, slot MicroSD, USB Disk, AUX, Bluetooth hingga FM Radio. Bebas pilih mana mode saluran sesuai dengan kebutuhan.
+4. Ketahanan baterai yang opyimal
+Tak perlu khawatir kehabisan baterai saat memutar musik maupun konten favoritmu setiap saat dalam waktu lama. Dengan kapasitas baterai 800 mAh dapat digunakan hingga 4 jam waktu pemutaran.
+Keuntungan membeli di JETE Authorized Shop :
+1. Harga Inc PPN 11% (bisa menerbitkan faktur pajak)
+2. Barang Asli, Baru dan Bergaransi Resmi
+3. Selalu Ready Stock dan Siap Kirim
+4. Packing Aman dan Rapi
+5. Pengiriman Tepat Waktu
+6. Pelayanan Ramah dengan Product Knowledge yang Baik
+7. Proses Klaim Garansi Mudah &amp; dibantu Hingga Selesai
+8. Banyak Bonus dan Voucher Cashback yang didapatkan
+9. Memiliki Cabang Toko Resmi Offline yang tersebar di seluruh Indonesia
+Klaim Garansi Speaker JETE
+- Kerusakan sistem/baterai pada unit Speaker JETE dapat diajukan klaim garansi dan akan diganti dengan unit baru.
+- Namun, kerusakan fisik atau percobaan modifikasi oleh pengguna tidak termasuk dalam garansi dan tidak dapat diklaim.
+Silakan hubungi Admin Marketplace, CS JETE, atau kunjungi Official Store JETE terdekat untuk info lebih lanjut.
+Lihat Selengkapnya</t>
+  </si>
+  <si>
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;500 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/jete-authorized-shop/etalase/jete-speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;JETE SPEAKER&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Garansi 2 Tahun Rusak Ganti Baru | Tukar Sepuasnya&lt;br&gt;&lt;br&gt;Specification of Speaker JETE-SM3 :&lt;br&gt;&lt;br&gt;• Bluetooth version : V5.3&lt;br&gt;• Output Power: 6W (3W*2)&lt;br&gt;• Wireless working range: 10M (without obstacles)&lt;br&gt;• Support: BT, Micro SD, TWS, USB, FM &amp;amp; Handsfree calling&lt;br&gt;• Speaker frequency: 20Hz-20kHz&lt;br&gt;• Battery: 3.7V/800mAh&lt;br&gt;• Charging time: 3-4H&lt;br&gt;• Input voltage: DC5V/0.5A&lt;br&gt;• Material: ABS+Iron net&lt;br&gt;• Net Weight: 398g&lt;br&gt;• Product size: 70*67*225mm&lt;br&gt;&lt;br&gt;Kelebihan JETE SM3 :&lt;br&gt;1. RGB LAMP membuat suasana menakjubkan&lt;br&gt;Hadirkan pengalaman lebih menarik dan keren dengan adanya lampu RGB di bagian sisi speaker. Lampu akan menyala diiringi musik yang diputar. Lampu RGB dapat menambah suasana lebih seru dan mengasyikan saat berkumpul bersama orang-orang terdekat.&lt;br&gt;&lt;br&gt;2. Mendukung untuk panggilan telepon&lt;br&gt;Tak hanya untuk mendengarkan musik dan konten favorit saja, pengguna juga dapat melakukan panggilan dengan lawan bicara secara langsung. Ini karena speaker dilengkapi dengan mikrofon untuk melakukan panggilan telepon.&lt;br&gt;&lt;br&gt;3. All in one speaker&lt;br&gt;Desain multifungsinya membantu pengguna untuk pemakaian di berbagai saluran. Mulai, slot MicroSD, USB Disk, AUX, Bluetooth hingga FM Radio. Bebas pilih mana mode saluran sesuai dengan kebutuhan.&lt;br&gt;&lt;br&gt;4. Ketahanan baterai yang opyimal&lt;br&gt;Tak perlu khawatir kehabisan baterai saat memutar musik maupun konten favoritmu setiap saat dalam waktu lama. Dengan kapasitas baterai 800 mAh dapat digunakan hingga 4 jam waktu pemutaran.&lt;br&gt;&lt;br&gt;Keuntungan membeli di JETE Authorized Shop :&lt;br&gt;1. Harga Inc PPN 11% (bisa menerbitkan faktur pajak)&lt;br&gt;2. Barang Asli, Baru dan Bergaransi Resmi&lt;br&gt;3. Selalu Ready Stock dan Siap Kirim&lt;br&gt;4. Packing Aman dan Rapi&lt;br&gt;5. Pengiriman Tepat Waktu&lt;br&gt;6. Pelayanan Ramah dengan Product Knowledge yang Baik&lt;br&gt;7. Proses Klaim Garansi Mudah &amp;amp; dibantu Hingga Selesai&lt;br&gt;8. Banyak Bonus dan Voucher Cashback yang didapatkan&lt;br&gt;9. Memiliki Cabang Toko Resmi Offline yang tersebar di seluruh Indonesia&lt;br&gt;&lt;br&gt;&lt;br&gt;Klaim Garansi Speaker JETE&lt;br&gt;&lt;br&gt;- Kerusakan sistem/baterai pada unit Speaker JETE dapat diajukan klaim garansi dan akan diganti dengan unit baru.&lt;br&gt;- Namun, kerusakan fisik atau percobaan modifikasi oleh pengguna tidak termasuk dalam garansi dan tidak dapat diklaim.&lt;br&gt;&lt;br&gt;Silakan hubungi Admin Marketplace, CS JETE, atau kunjungi Official Store JETE terdekat untuk info lebih lanjut.&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/29a3d61532d540beb6d2c441e42f9cab~tplv-aphluv4xwc-white-pad-v1:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1781511016&amp;x-signature=kZ%2FlmNW9F%2Fdy5RNqPwnHCxBXlSI%3D&amp;x-signature-webp=Bojo%2BDo%2BhUTDEnilOokJ9%2BHvnZA%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/29a3d61532d540beb6d2c441e42f9cab~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511016&amp;x-signature=Z3vlYvgae6Dyi9%2Bas6OTWR4LEDI%3D&amp;x-signature-webp=Z3vlYvgae6Dyi9%2Bas6OTWR4LEDI%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/2e721c44e4b84bf2a481d41f85530bd6~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511016&amp;x-signature=yetAhljNIC7IpTkdNgN3VTSo%2F6w%3D&amp;x-signature-webp=yetAhljNIC7IpTkdNgN3VTSo%2F6w%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/5244d340f18943f7a3e1eba4a4d64ae0~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511016&amp;x-signature=5AXC3toSoSqO6quy0qIUa9AlFSo%3D&amp;x-signature-webp=5AXC3toSoSqO6quy0qIUa9AlFSo%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/c85903fba91f4e81ae6e20a13c1ea957~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511016&amp;x-signature=yxvpDLwPm3jYo3MKkG%2BWlnnIVyE%3D&amp;x-signature-webp=yxvpDLwPm3jYo3MKkG%2BWlnnIVyE%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/2cf046e6a2994ecebd3c7e0f9f77fccd~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511016&amp;x-signature=dQMYrSFTkrDu8y1gbLTKyece7%2FM%3D&amp;x-signature-webp=dQMYrSFTkrDu8y1gbLTKyece7%2FM%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/cb0ceba1cfb9485dbcc446f83f3459c0~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511016&amp;x-signature=Iy4ngyDT4OxKD9eVPMBPPcXDORU%3D&amp;x-signature-webp=Iy4ngyDT4OxKD9eVPMBPPcXDORU%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/f278a0919cdf4257aebc51dee13af83d~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511016&amp;x-signature=bnSx5PKTd3lk2fGkd9SHlfi00tU%3D&amp;x-signature-webp=bnSx5PKTd3lk2fGkd9SHlfi00tU%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/bd8d78ef32d447d08fb7b3c83c7eb0cd~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511016&amp;x-signature=sNt3KVEWr9NI0ZDshDn2dwcb0qo%3D&amp;x-signature-webp=sNt3KVEWr9NI0ZDshDn2dwcb0qo%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/3b2980d18dd844cfaa1e5cc849f37e3c~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511016&amp;x-signature=ky6OxLjqLcPF0WRKXJkOy3YB%2Fj4%3D&amp;x-signature-webp=ky6OxLjqLcPF0WRKXJkOy3YB%2Fj4%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>JETE Authorized Shop</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/jete-authorized-shop</t>
+  </si>
+  <si>
+    <t>Dikirim dari Kota Surabaya
+Ongkir Rp11.000
+Ekonomi • Estimasi tiba 18 - 22 Jun</t>
+  </si>
+  <si>
+    <t>250+</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:10:52Z</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/nineshopacc/kiip-wireless-y6-round-bluetooth-wireless-speaker-portable?extParam=ivf%3Dfalse%26keyword%3Dbluetooth+speaker%26search_id%3D20260615050740577BCC914F9E5523D1UP%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>KiiP Wireless Y6 Round Bluetooth Wireless Speaker Portable</t>
+  </si>
+  <si>
+    <t>20%</t>
+  </si>
+  <si>
+    <t>Detail produkSpesifikasiKondisi: BaruBerat Satuan: 400 gMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua EtalaseKiiP Wireless Y6 Round Bluetooth Wireless Speaker Portable
+Multifunction with LED light
+Aluminum material
+Micphone biult-in
+JL5.0+EDR Bluetooth Version
+Hand free calls/Charge indication/Status indication
+Muti-function: wireless / Led Light
+Mini wireless Card Speakers
+Play music in 10 Meters distance
+Suitable for Promotion, Gift, Store for sell. Pocket size to carry anywhere
+Brand: KiiP
+Model: KiiP Wireless Y6
+Rated Power : 3W
+Battery Capacity: 600mAh
+Play time: 5-6Hours
+Color: Grey
+Berat Paket: 230 gram
+Dimensi Paket: 16.5 x 12 x 5 cm
+Lihat Selengkapnya</t>
+  </si>
+  <si>
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;400 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/nineshopacc/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;KiiP Wireless Y6 Round Bluetooth Wireless Speaker Portable&lt;br&gt;Multifunction with LED light&lt;br&gt;Aluminum material&lt;br&gt;Micphone biult-in&lt;br&gt;JL5.0+EDR Bluetooth Version&lt;br&gt;Hand free calls/Charge indication/Status indication&lt;br&gt;Muti-function: wireless / Led Light&lt;br&gt;Mini wireless Card Speakers&lt;br&gt;Play music in 10 Meters distance&lt;br&gt;Suitable for Promotion, Gift, Store for sell. Pocket size to carry anywhere&lt;br&gt;&lt;br&gt;Brand: KiiP&lt;br&gt;Model: KiiP Wireless Y6&lt;br&gt;Rated Power : 3W&lt;br&gt;Battery Capacity: 600mAh&lt;br&gt;Play time: 5-6Hours&lt;br&gt;Color: Grey&lt;br&gt;Berat Paket: 230 gram&lt;br&gt;Dimensi Paket: 16.5 x 12 x 5 cm&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/0f10a9400b434d1fa9c36b1543fb3a91~tplv-aphluv4xwc-white-pad-v1:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1781511035&amp;x-signature=G1v3jM%2Bh55SbOvEn10y0PBB7jv4%3D&amp;x-signature-webp=ZmTxxWVmoGUaFJr2Pr%2F6TFBjiBk%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/0f10a9400b434d1fa9c36b1543fb3a91~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511035&amp;x-signature=twrVjiGnokyHIPu84%2BO9I8V53dc%3D&amp;x-signature-webp=twrVjiGnokyHIPu84%2BO9I8V53dc%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/2ce156abcf9a487bb30cd688127d8708~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511035&amp;x-signature=vVM%2FHYTej%2BBvDEXlQS9bcgfrE5U%3D&amp;x-signature-webp=vVM%2FHYTej%2BBvDEXlQS9bcgfrE5U%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/83c085ef86d942d2a6c5fe2ffa6278ef~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511035&amp;x-signature=ManJGBJOaRvKrck65VtcFsohMVY%3D&amp;x-signature-webp=ManJGBJOaRvKrck65VtcFsohMVY%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/1aa8bb7c24b24dc08741115c7270bc86~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511035&amp;x-signature=mn21ec%2Fc5c6NJ5noX91AZ0I6NI0%3D&amp;x-signature-webp=mn21ec%2Fc5c6NJ5noX91AZ0I6NI0%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/392921cadd154dd68cf90338e621f8ac~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511035&amp;x-signature=gw1wgGMzOoA%2BVAYs2M9aIr1jkQs%3D&amp;x-signature-webp=gw1wgGMzOoA%2BVAYs2M9aIr1jkQs%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/0f10a9400b434d1fa9c36b1543fb3a91~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511035&amp;x-signature=twrVjiGnokyHIPu84%2BO9I8V53dc%3D&amp;x-signature-webp=twrVjiGnokyHIPu84%2BO9I8V53dc%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>Nineshopacc</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/nineshopacc</t>
+  </si>
+  <si>
+    <t>Dikirim dari Kota Administrasi Jakarta Timur
+Ongkir Rp7.100
+Ekonomi • Estimasi tiba 18 - 22 Jun</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:11:09Z</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/soundtech-official/soundtech-ufo-wireless-tws-bluetooth-speaker-portable-speaker-outdoor-waterproof-ipx7-stereo-360-bass-portable-audio-built-in-mic-tws-pairing-camping-hiking-speaker-1729613739295148594?extParam=ivf%3Dfalse%26keyword%3Dbluetooth+speaker%26search_id%3D20260615050740577BCC914F9E5523D1UP%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>SOUNDTECH UFO Wireless TWS Bluetooth Speaker Portable – Speaker Outdoor Waterproof IPX7 Stereo 360° Bass Portable Audio Built-in Mic TWS Pairing Camping Hiking Speaker - White</t>
   </si>
   <si>
     <t>48%</t>
   </si>
   <si>
-    <t>idr</t>
-[...29 lines deleted...]
-Terima Kasih!
+    <t>Detail produkInfo PentingKondisi: BaruBerat Satuan: 400 gMin. Beli: 1 BuahKategori: SpeakerEtalase: SPEAKER SOUNDBARSOUNDTECH UFO Wireless TWS Speaker merupakan speaker Bluetooth portable dengan desain modern dan tangguh yang dirancang untuk menemani aktivitas indoor maupun outdoor. Menghadirkan suara Stereo HIFI 360° dengan teknologi peningkatan bass, speaker ini memberikan pengalaman audio yang lebih hidup, jernih, dan bertenaga dalam ukuran yang ringkas.
+Dilengkapi fitur TWS (True Wireless Stereo), speaker dapat dihubungkan dengan unit UFO lainnya untuk menghasilkan pemisahan channel kiri dan kanan (L/R split stereo). Dengan menghubungkan dua speaker sekaligus, kamu bisa menikmati suara lebih luas dan immersive seperti sistem audio stereo profesional.
+Menggunakan konfigurasi 2 driver dan 2 passive radiator, SOUNDTECH UFO mampu menghasilkan bass lebih dalam dengan tingkat noise rendah. Selain itu, speaker sudah dilengkapi built-in microphone sehingga dapat digunakan untuk menerima panggilan telepon secara praktis.
+Dirancang khusus untuk aktivitas luar ruangan, speaker ini memiliki sertifikasi IPX7 waterproof, aman digunakan saat hujan, di tepi kolam, hiking, camping, olahraga, hingga traveling. Tersedia juga lanyard hanger sehingga mudah dibawa ke mana saja.
+Cocok untuk penggunaan:
+• Outdoor activity &amp; traveling
+• Camping, hiking &amp; olahraga
+• Musik santai indoor &amp; outdoor
+• Streaming musik dari smartphone
+• Speaker portable harian
+Fitur Unggulan:
+• TWS pairing – hubungkan 2 speaker sekaligus
+• Stereo 360° dengan enhanced bass technology
+• 2 driver + 2 passive radiator bass lebih kuat
+• Built-in microphone untuk panggilan
+• Waterproof IPX7 tahan air
+• Desain portable dengan hanger/lanyard
+• Koneksi Bluetooth stabil &amp; hemat daya
+Spesifikasi:
+Model: UFO
+Bluetooth Version: 5.0
+Speaker Driver: D52mm 4Ω 5W
+Output Power: 10W
+Battery Capacity: 800mAh
+Music Playtime: ±4 Jam
+Charging Time: ±3 Jam
+Input: 5V / 1A
+Support: Bluetooth Connection
+Compatible: Smartphone, Laptop, Computer, Portable Audio Player
+Color: Black
+Isi Dalam Kemasan:
+1x SOUNDTECH UFO Bluetooth Speaker
+1x Kabel Charging Type-C
+1x Hanger / Lanyard
+Pilihan tepat untuk kamu yang ingin speaker portable tahan air dengan suara bass kuat dan fitur stereo TWS, cocok untuk menemani musik di mana saja — dari kamar hingga petualangan outdoor.
 Lihat Selengkapnya</t>
   </si>
   <si>
-    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="138" class="css-18i04md-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;200 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/goojodoq-store-162/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Description:&lt;br&gt;Multifunctional bluetooth speaker, mirror reflection design is both a&lt;br&gt;speaker and an alarm clock, responding on time, good sound quality wakes&lt;br&gt;up the beauty of the day&lt;br&gt;Multiple playback options, giving you a&lt;br&gt;visual and auditory feast, taking you through a new perspective, taking&lt;br&gt;you to appreciate the extraordinary sound, wireless listening to&lt;br&gt;high-quality sound&lt;br&gt;Alarm clock reminder design, soft reminder music&lt;br&gt;HiFi sound quality wakes up the beauty of every day, supports multi-mode playback&lt;br&gt;Support Bluetooth/TF card/AUX line playback, multi-mode can be freely selected, to meet the use of multi-scene, unlimited extension of music&lt;br&gt;Shocking bass audio, giving you a shocking experience of hearing and immersive experience&lt;br&gt;Mobile phones/tablets/computers are widely compatible with most&lt;br&gt;Bluetooth-enabled smart brand devices, with multiple choices to experience different feelings&lt;br&gt;Not only a speaker, but also an alarm clock to broadcast the time on time. Don’t worry about missing important&lt;br&gt;time, the sound is refreshing, and the goodness of the day is awakened.&lt;br&gt;Battery capacity: 1400mAh&lt;br&gt;Function: card, alarm clock&lt;br&gt;Speaker unit: single speaker&lt;br&gt;Size: 143.4 * 34.75 * 66.45mm&lt;br&gt;Playback time: 6 hours&lt;br&gt;Rated power: 5W&lt;br&gt;Bluetooth version: 5.0&lt;br&gt;Shell material: plastic&lt;br&gt;Supported format: MP3 TF Card&lt;br&gt;Receiving distance: 10m and below&lt;br&gt;Speaker adjustment mode: Press&lt;br&gt; &lt;br&gt;Terima Kasih!&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...118 lines deleted...]
-SW 3.2-22 MHZ
------------------------------------------------------
-OPERASI RADIO
-[...2 lines deleted...]
-*Sesuaikan posisi antena untuk mendapatkan penerimaan efek terbaik
------------------------------------------------------
-ISI PAKET :
-[...29 lines deleted...]
-    <t>Dikirim dari Kota Administrasi Jakarta Utara
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" data-testid="tabPDPInfoPenting" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Info Penting&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;400 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/soundtech-official/etalase/speaker-soundbar" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;SPEAKER SOUNDBAR&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;SOUNDTECH UFO Wireless TWS Speaker merupakan speaker Bluetooth portable dengan desain modern dan tangguh yang dirancang untuk menemani aktivitas indoor maupun outdoor. Menghadirkan suara Stereo HIFI 360° dengan teknologi peningkatan bass, speaker ini memberikan pengalaman audio yang lebih hidup, jernih, dan bertenaga dalam ukuran yang ringkas.&lt;br&gt;Dilengkapi fitur TWS (True Wireless Stereo), speaker dapat dihubungkan dengan unit UFO lainnya untuk menghasilkan pemisahan channel kiri dan kanan (L/R split stereo). Dengan menghubungkan dua speaker sekaligus, kamu bisa menikmati suara lebih luas dan immersive seperti sistem audio stereo profesional.&lt;br&gt;Menggunakan konfigurasi 2 driver dan 2 passive radiator, SOUNDTECH UFO mampu menghasilkan bass lebih dalam dengan tingkat noise rendah. Selain itu, speaker sudah dilengkapi built-in microphone sehingga dapat digunakan untuk menerima panggilan telepon secara praktis.&lt;br&gt;Dirancang khusus untuk aktivitas luar ruangan, speaker ini memiliki sertifikasi IPX7 waterproof, aman digunakan saat hujan, di tepi kolam, hiking, camping, olahraga, hingga traveling. Tersedia juga lanyard hanger sehingga mudah dibawa ke mana saja.&lt;br&gt;Cocok untuk penggunaan:&lt;br&gt;• Outdoor activity &amp;amp; traveling&lt;br&gt;• Camping, hiking &amp;amp; olahraga&lt;br&gt;• Musik santai indoor &amp;amp; outdoor&lt;br&gt;• Streaming musik dari smartphone&lt;br&gt;• Speaker portable harian&lt;br&gt;Fitur Unggulan:&lt;br&gt;• TWS pairing – hubungkan 2 speaker sekaligus&lt;br&gt;• Stereo 360° dengan enhanced bass technology&lt;br&gt;• 2 driver + 2 passive radiator bass lebih kuat&lt;br&gt;• Built-in microphone untuk panggilan&lt;br&gt;• Waterproof IPX7 tahan air&lt;br&gt;• Desain portable dengan hanger/lanyard&lt;br&gt;• Koneksi Bluetooth stabil &amp;amp; hemat daya&lt;br&gt;Spesifikasi:&lt;br&gt;Model: UFO&lt;br&gt;Bluetooth Version: 5.0&lt;br&gt;Speaker Driver: D52mm 4Ω 5W&lt;br&gt;Output Power: 10W&lt;br&gt;Battery Capacity: 800mAh&lt;br&gt;Music Playtime: ±4 Jam&lt;br&gt;Charging Time: ±3 Jam&lt;br&gt;Input: 5V / 1A&lt;br&gt;Support: Bluetooth Connection&lt;br&gt;Compatible: Smartphone, Laptop, Computer, Portable Audio Player&lt;br&gt;Color: Black&lt;br&gt;Isi Dalam Kemasan:&lt;br&gt;1x SOUNDTECH UFO Bluetooth Speaker&lt;br&gt;1x Kabel Charging Type-C&lt;br&gt;1x Hanger / Lanyard&lt;br&gt;Pilihan tepat untuk kamu yang ingin speaker portable tahan air dengan suara bass kuat dan fitur stereo TWS, cocok untuk menemani musik di mana saja — dari kamar hingga petualangan outdoor.&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/a34246ce1d134e3dabe646034a93a972~tplv-aphluv4xwc-white-pad-v1:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1781511053&amp;x-signature=%2BODkZVMvrVxZihaLS2foe7JwE08%3D&amp;x-signature-webp=Mh2ow%2BhhyI66Zzj3NfdwHosHsUI%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/a34246ce1d134e3dabe646034a93a972~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511053&amp;x-signature=HB3PBkvWe04NZRvqaUdPoT3aT1k%3D&amp;x-signature-webp=HB3PBkvWe04NZRvqaUdPoT3aT1k%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/e24e13f5c08e446aa2b378b3b0eaa21d~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511053&amp;x-signature=Muy6J4ODOuc6zEeoM8DlmyfsGDQ%3D&amp;x-signature-webp=Muy6J4ODOuc6zEeoM8DlmyfsGDQ%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/3658912a4c964785a1ba8c44e7ad85a6~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511053&amp;x-signature=JAJ1FqN2l2iyBYVcxs1DHJ7edOY%3D&amp;x-signature-webp=JAJ1FqN2l2iyBYVcxs1DHJ7edOY%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/0d87f420e61940f99339307419324058~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511053&amp;x-signature=HTeDlpQ%2FGf6o0x8ExOktxJD4DCo%3D&amp;x-signature-webp=HTeDlpQ%2FGf6o0x8ExOktxJD4DCo%3D&amp;ect=4g
+https://p16-images-common-sign-sg.tokopedia-static.net/tos-maliva-i-o3syd03w52-us/71bc9128d81b4bdcab70c3527b11894d~tplv-o3syd03w52-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1781511053&amp;x-signature=9M9n4COgjGpI16dA5tEkveqIDS0%3D&amp;x-signature-webp=9M9n4COgjGpI16dA5tEkveqIDS0%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/e48a0ac7fd7e4feead83ed9343c8b913~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781511053&amp;x-signature=%2B9k2cpdfOhq2GVq%2Fw2AIVDdx%2B30%3D&amp;x-signature-webp=%2B9k2cpdfOhq2GVq%2Fw2AIVDdx%2B30%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/e166491113364757a18ecb9e9f7577c9~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781511053&amp;x-signature=l6HbF7uz9w%2BhaNXabC4pM07wBDM%3D&amp;x-signature-webp=l6HbF7uz9w%2BhaNXabC4pM07wBDM%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/5768e05f6d78452aaed7eb78ff9f983f~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781511053&amp;x-signature=fNhKRB84T9LZ%2BS%2FCDJsJDm7Cu8Y%3D&amp;x-signature-webp=fNhKRB84T9LZ%2BS%2FCDJsJDm7Cu8Y%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/c7946541853747bc9b6646641f0b56b4~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1781511053&amp;x-signature=eIcTRVDenfjUG0co1yEZCz21uCw%3D&amp;x-signature-webp=eIcTRVDenfjUG0co1yEZCz21uCw%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>Soundtech Official</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/soundtech-official</t>
+  </si>
+  <si>
+    <t>Dikirim dari Kota Administrasi Jakarta Barat
 Ongkir mulai Rp8.000
-Bisa COD • Estimasi tiba besok - 3 Mar</t>
-[...160 lines deleted...]
-    <t>8 rb+</t>
+Reguler • Estimasi tiba 17 - 21 Jun</t>
+  </si>
+  <si>
+    <t>750+</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -793,59 +832,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:W6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -868,374 +907,392 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
     </row>
-    <row r="2" spans="1:22">
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B2" t="s">
+        <v>24</v>
+      </c>
+      <c r="C2" t="s">
+        <v>25</v>
+      </c>
+      <c r="D2" t="s">
+        <v>26</v>
+      </c>
+      <c r="E2">
+        <v>119999</v>
+      </c>
+      <c r="F2">
+        <v>170000</v>
+      </c>
+      <c r="G2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H2" t="s">
+        <v>28</v>
+      </c>
+      <c r="I2">
+        <v>1</v>
+      </c>
+      <c r="J2">
+        <v>4.7</v>
+      </c>
+      <c r="K2">
+        <v>1660</v>
+      </c>
+      <c r="L2" t="s">
+        <v>29</v>
+      </c>
+      <c r="M2" t="s">
+        <v>30</v>
+      </c>
+      <c r="N2" t="s">
+        <v>31</v>
+      </c>
+      <c r="O2" t="s">
+        <v>32</v>
+      </c>
+      <c r="P2" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>34</v>
+      </c>
+      <c r="R2" t="s">
+        <v>35</v>
+      </c>
+      <c r="S2">
+        <v>71</v>
+      </c>
+      <c r="T2" t="s">
+        <v>36</v>
+      </c>
+      <c r="U2" t="s">
+        <v>37</v>
+      </c>
+      <c r="V2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:23">
+      <c r="A3" t="s">
         <v>23</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3" t="s">
+        <v>41</v>
+      </c>
+      <c r="E3">
+        <v>107500</v>
+      </c>
+      <c r="F3">
+        <v>172500</v>
+      </c>
+      <c r="G3" t="s">
+        <v>42</v>
+      </c>
+      <c r="H3" t="s">
+        <v>28</v>
+      </c>
+      <c r="I3">
+        <v>1</v>
+      </c>
+      <c r="J3">
+        <v>4.4</v>
+      </c>
+      <c r="K3">
+        <v>8529</v>
+      </c>
+      <c r="L3" t="s">
+        <v>43</v>
+      </c>
+      <c r="M3" t="s">
+        <v>44</v>
+      </c>
+      <c r="N3" t="s">
+        <v>45</v>
+      </c>
+      <c r="O3" t="s">
+        <v>46</v>
+      </c>
+      <c r="P3" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>48</v>
+      </c>
+      <c r="R3" t="s">
+        <v>49</v>
+      </c>
+      <c r="S3">
+        <v>1782</v>
+      </c>
+      <c r="T3" t="s">
+        <v>36</v>
+      </c>
+      <c r="U3" t="s">
+        <v>37</v>
+      </c>
+      <c r="V3" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="4" spans="1:23">
+      <c r="A4" t="s">
+        <v>23</v>
+      </c>
+      <c r="B4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D4" t="s">
+        <v>52</v>
+      </c>
+      <c r="E4">
+        <v>114900</v>
+      </c>
+      <c r="F4">
+        <v>279900</v>
+      </c>
+      <c r="G4" t="s">
+        <v>53</v>
+      </c>
+      <c r="H4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I4">
+        <v>1</v>
+      </c>
+      <c r="J4">
+        <v>5</v>
+      </c>
+      <c r="K4">
+        <v>136</v>
+      </c>
+      <c r="L4" t="s">
+        <v>54</v>
+      </c>
+      <c r="M4" t="s">
+        <v>55</v>
+      </c>
+      <c r="N4" t="s">
+        <v>56</v>
+      </c>
+      <c r="O4" t="s">
+        <v>57</v>
+      </c>
+      <c r="P4" t="s">
+        <v>58</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>59</v>
+      </c>
+      <c r="R4" t="s">
+        <v>60</v>
+      </c>
+      <c r="S4">
+        <v>427</v>
+      </c>
+      <c r="T4" t="s">
+        <v>61</v>
+      </c>
+      <c r="U4" t="s">
+        <v>37</v>
+      </c>
+      <c r="V4" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="5" spans="1:23">
+      <c r="A5" t="s">
+        <v>23</v>
+      </c>
+      <c r="B5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D5" t="s">
+        <v>64</v>
+      </c>
+      <c r="E5">
+        <v>116000</v>
+      </c>
+      <c r="F5">
+        <v>145000</v>
+      </c>
+      <c r="G5" t="s">
+        <v>65</v>
+      </c>
+      <c r="H5" t="s">
+        <v>28</v>
+      </c>
+      <c r="I5">
+        <v>1</v>
+      </c>
+      <c r="J5">
+        <v>4.8</v>
+      </c>
+      <c r="K5">
+        <v>64</v>
+      </c>
+      <c r="L5" t="s">
+        <v>66</v>
+      </c>
+      <c r="M5" t="s">
+        <v>67</v>
+      </c>
+      <c r="N5" t="s">
+        <v>68</v>
+      </c>
+      <c r="O5" t="s">
+        <v>69</v>
+      </c>
+      <c r="P5" t="s">
+        <v>70</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>71</v>
+      </c>
+      <c r="R5" t="s">
+        <v>72</v>
+      </c>
+      <c r="S5">
+        <v>104</v>
+      </c>
+      <c r="T5" t="s">
+        <v>61</v>
+      </c>
+      <c r="U5" t="s">
+        <v>37</v>
+      </c>
+      <c r="V5" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="6" spans="1:23">
+      <c r="A6" t="s">
+        <v>23</v>
+      </c>
+      <c r="B6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E6">
+        <v>103999</v>
+      </c>
+      <c r="F6">
         <v>200000</v>
       </c>
-      <c r="F2" t="s">
-[...5 lines deleted...]
-      <c r="H2">
+      <c r="G6" t="s">
+        <v>76</v>
+      </c>
+      <c r="H6" t="s">
+        <v>28</v>
+      </c>
+      <c r="I6">
         <v>1</v>
       </c>
-      <c r="I2">
-[...43 lines deleted...]
-      <c r="B3" t="s">
+      <c r="J6">
+        <v>5</v>
+      </c>
+      <c r="K6">
+        <v>273</v>
+      </c>
+      <c r="L6" t="s">
+        <v>77</v>
+      </c>
+      <c r="M6" t="s">
+        <v>78</v>
+      </c>
+      <c r="N6" t="s">
+        <v>79</v>
+      </c>
+      <c r="O6" t="s">
+        <v>80</v>
+      </c>
+      <c r="P6" t="s">
+        <v>81</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>82</v>
+      </c>
+      <c r="R6" t="s">
+        <v>83</v>
+      </c>
+      <c r="S6">
+        <v>202</v>
+      </c>
+      <c r="T6" t="s">
+        <v>84</v>
+      </c>
+      <c r="U6" t="s">
         <v>37</v>
       </c>
-      <c r="C3" t="s">
+      <c r="V6" t="s">
         <v>38</v>
-      </c>
-[...247 lines deleted...]
-        <v>36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">