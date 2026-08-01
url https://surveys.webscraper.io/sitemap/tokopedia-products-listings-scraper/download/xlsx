--- v1 (2026-06-19)
+++ v2 (2026-08-01)
@@ -86,449 +86,394 @@
   <si>
     <t>seller_url</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>stock_level</t>
   </si>
   <si>
     <t>sold</t>
   </si>
   <si>
     <t>condition</t>
   </si>
   <si>
     <t>min_order</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.tokopedia.com/search?navsource=home&amp;pmax=120000&amp;pmin=100000&amp;rt=4%2C5&amp;source=universe&amp;srp_component_id=04.06.00.00&amp;srp_keyword_position=0&amp;srp_keyword_suggestion_method=history_sug&amp;st=product&amp;q=bluetooth%20speaker</t>
   </si>
   <si>
-    <t>2026-06-15T05:08:47Z</t>
-[...8 lines deleted...]
-    <t>29%</t>
+    <t>2026-07-14T05:25:09Z</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/chindo-digital-store/cdos-speaker-bluetooth-sh309-mini-speaker-portable-wireless-bluetooth-small-size-with-lanyard-design-mp3-player-handphone-tv-radio-rgb-bluetooth-led-light-effect-display-1731548270486980312?extParam=ivf%3Dfalse%26keyword%3Dbluetooth+speaker%26search_id%3D202607140514403DD48AB31D016F391NWI%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>[CDOS] Speaker Bluetooth SH309 Mini Speaker Portable Wireless Bluetooth Small Size with Lanyard Design MP3 Player Handphone TV Radio RGB Bluetooth Led Light Effect Display - BLACK</t>
+  </si>
+  <si>
+    <t>95%</t>
   </si>
   <si>
     <t>idr</t>
   </si>
   <si>
-    <t>Detail produkSpesifikasiKondisi: BaruBerat Satuan: 350 gWaktu Preorder: 30 HariMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua Etalase NOTE UNTUK PEMBELI :
-[...50 lines deleted...]
-- Product weight : 315g
+    <t>Detail produkSpesifikasiKondisi: BaruBerat Satuan: 280 gMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua EtalaseSpeaker Bluetooth SH309 Mini Speaker Portable Wireless Bluetooth Small Size Lanyard Design MP3 Player Handphone TV Radio RGB Bluetooth Led Light Effect Display
+Detail produk :
+Lama penggunaan : 2Jam
+Speaker : 5Watt
+Charging Voltage : 5Volt
+Charging Cable : Type-C
+Tersedia slot Memory External dan Flashdisk
+Respon Frekuensi : Frekuensi 120Hz-20kHz
+Baterai : 3.7V sekitar 800mAh
+Package include :
+1. Speaker SH309
+2. USB Type -C
+3. Dus Kemasan (Tersedia Spesifikasi produk dan Fungsi tombol ada di sisi dus ya)
+Cara Penggunaan:
+1. Tekan dan tahan tombol Power untuk menyalakan Speaker.
+2. Nyalakan Bluetooth lalu koneksikan ke Speaker SH309
+3. Dapat dikoneksikan dengan 2 Speaker yang sejenis secara bersamaan tekan dan tahan tombol "M" selama 5detik untuk mengkoneksikan ( 2 Speaker SH309 dalam kondisi sudah menyala dan aktif ya)
+4. Tombol M untuk mengganti mode dari Bluetooth /USB /Memori Card/Radio FM ) Tekan tombol "M" selama 2-3detik pada salah satu speaker hingga mendengar petunjuk dan lampu berhenti berkedip.
+5. Slot Memori Card dan Slot Flashdisk maksimal ukuran 32GB
+6. Di Charge ketika baterai /musik sudah lemah dengan kabel type C
+Dapat terhubung dengan TV / Handphone /Radio dan berbagai perangkat yang memiliki bluetooth. Speaker yang ringan full bass dapat digunakan di Indoor dan Outdoor. Dapat dibawa kemana-mana karena dilengkapi dengan Lanyard Design dan Ukuran yang mini.
+NOTE :
+Jika anda memiliki pertanyaan tentang produk, silahkan langsung hubungi admin kami.
+!!! S&amp;K Complain / Pengembalian / Penukaran Produk !!!
+Pengajuan komplain pesanan kurang lengkap, kendala produk, atau komplain lainnya hanya dapat diajukan ketika status pesanan BELUM SELESAI dan pengajuan hanya dilayani melalui MARKETPLACE.
+WAJIB menyertakan FOTO dan VIDEO unboxing paket
+Video Full dari awal paket masih tersegel rapi (belum di buka). Tanpa TERPOTONG dan Tanpa EDIT.
+Jika tidak ada VIDEO dan FOTO sesuai keterangan S&amp;K di atas, komplain TIDAK DAPAT di proses.
+MEMBELI = SETUJU
+Terimakasih telah belanja di toko kami.
 Lihat Selengkapnya</t>
   </si>
   <si>
-    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-k8h4ug eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;350 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Waktu Preorder: &lt;/span&gt;&lt;span class="main"&gt;30 Hari&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/goojodoqshop/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt; NOTE UNTUK PEMBELI :&lt;br&gt;- Isi alamat dengan lengkap dan sertakan nomor telepon yang aktif sehingga bisa di hubungi&lt;br&gt;- Apabila barang yang diterima tidak sesuai dan mengalami kendala , tolong memberikan video unboxing paket yang diterima. JANGAN terlebih dahulu memberikan penilaian dan boleh tolong segera menghubungin admin kita untuk menyelesaikan permasalahan tesebut. kami akan memberikan jawaban yang memuaskan. &lt;br&gt;-Jika stock warna kosong, kami akan menghubungi customer untuk memilih warna yang ready. Jika dalam 48 jam tidak ada balasan maka akan kami kirim warna RANDOM.&lt;br&gt; &lt;br&gt;Terima Kasih!&lt;br&gt; &lt;br&gt; &lt;br&gt;Keuntungan kami：&lt;br&gt;- Baterai 1400 mAh （Sebagian besar di pasaran adalah 1200mA）&lt;br&gt;- Speaker specifications : 40mm *2（Sebagian besar dari mereka di pasaran berukuran 40mm * 1）&lt;br&gt; &lt;br&gt; &lt;br&gt;Bluetooth 5.0&lt;br&gt;- Sinyal Lebih Stabil&lt;br&gt;- Lebih Irit Baterai&lt;br&gt;- Jangkauan hingga 10 meter&lt;br&gt; &lt;br&gt;Layar LED dengan Display Jam Waktu&lt;br&gt;- Dapat berfungsi sebagai penunjuk waktu&lt;br&gt;- 3 tingkat brightness&lt;br&gt;- Layar LED mampu bertahan tanpa charging hingga 80 jam&lt;br&gt; &lt;br&gt;2 Mode Smart Alarm&lt;br&gt;- Mode Biasa, mode alarm yang dapat diatur dengan tingkat volume berbeda sesuai kebutuhan&lt;br&gt;- Mode Alarm Pagi, mode alarm yang dapat berbunyi kembali setelah alarm dimatikan. Cocok untuk mode alarm&lt;br&gt;saat pagi hari&lt;br&gt; &lt;br&gt;Speaker Ultra Bass&lt;br&gt;- Speaker HD&lt;br&gt;- Diameter 45mm dan 40mm&lt;br&gt; &lt;br&gt;Layar LED model Cermin&lt;br&gt;- Saat jam dimatikan, layar dapat dipakai sebagai cermin rias&lt;br&gt;- Ukuran layar cukup besar&lt;br&gt; &lt;br&gt;Play Music Hingga 5 Jam Non Stop&lt;br&gt;- Baterai 1400 mAh （Sebagian besar di pasaran adalah 1200mA）&lt;br&gt;- Support charging Micro USB&lt;br&gt; &lt;br&gt;Bisa Dipakai Menjawab Panggilan Telepon&lt;br&gt;- Pairing Bluetooth dengan handphone untuk dapat menjawab panggilan masuk. Terdapat lubang kecil di antara&lt;br&gt;tombol button yang berfungsi sebagai microphone.&lt;br&gt;- Support microphone, noise cancellation&lt;br&gt;- Suara Jernih &amp;amp; No Delay&lt;br&gt; &lt;br&gt;Radio FM&lt;br&gt;- Dapat mendengarkan musik dan radio kesukaanmu&lt;br&gt;- klik tombol next di bagian atas untuk mencari radio kesukaanmu&lt;br&gt; &lt;br&gt;Multifungsi dan Multiport&lt;br&gt;- Support SD Card, Bluetooth &amp;amp; micro USB&lt;br&gt; &lt;br&gt;Spesifikasi&lt;br&gt;- Bluetooth version : Bluetooth 5.0&lt;br&gt;- Working distance : &lt;br&gt;- Output power : 5W&lt;br&gt;- Speaker specifications : 40mm *2&lt;br&gt;- Frequency response range : 40HZ - 18KHZ&lt;br&gt;- Signal to noise ratio : &amp;gt;75dB&lt;br&gt;- Battery capacity : 1400 mAh 3.7V&lt;br&gt;- Play time : 5 Hours&lt;br&gt;- Charging time : 3 Hours&lt;br&gt;- Power input : DC 5V 1A&lt;br&gt;- Product size : 145 x 68.5 x 54.5mm&lt;br&gt;- Product weight : 315g&lt;br&gt; &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...34 lines deleted...]
-    <t>50 rb+</t>
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;280 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/chindo-digital-store/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Speaker Bluetooth SH309 Mini Speaker Portable Wireless Bluetooth Small Size Lanyard Design MP3 Player Handphone TV Radio RGB Bluetooth Led Light Effect Display&lt;br&gt;&lt;br&gt;Detail produk :&lt;br&gt;Lama penggunaan : 2Jam&lt;br&gt;Speaker : 5Watt&lt;br&gt;Charging Voltage : 5Volt&lt;br&gt;Charging Cable : Type-C&lt;br&gt;Tersedia slot Memory External dan Flashdisk&lt;br&gt;Respon Frekuensi : Frekuensi 120Hz-20kHz&lt;br&gt;Baterai : 3.7V sekitar 800mAh&lt;br&gt;&lt;br&gt;Package include :&lt;br&gt;1. Speaker SH309&lt;br&gt;2. USB Type -C&lt;br&gt;3. Dus Kemasan (Tersedia Spesifikasi produk dan Fungsi tombol ada di sisi dus ya)&lt;br&gt;&lt;br&gt;Cara Penggunaan:&lt;br&gt;1. Tekan dan tahan tombol Power untuk menyalakan Speaker.&lt;br&gt;2. Nyalakan Bluetooth lalu koneksikan ke Speaker SH309&lt;br&gt;3. Dapat dikoneksikan dengan 2 Speaker yang sejenis secara bersamaan tekan dan tahan tombol "M" selama 5detik untuk mengkoneksikan ( 2 Speaker SH309 dalam kondisi sudah menyala dan aktif ya)&lt;br&gt;4. Tombol M untuk mengganti mode dari Bluetooth /USB /Memori Card/Radio FM ) Tekan tombol "M" selama 2-3detik pada salah satu speaker hingga mendengar petunjuk dan lampu berhenti berkedip.&lt;br&gt;5. Slot Memori Card dan Slot Flashdisk maksimal ukuran 32GB&lt;br&gt;6. Di Charge ketika baterai /musik sudah lemah dengan kabel type C&lt;br&gt;&lt;br&gt;Dapat terhubung dengan TV / Handphone /Radio dan berbagai perangkat yang memiliki bluetooth. Speaker yang ringan full bass dapat digunakan di Indoor dan Outdoor. Dapat dibawa kemana-mana karena dilengkapi dengan Lanyard Design dan Ukuran yang mini.&lt;br&gt;&lt;br&gt;NOTE :&lt;br&gt;Jika anda memiliki pertanyaan tentang produk, silahkan langsung hubungi admin kami.&lt;br&gt;!!! S&amp;amp;K Complain / Pengembalian / Penukaran Produk !!!&lt;br&gt;Pengajuan komplain pesanan kurang lengkap, kendala produk, atau komplain lainnya hanya dapat diajukan ketika status pesanan BELUM SELESAI dan pengajuan hanya dilayani melalui MARKETPLACE.&lt;br&gt;WAJIB menyertakan FOTO dan VIDEO unboxing paket&lt;br&gt;Video Full dari awal paket masih tersegel rapi (belum di buka). Tanpa TERPOTONG dan Tanpa EDIT.&lt;br&gt;Jika tidak ada VIDEO dan FOTO sesuai keterangan S&amp;amp;K di atas, komplain TIDAK DAPAT di proses.&lt;br&gt;&lt;br&gt;MEMBELI = SETUJU&lt;br&gt;Terimakasih telah belanja di toko kami.&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p19-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/4889a33249a64f2d9fea1c6c20c4ccae~tplv-aphluv4xwc-white-pad-v1:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1784017490&amp;x-signature=GbH4bYRVy2Qk%2F%2FhdcCkyuX18DUk%3D&amp;x-signature-webp=n77U2iad4uiTvuE3rd3fUzW6pCw%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/4889a33249a64f2d9fea1c6c20c4ccae~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017490&amp;x-signature=JVV2H1AvFOtxQs0azhcGtw2HGUs%3D&amp;x-signature-webp=JVV2H1AvFOtxQs0azhcGtw2HGUs%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/a62e45ef950446faafd71411c5651875~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017490&amp;x-signature=H3MNO7oOjpyZATLALFfX58SM4xI%3D&amp;x-signature-webp=H3MNO7oOjpyZATLALFfX58SM4xI%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/b9441b316bae4a13956ce580bd0ae6ef~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017490&amp;x-signature=Ku3V35V%2FT%2Bl7KZtgYwpTyMGuaZk%3D&amp;x-signature-webp=Ku3V35V%2FT%2Bl7KZtgYwpTyMGuaZk%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/34205a7bb59a46c9a296406a5403c7cb~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017490&amp;x-signature=SgAMt4dM2gP%2Bk29ZNm1%2Bb2EwjRE%3D&amp;x-signature-webp=SgAMt4dM2gP%2Bk29ZNm1%2Bb2EwjRE%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/c44f3b71375d4b408ed476f51af1dd8b~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017490&amp;x-signature=yIxS%2F2jGYqiyS3x2emMV%2FhIPynk%3D&amp;x-signature-webp=yIxS%2F2jGYqiyS3x2emMV%2FhIPynk%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/fe505df286fe42148d8b4f83690a1efa~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017490&amp;x-signature=%2FD8UKYPkBGymo0Ij3ozv6zgSWeo%3D&amp;x-signature-webp=%2FD8UKYPkBGymo0Ij3ozv6zgSWeo%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/8b742a3edb8b4d4f9a855af9a53d0343~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017490&amp;x-signature=ieVtE9RWI2V83JWLLYVgo6uklDo%3D&amp;x-signature-webp=ieVtE9RWI2V83JWLLYVgo6uklDo%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/db04915a36e84d139c802c63f3fe0aa5~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1784017490&amp;x-signature=bUIKkbhzy17nhmyRUKO%2FvWHjUgs%3D&amp;x-signature-webp=bUIKkbhzy17nhmyRUKO%2FvWHjUgs%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/7ee0bbf26bc94b46ad02e1e6f076b904~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1784017490&amp;x-signature=piG3vjEwa34TW9yfN95OAItQTa0%3D&amp;x-signature-webp=piG3vjEwa34TW9yfN95OAItQTa0%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>CHINDO DIGITAL STORE</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/chindo-digital-store</t>
+  </si>
+  <si>
+    <t>Dikirim dari Kota Administrasi Jakarta Utara
+Ongkir Rp11.500
+Bisa COD • Estimasi tiba besok - 16 Jul</t>
+  </si>
+  <si>
+    <t>10 rb+</t>
   </si>
   <si>
     <t>Baru</t>
   </si>
   <si>
     <t>1 Buah</t>
   </si>
   <si>
-    <t>2026-06-15T05:09:56Z</t>
-[...16 lines deleted...]
-Dapat kabel charger micro
+    <t>2026-07-14T05:26:31Z</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/djtonies/tonies-899-speaker-karaoke-speaker-mic-bluetooth-super-bass-portable-ringan-tipe-bluetooth-5-0-cahaya-rgb-light-daya-15w-bass-1732398527189190199-1736314336065586743?extParam=ivf%3Dtrue%26keyword%3Dbluetooth+speaker%26search_id%3D202607140514403DD48AB31D016F391NWI%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>TONIES 899 Speaker Karaoke Speaker Mic Bluetooth Super Bass Portable Ringan Tipe Bluetooth 5.0 Cahaya RGB Light Daya 15W Bass - TONIES899</t>
+  </si>
+  <si>
+    <t>72%</t>
+  </si>
+  <si>
+    <t>Detail produkKondisi: BaruBerat Satuan: 2,2 kgMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua EtalaseSpeaker Bluetooth TONIES899 4 X 2 inch
+Spesifikasi :
+- Hight Capacity Lithium Battery 2200mah
+- Audio input USB
+- Audio input TF
+- Audio input Aux Audio Input
+- FM Radio
+- Speaker Unit 4 inch
+- Output Power RMS 5W
+- Power amplifier ratio 70dBA
+- Frequency response 20KHz~20KHz
+- Rechargeable battery 5V
+In Box :
+- Speaker
+- USB Charger
+- Mic kabel
+Note :
+- Mohon buat Video Unboxing saat paket Diterima dan Dibuka Jika ada komplain, karena kami tidak menerima komplain jika ada barang yang rusak atau salah kirim tanpa Video Unboxing.
+- Semua Produk yg kami kirim sudah melalui Test dan QC / Quality Control sehingga produk yg di kirim dalam keadaan baik.
 Lihat Selengkapnya</t>
   </si>
   <si>
-    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;800 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/toko-laris-acc/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Speaker Bluetooth Karaoke NIXNOX NX-801 adalah pilihan yang tepat untuk Anda yang ingin bernyanyi karaoke dengan suara yang jernih dan meriah. Speaker ini dilengkapi dengan mikrofon gratis, speaker 3 inc, dan fullbass. Ukuran speaker ini sekitar 27,5cm x 12cm x 10cm dengan berat hanya sekitar 800 gram. Speaker ini tersedia dalam warna hitam, merah, dan biru. Speaker ini memiliki beberapa fitur yang sangat berguna dalam penggunaan sehari-hari seperti mendukung Bluetooth dan Micro SD. Selain itu, pengguna dapat memutar musik dari flashdisk atau menggunakan Aux untuk menghubungkan ke perangkat audio lain. Tidak hanya itu saja, musik favorit Anda juga dapat diputar melalui Radio FM yang tersedia pada speaker ini.&lt;br&gt;&lt;br&gt;Speaker Bluetooth Karaoke NIXNOX NX-801 memiliki suara yang sangat mantap sehingga bisa membuat acara menjadi lebih seru. Garansi produsen akan memberikan jaminan kualitas atas produk tersebut. Selain itu, speaker ini juga kompatibel dengan seluler. Dengan mikrofon gratis yang disertakan, pengguna dapat langsung menggunakan speaker ini untuk karaoke tanpa harus membeli mikrofon tambahan. Speaker ini juga dilengkapi dengan lampu warna-warni yang akan menambah suasana karaoke menjadi lebih meriah.&lt;br&gt;&lt;br&gt;Dengan fitur Bluetooth, pengguna dapat menghubungkan perangkat audio mereka secara nirkabel dan memutar musik dari perangkat tersebut melalui speaker ini. Selain itu, fitur Micro SD memungkinkan pengguna untuk memutar musik dari kartu memori mereka tanpa perlu terhubung ke perangkat lain.&lt;br&gt;Kelengkapan:&lt;br&gt;Dapat Microphone kabel&lt;br&gt;Dapat kabel charger micro&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...91 lines deleted...]
-Silakan hubungi Admin Marketplace, CS JETE, atau kunjungi Official Store JETE terdekat untuk info lebih lanjut.
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;2,2 kg&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/djtonies/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Speaker Bluetooth TONIES899 4 X 2 inch&lt;br&gt;Spesifikasi :&lt;br&gt;- Hight Capacity Lithium Battery 2200mah&lt;br&gt;- Audio input USB&lt;br&gt;- Audio input TF&lt;br&gt;- Audio input Aux Audio Input&lt;br&gt;- FM Radio&lt;br&gt;- Speaker Unit 4 inch&lt;br&gt;- Output Power RMS 5W&lt;br&gt;- Power amplifier ratio 70dBA&lt;br&gt;- Frequency response 20KHz~20KHz&lt;br&gt;- Rechargeable battery 5V&lt;br&gt;In Box :&lt;br&gt;- Speaker&lt;br&gt;- USB Charger&lt;br&gt;- Mic kabel&lt;br&gt;Note :&lt;br&gt;- Mohon buat Video Unboxing saat paket Diterima dan Dibuka Jika ada komplain, karena kami tidak menerima komplain jika ada barang yang rusak atau salah kirim tanpa Video Unboxing.&lt;br&gt;- Semua Produk yg kami kirim sudah melalui Test dan QC / Quality Control sehingga produk yg di kirim dalam keadaan baik.&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/79c6475ae94f4cbca03dba543a29eb0e~tplv-aphluv4xwc-white-pad-v1:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1784017571&amp;x-signature=046wfWpSAP%2BDG0Z5njeb%2FTfOibY%3D&amp;x-signature-webp=Xduf0oybCSRJjwK%2BeMfuY0Ewsg8%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/79c6475ae94f4cbca03dba543a29eb0e~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017571&amp;x-signature=pAEFBbr4S8e7D6X84AsnIXTHhBM%3D&amp;x-signature-webp=pAEFBbr4S8e7D6X84AsnIXTHhBM%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/748aa652921a4668b0fdb6563aa5c26a~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017571&amp;x-signature=Nqr4oOqo%2BQvM8UvGkJ%2FU9Aleb9E%3D&amp;x-signature-webp=Nqr4oOqo%2BQvM8UvGkJ%2FU9Aleb9E%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/8648c7e922d84cc8befa98e650f4ef40~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017571&amp;x-signature=rxq5YlyUG76BplRTw7FWD2KJ5hU%3D&amp;x-signature-webp=rxq5YlyUG76BplRTw7FWD2KJ5hU%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/18d87344644e450b89e4e1aa969724f2~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017571&amp;x-signature=PmWdv64OvMlzJhobiCUeST33Feg%3D&amp;x-signature-webp=PmWdv64OvMlzJhobiCUeST33Feg%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/009cf9f5d1e74bb69b834acb32a00e10~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017571&amp;x-signature=XvPOqrAnMvmgjkWrKgDZiEHhi3Q%3D&amp;x-signature-webp=XvPOqrAnMvmgjkWrKgDZiEHhi3Q%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/7b7024bbe07a4b1d8c8c2999fc8b2c70~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017571&amp;x-signature=9VtkuEscBhCDLOIFB3C0USf2paM%3D&amp;x-signature-webp=9VtkuEscBhCDLOIFB3C0USf2paM%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/95d0fa8cc6b045a88ce6efe4a0b1e300~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017571&amp;x-signature=PhSJ7%2FB68TsV06J%2FEn%2FXAAvw%2BAE%3D&amp;x-signature-webp=PhSJ7%2FB68TsV06J%2FEn%2FXAAvw%2BAE%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/2a123ca486af4a828cf54ae1ec2a6235~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017571&amp;x-signature=RltQkoX1hzLl1P80hFdpNjG4uBg%3D&amp;x-signature-webp=RltQkoX1hzLl1P80hFdpNjG4uBg%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/d07c2017b7cf4d25b998056f2fba9895~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017571&amp;x-signature=8MsDfzhSmDep%2BkxRZiRer%2BzpSAI%3D&amp;x-signature-webp=8MsDfzhSmDep%2BkxRZiRer%2BzpSAI%3D&amp;ect=4g
+https://p19-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/9ccc8d019c74421b836087b0f92891b3~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1784017571&amp;x-signature=KcCijcEFlBSVW98LZ89O432bPh0%3D&amp;x-signature-webp=KcCijcEFlBSVW98LZ89O432bPh0%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/79c6475ae94f4cbca03dba543a29eb0e~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017571&amp;x-signature=pAEFBbr4S8e7D6X84AsnIXTHhBM%3D&amp;x-signature-webp=pAEFBbr4S8e7D6X84AsnIXTHhBM%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>DJ.TONIES</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/djtonies</t>
+  </si>
+  <si>
+    <t>Dikirim dari Kota Administrasi Jakarta Utara
+Rp0
+Bisa COD • Estimasi tiba besok - 16 Jul</t>
+  </si>
+  <si>
+    <t>33,7 rb</t>
+  </si>
+  <si>
+    <t>3 rb+</t>
+  </si>
+  <si>
+    <t>2026-07-14T05:27:13Z</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/toniesofficial/speaker-bluetooth-portable-tonies899-4-inch-x2-speaker-atas-bawah-free-micropone-1732056534262580913-1734577498287081137?extParam=ivf%3Dfalse%26keyword%3Dbluetooth+speaker%26search_id%3D202607140514403DD48AB31D016F391NWI%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>Speaker Bluetooth Portable Tonies899 4 inch X2 speaker atas bawah Free Micropone - TONIES899</t>
+  </si>
+  <si>
+    <t>70%</t>
+  </si>
+  <si>
+    <t>Detail produkKondisi: BaruBerat Satuan: 2,2 kgMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua EtalaseSpeaker Bluetooth Tonies899 4 X 2 inch  
+Spesifikasi :  
+- Hight Capacity Lithium Battery 2000mah  
+- Audio input USB  
+- Audio input TF  
+- Audio input Aux Audio Input  
+- FM Radio  
+- Speaker Unit 4 inch  
+- Output Power RMS 3W  
+- Power amplifier ratio 70dBA  
+- Frequency response 20KHz~20KHz  
+- Rechargeable battery 5V  
+In Box :  
+- Speaker  
+- USB Charger  
+- Mic kabel  
 Lihat Selengkapnya</t>
   </si>
   <si>
-    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;500 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/jete-authorized-shop/etalase/jete-speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;JETE SPEAKER&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Garansi 2 Tahun Rusak Ganti Baru | Tukar Sepuasnya&lt;br&gt;&lt;br&gt;Specification of Speaker JETE-SM3 :&lt;br&gt;&lt;br&gt;• Bluetooth version : V5.3&lt;br&gt;• Output Power: 6W (3W*2)&lt;br&gt;• Wireless working range: 10M (without obstacles)&lt;br&gt;• Support: BT, Micro SD, TWS, USB, FM &amp;amp; Handsfree calling&lt;br&gt;• Speaker frequency: 20Hz-20kHz&lt;br&gt;• Battery: 3.7V/800mAh&lt;br&gt;• Charging time: 3-4H&lt;br&gt;• Input voltage: DC5V/0.5A&lt;br&gt;• Material: ABS+Iron net&lt;br&gt;• Net Weight: 398g&lt;br&gt;• Product size: 70*67*225mm&lt;br&gt;&lt;br&gt;Kelebihan JETE SM3 :&lt;br&gt;1. RGB LAMP membuat suasana menakjubkan&lt;br&gt;Hadirkan pengalaman lebih menarik dan keren dengan adanya lampu RGB di bagian sisi speaker. Lampu akan menyala diiringi musik yang diputar. Lampu RGB dapat menambah suasana lebih seru dan mengasyikan saat berkumpul bersama orang-orang terdekat.&lt;br&gt;&lt;br&gt;2. Mendukung untuk panggilan telepon&lt;br&gt;Tak hanya untuk mendengarkan musik dan konten favorit saja, pengguna juga dapat melakukan panggilan dengan lawan bicara secara langsung. Ini karena speaker dilengkapi dengan mikrofon untuk melakukan panggilan telepon.&lt;br&gt;&lt;br&gt;3. All in one speaker&lt;br&gt;Desain multifungsinya membantu pengguna untuk pemakaian di berbagai saluran. Mulai, slot MicroSD, USB Disk, AUX, Bluetooth hingga FM Radio. Bebas pilih mana mode saluran sesuai dengan kebutuhan.&lt;br&gt;&lt;br&gt;4. Ketahanan baterai yang opyimal&lt;br&gt;Tak perlu khawatir kehabisan baterai saat memutar musik maupun konten favoritmu setiap saat dalam waktu lama. Dengan kapasitas baterai 800 mAh dapat digunakan hingga 4 jam waktu pemutaran.&lt;br&gt;&lt;br&gt;Keuntungan membeli di JETE Authorized Shop :&lt;br&gt;1. Harga Inc PPN 11% (bisa menerbitkan faktur pajak)&lt;br&gt;2. Barang Asli, Baru dan Bergaransi Resmi&lt;br&gt;3. Selalu Ready Stock dan Siap Kirim&lt;br&gt;4. Packing Aman dan Rapi&lt;br&gt;5. Pengiriman Tepat Waktu&lt;br&gt;6. Pelayanan Ramah dengan Product Knowledge yang Baik&lt;br&gt;7. Proses Klaim Garansi Mudah &amp;amp; dibantu Hingga Selesai&lt;br&gt;8. Banyak Bonus dan Voucher Cashback yang didapatkan&lt;br&gt;9. Memiliki Cabang Toko Resmi Offline yang tersebar di seluruh Indonesia&lt;br&gt;&lt;br&gt;&lt;br&gt;Klaim Garansi Speaker JETE&lt;br&gt;&lt;br&gt;- Kerusakan sistem/baterai pada unit Speaker JETE dapat diajukan klaim garansi dan akan diganti dengan unit baru.&lt;br&gt;- Namun, kerusakan fisik atau percobaan modifikasi oleh pengguna tidak termasuk dalam garansi dan tidak dapat diklaim.&lt;br&gt;&lt;br&gt;Silakan hubungi Admin Marketplace, CS JETE, atau kunjungi Official Store JETE terdekat untuk info lebih lanjut.&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...59 lines deleted...]
-Dimensi Paket: 16.5 x 12 x 5 cm
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;2,2 kg&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/toniesofficial/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Speaker Bluetooth Tonies899 4 X 2 inch &amp;nbsp;&lt;br&gt;Spesifikasi : &amp;nbsp;&lt;br&gt;- Hight Capacity Lithium Battery 2000mah &amp;nbsp;&lt;br&gt;- Audio input USB &amp;nbsp;&lt;br&gt;- Audio input TF &amp;nbsp;&lt;br&gt;- Audio input Aux Audio Input &amp;nbsp;&lt;br&gt;- FM Radio &amp;nbsp;&lt;br&gt;- Speaker Unit 4 inch &amp;nbsp;&lt;br&gt;- Output Power RMS 3W &amp;nbsp;&lt;br&gt;- Power amplifier ratio 70dBA &amp;nbsp;&lt;br&gt;- Frequency response 20KHz~20KHz &amp;nbsp;&lt;br&gt;- Rechargeable battery 5V &amp;nbsp;&lt;br&gt;In Box : &amp;nbsp;&lt;br&gt;- Speaker &amp;nbsp;&lt;br&gt;- USB Charger &amp;nbsp;&lt;br&gt;- Mic kabel &amp;nbsp;&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/c4281d35abec4c078ebdfccde90ea1fd~tplv-aphluv4xwc-white-pad-v1:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1784017613&amp;x-signature=Bh39aHq6YGKPapkPCgq2SQlJCaM%3D&amp;x-signature-webp=0x9lFJj2u%2BD1tcqmZx42JV1wLGA%3D</t>
+  </si>
+  <si>
+    <t>https://p19-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/c4281d35abec4c078ebdfccde90ea1fd~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017613&amp;x-signature=YTxZbKrvtqUufoNKnixDeKIi7M0%3D&amp;x-signature-webp=YTxZbKrvtqUufoNKnixDeKIi7M0%3D&amp;ect=4g
+https://p19-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/37875633654a4aed9adceff1e03355d4~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017613&amp;x-signature=f827ahYalw1hJ35oyW4ROuFF%2BuE%3D&amp;x-signature-webp=f827ahYalw1hJ35oyW4ROuFF%2BuE%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/9ad36bc9bf754da39d520c91a577ac1a~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017613&amp;x-signature=%2BYX6Qrv%2BwOgAeoAjkuOrKfqF3nQ%3D&amp;x-signature-webp=%2BYX6Qrv%2BwOgAeoAjkuOrKfqF3nQ%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/47ef35198f2247e5abbc5826ff214c56~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017613&amp;x-signature=kQbD5N54Ds%2FJCpF57s4RKk5rqfg%3D&amp;x-signature-webp=kQbD5N54Ds%2FJCpF57s4RKk5rqfg%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/31a7bdd51b164206ba9061ab6df86e98~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017613&amp;x-signature=Zj8V9QmTBZyGLptnbpklLuCiG8s%3D&amp;x-signature-webp=Zj8V9QmTBZyGLptnbpklLuCiG8s%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/9b6c4093ff8645d3821093f9512bfd9a~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017613&amp;x-signature=jFNcmz%2F5fEqxKBuYoBbvNjgmTxY%3D&amp;x-signature-webp=jFNcmz%2F5fEqxKBuYoBbvNjgmTxY%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/a84da527a7584d3ba379a6ff0d7f5f8d~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017613&amp;x-signature=pkop%2B6x9OXjvKuhxlhJCIK6hEcw%3D&amp;x-signature-webp=pkop%2B6x9OXjvKuhxlhJCIK6hEcw%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/4a202ef2ca0a48a18947df5196b40552~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1784017613&amp;x-signature=zP1qM3hpoOiXk%2FDlwJKSNonE1Lw%3D&amp;x-signature-webp=zP1qM3hpoOiXk%2FDlwJKSNonE1Lw%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>ToniesOfficial</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/toniesofficial</t>
+  </si>
+  <si>
+    <t>Dikirim dari Kab. Gresik
+Rp0
+Bisa COD • Estimasi tiba 16 - 17 Jul</t>
+  </si>
+  <si>
+    <t>24,5 rb</t>
+  </si>
+  <si>
+    <t>1 rb+</t>
+  </si>
+  <si>
+    <t>2026-07-14T05:30:56Z</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/toniesofficial/audio-bluetooth-speaker-bass-tonies899-portable-speaker-with-party-light-1732009074498504369-1734577550080050865?extParam=ivf%3Dfalse%26keyword%3Dbluetooth+speaker%26search_id%3D202607140514403DD48AB31D016F391NWI%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>Audio Bluetooth Speaker Bass Tonies899 Portable Speaker with Party Light - TONIES899</t>
+  </si>
+  <si>
+    <t>71%</t>
+  </si>
+  <si>
+    <t>Detail produkKondisi: BaruBerat Satuan: 2,2 kgMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua EtalaseUkuran :
+T : 40 cm
+P : 18 cm
+L : 18 cm
+Spesifikasi Produk :
+- Model :Tonies899
+- Responce Frequency : 20Hz-20KHz
+- Output Power : 5W
+- Playing time : 3-6hours
+- Charging time : 3-4hours
+- Stand by : 200hours
+- S/N : &gt;85dB
+- Battery : 3.7V 1500mAh lithium battery
+Fitur Produk
+- Support USB
+- Support Radio FM
+- Bluetooth connection
+- Support MIC
+- Support TF Card
+- Support Wireless
+isi Paket :
+1* Speaker Bluetooth
+1* Kabel Micro Usb
+1* Kabel mic
+1* Mic
 Lihat Selengkapnya</t>
   </si>
   <si>
-    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;400 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/nineshopacc/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;KiiP Wireless Y6 Round Bluetooth Wireless Speaker Portable&lt;br&gt;Multifunction with LED light&lt;br&gt;Aluminum material&lt;br&gt;Micphone biult-in&lt;br&gt;JL5.0+EDR Bluetooth Version&lt;br&gt;Hand free calls/Charge indication/Status indication&lt;br&gt;Muti-function: wireless / Led Light&lt;br&gt;Mini wireless Card Speakers&lt;br&gt;Play music in 10 Meters distance&lt;br&gt;Suitable for Promotion, Gift, Store for sell. Pocket size to carry anywhere&lt;br&gt;&lt;br&gt;Brand: KiiP&lt;br&gt;Model: KiiP Wireless Y6&lt;br&gt;Rated Power : 3W&lt;br&gt;Battery Capacity: 600mAh&lt;br&gt;Play time: 5-6Hours&lt;br&gt;Color: Grey&lt;br&gt;Berat Paket: 230 gram&lt;br&gt;Dimensi Paket: 16.5 x 12 x 5 cm&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...70 lines deleted...]
-Pilihan tepat untuk kamu yang ingin speaker portable tahan air dengan suara bass kuat dan fitur stereo TWS, cocok untuk menemani musik di mana saja — dari kamar hingga petualangan outdoor.
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;2,2 kg&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/toniesofficial/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;Ukuran :&lt;br&gt;T : 40 cm&lt;br&gt;P : 18 cm&lt;br&gt;L : 18 cm&lt;br&gt;Spesifikasi Produk :&lt;br&gt;- Model :Tonies899&lt;br&gt;- Responce Frequency : 20Hz-20KHz&lt;br&gt;- Output Power : 5W&lt;br&gt;- Playing time : 3-6hours&lt;br&gt;- Charging time : 3-4hours&lt;br&gt;- Stand by : 200hours&lt;br&gt;- S/N : &amp;gt;85dB&lt;br&gt;- Battery : 3.7V 1500mAh lithium battery&lt;br&gt;Fitur Produk&lt;br&gt;- Support USB&lt;br&gt;- Support Radio FM&lt;br&gt;- Bluetooth connection&lt;br&gt;- Support MIC&lt;br&gt;- Support TF Card&lt;br&gt;- Support Wireless&lt;br&gt;isi Paket :&lt;br&gt;1* Speaker Bluetooth&lt;br&gt;1* Kabel Micro Usb&lt;br&gt;1* Kabel mic&lt;br&gt;1* Mic&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/ffac31bac9b14b6194e4e87dda6d330b~tplv-aphluv4xwc-white-pad-v1:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1784017836&amp;x-signature=TYGc2rxbSw8idHqpGFoDeTwVNUA%3D&amp;x-signature-webp=wroomQ2QHOCypSuLZ1nVF2HnAeI%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/ffac31bac9b14b6194e4e87dda6d330b~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017836&amp;x-signature=AhSVyp10dYNkJQo5Q2kWgdIBDmM%3D&amp;x-signature-webp=AhSVyp10dYNkJQo5Q2kWgdIBDmM%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/d9b106030cd841c1b00ebec38ff8d84c~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017836&amp;x-signature=7DQtfFOiDuHHGkfyvASGNuo7ZX8%3D&amp;x-signature-webp=7DQtfFOiDuHHGkfyvASGNuo7ZX8%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/bdbbf64c587145ba886d8a577e5d1041~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017836&amp;x-signature=c17qJv4hJHuAdsL7d80h8ak0Jk4%3D&amp;x-signature-webp=c17qJv4hJHuAdsL7d80h8ak0Jk4%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/b34ca20e7d144c06a836f1bea06bc68c~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017836&amp;x-signature=Ba770h%2B925H9OHKsRNlrkgyPQHQ%3D&amp;x-signature-webp=Ba770h%2B925H9OHKsRNlrkgyPQHQ%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/c8336343a81a4d7db4aaff58646bc711~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017836&amp;x-signature=QABEwieUgL6DdAHnH3GdF1%2FGxDY%3D&amp;x-signature-webp=QABEwieUgL6DdAHnH3GdF1%2FGxDY%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/296d55a4f320485ca49ab212e5988d1f~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017836&amp;x-signature=%2F6YbKRRd0APBW%2Fj3WbWIP93QdK8%3D&amp;x-signature-webp=%2F6YbKRRd0APBW%2Fj3WbWIP93QdK8%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/508ff511ade44bd58b88c1dd1c589a63~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017836&amp;x-signature=uMQysd9zXv8JwIVfrKgQYihcYWQ%3D&amp;x-signature-webp=uMQysd9zXv8JwIVfrKgQYihcYWQ%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/ded29ea34add41cf9c58edd1d1651cfb~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017836&amp;x-signature=v%2FHFT0X54Zj%2BjfhOh24okxQDi8k%3D&amp;x-signature-webp=v%2FHFT0X54Zj%2BjfhOh24okxQDi8k%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/64edf89a2a834c3593937e63affdfa71~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1784017836&amp;x-signature=zpWForJlzX4JZPkkf4SwhOjzJOE%3D&amp;x-signature-webp=zpWForJlzX4JZPkkf4SwhOjzJOE%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/d0fe884d0f74438db1b69fc3512c7155~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1784017836&amp;x-signature=l3s8nqtf7wpaH%2F%2FyUXg6O4%2F8zNo%3D&amp;x-signature-webp=l3s8nqtf7wpaH%2F%2FyUXg6O4%2F8zNo%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>32,9 rb</t>
+  </si>
+  <si>
+    <t>5 rb+</t>
+  </si>
+  <si>
+    <t>2026-07-14T05:31:55Z</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/plugsidn/cod-plugs-speaker-bluetooth-sh309-mini-speaker-portable-wireless-bluetooth-small-size-with-lanyard-design-mp3-player-handphone-tv-radio-rgb-bluetooth-led-light-effect-display-1731548446660265789?extParam=ivf%3Dfalse%26keyword%3Dbluetooth+speaker%26search_id%3D202607140514403DD48AB31D016F391NWI%26src%3Dsearch</t>
+  </si>
+  <si>
+    <t>[COD] PLUGS Speaker Bluetooth SH309 Mini Speaker Portable Wireless Bluetooth Small Size with Lanyard Design MP3 Player Handphone TV Radio RGB Bluetooth Led Light Effect Display - PINK</t>
+  </si>
+  <si>
+    <t>96%</t>
+  </si>
+  <si>
+    <t>Detail produkSpesifikasiKondisi: BaruBerat Satuan: 300 gMin. Beli: 1 BuahKategori: SpeakerEtalase: Semua Etalase
+Detail produk :
+Lama penggunaan : 2Jam
+Speaker : 5Watt
+Charging Voltage : 5Volt
+Charging Cable : Type-C
+Baterai : 3.7V sekitar 800mAh
+Package include :
+1. Speaker SH309
+2. USB Type -C
+3. Dus Kemasan (Tersedia Spesifikasi produk dan Fungsi tombol ada di sisi dus ya)
+Cara Penggunaan:
+1. Tekan dan tahan tombol Power untuk menyalakan Speaker.
+2. Nyalakan Bluetooth lalu koneksikan ke Speaker SH309
+3. Dapat dikoneksikan dengan 2 Speaker yang sejenis secara bersamaan tekan dan tahan tombol "M" selama 5detik untuk mengkoneksikan ( 2 Speaker SH309 dalam kondisi sudah menyala dan aktif ya)
+4. Tombol M untuk mengganti mode dari Bluetooth /USB /Memori Card/Radio FM ) Tekan tombol "M" selama 2-3detik pada salah satu speaker hingga mendengar petunjuk dan lampu berhenti berkedip.
+5. Slot Memori Card dan Slot Flashdisk maksimal ukuran 32GB
+6. Di Charge ketika baterai /musik sudah lemah dengan kabel type C
+Syarat &amp; Ketentuan komplain PLUGS.IDN :
+1. WAJIB menyertakan FOTO paket dan VIDEO unboxing setelah barang di terima.
+2. Video Full dari paket masih tersegel rapi (belum di buka). Tanpa TERPOTONG, Tanpa EDIT.
+3. Jika tidak ada VIDEO sesuai keterangan di atas, Mohon Maaf komplain TIDAK DAPAT di proses.
+Pengajuan Komplain pesanan tidak lengkap, kendala produk atau komplain yg lainnya hanya dapat di ajukan ketika status pesanan BELUM SELESAI dan pengajuan hanya di layani melalui MARKETPLACE .
+Terima kasih atas perhatiannya
 Lihat Selengkapnya</t>
   </si>
   <si>
-    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" data-testid="tabPDPInfoPenting" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Info Penting&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;400 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/soundtech-official/etalase/speaker-soundbar" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;SPEAKER SOUNDBAR&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;SOUNDTECH UFO Wireless TWS Speaker merupakan speaker Bluetooth portable dengan desain modern dan tangguh yang dirancang untuk menemani aktivitas indoor maupun outdoor. Menghadirkan suara Stereo HIFI 360° dengan teknologi peningkatan bass, speaker ini memberikan pengalaman audio yang lebih hidup, jernih, dan bertenaga dalam ukuran yang ringkas.&lt;br&gt;Dilengkapi fitur TWS (True Wireless Stereo), speaker dapat dihubungkan dengan unit UFO lainnya untuk menghasilkan pemisahan channel kiri dan kanan (L/R split stereo). Dengan menghubungkan dua speaker sekaligus, kamu bisa menikmati suara lebih luas dan immersive seperti sistem audio stereo profesional.&lt;br&gt;Menggunakan konfigurasi 2 driver dan 2 passive radiator, SOUNDTECH UFO mampu menghasilkan bass lebih dalam dengan tingkat noise rendah. Selain itu, speaker sudah dilengkapi built-in microphone sehingga dapat digunakan untuk menerima panggilan telepon secara praktis.&lt;br&gt;Dirancang khusus untuk aktivitas luar ruangan, speaker ini memiliki sertifikasi IPX7 waterproof, aman digunakan saat hujan, di tepi kolam, hiking, camping, olahraga, hingga traveling. Tersedia juga lanyard hanger sehingga mudah dibawa ke mana saja.&lt;br&gt;Cocok untuk penggunaan:&lt;br&gt;• Outdoor activity &amp;amp; traveling&lt;br&gt;• Camping, hiking &amp;amp; olahraga&lt;br&gt;• Musik santai indoor &amp;amp; outdoor&lt;br&gt;• Streaming musik dari smartphone&lt;br&gt;• Speaker portable harian&lt;br&gt;Fitur Unggulan:&lt;br&gt;• TWS pairing – hubungkan 2 speaker sekaligus&lt;br&gt;• Stereo 360° dengan enhanced bass technology&lt;br&gt;• 2 driver + 2 passive radiator bass lebih kuat&lt;br&gt;• Built-in microphone untuk panggilan&lt;br&gt;• Waterproof IPX7 tahan air&lt;br&gt;• Desain portable dengan hanger/lanyard&lt;br&gt;• Koneksi Bluetooth stabil &amp;amp; hemat daya&lt;br&gt;Spesifikasi:&lt;br&gt;Model: UFO&lt;br&gt;Bluetooth Version: 5.0&lt;br&gt;Speaker Driver: D52mm 4Ω 5W&lt;br&gt;Output Power: 10W&lt;br&gt;Battery Capacity: 800mAh&lt;br&gt;Music Playtime: ±4 Jam&lt;br&gt;Charging Time: ±3 Jam&lt;br&gt;Input: 5V / 1A&lt;br&gt;Support: Bluetooth Connection&lt;br&gt;Compatible: Smartphone, Laptop, Computer, Portable Audio Player&lt;br&gt;Color: Black&lt;br&gt;Isi Dalam Kemasan:&lt;br&gt;1x SOUNDTECH UFO Bluetooth Speaker&lt;br&gt;1x Kabel Charging Type-C&lt;br&gt;1x Hanger / Lanyard&lt;br&gt;Pilihan tepat untuk kamu yang ingin speaker portable tahan air dengan suara bass kuat dan fitur stereo TWS, cocok untuk menemani musik di mana saja — dari kamar hingga petualangan outdoor.&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...27 lines deleted...]
-    <t>750+</t>
+    <t>&lt;div data-unify="Tab" class="css-2i7d9n-unf-tab-wrapper ehv0kkf0"&gt;&lt;div class="css-1a9ka7b-unf-tab-holder ehv0kkf2" role="tablist"&gt;&lt;button aria-selected="true" role="tab" type="button" data-testid="tabPDPDetail" class="tab-item css-3lvael ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-s9wajm-unf-heading e1qvo2ff8"&gt;Detail produk&lt;/p&gt;&lt;/button&gt;&lt;button aria-selected="false" role="tab" tabindex="-1" type="button" class="tab-item css-1mvqhiu ehv0kkf3"&gt;&lt;p data-unify="Typography" class="css-35wm9t-unf-heading e1qvo2ff8"&gt;Spesifikasi&lt;/p&gt;&lt;/button&gt;&lt;div width="152" class="css-k87kc-unf-indicator ehv0kkf1"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div role="tabpanel"&gt;&lt;ul data-testid="lblPDPInfoProduk" class="css-yxla8g eytdjj02"&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kondisi: &lt;/span&gt;&lt;span class="main"&gt;Baru&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Berat Satuan: &lt;/span&gt;&lt;span class="main"&gt;300 g&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Min. Beli: &lt;/span&gt;&lt;span class="main"&gt;1 Buah&lt;/span&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Kategori: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/p/audio-kamera-elektronik-lainnya/audio/speaker" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Speaker&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;li class="css-1i6xy22"&gt;&lt;span&gt;Etalase: &lt;/span&gt;&lt;a href="https://www.tokopedia.com/plugsidn/etalase/all" target="_blank" rel="noopener noreferrer"&gt;&lt;b&gt;Semua Etalase&lt;/b&gt;&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;div class="css-ti3w3y"&gt;&lt;span class="css-11oczh8 eytdjj00"&gt;&lt;span class="css-17zm3l eytdjj01"&gt;&lt;div data-testid="lblPDPDescriptionProduk"&gt;&lt;br&gt;&lt;br&gt;Detail produk :&lt;br&gt;Lama penggunaan : 2Jam&lt;br&gt;Speaker : 5Watt&lt;br&gt;Charging Voltage : 5Volt&lt;br&gt;Charging Cable : Type-C&lt;br&gt;Baterai : 3.7V sekitar 800mAh&lt;br&gt;Package include :&lt;br&gt;1. Speaker SH309&lt;br&gt;2. USB Type -C&lt;br&gt;3. Dus Kemasan (Tersedia Spesifikasi produk dan Fungsi tombol ada di sisi dus ya)&lt;br&gt;Cara Penggunaan:&lt;br&gt;1. Tekan dan tahan tombol Power untuk menyalakan Speaker.&lt;br&gt;2. Nyalakan Bluetooth lalu koneksikan ke Speaker SH309&lt;br&gt;3. Dapat dikoneksikan dengan 2 Speaker yang sejenis secara bersamaan tekan dan tahan tombol "M" selama 5detik untuk mengkoneksikan ( 2 Speaker SH309 dalam kondisi sudah menyala dan aktif ya)&lt;br&gt;4. Tombol M untuk mengganti mode dari Bluetooth /USB /Memori Card/Radio FM ) Tekan tombol "M" selama 2-3detik pada salah satu speaker hingga mendengar petunjuk dan lampu berhenti berkedip.&lt;br&gt;5. Slot Memori Card dan Slot Flashdisk maksimal ukuran 32GB&lt;br&gt;6. Di Charge ketika baterai /musik sudah lemah dengan kabel type C&lt;br&gt;&lt;br&gt;&lt;br&gt;Syarat &amp;amp; Ketentuan komplain PLUGS.IDN :&lt;br&gt;1. WAJIB menyertakan FOTO paket dan VIDEO unboxing setelah barang di terima.&lt;br&gt;2. Video Full dari paket masih tersegel rapi (belum di buka). Tanpa TERPOTONG, Tanpa EDIT.&lt;br&gt;3. Jika tidak ada VIDEO sesuai keterangan di atas, Mohon Maaf komplain TIDAK DAPAT di proses.&lt;br&gt;&lt;br&gt;&lt;br&gt;Pengajuan Komplain pesanan tidak lengkap, kendala produk atau komplain yg lainnya hanya dapat di ajukan ketika status pesanan BELUM SELESAI dan pengajuan hanya di layani melalui MARKETPLACE .&lt;br&gt;&lt;br&gt;&lt;br&gt;Terima kasih atas perhatiannya&lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/span&gt;&lt;button type="button" class="css-1nv6gtb" data-testid="btnPDPSeeMore"&gt;Lihat Selengkapnya&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/4f0f13774b0d4118a172b046f8e3b6f7~tplv-aphluv4xwc-white-pad-v1:1600:1600.jpeg?lk3s=0ccea506&amp;x-expires=1784017894&amp;x-signature=8uSV0%2B3TagmqBmYusazQWoJlWK8%3D&amp;x-signature-webp=g8pRw%2BoK6zHMcCNC7L5vtc5AFGA%3D</t>
+  </si>
+  <si>
+    <t>https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/4f0f13774b0d4118a172b046f8e3b6f7~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017894&amp;x-signature=08wvW5qk5hzrOhjXk1iaGCGM%2Bs0%3D&amp;x-signature-webp=08wvW5qk5hzrOhjXk1iaGCGM%2Bs0%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/ebef923a71d444f9b40c56dff8819ec7~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017894&amp;x-signature=QnCzvDkyyx6qFw6dRrpI6aM7qBE%3D&amp;x-signature-webp=QnCzvDkyyx6qFw6dRrpI6aM7qBE%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/5164b65cfb714dacb63d68a8e03e67a9~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017894&amp;x-signature=mG0u1CFRwl%2BavzDRcP%2FN0%2FbB7is%3D&amp;x-signature-webp=mG0u1CFRwl%2BavzDRcP%2FN0%2FbB7is%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/900dcbbb1d014910b82af08b5014d06e~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017894&amp;x-signature=4rmUedTkqi6ppMHVswg4KS3IQjo%3D&amp;x-signature-webp=4rmUedTkqi6ppMHVswg4KS3IQjo%3D&amp;ect=4g
+https://p19-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/14dd65cf3db049c1a81f080a79393634~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017894&amp;x-signature=xt1v%2BEydzxHkEhk8%2BX10HNh6%2FL8%3D&amp;x-signature-webp=xt1v%2BEydzxHkEhk8%2BX10HNh6%2FL8%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/8db50f13f3ee46aa8cea516cd8835631~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017894&amp;x-signature=B58jS1r9Doa1oIjtbYqyhpZyuCg%3D&amp;x-signature-webp=B58jS1r9Doa1oIjtbYqyhpZyuCg%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/844f4d32773c41cbaa64ee456a7ba5f7~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017894&amp;x-signature=HAGyFnyXyKsYgLdoPjT2LNagKpQ%3D&amp;x-signature-webp=HAGyFnyXyKsYgLdoPjT2LNagKpQ%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/95d6331888c5494b8cef39aedf8ca007~tplv-aphluv4xwc-resize-jpeg:200:0.webp?lk3s=0ccea506&amp;x-expires=1784017894&amp;x-signature=xtMz%2Bi4a8%2FMBKfuBXmTCbv7Aw3M%3D&amp;x-signature-webp=xtMz%2Bi4a8%2FMBKfuBXmTCbv7Aw3M%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/34915f4f9e8e4f10b3ebf18390d90a5c~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1784017894&amp;x-signature=NxeWkEBuMfUPM%2FEdYRsQQLlbl%2Bo%3D&amp;x-signature-webp=NxeWkEBuMfUPM%2FEdYRsQQLlbl%2Bo%3D&amp;ect=4g
+https://p16-images-sign-sg.tokopedia-static.net/tos-alisg-i-aphluv4xwc-sg/9142e8487b8343958d6ba7da3e3e0c6f~tplv-aphluv4xwc-resize-jpeg:700:0.webp?lk3s=0ccea506&amp;x-expires=1784017894&amp;x-signature=wTOrv%2FdXBYn6w6K8SxsIqWSJ1ww%3D&amp;x-signature-webp=wTOrv%2FdXBYn6w6K8SxsIqWSJ1ww%3D&amp;ect=4g</t>
+  </si>
+  <si>
+    <t>PLUGS.IDN</t>
+  </si>
+  <si>
+    <t>https://www.tokopedia.com/plugsidn</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -925,368 +870,368 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2" t="s">
         <v>24</v>
       </c>
       <c r="C2" t="s">
         <v>25</v>
       </c>
       <c r="D2" t="s">
         <v>26</v>
       </c>
       <c r="E2">
-        <v>119999</v>
+        <v>4800</v>
       </c>
       <c r="F2">
-        <v>170000</v>
+        <v>100000</v>
       </c>
       <c r="G2" t="s">
         <v>27</v>
       </c>
       <c r="H2" t="s">
         <v>28</v>
       </c>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2">
-        <v>4.7</v>
+        <v>4.5</v>
       </c>
       <c r="K2">
-        <v>1660</v>
+        <v>2017</v>
       </c>
       <c r="L2" t="s">
         <v>29</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2" t="s">
         <v>31</v>
       </c>
       <c r="O2" t="s">
         <v>32</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" t="s">
         <v>35</v>
       </c>
       <c r="S2">
-        <v>71</v>
+        <v>735</v>
       </c>
       <c r="T2" t="s">
         <v>36</v>
       </c>
       <c r="U2" t="s">
         <v>37</v>
       </c>
       <c r="V2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
         <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>39</v>
       </c>
       <c r="C3" t="s">
         <v>40</v>
       </c>
       <c r="D3" t="s">
         <v>41</v>
       </c>
       <c r="E3">
-        <v>107500</v>
+        <v>127900</v>
       </c>
       <c r="F3">
-        <v>172500</v>
+        <v>450000</v>
       </c>
       <c r="G3" t="s">
         <v>42</v>
       </c>
       <c r="H3" t="s">
         <v>28</v>
       </c>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3">
-        <v>4.4</v>
+        <v>4.6</v>
       </c>
       <c r="K3">
-        <v>8529</v>
+        <v>291</v>
       </c>
       <c r="L3" t="s">
         <v>43</v>
       </c>
       <c r="M3" t="s">
         <v>44</v>
       </c>
       <c r="N3" t="s">
         <v>45</v>
       </c>
       <c r="O3" t="s">
         <v>46</v>
       </c>
       <c r="P3" t="s">
         <v>47</v>
       </c>
       <c r="Q3" t="s">
         <v>48</v>
       </c>
       <c r="R3" t="s">
         <v>49</v>
       </c>
-      <c r="S3">
-        <v>1782</v>
+      <c r="S3" t="s">
+        <v>50</v>
       </c>
       <c r="T3" t="s">
-        <v>36</v>
+        <v>51</v>
       </c>
       <c r="U3" t="s">
         <v>37</v>
       </c>
       <c r="V3" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C4" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D4" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="E4">
-        <v>114900</v>
+        <v>124900</v>
       </c>
       <c r="F4">
-        <v>279900</v>
+        <v>420000</v>
       </c>
       <c r="G4" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="H4" t="s">
         <v>28</v>
       </c>
       <c r="I4">
         <v>1</v>
       </c>
       <c r="J4">
-        <v>5</v>
+        <v>4.7</v>
       </c>
       <c r="K4">
-        <v>136</v>
+        <v>197</v>
       </c>
       <c r="L4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="M4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="N4" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="O4" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="P4" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="Q4" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="R4" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-        <v>427</v>
+        <v>62</v>
+      </c>
+      <c r="S4" t="s">
+        <v>63</v>
       </c>
       <c r="T4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="U4" t="s">
         <v>37</v>
       </c>
       <c r="V4" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="C5" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="D5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="E5">
-        <v>116000</v>
+        <v>129000</v>
       </c>
       <c r="F5">
-        <v>145000</v>
+        <v>450000</v>
       </c>
       <c r="G5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5">
-        <v>4.8</v>
+        <v>4.7</v>
       </c>
       <c r="K5">
-        <v>64</v>
+        <v>485</v>
       </c>
       <c r="L5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="M5" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="N5" t="s">
-        <v>68</v>
+        <v>71</v>
       </c>
       <c r="O5" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
       <c r="P5" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="Q5" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="R5" t="s">
-        <v>72</v>
-[...2 lines deleted...]
-        <v>104</v>
+        <v>62</v>
+      </c>
+      <c r="S5" t="s">
+        <v>73</v>
       </c>
       <c r="T5" t="s">
-        <v>61</v>
+        <v>74</v>
       </c>
       <c r="U5" t="s">
         <v>37</v>
       </c>
       <c r="V5" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
         <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C6" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="D6" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="E6">
-        <v>103999</v>
+        <v>4500</v>
       </c>
       <c r="F6">
-        <v>200000</v>
+        <v>100000</v>
       </c>
       <c r="G6" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="H6" t="s">
         <v>28</v>
       </c>
       <c r="I6">
         <v>1</v>
       </c>
       <c r="J6">
-        <v>5</v>
+        <v>4.4</v>
       </c>
       <c r="K6">
-        <v>273</v>
+        <v>506</v>
       </c>
       <c r="L6" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="M6" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="N6" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="O6" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="P6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="Q6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="R6" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="S6">
-        <v>202</v>
+        <v>754</v>
       </c>
       <c r="T6" t="s">
-        <v>84</v>
+        <v>51</v>
       </c>
       <c r="U6" t="s">
         <v>37</v>
       </c>
       <c r="V6" t="s">
         <v>38</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>