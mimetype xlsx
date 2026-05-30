--- v0 (2026-05-02)
+++ v1 (2026-05-30)
@@ -12,261 +12,270 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>hotel_style</t>
   </si>
   <si>
     <t>hotel_room_features</t>
   </si>
   <si>
     <t>hotel_amenities</t>
   </si>
   <si>
     <t>hotel_room_types</t>
   </si>
   <si>
     <t>hotel_class</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d490036-Reviews-Carousel_Beach_Inn-Santa_Cruz_California.html</t>
-[...14 lines deleted...]
-    <t>The family-friendly Carousel Beach Inn is just steps away from the Santa Cruz Beach Boardwalk and the Main Beach.</t>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d1213533-Reviews-Holiday_Inn_Express_Suites_Santa_Cruz_by_IHG-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>Holiday Inn Express &amp; Suites Santa Cruz by IHGSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>1410 Ocean St, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>1 (877) 859-5095</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/32/73/b1/58/welcome-to-hie-santa.jpg</t>
+  </si>
+  <si>
+    <t>Welcome to the Holiday Inn Express &amp; Suites, Santa Cruz Our hotel's location offers free breakfast &amp; easy access to the Boardwalk, picturesque beaches, towering redwoods and terrific shopping.You can relish the comforts of home when you choose to stay at the Holiday Inn Express® Hotel &amp; Suites Santa Cruz.  Our new hotel is the perfect starting point for a trip to Northern California. Corporate guests appreciate our business amenities and the location of our hotel in Santa Cruz, CA. We are located near local businesses such as Plantronics, Santa Cruz County Offices and UC Santa Cruz. We offer free high-speed, wireless Internet access and a 24-hour Business Center, so you can stay productive while you travel.  The family might love a ride on the Roaring Camp Railroad through the Redwood forest. It's easy to take a vineyard tour, indulge in shopping at the Capitola Village or take a stroll along the Santa Cruz wharf.</t>
   </si>
   <si>
     <t>Green
-Ocean View</t>
-[...33 lines deleted...]
-Green</t>
+Quiet</t>
   </si>
   <si>
     <t>Non-smoking rooms
 Suites</t>
   </si>
   <si>
     <t>Air conditioning
 Housekeeping
 Microwave
 Refrigerator
 Flatscreen TV</t>
   </si>
   <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d3252323-Reviews-Hotel_Paradox_Autograph_Collection-Santa_Cruz_California.html</t>
   </si>
   <si>
     <t>Hotel Paradox, Autograph CollectionSomeone from this business manages the listing.</t>
   </si>
   <si>
     <t>611 Ocean Street, Santa Cruz, CA 95060</t>
   </si>
   <si>
     <t>1 (844) 631-0595</t>
   </si>
   <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/31/24/2b/5a/pool.jpg</t>
   </si>
   <si>
     <t>Striking the perfect balance between nature and urban design, Hotel Paradox, Autograph Collection will challenge your current understanding of hospitality. Surrounded by rugged mountains and majestic redwoods, our contemporary hotel captures the essence of bold contradictions. Following a good nights sleep in our rustic yet modern accommodations, set out to explore nearby attractions including Mount Hermon or California's Mystery Spot. When you return, stop by our on-site eatery, Solaire Restaurant plus Bar, for delicious American cuisine. Want to stay active during your visit, our new fitness center boasts plenty of cardio equipment and free weights for when you want to work up a sweat. Those who would prefer an afternoon of relaxation can do so at our outdoor pool and deck, the largest in Santa Cruz, by swimming or resting in one of our poolside day beds. No matter what brings you to town, opt for authenticity with a stay at Hotel Paradox, Autograph Collection.</t>
   </si>
   <si>
-    <t>Classic
-Quiet</t>
+    <t>Trendy
+Green</t>
   </si>
   <si>
     <t>Pool view
 Non-smoking rooms
 Suites</t>
   </si>
   <si>
     <t>Blackout curtains
 Air conditioning
 Desk
 Housekeeping
 Room service
 Coffee / tea maker
 Cable / satellite TV
 Bath / shower</t>
   </si>
   <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d79960-Reviews-Comfort_Inn_Beach_Boardwalk_Area-Santa_Cruz_California.html</t>
   </si>
   <si>
-    <t>Comfort Inn Beach/Boardwalk AreaSomeone from this business manages the listing.</t>
+    <t>Comfort Inn Beach/Boardwalk Area</t>
   </si>
   <si>
     <t>314 Riverside Ave, Santa Cruz, CA 95060-5524</t>
   </si>
   <si>
     <t>1 (831) 889-6109</t>
   </si>
   <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/2c/24/f5/17/twilight.jpg</t>
   </si>
   <si>
     <t>Looking for a place to stay in Santa Cruz? Then look no further than Comfort Inn Beach/Boardwalk Area, a family-friendly hotel that brings the best of Santa Cruz to your doorstep.Comfort Inn Santa Cruz offers guests an array of room amenities including a flat screen TV and a refrigerator, and getting online is possible, as free wifi is available.The hotel offers a 24 hour front desk and express check-in and check-out, to make your visit even more pleasant. The property also features a pool and free breakfast. Guests arriving by vehicle have access to free parking.Given the close proximity of popular landmarks, such as Boardwalk's Cocoanut Grove (0.2 mi) and Mark Abbot Memorial Lighthouse (0.8 mi), guests of Comfort Inn Santa Cruz can easily experience some of Santa Cruz's most well known attractions.While in Santa Cruz, you may want to check out some of the restaurants that are a short walk away from Santa Cruz Comfort Inn, including Stagnaro Bros Seafood (0.6 mi), The Crow's Nest (1.0 mi), and The Buttery (0.7 mi).If you’re looking for things to do, you can check out West Cliff Drive (0.4 mi) or Santa Cruz Wharf (0.2 mi), which are popular attractions amongst tourists, and they are all within walking distance.We’re sure you’ll enjoy your stay at Comfort Inn Beach/Boardwalk Area as you experience everything Santa Cruz has to offer.</t>
+  </si>
+  <si>
+    <t>Classic
+Centrally Located</t>
+  </si>
+  <si>
+    <t>Non-smoking rooms</t>
   </si>
   <si>
     <t>Air conditioning
 Housekeeping
 Safe
 Microwave
 Refrigerator
 Flatscreen TV
 Hair dryer</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d79884-Reviews-Best_Western_Plus_All_Suites_Inn-Santa_Cruz_California.html</t>
-[...18 lines deleted...]
-    <t>City view
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d645015-Reviews-West_Cliff_Inn_A_Four_Sisters_Inn-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>West Cliff Inn - A Four Sisters InnSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>174 W Cliff Dr, Santa Cruz, CA 95060-5440</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/18/b1/e0/f9/west-cliff-inn-a-four.jpg</t>
+  </si>
+  <si>
+    <t>Situated on a bluff across from the beach, West Cliff Inn is a renovated historic building offering well appointed guestrooms and a fabulous coastal location. This Four Sisters Inn is a three-story Italianate Victorian with a wraparound porch offering views of the Monterey Bay. The inn features a breezy, coastal decor with fabrics in crisp blues and whites and the well-appointed guestrooms feature a fireplace, a marble tile bathroom, and most offer a jetted spa tub and king bed.</t>
+  </si>
+  <si>
+    <t>Boutique
+Harbor View</t>
+  </si>
+  <si>
+    <t>Ocean view
 Non-smoking rooms
+Family rooms</t>
+  </si>
+  <si>
+    <t>Bathrobes
+Air conditioning
+Fireplace
+Private balcony
+Telephone
+Flatscreen TV
+Walk-in shower
+Complimentary toiletries</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d252332-Reviews-Edgewater_Beach_Inn-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>Edgewater Beach InnSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>525 2nd St, Santa Cruz, CA 95060-5439</t>
+  </si>
+  <si>
+    <t>1 (831) 423-0440</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/2c/d2/cc/37/edgewater-beach-inn-will.jpg</t>
+  </si>
+  <si>
+    <t>Under NEW Ownership! We are located across from Santa Cruz Main Beach &amp; Wharf, and are a short block from the World Famous Santa Cruz Beach Boardwalk. Choose from 17 unique non-smoking units. Spacious family suites with fully-equipped kitchens, separate bedrooms, and 2 T.V.s. Enjoy our delightful climate while relaxing by our ocean view pool. Picnic area with gas BBQ's and great view. Short walk to downtown and West Cliff Drive. Some rooms have fireplaces, Jacuzzi tubs, and ocean views.</t>
+  </si>
+  <si>
+    <t>Trendy
+Bay View</t>
+  </si>
+  <si>
+    <t>Non-smoking rooms
 Suites
 Family rooms</t>
   </si>
   <si>
-    <t>Blackout curtains
-Air conditioning
+    <t>Allergy-free room
 Desk
+Fireplace
 Housekeeping
+Seating area
 Coffee / tea maker
-Cable / satellite TV
-[...1 lines deleted...]
-Walk-in shower</t>
+Flatscreen TV
+Complimentary toiletries</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -636,269 +645,272 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2">
-        <v>36.965176</v>
+        <v>36.986046</v>
       </c>
       <c r="E2">
-        <v>-122.01767</v>
+        <v>-122.02267</v>
       </c>
       <c r="F2" t="s">
         <v>18</v>
       </c>
       <c r="G2">
-        <v>4.1</v>
+        <v>3.9</v>
       </c>
       <c r="H2">
-        <v>1017</v>
+        <v>597</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
       <c r="N2" t="s">
         <v>22</v>
       </c>
       <c r="O2">
-        <v>2.0</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3">
-        <v>36.986046</v>
+        <v>36.976933</v>
       </c>
       <c r="E3">
-        <v>-122.02267</v>
+        <v>-122.02052</v>
       </c>
       <c r="F3" t="s">
         <v>27</v>
       </c>
       <c r="G3">
-        <v>3.9</v>
+        <v>4.0</v>
       </c>
       <c r="H3">
-        <v>596</v>
+        <v>892</v>
       </c>
       <c r="I3" t="s">
         <v>28</v>
       </c>
       <c r="J3" t="s">
         <v>29</v>
       </c>
       <c r="K3" t="s">
         <v>30</v>
       </c>
       <c r="L3" t="s">
         <v>31</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>31</v>
       </c>
       <c r="O3">
-        <v>3.0</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" t="s">
         <v>35</v>
       </c>
       <c r="D4">
-        <v>36.976933</v>
+        <v>36.966946</v>
       </c>
       <c r="E4">
-        <v>-122.02052</v>
+        <v>-122.018196</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4">
-        <v>4.0</v>
+        <v>3.9</v>
       </c>
       <c r="H4">
-        <v>891</v>
+        <v>454</v>
       </c>
       <c r="I4" t="s">
         <v>37</v>
       </c>
       <c r="J4" t="s">
         <v>38</v>
       </c>
       <c r="K4" t="s">
         <v>39</v>
       </c>
       <c r="L4" t="s">
         <v>40</v>
       </c>
       <c r="M4" t="s">
         <v>41</v>
       </c>
       <c r="N4" t="s">
         <v>40</v>
       </c>
       <c r="O4">
-        <v>4.0</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
         <v>42</v>
       </c>
       <c r="B5" t="s">
         <v>43</v>
       </c>
       <c r="C5" t="s">
         <v>44</v>
       </c>
       <c r="D5">
-        <v>36.966946</v>
+        <v>36.962444</v>
       </c>
       <c r="E5">
-        <v>-122.018196</v>
-[...1 lines deleted...]
-      <c r="F5" t="s">
+        <v>-122.02556</v>
+      </c>
+      <c r="F5">
+        <v>8314572200</v>
+      </c>
+      <c r="G5">
+        <v>4.6</v>
+      </c>
+      <c r="H5">
+        <v>475</v>
+      </c>
+      <c r="I5" t="s">
         <v>45</v>
       </c>
-      <c r="G5">
-[...5 lines deleted...]
-      <c r="I5" t="s">
+      <c r="J5" t="s">
         <v>46</v>
       </c>
-      <c r="J5" t="s">
+      <c r="K5" t="s">
         <v>47</v>
       </c>
-      <c r="K5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L5" t="s">
-        <v>22</v>
+        <v>48</v>
       </c>
       <c r="M5" t="s">
+        <v>49</v>
+      </c>
+      <c r="N5" t="s">
         <v>48</v>
       </c>
-      <c r="N5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5">
-        <v>2.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D6">
-        <v>36.97502</v>
+        <v>36.964348</v>
       </c>
       <c r="E6">
-        <v>-122.01865</v>
+        <v>-122.024086</v>
       </c>
       <c r="F6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G6">
         <v>3.9</v>
       </c>
       <c r="H6">
-        <v>103</v>
+        <v>27</v>
       </c>
       <c r="I6" t="s">
-        <v>53</v>
+        <v>54</v>
+      </c>
+      <c r="J6" t="s">
+        <v>55</v>
       </c>
       <c r="K6" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="L6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="M6" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="N6" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="O6">
-        <v>3.5</v>
+        <v>3.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">