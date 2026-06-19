--- v1 (2026-05-30)
+++ v2 (2026-06-19)
@@ -12,270 +12,281 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_name</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>hotel_style</t>
   </si>
   <si>
     <t>hotel_room_features</t>
   </si>
   <si>
     <t>hotel_amenities</t>
   </si>
   <si>
     <t>hotel_room_types</t>
   </si>
   <si>
     <t>hotel_class</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d1213533-Reviews-Holiday_Inn_Express_Suites_Santa_Cruz_by_IHG-Santa_Cruz_California.html</t>
-[...18 lines deleted...]
-Quiet</t>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d8319338-Reviews-Fairfield_by_Marriott_Inn_Suites_Santa_Cruz-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:03:40Z</t>
+  </si>
+  <si>
+    <t>Fairfield by Marriott Inn &amp; Suites Santa CruzSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>2956 Mission Street, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>1 (844) 631-0595</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/31/44/f1/6e/hotel-lobby-sitting-area.jpg</t>
+  </si>
+  <si>
+    <t>Experience Fairfield Inn &amp; Suites by Marriott Santa Cruz, CA, nestled inside the city of Santa Cruz, CA and infused with stylish spaces, inspiring design and seamless functionality. Work or relax with complimentary high speed Internet and our complimentary breakfast buffet offering fresh, hot and healthy options. Rooms and suites are furnished with a refrigerator, microwave, coffee maker, flat panel television and free movie channels. Suites feature a distinct living room with a well-lit work area, ergonomic chair and second high-definition television. Upgrade to a balcony suite where you will enjoy the beautiful nature scenery. Amenities include a heated pool, whirlpool spa, fitness center, guest laundry facility and a business center. There is also a spacious meeting room and fireside patio. Minutes from waterfront dining, wineries, redwoods, surfing, Beach Boardwalk, upscale boutiques, art galleries &amp; the area's premiere shopping district.</t>
+  </si>
+  <si>
+    <t>Mid-range
+Family</t>
   </si>
   <si>
     <t>Non-smoking rooms
 Suites</t>
   </si>
   <si>
-    <t>Air conditioning
+    <t>Allergy-free room
+Air conditioning
 Housekeeping
+Safe
 Microwave
 Refrigerator
 Flatscreen TV</t>
   </si>
   <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d79960-Reviews-Comfort_Inn_Beach_Boardwalk_Area-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:04:45Z</t>
+  </si>
+  <si>
+    <t>Comfort Inn Beach/Boardwalk AreaSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>314 Riverside Ave, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>1 (831) 889-6109</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/33/83/47/4d/hotel-exterior.jpg</t>
+  </si>
+  <si>
+    <t>Looking for a place to stay in Santa Cruz? Then look no further than Comfort Inn Beach/Boardwalk Area, a family-friendly hotel that brings the best of Santa Cruz to your doorstep.Comfort Inn Santa Cruz offers guests an array of room amenities including a flat screen TV and a refrigerator, and getting online is possible, as free wifi is available.The hotel offers a 24 hour front desk and express check-in and check-out, to make your visit even more pleasant. The property also features a pool and free breakfast. Guests arriving by vehicle have access to free parking.Given the close proximity of popular landmarks, such as Boardwalk's Cocoanut Grove (0.2 mi) and Mark Abbot Memorial Lighthouse (0.8 mi), guests of Comfort Inn Santa Cruz can easily experience some of Santa Cruz's most well known attractions.While in Santa Cruz, you may want to check out some of the restaurants that are a short walk away from Santa Cruz Comfort Inn, including Stagnaro Bros Seafood (0.6 mi), The Crow's Nest (1.0 mi), and The Buttery (0.7 mi).If you’re looking for things to do, you can check out West Cliff Drive (0.4 mi) or Santa Cruz Wharf (0.2 mi), which are popular attractions amongst tourists, and they are all within walking distance.We’re sure you’ll enjoy your stay at Comfort Inn Beach/Boardwalk Area as you experience everything Santa Cruz has to offer.</t>
+  </si>
+  <si>
+    <t>Classic
+Mid-range</t>
+  </si>
+  <si>
+    <t>Non-smoking rooms</t>
+  </si>
+  <si>
+    <t>Air conditioning
+Housekeeping
+Safe
+Microwave
+Refrigerator
+Flatscreen TV
+Hair dryer</t>
+  </si>
+  <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d3252323-Reviews-Hotel_Paradox_Autograph_Collection-Santa_Cruz_California.html</t>
   </si>
   <si>
+    <t>2026-06-15T11:04:48Z</t>
+  </si>
+  <si>
     <t>Hotel Paradox, Autograph CollectionSomeone from this business manages the listing.</t>
   </si>
   <si>
     <t>611 Ocean Street, Santa Cruz, CA 95060</t>
   </si>
   <si>
-    <t>1 (844) 631-0595</t>
-[...1 lines deleted...]
-  <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/31/24/2b/5a/pool.jpg</t>
   </si>
   <si>
     <t>Striking the perfect balance between nature and urban design, Hotel Paradox, Autograph Collection will challenge your current understanding of hospitality. Surrounded by rugged mountains and majestic redwoods, our contemporary hotel captures the essence of bold contradictions. Following a good nights sleep in our rustic yet modern accommodations, set out to explore nearby attractions including Mount Hermon or California's Mystery Spot. When you return, stop by our on-site eatery, Solaire Restaurant plus Bar, for delicious American cuisine. Want to stay active during your visit, our new fitness center boasts plenty of cardio equipment and free weights for when you want to work up a sweat. Those who would prefer an afternoon of relaxation can do so at our outdoor pool and deck, the largest in Santa Cruz, by swimming or resting in one of our poolside day beds. No matter what brings you to town, opt for authenticity with a stay at Hotel Paradox, Autograph Collection.</t>
   </si>
   <si>
     <t>Trendy
-Green</t>
+Classic</t>
   </si>
   <si>
     <t>Pool view
 Non-smoking rooms
 Suites</t>
   </si>
   <si>
     <t>Blackout curtains
 Air conditioning
 Desk
 Housekeeping
 Room service
 Coffee / tea maker
 Cable / satellite TV
 Bath / shower</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d79960-Reviews-Comfort_Inn_Beach_Boardwalk_Area-Santa_Cruz_California.html</t>
-[...32 lines deleted...]
-  <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d645015-Reviews-West_Cliff_Inn_A_Four_Sisters_Inn-Santa_Cruz_California.html</t>
   </si>
   <si>
+    <t>2026-06-15T11:04:51Z</t>
+  </si>
+  <si>
     <t>West Cliff Inn - A Four Sisters InnSomeone from this business manages the listing.</t>
   </si>
   <si>
-    <t>174 W Cliff Dr, Santa Cruz, CA 95060-5440</t>
+    <t>174 W Cliff Dr, Santa Cruz, CA 95060</t>
   </si>
   <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/18/b1/e0/f9/west-cliff-inn-a-four.jpg</t>
   </si>
   <si>
     <t>Situated on a bluff across from the beach, West Cliff Inn is a renovated historic building offering well appointed guestrooms and a fabulous coastal location. This Four Sisters Inn is a three-story Italianate Victorian with a wraparound porch offering views of the Monterey Bay. The inn features a breezy, coastal decor with fabrics in crisp blues and whites and the well-appointed guestrooms feature a fireplace, a marble tile bathroom, and most offer a jetted spa tub and king bed.</t>
   </si>
   <si>
-    <t>Boutique
-Harbor View</t>
+    <t>Harbor View
+Residential Neighborhood</t>
   </si>
   <si>
     <t>Ocean view
 Non-smoking rooms
 Family rooms</t>
   </si>
   <si>
     <t>Bathrobes
 Air conditioning
 Fireplace
 Private balcony
 Telephone
 Flatscreen TV
 Walk-in shower
 Complimentary toiletries</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d252332-Reviews-Edgewater_Beach_Inn-Santa_Cruz_California.html</t>
-[...31 lines deleted...]
-Coffee / tea maker
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d490036-Reviews-Carousel_Beach_Inn-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:05:45Z</t>
+  </si>
+  <si>
+    <t>Carousel Beach InnSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>110 Riverside Ave, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>1 (831) 425-7090</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/05/a2/6f/8d/carousel-motel.jpg</t>
+  </si>
+  <si>
+    <t>The family-friendly Carousel Beach Inn is just steps away from the Santa Cruz Beach Boardwalk and the Main Beach.</t>
+  </si>
+  <si>
+    <t>Mid-range
+Ocean View</t>
+  </si>
+  <si>
+    <t>Air conditioning
+Private balcony
+Wake-up service / alarm clock
+Microwave
+Refrigerator
 Flatscreen TV
-Complimentary toiletries</t>
+Hair dryer</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -579,338 +590,356 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O6"/>
+  <dimension ref="A1:P6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
     </row>
-    <row r="2" spans="1:15">
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="C2" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-        <v>36.986046</v>
+        <v>18</v>
+      </c>
+      <c r="D2" t="s">
+        <v>19</v>
       </c>
       <c r="E2">
-        <v>-122.02267</v>
-[...4 lines deleted...]
-      <c r="G2">
+        <v>36.960022</v>
+      </c>
+      <c r="F2">
+        <v>-122.05897</v>
+      </c>
+      <c r="G2" t="s">
+        <v>20</v>
+      </c>
+      <c r="H2">
+        <v>4.1</v>
+      </c>
+      <c r="I2">
+        <v>158</v>
+      </c>
+      <c r="J2" t="s">
+        <v>21</v>
+      </c>
+      <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
+        <v>23</v>
+      </c>
+      <c r="M2" t="s">
+        <v>24</v>
+      </c>
+      <c r="N2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" t="s">
+        <v>24</v>
+      </c>
+      <c r="P2">
+        <v>3.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" t="s">
+        <v>27</v>
+      </c>
+      <c r="C3" t="s">
+        <v>28</v>
+      </c>
+      <c r="D3" t="s">
+        <v>29</v>
+      </c>
+      <c r="E3">
+        <v>36.966946</v>
+      </c>
+      <c r="F3">
+        <v>-122.018196</v>
+      </c>
+      <c r="G3" t="s">
+        <v>30</v>
+      </c>
+      <c r="H3">
         <v>3.9</v>
       </c>
-      <c r="H2">
-[...5 lines deleted...]
-      <c r="J2" t="s">
+      <c r="I3">
+        <v>454</v>
+      </c>
+      <c r="J3" t="s">
+        <v>31</v>
+      </c>
+      <c r="K3" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" t="s">
+        <v>33</v>
+      </c>
+      <c r="M3" t="s">
+        <v>34</v>
+      </c>
+      <c r="N3" t="s">
+        <v>35</v>
+      </c>
+      <c r="O3" t="s">
+        <v>34</v>
+      </c>
+      <c r="P3">
+        <v>2.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4">
+        <v>36.976933</v>
+      </c>
+      <c r="F4">
+        <v>-122.02052</v>
+      </c>
+      <c r="G4" t="s">
         <v>20</v>
       </c>
-      <c r="K2" t="s">
-[...12 lines deleted...]
-        <v>3.0</v>
+      <c r="H4">
+        <v>4.0</v>
+      </c>
+      <c r="I4">
+        <v>892</v>
+      </c>
+      <c r="J4" t="s">
+        <v>40</v>
+      </c>
+      <c r="K4" t="s">
+        <v>41</v>
+      </c>
+      <c r="L4" t="s">
+        <v>42</v>
+      </c>
+      <c r="M4" t="s">
+        <v>43</v>
+      </c>
+      <c r="N4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O4" t="s">
+        <v>43</v>
+      </c>
+      <c r="P4">
+        <v>4.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
-[...43 lines deleted...]
-        <v>4.0</v>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E5">
+        <v>36.962444</v>
+      </c>
+      <c r="F5">
+        <v>-122.02556</v>
+      </c>
+      <c r="G5">
+        <v>8314572200</v>
+      </c>
+      <c r="H5">
+        <v>4.5</v>
+      </c>
+      <c r="I5">
+        <v>476</v>
+      </c>
+      <c r="J5" t="s">
+        <v>49</v>
+      </c>
+      <c r="K5" t="s">
+        <v>50</v>
+      </c>
+      <c r="L5" t="s">
+        <v>51</v>
+      </c>
+      <c r="M5" t="s">
+        <v>52</v>
+      </c>
+      <c r="N5" t="s">
+        <v>53</v>
+      </c>
+      <c r="O5" t="s">
+        <v>52</v>
+      </c>
+      <c r="P5">
+        <v>3.5</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
-[...3 lines deleted...]
-      <c r="B4" t="s">
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E6">
+        <v>36.965176</v>
+      </c>
+      <c r="F6">
+        <v>-122.01767</v>
+      </c>
+      <c r="G6" t="s">
+        <v>58</v>
+      </c>
+      <c r="H6">
+        <v>4.1</v>
+      </c>
+      <c r="I6">
+        <v>1023</v>
+      </c>
+      <c r="J6" t="s">
+        <v>59</v>
+      </c>
+      <c r="K6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L6" t="s">
+        <v>61</v>
+      </c>
+      <c r="M6" t="s">
         <v>34</v>
       </c>
-      <c r="C4" t="s">
-[...35 lines deleted...]
-      <c r="O4">
+      <c r="N6" t="s">
+        <v>62</v>
+      </c>
+      <c r="O6" t="s">
+        <v>34</v>
+      </c>
+      <c r="P6">
         <v>2.0</v>
-      </c>
-[...92 lines deleted...]
-        <v>3.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">