--- v2 (2026-06-19)
+++ v3 (2026-08-01)
@@ -12,281 +12,237 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>hotel_style</t>
   </si>
   <si>
     <t>hotel_room_features</t>
   </si>
   <si>
     <t>hotel_amenities</t>
   </si>
   <si>
     <t>hotel_room_types</t>
   </si>
   <si>
     <t>hotel_class</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d8319338-Reviews-Fairfield_by_Marriott_Inn_Suites_Santa_Cruz-Santa_Cruz_California.html</t>
-[...21 lines deleted...]
-Family</t>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d1213533-Reviews-Holiday_Inn_Express_Suites_Santa_Cruz_by_IHG-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>2026-07-28T06:46:45Z</t>
+  </si>
+  <si>
+    <t>Holiday Inn Express &amp; Suites Santa Cruz by IHGSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>1410 Ocean St, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>1 (877) 859-5095</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/32/73/b1/58/welcome-to-hie-santa.jpg</t>
+  </si>
+  <si>
+    <t>Welcome to the Holiday Inn Express &amp; Suites, Santa Cruz Our hotel's location offers free breakfast &amp; easy access to the Boardwalk, picturesque beaches, towering redwoods and terrific shopping.You can relish the comforts of home when you choose to stay at the Holiday Inn Express® Hotel &amp; Suites Santa Cruz.  Our new hotel is the perfect starting point for a trip to Northern California. Corporate guests appreciate our business amenities and the location of our hotel in Santa Cruz, CA. We are located near local businesses such as Plantronics, Santa Cruz County Offices and UC Santa Cruz. We offer free high-speed, wireless Internet access and a 24-hour Business Center, so you can stay productive while you travel.  The family might love a ride on the Roaring Camp Railroad through the Redwood forest. It's easy to take a vineyard tour, indulge in shopping at the Capitola Village or take a stroll along the Santa Cruz wharf.</t>
+  </si>
+  <si>
+    <t>Green
+Business</t>
   </si>
   <si>
     <t>Non-smoking rooms
 Suites</t>
   </si>
   <si>
-    <t>Allergy-free room
-Air conditioning
+    <t>Air conditioning
 Housekeeping
-Safe
 Microwave
 Refrigerator
 Flatscreen TV</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d79960-Reviews-Comfort_Inn_Beach_Boardwalk_Area-Santa_Cruz_California.html</t>
-[...35 lines deleted...]
-  <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d3252323-Reviews-Hotel_Paradox_Autograph_Collection-Santa_Cruz_California.html</t>
   </si>
   <si>
-    <t>2026-06-15T11:04:48Z</t>
+    <t>2026-07-28T06:46:50Z</t>
   </si>
   <si>
     <t>Hotel Paradox, Autograph CollectionSomeone from this business manages the listing.</t>
   </si>
   <si>
     <t>611 Ocean Street, Santa Cruz, CA 95060</t>
   </si>
   <si>
+    <t>1 (844) 631-0595</t>
+  </si>
+  <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/31/24/2b/5a/pool.jpg</t>
   </si>
   <si>
     <t>Striking the perfect balance between nature and urban design, Hotel Paradox, Autograph Collection will challenge your current understanding of hospitality. Surrounded by rugged mountains and majestic redwoods, our contemporary hotel captures the essence of bold contradictions. Following a good nights sleep in our rustic yet modern accommodations, set out to explore nearby attractions including Mount Hermon or California's Mystery Spot. When you return, stop by our on-site eatery, Solaire Restaurant plus Bar, for delicious American cuisine. Want to stay active during your visit, our new fitness center boasts plenty of cardio equipment and free weights for when you want to work up a sweat. Those who would prefer an afternoon of relaxation can do so at our outdoor pool and deck, the largest in Santa Cruz, by swimming or resting in one of our poolside day beds. No matter what brings you to town, opt for authenticity with a stay at Hotel Paradox, Autograph Collection.</t>
   </si>
   <si>
-    <t>Trendy
-Classic</t>
+    <t>Green
+Boutique</t>
   </si>
   <si>
     <t>Pool view
 Non-smoking rooms
 Suites</t>
   </si>
   <si>
     <t>Blackout curtains
 Air conditioning
 Desk
 Housekeeping
 Room service
 Coffee / tea maker
 Cable / satellite TV
 Bath / shower</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d645015-Reviews-West_Cliff_Inn_A_Four_Sisters_Inn-Santa_Cruz_California.html</t>
-[...18 lines deleted...]
-Residential Neighborhood</t>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d23940175-Reviews-La_Quinta_Inn_Suites_by_Wyndham_Santa_Cruz-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>2026-07-28T06:46:43Z</t>
+  </si>
+  <si>
+    <t>La Quinta Inn &amp; Suites by Wyndham Santa CruzSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>550 2nd Street, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/33/38/d9/b1/caption.jpg</t>
+  </si>
+  <si>
+    <t>Welcome to La Quinta Santa Cruz, voted Lodging Property of the Year for 2026 in Santa Cruz County, a 60-room hotel, just minutes away from the Santa Cruz Beach Boardwalk. Experience full relaxation with our spacious and comfortable guest room bedding and in-room amenities such as complimentary Wi-Fi, microwave, mini fridge, and spacious work desks. Select rooms feature balconies with ample space and a seating area. Enjoy various room types, including ocean-facing suites with spacious balconies. As a guest of La Quinta Santa Cruz, enjoy amenities such as a secure parking garage, complimentary continental breakfast, and Wi-Fi. Take a dip in our outdoor pool, wind down on the terrace deck, and for those who enjoy fitness, our fitness center is fitted with state-of-the-art equipment to help keep guests on track with their goals.</t>
+  </si>
+  <si>
+    <t>Business
+Ocean View</t>
   </si>
   <si>
     <t>Ocean view
+Pool view
 Non-smoking rooms
+Suites
 Family rooms</t>
   </si>
   <si>
-    <t>Bathrobes
+    <t>Blackout curtains
 Air conditioning
-Fireplace
-[...38 lines deleted...]
-Hair dryer</t>
+Desk
+Housekeeping
+Coffee / tea maker
+Cable / satellite TV
+Sofa bed
+Walk-in shower</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d79884-Reviews-Best_Western_Plus_All_Suites_Inn-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>2026-07-28T06:46:47Z</t>
+  </si>
+  <si>
+    <t>Best Western Plus All Suites InnSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>500 Ocean St, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>1 (800) 568-8520</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/30/46/cf/4b/exterior.jpg</t>
+  </si>
+  <si>
+    <t>City view
+Non-smoking rooms
+Suites
+Family rooms</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -590,51 +546,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:P5"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -662,284 +618,228 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
         <v>16</v>
       </c>
       <c r="B2" t="s">
         <v>17</v>
       </c>
       <c r="C2" t="s">
         <v>18</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2">
-        <v>36.960022</v>
+        <v>36.986046</v>
       </c>
       <c r="F2">
-        <v>-122.05897</v>
+        <v>-122.02267</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2">
-        <v>4.1</v>
+        <v>3.9</v>
       </c>
       <c r="I2">
-        <v>158</v>
+        <v>598</v>
       </c>
       <c r="J2" t="s">
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>24</v>
       </c>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2" t="s">
         <v>24</v>
       </c>
       <c r="P2">
-        <v>3.0</v>
+        <v>3</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3">
-        <v>36.966946</v>
+        <v>36.976933</v>
       </c>
       <c r="F3">
-        <v>-122.018196</v>
+        <v>-122.02052</v>
       </c>
       <c r="G3" t="s">
         <v>30</v>
       </c>
       <c r="H3">
-        <v>3.9</v>
+        <v>4.0</v>
       </c>
       <c r="I3">
-        <v>454</v>
+        <v>896</v>
       </c>
       <c r="J3" t="s">
         <v>31</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3" t="s">
         <v>34</v>
       </c>
       <c r="P3">
-        <v>2.0</v>
+        <v>4</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>36</v>
       </c>
       <c r="B4" t="s">
         <v>37</v>
       </c>
       <c r="C4" t="s">
         <v>38</v>
       </c>
       <c r="D4" t="s">
         <v>39</v>
       </c>
       <c r="E4">
-        <v>36.976933</v>
+        <v>36.96455</v>
       </c>
       <c r="F4">
-        <v>-122.02052</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>-122.02448</v>
       </c>
       <c r="H4">
-        <v>4.0</v>
+        <v>4.5</v>
       </c>
       <c r="I4">
-        <v>892</v>
+        <v>190</v>
       </c>
       <c r="J4" t="s">
         <v>40</v>
       </c>
       <c r="K4" t="s">
         <v>41</v>
       </c>
       <c r="L4" t="s">
         <v>42</v>
       </c>
       <c r="M4" t="s">
         <v>43</v>
       </c>
       <c r="N4" t="s">
         <v>44</v>
       </c>
       <c r="O4" t="s">
         <v>43</v>
       </c>
       <c r="P4">
-        <v>4.0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>45</v>
       </c>
       <c r="B5" t="s">
         <v>46</v>
       </c>
       <c r="C5" t="s">
         <v>47</v>
       </c>
       <c r="D5" t="s">
         <v>48</v>
       </c>
       <c r="E5">
-        <v>36.962444</v>
+        <v>36.97502</v>
       </c>
       <c r="F5">
-        <v>-122.02556</v>
-[...2 lines deleted...]
-        <v>8314572200</v>
+        <v>-122.01865</v>
+      </c>
+      <c r="G5" t="s">
+        <v>49</v>
       </c>
       <c r="H5">
-        <v>4.5</v>
+        <v>3.9</v>
       </c>
       <c r="I5">
-        <v>476</v>
+        <v>116</v>
       </c>
       <c r="J5" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="K5" t="s">
         <v>50</v>
       </c>
       <c r="L5" t="s">
+        <v>23</v>
+      </c>
+      <c r="M5" t="s">
         <v>51</v>
       </c>
-      <c r="M5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N5" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="O5" t="s">
-        <v>52</v>
+        <v>51</v>
       </c>
       <c r="P5">
         <v>3.5</v>
-      </c>
-[...48 lines deleted...]
-        <v>2.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">