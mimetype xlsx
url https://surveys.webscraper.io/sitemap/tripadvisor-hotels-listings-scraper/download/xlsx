--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -68,217 +68,222 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>hotel_style</t>
   </si>
   <si>
     <t>hotel_room_features</t>
   </si>
   <si>
     <t>hotel_amenities</t>
   </si>
   <si>
     <t>hotel_room_types</t>
   </si>
   <si>
     <t>hotel_class</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.tripadvisor.com/Hotels-g33048-Santa_Cruz_California-Hotels.html</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d3252323-Reviews-Hotel_Paradox_Autograph_Collection-Santa_Cruz_California.html</t>
-[...35 lines deleted...]
-  <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d645015-Reviews-West_Cliff_Inn_A_Four_Sisters_Inn-Santa_Cruz_California.html</t>
   </si>
   <si>
     <t>West Cliff Inn - A Four Sisters InnSomeone from this business manages the listing.</t>
   </si>
   <si>
     <t>174 W Cliff Dr, Santa Cruz, CA 95060-5440</t>
   </si>
   <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/18/b1/e0/f9/west-cliff-inn-a-four.jpg</t>
   </si>
   <si>
     <t>Situated on a bluff across from the beach, West Cliff Inn is a renovated historic building offering well appointed guestrooms and a fabulous coastal location. This Four Sisters Inn is a three-story Italianate Victorian with a wraparound porch offering views of the Monterey Bay. The inn features a breezy, coastal decor with fabrics in crisp blues and whites and the well-appointed guestrooms feature a fireplace, a marble tile bathroom, and most offer a jetted spa tub and king bed.</t>
   </si>
   <si>
-    <t>Boutique
-Quaint</t>
+    <t>Residential Neighborhood
+Luxury</t>
   </si>
   <si>
     <t>Ocean view
 Non-smoking rooms
 Family rooms</t>
   </si>
   <si>
     <t>Bathrobes
 Air conditioning
 Fireplace
 Private balcony
 Telephone
 Flatscreen TV
 Walk-in shower
 Complimentary toiletries</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d20000309-Reviews-Hampton_Inn_Santa_Cruz_West-Santa_Cruz_California.html</t>
-[...55 lines deleted...]
-Quiet</t>
+    <t>https://www.tripadvisor.com/Hotels-g51862-zfd21371-a_ufe.true-Eugene_Oregon-Hotels.html</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g51862-d1141643-Reviews-Comfort_Suites_Eugene-Eugene_Oregon.html</t>
+  </si>
+  <si>
+    <t>Comfort Suites EugeneSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>3060 E 25th Ave, Eugene, OR 97403-2213</t>
+  </si>
+  <si>
+    <t>1 (541) 343-7000</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/30/d8/09/43/hotel-exterior.jpg</t>
+  </si>
+  <si>
+    <t>BEAUTIFUL UPDATED HOTEL!COMFORT SUITES~EUGENE Eugene, Oregon. Opened June '08. Easy on/off ~ I-5 exit 191. High Quality Suites/Budget Friendlly rates. Free Hot Breakfast, High Speed Internet, Free Guest Parking, Free Local Calls. Minutes from: University Of Oregon, Hayward Field, Downtown Eugene/Springfield and Autzen Stadium. Amenities include: microwave, mini-fridge, iron/ironing board, work desk w/ ergonomic chair, coffee makers, 40 in. Flat-screen LED TV w/ remote, satellite TV, in-room sofa sleepers, indoor pool &amp; hot-tub, as well as fitness room w/ modern work-out equipment.</t>
+  </si>
+  <si>
+    <t>Family
+Mid-range</t>
   </si>
   <si>
     <t>Non-smoking rooms
 Suites</t>
   </si>
   <si>
     <t>Air conditioning
 Housekeeping
+Telephone
+Wake-up service / alarm clock
+Coffee / tea maker
 Microwave
 Refrigerator
 Flatscreen TV</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d8319338-Reviews-Fairfield_by_Marriott_Inn_Suites_Santa_Cruz-Santa_Cruz_California.html</t>
-[...11 lines deleted...]
-    <t>Experience Fairfield Inn &amp; Suites by Marriott Santa Cruz, CA, nestled inside the city of Santa Cruz, CA and infused with stylish spaces, inspiring design and seamless functionality. Work or relax with complimentary high speed Internet and our complimentary breakfast buffet offering fresh, hot and healthy options. Rooms and suites are furnished with a refrigerator, microwave, coffee maker, flat panel television and free movie channels. Suites feature a distinct living room with a well-lit work area, ergonomic chair and second high-definition television. Upgrade to a balcony suite where you will enjoy the beautiful nature scenery. Amenities include a heated pool, whirlpool spa, fitness center, guest laundry facility and a business center. There is also a spacious meeting room and fireside patio. Minutes from waterfront dining, wineries, redwoods, surfing, Beach Boardwalk, upscale boutiques, art galleries &amp; the area's premiere shopping district.</t>
+    <t>https://www.tripadvisor.com/Hotel_Review-g51862-d74802-Reviews-Hayward_Inn-Eugene_Oregon.html</t>
+  </si>
+  <si>
+    <t>Hayward InnSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>1759 Franklin Dr, Eugene, OR 97403</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/21/0a/05/fe/hayward-inn.jpg</t>
+  </si>
+  <si>
+    <t>Welcome to Hayward Inn! Immerse yourself in Eugene's lifestyle the moment you step inside. Our modern and convenient hotel is neighbors with the University of Oregon, setting you right in the center of town. A favorite among alumni and Ducks fans, Hayward Inn is a welcoming environment for connecting with friends, new and old.</t>
+  </si>
+  <si>
+    <t>Mid-range
+Centrally Located</t>
+  </si>
+  <si>
+    <t>Non-smoking rooms
+Family rooms</t>
+  </si>
+  <si>
+    <t>Air conditioning
+Desk
+Housekeeping
+Private balcony
+Coffee / tea maker
+Microwave
+Flatscreen TV
+Complimentary toiletries</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g51862-d247922-Reviews-La_Quinta_Inn_Suites_by_Wyndham_Eugene-Eugene_Oregon.html</t>
+  </si>
+  <si>
+    <t>La Quinta Inn &amp; Suites by Wyndham EugeneSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>155 Day Island Rd, Eugene, OR 97401-7911</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/32/e4/62/08/exterior.jpg</t>
+  </si>
+  <si>
+    <t>Enjoy the relaxing waterfront setting of the La Quinta Inn &amp; Suites Eugene, located on the banks of the Willamette River next to Alton Baker Park and the University of Oregon's Autzen Football Stadium. Our pristine location is perfect for every occasion. Guests have easy access to Eugene's bike path and walking trails, downtown, shopping at Valley River Mall and Oakway Center, 5th Street Public Market, University of Oregon Campus and the Hult Center for the Performing Arts. We are located just a few miles from the Lane County Fairgrounds and Expo Center. Take a scenic drive, enjoying nearby historic covered bridges, waterfalls and wineries. Enjoy nearby golf and white water rafting. The Oregon Coast is a relaxing one hour drive away. The La Quinta Inn &amp; Suites Waterfront Eugene has a 24-hour fitness center, guest laundry, heated indoor swimming pool, spa, and gift shop. Stay connected with free high speed wireless internet access recently upgraded to 100Mbps download and 20Mbps upload, and a 24-hour business center. Enjoy several restaurants in close proximity to the hotel. Start each day with a delicious Free Bright Side Breakfast served fresh each morning. All of our comfortable rooms come with such amenities as a refrigerator, microwave, coffee maker, high speed wireless, 42 inch flat screen HD TV's with over 50 HD channels in our new 100 channel line up. Pets are welcome.</t>
+  </si>
+  <si>
+    <t>Value
+River View</t>
+  </si>
+  <si>
+    <t>Non-smoking rooms
+Suites
+Family rooms</t>
+  </si>
+  <si>
+    <t>Air conditioning
+Housekeeping
+Telephone
+Wardrobe / closet
+Coffee / tea maker
+Kitchenette
+Cable / satellite TV
+Bath / shower</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g51862-d1597555-Reviews-Parkway_Inn_Eugene-Eugene_Oregon.html</t>
+  </si>
+  <si>
+    <t>Parkway Inn EugeneSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>568 W 7th Ave, Eugene, OR 97401-2557</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/10/91/fc/c4/parkway-inn-eugene.jpg</t>
+  </si>
+  <si>
+    <t>Situated in Eugene, this motel is 0.4 mi (0.7 km) from Hult Center for Performing Arts and within 3 mi (5 km) of University of Oregon and McArthur Court. Matthew Knight Arena and Autzen Stadium are also within 3 mi (5 km).</t>
   </si>
   <si>
     <t>Business
-Modern</t>
-[...5 lines deleted...]
-Safe
+Budget</t>
+  </si>
+  <si>
+    <t>Non-smoking rooms
+Family rooms
+Smoking rooms available</t>
+  </si>
+  <si>
+    <t>Air conditioning
+Desk
+Telephone
+Iron
 Microwave
 Refrigerator
-Flatscreen TV</t>
+Bath / shower
+Complimentary toiletries</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -657,284 +662,275 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2" t="s">
         <v>20</v>
       </c>
       <c r="E2">
-        <v>36.976933</v>
+        <v>36.962444</v>
       </c>
       <c r="F2">
-        <v>-122.02052</v>
-[...1 lines deleted...]
-      <c r="G2" t="s">
+        <v>-122.02556</v>
+      </c>
+      <c r="G2">
+        <v>8314572200</v>
+      </c>
+      <c r="H2">
+        <v>4.6</v>
+      </c>
+      <c r="I2">
+        <v>474</v>
+      </c>
+      <c r="J2" t="s">
         <v>21</v>
       </c>
-      <c r="H2">
-[...5 lines deleted...]
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>22</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O2" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="P2">
-        <v>4</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3">
-        <v>36.962444</v>
+        <v>44.032524</v>
       </c>
       <c r="F3">
-        <v>-122.02556</v>
-[...2 lines deleted...]
-        <v>8314572200</v>
+        <v>-123.04422</v>
+      </c>
+      <c r="G3" t="s">
+        <v>30</v>
       </c>
       <c r="H3">
-        <v>4.6</v>
+        <v>4.3</v>
       </c>
       <c r="I3">
-        <v>474</v>
+        <v>440</v>
       </c>
       <c r="J3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="K3" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="M3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
+        <v>35</v>
+      </c>
+      <c r="O3" t="s">
         <v>34</v>
       </c>
-      <c r="O3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3">
-        <v>3</v>
+        <v>2.0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="B4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="E4">
-        <v>36.962334</v>
+        <v>44.046604</v>
       </c>
       <c r="F4">
-        <v>-122.049126</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>-123.067184</v>
       </c>
       <c r="H4">
         <v>3.9</v>
       </c>
       <c r="I4">
-        <v>65</v>
+        <v>438</v>
       </c>
       <c r="J4" t="s">
         <v>39</v>
       </c>
       <c r="K4" t="s">
         <v>40</v>
       </c>
       <c r="L4" t="s">
         <v>41</v>
       </c>
       <c r="M4" t="s">
         <v>42</v>
       </c>
       <c r="N4" t="s">
         <v>43</v>
       </c>
       <c r="O4" t="s">
         <v>42</v>
       </c>
       <c r="P4">
-        <v>2</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>44</v>
       </c>
       <c r="C5" t="s">
         <v>45</v>
       </c>
       <c r="D5" t="s">
         <v>46</v>
       </c>
       <c r="E5">
-        <v>36.986046</v>
+        <v>44.058285</v>
       </c>
       <c r="F5">
-        <v>-122.02267</v>
-[...1 lines deleted...]
-      <c r="G5" t="s">
+        <v>-123.079994</v>
+      </c>
+      <c r="H5">
+        <v>4.1</v>
+      </c>
+      <c r="I5">
+        <v>990</v>
+      </c>
+      <c r="J5" t="s">
         <v>47</v>
       </c>
-      <c r="H5">
-[...5 lines deleted...]
-      <c r="J5" t="s">
+      <c r="K5" t="s">
         <v>48</v>
       </c>
-      <c r="K5" t="s">
+      <c r="L5" t="s">
         <v>49</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>50</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>51</v>
       </c>
-      <c r="N5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="P5">
-        <v>3</v>
+        <v>3.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="B6" t="s">
+        <v>52</v>
+      </c>
+      <c r="C6" t="s">
         <v>53</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>54</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6">
+        <v>44.052036</v>
+      </c>
+      <c r="F6">
+        <v>-123.10133</v>
+      </c>
+      <c r="H6">
+        <v>3.7</v>
+      </c>
+      <c r="I6">
+        <v>7</v>
+      </c>
+      <c r="J6" t="s">
         <v>55</v>
       </c>
-      <c r="E6">
-[...14 lines deleted...]
-      <c r="J6" t="s">
+      <c r="K6" t="s">
         <v>56</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>57</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>51</v>
       </c>
       <c r="N6" t="s">
         <v>59</v>
       </c>
       <c r="O6" t="s">
-        <v>51</v>
+        <v>58</v>
       </c>
       <c r="P6">
-        <v>3</v>
+        <v>2.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">