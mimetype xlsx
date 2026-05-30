--- v1 (2026-05-02)
+++ v2 (2026-05-30)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
@@ -68,222 +68,207 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>hotel_style</t>
   </si>
   <si>
     <t>hotel_room_features</t>
   </si>
   <si>
     <t>hotel_amenities</t>
   </si>
   <si>
     <t>hotel_room_types</t>
   </si>
   <si>
     <t>hotel_class</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.tripadvisor.com/Hotels-g33048-Santa_Cruz_California-Hotels.html</t>
   </si>
   <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d3252323-Reviews-Hotel_Paradox_Autograph_Collection-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>Hotel Paradox, Autograph Collection</t>
+  </si>
+  <si>
+    <t>611 Ocean Street, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>1 (844) 631-0595</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/31/24/2b/5a/pool.jpg</t>
+  </si>
+  <si>
+    <t>Striking the perfect balance between nature and urban design, Hotel Paradox, Autograph Collection will challenge your current understanding of hospitality. Surrounded by rugged mountains and majestic redwoods, our contemporary hotel captures the essence of bold contradictions. Following a good nights sleep in our rustic yet modern accommodations, set out to explore nearby attractions including Mount Hermon or California's Mystery Spot. When you return, stop by our on-site eatery, Solaire Restaurant plus Bar, for delicious American cuisine. Want to stay active during your visit, our new fitness center boasts plenty of cardio equipment and free weights for when you want to work up a sweat. Those who would prefer an afternoon of relaxation can do so at our outdoor pool and deck, the largest in Santa Cruz, by swimming or resting in one of our poolside day beds. No matter what brings you to town, opt for authenticity with a stay at Hotel Paradox, Autograph Collection.</t>
+  </si>
+  <si>
+    <t>Trendy
+Green</t>
+  </si>
+  <si>
+    <t>Pool view
+Non-smoking rooms
+Suites</t>
+  </si>
+  <si>
+    <t>Blackout curtains
+Air conditioning
+Desk
+Housekeeping
+Room service
+Coffee / tea maker
+Cable / satellite TV
+Bath / shower</t>
+  </si>
+  <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d645015-Reviews-West_Cliff_Inn_A_Four_Sisters_Inn-Santa_Cruz_California.html</t>
   </si>
   <si>
-    <t>West Cliff Inn - A Four Sisters InnSomeone from this business manages the listing.</t>
+    <t>West Cliff Inn - A Four Sisters Inn</t>
   </si>
   <si>
     <t>174 W Cliff Dr, Santa Cruz, CA 95060-5440</t>
   </si>
   <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/18/b1/e0/f9/west-cliff-inn-a-four.jpg</t>
   </si>
   <si>
     <t>Situated on a bluff across from the beach, West Cliff Inn is a renovated historic building offering well appointed guestrooms and a fabulous coastal location. This Four Sisters Inn is a three-story Italianate Victorian with a wraparound porch offering views of the Monterey Bay. The inn features a breezy, coastal decor with fabrics in crisp blues and whites and the well-appointed guestrooms feature a fireplace, a marble tile bathroom, and most offer a jetted spa tub and king bed.</t>
   </si>
   <si>
-    <t>Residential Neighborhood
-Luxury</t>
+    <t>Boutique
+Harbor View</t>
   </si>
   <si>
     <t>Ocean view
 Non-smoking rooms
 Family rooms</t>
   </si>
   <si>
     <t>Bathrobes
 Air conditioning
 Fireplace
 Private balcony
 Telephone
 Flatscreen TV
 Walk-in shower
 Complimentary toiletries</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotels-g51862-zfd21371-a_ufe.true-Eugene_Oregon-Hotels.html</t>
-[...21 lines deleted...]
-Mid-range</t>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d1213533-Reviews-Holiday_Inn_Express_Suites_Santa_Cruz_by_IHG-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>Holiday Inn Express &amp; Suites Santa Cruz by IHG</t>
+  </si>
+  <si>
+    <t>1410 Ocean St, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>1 (877) 859-5095</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/32/73/b1/58/welcome-to-hie-santa.jpg</t>
+  </si>
+  <si>
+    <t>Welcome to the Holiday Inn Express &amp; Suites, Santa Cruz Our hotel's location offers free breakfast &amp; easy access to the Boardwalk, picturesque beaches, towering redwoods and terrific shopping.You can relish the comforts of home when you choose to stay at the Holiday Inn Express® Hotel &amp; Suites Santa Cruz.  Our new hotel is the perfect starting point for a trip to Northern California. Corporate guests appreciate our business amenities and the location of our hotel in Santa Cruz, CA. We are located near local businesses such as Plantronics, Santa Cruz County Offices and UC Santa Cruz. We offer free high-speed, wireless Internet access and a 24-hour Business Center, so you can stay productive while you travel.  The family might love a ride on the Roaring Camp Railroad through the Redwood forest. It's easy to take a vineyard tour, indulge in shopping at the Capitola Village or take a stroll along the Santa Cruz wharf.</t>
+  </si>
+  <si>
+    <t>Green
+Quiet</t>
   </si>
   <si>
     <t>Non-smoking rooms
 Suites</t>
   </si>
   <si>
     <t>Air conditioning
 Housekeeping
-Telephone
-[...1 lines deleted...]
-Coffee / tea maker
 Microwave
 Refrigerator
 Flatscreen TV</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotel_Review-g51862-d74802-Reviews-Hayward_Inn-Eugene_Oregon.html</t>
-[...23 lines deleted...]
-Desk
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d8319338-Reviews-Fairfield_by_Marriott_Inn_Suites_Santa_Cruz-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>Fairfield by Marriott Inn &amp; Suites Santa CruzSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>2956 Mission Street, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/31/44/f1/6e/hotel-lobby-sitting-area.jpg</t>
+  </si>
+  <si>
+    <t>Experience Fairfield Inn &amp; Suites by Marriott Santa Cruz, CA, nestled inside the city of Santa Cruz, CA and infused with stylish spaces, inspiring design and seamless functionality. Work or relax with complimentary high speed Internet and our complimentary breakfast buffet offering fresh, hot and healthy options. Rooms and suites are furnished with a refrigerator, microwave, coffee maker, flat panel television and free movie channels. Suites feature a distinct living room with a well-lit work area, ergonomic chair and second high-definition television. Upgrade to a balcony suite where you will enjoy the beautiful nature scenery. Amenities include a heated pool, whirlpool spa, fitness center, guest laundry facility and a business center. There is also a spacious meeting room and fireside patio. Minutes from waterfront dining, wineries, redwoods, surfing, Beach Boardwalk, upscale boutiques, art galleries &amp; the area's premiere shopping district.</t>
+  </si>
+  <si>
+    <t>Green
+Family</t>
+  </si>
+  <si>
+    <t>Allergy-free room
+Air conditioning
 Housekeeping
-Private balcony
-Coffee / tea maker
+Safe
 Microwave
-Flatscreen TV
-[...24 lines deleted...]
-Family rooms</t>
+Refrigerator
+Flatscreen TV</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d25013313-Reviews-The_Aqua_Pacific_Hotel-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>The Aqua Pacific Hotel</t>
+  </si>
+  <si>
+    <t>330 Ocean St, Santa Cruz, CA 95060-4634</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/2d/be/ca/e4/caption.jpg</t>
+  </si>
+  <si>
+    <t>The Aqua Pacific Hotel is a new boutique hotel located in the heart of Santa Cruz just steps from the Boardwalk and Ocean. This hotel provides clean and comfortable rooms with many amenities that will make your stay enjoyable.</t>
+  </si>
+  <si>
+    <t>Family
+Mid-range</t>
+  </si>
+  <si>
+    <t>Non-smoking rooms</t>
   </si>
   <si>
     <t>Air conditioning
 Housekeeping
-Telephone
-[...38 lines deleted...]
-Complimentary toiletries</t>
+Refrigerator</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -662,272 +647,278 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2" t="s">
         <v>20</v>
       </c>
       <c r="E2">
-        <v>36.962444</v>
+        <v>36.976933</v>
       </c>
       <c r="F2">
-        <v>-122.02556</v>
-[...2 lines deleted...]
-        <v>8314572200</v>
+        <v>-122.02052</v>
+      </c>
+      <c r="G2" t="s">
+        <v>21</v>
       </c>
       <c r="H2">
-        <v>4.6</v>
+        <v>4.0</v>
       </c>
       <c r="I2">
-        <v>474</v>
+        <v>892</v>
       </c>
       <c r="J2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="K2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="L2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="M2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="N2" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2" t="s">
         <v>25</v>
       </c>
-      <c r="O2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P2">
-        <v>3.5</v>
+        <v>4.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="B3" t="s">
         <v>27</v>
       </c>
       <c r="C3" t="s">
         <v>28</v>
       </c>
       <c r="D3" t="s">
         <v>29</v>
       </c>
       <c r="E3">
-        <v>44.032524</v>
+        <v>36.962444</v>
       </c>
       <c r="F3">
-        <v>-123.04422</v>
-[...1 lines deleted...]
-      <c r="G3" t="s">
+        <v>-122.02556</v>
+      </c>
+      <c r="G3">
+        <v>8314572200</v>
+      </c>
+      <c r="H3">
+        <v>4.6</v>
+      </c>
+      <c r="I3">
+        <v>475</v>
+      </c>
+      <c r="J3" t="s">
         <v>30</v>
       </c>
-      <c r="H3">
-[...5 lines deleted...]
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>31</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>32</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>33</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>34</v>
       </c>
-      <c r="N3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O3" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="P3">
-        <v>2.0</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="B4" t="s">
+        <v>35</v>
+      </c>
+      <c r="C4" t="s">
         <v>36</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>37</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4">
+        <v>36.986046</v>
+      </c>
+      <c r="F4">
+        <v>-122.02267</v>
+      </c>
+      <c r="G4" t="s">
         <v>38</v>
-      </c>
-[...4 lines deleted...]
-        <v>-123.067184</v>
       </c>
       <c r="H4">
         <v>3.9</v>
       </c>
       <c r="I4">
-        <v>438</v>
+        <v>597</v>
       </c>
       <c r="J4" t="s">
         <v>39</v>
       </c>
       <c r="K4" t="s">
         <v>40</v>
       </c>
       <c r="L4" t="s">
         <v>41</v>
       </c>
       <c r="M4" t="s">
         <v>42</v>
       </c>
       <c r="N4" t="s">
         <v>43</v>
       </c>
       <c r="O4" t="s">
         <v>42</v>
       </c>
       <c r="P4">
         <v>3.0</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="B5" t="s">
         <v>44</v>
       </c>
       <c r="C5" t="s">
         <v>45</v>
       </c>
       <c r="D5" t="s">
         <v>46</v>
       </c>
       <c r="E5">
-        <v>44.058285</v>
+        <v>36.960022</v>
       </c>
       <c r="F5">
-        <v>-123.079994</v>
+        <v>-122.05897</v>
+      </c>
+      <c r="G5" t="s">
+        <v>21</v>
       </c>
       <c r="H5">
         <v>4.1</v>
       </c>
       <c r="I5">
-        <v>990</v>
+        <v>158</v>
       </c>
       <c r="J5" t="s">
         <v>47</v>
       </c>
       <c r="K5" t="s">
         <v>48</v>
       </c>
       <c r="L5" t="s">
         <v>49</v>
       </c>
       <c r="M5" t="s">
+        <v>42</v>
+      </c>
+      <c r="N5" t="s">
         <v>50</v>
       </c>
-      <c r="N5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O5" t="s">
-        <v>50</v>
+        <v>42</v>
       </c>
       <c r="P5">
         <v>3.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>17</v>
       </c>
       <c r="B6" t="s">
+        <v>51</v>
+      </c>
+      <c r="C6" t="s">
         <v>52</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>53</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6">
+        <v>36.972103</v>
+      </c>
+      <c r="F6">
+        <v>-122.01737</v>
+      </c>
+      <c r="H6">
+        <v>4.2</v>
+      </c>
+      <c r="I6">
+        <v>40</v>
+      </c>
+      <c r="J6" t="s">
         <v>54</v>
       </c>
-      <c r="E6">
-[...11 lines deleted...]
-      <c r="J6" t="s">
+      <c r="K6" t="s">
         <v>55</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>56</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>57</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>58</v>
       </c>
-      <c r="N6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O6" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="P6">
         <v>2.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>