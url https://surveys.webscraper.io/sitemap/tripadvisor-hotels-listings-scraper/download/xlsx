--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>image</t>
@@ -68,207 +71,241 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>hotel_style</t>
   </si>
   <si>
     <t>hotel_room_features</t>
   </si>
   <si>
     <t>hotel_amenities</t>
   </si>
   <si>
     <t>hotel_room_types</t>
   </si>
   <si>
     <t>hotel_class</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.tripadvisor.com/Hotels-g33048-Santa_Cruz_California-Hotels.html</t>
   </si>
   <si>
+    <t>2026-06-15T06:09:51Z</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d645015-Reviews-West_Cliff_Inn_A_Four_Sisters_Inn-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>West Cliff Inn - A Four Sisters InnSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>174 W Cliff Dr, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/18/b1/e0/f9/west-cliff-inn-a-four.jpg</t>
+  </si>
+  <si>
+    <t>Situated on a bluff across from the beach, West Cliff Inn is a renovated historic building offering well appointed guestrooms and a fabulous coastal location. This Four Sisters Inn is a three-story Italianate Victorian with a wraparound porch offering views of the Monterey Bay. The inn features a breezy, coastal decor with fabrics in crisp blues and whites and the well-appointed guestrooms feature a fireplace, a marble tile bathroom, and most offer a jetted spa tub and king bed.</t>
+  </si>
+  <si>
+    <t>Harbor View
+Residential Neighborhood</t>
+  </si>
+  <si>
+    <t>Ocean view
+Non-smoking rooms
+Family rooms</t>
+  </si>
+  <si>
+    <t>Bathrobes
+Air conditioning
+Fireplace
+Private balcony
+Telephone
+Flatscreen TV
+Walk-in shower
+Complimentary toiletries</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotels-g33048-oa30-Santa_Cruz_California-Hotels.html</t>
+  </si>
+  <si>
+    <t>2026-06-15T06:12:21Z</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d20000309-Reviews-Hampton_Inn_Santa_Cruz_West-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>Hampton Inn Santa Cruz WestSomeone from this business manages the listing.</t>
+  </si>
+  <si>
+    <t>2424 Mission Street, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>1 (855) 605-0317</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/30/e5/52/f7/exterior.jpg</t>
+  </si>
+  <si>
+    <t>Daily Mandatory Charge includes:  Santa Cruz Tourism Marketing District (TMD) Assessment &amp; California Tourism AssessmentHampton Inn by Hilton Santa Cruz West is a newly built hotel located off Highway 1 and one mile north the Pacific Ocean along the California coast in Santa Cruz, CA - 40 miles south of San Jose International Airport and 45 miles north of Monterey. Visit West Cliff Drive, Natural Bridges State Beach, Lighthouse Field State Beach, Seymour Marine Discovery Center, the Warf and the Santa Cruz Beach Boardwalk all within 2 miles of the hotel. The hotel is walking distance to Cat &amp; Cloud Coffee, Starbucks, Safeway, and Upper Crust Pizza. The property is in an ideal location to experience some of Santa Cruz's most popular breweries and wineries including: Humble Sea Brewing Co., Santa Cruz Mountain Brewing, West End Tap Kitchen, MJA Vineyards -Westside Tasting Room, Rexford Winery, Venus Spirits Tasting Room, Swift Street Courtyard and Stockwell Cellars - all a walking dist</t>
+  </si>
+  <si>
+    <t>Mid-range
+City View</t>
+  </si>
+  <si>
+    <t>City view
+Non-smoking rooms
+Suites</t>
+  </si>
+  <si>
+    <t>Blackout curtains
+Air conditioning
+Desk
+Housekeeping
+Interconnected rooms available
+Cable / satellite TV
+Sofa bed
+Walk-in shower</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:10:52Z</t>
+  </si>
+  <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d3252323-Reviews-Hotel_Paradox_Autograph_Collection-Santa_Cruz_California.html</t>
   </si>
   <si>
     <t>Hotel Paradox, Autograph Collection</t>
   </si>
   <si>
     <t>611 Ocean Street, Santa Cruz, CA 95060</t>
   </si>
   <si>
     <t>1 (844) 631-0595</t>
   </si>
   <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/31/24/2b/5a/pool.jpg</t>
   </si>
   <si>
     <t>Striking the perfect balance between nature and urban design, Hotel Paradox, Autograph Collection will challenge your current understanding of hospitality. Surrounded by rugged mountains and majestic redwoods, our contemporary hotel captures the essence of bold contradictions. Following a good nights sleep in our rustic yet modern accommodations, set out to explore nearby attractions including Mount Hermon or California's Mystery Spot. When you return, stop by our on-site eatery, Solaire Restaurant plus Bar, for delicious American cuisine. Want to stay active during your visit, our new fitness center boasts plenty of cardio equipment and free weights for when you want to work up a sweat. Those who would prefer an afternoon of relaxation can do so at our outdoor pool and deck, the largest in Santa Cruz, by swimming or resting in one of our poolside day beds. No matter what brings you to town, opt for authenticity with a stay at Hotel Paradox, Autograph Collection.</t>
   </si>
   <si>
     <t>Trendy
-Green</t>
+Classic</t>
   </si>
   <si>
     <t>Pool view
 Non-smoking rooms
 Suites</t>
   </si>
   <si>
     <t>Blackout curtains
 Air conditioning
 Desk
 Housekeeping
 Room service
 Coffee / tea maker
 Cable / satellite TV
 Bath / shower</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d645015-Reviews-West_Cliff_Inn_A_Four_Sisters_Inn-Santa_Cruz_California.html</t>
-[...25 lines deleted...]
-Fireplace
+    <t>2026-06-15T05:11:16Z</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d490036-Reviews-Carousel_Beach_Inn-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>Carousel Beach Inn</t>
+  </si>
+  <si>
+    <t>110 Riverside Ave, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>1 (831) 425-7090</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/05/a2/6f/8d/carousel-motel.jpg</t>
+  </si>
+  <si>
+    <t>The family-friendly Carousel Beach Inn is just steps away from the Santa Cruz Beach Boardwalk and the Main Beach.</t>
+  </si>
+  <si>
+    <t>Mid-range
+Ocean View</t>
+  </si>
+  <si>
+    <t>Non-smoking rooms</t>
+  </si>
+  <si>
+    <t>Air conditioning
 Private balcony
-Telephone
+Wake-up service / alarm clock
+Microwave
+Refrigerator
 Flatscreen TV
-Walk-in shower
-Complimentary toiletries</t>
+Hair dryer</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:11:33Z</t>
   </si>
   <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d1213533-Reviews-Holiday_Inn_Express_Suites_Santa_Cruz_by_IHG-Santa_Cruz_California.html</t>
   </si>
   <si>
     <t>Holiday Inn Express &amp; Suites Santa Cruz by IHG</t>
   </si>
   <si>
     <t>1410 Ocean St, Santa Cruz, CA 95060</t>
   </si>
   <si>
     <t>1 (877) 859-5095</t>
   </si>
   <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/32/73/b1/58/welcome-to-hie-santa.jpg</t>
   </si>
   <si>
     <t>Welcome to the Holiday Inn Express &amp; Suites, Santa Cruz Our hotel's location offers free breakfast &amp; easy access to the Boardwalk, picturesque beaches, towering redwoods and terrific shopping.You can relish the comforts of home when you choose to stay at the Holiday Inn Express® Hotel &amp; Suites Santa Cruz.  Our new hotel is the perfect starting point for a trip to Northern California. Corporate guests appreciate our business amenities and the location of our hotel in Santa Cruz, CA. We are located near local businesses such as Plantronics, Santa Cruz County Offices and UC Santa Cruz. We offer free high-speed, wireless Internet access and a 24-hour Business Center, so you can stay productive while you travel.  The family might love a ride on the Roaring Camp Railroad through the Redwood forest. It's easy to take a vineyard tour, indulge in shopping at the Capitola Village or take a stroll along the Santa Cruz wharf.</t>
   </si>
   <si>
-    <t>Green
+    <t>Mid-range
 Quiet</t>
   </si>
   <si>
     <t>Non-smoking rooms
 Suites</t>
   </si>
   <si>
     <t>Air conditioning
 Housekeeping
 Microwave
 Refrigerator
 Flatscreen TV</t>
-  </si>
-[...53 lines deleted...]
-Refrigerator</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -572,59 +609,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q6"/>
+  <dimension ref="A1:R6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -632,296 +669,323 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D2" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>36.976933</v>
+        <v>21</v>
+      </c>
+      <c r="E2" t="s">
+        <v>22</v>
       </c>
       <c r="F2">
-        <v>-122.02052</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>36.962444</v>
+      </c>
+      <c r="G2">
+        <v>-122.02556</v>
       </c>
       <c r="H2">
-        <v>4.0</v>
+        <v>8314572200</v>
       </c>
       <c r="I2">
-        <v>892</v>
-[...2 lines deleted...]
-        <v>22</v>
+        <v>4.5</v>
+      </c>
+      <c r="J2">
+        <v>476</v>
       </c>
       <c r="K2" t="s">
         <v>23</v>
       </c>
       <c r="L2" t="s">
         <v>24</v>
       </c>
       <c r="M2" t="s">
         <v>25</v>
       </c>
       <c r="N2" t="s">
         <v>26</v>
       </c>
       <c r="O2" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="P2">
+        <v>27</v>
+      </c>
+      <c r="P2" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q2">
+        <v>3.5</v>
+      </c>
+      <c r="R2" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
+        <v>18</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F3">
+        <v>36.962334</v>
+      </c>
+      <c r="G3">
+        <v>-122.049126</v>
+      </c>
+      <c r="H3" t="s">
+        <v>33</v>
+      </c>
+      <c r="I3">
+        <v>3.9</v>
+      </c>
+      <c r="J3">
+        <v>65</v>
+      </c>
+      <c r="K3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3" t="s">
+        <v>35</v>
+      </c>
+      <c r="M3" t="s">
+        <v>36</v>
+      </c>
+      <c r="N3" t="s">
+        <v>37</v>
+      </c>
+      <c r="O3" t="s">
+        <v>38</v>
+      </c>
+      <c r="P3" t="s">
+        <v>37</v>
+      </c>
+      <c r="Q3">
+        <v>2.0</v>
+      </c>
+      <c r="R3" t="s">
+        <v>28</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
+        <v>18</v>
+      </c>
+      <c r="B4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4" t="s">
+        <v>41</v>
+      </c>
+      <c r="E4" t="s">
+        <v>42</v>
+      </c>
+      <c r="F4">
+        <v>36.976933</v>
+      </c>
+      <c r="G4">
+        <v>-122.02052</v>
+      </c>
+      <c r="H4" t="s">
+        <v>43</v>
+      </c>
+      <c r="I4">
         <v>4.0</v>
       </c>
+      <c r="J4">
+        <v>892</v>
+      </c>
+      <c r="K4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M4" t="s">
+        <v>46</v>
+      </c>
+      <c r="N4" t="s">
+        <v>47</v>
+      </c>
+      <c r="O4" t="s">
+        <v>48</v>
+      </c>
+      <c r="P4" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q4">
+        <v>4.0</v>
+      </c>
     </row>
-    <row r="3" spans="1:17">
-[...46 lines deleted...]
-        <v>3.5</v>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
+        <v>18</v>
+      </c>
+      <c r="B5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F5">
+        <v>36.965176</v>
+      </c>
+      <c r="G5">
+        <v>-122.01767</v>
+      </c>
+      <c r="H5" t="s">
+        <v>53</v>
+      </c>
+      <c r="I5">
+        <v>4.1</v>
+      </c>
+      <c r="J5">
+        <v>1023</v>
+      </c>
+      <c r="K5" t="s">
+        <v>54</v>
+      </c>
+      <c r="L5" t="s">
+        <v>55</v>
+      </c>
+      <c r="M5" t="s">
+        <v>56</v>
+      </c>
+      <c r="N5" t="s">
+        <v>57</v>
+      </c>
+      <c r="O5" t="s">
+        <v>58</v>
+      </c>
+      <c r="P5" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q5">
+        <v>2.0</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
-[...12 lines deleted...]
-      <c r="E4">
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>18</v>
+      </c>
+      <c r="B6" t="s">
+        <v>59</v>
+      </c>
+      <c r="C6" t="s">
+        <v>60</v>
+      </c>
+      <c r="D6" t="s">
+        <v>61</v>
+      </c>
+      <c r="E6" t="s">
+        <v>62</v>
+      </c>
+      <c r="F6">
         <v>36.986046</v>
       </c>
-      <c r="F4">
+      <c r="G6">
         <v>-122.02267</v>
       </c>
-      <c r="G4" t="s">
-[...2 lines deleted...]
-      <c r="H4">
+      <c r="H6" t="s">
+        <v>63</v>
+      </c>
+      <c r="I6">
         <v>3.9</v>
       </c>
-      <c r="I4">
-[...20 lines deleted...]
-      <c r="P4">
+      <c r="J6">
+        <v>598</v>
+      </c>
+      <c r="K6" t="s">
+        <v>64</v>
+      </c>
+      <c r="L6" t="s">
+        <v>65</v>
+      </c>
+      <c r="M6" t="s">
+        <v>66</v>
+      </c>
+      <c r="N6" t="s">
+        <v>67</v>
+      </c>
+      <c r="O6" t="s">
+        <v>68</v>
+      </c>
+      <c r="P6" t="s">
+        <v>67</v>
+      </c>
+      <c r="Q6">
         <v>3.0</v>
-      </c>
-[...95 lines deleted...]
-        <v>2.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">