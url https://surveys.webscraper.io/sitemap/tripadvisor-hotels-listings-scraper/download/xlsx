--- v3 (2026-06-19)
+++ v4 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
@@ -71,238 +71,236 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>hotel_style</t>
   </si>
   <si>
     <t>hotel_room_features</t>
   </si>
   <si>
     <t>hotel_amenities</t>
   </si>
   <si>
     <t>hotel_room_types</t>
   </si>
   <si>
     <t>hotel_class</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.tripadvisor.com/Hotels-g33048-Santa_Cruz_California-Hotels.html</t>
   </si>
   <si>
-    <t>2026-06-15T06:09:51Z</t>
+    <t>2026-07-28T06:42:46Z</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g33048-d3252323-Reviews-Hotel_Paradox_Autograph_Collection-Santa_Cruz_California.html</t>
+  </si>
+  <si>
+    <t>Hotel Paradox, Autograph Collection</t>
+  </si>
+  <si>
+    <t>611 Ocean Street, Santa Cruz, CA 95060</t>
+  </si>
+  <si>
+    <t>1 (844) 631-0595</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/31/24/2b/5a/pool.jpg</t>
+  </si>
+  <si>
+    <t>Striking the perfect balance between nature and urban design, Hotel Paradox, Autograph Collection will challenge your current understanding of hospitality. Surrounded by rugged mountains and majestic redwoods, our contemporary hotel captures the essence of bold contradictions. Following a good nights sleep in our rustic yet modern accommodations, set out to explore nearby attractions including Mount Hermon or California's Mystery Spot. When you return, stop by our on-site eatery, Solaire Restaurant plus Bar, for delicious American cuisine. Want to stay active during your visit, our new fitness center boasts plenty of cardio equipment and free weights for when you want to work up a sweat. Those who would prefer an afternoon of relaxation can do so at our outdoor pool and deck, the largest in Santa Cruz, by swimming or resting in one of our poolside day beds. No matter what brings you to town, opt for authenticity with a stay at Hotel Paradox, Autograph Collection.</t>
+  </si>
+  <si>
+    <t>Green
+Boutique</t>
+  </si>
+  <si>
+    <t>Pool view
+Non-smoking rooms
+Suites</t>
+  </si>
+  <si>
+    <t>Blackout curtains
+Air conditioning
+Desk
+Housekeeping
+Room service
+Coffee / tea maker
+Cable / satellite TV
+Bath / shower</t>
+  </si>
+  <si>
+    <t>2026-07-28T06:43:05Z</t>
   </si>
   <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d645015-Reviews-West_Cliff_Inn_A_Four_Sisters_Inn-Santa_Cruz_California.html</t>
   </si>
   <si>
-    <t>West Cliff Inn - A Four Sisters InnSomeone from this business manages the listing.</t>
+    <t>West Cliff Inn - A Four Sisters Inn</t>
   </si>
   <si>
     <t>174 W Cliff Dr, Santa Cruz, CA 95060</t>
   </si>
   <si>
+    <t>1 (831) 457-2200</t>
+  </si>
+  <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/18/b1/e0/f9/west-cliff-inn-a-four.jpg</t>
   </si>
   <si>
     <t>Situated on a bluff across from the beach, West Cliff Inn is a renovated historic building offering well appointed guestrooms and a fabulous coastal location. This Four Sisters Inn is a three-story Italianate Victorian with a wraparound porch offering views of the Monterey Bay. The inn features a breezy, coastal decor with fabrics in crisp blues and whites and the well-appointed guestrooms feature a fireplace, a marble tile bathroom, and most offer a jetted spa tub and king bed.</t>
   </si>
   <si>
-    <t>Harbor View
-Residential Neighborhood</t>
+    <t>Boutique
+Bay View</t>
   </si>
   <si>
     <t>Ocean view
 Non-smoking rooms
 Family rooms</t>
   </si>
   <si>
     <t>Bathrobes
 Air conditioning
 Fireplace
 Private balcony
 Telephone
 Flatscreen TV
 Walk-in shower
 Complimentary toiletries</t>
   </si>
   <si>
-    <t>https://www.tripadvisor.com/Hotels-g33048-oa30-Santa_Cruz_California-Hotels.html</t>
-[...2 lines deleted...]
-    <t>2026-06-15T06:12:21Z</t>
+    <t>https://www.tripadvisor.com/Hotels-g51862-zfd21371-a_ufe.true-Eugene_Oregon-Hotels.html</t>
+  </si>
+  <si>
+    <t>2026-07-28T06:43:29Z</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g51862-d1141643-Reviews-Comfort_Suites_Eugene-Eugene_Oregon.html</t>
+  </si>
+  <si>
+    <t>Comfort Suites Eugene</t>
+  </si>
+  <si>
+    <t>3060 E 25th Ave, Eugene, OR 97403</t>
+  </si>
+  <si>
+    <t>1 (541) 343-7000</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/30/d8/09/43/hotel-exterior.jpg</t>
+  </si>
+  <si>
+    <t>BEAUTIFUL UPDATED HOTEL!COMFORT SUITES~EUGENE Eugene, Oregon. Opened June '08. Easy on/off ~ I-5 exit 191. High Quality Suites/Budget Friendlly rates. Free Hot Breakfast, High Speed Internet, Free Guest Parking, Free Local Calls. Minutes from: University Of Oregon, Hayward Field, Downtown Eugene/Springfield and Autzen Stadium. Amenities include: microwave, mini-fridge, iron/ironing board, work desk w/ ergonomic chair, coffee makers, 40 in. Flat-screen LED TV w/ remote, satellite TV, in-room sofa sleepers, indoor pool &amp; hot-tub, as well as fitness room w/ modern work-out equipment.</t>
+  </si>
+  <si>
+    <t>Modern
+Mid-range</t>
+  </si>
+  <si>
+    <t>Non-smoking rooms
+Suites</t>
+  </si>
+  <si>
+    <t>Air conditioning
+Housekeeping
+Telephone
+Wake-up service / alarm clock
+Coffee / tea maker
+Microwave
+Refrigerator
+Flatscreen TV</t>
+  </si>
+  <si>
+    <t>2026-07-28T06:43:57Z</t>
   </si>
   <si>
     <t>https://www.tripadvisor.com/Hotel_Review-g33048-d20000309-Reviews-Hampton_Inn_Santa_Cruz_West-Santa_Cruz_California.html</t>
   </si>
   <si>
-    <t>Hampton Inn Santa Cruz WestSomeone from this business manages the listing.</t>
+    <t>Hampton Inn Santa Cruz West</t>
   </si>
   <si>
     <t>2424 Mission Street, Santa Cruz, CA 95060</t>
   </si>
   <si>
     <t>1 (855) 605-0317</t>
   </si>
   <si>
     <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/30/e5/52/f7/exterior.jpg</t>
   </si>
   <si>
-    <t>Daily Mandatory Charge includes:  Santa Cruz Tourism Marketing District (TMD) Assessment &amp; California Tourism AssessmentHampton Inn by Hilton Santa Cruz West is a newly built hotel located off Highway 1 and one mile north the Pacific Ocean along the California coast in Santa Cruz, CA - 40 miles south of San Jose International Airport and 45 miles north of Monterey. Visit West Cliff Drive, Natural Bridges State Beach, Lighthouse Field State Beach, Seymour Marine Discovery Center, the Warf and the Santa Cruz Beach Boardwalk all within 2 miles of the hotel. The hotel is walking distance to Cat &amp; Cloud Coffee, Starbucks, Safeway, and Upper Crust Pizza. The property is in an ideal location to experience some of Santa Cruz's most popular breweries and wineries including: Humble Sea Brewing Co., Santa Cruz Mountain Brewing, West End Tap Kitchen, MJA Vineyards -Westside Tasting Room, Rexford Winery, Venus Spirits Tasting Room, Swift Street Courtyard and Stockwell Cellars - all a walking dist</t>
-[...3 lines deleted...]
-City View</t>
+    <t>Daily Mandatory Charge includes: Santa Cruz Tourism Marketing District (TMD) Assessment &amp; California Tourism Assessment Hampton Inn by Hilton Santa Cruz West is a newly built hotel located off Highway 1 and one mile north the Pacific Ocean along the California coast in Santa Cruz, CA - 40 miles south of San Jose International Airport and 45 miles north of Monterey. Visit West Cliff Drive, Natural Bridges State Beach, Lighthouse Field State Beach, Seymour Marine Discovery Center, the Warf and the Santa Cruz Beach Boardwalk all within 2 miles of the hotel. The hotel is walking distance to Cat &amp; Cloud Coffee, Starbucks, Safeway, and Upper Crust Pizza. The property is in an ideal location to experience some of Santa Cruz's most popular breweries and wineries including: Humble Sea Brewing Co., Santa Cruz Mountain Brewing, West End Tap Kitchen, MJA Vineyards -Westside Tasting Room, Rexford Winery, Venus Spirits Tasting Room, Swift Street Courtyard and Stockwell Cellars - all a walking dist</t>
+  </si>
+  <si>
+    <t>Business
+Mid-range</t>
   </si>
   <si>
     <t>City view
 Non-smoking rooms
 Suites</t>
   </si>
   <si>
     <t>Blackout curtains
 Air conditioning
 Desk
 Housekeeping
 Interconnected rooms available
 Cable / satellite TV
 Sofa bed
 Walk-in shower</t>
   </si>
   <si>
-    <t>2026-06-15T05:10:52Z</t>
-[...57 lines deleted...]
-    <t>The family-friendly Carousel Beach Inn is just steps away from the Santa Cruz Beach Boardwalk and the Main Beach.</t>
+    <t>2026-07-28T06:44:03Z</t>
+  </si>
+  <si>
+    <t>https://www.tripadvisor.com/Hotel_Review-g51862-d224434-Reviews-Hampton_Inn_Eugene-Eugene_Oregon.html</t>
+  </si>
+  <si>
+    <t>Hampton Inn Eugene</t>
+  </si>
+  <si>
+    <t>3780 W. 11th Avenue, Eugene, OR 97402</t>
+  </si>
+  <si>
+    <t>https://dynamic-media-cdn.tripadvisor.com/media/photo-o/11/e7/27/27/hampton-inn-eugene.jpg</t>
+  </si>
+  <si>
+    <t>The Hampton Inn Eugene hotel is located on Highway 126W (11th Avenue), just minutes from the airport and adjacent to the West End Business District. Eugene, Oregon attractions include boating, fishing, water sports, performing arts, snow skiing, hiking, golf and the Autzen Stadium, home of the Oregon Ducks. Nearby restaurants include Forrester's Bar &amp; Grill, Applebees, Hole in the Wall Barbeque, Mami's Mexican Grill, Jersey Mikes, and more! Our spacious rooms include complimentary, high-speed internet, phones with complimentary, unlimited local calls, Big Screen TVs, remote control televisions with satellite cable and HBO, ESPN, CNN and FOX. Pay-per-view movies are available. Every room also includes a coffeemaker, hair dryer, iron and full size ironing board. Microwave and refrigerators are available in all suites and studies.</t>
   </si>
   <si>
     <t>Mid-range
-Ocean View</t>
-[...2 lines deleted...]
-    <t>Non-smoking rooms</t>
+Green</t>
   </si>
   <si>
     <t>Air conditioning
-Private balcony
-[...37 lines deleted...]
-Housekeeping
+Safe
 Microwave
 Refrigerator
 Flatscreen TV</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -690,302 +688,296 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2">
-        <v>36.962444</v>
+        <v>36.976933</v>
       </c>
       <c r="G2">
-        <v>-122.02556</v>
-[...2 lines deleted...]
-        <v>8314572200</v>
+        <v>-122.02052</v>
+      </c>
+      <c r="H2" t="s">
+        <v>23</v>
       </c>
       <c r="I2">
-        <v>4.5</v>
+        <v>4.0</v>
       </c>
       <c r="J2">
-        <v>476</v>
+        <v>896</v>
       </c>
       <c r="K2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="L2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="M2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="N2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O2" t="s">
+        <v>28</v>
+      </c>
+      <c r="P2" t="s">
         <v>27</v>
       </c>
-      <c r="P2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q2">
-        <v>3.5</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>4</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3" t="s">
         <v>31</v>
       </c>
       <c r="E3" t="s">
         <v>32</v>
       </c>
       <c r="F3">
-        <v>36.962334</v>
+        <v>36.962444</v>
       </c>
       <c r="G3">
-        <v>-122.049126</v>
+        <v>-122.02556</v>
       </c>
       <c r="H3" t="s">
         <v>33</v>
       </c>
       <c r="I3">
-        <v>3.9</v>
+        <v>4.5</v>
       </c>
       <c r="J3">
-        <v>65</v>
+        <v>476</v>
       </c>
       <c r="K3" t="s">
         <v>34</v>
       </c>
       <c r="L3" t="s">
         <v>35</v>
       </c>
       <c r="M3" t="s">
         <v>36</v>
       </c>
       <c r="N3" t="s">
         <v>37</v>
       </c>
       <c r="O3" t="s">
         <v>38</v>
       </c>
       <c r="P3" t="s">
         <v>37</v>
       </c>
       <c r="Q3">
-        <v>2.0</v>
-[...2 lines deleted...]
-        <v>28</v>
+        <v>3.5</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="B4" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C4" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D4" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="E4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="F4">
-        <v>36.976933</v>
+        <v>44.032524</v>
       </c>
       <c r="G4">
-        <v>-122.02052</v>
+        <v>-123.04422</v>
       </c>
       <c r="H4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="I4">
-        <v>4.0</v>
+        <v>4.3</v>
       </c>
       <c r="J4">
-        <v>892</v>
+        <v>441</v>
       </c>
       <c r="K4" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="L4" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="M4" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="N4" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="O4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P4" t="s">
         <v>48</v>
       </c>
-      <c r="P4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q4">
-        <v>4.0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C5" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D5" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E5" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="F5">
-        <v>36.965176</v>
+        <v>36.962334</v>
       </c>
       <c r="G5">
-        <v>-122.01767</v>
+        <v>-122.049126</v>
       </c>
       <c r="H5" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="I5">
-        <v>4.1</v>
+        <v>3.9</v>
       </c>
       <c r="J5">
-        <v>1023</v>
+        <v>65</v>
       </c>
       <c r="K5" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="L5" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="M5" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="N5" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="O5" t="s">
+        <v>59</v>
+      </c>
+      <c r="P5" t="s">
         <v>58</v>
       </c>
-      <c r="P5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q5">
-        <v>2.0</v>
+        <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="F6">
-        <v>36.986046</v>
+        <v>44.047237</v>
       </c>
       <c r="G6">
-        <v>-122.02267</v>
+        <v>-123.15073</v>
       </c>
       <c r="H6" t="s">
-        <v>63</v>
+        <v>54</v>
       </c>
       <c r="I6">
-        <v>3.9</v>
+        <v>4.4</v>
       </c>
       <c r="J6">
-        <v>598</v>
+        <v>352</v>
       </c>
       <c r="K6" t="s">
         <v>64</v>
       </c>
       <c r="L6" t="s">
         <v>65</v>
       </c>
       <c r="M6" t="s">
         <v>66</v>
       </c>
       <c r="N6" t="s">
+        <v>48</v>
+      </c>
+      <c r="O6" t="s">
         <v>67</v>
       </c>
-      <c r="O6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>67</v>
+        <v>48</v>
       </c>
       <c r="Q6">
-        <v>3.0</v>
+        <v>3</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">