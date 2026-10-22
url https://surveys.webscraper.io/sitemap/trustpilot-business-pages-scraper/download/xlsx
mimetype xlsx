--- v2 (2026-06-15)
+++ v3 (2026-10-22)
@@ -12,282 +12,270 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>review_ai_summary</t>
   </si>
   <si>
     <t>company_details</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>https://www.trustpilot.com/review/thereefgeeks.com</t>
   </si>
   <si>
-    <t>2026-06-15T08:00:49Z</t>
+    <t>2026-10-15T10:23:36Z</t>
   </si>
   <si>
     <t>The Reef Geeks</t>
   </si>
   <si>
     <t>Aquaculture Farm</t>
   </si>
   <si>
     <t>871 Harold Place, 91914, Chula Vista, United States</t>
   </si>
   <si>
     <t>customerservice@thereefgeeks.com</t>
   </si>
   <si>
     <t>https://www.thereefgeeks.com</t>
   </si>
   <si>
-    <t>44 reviews in the last 12 months</t>
-[...3 lines deleted...]
-However, some customers experienced issues with their orders, including items arriving damaged or not surviving after delivery, with concerns about temperature during shipping. A few other people also felt that the product received did not match the online description or image, leading to disappointment.</t>
+    <t>39 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Evaluating 42 reviews, reviewers overwhelmingly had a great experience with this company. Customers frequently praise the wonderful health and condition of the aquatic products, noting that items consistently arrive vibrant, pest-free, and carefully protected during transit. Frequent buyers also highlight the exceptional customer support team, mentioning helpful communication, wonderful selection, and exceptionally fast shipping times.
+However, some people mentioned issues with specific orders, noting that a few items unfortunately arrived dead or failed to open properly in their home tanks. Some customers also felt that certain specimens were noticeably smaller than expected or that online descriptions and pictures were somewhat misleading.</t>
   </si>
   <si>
     <t>Written by the company
 The Reef Geeks is your connect for rare, premium-quality live corals online: torch corals for sale, SPS corals, mushroom corals, hard corals, WYSIWYG. We also offers beginner corals, clownfish for sale, AIO aquariums &amp; complete saltwater aquarium supplies. Expert reef advice included!</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/687f2672bb280230abe29a2c-198x149-1x.jpg</t>
   </si>
   <si>
-    <t>https://www.trustpilot.com/review/gabb.com</t>
-[...42 lines deleted...]
-  <si>
     <t>https://www.trustpilot.com/review/net32.com</t>
   </si>
   <si>
-    <t>2026-06-15T08:00:55Z</t>
+    <t>2026-10-15T10:23:39Z</t>
   </si>
   <si>
     <t>Net32</t>
   </si>
   <si>
     <t>Dental Supply Store</t>
   </si>
   <si>
-    <t>250 Towne Village Drive, 27513, Cary, United States</t>
+    <t>8801 Fast park Dr., Suite 301, 27617, Raleigh, United States</t>
   </si>
   <si>
     <t>support@net32.com</t>
   </si>
   <si>
     <t>https://net32.com</t>
   </si>
   <si>
-    <t>1053 reviews in the last 12 months</t>
-[...3 lines deleted...]
-However, some customers also noted issues with incorrect items being delivered or products not matching descriptions. A few other people also felt that the shipping process could be confusing, particularly with tracking updates, and some experienced delays or items not arriving as expected.</t>
+    <t>997 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Looking at 1,034 reviews, reviewers overwhelmingly had a great experience with this company, consistently describing the exceptional value and reliability. People often mention that the website makes it easy to find hard-to-find supplies, and they appreciate the reasonable pricing compared to larger suppliers. Consumers also enjoy remarkably fast shipping, noting that orders arrive securely packaged and ahead of schedule in most cases.
+However, some people mentioned experiencing frustrating delivery delays, lost packages, or occasional difficulties when tracking shipments. A few reviewers also noted that prices have increased over time, and a couple of customers faced challenges resolving incorrect items or returns.</t>
   </si>
   <si>
     <t>Written by the company
 On average you will save 30% to 40% off dental supplies by shopping online at Net32.com. We have made comparison shopping convenient so you won't waste time browsing catalogs in search of the same product.</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/5a7973e0b43dd90001506fb5-198x149-1x.jpg</t>
   </si>
   <si>
     <t>https://www.trustpilot.com/review/www.hobgoblin.com</t>
   </si>
   <si>
-    <t>2026-06-15T08:01:02Z</t>
+    <t>2026-10-15T10:23:47Z</t>
   </si>
   <si>
     <t>Hobgoblin Music</t>
   </si>
   <si>
     <t>Music Store</t>
   </si>
   <si>
     <t>PO Box 4707, BN11 9JA, Worthing, United Kingdom</t>
   </si>
   <si>
     <t>0333 800 9500</t>
   </si>
   <si>
     <t>post@hobgoblin.co.uk</t>
   </si>
   <si>
     <t>https://www.hobgoblin.com</t>
   </si>
   <si>
-    <t>111 reviews in the last 12 months</t>
-[...3 lines deleted...]
-However, some people were dissatisfied with certain products, finding them unplayable or not meeting expectations, such as spoons that were deemed useless. Additionally, a few customers noted issues with delivery, including one instance where a courier delivered to an incorrect address. Another reviewer mentioned a discrepancy between a product description and the actual item received, specifically regarding a gig bag.</t>
+    <t>105 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Looking at 109 reviews, reviewers overwhelmingly had a great experience with this company. Customers frequently praise the fast and reliable delivery service, noting that orders arrive promptly, securely packaged, and in pristine condition. Buyers also appreciate the knowledgeable, helpful staff and the smooth, straightforward ordering process available on the website. Many people highlight the excellent product quality and wide selection of musical instruments offered.
+Some reviewers were not happy with occasional order or delivery details, such as pricey shipping fees or minor packaging damage during transit. A few customers also noted instances where navigating specific product inquiries or pricing details required additional assistance.</t>
   </si>
   <si>
     <t>Written by the company
 Hobgoblin Music has provided musicians with otherwise hard to find acoustic, folk and traditional musical instrument for 50 years. We have nine shops across the UK, and customers can also buy online from our website.  We pride ourselves on our wide knowledge and excellent customer service.  All your queries will be handled by a human being, and our 40 sales staff are all experienced musicians, with an unrivalled combined expertise on all kinds of musical instruments and styles.
 We stock the most widely varied range of instruments and accessories available on the high street, from guitars and amps to folk and traditional instruments from all over the world.
 We stock new and secondhand musical instruments. If you have a used musical instrument to sell, contact us to find out how we can help - we often buy used instruments for cash, or we can sell it on your behalf.
 You can find our UK music shops in London, Leeds, Manchester, Birmingham, Edinburgh, Canterbury, Bristol, Southampton and Brighton.</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/4beb712a00006400050b0c8f-198x149-1x.jpg</t>
   </si>
   <si>
     <t>https://www.trustpilot.com/review/birdfy.com</t>
   </si>
   <si>
-    <t>2026-06-15T08:01:08Z</t>
+    <t>2026-10-15T10:23:52Z</t>
   </si>
   <si>
     <t>Birdfy</t>
   </si>
   <si>
     <t>Bird Watching Area</t>
   </si>
   <si>
     <t>1055 East Colorado Boulevard, 5th Floor Pasadena, 91106 , Pasadena, United States</t>
   </si>
   <si>
     <t>(+1)866-749-0567</t>
   </si>
   <si>
     <t>support@birdfy.com</t>
   </si>
   <si>
     <t>https://birdfy.com</t>
   </si>
   <si>
-    <t>1136 reviews in the last 12 months</t>
-[...3 lines deleted...]
-However, some people mentioned issues with their orders, including delayed shipments or receiving incomplete packages. A few other people also felt that some products had design flaws, such as difficulty in charging, poor weather resistance, or non-removable cameras. There were also occasional complaints about customer support being unhelpful or unresponsive in certain situations.</t>
+    <t>1579 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Evaluating 1,550 reviews, reviewers had a great experience with this company. Customers frequently share how much joy these smart bird cameras bring, praising the remarkably clear video quality, engaging bird identification features, and sturdy product build. Many people also truly appreciate the responsive customer support team, noting that quick replacements and helpful assistance make the overall journey remarkably smooth and enjoyable.
+However, some customers also noted frustrations regarding unexpected order delivery delays, missing components upon arrival, and unclear product descriptions online. A few reviewers additionally experienced occasional Wi-Fi connection troubles with the devices, short battery limitations, or situations where persistent wildlife chewed through plastic parts.</t>
   </si>
   <si>
     <t>Written by the company
 In 2020, Birdfy took flight to make birdwatching fun and easy for everyone! With a foundation in smart camera tech, we brought backyard birds straight to your device. As a sub-brand of Netvue Technologies, we used over 20 years of experience in smart home gear to create our first hit - the Birdfy Feeder. Now, we’ve expanded into feeders, birdhouses, and more, all designed to enhance your birdwatching experience by making it easy to spot, identify, and share those special moments.</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/66815783229a85aa9abbe480-198x149-1x.jpg</t>
+  </si>
+  <si>
+    <t>https://www.trustpilot.com/review/giftyourmelody.com</t>
+  </si>
+  <si>
+    <t>2026-10-15T10:23:55Z</t>
+  </si>
+  <si>
+    <t>GiftYourMelody</t>
+  </si>
+  <si>
+    <t>Sheridan, United States</t>
+  </si>
+  <si>
+    <t>support@giftyourmelody.com</t>
+  </si>
+  <si>
+    <t>https://giftyourmelody.com</t>
+  </si>
+  <si>
+    <t>386 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Evaluating 434 reviews, reviewers overwhelmingly had a great experience with this company. Customers frequently mention that the ordering process is simple and fast, allowing them to create meaningful, personalized songs for their loved ones. Consumers are consistently impressed by the outstanding music quality, beautiful vocals, and professional production that truly bring their emotional stories to life.
+However, some customers also noted issues with the initial pronunciation of names or audio clarity, though the support team quickly provided helpful revisions. A few people also felt that getting the final product took longer than expected or required multiple attempts to match their specific requests.</t>
+  </si>
+  <si>
+    <t>Written by the company
+At Gift Your Melody we offer a unique service that turns your personal stories and memories into custom-made songs. Perfect for birthdays, anniversaries, weddings, or any special occasion, these heartfelt songs are personalized with names, details, and emotions you provide, making them one-of-a-kind gifts. With a focus on creativity, quality, and emotional connection, Gift Your Melody ensures every song is a memorable keepsake. Ideal for those looking to give a meaningful, thoughtful, and unforgettable gift.</t>
+  </si>
+  <si>
+    <t>https://consumersiteimages.trustpilot.net/business-units/67390b865475ec971e917d9e-198x149-1x.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -697,196 +685,196 @@
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3" t="s">
         <v>25</v>
       </c>
       <c r="C3" t="s">
         <v>26</v>
       </c>
       <c r="D3" t="s">
         <v>27</v>
       </c>
       <c r="E3" t="s">
         <v>28</v>
       </c>
-      <c r="F3" t="s">
+      <c r="F3">
+        <v>9194681177</v>
+      </c>
+      <c r="G3" t="s">
         <v>29</v>
       </c>
-      <c r="G3" t="s">
+      <c r="H3" t="s">
         <v>30</v>
       </c>
-      <c r="H3" t="s">
+      <c r="I3">
+        <v>4.6</v>
+      </c>
+      <c r="J3" t="s">
         <v>31</v>
       </c>
-      <c r="I3">
-[...2 lines deleted...]
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>32</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
+        <v>35</v>
+      </c>
+      <c r="B4" t="s">
         <v>36</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>37</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>38</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>39</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>9194681177</v>
       </c>
       <c r="G4" t="s">
         <v>41</v>
       </c>
       <c r="H4" t="s">
         <v>42</v>
       </c>
       <c r="I4">
-        <v>4.6</v>
+        <v>4.9</v>
       </c>
       <c r="J4" t="s">
         <v>43</v>
       </c>
       <c r="K4" t="s">
         <v>44</v>
       </c>
       <c r="L4" t="s">
         <v>45</v>
       </c>
       <c r="M4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>47</v>
       </c>
       <c r="B5" t="s">
         <v>48</v>
       </c>
       <c r="C5" t="s">
         <v>49</v>
       </c>
       <c r="D5" t="s">
         <v>50</v>
       </c>
       <c r="E5" t="s">
         <v>51</v>
       </c>
       <c r="F5" t="s">
         <v>52</v>
       </c>
       <c r="G5" t="s">
         <v>53</v>
       </c>
       <c r="H5" t="s">
         <v>54</v>
       </c>
       <c r="I5">
-        <v>4.9</v>
+        <v>4.0</v>
       </c>
       <c r="J5" t="s">
         <v>55</v>
       </c>
       <c r="K5" t="s">
         <v>56</v>
       </c>
       <c r="L5" t="s">
         <v>57</v>
       </c>
       <c r="M5" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>59</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
       <c r="C6" t="s">
         <v>61</v>
       </c>
       <c r="D6" t="s">
+        <v>38</v>
+      </c>
+      <c r="E6" t="s">
         <v>62</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6">
+        <v>3072059740</v>
+      </c>
+      <c r="G6" t="s">
         <v>63</v>
       </c>
-      <c r="F6" t="s">
+      <c r="H6" t="s">
         <v>64</v>
       </c>
-      <c r="G6" t="s">
+      <c r="I6">
+        <v>4.8</v>
+      </c>
+      <c r="J6" t="s">
         <v>65</v>
       </c>
-      <c r="H6" t="s">
+      <c r="K6" t="s">
         <v>66</v>
       </c>
-      <c r="I6">
-[...2 lines deleted...]
-      <c r="J6" t="s">
+      <c r="L6" t="s">
         <v>67</v>
       </c>
-      <c r="K6" t="s">
+      <c r="M6" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">