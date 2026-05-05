--- v0 (2026-03-24)
+++ v1 (2026-05-05)
@@ -50,208 +50,209 @@
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>review_ai_summary</t>
   </si>
   <si>
     <t>company_details</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
-    <t>https://www.trustpilot.com/review/www.hobgoblin.com</t>
-[...2 lines deleted...]
-    <t>Hobgoblin Music</t>
+    <t>https://www.trustpilot.com/review/birdfy.com</t>
+  </si>
+  <si>
+    <t>Birdfy</t>
+  </si>
+  <si>
+    <t>Bird Watching Area</t>
+  </si>
+  <si>
+    <t>1055 East Colorado Boulevard, 5th Floor Pasadena, 91106 , Pasadena, United States</t>
+  </si>
+  <si>
+    <t>(+1)866-749-0567</t>
+  </si>
+  <si>
+    <t>support@birdfy.com</t>
+  </si>
+  <si>
+    <t>https://birdfy.com</t>
+  </si>
+  <si>
+    <t>Reviewers had a great experience with this company. Customers consistently praise the products for their quality and robust design, often highlighting the clear camera footage and the enjoyment they bring. Many people find the user experience to be excellent, noting the ease of assembly and setup. The customer service is frequently described as outstanding, with reviewers appreciating the quick, helpful, and thorough responses to their inquiries and issues.
+However, some customers have experienced problems with their orders, including missing items or delays in delivery, and a few have reported difficulties with certain product functionalities, such as camera connectivity or solar panel charging. A small number of people also expressed dissatisfaction with customer service in specific instances, citing unhelpful automated responses or prolonged resolution times.</t>
+  </si>
+  <si>
+    <t>Written by the company
+In 2020, Birdfy took flight to make birdwatching fun and easy for everyone! With a foundation in smart camera tech, we brought backyard birds straight to your device. As a sub-brand of Netvue Technologies, we used over 20 years of experience in smart home gear to create our first hit - the Birdfy Feeder. Now, we’ve expanded into feeders, birdhouses, and more, all designed to enhance your birdwatching experience by making it easy to spot, identify, and share those special moments.</t>
+  </si>
+  <si>
+    <t>https://consumersiteimages.trustpilot.net/business-units/66815783229a85aa9abbe480-198x149-1x.jpg</t>
+  </si>
+  <si>
+    <t>https://www.trustpilot.com/review/giftyourmelody.com</t>
+  </si>
+  <si>
+    <t>GiftYourMelody</t>
   </si>
   <si>
     <t>Music Store</t>
   </si>
   <si>
-    <t>PO Box 4707, BN11 9JA, Worthing, United States</t>
-[...12 lines deleted...]
-However, some customers also noted that while most products are of high quality, a few specific items, like certain wooden spoons, were found to be unusable.</t>
+    <t>Sheridan, United States</t>
+  </si>
+  <si>
+    <t>support@giftyourmelody.com</t>
+  </si>
+  <si>
+    <t>https://giftyourmelody.com</t>
+  </si>
+  <si>
+    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the exceptional quality of the product, often describing it as meaningful, personalized, and exceeding expectations. Many people highlight the ease and smoothness of the entire process, from initial request to final delivery. The service is frequently commended for its efficiency, quick turnaround times, and the staff's ability to transform personal details into beautiful and impactful songs.
+However, some customers also noted occasional issues with the initial delivery, such as muffled audio or incorrect pronunciation. A few other people also felt that the revisions didn't fully address their specific requests or that the final song didn't match their vision.</t>
   </si>
   <si>
     <t>Written by the company
-Hobgoblin Music has provided folk musicians with otherwise hard to find folk instruments and celtic instruments and acoustic guitars for over 35 years, and has grown to be the largest source in Europe, and probably the world.</t>
-[...31 lines deleted...]
-    <t>https://consumersiteimages.trustpilot.net/business-units/687f2672bb280230abe29a2c-198x149-1x.jpg</t>
+At Gift Your Melody we offer a unique service that turns your personal stories and memories into custom-made songs. Perfect for birthdays, anniversaries, weddings, or any special occasion, these heartfelt songs are personalized with names, details, and emotions you provide, making them one-of-a-kind gifts. With a focus on creativity, quality, and emotional connection, Gift Your Melody ensures every song is a memorable keepsake. Ideal for those looking to give a meaningful, thoughtful, and unforgettable gift.</t>
+  </si>
+  <si>
+    <t>https://consumersiteimages.trustpilot.net/business-units/67390b865475ec971e917d9e-198x149-1x.jpg</t>
+  </si>
+  <si>
+    <t>https://www.trustpilot.com/review/www.pragamedica.com</t>
+  </si>
+  <si>
+    <t>PRAGA MEDICA</t>
+  </si>
+  <si>
+    <t>Travel Clinic</t>
+  </si>
+  <si>
+    <t>Plzenska 155/113, 15000, Praha 5, Czech Republic</t>
+  </si>
+  <si>
+    <t>228 880 995</t>
+  </si>
+  <si>
+    <t>info@pragamedica.com</t>
+  </si>
+  <si>
+    <t>https://www.pragamedica.com</t>
+  </si>
+  <si>
+    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the staff for their professionalism, kindness, and supportive assistance throughout the entire process. Many highlight the exceptional customer service, noting that communication was clear, timely, and efficient, making them feel at ease and well-informed at every step. People frequently mention the smooth organization of services, from airport pickups and hotel arrangements to the actual procedures, contributing to a stress-free and positive user experience.
+However, some customers also noted issues with aftercare and communication, particularly regarding the absence of translators at critical appointments, which caused anxiety and difficulty in understanding medical information. A few reviewers expressed dissatisfaction with the responsiveness of the company when problems arose, feeling that their concerns were not adequately addressed after their procedures.</t>
+  </si>
+  <si>
+    <t>About PRAGA MEDICAWritten by the company
+PRAGA MEDICA, trusted experts in medical treatment abroad 
+We make treatment abroad easy. Primarily for English and German-speaking patients residing in their home country. By providing elective health procedures at partner clinics and services surrounding travel to the Czech Republic.​
+We take the stress out of treatment abroad by providing assistance with appointments, treatment procedures, translation, and travel arrangements. ​ 
+CONTACT US</t>
+  </si>
+  <si>
+    <t>https://consumersiteimages.trustpilot.net/business-units/5ffb0e538b18380001bc9dcf-198x149-1x.jpg</t>
   </si>
   <si>
     <t>https://www.trustpilot.com/review/gabb.com</t>
   </si>
   <si>
     <t>Gabb</t>
   </si>
   <si>
     <t>Software Company</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>(385) 235-6646</t>
   </si>
   <si>
     <t>support@gabb.com</t>
   </si>
   <si>
     <t>https://gabb.com/</t>
   </si>
   <si>
-    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the products for their safety features, providing peace of mind for parents while still allowing children to connect. Many appreciate the quality of the devices, including phones and watches, and find the setup process to be easy. The customer service and support staff are frequently highlighted for being helpful, knowledgeable, and responsive, assisting with troubleshooting and activation.
-[...3 lines deleted...]
-    <t xml:space="preserve">About GabbWritten by the company
+    <t>Reviewers overwhelmingly had a great experience with this company. Customers frequently praise the products, highlighting their ease of setup and the peace of mind they offer through safe communication and parental controls. Many appreciate the user-friendly experience and the ability to monitor their children's activity, noting the products are a safer alternative to regular phones. The customer service and staff are consistently described as excellent, helpful, and responsive, providing great support for setup and troubleshooting.
+However, some customers also noted issues with product functionality, such as unresponsive touchscreens, long load times, and problems with calls not going through. A few people mentioned inconsistent answers from customer service or difficulties reaching a human representative on weekends. There were also occasional concerns about battery life and the limitations of certain device features compared to what was expected.</t>
+  </si>
+  <si>
+    <t>About GabbWritten by the company
 Gabb is an American technology company that specializes in safe tech for kids and parent education. With kid cell phones and kid smart watches, Gabb offers the solution to digital communication in steps, offering parents peace of mind. Gabb prioritizes the safety and the mental health of children.
 Gabb offers a safer, simpler mobile experience designed specifically for kids. With a focus on essential communication features, Gabb devices block access to the internet and harmful apps.
 Gabb Wireless devices were intended to provide a basic, locked down alternative to adult smartphones with features such as calling and texting parent-approved contacts, GPS tracking, safe zones, and SOS alerts. At the same time, they lack features such as internet browsing, social media access, and app stores.
 Gabb devices have safety built in with their own operating system. This sets them apart from competitors, since they don’t require complicated parental controls to protect kids’ devices. Instead, their devices are locked down from the start.
 Gabb’s goal is to provide parents a no stress way to connect with their kids without exposing them to potential risks and distractions associated with unregulated smartphone access.
-Gabb’s CEO Nate Randle actively advocates for single parents and safe tech for kids.
-</t>
+Gabb’s CEO Nate Randle actively advocates for single parents and safe tech for kids.</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/6449a9ac934d99de188ea9c6-198x149-1x.jpg</t>
   </si>
   <si>
     <t>https://www.trustpilot.com/review/net32.com</t>
   </si>
   <si>
     <t>Net32</t>
   </si>
   <si>
     <t>Dental Supply Store</t>
   </si>
   <si>
     <t>250 Towne Village Drive, 27513, Cary, United States</t>
   </si>
   <si>
     <t>support@net32.com</t>
   </si>
   <si>
     <t>https://net32.com</t>
   </si>
   <si>
-    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the products for their excellent quality and value, often highlighting the competitive pricing and wide selection available. The ordering process is frequently described as easy and straightforward, with many consumers appreciating the quick and reliable delivery service. People also commend the company for its efficient resolution of issues and its commitment to customer satisfaction.
-However, some customers also noted occasional issues with incorrect orders or receiving different brands than what was initially requested. A few other people also felt that the delivery service could be inconsistent, with some packages arriving late or encountering problems with specific carriers.</t>
+    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the company for its excellent products, competitive pricing, and efficient delivery service. Many people appreciate the straightforward ordering process and the wide selection of items available. Consumers frequently highlight the good value and quality of the products, along with fast shipping. However, some customers also noted issues with incorrect orders or missing items, and a few experienced problems with delivery, including issues with package placement. There were also occasional mentions of confusing tracking for order cancellations and reorders, and some found the packaging to be excessive.</t>
   </si>
   <si>
     <t>Written by the company
 On average you will save 30% to 40% off dental supplies by shopping online at Net32.com. We have made comparison shopping convenient so you won't waste time browsing catalogs in search of the same product.</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/5a7973e0b43dd90001506fb5-198x149-1x.jpg</t>
-  </si>
-[...30 lines deleted...]
-    <t>https://consumersiteimages.trustpilot.net/business-units/66815783229a85aa9abbe480-198x149-1x.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -624,206 +625,206 @@
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>12</v>
       </c>
       <c r="B2" t="s">
         <v>13</v>
       </c>
       <c r="C2" t="s">
         <v>14</v>
       </c>
       <c r="D2" t="s">
         <v>15</v>
       </c>
       <c r="E2" t="s">
         <v>16</v>
       </c>
       <c r="F2" t="s">
         <v>17</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
       <c r="H2">
-        <v>4.9</v>
+        <v>4.2</v>
       </c>
       <c r="I2">
-        <v>1859</v>
+        <v>964</v>
       </c>
       <c r="J2" t="s">
         <v>19</v>
       </c>
       <c r="K2" t="s">
         <v>20</v>
       </c>
       <c r="L2" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3" t="s">
         <v>23</v>
       </c>
       <c r="C3" t="s">
         <v>24</v>
       </c>
       <c r="D3" t="s">
         <v>25</v>
       </c>
       <c r="E3">
-        <v>8664351107</v>
+        <v>3072059740</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
       <c r="G3" t="s">
         <v>27</v>
       </c>
       <c r="H3">
-        <v>4.2</v>
+        <v>4.9</v>
       </c>
       <c r="I3">
-        <v>34</v>
+        <v>815</v>
       </c>
       <c r="J3" t="s">
         <v>28</v>
       </c>
       <c r="K3" t="s">
         <v>29</v>
       </c>
       <c r="L3" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4" t="s">
         <v>32</v>
       </c>
       <c r="C4" t="s">
         <v>33</v>
       </c>
       <c r="D4" t="s">
         <v>34</v>
       </c>
       <c r="E4" t="s">
         <v>35</v>
       </c>
       <c r="F4" t="s">
         <v>36</v>
       </c>
       <c r="G4" t="s">
         <v>37</v>
       </c>
       <c r="H4">
-        <v>4.3</v>
+        <v>4.9</v>
       </c>
       <c r="I4">
-        <v>1238</v>
+        <v>1421</v>
       </c>
       <c r="J4" t="s">
         <v>38</v>
       </c>
       <c r="K4" t="s">
         <v>39</v>
       </c>
       <c r="L4" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>41</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>44</v>
       </c>
-      <c r="E5">
-        <v>9194681177</v>
+      <c r="E5" t="s">
+        <v>45</v>
       </c>
       <c r="F5" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="G5" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="H5">
-        <v>4.6</v>
+        <v>4.3</v>
       </c>
       <c r="I5">
-        <v>3231</v>
+        <v>1299</v>
       </c>
       <c r="J5" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="K5" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="L5" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B6" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C6" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D6" t="s">
-        <v>53</v>
-[...1 lines deleted...]
-      <c r="E6" t="s">
         <v>54</v>
+      </c>
+      <c r="E6">
+        <v>9194681177</v>
       </c>
       <c r="F6" t="s">
         <v>55</v>
       </c>
       <c r="G6" t="s">
         <v>56</v>
       </c>
       <c r="H6">
-        <v>4.2</v>
+        <v>4.6</v>
       </c>
       <c r="I6">
-        <v>825</v>
+        <v>3314</v>
       </c>
       <c r="J6" t="s">
         <v>57</v>
       </c>
       <c r="K6" t="s">
         <v>58</v>
       </c>
       <c r="L6" t="s">
         <v>59</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>