--- v1 (2026-05-05)
+++ v2 (2026-06-15)
@@ -12,247 +12,282 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="60">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>review_ai_summary</t>
   </si>
   <si>
     <t>company_details</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
-    <t>https://www.trustpilot.com/review/birdfy.com</t>
-[...21 lines deleted...]
-However, some customers have experienced problems with their orders, including missing items or delays in delivery, and a few have reported difficulties with certain product functionalities, such as camera connectivity or solar panel charging. A small number of people also expressed dissatisfaction with customer service in specific instances, citing unhelpful automated responses or prolonged resolution times.</t>
+    <t>https://www.trustpilot.com/review/thereefgeeks.com</t>
+  </si>
+  <si>
+    <t>2026-06-15T08:00:49Z</t>
+  </si>
+  <si>
+    <t>The Reef Geeks</t>
+  </si>
+  <si>
+    <t>Aquaculture Farm</t>
+  </si>
+  <si>
+    <t>871 Harold Place, 91914, Chula Vista, United States</t>
+  </si>
+  <si>
+    <t>customerservice@thereefgeeks.com</t>
+  </si>
+  <si>
+    <t>https://www.thereefgeeks.com</t>
+  </si>
+  <si>
+    <t>44 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Evaluating 44 reviews, reviewers overwhelmingly had a great experience with this company. Many customers are highly satisfied with the product selection and the quality of the items received, often noting that their purchases arrived in a healthy and vibrant state. The packaging is frequently praised for being secure and effective, ensuring products are well-protected during transit, even in challenging weather conditions. Reviewers also appreciate the efficient and fast shipping services, which contribute to the overall positive experience.
+However, some customers experienced issues with their orders, including items arriving damaged or not surviving after delivery, with concerns about temperature during shipping. A few other people also felt that the product received did not match the online description or image, leading to disappointment.</t>
   </si>
   <si>
     <t>Written by the company
-In 2020, Birdfy took flight to make birdwatching fun and easy for everyone! With a foundation in smart camera tech, we brought backyard birds straight to your device. As a sub-brand of Netvue Technologies, we used over 20 years of experience in smart home gear to create our first hit - the Birdfy Feeder. Now, we’ve expanded into feeders, birdhouses, and more, all designed to enhance your birdwatching experience by making it easy to spot, identify, and share those special moments.</t>
-[...66 lines deleted...]
-    <t>https://consumersiteimages.trustpilot.net/business-units/5ffb0e538b18380001bc9dcf-198x149-1x.jpg</t>
+The Reef Geeks is your connect for rare, premium-quality live corals online: torch corals for sale, SPS corals, mushroom corals, hard corals, WYSIWYG. We also offers beginner corals, clownfish for sale, AIO aquariums &amp; complete saltwater aquarium supplies. Expert reef advice included!</t>
+  </si>
+  <si>
+    <t>https://consumersiteimages.trustpilot.net/business-units/687f2672bb280230abe29a2c-198x149-1x.jpg</t>
   </si>
   <si>
     <t>https://www.trustpilot.com/review/gabb.com</t>
   </si>
   <si>
+    <t>2026-06-15T08:00:52Z</t>
+  </si>
+  <si>
     <t>Gabb</t>
   </si>
   <si>
     <t>Software Company</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>(385) 235-6646</t>
   </si>
   <si>
     <t>support@gabb.com</t>
   </si>
   <si>
     <t>https://gabb.com/</t>
   </si>
   <si>
-    <t>Reviewers overwhelmingly had a great experience with this company. Customers frequently praise the products, highlighting their ease of setup and the peace of mind they offer through safe communication and parental controls. Many appreciate the user-friendly experience and the ability to monitor their children's activity, noting the products are a safer alternative to regular phones. The customer service and staff are consistently described as excellent, helpful, and responsive, providing great support for setup and troubleshooting.
-[...3 lines deleted...]
-    <t>About GabbWritten by the company
+    <t>932 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Considering 925 reviews, reviewers overwhelmingly had a great experience with this company. Customers frequently praise the products, such as phones and watches, for their suitability for children, offering a safe and simple way for kids to stay connected while giving parents peace of mind. The user experience is often highlighted as easy to set up and manage, with many appreciating the clear parental controls and reliable service. Reviewers consistently commend the customer service and staff for being helpful, responsive, and professional, often going above and beyond to resolve issues quickly.
+However, some customers also noted issues with product functionality, such as watches overheating, batteries draining quickly, or unresponsiveness, leading to frustration with the devices. A few other people also felt that customer support was sometimes unable to resolve complex problems or provided inconsistent information, making it difficult to get their devices fully operational.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">About GabbWritten by the company
 Gabb is an American technology company that specializes in safe tech for kids and parent education. With kid cell phones and kid smart watches, Gabb offers the solution to digital communication in steps, offering parents peace of mind. Gabb prioritizes the safety and the mental health of children.
 Gabb offers a safer, simpler mobile experience designed specifically for kids. With a focus on essential communication features, Gabb devices block access to the internet and harmful apps.
 Gabb Wireless devices were intended to provide a basic, locked down alternative to adult smartphones with features such as calling and texting parent-approved contacts, GPS tracking, safe zones, and SOS alerts. At the same time, they lack features such as internet browsing, social media access, and app stores.
 Gabb devices have safety built in with their own operating system. This sets them apart from competitors, since they don’t require complicated parental controls to protect kids’ devices. Instead, their devices are locked down from the start.
 Gabb’s goal is to provide parents a no stress way to connect with their kids without exposing them to potential risks and distractions associated with unregulated smartphone access.
-Gabb’s CEO Nate Randle actively advocates for single parents and safe tech for kids.</t>
+Gabb’s CEO Nate Randle actively advocates for single parents and safe tech for kids.
+</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/6449a9ac934d99de188ea9c6-198x149-1x.jpg</t>
   </si>
   <si>
     <t>https://www.trustpilot.com/review/net32.com</t>
   </si>
   <si>
+    <t>2026-06-15T08:00:55Z</t>
+  </si>
+  <si>
     <t>Net32</t>
   </si>
   <si>
     <t>Dental Supply Store</t>
   </si>
   <si>
     <t>250 Towne Village Drive, 27513, Cary, United States</t>
   </si>
   <si>
     <t>support@net32.com</t>
   </si>
   <si>
     <t>https://net32.com</t>
   </si>
   <si>
-    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the company for its excellent products, competitive pricing, and efficient delivery service. Many people appreciate the straightforward ordering process and the wide selection of items available. Consumers frequently highlight the good value and quality of the products, along with fast shipping. However, some customers also noted issues with incorrect orders or missing items, and a few experienced problems with delivery, including issues with package placement. There were also occasional mentions of confusing tracking for order cancellations and reorders, and some found the packaging to be excessive.</t>
+    <t>1053 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Looking at 1,086 reviews, reviewers overwhelmingly had a great experience with this company. Customers frequently praise the products for their quality and value, often highlighting competitive pricing and ease of ordering. Many appreciate the fast and efficient delivery service, with items arriving promptly and in good condition. The overall ordering process is described as smooth and straightforward, contributing to a positive customer experience.
+However, some customers also noted issues with incorrect items being delivered or products not matching descriptions. A few other people also felt that the shipping process could be confusing, particularly with tracking updates, and some experienced delays or items not arriving as expected.</t>
   </si>
   <si>
     <t>Written by the company
 On average you will save 30% to 40% off dental supplies by shopping online at Net32.com. We have made comparison shopping convenient so you won't waste time browsing catalogs in search of the same product.</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/5a7973e0b43dd90001506fb5-198x149-1x.jpg</t>
+  </si>
+  <si>
+    <t>https://www.trustpilot.com/review/www.hobgoblin.com</t>
+  </si>
+  <si>
+    <t>2026-06-15T08:01:02Z</t>
+  </si>
+  <si>
+    <t>Hobgoblin Music</t>
+  </si>
+  <si>
+    <t>Music Store</t>
+  </si>
+  <si>
+    <t>PO Box 4707, BN11 9JA, Worthing, United Kingdom</t>
+  </si>
+  <si>
+    <t>0333 800 9500</t>
+  </si>
+  <si>
+    <t>post@hobgoblin.co.uk</t>
+  </si>
+  <si>
+    <t>https://www.hobgoblin.com</t>
+  </si>
+  <si>
+    <t>111 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Considering 127 reviews, reviewers overwhelmingly had a great experience with this company. Customers consistently praise the quality of the goods, noting that products are always of a very good standard and exactly as described. The delivery service is frequently highlighted as fast and prompt, with many orders arriving sooner than expected and well-packaged to prevent damage. Reviewers also appreciate the efficient ordering process and the excellent service, often mentioning the helpful and knowledgeable staff.
+However, some people were dissatisfied with certain products, finding them unplayable or not meeting expectations, such as spoons that were deemed useless. Additionally, a few customers noted issues with delivery, including one instance where a courier delivered to an incorrect address. Another reviewer mentioned a discrepancy between a product description and the actual item received, specifically regarding a gig bag.</t>
+  </si>
+  <si>
+    <t>Written by the company
+Hobgoblin Music has provided musicians with otherwise hard to find acoustic, folk and traditional musical instrument for 50 years. We have nine shops across the UK, and customers can also buy online from our website.  We pride ourselves on our wide knowledge and excellent customer service.  All your queries will be handled by a human being, and our 40 sales staff are all experienced musicians, with an unrivalled combined expertise on all kinds of musical instruments and styles.
+We stock the most widely varied range of instruments and accessories available on the high street, from guitars and amps to folk and traditional instruments from all over the world.
+We stock new and secondhand musical instruments. If you have a used musical instrument to sell, contact us to find out how we can help - we often buy used instruments for cash, or we can sell it on your behalf.
+You can find our UK music shops in London, Leeds, Manchester, Birmingham, Edinburgh, Canterbury, Bristol, Southampton and Brighton.</t>
+  </si>
+  <si>
+    <t>https://consumersiteimages.trustpilot.net/business-units/4beb712a00006400050b0c8f-198x149-1x.jpg</t>
+  </si>
+  <si>
+    <t>https://www.trustpilot.com/review/birdfy.com</t>
+  </si>
+  <si>
+    <t>2026-06-15T08:01:08Z</t>
+  </si>
+  <si>
+    <t>Birdfy</t>
+  </si>
+  <si>
+    <t>Bird Watching Area</t>
+  </si>
+  <si>
+    <t>1055 East Colorado Boulevard, 5th Floor Pasadena, 91106 , Pasadena, United States</t>
+  </si>
+  <si>
+    <t>(+1)866-749-0567</t>
+  </si>
+  <si>
+    <t>support@birdfy.com</t>
+  </si>
+  <si>
+    <t>https://birdfy.com</t>
+  </si>
+  <si>
+    <t>1136 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Evaluating 1,080 reviews, reviewers had a great experience with this company. Customers are highly satisfied with the products, often describing them as amazing and high quality, with many owning multiple items and recommending them to others. The camera quality is frequently praised for its clarity and accuracy in identifying birds, enhancing the birdwatching experience. Reviewers also highlight the exceptional customer service, noting quick responses and effective solutions to issues, making interactions pleasant and helpful. The overall user experience, including easy setup and reliable app functionality, contributes to a positive sentiment among consumers.
+However, some people mentioned issues with their orders, including delayed shipments or receiving incomplete packages. A few other people also felt that some products had design flaws, such as difficulty in charging, poor weather resistance, or non-removable cameras. There were also occasional complaints about customer support being unhelpful or unresponsive in certain situations.</t>
+  </si>
+  <si>
+    <t>Written by the company
+In 2020, Birdfy took flight to make birdwatching fun and easy for everyone! With a foundation in smart camera tech, we brought backyard birds straight to your device. As a sub-brand of Netvue Technologies, we used over 20 years of experience in smart home gear to create our first hit - the Birdfy Feeder. Now, we’ve expanded into feeders, birdhouses, and more, all designed to enhance your birdwatching experience by making it easy to spot, identify, and share those special moments.</t>
+  </si>
+  <si>
+    <t>https://consumersiteimages.trustpilot.net/business-units/66815783229a85aa9abbe480-198x149-1x.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -556,284 +591,302 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L6"/>
+  <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="2" spans="1:12">
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="C2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="D2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="E2" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="F2" t="s">
         <v>17</v>
+      </c>
+      <c r="F2">
+        <v>8664351107</v>
       </c>
       <c r="G2" t="s">
         <v>18</v>
       </c>
-      <c r="H2">
-        <v>4.2</v>
+      <c r="H2" t="s">
+        <v>19</v>
       </c>
       <c r="I2">
-        <v>964</v>
+        <v>4.3</v>
       </c>
       <c r="J2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="K2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="L2" t="s">
-        <v>21</v>
+        <v>22</v>
+      </c>
+      <c r="M2" t="s">
+        <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
+    <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="B3" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="C3" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="D3" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-        <v>3072059740</v>
+        <v>27</v>
+      </c>
+      <c r="E3" t="s">
+        <v>28</v>
       </c>
       <c r="F3" t="s">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="G3" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="H3">
+        <v>30</v>
+      </c>
+      <c r="H3" t="s">
+        <v>31</v>
+      </c>
+      <c r="I3">
+        <v>4.3</v>
+      </c>
+      <c r="J3" t="s">
+        <v>32</v>
+      </c>
+      <c r="K3" t="s">
+        <v>33</v>
+      </c>
+      <c r="L3" t="s">
+        <v>34</v>
+      </c>
+      <c r="M3" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="4" spans="1:13">
+      <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F4">
+        <v>9194681177</v>
+      </c>
+      <c r="G4" t="s">
+        <v>41</v>
+      </c>
+      <c r="H4" t="s">
+        <v>42</v>
+      </c>
+      <c r="I4">
+        <v>4.6</v>
+      </c>
+      <c r="J4" t="s">
+        <v>43</v>
+      </c>
+      <c r="K4" t="s">
+        <v>44</v>
+      </c>
+      <c r="L4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M4" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13">
+      <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5" t="s">
+        <v>50</v>
+      </c>
+      <c r="E5" t="s">
+        <v>51</v>
+      </c>
+      <c r="F5" t="s">
+        <v>52</v>
+      </c>
+      <c r="G5" t="s">
+        <v>53</v>
+      </c>
+      <c r="H5" t="s">
+        <v>54</v>
+      </c>
+      <c r="I5">
         <v>4.9</v>
       </c>
-      <c r="I3">
-[...9 lines deleted...]
-        <v>30</v>
+      <c r="J5" t="s">
+        <v>55</v>
+      </c>
+      <c r="K5" t="s">
+        <v>56</v>
+      </c>
+      <c r="L5" t="s">
+        <v>57</v>
+      </c>
+      <c r="M5" t="s">
+        <v>58</v>
       </c>
     </row>
-    <row r="4" spans="1:12">
-[...75 lines deleted...]
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>51</v>
+        <v>59</v>
       </c>
       <c r="B6" t="s">
-        <v>52</v>
+        <v>60</v>
       </c>
       <c r="C6" t="s">
-        <v>53</v>
+        <v>61</v>
       </c>
       <c r="D6" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-        <v>9194681177</v>
+        <v>62</v>
+      </c>
+      <c r="E6" t="s">
+        <v>63</v>
       </c>
       <c r="F6" t="s">
-        <v>55</v>
+        <v>64</v>
       </c>
       <c r="G6" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>4.6</v>
+        <v>65</v>
+      </c>
+      <c r="H6" t="s">
+        <v>66</v>
       </c>
       <c r="I6">
-        <v>3314</v>
+        <v>4.0</v>
       </c>
       <c r="J6" t="s">
-        <v>57</v>
+        <v>67</v>
       </c>
       <c r="K6" t="s">
-        <v>58</v>
+        <v>68</v>
       </c>
       <c r="L6" t="s">
-        <v>59</v>
+        <v>69</v>
+      </c>
+      <c r="M6" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">