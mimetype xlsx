--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -12,253 +12,256 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>review_ai_summary</t>
   </si>
   <si>
     <t>company_details</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.trustpilot.com/categories/music_store?trustscore=4.5</t>
   </si>
   <si>
+    <t>https://www.trustpilot.com/review/www.hobgoblin.com</t>
+  </si>
+  <si>
+    <t>Hobgoblin Music</t>
+  </si>
+  <si>
+    <t>Music Store</t>
+  </si>
+  <si>
+    <t>PO Box 4707, BN11 9JA, Worthing, United States</t>
+  </si>
+  <si>
+    <t>0333 800 9500</t>
+  </si>
+  <si>
+    <t>post@hobgoblin.co.uk</t>
+  </si>
+  <si>
+    <t>https://www.hobgoblin.com</t>
+  </si>
+  <si>
+    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the staff for their knowledge, helpfulness, and friendly demeanor, making interactions pleasant whether in-store or online. Many people appreciate the high quality of the products, noting that items are often exactly as described and arrive in perfect condition. The delivery service is frequently highlighted as exceptionally fast and efficient, with many orders arriving sooner than expected and well-packaged.
+However, some customers also noted minor issues, such as an instrument arriving poorly set up and unplayable, or a discrepancy in the description of an included bag for a second-hand instrument. A few other people also felt that some products, like a set of wooden spoons, were of poor quality and unplayable.</t>
+  </si>
+  <si>
+    <t>Written by the company
+Hobgoblin Music has provided folk musicians with otherwise hard to find folk instruments and celtic instruments and acoustic guitars for over 35 years, and has grown to be the largest source in Europe, and probably the world.</t>
+  </si>
+  <si>
+    <t>https://consumersiteimages.trustpilot.net/business-units/4beb712a00006400050b0c8f-198x149-1x.jpg</t>
+  </si>
+  <si>
+    <t>https://www.trustpilot.com/categories/music_store?page=2&amp;trustscore=4.5</t>
+  </si>
+  <si>
     <t>https://www.trustpilot.com/review/solid-merch.com</t>
   </si>
   <si>
     <t>Solid-Merch</t>
   </si>
   <si>
-    <t>Music Store</t>
-[...1 lines deleted...]
-  <si>
     <t>35 W. 36th St. Unit 11E, 10018, New York, United States</t>
   </si>
   <si>
     <t>844-413-2848</t>
   </si>
   <si>
     <t>customercare@solid-merch.com</t>
   </si>
   <si>
     <t>https://solid-merch.com</t>
   </si>
   <si>
-    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the high quality of the products, noting that items like vinyl and CDs meet or exceed their expectations in terms of appearance and sound. Many appreciate the attention to detail in the manufacturing process, ensuring the final product is exactly as envisioned.
-The company's customer service and staff also receive strong positive feedback. People highlight the helpfulness, responsiveness, and professionalism of the team, who are readily available to assist with questions, issues, and guidance throughout the entire process. This excellent support contributes significantly to a smooth and satisfying experience for consumers.</t>
+    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the product quality, highlighting that items like vinyl and CDs are top-notch, with excellent sound and perfect artwork. Many consumers also commend the staff for being helpful, responsive, and providing exceptional customer service, making the overall process smooth and efficient.
+However, some people were dissatisfied with specific aspects, such as damaged jackets upon arrival or inconsistencies in vinyl quality, including skipping or excessive static. A few customers also noted issues with printing, where colors appeared flat compared to their original designs, and some experienced confusion with templates or received products with misaligned artwork.</t>
   </si>
   <si>
     <t>Written by the company
 Need merch for an upcoming tour, gig or other event? Solid Merch is your online stop for custom produced, great quality apparel and promotional and media items, including tees, hoodies, bags and made to order vinyl records and CDs. We offer online ordering for many popular items and offline pricing and concierge sourcing and production for your other custom band merchandise and apparel needs. We'll work closely with you from concept to production to help you get the best product that you and your fans will love.</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/5c6487b58c16d10001c46178-198x149-1x.jpg</t>
   </si>
   <si>
-    <t>https://www.trustpilot.com/categories/music_store?page=2&amp;trustscore=4.5</t>
-[...1 lines deleted...]
-  <si>
     <t>https://www.trustpilot.com/categories/dental_services?trustscore=4.5</t>
   </si>
   <si>
     <t>https://www.trustpilot.com/review/www.taoclean.com</t>
   </si>
   <si>
     <t>TAO Clean</t>
   </si>
   <si>
     <t>Health and Beauty Shop</t>
   </si>
   <si>
     <t>Orange, United States</t>
   </si>
   <si>
     <t>+1 714 363 3599</t>
   </si>
   <si>
     <t>support@taoclean.com</t>
   </si>
   <si>
     <t>https://www.taoclean.com</t>
   </si>
   <si>
-    <t>Reviewers overwhelmingly had a great experience with this company. Customers are highly satisfied with the product's quality, noting its effectiveness in cleaning teeth and improving gum health. Many users highlight the superior user experience, emphasizing how clean their mouths feel after brushing, often comparing it to a professional dental cleaning.
-People also appreciate the product's design and features, such as UV sanitation and long-lasting battery life. While some individuals mentioned minor issues with order fulfillment, the overall sentiment regarding the product and the company's staff remains very positive, with many recommending it to others.</t>
+    <t>Reviewers overwhelmingly had a great experience with this company. Customers are highly satisfied with the product's quality, noting that their teeth feel exceptionally clean, similar to a professional dental cleaning, and many have observed significant whitening and stain removal. People also appreciate the user experience, finding the setup easy, the design appealing, and the overall brushing experience superior to other electric toothbrushes. The delivery service is frequently praised for its speed and efficiency, with orders often arriving earlier than expected and well-packaged.
+However, some customers encountered minor issues with the product, such as a charging problem after a year of use or a part of the toothbrush falling off upon arrival. A few users also found the initial setup or understanding of certain features challenging, and some mentioned the unit being a bit large for their countertop.</t>
   </si>
   <si>
     <t>Written by the company
 TAO Clean (short for “The Art of Clean”) creates oral-care systems designed to elevate everyday hygiene with thoughtful engineering and a clean, modern aesthetic. We strive to make the tools you use daily feeling fresh while encouraging better brushing habits through beautiful, intuitive design. The UMMA Diamond Sonic Toothbrush delivers powerful sonic performance with a guided 2-minute routine to help you brush more effectively and consistently. The UV sanitizing base keeps your toothbrush sparkling and ready for every use. As a society, we take the act of self-caring to an art—a carefully curated and personal set of products that make us feel good and look our best. But, for most of us, we don’t consider our teeth the same way we harp on our hair, skin and nails. At TAO Clean, we’re on a mission to change this: to bring you a sonic toothbrush that’s the essential upgrade to your self-care routine. One that’s designed without compromise—a smart and effortless tool that seamlessly fits into your life. It’s more than just a great toothbrush. It’s The Art of Clean. Perfected. Need help choosing the right system or maintaining your device? Start at TAOClean.com to explore guides, refills, warranty registration, and direct support—so your routine stays effortless and consistently clean.</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/5f383ca85da8640001d2292c-198x149-1x.jpg</t>
   </si>
   <si>
     <t>https://www.trustpilot.com/categories/dental_services?page=2&amp;trustscore=4.5</t>
   </si>
   <si>
-    <t>https://www.trustpilot.com/review/tryautobrush.com</t>
-[...27 lines deleted...]
-  <si>
     <t>https://www.trustpilot.com/review/gabb.com</t>
   </si>
   <si>
     <t>Gabb</t>
   </si>
   <si>
     <t>Software Company</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>(385) 235-6646</t>
   </si>
   <si>
     <t>support@gabb.com</t>
   </si>
   <si>
     <t>https://gabb.com/</t>
   </si>
   <si>
-    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the product, highlighting its quality and how well it meets their needs. The user experience is also frequently mentioned positively, with many finding the devices easy to use and set up.
-The staff and customer service receive high marks for their helpfulness and efficiency. People appreciate the support they receive, noting that issues are often resolved promptly and courteously. While there's some varied feedback on the service itself, the overall sentiment regarding the company's offerings remains very positive.</t>
+    <t>Reviewers overwhelmingly had a great experience with this company. Customers frequently praise the product for its safety features, allowing children to have independence while giving parents peace of mind. Many people highlight the exceptional customer service, noting the staff's helpfulness, politeness, and efficiency in resolving issues and providing support. The user experience is often described as positive, with devices being easy to set up and use, and the overall service is seen as a great option for children's communication needs.
+However, some customers also noted dissatisfaction with the service, citing issues with device functionality like calls not going through or poor battery life. A few people mentioned difficulties with customer service, experiencing long wait times, unhelpful responses, or problems with warranty and replacement policies.</t>
   </si>
   <si>
     <t>About GabbWritten by the company
 Gabb is an American technology company that specializes in safe tech for kids and parent education. With kid cell phones and kid smart watches, Gabb offers the solution to digital communication in steps, offering parents peace of mind. Gabb prioritizes the safety and the mental health of children.
 Gabb offers a safer, simpler mobile experience designed specifically for kids. With a focus on essential communication features, Gabb devices block access to the internet and harmful apps.
 Gabb Wireless devices were intended to provide a basic, locked down alternative to adult smartphones with features such as calling and texting parent-approved contacts, GPS tracking, safe zones, and SOS alerts. At the same time, they lack features such as internet browsing, social media access, and app stores.
 Gabb devices have safety built in with their own operating system. This sets them apart from competitors, since they don’t require complicated parental controls to protect kids’ devices. Instead, their devices are locked down from the start.
 Gabb’s goal is to provide parents a no stress way to connect with their kids without exposing them to potential risks and distractions associated with unregulated smartphone access.
 Gabb’s CEO Nate Randle actively advocates for single parents and safe tech for kids.</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/6449a9ac934d99de188ea9c6-198x149-1x.jpg</t>
   </si>
   <si>
     <t>https://www.trustpilot.com/review/net32.com</t>
   </si>
   <si>
     <t>Net32</t>
   </si>
   <si>
+    <t>Dental Supply Store</t>
+  </si>
+  <si>
     <t>250 Towne Village Drive, 27513, Cary, United States</t>
   </si>
   <si>
     <t>support@net32.com</t>
   </si>
   <si>
     <t>https://net32.com</t>
   </si>
   <si>
-    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the quality of the products, finding them to be exactly what they needed. The pricing is frequently highlighted as very competitive, often allowing people to save money compared to other options.
-Consumers also appreciate the straightforward ordering process and the efficiency of the delivery service, with many noting fast shipping. The overall sentiment indicates a high level of satisfaction with both the items received and the purchasing experience.</t>
+    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the company for its competitive pricing and the excellent quality of its products. Many highlight the ease of the ordering process, the wide selection of items available, and the promptness of delivery. Consumers frequently mention the significant cost savings and the overall value they receive.
+However, some customers also noted occasional issues with receiving incorrect items or experiencing slower-than-expected delivery times. A few people mentioned problems with specific shipping carriers, leading to lost packages or delivery complications.</t>
   </si>
   <si>
     <t>Written by the company
 On average you will save 30% to 40% off dental supplies by shopping online at Net32.com. We have made comparison shopping convenient so you won't waste time browsing catalogs in search of the same product.</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/5a7973e0b43dd90001506fb5-198x149-1x.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -647,236 +650,236 @@
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2">
-        <v>4.7</v>
+        <v>4.9</v>
       </c>
       <c r="J2">
-        <v>773</v>
+        <v>1859</v>
       </c>
       <c r="K2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>24</v>
       </c>
       <c r="N2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
+        <v>14</v>
+      </c>
+      <c r="B3" t="s">
         <v>26</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>27</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
+        <v>17</v>
+      </c>
+      <c r="E3" t="s">
         <v>28</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>29</v>
       </c>
-      <c r="E3" t="s">
+      <c r="G3" t="s">
         <v>30</v>
       </c>
-      <c r="F3" t="s">
+      <c r="H3" t="s">
         <v>31</v>
       </c>
-      <c r="G3" t="s">
+      <c r="I3">
+        <v>4.8</v>
+      </c>
+      <c r="J3">
+        <v>778</v>
+      </c>
+      <c r="K3" t="s">
         <v>32</v>
       </c>
-      <c r="H3" t="s">
+      <c r="L3" t="s">
         <v>33</v>
       </c>
-      <c r="I3">
-[...5 lines deleted...]
-      <c r="K3" t="s">
+      <c r="M3" t="s">
         <v>34</v>
       </c>
-      <c r="L3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>37</v>
+        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="B4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D4" t="s">
         <v>38</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>39</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
         <v>40</v>
       </c>
-      <c r="E4" t="s">
+      <c r="G4" t="s">
         <v>41</v>
       </c>
-      <c r="F4">
-[...2 lines deleted...]
-      <c r="G4" t="s">
+      <c r="H4" t="s">
         <v>42</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4">
+        <v>4.7</v>
+      </c>
+      <c r="J4">
+        <v>510</v>
+      </c>
+      <c r="K4" t="s">
         <v>43</v>
       </c>
-      <c r="I4">
-[...5 lines deleted...]
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>44</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>45</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
         <v>14</v>
       </c>
       <c r="B5" t="s">
         <v>47</v>
       </c>
       <c r="C5" t="s">
         <v>48</v>
       </c>
       <c r="D5" t="s">
         <v>49</v>
       </c>
       <c r="E5" t="s">
         <v>50</v>
       </c>
       <c r="F5" t="s">
         <v>51</v>
       </c>
       <c r="G5" t="s">
         <v>52</v>
       </c>
       <c r="H5" t="s">
         <v>53</v>
       </c>
       <c r="I5">
         <v>4.3</v>
       </c>
       <c r="J5">
-        <v>1166</v>
+        <v>1255</v>
       </c>
       <c r="K5" t="s">
         <v>54</v>
       </c>
       <c r="L5" t="s">
         <v>55</v>
       </c>
       <c r="M5" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="B6" t="s">
         <v>57</v>
       </c>
       <c r="C6" t="s">
         <v>58</v>
       </c>
       <c r="D6" t="s">
-        <v>40</v>
+        <v>59</v>
       </c>
       <c r="E6" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="F6">
         <v>9194681177</v>
       </c>
       <c r="G6" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="H6" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="I6">
         <v>4.6</v>
       </c>
       <c r="J6">
-        <v>3154</v>
+        <v>3250</v>
       </c>
       <c r="K6" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="L6" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="M6" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">