--- v1 (2026-04-15)
+++ v2 (2026-05-05)
@@ -12,256 +12,262 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="66">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>review_ai_summary</t>
   </si>
   <si>
     <t>company_details</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
+    <t>https://www.trustpilot.com/categories/dental_services?trustscore=4.5</t>
+  </si>
+  <si>
+    <t>https://www.trustpilot.com/review/resetsmile.com</t>
+  </si>
+  <si>
+    <t>ResetSmile</t>
+  </si>
+  <si>
+    <t>Dental Laboratory</t>
+  </si>
+  <si>
+    <t>4200 W Royal Ln., #125, 75063, Irving, United States</t>
+  </si>
+  <si>
+    <t>(877) 869-0740</t>
+  </si>
+  <si>
+    <t>support@resetsmile.com</t>
+  </si>
+  <si>
+    <t>https://resetsmile.com</t>
+  </si>
+  <si>
+    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the high quality of the products, noting that the dental appliances look natural, fit perfectly, and are comfortable to wear after an initial adjustment period. Many consumers expressed satisfaction with the overall service, highlighting the streamlined and easy process, and appreciating the quick delivery of starter kits and devices. People also frequently mentioned the excellent communication throughout their experience.
+However, some customers also noted issues with customer service, describing slow responses, unaddressed concerns, or difficulty reaching support. A few reviewers also experienced problems with the product itself, such as devices cracking, being uncomfortable, or not fitting correctly, with some mentioning that the material felt cheap or caused irritation.</t>
+  </si>
+  <si>
+    <t>Written by the company
+High-Quality Tooth Replacement Delivered to Your Door — No Dentist Visit Required!
+Missing teeth can affect your confidence, comfort, and everyday life. At ResetSmile, we offer an affordable, custom-made tooth replacement solution, without the need for a dentist appointment. Using advanced dental fabrication technology and a 3D treatment plan approval platform, we provide licensed dentist-prescribed, 3D-printed partial dentures shipped directly to your home. All for a fraction of the cost of implants with plans starting at just $22/month.
+Why Choose ResetSmile Partial Dentures?
+	•	Natural Look &amp; Feel – Custom-fit and color-matched so no one can tell you’re wearing it.
+	•	Affordable – Get the same quality device offered by dentists, for significantly less.
+	•	Convenient – No office visits. Take impressions at home with our easy mail-in kit.
+	•	Comfortable &amp; Flexible – Adapts to your natural bite, helping you eat and speak with ease.
+	•	Non-Invasive – No surgery, implants, or metal required.
+	•	High Satisfaction – 95%+ fit success rate, no adjustments needed.
+Rediscover your smile with ResetSmile — the modern, discreet, and budget-friendly way to replace missing teeth.</t>
+  </si>
+  <si>
+    <t>https://consumersiteimages.trustpilot.net/business-units/62e2f10321efbb908683dcc5-198x149-1x.jpg</t>
+  </si>
+  <si>
+    <t>https://www.trustpilot.com/categories/animal_parks_zoo</t>
+  </si>
+  <si>
+    <t>https://www.trustpilot.com/review/thereefgeeks.com</t>
+  </si>
+  <si>
+    <t>The Reef Geeks</t>
+  </si>
+  <si>
+    <t>Aquaculture Farm</t>
+  </si>
+  <si>
+    <t>871 Harold Place, 91914, Chula Vista, United States</t>
+  </si>
+  <si>
+    <t>customerservice@thereefgeeks.com</t>
+  </si>
+  <si>
+    <t>https://www.thereefgeeks.com</t>
+  </si>
+  <si>
+    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the excellent quality of the products, noting that items arrive vibrant, healthy, and thriving. Many consumers appreciate the careful packaging and timely delivery services, which ensure products are well-protected and arrive in good condition, even in challenging weather. People are also very satisfied with the wide selection of products available.
+However, some customers also noted issues with their orders. A few people reported that some items arrived damaged or did not survive the shipping process, with concerns raised about temperature control during transit. There were also instances where the received product did not match the online description or image, leading to disappointment for some.</t>
+  </si>
+  <si>
+    <t>Written by the company
+The Reef Geeks is your connect for rare, premium-quality live corals online: torch corals for sale, SPS corals, mushroom corals, hard corals, WYSIWYG. We also offers beginner corals, clownfish for sale, AIO aquariums &amp; complete saltwater aquarium supplies. Expert reef advice included!</t>
+  </si>
+  <si>
+    <t>https://consumersiteimages.trustpilot.net/business-units/687f2672bb280230abe29a2c-198x149-1x.jpg</t>
+  </si>
+  <si>
+    <t>https://www.trustpilot.com/review/smileboutiqueny.com</t>
+  </si>
+  <si>
+    <t>Smile Boutique NY</t>
+  </si>
+  <si>
+    <t>Health and Beauty Shop</t>
+  </si>
+  <si>
+    <t>2067 McDonald Ave, 11223, Brooklyn, United States</t>
+  </si>
+  <si>
+    <t>(347) 630 54 74</t>
+  </si>
+  <si>
+    <t>info@smileboutiqueny.com</t>
+  </si>
+  <si>
+    <t>https://smileboutiqueny.com</t>
+  </si>
+  <si>
+    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the product quality, highlighting the precision and natural appearance of the dental appliances, often noting how well they match their natural teeth and bite. Many consumers also commend the exceptional customer service, describing the team as helpful, responsive, and knowledgeable, which contributed to a smooth and stress-free process.
+However, some people were dissatisfied with their order, experiencing issues such as ill-fitting or uncomfortable products that looked unnatural. A few other people also felt that the customer service was poor, mentioning unhelpful responses or a lack of support regarding product issues.</t>
+  </si>
+  <si>
+    <t>Written by the company
+Smile Boutique NY is dedicated to creating beautiful, confident smiles with our custom dental solutions. As a trusted provider of high-quality, at-home dental appliances, we offer a wide range of products including flexible partial dentures, snap-on veneers, and night guards. With a commitment to exceptional craftsmanship and customer satisfaction, we make it easy and affordable to achieve the smile you’ve always wanted.</t>
+  </si>
+  <si>
+    <t>https://consumersiteimages.trustpilot.net/business-units/667596d8e86cb73356c964a3-198x149-1x.jpg</t>
+  </si>
+  <si>
     <t>https://www.trustpilot.com/categories/music_store?trustscore=4.5</t>
   </si>
   <si>
-    <t>https://www.trustpilot.com/review/www.hobgoblin.com</t>
-[...100 lines deleted...]
-  <si>
     <t>https://www.trustpilot.com/review/gabb.com</t>
   </si>
   <si>
     <t>Gabb</t>
   </si>
   <si>
     <t>Software Company</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>(385) 235-6646</t>
   </si>
   <si>
     <t>support@gabb.com</t>
   </si>
   <si>
     <t>https://gabb.com/</t>
   </si>
   <si>
-    <t>Reviewers overwhelmingly had a great experience with this company. Customers frequently praise the product for its safety features, allowing children to have independence while giving parents peace of mind. Many people highlight the exceptional customer service, noting the staff's helpfulness, politeness, and efficiency in resolving issues and providing support. The user experience is often described as positive, with devices being easy to set up and use, and the overall service is seen as a great option for children's communication needs.
-[...3 lines deleted...]
-    <t>About GabbWritten by the company
+    <t>Reviewers overwhelmingly had a great experience with this company. Customers frequently praise the products, highlighting their ease of setup and the peace of mind they offer through safe communication and parental controls. Many appreciate the user-friendly experience and the ability to monitor their children's activity, noting the products are a safer alternative to regular phones. The customer service and staff are consistently described as excellent, helpful, and responsive, providing great support for setup and troubleshooting.
+However, some customers also noted issues with product functionality, such as unresponsive touchscreens, long load times, and problems with calls not going through. A few people mentioned inconsistent answers from customer service or difficulties reaching a human representative on weekends. There were also occasional concerns about battery life and the limitations of certain device features compared to what was expected.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">About GabbWritten by the company
 Gabb is an American technology company that specializes in safe tech for kids and parent education. With kid cell phones and kid smart watches, Gabb offers the solution to digital communication in steps, offering parents peace of mind. Gabb prioritizes the safety and the mental health of children.
 Gabb offers a safer, simpler mobile experience designed specifically for kids. With a focus on essential communication features, Gabb devices block access to the internet and harmful apps.
 Gabb Wireless devices were intended to provide a basic, locked down alternative to adult smartphones with features such as calling and texting parent-approved contacts, GPS tracking, safe zones, and SOS alerts. At the same time, they lack features such as internet browsing, social media access, and app stores.
 Gabb devices have safety built in with their own operating system. This sets them apart from competitors, since they don’t require complicated parental controls to protect kids’ devices. Instead, their devices are locked down from the start.
 Gabb’s goal is to provide parents a no stress way to connect with their kids without exposing them to potential risks and distractions associated with unregulated smartphone access.
-Gabb’s CEO Nate Randle actively advocates for single parents and safe tech for kids.</t>
+Gabb’s CEO Nate Randle actively advocates for single parents and safe tech for kids.
+</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/6449a9ac934d99de188ea9c6-198x149-1x.jpg</t>
   </si>
   <si>
     <t>https://www.trustpilot.com/review/net32.com</t>
   </si>
   <si>
     <t>Net32</t>
   </si>
   <si>
     <t>Dental Supply Store</t>
   </si>
   <si>
     <t>250 Towne Village Drive, 27513, Cary, United States</t>
   </si>
   <si>
     <t>support@net32.com</t>
   </si>
   <si>
     <t>https://net32.com</t>
   </si>
   <si>
-    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the company for its competitive pricing and the excellent quality of its products. Many highlight the ease of the ordering process, the wide selection of items available, and the promptness of delivery. Consumers frequently mention the significant cost savings and the overall value they receive.
-However, some customers also noted occasional issues with receiving incorrect items or experiencing slower-than-expected delivery times. A few people mentioned problems with specific shipping carriers, leading to lost packages or delivery complications.</t>
+    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the company for its excellent products, competitive pricing, and efficient delivery service. Many people appreciate the straightforward ordering process and the wide selection of items available. Consumers frequently highlight the good value and quality of the products, along with fast shipping. However, some customers also noted issues with incorrect orders or missing items, and a few experienced problems with delivery, including issues with package placement. There were also occasional mentions of confusing tracking for order cancellations and reorders, and some found the packaging to be excessive.</t>
   </si>
   <si>
     <t>Written by the company
 On average you will save 30% to 40% off dental supplies by shopping online at Net32.com. We have made comparison shopping convenient so you won't waste time browsing catalogs in search of the same product.</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/5a7973e0b43dd90001506fb5-198x149-1x.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
@@ -650,236 +656,227 @@
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2" t="s">
         <v>15</v>
       </c>
       <c r="C2" t="s">
         <v>16</v>
       </c>
       <c r="D2" t="s">
         <v>17</v>
       </c>
       <c r="E2" t="s">
         <v>18</v>
       </c>
       <c r="F2" t="s">
         <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>20</v>
       </c>
       <c r="H2" t="s">
         <v>21</v>
       </c>
       <c r="I2">
-        <v>4.9</v>
+        <v>4.3</v>
       </c>
       <c r="J2">
-        <v>1859</v>
+        <v>1442</v>
       </c>
       <c r="K2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
-        <v>17</v>
+        <v>28</v>
       </c>
       <c r="E3" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="F3" t="s">
         <v>29</v>
+      </c>
+      <c r="F3">
+        <v>8664351107</v>
       </c>
       <c r="G3" t="s">
         <v>30</v>
       </c>
       <c r="H3" t="s">
         <v>31</v>
       </c>
       <c r="I3">
-        <v>4.8</v>
+        <v>4.3</v>
       </c>
       <c r="J3">
-        <v>778</v>
+        <v>44</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
+        <v>14</v>
+      </c>
+      <c r="B4" t="s">
         <v>35</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>36</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>37</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>38</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>39</v>
       </c>
-      <c r="F4" t="s">
+      <c r="G4" t="s">
         <v>40</v>
       </c>
-      <c r="G4" t="s">
+      <c r="H4" t="s">
         <v>41</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4">
+        <v>4.4</v>
+      </c>
+      <c r="J4">
+        <v>190</v>
+      </c>
+      <c r="K4" t="s">
         <v>42</v>
       </c>
-      <c r="I4">
-[...5 lines deleted...]
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>43</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>45</v>
       </c>
       <c r="B5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" t="s">
         <v>47</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>48</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
         <v>49</v>
       </c>
-      <c r="E5" t="s">
+      <c r="F5" t="s">
         <v>50</v>
       </c>
-      <c r="F5" t="s">
+      <c r="G5" t="s">
         <v>51</v>
       </c>
-      <c r="G5" t="s">
+      <c r="H5" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="I5">
         <v>4.3</v>
       </c>
       <c r="J5">
-        <v>1255</v>
+        <v>1299</v>
       </c>
       <c r="K5" t="s">
+        <v>53</v>
+      </c>
+      <c r="L5" t="s">
         <v>54</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>35</v>
+        <v>14</v>
       </c>
       <c r="B6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" t="s">
         <v>57</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>58</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>59</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="F6">
         <v>9194681177</v>
       </c>
       <c r="G6" t="s">
+        <v>60</v>
+      </c>
+      <c r="H6" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="I6">
         <v>4.6</v>
       </c>
       <c r="J6">
-        <v>3250</v>
+        <v>3314</v>
       </c>
       <c r="K6" t="s">
+        <v>62</v>
+      </c>
+      <c r="L6" t="s">
         <v>63</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">