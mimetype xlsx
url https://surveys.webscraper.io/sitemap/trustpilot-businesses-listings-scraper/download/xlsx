--- v2 (2026-05-05)
+++ v3 (2026-06-15)
@@ -12,269 +12,291 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>review_ai_summary</t>
   </si>
   <si>
     <t>company_details</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.trustpilot.com/categories/dental_services?trustscore=4.5</t>
   </si>
   <si>
-    <t>https://www.trustpilot.com/review/resetsmile.com</t>
-[...21 lines deleted...]
-However, some customers also noted issues with customer service, describing slow responses, unaddressed concerns, or difficulty reaching support. A few reviewers also experienced problems with the product itself, such as devices cracking, being uncomfortable, or not fitting correctly, with some mentioning that the material felt cheap or caused irritation.</t>
+    <t>2026-06-15T05:01:07Z</t>
+  </si>
+  <si>
+    <t>https://www.trustpilot.com/review/smileboutiqueny.com</t>
+  </si>
+  <si>
+    <t>Smile Boutique NY</t>
+  </si>
+  <si>
+    <t>Health and Beauty Shop</t>
+  </si>
+  <si>
+    <t>2067 McDonald Ave, 11223, Brooklyn, United States</t>
+  </si>
+  <si>
+    <t>(347) 630 54 74</t>
+  </si>
+  <si>
+    <t>info@smileboutiqueny.com</t>
+  </si>
+  <si>
+    <t>https://smileboutiqueny.com</t>
+  </si>
+  <si>
+    <t>116 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Considering 115 reviews, reviewers overwhelmingly had a great experience with this company. Customers frequently praise the products for their excellent fit, natural appearance, and comfort, often noting that the appliances look and feel like real teeth. Many people appreciate the quick and easy process, from ordering to receiving their items, highlighting the efficiency and stress-free nature of the service. The customer service is consistently described as outstanding, with reviewers commending the helpful, knowledgeable, and communicative staff who provide great support.
+However, some customers also noted issues with product quality, describing appliances as fake-looking, uncomfortable, bulky, or having poor fit. A few other people also felt that customer service was poor, citing rude interactions or a lack of support regarding product issues and warranties. There were also mentions of delayed orders or items not being received, causing frustration for some.</t>
   </si>
   <si>
     <t>Written by the company
-High-Quality Tooth Replacement Delivered to Your Door — No Dentist Visit Required!
-[...11 lines deleted...]
-    <t>https://consumersiteimages.trustpilot.net/business-units/62e2f10321efbb908683dcc5-198x149-1x.jpg</t>
+Smile Boutique NY is dedicated to creating beautiful, confident smiles with our custom dental solutions. As a trusted provider of high-quality, at-home dental appliances, we offer a wide range of products including flexible partial dentures, snap-on veneers, and night guards. With a commitment to exceptional craftsmanship and customer satisfaction, we make it easy and affordable to achieve the smile you’ve always wanted.</t>
+  </si>
+  <si>
+    <t>https://consumersiteimages.trustpilot.net/business-units/667596d8e86cb73356c964a3-198x149-1x.jpg</t>
   </si>
   <si>
     <t>https://www.trustpilot.com/categories/animal_parks_zoo</t>
   </si>
   <si>
+    <t>2026-06-15T05:01:39Z</t>
+  </si>
+  <si>
     <t>https://www.trustpilot.com/review/thereefgeeks.com</t>
   </si>
   <si>
     <t>The Reef Geeks</t>
   </si>
   <si>
     <t>Aquaculture Farm</t>
   </si>
   <si>
     <t>871 Harold Place, 91914, Chula Vista, United States</t>
   </si>
   <si>
     <t>customerservice@thereefgeeks.com</t>
   </si>
   <si>
     <t>https://www.thereefgeeks.com</t>
   </si>
   <si>
-    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the excellent quality of the products, noting that items arrive vibrant, healthy, and thriving. Many consumers appreciate the careful packaging and timely delivery services, which ensure products are well-protected and arrive in good condition, even in challenging weather. People are also very satisfied with the wide selection of products available.
-However, some customers also noted issues with their orders. A few people reported that some items arrived damaged or did not survive the shipping process, with concerns raised about temperature control during transit. There were also instances where the received product did not match the online description or image, leading to disappointment for some.</t>
+    <t>44 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Evaluating 44 reviews, reviewers overwhelmingly had a great experience with this company. Many customers are highly satisfied with the product selection and the quality of the items received, often noting that their purchases arrived in a healthy and vibrant state. The packaging is frequently praised for being secure and effective, ensuring products are well-protected during transit, even in challenging weather conditions. Reviewers also appreciate the efficient and fast shipping services, which contribute to the overall positive experience.
+However, some customers experienced issues with their orders, including items arriving damaged or not surviving after delivery, with concerns about temperature during shipping. A few other people also felt that the product received did not match the online description or image, leading to disappointment.</t>
   </si>
   <si>
     <t>Written by the company
 The Reef Geeks is your connect for rare, premium-quality live corals online: torch corals for sale, SPS corals, mushroom corals, hard corals, WYSIWYG. We also offers beginner corals, clownfish for sale, AIO aquariums &amp; complete saltwater aquarium supplies. Expert reef advice included!</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/687f2672bb280230abe29a2c-198x149-1x.jpg</t>
   </si>
   <si>
-    <t>https://www.trustpilot.com/review/smileboutiqueny.com</t>
-[...30 lines deleted...]
-  <si>
     <t>https://www.trustpilot.com/categories/music_store?trustscore=4.5</t>
   </si>
   <si>
+    <t>2026-06-15T05:02:19Z</t>
+  </si>
+  <si>
     <t>https://www.trustpilot.com/review/gabb.com</t>
   </si>
   <si>
     <t>Gabb</t>
   </si>
   <si>
     <t>Software Company</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
     <t>(385) 235-6646</t>
   </si>
   <si>
     <t>support@gabb.com</t>
   </si>
   <si>
     <t>https://gabb.com/</t>
   </si>
   <si>
-    <t>Reviewers overwhelmingly had a great experience with this company. Customers frequently praise the products, highlighting their ease of setup and the peace of mind they offer through safe communication and parental controls. Many appreciate the user-friendly experience and the ability to monitor their children's activity, noting the products are a safer alternative to regular phones. The customer service and staff are consistently described as excellent, helpful, and responsive, providing great support for setup and troubleshooting.
-However, some customers also noted issues with product functionality, such as unresponsive touchscreens, long load times, and problems with calls not going through. A few people mentioned inconsistent answers from customer service or difficulties reaching a human representative on weekends. There were also occasional concerns about battery life and the limitations of certain device features compared to what was expected.</t>
+    <t>932 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Considering 925 reviews, reviewers overwhelmingly had a great experience with this company. Customers frequently praise the products, such as phones and watches, for their suitability for children, offering a safe and simple way for kids to stay connected while giving parents peace of mind. The user experience is often highlighted as easy to set up and manage, with many appreciating the clear parental controls and reliable service. Reviewers consistently commend the customer service and staff for being helpful, responsive, and professional, often going above and beyond to resolve issues quickly.
+However, some customers also noted issues with product functionality, such as watches overheating, batteries draining quickly, or unresponsiveness, leading to frustration with the devices. A few other people also felt that customer support was sometimes unable to resolve complex problems or provided inconsistent information, making it difficult to get their devices fully operational.</t>
   </si>
   <si>
     <t xml:space="preserve">About GabbWritten by the company
 Gabb is an American technology company that specializes in safe tech for kids and parent education. With kid cell phones and kid smart watches, Gabb offers the solution to digital communication in steps, offering parents peace of mind. Gabb prioritizes the safety and the mental health of children.
 Gabb offers a safer, simpler mobile experience designed specifically for kids. With a focus on essential communication features, Gabb devices block access to the internet and harmful apps.
 Gabb Wireless devices were intended to provide a basic, locked down alternative to adult smartphones with features such as calling and texting parent-approved contacts, GPS tracking, safe zones, and SOS alerts. At the same time, they lack features such as internet browsing, social media access, and app stores.
 Gabb devices have safety built in with their own operating system. This sets them apart from competitors, since they don’t require complicated parental controls to protect kids’ devices. Instead, their devices are locked down from the start.
 Gabb’s goal is to provide parents a no stress way to connect with their kids without exposing them to potential risks and distractions associated with unregulated smartphone access.
 Gabb’s CEO Nate Randle actively advocates for single parents and safe tech for kids.
 </t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/6449a9ac934d99de188ea9c6-198x149-1x.jpg</t>
   </si>
   <si>
+    <t>2026-06-15T05:02:23Z</t>
+  </si>
+  <si>
     <t>https://www.trustpilot.com/review/net32.com</t>
   </si>
   <si>
     <t>Net32</t>
   </si>
   <si>
     <t>Dental Supply Store</t>
   </si>
   <si>
     <t>250 Towne Village Drive, 27513, Cary, United States</t>
   </si>
   <si>
     <t>support@net32.com</t>
   </si>
   <si>
     <t>https://net32.com</t>
   </si>
   <si>
-    <t>Reviewers overwhelmingly had a great experience with this company. Customers consistently praise the company for its excellent products, competitive pricing, and efficient delivery service. Many people appreciate the straightforward ordering process and the wide selection of items available. Consumers frequently highlight the good value and quality of the products, along with fast shipping. However, some customers also noted issues with incorrect orders or missing items, and a few experienced problems with delivery, including issues with package placement. There were also occasional mentions of confusing tracking for order cancellations and reorders, and some found the packaging to be excessive.</t>
+    <t>1053 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Looking at 1,086 reviews, reviewers overwhelmingly had a great experience with this company. Customers frequently praise the products for their quality and value, often highlighting competitive pricing and ease of ordering. Many appreciate the fast and efficient delivery service, with items arriving promptly and in good condition. The overall ordering process is described as smooth and straightforward, contributing to a positive customer experience.
+However, some customers also noted issues with incorrect items being delivered or products not matching descriptions. A few other people also felt that the shipping process could be confusing, particularly with tracking updates, and some experienced delays or items not arriving as expected.</t>
   </si>
   <si>
     <t>Written by the company
 On average you will save 30% to 40% off dental supplies by shopping online at Net32.com. We have made comparison shopping convenient so you won't waste time browsing catalogs in search of the same product.</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/5a7973e0b43dd90001506fb5-198x149-1x.jpg</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:02:32Z</t>
+  </si>
+  <si>
+    <t>https://www.trustpilot.com/review/giftyourmelody.com</t>
+  </si>
+  <si>
+    <t>GiftYourMelody</t>
+  </si>
+  <si>
+    <t>Music Store</t>
+  </si>
+  <si>
+    <t>Sheridan, United States</t>
+  </si>
+  <si>
+    <t>support@giftyourmelody.com</t>
+  </si>
+  <si>
+    <t>https://giftyourmelody.com</t>
+  </si>
+  <si>
+    <t>597 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Evaluating 655 reviews, reviewers overwhelmingly had a great experience with this company. Customers consistently praise the product, highlighting its meaningful and personal nature, often exceeding expectations with its quality and emotional impact. The service is frequently described as easy, smooth, and efficient, with many appreciating the quick turnaround times and the staff's attentiveness to details. People are particularly impressed with the professional quality of the songs, including the melody, lyrics, vocals, and overall production, often calling it the best gift they've ever given or received.
+However, some customers also noted occasional issues, such as needing lyrics sent to them for clarity or experiencing initial mispronunciations of names. A few other people also felt that revisions did not always address their specific requests or that the final song did not align with their vision.</t>
+  </si>
+  <si>
+    <t>Written by the company
+At Gift Your Melody we offer a unique service that turns your personal stories and memories into custom-made songs. Perfect for birthdays, anniversaries, weddings, or any special occasion, these heartfelt songs are personalized with names, details, and emotions you provide, making them one-of-a-kind gifts. With a focus on creativity, quality, and emotional connection, Gift Your Melody ensures every song is a memorable keepsake. Ideal for those looking to give a meaningful, thoughtful, and unforgettable gift.</t>
+  </si>
+  <si>
+    <t>https://consumersiteimages.trustpilot.net/business-units/67390b865475ec971e917d9e-198x149-1x.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -578,305 +600,323 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N6"/>
+  <dimension ref="A1:O6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
     </row>
-    <row r="2" spans="1:14">
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2" t="s">
+        <v>16</v>
+      </c>
+      <c r="C2" t="s">
+        <v>17</v>
+      </c>
+      <c r="D2" t="s">
+        <v>18</v>
+      </c>
+      <c r="E2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F2" t="s">
+        <v>20</v>
+      </c>
+      <c r="G2" t="s">
+        <v>21</v>
+      </c>
+      <c r="H2" t="s">
+        <v>22</v>
+      </c>
+      <c r="I2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J2">
+        <v>4.3</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2" t="s">
+        <v>25</v>
+      </c>
+      <c r="M2" t="s">
+        <v>26</v>
+      </c>
+      <c r="N2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3" t="s">
+        <v>31</v>
+      </c>
+      <c r="E3" t="s">
+        <v>32</v>
+      </c>
+      <c r="F3" t="s">
+        <v>33</v>
+      </c>
+      <c r="G3">
+        <v>8664351107</v>
+      </c>
+      <c r="H3" t="s">
+        <v>34</v>
+      </c>
+      <c r="I3" t="s">
+        <v>35</v>
+      </c>
+      <c r="J3">
+        <v>4.3</v>
+      </c>
+      <c r="K3" t="s">
+        <v>36</v>
+      </c>
+      <c r="L3" t="s">
+        <v>37</v>
+      </c>
+      <c r="M3" t="s">
+        <v>38</v>
+      </c>
+      <c r="N3" t="s">
+        <v>39</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>40</v>
+      </c>
+      <c r="B4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E4" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4" t="s">
+        <v>45</v>
+      </c>
+      <c r="G4" t="s">
+        <v>46</v>
+      </c>
+      <c r="H4" t="s">
+        <v>47</v>
+      </c>
+      <c r="I4" t="s">
+        <v>48</v>
+      </c>
+      <c r="J4">
+        <v>4.3</v>
+      </c>
+      <c r="K4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N4" t="s">
+        <v>52</v>
+      </c>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
         <v>15</v>
       </c>
-      <c r="C2" t="s">
-[...30 lines deleted...]
-        <v>24</v>
+      <c r="B5" t="s">
+        <v>53</v>
+      </c>
+      <c r="C5" t="s">
+        <v>54</v>
+      </c>
+      <c r="D5" t="s">
+        <v>55</v>
+      </c>
+      <c r="E5" t="s">
+        <v>56</v>
+      </c>
+      <c r="F5" t="s">
+        <v>57</v>
+      </c>
+      <c r="G5">
+        <v>9194681177</v>
+      </c>
+      <c r="H5" t="s">
+        <v>58</v>
+      </c>
+      <c r="I5" t="s">
+        <v>59</v>
+      </c>
+      <c r="J5">
+        <v>4.6</v>
+      </c>
+      <c r="K5" t="s">
+        <v>60</v>
+      </c>
+      <c r="L5" t="s">
+        <v>61</v>
+      </c>
+      <c r="M5" t="s">
+        <v>62</v>
+      </c>
+      <c r="N5" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
-[...59 lines deleted...]
-      <c r="G4" t="s">
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
         <v>40</v>
       </c>
-      <c r="H4" t="s">
-[...62 lines deleted...]
-      </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>64</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>65</v>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>66</v>
       </c>
       <c r="E6" t="s">
-        <v>59</v>
-[...5 lines deleted...]
-        <v>60</v>
+        <v>67</v>
+      </c>
+      <c r="F6" t="s">
+        <v>68</v>
+      </c>
+      <c r="G6">
+        <v>3072059740</v>
       </c>
       <c r="H6" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-        <v>4.6</v>
+        <v>69</v>
+      </c>
+      <c r="I6" t="s">
+        <v>70</v>
       </c>
       <c r="J6">
-        <v>3314</v>
+        <v>4.8</v>
       </c>
       <c r="K6" t="s">
-        <v>62</v>
+        <v>71</v>
       </c>
       <c r="L6" t="s">
-        <v>63</v>
+        <v>72</v>
       </c>
       <c r="M6" t="s">
-        <v>64</v>
+        <v>73</v>
+      </c>
+      <c r="N6" t="s">
+        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">