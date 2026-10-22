--- v3 (2026-06-15)
+++ v4 (2026-10-22)
@@ -12,291 +12,284 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>review_ai_summary</t>
   </si>
   <si>
     <t>company_details</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.trustpilot.com/categories/dental_services?trustscore=4.5</t>
-[...39 lines deleted...]
-  <si>
     <t>https://www.trustpilot.com/categories/animal_parks_zoo</t>
   </si>
   <si>
-    <t>2026-06-15T05:01:39Z</t>
+    <t>2026-10-15T10:22:08Z</t>
   </si>
   <si>
     <t>https://www.trustpilot.com/review/thereefgeeks.com</t>
   </si>
   <si>
     <t>The Reef Geeks</t>
   </si>
   <si>
     <t>Aquaculture Farm</t>
   </si>
   <si>
     <t>871 Harold Place, 91914, Chula Vista, United States</t>
   </si>
   <si>
     <t>customerservice@thereefgeeks.com</t>
   </si>
   <si>
     <t>https://www.thereefgeeks.com</t>
   </si>
   <si>
-    <t>44 reviews in the last 12 months</t>
-[...3 lines deleted...]
-However, some customers experienced issues with their orders, including items arriving damaged or not surviving after delivery, with concerns about temperature during shipping. A few other people also felt that the product received did not match the online description or image, leading to disappointment.</t>
+    <t>39 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Evaluating 42 reviews, reviewers overwhelmingly had a great experience with this company. Customers frequently praise the wonderful health and condition of the aquatic products, noting that items consistently arrive vibrant, pest-free, and carefully protected during transit. Frequent buyers also highlight the exceptional customer support team, mentioning helpful communication, wonderful selection, and exceptionally fast shipping times.
+However, some people mentioned issues with specific orders, noting that a few items unfortunately arrived dead or failed to open properly in their home tanks. Some customers also felt that certain specimens were noticeably smaller than expected or that online descriptions and pictures were somewhat misleading.</t>
   </si>
   <si>
     <t>Written by the company
 The Reef Geeks is your connect for rare, premium-quality live corals online: torch corals for sale, SPS corals, mushroom corals, hard corals, WYSIWYG. We also offers beginner corals, clownfish for sale, AIO aquariums &amp; complete saltwater aquarium supplies. Expert reef advice included!</t>
   </si>
   <si>
     <t>https://consumersiteimages.trustpilot.net/business-units/687f2672bb280230abe29a2c-198x149-1x.jpg</t>
   </si>
   <si>
+    <t>https://www.trustpilot.com/categories/dental_services?trustscore=4.5</t>
+  </si>
+  <si>
+    <t>2026-10-15T10:21:37Z</t>
+  </si>
+  <si>
+    <t>https://www.trustpilot.com/review/dansktandforsikring.dk</t>
+  </si>
+  <si>
+    <t>dansktandforsikring.dk</t>
+  </si>
+  <si>
+    <t>Insurance Agency</t>
+  </si>
+  <si>
+    <t>Jægersborg alle 14, 3 sal tv., 2920, Charlottenlund, United States</t>
+  </si>
+  <si>
+    <t>Lj@dansktandforsikring.dk</t>
+  </si>
+  <si>
+    <t>https://dansktandforsikring.dk</t>
+  </si>
+  <si>
+    <t>1345 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Written by the company
+Dansk Tandforsikring forsikrer dine tænder gennem hele livet mod alle slags skader: lige fra fyldninger, paradontose, rodbehandlinger, kroner, broer, implantater - og uanset om skaden opstår som følge af almindelig slid- og ælde eller som følge af en ulykke.</t>
+  </si>
+  <si>
+    <t>https://consumersiteimages.trustpilot.net/business-units/4c90883100006400050ddc4c-198x149-1x.jpg</t>
+  </si>
+  <si>
+    <t>2026-10-15T10:21:41Z</t>
+  </si>
+  <si>
+    <t>https://www.trustpilot.com/review/3palmszoo.org</t>
+  </si>
+  <si>
+    <t>3 Palms Zoo &amp; Education Center</t>
+  </si>
+  <si>
+    <t>Zoo</t>
+  </si>
+  <si>
+    <t>1060 Vandyke Greenspring Road, 19734, Townsend, United States</t>
+  </si>
+  <si>
+    <t>info@3palmszoo.org</t>
+  </si>
+  <si>
+    <t>https://3palmszoo.org</t>
+  </si>
+  <si>
+    <t>21 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Written by the company
+At 3 Palms Zoo &amp; Education Center, we're Delaware's largest zoo, dedicated to providing a fun and educational experience for visitors of all ages. We house a diverse range of exotic, domestic, and wild animals, many of whom are rescued or unable to be released back into the wild.
+Our mission is two-fold: to provide a loving sanctuary for animals in need and to educate the public about animal welfare and conservation. Come explore our spacious habitats, meet amazing creatures, and learn how you can be a part of protecting wildlife!  We offer a unique opportunity to see everything from playful alpacas and majestic llamas to fascinating reptiles and a waterfowl pond brimming with both domestic and wild ducks and geese.
+We invite you to visit us and create lasting memories while making a positive impact on animal lives.</t>
+  </si>
+  <si>
+    <t>https://consumersiteimages.trustpilot.net/business-units/661874d26d372c9db30a798c-198x149-1x.jpg</t>
+  </si>
+  <si>
     <t>https://www.trustpilot.com/categories/music_store?trustscore=4.5</t>
   </si>
   <si>
-    <t>2026-06-15T05:02:19Z</t>
-[...8 lines deleted...]
-    <t>Software Company</t>
+    <t>2026-10-15T10:22:19Z</t>
+  </si>
+  <si>
+    <t>https://www.trustpilot.com/review/songbond.com</t>
+  </si>
+  <si>
+    <t>Songbond</t>
+  </si>
+  <si>
+    <t>Music Store</t>
   </si>
   <si>
     <t>United States</t>
   </si>
   <si>
-    <t>(385) 235-6646</t>
-[...21 lines deleted...]
-Gabb’s CEO Nate Randle actively advocates for single parents and safe tech for kids.
+    <t>hello@songbond.com</t>
+  </si>
+  <si>
+    <t>https://songbond.com</t>
+  </si>
+  <si>
+    <t>1163 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t>Evaluating 1,124 reviews, reviewers overwhelmingly had a great experience with this company, highlighting the incredible emotional depth and wonderful quality of the musical products created for special occasions. Customers frequently praise the exceptionally fast and helpful support team, noting that any requested song modifications are handled promptly and professionally to ensure complete satisfaction. Consumers genuinely appreciate how easy the online platform is to navigate when personalizing tracks, uploading photos, and selecting musical styles that capture cherished memories.
+Though some reviewers noted occasional technical difficulties, such as trouble opening updated song files, experiencing turnaround delays with revisions, or wanting more comprehensive preview options before purchasing.</t>
+  </si>
+  <si>
+    <t>Written by the company
+Songbond turns your stories, memories, and special moments into one-of-a-kind personalised songs.
+We believe the most meaningful gifts aren’t things — they’re memories. Whether it’s a birthday, anniversary, wedding, celebration, or simply a way to tell someone how much they mean to you, we create a song built around the people, moments, and words that matter most.
+Every Songbond song is carefully crafted to make your story feel personal, emotional, and unmistakably yours.
+We’ve created personalised songs for customers around the world, helping people say the things that can sometimes be difficult to put into words.
+Because Songbond isn’t just a song.
+It’s your story, set to music.</t>
+  </si>
+  <si>
+    <t>https://consumersiteimages.trustpilot.net/business-units/689c4d654bf30535fa41e806-198x149-1x.jpg</t>
+  </si>
+  <si>
+    <t>2026-10-15T10:22:39Z</t>
+  </si>
+  <si>
+    <t>https://www.trustpilot.com/review/cloudcovermusic.com</t>
+  </si>
+  <si>
+    <t>Pandora CloudCover</t>
+  </si>
+  <si>
+    <t>953 N. Sycamore Ave, Floor 8, 90038, Los Angeles, United States</t>
+  </si>
+  <si>
+    <t>(844) 422-6249</t>
+  </si>
+  <si>
+    <t>sales@cloudcovermusic.com</t>
+  </si>
+  <si>
+    <t>https://cloudcovermusic.com</t>
+  </si>
+  <si>
+    <t>46 reviews in the last 12 months</t>
+  </si>
+  <si>
+    <t xml:space="preserve">About Pandora CloudCoverWritten by the company
+Music That Matches Your Business Goals
+Music Plan
+Licensed, clean, ad free music for your business
+Manage Plan
+Monitor and control of all your business locations
+Messaging Plan
+Drive branding and sales with your overhead announcements
+From 1 to 10,000 locations at an affordable price
+TRY IT FREE
+REQUEST A DEMO
 </t>
   </si>
   <si>
-    <t>https://consumersiteimages.trustpilot.net/business-units/6449a9ac934d99de188ea9c6-198x149-1x.jpg</t>
-[...69 lines deleted...]
-    <t>https://consumersiteimages.trustpilot.net/business-units/67390b865475ec971e917d9e-198x149-1x.jpg</t>
+    <t>https://consumersiteimages.trustpilot.net/business-units/5cc86a4eaa77a50001a003fd-198x149-1x.jpg</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -674,249 +667,237 @@
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2" t="s">
         <v>16</v>
       </c>
       <c r="C2" t="s">
         <v>17</v>
       </c>
       <c r="D2" t="s">
         <v>18</v>
       </c>
       <c r="E2" t="s">
         <v>19</v>
       </c>
       <c r="F2" t="s">
         <v>20</v>
       </c>
-      <c r="G2" t="s">
+      <c r="G2">
+        <v>8664351107</v>
+      </c>
+      <c r="H2" t="s">
         <v>21</v>
       </c>
-      <c r="H2" t="s">
+      <c r="I2" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="J2">
         <v>4.3</v>
       </c>
       <c r="K2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L2" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" t="s">
         <v>28</v>
       </c>
-      <c r="B3" t="s">
+      <c r="C3" t="s">
         <v>29</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>30</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3" t="s">
         <v>31</v>
       </c>
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>32</v>
       </c>
-      <c r="F3" t="s">
+      <c r="G3">
+        <v>70204647</v>
+      </c>
+      <c r="H3" t="s">
         <v>33</v>
       </c>
-      <c r="G3">
-[...2 lines deleted...]
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>34</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3">
+        <v>4.5</v>
+      </c>
+      <c r="K3" t="s">
         <v>35</v>
       </c>
-      <c r="J3">
-[...2 lines deleted...]
-      <c r="K3" t="s">
+      <c r="M3" t="s">
         <v>36</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
+        <v>15</v>
+      </c>
+      <c r="B4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D4" t="s">
         <v>40</v>
       </c>
-      <c r="B4" t="s">
+      <c r="E4" t="s">
         <v>41</v>
       </c>
-      <c r="C4" t="s">
+      <c r="F4" t="s">
         <v>42</v>
       </c>
-      <c r="D4" t="s">
+      <c r="G4">
+        <v>3027151326</v>
+      </c>
+      <c r="H4" t="s">
         <v>43</v>
       </c>
-      <c r="E4" t="s">
+      <c r="I4" t="s">
         <v>44</v>
       </c>
-      <c r="F4" t="s">
+      <c r="J4">
+        <v>4.7</v>
+      </c>
+      <c r="K4" t="s">
         <v>45</v>
       </c>
-      <c r="G4" t="s">
+      <c r="M4" t="s">
         <v>46</v>
       </c>
-      <c r="H4" t="s">
+      <c r="N4" t="s">
         <v>47</v>
-      </c>
-[...16 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>15</v>
+        <v>48</v>
       </c>
       <c r="B5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E5" t="s">
+        <v>52</v>
+      </c>
+      <c r="F5" t="s">
         <v>53</v>
       </c>
-      <c r="C5" t="s">
+      <c r="H5" t="s">
         <v>54</v>
       </c>
-      <c r="D5" t="s">
+      <c r="I5" t="s">
         <v>55</v>
       </c>
-      <c r="E5" t="s">
+      <c r="J5">
+        <v>4.9</v>
+      </c>
+      <c r="K5" t="s">
         <v>56</v>
       </c>
-      <c r="F5" t="s">
+      <c r="L5" t="s">
         <v>57</v>
       </c>
-      <c r="G5">
-[...2 lines deleted...]
-      <c r="H5" t="s">
+      <c r="M5" t="s">
         <v>58</v>
       </c>
-      <c r="I5" t="s">
+      <c r="N5" t="s">
         <v>59</v>
-      </c>
-[...13 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>40</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
+        <v>60</v>
+      </c>
+      <c r="C6" t="s">
+        <v>61</v>
+      </c>
+      <c r="D6" t="s">
+        <v>62</v>
+      </c>
+      <c r="E6" t="s">
+        <v>52</v>
+      </c>
+      <c r="F6" t="s">
+        <v>63</v>
+      </c>
+      <c r="G6" t="s">
         <v>64</v>
       </c>
-      <c r="C6" t="s">
+      <c r="H6" t="s">
         <v>65</v>
       </c>
-      <c r="D6" t="s">
+      <c r="I6" t="s">
         <v>66</v>
       </c>
-      <c r="E6" t="s">
+      <c r="J6">
+        <v>4.7</v>
+      </c>
+      <c r="K6" t="s">
         <v>67</v>
       </c>
-      <c r="F6" t="s">
+      <c r="M6" t="s">
         <v>68</v>
       </c>
-      <c r="G6">
-[...2 lines deleted...]
-      <c r="H6" t="s">
+      <c r="N6" t="s">
         <v>69</v>
-      </c>
-[...16 lines deleted...]
-        <v>74</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">