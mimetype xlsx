--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -65,198 +65,198 @@
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>specifications</t>
   </si>
   <si>
     <t>specifications_html</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
-    <t>https://www.walmart.com/ip/Fruit-of-the-Loom-Men-s-Long-Sleeve-Pullover-Hoodie-Neon-Green-S/912239519?classType=VARIANT&amp;from=/search</t>
-[...5 lines deleted...]
-    <t>Visit the Fruit of the Loom Store</t>
+    <t>https://www.walmart.com/ip/outfmvch-hoodies-for-women-zip-up-hoodie-oversized-plain-hoodies-comfy-plus-size-sweatshirts-cute-jackets-for-teen-womens-tops-crop-tops-khaki/1332862596?classType=VARIANT&amp;from=/search</t>
+  </si>
+  <si>
+    <t>outfmvch hoodies for women zip up hoodie oversized plain hoodies comfy plus size sweatshirts cute jackets for teen womens tops crop tops khaki</t>
+  </si>
+  <si>
+    <t>Outfmvch</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>https://i5.walmartimages.com/seo/Fruit-of-the-Loom-Men-s-Long-Sleeve-Pullover-Hoodie-Neon-Green-S_e5fac067-0d5d-4f6f-837a-1702777d70e2.6b1d0a6fc6ef0d5fa57e84e45ce0f05c.jpeg</t>
-[...30 lines deleted...]
-  <si>
     <t>https://i5.walmartimages.com/seo/outfmvch-hoodies-for-women-zip-up-hoodie-oversized-plain-hoodies-comfy-plus-size-sweatshirts-cute-jackets-for-teen-womens-tops-crop-tops-khaki_d796a522-8d91-4d78-855e-e86cb0b14371.3f60da6684a5db187af14586ffdd3740.jpeg</t>
   </si>
   <si>
     <t>About this itemProduct detailsThe preferential price and the quality of the upper level are our top priority. Dear Customer: To avoid choosing the wrong size, please read the size label carefully. Note: Our size is Asian size, Asian size is smaller than European size and US size. 1 inch = 2.54 cm, 1 cm = 0.394 inches. About Size: China size is smaller than the UK/US size. If your US standard size is L, it is recommended to choose 2XL in our store; if your US standard size is XL, it is recommended to choose 3XL; Such as: United States (S) = China (L); United States (M) = China (XL); United States (L) = China (2XL); United States (XL) = China (3XL); United States (2XL) = China (4XL ); United States (3XL) = China (5XL) Size:S - - US:4 - - EU:34 - - Bust:110cm/43.31'' - - Sleeve:69cm/27.17'' - - Length:66cm/25.98'' Size:M - - US:6 - - EU:36 - - Bust:114cm/44.88'' - - Sleeve:70cm/27.56'' - - Length:68cm/26.77'' Size:L - - US:8 - - EU:38 - - Bust:118cm/46.46'' - - Sleeve:71cm/27.95'' - - Length:70cm/27.56'' Size:XL - - US:10 - - EU:40 - - Bust:122cm/48.03'' - - Sleeve:72cm/28.35'' - - Length:72cm/28.35'' Size:XXL - - US:12 - - EU:42 - - Bust:126cm/49.61'' - - Sleeve:73cm/28.74'' - - Length:74cm/29.13'' Womens Zip Up Hoodie Fashion Oversized Plain Hoodies Comfy Plus Size Sweatshirts Cute Jackets For Teen Features: Size Tip: Please check the size chart on the last picture before placing an order! ! If you want a loose fit, we recommend going 1-2 sizes up. Women's Turtleneck Hoodie Zip Sweatshirt​​​ Hoodie Oversized Zip Hoodie Preppy Aesthetic Oversized Sweatshirt for Women Fashion Clothing Aesthetic Black Zip Hoodie Ladies Hoodie Dress Ladies Color Block Hoodie Women's Blanket Fringe Ladies Jacket Fashion Hoodie Women Sweater Vintage Clothes Aesthetic Hoodie Women's Blanket Black Zip Jacket Ladies Cropped Hoodie Ladies Field Clothing Hoodie Ladies Clothing Aesthetic Kids Kawaii Sweatshirt Green Hoodie Ladies Cute Clothes Plus Size Alternative Clothing Aunty Sweatshirt Prep Hoodie Oversized Sports Shirts Ladies Loose Hoodie Ladies Christmas Hoodie Ladies Hoodie Jacket Green Zip Women's Black Hoodie Lightweight Zip Hoodie Women's Neon Sweatshirt Skeleton Jacket Women's Hoodie Western Women's Hoodie Lightweight Hoodie Plus Size Alternative Clothing Scene 90s Kids Clothing Zip Hoodie Aesthetic Sweatshirt Coffee Sweatshirt Women's Women's Hoodie Women's Turtleneck Hoodie Long Sleeve Women's Fleece Hoodie Colorblock Hoodie Women's Red Hoodie Butterfly Jacket Men's Women's Lightweight Hoodie Skeleton Zip Zip Oversized Women's Hoodie Women's White Zip Hoodie Women's Dress 2000s Corset Hoodie Jacket Vintage Aesthetic Clothing Sweatshirts Women's Zip Cropped Zip Hoodie Women's Turtleneck Hoodie Jacket Women's Turtleneck Hoodie Jacket Long Sleeve Casual Custom Hoodie Ladies Winter Hoodie College Sweatshirt Ladies Gothic Jacket Vintage Clothes Fleece Product Description: Season:Fall,Winter Gender: Women Occasion:Casual Material:Polyester Pattern Type:Print Thickness:Standard Package include:1 PC Women Blouse Match: Easy pair any clothes. You can pair it with skinny jeans/ jeans/ leggings/ coat/ jackets/ sneakers/ boots/ heels for a chic look in spring, autumn and winter.Occasion: Supper nice to wear any day. Perfect for casual/ work/ daily wear/ street wear/ date/ travel/ shopping/ holiday/ vacation. Long Sleeve Hooded Crop Women's Plus info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aj"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A3" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;The preferential price and the quality of the upper level are our top priority.  &lt;br&gt; &lt;br&gt;  Dear Customer: To avoid choosing the wrong size, please read the size label carefully.  &lt;br&gt;  Note: Our size is Asian size, Asian size is smaller than European size and US size.  &lt;br&gt;  1 inch = 2.54 cm, 1 cm = 0.394 inches.  &lt;br&gt;  About Size: China size is smaller than the UK/US size. If your US standard size is L, it is recommended to choose 2XL in our store; if your US standard size is XL, it is recommended to choose 3XL;  &lt;br&gt;  Such as: United States (S) = China (L); United States (M) = China (XL); United States (L) = China (2XL); United States (XL) = China (3XL); United States (2XL) = China (4XL ); United States (3XL) = China (5XL)  &lt;br&gt; &lt;br&gt;  Size:S - - US:4 - - EU:34 - - Bust:110cm/43.31'' - - Sleeve:69cm/27.17'' - - Length:66cm/25.98''  &lt;br&gt;  Size:M - - US:6 - - EU:36 - - Bust:114cm/44.88'' - - Sleeve:70cm/27.56'' - - Length:68cm/26.77''  &lt;br&gt;  Size:L - - US:8 - - EU:38 - - Bust:118cm/46.46'' - - Sleeve:71cm/27.95'' - - Length:70cm/27.56''  &lt;br&gt;  Size:XL - - US:10 - - EU:40 - - Bust:122cm/48.03'' - - Sleeve:72cm/28.35'' - - Length:72cm/28.35''  &lt;br&gt;  Size:XXL - - US:12 - - EU:42 - - Bust:126cm/49.61'' - - Sleeve:73cm/28.74'' - - Length:74cm/29.13''&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Womens Zip Up Hoodie Fashion Oversized Plain Hoodies Comfy Plus Size Sweatshirts Cute Jackets For Teen&lt;br&gt;    Features:&lt;br&gt;    Size Tip: Please check the size chart on the last picture before placing an order! ! If you want a loose fit, we recommend going 1-2 sizes up.&lt;br&gt;    Women's Turtleneck Hoodie Zip Sweatshirt​​​ Hoodie Oversized Zip Hoodie Preppy Aesthetic Oversized Sweatshirt for Women Fashion Clothing Aesthetic Black Zip Hoodie Ladies Hoodie Dress Ladies Color Block Hoodie Women's Blanket Fringe Ladies Jacket Fashion Hoodie Women Sweater Vintage Clothes Aesthetic Hoodie Women's Blanket&lt;br&gt;    Black Zip Jacket Ladies Cropped Hoodie Ladies Field Clothing Hoodie Ladies Clothing Aesthetic Kids Kawaii Sweatshirt Green Hoodie Ladies Cute Clothes Plus Size Alternative Clothing Aunty Sweatshirt Prep Hoodie Oversized Sports Shirts Ladies Loose Hoodie Ladies Christmas Hoodie Ladies Hoodie Jacket&lt;br&gt;    Green Zip Women's Black Hoodie Lightweight Zip Hoodie Women's Neon Sweatshirt Skeleton Jacket Women's Hoodie Western Women's Hoodie Lightweight Hoodie Plus Size Alternative Clothing Scene 90s Kids Clothing Zip Hoodie Aesthetic Sweatshirt Coffee Sweatshirt Women's Women's Hoodie&lt;br&gt;    Women's Turtleneck Hoodie Long Sleeve Women's Fleece Hoodie Colorblock Hoodie Women's Red Hoodie Butterfly Jacket Men's Women's Lightweight Hoodie Skeleton Zip Zip Oversized Women's Hoodie Women's White Zip Hoodie Women's Dress 2000s Corset Hoodie Jacket Vintage Aesthetic Clothing Sweatshirts Women's Zip Cropped Zip Hoodie Women's Turtleneck Hoodie Jacket Women's Turtleneck Hoodie Jacket Long Sleeve Casual Custom Hoodie Ladies Winter Hoodie College Sweatshirt Ladies Gothic Jacket Vintage Clothes Fleece Product Description:&lt;br&gt;    Season:Fall,Winter&lt;br&gt;    Gender: Women&lt;br&gt;    Occasion:Casual&lt;br&gt;    Material:Polyester&lt;br&gt;    Pattern Type:Print&lt;br&gt;    Thickness:Standard&lt;br&gt;    Package include:1 PC Women Blouse&lt;/li&gt;  &lt;li&gt;Match: Easy pair any clothes. You can pair it with skinny jeans/ jeans/ leggings/ coat/ jackets/ sneakers/ boots/ heels for a chic look in spring, autumn and winter.Occasion: Supper nice to wear any day. Perfect for casual/ work/ daily wear/ street wear/ date/ travel/ shopping/ holiday/ vacation.&lt;/li&gt;  &lt;li&gt;Long Sleeve Hooded Crop Women's Plus&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_W ld_a bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_Y"&gt;&lt;span class="ld_FS"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_X"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aq"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;The preferential price and the quality of the upper level are our top priority.  &lt;br&gt; &lt;br&gt;  Dear Customer: To avoid choosing the wrong size, please read the size label carefully.  &lt;br&gt;  Note: Our size is Asian size, Asian size is smaller than European size and US size.  &lt;br&gt;  1 inch = 2.54 cm, 1 cm = 0.394 inches.  &lt;br&gt;  About Size: China size is smaller than the UK/US size. If your US standard size is L, it is recommended to choose 2XL in our store; if your US standard size is XL, it is recommended to choose 3XL;  &lt;br&gt;  Such as: United States (S) = China (L); United States (M) = China (XL); United States (L) = China (2XL); United States (XL) = China (3XL); United States (2XL) = China (4XL ); United States (3XL) = China (5XL)  &lt;br&gt; &lt;br&gt;  Size:S - - US:4 - - EU:34 - - Bust:110cm/43.31'' - - Sleeve:69cm/27.17'' - - Length:66cm/25.98''  &lt;br&gt;  Size:M - - US:6 - - EU:36 - - Bust:114cm/44.88'' - - Sleeve:70cm/27.56'' - - Length:68cm/26.77''  &lt;br&gt;  Size:L - - US:8 - - EU:38 - - Bust:118cm/46.46'' - - Sleeve:71cm/27.95'' - - Length:70cm/27.56''  &lt;br&gt;  Size:XL - - US:10 - - EU:40 - - Bust:122cm/48.03'' - - Sleeve:72cm/28.35'' - - Length:72cm/28.35''  &lt;br&gt;  Size:XXL - - US:12 - - EU:42 - - Bust:126cm/49.61'' - - Sleeve:73cm/28.74'' - - Length:74cm/29.13''&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Womens Zip Up Hoodie Fashion Oversized Plain Hoodies Comfy Plus Size Sweatshirts Cute Jackets For Teen&lt;br&gt;    Features:&lt;br&gt;    Size Tip: Please check the size chart on the last picture before placing an order! ! If you want a loose fit, we recommend going 1-2 sizes up.&lt;br&gt;    Women's Turtleneck Hoodie Zip Sweatshirt​​​ Hoodie Oversized Zip Hoodie Preppy Aesthetic Oversized Sweatshirt for Women Fashion Clothing Aesthetic Black Zip Hoodie Ladies Hoodie Dress Ladies Color Block Hoodie Women's Blanket Fringe Ladies Jacket Fashion Hoodie Women Sweater Vintage Clothes Aesthetic Hoodie Women's Blanket&lt;br&gt;    Black Zip Jacket Ladies Cropped Hoodie Ladies Field Clothing Hoodie Ladies Clothing Aesthetic Kids Kawaii Sweatshirt Green Hoodie Ladies Cute Clothes Plus Size Alternative Clothing Aunty Sweatshirt Prep Hoodie Oversized Sports Shirts Ladies Loose Hoodie Ladies Christmas Hoodie Ladies Hoodie Jacket&lt;br&gt;    Green Zip Women's Black Hoodie Lightweight Zip Hoodie Women's Neon Sweatshirt Skeleton Jacket Women's Hoodie Western Women's Hoodie Lightweight Hoodie Plus Size Alternative Clothing Scene 90s Kids Clothing Zip Hoodie Aesthetic Sweatshirt Coffee Sweatshirt Women's Women's Hoodie&lt;br&gt;    Women's Turtleneck Hoodie Long Sleeve Women's Fleece Hoodie Colorblock Hoodie Women's Red Hoodie Butterfly Jacket Men's Women's Lightweight Hoodie Skeleton Zip Zip Oversized Women's Hoodie Women's White Zip Hoodie Women's Dress 2000s Corset Hoodie Jacket Vintage Aesthetic Clothing Sweatshirts Women's Zip Cropped Zip Hoodie Women's Turtleneck Hoodie Jacket Women's Turtleneck Hoodie Jacket Long Sleeve Casual Custom Hoodie Ladies Winter Hoodie College Sweatshirt Ladies Gothic Jacket Vintage Clothes Fleece Product Description:&lt;br&gt;    Season:Fall,Winter&lt;br&gt;    Gender: Women&lt;br&gt;    Occasion:Casual&lt;br&gt;    Material:Polyester&lt;br&gt;    Pattern Type:Print&lt;br&gt;    Thickness:Standard&lt;br&gt;    Package include:1 PC Women Blouse&lt;/li&gt;  &lt;li&gt;Match: Easy pair any clothes. You can pair it with skinny jeans/ jeans/ leggings/ coat/ jackets/ sneakers/ boots/ heels for a chic look in spring, autumn and winter.Occasion: Supper nice to wear any day. Perfect for casual/ work/ daily wear/ street wear/ date/ travel/ shopping/ holiday/ vacation.&lt;/li&gt;  &lt;li&gt;Long Sleeve Hooded Crop Women's Plus&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
   </si>
   <si>
     <t>Clothing sizeSSweatshirt &amp; hoodie typeHoodiesColorKhakiBrandOutfmvchMore details</t>
   </si>
   <si>
     <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;S&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Hoodies&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Khaki&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Outfmvch&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Free 30-day returns</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/outfmvch-hoodies-for-women-zip-up-hoodie-oversized-plain-hoodies-comfy-plus-size-sweatshirts-cute-jackets-for-teen-womens-tops-crop-tops-khaki_d796a522-8d91-4d78-855e-e86cb0b14371.3f60da6684a5db187af14586ffdd3740.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/b5fe1f2e-718c-4cab-9714-0dd0adfb0745.f07a06fdf8c75c426ebe19c41e4043e8.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/0a48f4f3-b969-4781-9d3d-0b9330de0841.51293219dd9fbafa0428889363af4788.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/d1241667-d01d-4d14-bf0a-5d59ab2b6712.bbe173be9c305c6216c0f6be0ab40dd7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/70728640-f674-4703-95f0-8fb9cae0aa30.1f34057175a76e7368def61fad1182c1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/98aa0ddf-53a3-440a-9880-4d48ff699aff.8e83c35d99dc1fd7c88c1f8569df6abc.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/60484d79-def1-4bea-be48-3c7484e809da.ed9b4c4aee7587e6b9a2023c123af773.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
+    <t>https://www.walmart.com/ip/Fruit-of-the-Loom-Men-s-Long-Sleeve-Pullover-Hoodie-Neon-Green-S/912239519?classType=VARIANT&amp;from=/search</t>
+  </si>
+  <si>
+    <t>Fruit of the Loom Men's Long Sleeve Pullover Hoodie Neon Green S</t>
+  </si>
+  <si>
+    <t>Visit the Fruit of the Loom Store</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Fruit-of-the-Loom-Men-s-Long-Sleeve-Pullover-Hoodie-Neon-Green-S_e5fac067-0d5d-4f6f-837a-1702777d70e2.6b1d0a6fc6ef0d5fa57e84e45ce0f05c.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct detailsFruit of the Loom Men's Long Sleeve Pullover Hoodie Charcoal Heather 2XLN/Ainfo:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aq"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Fruit of the Loom Men's Long Sleeve Pullover Hoodie Charcoal Heather 2XL&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;N/A&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>Clothing sizeSSweatshirt &amp; hoodie typeHoodieColorNeon GreenBrandFruit of the LoomMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;S&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Hoodie&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Neon Green&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Fruit of the Loom&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Free shippingFree 30-day returns</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Fruit-of-the-Loom-Men-s-Long-Sleeve-Pullover-Hoodie-Neon-Green-S_e5fac067-0d5d-4f6f-837a-1702777d70e2.6b1d0a6fc6ef0d5fa57e84e45ce0f05c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/56e42002-ef27-4125-bca9-7c756c239fc5.7579f4b19a40e8248f2a41e3e4dfd1df.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/ef4e00a0-5785-4b49-9443-b6195765c91e.94ace58f4ce16505e592e5449eb0d8cb.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
     <t>https://www.walmart.com/ip/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black/17060256870?classType=VARIANT&amp;athbdg=L1400&amp;from=/search</t>
   </si>
   <si>
     <t>Women's Hooded Zipper Jackets Oversized Long Sleeve Soft Cotton Zip Up Plain Hoodie Sweatshirt with Pockets (L, Black)</t>
   </si>
   <si>
     <t>AKOEE</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black_926c8de5-f87b-4f75-97b4-8f3d0dd28120.1ec07392fe8272623cac1c9d8f3460a0.jpeg</t>
   </si>
   <si>
     <t>About this itemProduct detailsWelcom to AKOEE fashion clothing shop! Up to 25%-60% off Deals on Fashion Gifts! ♡♡ Comfy Clothes for Woman: Our womens clothing is made of a premium blend of cotton and polyester, which makes it incredibly soft, comfortable, breathable and durable. Exquisitely crafted, with every detail carefully processed, featuring tight stitching and reliable quality. Summer outfit for women. ♡♡ Fashionable Design: This famale tops collection features a classic dressy or sporty style that is simple yet stylish, suitable for various occasions. You will look more youthful and vigorous ♡♡ Multiple Sizes &amp; Colors: Our women's shirt is tailored to fit and is available in multiple sizes to suit various body types, ensuring a comfortable and relaxed fit. Available in multiple colors, including black, white, grey, khaki, pink and more, you can mix and match to create multiple fashion styles that suit your personal taste. ♡♡ Versatile Dressing Outfit: Not only suitable for daily casual wear but can also be paired with various different styles of clothing, such as jeans, capri, casual pants, shorts, pants, and more. Whether you're outdoors or indoors, it provides a comfortable wearing experience. ♡♡ Easy to Care: Our womens clothes can be directly machine washed. For best results, we recommend washing in cold water and tumble dry on low heat. True To Size, Please refer to the size chart in the product photos to select the most suitable size for you. What We Have: T-Shirts, Tank Top, Bandeau, Blouse, Tunics, Base Tee, Button-Down, Camisole, Dress, Shorts, Capris, Pant, Legging, Jean, Cover Ups, Chemise, Swimwear, Crop, Flounce, High Low, Jacket, Sweatshirt, Sweater, Hoodie, Lace, Cover Ups, Peasant, Peplum, Poncho, Pullover, Trench Coat, Quarter Zip, Knitwear, Cold Shoulder, Cutout Shoulder, Drop Shoulder, Off-the-Shoulder, Cardigan, Vest, Blazers, Cardigan, and so on. Aiming to bring more high-quality products, everyday low price, seasonal deals or clearance items, and considerate services to customers. If you have Any suggestions or questions, please feel free to contact us by email, we will help you within 24 hours :)   Dear Friend, Please Check The Seller's Size Chart Size: Large US: 8 UK: 12 EU: 38 Bust: 122cm/48.03'' Shoulder : 64cm/25.20'' Sleeve: 58cm/22.83'' Length: 72cm/28.35'' Women's Trends, Trendy Tops for Women - Womens Oversized Hoodies Fleece Sweatshirts Long Sleeve Zipper V-Neck Sweaters Pullover Fall Outfits With Pocket Premium Material - Womens Trendy Clothing 2025, made of cotton, polyester and elastane fabric, soft, stretch, lightweight, skin-friendly, breathable and comfortable to wear. This blouse's thickness is just right for spring, summer and fall basic tops, good for daily, street, club, going out, shopping, walking, lounge, home, work, vacation outfits, party, etc. Easy To Outfit: Our fashion women tees match well with any outfits you like, such as jeans, leggings, longs, pants, skirts, heels, sandals or sneakers, also easy to match the jacket when it is cold. A great summer casual tops gifts for women. Widely Occasion - This cute summer tshirt for laides and teen girls is great for daily wear, date, vacation, work, casual, sports, office, party, etc. Let you become the focus of the crowd, you will like this stylish womens tops! (black tops for women,boho tops for women,peplum tops for women,womens plus size tops,gym tops for women,feather tops for women,summer tops for women,short sleeve t shirts,summer tops,asymmetrical tops for women,crop tops for teens,casual tops for women,mock neck tops for women,sequin tops,ribbed short sleeve tops for women,high neck tank tops for women,boat neck tops for women,cowl neck tops for women,yoga tops,party tops for women,cute summer clothes,ladies blouses and tops) Easy Care and Maintenance: Easy to care. Simply machine wash them on a gentle cycle, avoiding bleach, and lay them flat to dry. They are designed to retain their shape and color even after multiple washes, ensuring long-lasting durability and convenience for your everyday wear. Gift Idea for Her - It's soft to skin, light-weight and comfortable to wear, simple but chic design. A perfect gift idea for a birthday, anniversary, wedding ceremony or party. Friends and family alike will love it.(women shirts tshirts pink ladies tops and blouses base tees undershirts pullover tunic tops for women loose fit dressy casual holiday outfits vacation beach clothes ladies summer tops festive women's beach hawaiian button up short sleeve tee shirts ladies lightweight cardigan woman matching lounge pajamas party supplies gifts holiday outfit decorations ladies t-shirts women unique gift comfy pajamas for women hot pink neon shirts for women 2 piece outfits shorts set waffle shirt button up plus size shirts for women collared shirts crop tops for teen girls mothers day shirts for girls graphic crewneck shirt long shirts for women to wear with leggings cotton tops for women) info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aj"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A3" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;&lt;strong&gt;Welcom to AKOEE fashion clothing shop! Up to 25%-60% off Deals on Fashion Gifts!&lt;/strong&gt;&lt;/h3&gt; &lt;ul&gt;  &lt;li&gt;♡♡ Comfy Clothes for Woman: Our womens clothing is made of a premium blend of cotton and polyester, which makes it incredibly soft, comfortable, breathable and durable. Exquisitely crafted, with every detail carefully processed, featuring tight stitching and reliable quality. Summer outfit for women.&lt;/li&gt;  &lt;li&gt;♡♡ Fashionable Design: This famale tops collection features a classic dressy or sporty style that is simple yet stylish, suitable for various occasions. You will look more youthful and vigorous&lt;/li&gt;  &lt;li&gt;♡♡ Multiple Sizes &amp;amp; Colors: Our women's shirt is tailored to fit and is available in multiple sizes to suit various body types, ensuring a comfortable and relaxed fit. Available in multiple colors, including black, white, grey, khaki, pink and more, you can mix and match to create multiple fashion styles that suit your personal taste.&lt;/li&gt;  &lt;li&gt;♡♡ Versatile Dressing Outfit: Not only suitable for daily casual wear but can also be paired with various different styles of clothing, such as jeans, capri, casual pants, shorts, pants, and more. Whether you're outdoors or indoors, it provides a comfortable wearing experience.&lt;/li&gt;  &lt;li&gt;♡♡ Easy to Care: Our womens clothes can be directly machine washed. For best results, we recommend washing in cold water and tumble dry on low heat. True To Size, &lt;strong&gt;Please refer to the size chart in the product photos to select the most suitable size for you.&lt;/strong&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br&gt;&lt;strong&gt;What We Have: &lt;/strong&gt;T-Shirts, Tank Top, Bandeau, Blouse, Tunics, Base Tee, Button-Down, Camisole, Dress, Shorts, Capris, Pant, Legging, Jean, Cover Ups, Chemise, Swimwear, Crop, Flounce, High Low, Jacket, Sweatshirt, Sweater, Hoodie, Lace, Cover Ups, Peasant, Peplum, Poncho, Pullover, Trench Coat, Quarter Zip, Knitwear, Cold Shoulder, Cutout Shoulder, Drop Shoulder, Off-the-Shoulder, Cardigan, Vest, Blazers, Cardigan, and so on.&lt;/p&gt; &lt;p&gt;&lt;em&gt;Aiming to bring more high-quality products, everyday low price, seasonal deals or clearance items, and considerate services to customers. If you have Any suggestions or questions, please feel free to contact us by email, we will help you within 24 hours :)&lt;/em&gt;&lt;/p&gt; &lt;p&gt;&amp;nbsp;&lt;/p&gt; &lt;br&gt;&lt;b&gt;Dear Friend, Please Check The Seller's Size Chart&lt;/b&gt; &lt;br&gt; &lt;br&gt;  Size: Large US: 8 UK: 12 EU: 38  &lt;br&gt;  Bust: 122cm/48.03''  &lt;br&gt;  Shoulder : 64cm/25.20''  &lt;br&gt;  Sleeve: 58cm/22.83''  &lt;br&gt;  Length: 72cm/28.35''&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Women's Trends, Trendy Tops for Women -&amp;nbsp;&lt;/strong&gt;Womens Oversized Hoodies Fleece Sweatshirts Long Sleeve Zipper V-Neck Sweaters Pullover Fall Outfits With Pocket&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Premium Material&lt;/strong&gt; - Womens Trendy Clothing 2025, made of cotton, polyester and elastane fabric, soft, stretch, lightweight, skin-friendly, breathable and comfortable to wear. This blouse's thickness is just right for spring, summer and fall basic tops, good for daily, street, club, going out, shopping, walking, lounge, home, work, vacation outfits, party, etc.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Easy To Outfit:&lt;/strong&gt; Our fashion women tees match well with any outfits you like, such as jeans, leggings, longs, pants, skirts, heels, sandals or sneakers, also easy to match the jacket when it is cold. A great summer casual tops gifts for women.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Widely Occasion -&lt;/strong&gt; This cute summer tshirt for laides and teen girls is great for daily wear, date, vacation, work, casual, sports, office, party, etc. Let you become the focus of the crowd, you will like this stylish womens tops! (black tops for women,boho tops for women,peplum tops for women,womens plus size tops,gym tops for women,feather tops for women,summer tops for women,short sleeve t shirts,summer tops,asymmetrical tops for women,crop tops for teens,casual tops for women,mock neck tops for women,sequin tops,ribbed short sleeve tops for women,high neck tank tops for women,boat neck tops for women,cowl neck tops for women,yoga tops,party tops for women,cute summer clothes,ladies blouses and tops)&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Easy Care and Maintenance:&lt;/strong&gt; Easy to care. Simply machine wash them on a gentle cycle, avoiding bleach, and lay them flat to dry. They are designed to retain their shape and color even after multiple washes, ensuring long-lasting durability and convenience for your everyday wear.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Gift Idea for Her -&lt;/strong&gt; It's soft to skin, light-weight and comfortable to wear, simple but chic design. A perfect gift idea for a birthday, anniversary, wedding ceremony or party. Friends and family alike will love it.(women shirts tshirts pink ladies tops and blouses base tees undershirts pullover tunic tops for women loose fit dressy casual holiday outfits vacation beach clothes ladies summer tops festive women's beach hawaiian button up short sleeve tee shirts ladies lightweight cardigan woman matching lounge pajamas party supplies gifts holiday outfit decorations ladies t-shirts women unique gift comfy pajamas for women hot pink neon shirts for women 2 piece outfits shorts set waffle shirt button up plus size shirts for women collared shirts crop tops for teen girls mothers day shirts for girls graphic crewneck shirt long shirts for women to wear with leggings cotton tops for women)&lt;/p&gt;&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_W ld_a bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_Y"&gt;&lt;span class="ld_FS"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_X"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aq"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;&lt;strong&gt;Welcom to AKOEE fashion clothing shop! Up to 25%-60% off Deals on Fashion Gifts!&lt;/strong&gt;&lt;/h3&gt; &lt;ul&gt;  &lt;li&gt;♡♡ Comfy Clothes for Woman: Our womens clothing is made of a premium blend of cotton and polyester, which makes it incredibly soft, comfortable, breathable and durable. Exquisitely crafted, with every detail carefully processed, featuring tight stitching and reliable quality. Summer outfit for women.&lt;/li&gt;  &lt;li&gt;♡♡ Fashionable Design: This famale tops collection features a classic dressy or sporty style that is simple yet stylish, suitable for various occasions. You will look more youthful and vigorous&lt;/li&gt;  &lt;li&gt;♡♡ Multiple Sizes &amp;amp; Colors: Our women's shirt is tailored to fit and is available in multiple sizes to suit various body types, ensuring a comfortable and relaxed fit. Available in multiple colors, including black, white, grey, khaki, pink and more, you can mix and match to create multiple fashion styles that suit your personal taste.&lt;/li&gt;  &lt;li&gt;♡♡ Versatile Dressing Outfit: Not only suitable for daily casual wear but can also be paired with various different styles of clothing, such as jeans, capri, casual pants, shorts, pants, and more. Whether you're outdoors or indoors, it provides a comfortable wearing experience.&lt;/li&gt;  &lt;li&gt;♡♡ Easy to Care: Our womens clothes can be directly machine washed. For best results, we recommend washing in cold water and tumble dry on low heat. True To Size, &lt;strong&gt;Please refer to the size chart in the product photos to select the most suitable size for you.&lt;/strong&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br&gt;&lt;strong&gt;What We Have: &lt;/strong&gt;T-Shirts, Tank Top, Bandeau, Blouse, Tunics, Base Tee, Button-Down, Camisole, Dress, Shorts, Capris, Pant, Legging, Jean, Cover Ups, Chemise, Swimwear, Crop, Flounce, High Low, Jacket, Sweatshirt, Sweater, Hoodie, Lace, Cover Ups, Peasant, Peplum, Poncho, Pullover, Trench Coat, Quarter Zip, Knitwear, Cold Shoulder, Cutout Shoulder, Drop Shoulder, Off-the-Shoulder, Cardigan, Vest, Blazers, Cardigan, and so on.&lt;/p&gt; &lt;p&gt;&lt;em&gt;Aiming to bring more high-quality products, everyday low price, seasonal deals or clearance items, and considerate services to customers. If you have Any suggestions or questions, please feel free to contact us by email, we will help you within 24 hours :)&lt;/em&gt;&lt;/p&gt; &lt;p&gt;&amp;nbsp;&lt;/p&gt; &lt;br&gt;&lt;b&gt;Dear Friend, Please Check The Seller's Size Chart&lt;/b&gt; &lt;br&gt; &lt;br&gt;  Size: Large US: 8 UK: 12 EU: 38  &lt;br&gt;  Bust: 122cm/48.03''  &lt;br&gt;  Shoulder : 64cm/25.20''  &lt;br&gt;  Sleeve: 58cm/22.83''  &lt;br&gt;  Length: 72cm/28.35''&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Women's Trends, Trendy Tops for Women -&amp;nbsp;&lt;/strong&gt;Womens Oversized Hoodies Fleece Sweatshirts Long Sleeve Zipper V-Neck Sweaters Pullover Fall Outfits With Pocket&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Premium Material&lt;/strong&gt; - Womens Trendy Clothing 2025, made of cotton, polyester and elastane fabric, soft, stretch, lightweight, skin-friendly, breathable and comfortable to wear. This blouse's thickness is just right for spring, summer and fall basic tops, good for daily, street, club, going out, shopping, walking, lounge, home, work, vacation outfits, party, etc.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Easy To Outfit:&lt;/strong&gt; Our fashion women tees match well with any outfits you like, such as jeans, leggings, longs, pants, skirts, heels, sandals or sneakers, also easy to match the jacket when it is cold. A great summer casual tops gifts for women.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Widely Occasion -&lt;/strong&gt; This cute summer tshirt for laides and teen girls is great for daily wear, date, vacation, work, casual, sports, office, party, etc. Let you become the focus of the crowd, you will like this stylish womens tops! (black tops for women,boho tops for women,peplum tops for women,womens plus size tops,gym tops for women,feather tops for women,summer tops for women,short sleeve t shirts,summer tops,asymmetrical tops for women,crop tops for teens,casual tops for women,mock neck tops for women,sequin tops,ribbed short sleeve tops for women,high neck tank tops for women,boat neck tops for women,cowl neck tops for women,yoga tops,party tops for women,cute summer clothes,ladies blouses and tops)&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Easy Care and Maintenance:&lt;/strong&gt; Easy to care. Simply machine wash them on a gentle cycle, avoiding bleach, and lay them flat to dry. They are designed to retain their shape and color even after multiple washes, ensuring long-lasting durability and convenience for your everyday wear.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Gift Idea for Her -&lt;/strong&gt; It's soft to skin, light-weight and comfortable to wear, simple but chic design. A perfect gift idea for a birthday, anniversary, wedding ceremony or party. Friends and family alike will love it.(women shirts tshirts pink ladies tops and blouses base tees undershirts pullover tunic tops for women loose fit dressy casual holiday outfits vacation beach clothes ladies summer tops festive women's beach hawaiian button up short sleeve tee shirts ladies lightweight cardigan woman matching lounge pajamas party supplies gifts holiday outfit decorations ladies t-shirts women unique gift comfy pajamas for women hot pink neon shirts for women 2 piece outfits shorts set waffle shirt button up plus size shirts for women collared shirts crop tops for teen girls mothers day shirts for girls graphic crewneck shirt long shirts for women to wear with leggings cotton tops for women)&lt;/p&gt;&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
   </si>
   <si>
     <t>Clothing sizeLSweatshirt &amp; hoodie typeHoodieColorBlackBrandAKOEEMore details</t>
   </si>
   <si>
     <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;L&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Hoodie&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;AKOEE&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black_926c8de5-f87b-4f75-97b4-8f3d0dd28120.1ec07392fe8272623cac1c9d8f3460a0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/2eab8afb-a3b0-4d44-ab54-d4e0a062f1ad.20f28cc954d73de51f1165489c2caf17.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/0d1ea259-2f52-4951-9b14-f9cf406f939f.3a07c47e4c984c7c56b88efd529dd74a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/f901e767-8563-4ec3-a852-2a96c701957b.eb7fb13a58267c5991afd6fb794725d5.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/eb60fc9c-f504-448c-ae8d-3ca66d62fd0a.879501efde7fad18944033ed74d8e4d7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/9e6b2127-c42b-41a4-9eff-c2d6e737ad03.12688b24bc07b4ce18c1d0ccecf5e21d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>https://www.walmart.com/ip/BRGZLK-Kids-Girls-Boys-Shiny-Tops-Summer-Solid-Color-Short-Sleeve-Loose-T-Shirt-Girl-Neon-Trendy-Jazz-Hip-Hop-Performance-Costumes-Concert-Outfits-Si/19101412534?classType=VARIANT&amp;athbdg=L1400&amp;from=/search</t>
   </si>
   <si>
     <t>BRGZLK Kids Girls Boys Shiny Tops Summer Solid Color Short Sleeve Loose T-Shirt Girl Neon Trendy Jazz Hip Hop Performance Costumes Concert Outfits Silver 3-4 Years</t>
   </si>
   <si>
     <t>BRGZLK</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/BRGZLK-Kids-Girls-Boys-Shiny-Tops-Summer-Solid-Color-Short-Sleeve-Loose-T-Shirt-Girl-Neon-Trendy-Jazz-Hip-Hop-Performance-Costumes-Concert-Outfits-Si_85578250-8525-4d8b-a95f-c749e1df78a0.5b6ea09a6e50c32e5ecf50e67ec7a621.jpeg</t>
   </si>
   <si>
     <t>About this itemProduct detailsChildren's Performance Outfit Sequin Short Sleeved T-shirt Round Neck Elastic Features: 【Material】: Kids boys leisure is made of soft fabric make, soft and breathable excellent fabric, comfortable to wear. Give your cozy wearing experience. 【】:Top for kids boys and with cute print, colorful feature,will make your kids more cute. 【Occasion】: Valentine's Day ,pageant, birthday, wedding party, bridesmaid, banquet, recital, holiday, ceremony, family gathering, photo, casual, shower and other formal special occasion. 【Size】：Toddler leisure for kids toddler. Please Read the Detailed Size Measurement in the Product Description before purchase. 【Warm Tips】: Due to folding and transportation, kids suit maybe be obvious wrinkles. processing, the picture effect can still be achieved. Wash your hands with clean water, do not , do not wash with hot water, and hang to dry. Product Description: Shirts For Kids Short Sleeve Graphic T-Shirt Round Neck Crop For 3-14 Years And Boy T-Shirt Tee Features: Fashion ! Material:95%Acrylic Season:Four Season Sleeve length: sleeveless Washing: Hand wash, Do not , Line dry in the shade, Do not iron Style: FashionBoys Easter Shirts Tshirt Short Sleeve Funny Graphic Tshirts 3-14 Years Fashion make you more attractive Great for casual, daily or photoshoot, also a great idea for you show gifts It is made of materials,Soft hand feeling, no any harm to your Please allow slight 1-3cm difference due to manual measurement and a little color variation for different display setting, thanks for your understanding! 1 inch = 2.54 cm Thank you and nice day! Package include: 1PC Recommended age:3-4 YearsSize:100Size.:3 YearsBust:62-80cm/24.41-31.50''Length:41cm/16.14''Sleeve:10cm/3.94''Shoulder width:33cm/12.99'' Recommended age:3-4 Years Size:100 Size.:3 Years Bust:62-80cm/24.41-31.50'' Length:41cm/16.14'' Sleeve:10cm/3.94'' Shoulder width:33cm/12.99'' Recommended age:3-4 Years Size:100 Size.:3 Years Bust:62-80cm/24.41-31.50'' Length:41cm/16.14'' Sleeve:10cm/3.94'' Shoulder width:33cm/12.99'' Soft &amp; Cozy Fabric: Kids' T-shirts are made from ultra-soft, skin-friendly material that's gentle on delicate skin. Perfect for active kids, these cozy tops transition easily from spring and fall crispness to winter coolness. Classic Pullover Design: Featuring a comfortable crewneck and easy pullover style, these shirts are simple to put on and take off for quick outfit changes. The flattering cut suits different body types and pairs beautifully with leggings, jeans, or skirts for versatile styling. Versatile Styling: A great foundational piece to dress up or down. These long-sleeve shirts pair well with various bottoms like jeans, skirts, or leggings, and can also be layered under jackets or coats on cooler days. Ideal for Many Occasions: Perfect for casual wear, parties, home relaxation, and everyday activities. Suitable for spring, fall, and winter seasons, making it a year-round wardrobe essential. Care &amp; Durability: Machine washable and designed to maintain softness and shape after repeated washes. The quality stitching and fabric ensure long-lasting comfort and style. info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aj"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A3" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Children's Performance Outfit Sequin Short Sleeved T-shirt Round Neck Elastic  &lt;br&gt;  Features:  &lt;br&gt;  【Material】: Kids boys leisure is made of soft fabric make, soft and breathable excellent fabric, comfortable to wear. Give your cozy wearing experience.  &lt;br&gt;  【】:Top for kids boys and with cute print, colorful feature,will make your kids more cute. 【Occasion】: Valentine's Day ,pageant, birthday, wedding party, bridesmaid, banquet, recital, holiday, ceremony, family gathering, photo, casual, shower and other formal special occasion.  &lt;br&gt;  【Size】：Toddler leisure for kids toddler. Please Read the Detailed Size Measurement in the Product Description before purchase.  &lt;br&gt;  【Warm Tips】: Due to folding and transportation, kids suit maybe be obvious wrinkles. processing, the picture effect can still be achieved. Wash your hands with clean water, do not , do not wash with hot water, and hang to dry. Product Description:  &lt;br&gt;  Shirts For Kids Short Sleeve Graphic T-Shirt Round Neck Crop For 3-14 Years And Boy T-Shirt Tee  &lt;br&gt;  Features:  &lt;br&gt;  Fashion !  &lt;br&gt;  Material:95%Acrylic  &lt;br&gt;  Season:Four Season  &lt;br&gt;  Sleeve length: sleeveless  &lt;br&gt;  Washing: Hand wash, Do not , Line dry in the shade, Do not iron  &lt;br&gt;  Style: FashionBoys Easter Shirts Tshirt Short Sleeve Funny Graphic Tshirts 3-14 Years  &lt;br&gt;  Fashion make you more attractive  &lt;br&gt;  Great for casual, daily or photoshoot, also a great idea for you show gifts  &lt;br&gt;  It is made of materials,Soft hand feeling, no any harm to your  &lt;br&gt;  Please allow slight 1-3cm difference due to manual measurement and a little color variation for different display setting,  &lt;br&gt;  thanks for your understanding!  &lt;br&gt;  1 inch = 2.54 cm  &lt;br&gt;  Thank you and nice day!  &lt;br&gt;  Package include: 1PC  &lt;br&gt;  Recommended age:3-4 YearsSize:100Size.:3 YearsBust:62-80cm/24.41-31.50''Length:41cm/16.14''Sleeve:10cm/3.94''Shoulder width:33cm/12.99''  &lt;br&gt;  Recommended age:3-4 Years  &lt;br&gt;  Size:100  &lt;br&gt;  Size.:3 Years  &lt;br&gt;  Bust:62-80cm/24.41-31.50''  &lt;br&gt;  Length:41cm/16.14''  &lt;br&gt;  Sleeve:10cm/3.94''  &lt;br&gt;  Shoulder width:33cm/12.99''  &lt;br&gt;  Recommended age:3-4 Years  &lt;br&gt;  Size:100  &lt;br&gt;  Size.:3 Years  &lt;br&gt;  Bust:62-80cm/24.41-31.50''  &lt;br&gt;  Length:41cm/16.14''  &lt;br&gt;  Sleeve:10cm/3.94''  &lt;br&gt;  Shoulder width:33cm/12.99''  &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Soft &amp;amp; Cozy Fabric: Kids' T-shirts are made from ultra-soft, skin-friendly material that's gentle on delicate skin. Perfect for active kids, these cozy tops transition easily from spring and fall crispness to winter coolness.&lt;/li&gt;  &lt;li&gt;Classic Pullover Design: Featuring a comfortable crewneck and easy pullover style, these shirts are simple to put on and take off for quick outfit changes. The flattering cut suits different body types and pairs beautifully with leggings, jeans, or skirts for versatile styling.&lt;/li&gt;  &lt;li&gt;Versatile Styling: A great foundational piece to dress up or down. These long-sleeve shirts pair well with various bottoms like jeans, skirts, or leggings, and can also be layered under jackets or coats on cooler days.&lt;/li&gt;  &lt;li&gt;Ideal for Many Occasions: Perfect for casual wear, parties, home relaxation, and everyday activities. Suitable for spring, fall, and winter seasons, making it a year-round wardrobe essential.&lt;/li&gt;  &lt;li&gt;Care &amp;amp; Durability: Machine washable and designed to maintain softness and shape after repeated washes. The quality stitching and fabric ensure long-lasting comfort and style.&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_W ld_a bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_Y"&gt;&lt;span class="ld_FS"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_X"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aq"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Children's Performance Outfit Sequin Short Sleeved T-shirt Round Neck Elastic  &lt;br&gt;  Features:  &lt;br&gt;  【Material】: Kids boys leisure is made of soft fabric make, soft and breathable excellent fabric, comfortable to wear. Give your cozy wearing experience.  &lt;br&gt;  【】:Top for kids boys and with cute print, colorful feature,will make your kids more cute. 【Occasion】: Valentine's Day ,pageant, birthday, wedding party, bridesmaid, banquet, recital, holiday, ceremony, family gathering, photo, casual, shower and other formal special occasion.  &lt;br&gt;  【Size】：Toddler leisure for kids toddler. Please Read the Detailed Size Measurement in the Product Description before purchase.  &lt;br&gt;  【Warm Tips】: Due to folding and transportation, kids suit maybe be obvious wrinkles. processing, the picture effect can still be achieved. Wash your hands with clean water, do not , do not wash with hot water, and hang to dry. Product Description:  &lt;br&gt;  Shirts For Kids Short Sleeve Graphic T-Shirt Round Neck Crop For 3-14 Years And Boy T-Shirt Tee  &lt;br&gt;  Features:  &lt;br&gt;  Fashion !  &lt;br&gt;  Material:95%Acrylic  &lt;br&gt;  Season:Four Season  &lt;br&gt;  Sleeve length: sleeveless  &lt;br&gt;  Washing: Hand wash, Do not , Line dry in the shade, Do not iron  &lt;br&gt;  Style: FashionBoys Easter Shirts Tshirt Short Sleeve Funny Graphic Tshirts 3-14 Years  &lt;br&gt;  Fashion make you more attractive  &lt;br&gt;  Great for casual, daily or photoshoot, also a great idea for you show gifts  &lt;br&gt;  It is made of materials,Soft hand feeling, no any harm to your  &lt;br&gt;  Please allow slight 1-3cm difference due to manual measurement and a little color variation for different display setting,  &lt;br&gt;  thanks for your understanding!  &lt;br&gt;  1 inch = 2.54 cm  &lt;br&gt;  Thank you and nice day!  &lt;br&gt;  Package include: 1PC  &lt;br&gt;  Recommended age:3-4 YearsSize:100Size.:3 YearsBust:62-80cm/24.41-31.50''Length:41cm/16.14''Sleeve:10cm/3.94''Shoulder width:33cm/12.99''  &lt;br&gt;  Recommended age:3-4 Years  &lt;br&gt;  Size:100  &lt;br&gt;  Size.:3 Years  &lt;br&gt;  Bust:62-80cm/24.41-31.50''  &lt;br&gt;  Length:41cm/16.14''  &lt;br&gt;  Sleeve:10cm/3.94''  &lt;br&gt;  Shoulder width:33cm/12.99''  &lt;br&gt;  Recommended age:3-4 Years  &lt;br&gt;  Size:100  &lt;br&gt;  Size.:3 Years  &lt;br&gt;  Bust:62-80cm/24.41-31.50''  &lt;br&gt;  Length:41cm/16.14''  &lt;br&gt;  Sleeve:10cm/3.94''  &lt;br&gt;  Shoulder width:33cm/12.99''  &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Soft &amp;amp; Cozy Fabric: Kids' T-shirts are made from ultra-soft, skin-friendly material that's gentle on delicate skin. Perfect for active kids, these cozy tops transition easily from spring and fall crispness to winter coolness.&lt;/li&gt;  &lt;li&gt;Classic Pullover Design: Featuring a comfortable crewneck and easy pullover style, these shirts are simple to put on and take off for quick outfit changes. The flattering cut suits different body types and pairs beautifully with leggings, jeans, or skirts for versatile styling.&lt;/li&gt;  &lt;li&gt;Versatile Styling: A great foundational piece to dress up or down. These long-sleeve shirts pair well with various bottoms like jeans, skirts, or leggings, and can also be layered under jackets or coats on cooler days.&lt;/li&gt;  &lt;li&gt;Ideal for Many Occasions: Perfect for casual wear, parties, home relaxation, and everyday activities. Suitable for spring, fall, and winter seasons, making it a year-round wardrobe essential.&lt;/li&gt;  &lt;li&gt;Care &amp;amp; Durability: Machine washable and designed to maintain softness and shape after repeated washes. The quality stitching and fabric ensure long-lasting comfort and style.&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
   </si>
   <si>
     <t>Clothing size3-4 YearsColorSilverBrandBRGZLKClothing fitRelaxed FitMore details</t>
   </si>
   <si>
     <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;3-4 Years&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Silver&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;BRGZLK&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing fit&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Relaxed Fit&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/BRGZLK-Kids-Girls-Boys-Shiny-Tops-Summer-Solid-Color-Short-Sleeve-Loose-T-Shirt-Girl-Neon-Trendy-Jazz-Hip-Hop-Performance-Costumes-Concert-Outfits-Si_85578250-8525-4d8b-a95f-c749e1df78a0.5b6ea09a6e50c32e5ecf50e67ec7a621.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/b60c8b66-cbed-48be-8130-86b6ea562233.dd6cb8c0ac28a930b065f6f57c3d52bb.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/da4addfa-3c81-4503-a827-a54f32ac1fe6.f07b1c0c8ab5aa5707b15ee5478860aa.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>https://www.walmart.com/ip/shqvo-Girls-2-Piece-Outfits-Kids-Hoodie-Set-Tracksuit-Drop-Shoulder-Hoodie-Oversized-Hoodie-and-Sweatpants-Set-Preppy-Clothes/17697220802?classType=VARIANT&amp;from=/search</t>
   </si>
   <si>
     <t>shqvo Girls 2 Piece Outfits Kids Hoodie Set Tracksuit Drop Shoulder Hoodie Oversized Hoodie and Sweatpants Set Preppy Clothes</t>
   </si>
   <si>
     <t>shqvo</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/shqvo-Girls-2-Piece-Outfits-Kids-Hoodie-Set-Tracksuit-Drop-Shoulder-Hoodie-Oversized-Hoodie-and-Sweatpants-Set-Preppy-Clothes_8c340009-dcaa-4e62-b0e7-6a07183e96d0.9506abbc77c5e0a008ef045b50fd52f4.jpeg</t>
   </si>
   <si>
     <t>About this itemProduct detailsshqvo Outfits for Teen Girls Letters Printed Casual Long Sleeve Hooded Sweatshirt Top Pocket Elastic Waist Pants Fall Clothes for Girls Child Toddler Boys Girls Long Sleeve Solid Warm Hoodie Pullover Tops Pants Kids Outfits Sweat Suit Material: Polyester Color: as the picture shows, (Due to the difference between different monitors, the picture may have slight color difference. please make sure you do not mind before ordering, Thank you!) Package weight: 420g Package size: 35x30x2cm,(Please allow 1-3mm error due to manual measurement. please make sure you do not mind before ordering.) Size chart: Size:90 Recommended age:1-2 Yeats Bust:62cm/24.41'' Sleeve:24cm/9.45'' Length:36cm/14.17'' Bottoms Length:46cm/18.11'' Size:100 Recommended age:2-3 Yeats Bust:66cm/25.98'' Sleeve:27cm/10.63'' Length:38cm/14.96'' Bottoms Length:51cm/20.08'' Size:110 Recommended age:3-4 Yeats Bust:70cm/27.56'' Sleeve:30cm/11.81'' Length:41cm/16.14'' Bottoms Length:56cm/22.05'' Size:120 Recommended age:4-5 Yeats Bust:74cm/29.13'' Sleeve:33cm/12.99'' Length:44cm/17.32'' Bottoms Length:63cm/24.80'' Size:130 Recommended age:5-6 Yeats Bust:78cm/30.71'' Sleeve:36cm/14.17'' Length:47cm/18.50'' Bottoms Length:70cm/27.56'' Size:140 Recommended age:6-7 Yeats Bust:82cm/32.28'' Sleeve:39cm/15.35'' Length:50cm/19.69'' Bottoms Length:77cm/30.31'' Size:150 Recommended age:7-8 Yeats Bust:86cm/33.86'' Sleeve:42cm/16.54'' Length:53cm/20.87'' Bottoms Length:84cm/33.07'' Size:160 Recommended age:8-9 Yeats Bust:90cm/35.43'' Sleeve:45cm/17.72'' Length:56cm/22.05'' Bottoms Length:91cm/35.83'' Toddler Boy Outfits Toddler Girl Outfits Fall purple outfit for girls cute girls clothes cute girl shirts 18 month pants girls teen girl jumpsuit Tracksuit for Girls 4T toddler girl sets outfits kid girls fall pants set child cute clothes kids sweats Toddler Outfits for Boys 4T-5T toddler girl outfits 2t 2 piece dance outfits for girls Toddler Boy Sets 5T girl two piece set two piece gymnastics outfits for girls girls jogging sets 18 month long sleeve shirt girl 4t clothes for girls Girl Outfits Size 8 girl pants set with cardigan hip hop pants girls Kids Clothing Sets Boys Baby Outfits Boy Newborn girls workout set toddler girls dress clothes for girls girl short sets size 10-12 toddlers clothes clothes girls 7-8 kids crop tops size 7-8 girls clothes size 4t-5t outfits Please refer to the size chart before your purchase Shipped within 48 hours, delivery in 7-12 days, may arrive earlier Any questions, please feel free to contact us, we will do our best to serve you. Have a nice day! materials durability and warmth, keeping little ones cozy in various weather conditions. Easy to mix and , allowing for outfit possibilities to personal style. choice for birthdays, holidays, or any celebration, delighting both parents and children alike. in a range of sizes to accommodate growing toddlers, ensuring a fit for . Fashionable design combines comfort and play, making it ideal for everyday wear and . info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aj"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A3" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;shqvo Outfits for Teen Girls Letters Printed Casual Long Sleeve Hooded Sweatshirt Top Pocket Elastic Waist Pants Fall Clothes for Girls Child Toddler Boys Girls Long Sleeve Solid Warm Hoodie Pullover Tops Pants Kids Outfits Sweat Suit  &lt;br&gt;  Material: Polyester  &lt;br&gt;  Color: as the picture shows, (Due to the difference between different monitors, the picture may have slight color difference. please make sure you do not mind before ordering, Thank you!)  &lt;br&gt;  Package weight: 420g  &lt;br&gt;  Package size: 35x30x2cm,(Please allow 1-3mm error due to manual measurement. please make sure you do not mind before ordering.)  &lt;br&gt;  Size chart:  &lt;br&gt;  Size:90 Recommended age:1-2 Yeats Bust:62cm/24.41'' Sleeve:24cm/9.45'' Length:36cm/14.17'' Bottoms Length:46cm/18.11''  &lt;br&gt;  Size:100 Recommended age:2-3 Yeats Bust:66cm/25.98'' Sleeve:27cm/10.63'' Length:38cm/14.96'' Bottoms Length:51cm/20.08''  &lt;br&gt;  Size:110 Recommended age:3-4 Yeats Bust:70cm/27.56'' Sleeve:30cm/11.81'' Length:41cm/16.14'' Bottoms Length:56cm/22.05''  &lt;br&gt;  Size:120 Recommended age:4-5 Yeats Bust:74cm/29.13'' Sleeve:33cm/12.99'' Length:44cm/17.32'' Bottoms Length:63cm/24.80''  &lt;br&gt;  Size:130 Recommended age:5-6 Yeats Bust:78cm/30.71'' Sleeve:36cm/14.17'' Length:47cm/18.50'' Bottoms Length:70cm/27.56''  &lt;br&gt;  Size:140 Recommended age:6-7 Yeats Bust:82cm/32.28'' Sleeve:39cm/15.35'' Length:50cm/19.69'' Bottoms Length:77cm/30.31''  &lt;br&gt;  Size:150 Recommended age:7-8 Yeats Bust:86cm/33.86'' Sleeve:42cm/16.54'' Length:53cm/20.87'' Bottoms Length:84cm/33.07''  &lt;br&gt;  Size:160 Recommended age:8-9 Yeats Bust:90cm/35.43'' Sleeve:45cm/17.72'' Length:56cm/22.05'' Bottoms Length:91cm/35.83'' Toddler Boy Outfits Toddler Girl Outfits Fall purple outfit for girls cute girls clothes cute girl shirts 18 month pants girls teen girl jumpsuit Tracksuit for Girls 4T toddler girl sets outfits kid girls fall pants set child cute clothes kids sweats Toddler Outfits for Boys 4T-5T toddler girl outfits 2t 2 piece dance outfits for girls Toddler Boy Sets 5T girl two piece set two piece gymnastics outfits for girls girls jogging sets 18 month long sleeve shirt girl 4t clothes for girls Girl Outfits Size 8 girl pants set with cardigan hip hop pants girls Kids Clothing Sets Boys Baby Outfits Boy Newborn girls workout set toddler girls dress clothes for girls girl short sets size 10-12 toddlers clothes clothes girls 7-8 kids crop tops size 7-8 girls clothes size 4t-5t outfits&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Please refer to the size chart before your purchase Shipped within 48 hours, delivery in 7-12 days, may arrive earlier Any questions, please feel free to contact us, we will do our best to serve you. Have a nice day!&lt;/li&gt;  &lt;li&gt;materials durability and warmth, keeping little ones cozy in various weather conditions.&lt;/li&gt;  &lt;li&gt;Easy to mix and , allowing for outfit possibilities to personal style.&lt;/li&gt;  &lt;li&gt;choice for birthdays, holidays, or any celebration, delighting both parents and children alike.&lt;/li&gt;  &lt;li&gt;in a range of sizes to accommodate growing toddlers, ensuring a fit for .&lt;/li&gt;  &lt;li&gt;Fashionable design combines comfort and play, making it ideal for everyday wear and .&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_W ld_a bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_Y"&gt;&lt;span class="ld_FS"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_X"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aq"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;shqvo Outfits for Teen Girls Letters Printed Casual Long Sleeve Hooded Sweatshirt Top Pocket Elastic Waist Pants Fall Clothes for Girls Child Toddler Boys Girls Long Sleeve Solid Warm Hoodie Pullover Tops Pants Kids Outfits Sweat Suit  &lt;br&gt;  Material: Polyester  &lt;br&gt;  Color: as the picture shows, (Due to the difference between different monitors, the picture may have slight color difference. please make sure you do not mind before ordering, Thank you!)  &lt;br&gt;  Package weight: 420g  &lt;br&gt;  Package size: 35x30x2cm,(Please allow 1-3mm error due to manual measurement. please make sure you do not mind before ordering.)  &lt;br&gt;  Size chart:  &lt;br&gt;  Size:90 Recommended age:1-2 Yeats Bust:62cm/24.41'' Sleeve:24cm/9.45'' Length:36cm/14.17'' Bottoms Length:46cm/18.11''  &lt;br&gt;  Size:100 Recommended age:2-3 Yeats Bust:66cm/25.98'' Sleeve:27cm/10.63'' Length:38cm/14.96'' Bottoms Length:51cm/20.08''  &lt;br&gt;  Size:110 Recommended age:3-4 Yeats Bust:70cm/27.56'' Sleeve:30cm/11.81'' Length:41cm/16.14'' Bottoms Length:56cm/22.05''  &lt;br&gt;  Size:120 Recommended age:4-5 Yeats Bust:74cm/29.13'' Sleeve:33cm/12.99'' Length:44cm/17.32'' Bottoms Length:63cm/24.80''  &lt;br&gt;  Size:130 Recommended age:5-6 Yeats Bust:78cm/30.71'' Sleeve:36cm/14.17'' Length:47cm/18.50'' Bottoms Length:70cm/27.56''  &lt;br&gt;  Size:140 Recommended age:6-7 Yeats Bust:82cm/32.28'' Sleeve:39cm/15.35'' Length:50cm/19.69'' Bottoms Length:77cm/30.31''  &lt;br&gt;  Size:150 Recommended age:7-8 Yeats Bust:86cm/33.86'' Sleeve:42cm/16.54'' Length:53cm/20.87'' Bottoms Length:84cm/33.07''  &lt;br&gt;  Size:160 Recommended age:8-9 Yeats Bust:90cm/35.43'' Sleeve:45cm/17.72'' Length:56cm/22.05'' Bottoms Length:91cm/35.83'' Toddler Boy Outfits Toddler Girl Outfits Fall purple outfit for girls cute girls clothes cute girl shirts 18 month pants girls teen girl jumpsuit Tracksuit for Girls 4T toddler girl sets outfits kid girls fall pants set child cute clothes kids sweats Toddler Outfits for Boys 4T-5T toddler girl outfits 2t 2 piece dance outfits for girls Toddler Boy Sets 5T girl two piece set two piece gymnastics outfits for girls girls jogging sets 18 month long sleeve shirt girl 4t clothes for girls Girl Outfits Size 8 girl pants set with cardigan hip hop pants girls Kids Clothing Sets Boys Baby Outfits Boy Newborn girls workout set toddler girls dress clothes for girls girl short sets size 10-12 toddlers clothes clothes girls 7-8 kids crop tops size 7-8 girls clothes size 4t-5t outfits&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Please refer to the size chart before your purchase Shipped within 48 hours, delivery in 7-12 days, may arrive earlier Any questions, please feel free to contact us, we will do our best to serve you. Have a nice day!&lt;/li&gt;  &lt;li&gt;materials durability and warmth, keeping little ones cozy in various weather conditions.&lt;/li&gt;  &lt;li&gt;Easy to mix and , allowing for outfit possibilities to personal style.&lt;/li&gt;  &lt;li&gt;choice for birthdays, holidays, or any celebration, delighting both parents and children alike.&lt;/li&gt;  &lt;li&gt;in a range of sizes to accommodate growing toddlers, ensuring a fit for .&lt;/li&gt;  &lt;li&gt;Fashionable design combines comfort and play, making it ideal for everyday wear and .&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
   </si>
   <si>
     <t>ColorZ4-WhiteClothing size2-3 YearsBrandshqvoPatternGraphic &amp; LetterMore details</t>
   </si>
   <si>
     <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Z4-White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;2-3 Years&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;shqvo&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Pattern&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Graphic &amp;amp; Letter&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/shqvo-Girls-2-Piece-Outfits-Kids-Hoodie-Set-Tracksuit-Drop-Shoulder-Hoodie-Oversized-Hoodie-and-Sweatpants-Set-Preppy-Clothes_8c340009-dcaa-4e62-b0e7-6a07183e96d0.9506abbc77c5e0a008ef045b50fd52f4.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/ff9acb6d-1860-4045-81d1-b3b03007af06.960e1f1bc2976b4014ec18fe1d5ed3be.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/711ad49b-1474-4d00-9b14-d7456caac1e8.e43905656247302a35ac4566dac6511f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
@@ -640,278 +640,272 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2">
-        <v>912239519</v>
+        <v>1332862596</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2">
-        <v>15.87</v>
+        <v>14.29</v>
+      </c>
+      <c r="G2">
+        <v>16.09</v>
       </c>
       <c r="H2">
-        <v>5.0</v>
+        <v>3.5</v>
       </c>
       <c r="I2">
-        <v>3</v>
+        <v>2</v>
       </c>
       <c r="J2" t="s">
         <v>21</v>
       </c>
       <c r="K2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>24</v>
       </c>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3">
-        <v>1332862596</v>
+        <v>912239519</v>
       </c>
       <c r="D3" t="s">
         <v>30</v>
       </c>
       <c r="E3" t="s">
         <v>20</v>
       </c>
       <c r="F3">
-        <v>16.09</v>
+        <v>15.87</v>
       </c>
       <c r="H3">
-        <v>3.5</v>
+        <v>5</v>
       </c>
       <c r="I3">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="J3" t="s">
         <v>31</v>
       </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
         <v>33</v>
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="P3" t="s">
         <v>36</v>
       </c>
       <c r="Q3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4">
         <v>17060256870</v>
       </c>
       <c r="D4" t="s">
         <v>40</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4">
-        <v>8.49</v>
-[...2 lines deleted...]
-        <v>10.52</v>
+        <v>12.45</v>
       </c>
       <c r="J4" t="s">
         <v>41</v>
       </c>
       <c r="K4" t="s">
         <v>42</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" t="s">
         <v>44</v>
       </c>
       <c r="N4" t="s">
         <v>45</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="P4" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="Q4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>47</v>
       </c>
       <c r="B5" t="s">
         <v>48</v>
       </c>
       <c r="C5">
         <v>19101412534</v>
       </c>
       <c r="D5" t="s">
         <v>49</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5">
         <v>7.19</v>
       </c>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
       <c r="J5" t="s">
         <v>50</v>
       </c>
       <c r="K5" t="s">
         <v>51</v>
       </c>
       <c r="L5" t="s">
         <v>52</v>
       </c>
       <c r="M5" t="s">
         <v>53</v>
       </c>
       <c r="N5" t="s">
         <v>54</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="P5" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>56</v>
       </c>
       <c r="B6" t="s">
         <v>57</v>
       </c>
       <c r="C6">
         <v>17697220802</v>
       </c>
       <c r="D6" t="s">
         <v>58</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6">
         <v>9.84</v>
       </c>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
       <c r="J6" t="s">
         <v>59</v>
       </c>
       <c r="K6" t="s">
         <v>60</v>
       </c>
       <c r="L6" t="s">
         <v>61</v>
       </c>
       <c r="M6" t="s">
         <v>62</v>
       </c>
       <c r="N6" t="s">
         <v>63</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="P6" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="Q6" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>