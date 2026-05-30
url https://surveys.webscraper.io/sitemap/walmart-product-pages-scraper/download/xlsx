--- v1 (2026-05-02)
+++ v2 (2026-05-30)
@@ -83,191 +83,197 @@
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>https://www.walmart.com/ip/outfmvch-hoodies-for-women-zip-up-hoodie-oversized-plain-hoodies-comfy-plus-size-sweatshirts-cute-jackets-for-teen-womens-tops-crop-tops-khaki/1332862596?classType=VARIANT&amp;from=/search</t>
   </si>
   <si>
     <t>outfmvch hoodies for women zip up hoodie oversized plain hoodies comfy plus size sweatshirts cute jackets for teen womens tops crop tops khaki</t>
   </si>
   <si>
     <t>Outfmvch</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/outfmvch-hoodies-for-women-zip-up-hoodie-oversized-plain-hoodies-comfy-plus-size-sweatshirts-cute-jackets-for-teen-womens-tops-crop-tops-khaki_d796a522-8d91-4d78-855e-e86cb0b14371.3f60da6684a5db187af14586ffdd3740.jpeg</t>
   </si>
   <si>
     <t>About this itemProduct detailsThe preferential price and the quality of the upper level are our top priority. Dear Customer: To avoid choosing the wrong size, please read the size label carefully. Note: Our size is Asian size, Asian size is smaller than European size and US size. 1 inch = 2.54 cm, 1 cm = 0.394 inches. About Size: China size is smaller than the UK/US size. If your US standard size is L, it is recommended to choose 2XL in our store; if your US standard size is XL, it is recommended to choose 3XL; Such as: United States (S) = China (L); United States (M) = China (XL); United States (L) = China (2XL); United States (XL) = China (3XL); United States (2XL) = China (4XL ); United States (3XL) = China (5XL) Size:S - - US:4 - - EU:34 - - Bust:110cm/43.31'' - - Sleeve:69cm/27.17'' - - Length:66cm/25.98'' Size:M - - US:6 - - EU:36 - - Bust:114cm/44.88'' - - Sleeve:70cm/27.56'' - - Length:68cm/26.77'' Size:L - - US:8 - - EU:38 - - Bust:118cm/46.46'' - - Sleeve:71cm/27.95'' - - Length:70cm/27.56'' Size:XL - - US:10 - - EU:40 - - Bust:122cm/48.03'' - - Sleeve:72cm/28.35'' - - Length:72cm/28.35'' Size:XXL - - US:12 - - EU:42 - - Bust:126cm/49.61'' - - Sleeve:73cm/28.74'' - - Length:74cm/29.13'' Womens Zip Up Hoodie Fashion Oversized Plain Hoodies Comfy Plus Size Sweatshirts Cute Jackets For Teen Features: Size Tip: Please check the size chart on the last picture before placing an order! ! If you want a loose fit, we recommend going 1-2 sizes up. Women's Turtleneck Hoodie Zip Sweatshirt​​​ Hoodie Oversized Zip Hoodie Preppy Aesthetic Oversized Sweatshirt for Women Fashion Clothing Aesthetic Black Zip Hoodie Ladies Hoodie Dress Ladies Color Block Hoodie Women's Blanket Fringe Ladies Jacket Fashion Hoodie Women Sweater Vintage Clothes Aesthetic Hoodie Women's Blanket Black Zip Jacket Ladies Cropped Hoodie Ladies Field Clothing Hoodie Ladies Clothing Aesthetic Kids Kawaii Sweatshirt Green Hoodie Ladies Cute Clothes Plus Size Alternative Clothing Aunty Sweatshirt Prep Hoodie Oversized Sports Shirts Ladies Loose Hoodie Ladies Christmas Hoodie Ladies Hoodie Jacket Green Zip Women's Black Hoodie Lightweight Zip Hoodie Women's Neon Sweatshirt Skeleton Jacket Women's Hoodie Western Women's Hoodie Lightweight Hoodie Plus Size Alternative Clothing Scene 90s Kids Clothing Zip Hoodie Aesthetic Sweatshirt Coffee Sweatshirt Women's Women's Hoodie Women's Turtleneck Hoodie Long Sleeve Women's Fleece Hoodie Colorblock Hoodie Women's Red Hoodie Butterfly Jacket Men's Women's Lightweight Hoodie Skeleton Zip Zip Oversized Women's Hoodie Women's White Zip Hoodie Women's Dress 2000s Corset Hoodie Jacket Vintage Aesthetic Clothing Sweatshirts Women's Zip Cropped Zip Hoodie Women's Turtleneck Hoodie Jacket Women's Turtleneck Hoodie Jacket Long Sleeve Casual Custom Hoodie Ladies Winter Hoodie College Sweatshirt Ladies Gothic Jacket Vintage Clothes Fleece Product Description: Season:Fall,Winter Gender: Women Occasion:Casual Material:Polyester Pattern Type:Print Thickness:Standard Package include:1 PC Women Blouse Match: Easy pair any clothes. You can pair it with skinny jeans/ jeans/ leggings/ coat/ jackets/ sneakers/ boots/ heels for a chic look in spring, autumn and winter.Occasion: Supper nice to wear any day. Perfect for casual/ work/ daily wear/ street wear/ date/ travel/ shopping/ holiday/ vacation. Long Sleeve Hooded Crop Women's Plus info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aq"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;The preferential price and the quality of the upper level are our top priority.  &lt;br&gt; &lt;br&gt;  Dear Customer: To avoid choosing the wrong size, please read the size label carefully.  &lt;br&gt;  Note: Our size is Asian size, Asian size is smaller than European size and US size.  &lt;br&gt;  1 inch = 2.54 cm, 1 cm = 0.394 inches.  &lt;br&gt;  About Size: China size is smaller than the UK/US size. If your US standard size is L, it is recommended to choose 2XL in our store; if your US standard size is XL, it is recommended to choose 3XL;  &lt;br&gt;  Such as: United States (S) = China (L); United States (M) = China (XL); United States (L) = China (2XL); United States (XL) = China (3XL); United States (2XL) = China (4XL ); United States (3XL) = China (5XL)  &lt;br&gt; &lt;br&gt;  Size:S - - US:4 - - EU:34 - - Bust:110cm/43.31'' - - Sleeve:69cm/27.17'' - - Length:66cm/25.98''  &lt;br&gt;  Size:M - - US:6 - - EU:36 - - Bust:114cm/44.88'' - - Sleeve:70cm/27.56'' - - Length:68cm/26.77''  &lt;br&gt;  Size:L - - US:8 - - EU:38 - - Bust:118cm/46.46'' - - Sleeve:71cm/27.95'' - - Length:70cm/27.56''  &lt;br&gt;  Size:XL - - US:10 - - EU:40 - - Bust:122cm/48.03'' - - Sleeve:72cm/28.35'' - - Length:72cm/28.35''  &lt;br&gt;  Size:XXL - - US:12 - - EU:42 - - Bust:126cm/49.61'' - - Sleeve:73cm/28.74'' - - Length:74cm/29.13''&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Womens Zip Up Hoodie Fashion Oversized Plain Hoodies Comfy Plus Size Sweatshirts Cute Jackets For Teen&lt;br&gt;    Features:&lt;br&gt;    Size Tip: Please check the size chart on the last picture before placing an order! ! If you want a loose fit, we recommend going 1-2 sizes up.&lt;br&gt;    Women's Turtleneck Hoodie Zip Sweatshirt​​​ Hoodie Oversized Zip Hoodie Preppy Aesthetic Oversized Sweatshirt for Women Fashion Clothing Aesthetic Black Zip Hoodie Ladies Hoodie Dress Ladies Color Block Hoodie Women's Blanket Fringe Ladies Jacket Fashion Hoodie Women Sweater Vintage Clothes Aesthetic Hoodie Women's Blanket&lt;br&gt;    Black Zip Jacket Ladies Cropped Hoodie Ladies Field Clothing Hoodie Ladies Clothing Aesthetic Kids Kawaii Sweatshirt Green Hoodie Ladies Cute Clothes Plus Size Alternative Clothing Aunty Sweatshirt Prep Hoodie Oversized Sports Shirts Ladies Loose Hoodie Ladies Christmas Hoodie Ladies Hoodie Jacket&lt;br&gt;    Green Zip Women's Black Hoodie Lightweight Zip Hoodie Women's Neon Sweatshirt Skeleton Jacket Women's Hoodie Western Women's Hoodie Lightweight Hoodie Plus Size Alternative Clothing Scene 90s Kids Clothing Zip Hoodie Aesthetic Sweatshirt Coffee Sweatshirt Women's Women's Hoodie&lt;br&gt;    Women's Turtleneck Hoodie Long Sleeve Women's Fleece Hoodie Colorblock Hoodie Women's Red Hoodie Butterfly Jacket Men's Women's Lightweight Hoodie Skeleton Zip Zip Oversized Women's Hoodie Women's White Zip Hoodie Women's Dress 2000s Corset Hoodie Jacket Vintage Aesthetic Clothing Sweatshirts Women's Zip Cropped Zip Hoodie Women's Turtleneck Hoodie Jacket Women's Turtleneck Hoodie Jacket Long Sleeve Casual Custom Hoodie Ladies Winter Hoodie College Sweatshirt Ladies Gothic Jacket Vintage Clothes Fleece Product Description:&lt;br&gt;    Season:Fall,Winter&lt;br&gt;    Gender: Women&lt;br&gt;    Occasion:Casual&lt;br&gt;    Material:Polyester&lt;br&gt;    Pattern Type:Print&lt;br&gt;    Thickness:Standard&lt;br&gt;    Package include:1 PC Women Blouse&lt;/li&gt;  &lt;li&gt;Match: Easy pair any clothes. You can pair it with skinny jeans/ jeans/ leggings/ coat/ jackets/ sneakers/ boots/ heels for a chic look in spring, autumn and winter.Occasion: Supper nice to wear any day. Perfect for casual/ work/ daily wear/ street wear/ date/ travel/ shopping/ holiday/ vacation.&lt;/li&gt;  &lt;li&gt;Long Sleeve Hooded Crop Women's Plus&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;The preferential price and the quality of the upper level are our top priority.  &lt;br&gt; &lt;br&gt;  Dear Customer: To avoid choosing the wrong size, please read the size label carefully.  &lt;br&gt;  Note: Our size is Asian size, Asian size is smaller than European size and US size.  &lt;br&gt;  1 inch = 2.54 cm, 1 cm = 0.394 inches.  &lt;br&gt;  About Size: China size is smaller than the UK/US size. If your US standard size is L, it is recommended to choose 2XL in our store; if your US standard size is XL, it is recommended to choose 3XL;  &lt;br&gt;  Such as: United States (S) = China (L); United States (M) = China (XL); United States (L) = China (2XL); United States (XL) = China (3XL); United States (2XL) = China (4XL ); United States (3XL) = China (5XL)  &lt;br&gt; &lt;br&gt;  Size:S - - US:4 - - EU:34 - - Bust:110cm/43.31'' - - Sleeve:69cm/27.17'' - - Length:66cm/25.98''  &lt;br&gt;  Size:M - - US:6 - - EU:36 - - Bust:114cm/44.88'' - - Sleeve:70cm/27.56'' - - Length:68cm/26.77''  &lt;br&gt;  Size:L - - US:8 - - EU:38 - - Bust:118cm/46.46'' - - Sleeve:71cm/27.95'' - - Length:70cm/27.56''  &lt;br&gt;  Size:XL - - US:10 - - EU:40 - - Bust:122cm/48.03'' - - Sleeve:72cm/28.35'' - - Length:72cm/28.35''  &lt;br&gt;  Size:XXL - - US:12 - - EU:42 - - Bust:126cm/49.61'' - - Sleeve:73cm/28.74'' - - Length:74cm/29.13''&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Womens Zip Up Hoodie Fashion Oversized Plain Hoodies Comfy Plus Size Sweatshirts Cute Jackets For Teen&lt;br&gt;    Features:&lt;br&gt;    Size Tip: Please check the size chart on the last picture before placing an order! ! If you want a loose fit, we recommend going 1-2 sizes up.&lt;br&gt;    Women's Turtleneck Hoodie Zip Sweatshirt​​​ Hoodie Oversized Zip Hoodie Preppy Aesthetic Oversized Sweatshirt for Women Fashion Clothing Aesthetic Black Zip Hoodie Ladies Hoodie Dress Ladies Color Block Hoodie Women's Blanket Fringe Ladies Jacket Fashion Hoodie Women Sweater Vintage Clothes Aesthetic Hoodie Women's Blanket&lt;br&gt;    Black Zip Jacket Ladies Cropped Hoodie Ladies Field Clothing Hoodie Ladies Clothing Aesthetic Kids Kawaii Sweatshirt Green Hoodie Ladies Cute Clothes Plus Size Alternative Clothing Aunty Sweatshirt Prep Hoodie Oversized Sports Shirts Ladies Loose Hoodie Ladies Christmas Hoodie Ladies Hoodie Jacket&lt;br&gt;    Green Zip Women's Black Hoodie Lightweight Zip Hoodie Women's Neon Sweatshirt Skeleton Jacket Women's Hoodie Western Women's Hoodie Lightweight Hoodie Plus Size Alternative Clothing Scene 90s Kids Clothing Zip Hoodie Aesthetic Sweatshirt Coffee Sweatshirt Women's Women's Hoodie&lt;br&gt;    Women's Turtleneck Hoodie Long Sleeve Women's Fleece Hoodie Colorblock Hoodie Women's Red Hoodie Butterfly Jacket Men's Women's Lightweight Hoodie Skeleton Zip Zip Oversized Women's Hoodie Women's White Zip Hoodie Women's Dress 2000s Corset Hoodie Jacket Vintage Aesthetic Clothing Sweatshirts Women's Zip Cropped Zip Hoodie Women's Turtleneck Hoodie Jacket Women's Turtleneck Hoodie Jacket Long Sleeve Casual Custom Hoodie Ladies Winter Hoodie College Sweatshirt Ladies Gothic Jacket Vintage Clothes Fleece Product Description:&lt;br&gt;    Season:Fall,Winter&lt;br&gt;    Gender: Women&lt;br&gt;    Occasion:Casual&lt;br&gt;    Material:Polyester&lt;br&gt;    Pattern Type:Print&lt;br&gt;    Thickness:Standard&lt;br&gt;    Package include:1 PC Women Blouse&lt;/li&gt;  &lt;li&gt;Match: Easy pair any clothes. You can pair it with skinny jeans/ jeans/ leggings/ coat/ jackets/ sneakers/ boots/ heels for a chic look in spring, autumn and winter.Occasion: Supper nice to wear any day. Perfect for casual/ work/ daily wear/ street wear/ date/ travel/ shopping/ holiday/ vacation.&lt;/li&gt;  &lt;li&gt;Long Sleeve Hooded Crop Women's Plus&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
   </si>
   <si>
     <t>Clothing sizeSSweatshirt &amp; hoodie typeHoodiesColorKhakiBrandOutfmvchMore details</t>
   </si>
   <si>
     <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;S&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Hoodies&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Khaki&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Outfmvch&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Free 30-day returns</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/outfmvch-hoodies-for-women-zip-up-hoodie-oversized-plain-hoodies-comfy-plus-size-sweatshirts-cute-jackets-for-teen-womens-tops-crop-tops-khaki_d796a522-8d91-4d78-855e-e86cb0b14371.3f60da6684a5db187af14586ffdd3740.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/b5fe1f2e-718c-4cab-9714-0dd0adfb0745.f07a06fdf8c75c426ebe19c41e4043e8.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/0a48f4f3-b969-4781-9d3d-0b9330de0841.51293219dd9fbafa0428889363af4788.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/d1241667-d01d-4d14-bf0a-5d59ab2b6712.bbe173be9c305c6216c0f6be0ab40dd7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/70728640-f674-4703-95f0-8fb9cae0aa30.1f34057175a76e7368def61fad1182c1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/98aa0ddf-53a3-440a-9880-4d48ff699aff.8e83c35d99dc1fd7c88c1f8569df6abc.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/60484d79-def1-4bea-be48-3c7484e809da.ed9b4c4aee7587e6b9a2023c123af773.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>https://www.walmart.com/ip/Fruit-of-the-Loom-Men-s-Long-Sleeve-Pullover-Hoodie-Neon-Green-S/912239519?classType=VARIANT&amp;from=/search</t>
   </si>
   <si>
     <t>Fruit of the Loom Men's Long Sleeve Pullover Hoodie Neon Green S</t>
   </si>
   <si>
     <t>Visit the Fruit of the Loom Store</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/Fruit-of-the-Loom-Men-s-Long-Sleeve-Pullover-Hoodie-Neon-Green-S_e5fac067-0d5d-4f6f-837a-1702777d70e2.6b1d0a6fc6ef0d5fa57e84e45ce0f05c.jpeg</t>
   </si>
   <si>
     <t>About this itemProduct detailsFruit of the Loom Men's Long Sleeve Pullover Hoodie Charcoal Heather 2XLN/Ainfo:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aq"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Fruit of the Loom Men's Long Sleeve Pullover Hoodie Charcoal Heather 2XL&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;N/A&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Fruit of the Loom Men's Long Sleeve Pullover Hoodie Charcoal Heather 2XL&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;N/A&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
   </si>
   <si>
     <t>Clothing sizeSSweatshirt &amp; hoodie typeHoodieColorNeon GreenBrandFruit of the LoomMore details</t>
   </si>
   <si>
     <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;S&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Hoodie&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Neon Green&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Fruit of the Loom&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Free shippingFree 30-day returns</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/Fruit-of-the-Loom-Men-s-Long-Sleeve-Pullover-Hoodie-Neon-Green-S_e5fac067-0d5d-4f6f-837a-1702777d70e2.6b1d0a6fc6ef0d5fa57e84e45ce0f05c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/56e42002-ef27-4125-bca9-7c756c239fc5.7579f4b19a40e8248f2a41e3e4dfd1df.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/ef4e00a0-5785-4b49-9443-b6195765c91e.94ace58f4ce16505e592e5449eb0d8cb.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
+    <t>https://www.walmart.com/ip/Fshinging-Neon-Mushrooms-Full-Print-Hoodie-for-Women-Unisex-Oversize-Long-Sleeve-Hooded-Sweatshirt-Multicolour-L/19595352116?classType=VARIANT&amp;athbdg=L1400&amp;from=/search</t>
+  </si>
+  <si>
+    <t>Fshinging Neon Mushrooms Full Print Hoodie for Women Unisex Oversize Long Sleeve Hooded Sweatshirt Multicolour L</t>
+  </si>
+  <si>
+    <t>Fshinging</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Fshinging-Neon-Mushrooms-Full-Print-Hoodie-for-Women-Unisex-Oversize-Long-Sleeve-Hooded-Sweatshirt-Multicolour-L_25fea7fd-937e-43c2-a0e2-33cf0fa19cd8.a3695e1d78406220eff297034807f4f2.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct detailsCasual Hoodie With Print Design For Everyday Wear Soft Fleece Pullover Sweatshirt Comfortable Streetwear Fashion Outerwear Features: Featuring stylish allover prints that a unique and fashionable to your casual wardrobe making it perfect for daily outings Crafted from a soft and cozy fabric blend offering exceptional comfort and warmth during the chilly autumn and winter months Designed with a relaxed fit and long sleeves providing ease of movement and a comfortable layering piece for various activities Versatile and easy to pair with jeans leggings or skirts for a effortlessly and put every Machine washable for straightforward care maintaining its shape color and softness after washes for long lasting wear Product Description: Casual Hoodie with Print Design for Everyday Wear Soft Fleece Pullover Sweatshirt Comfortable Streetwear Fashion Outerwear Material: Polyester Color: as the picture shows, (Due to the difference between different monitors, the picture may have slight color difference. please make sure you do not mind before ordering, Thank you!) Package weight: 200g Package Vibrant Psychedelic Print: Features a bold, all-over print of neon-colored mushrooms and stars on a black background, creating a trippy, eye-catching design. Soft &amp; Lightweight: Made from a soft, lightweight polyester blend, this hoodie is comfortable to wear and perfect for layering. Unisex Fit: Designed to fit both men and women comfortably, making it a versatile addition to any wardrobe. Classic Features: Adjustable drawstring hood, ribbed cuffs and hem, and a spacious front kangaroo pocket. Perfect for Festivals: The bold, psychedelic design is ideal for music festivals, raves, or anyone who loves to express their unique style. Womens Oversized Hoodies,Fall Fashion Pullover Sweaters,Winter Clothes,Pullover Sweatshirt,Drop Shoulder Sweater,Women Hoodies,Casual Pullover Long Sleeve Sweatshirt,2026 Oversized Sweatshirt,Pullover Hooded Sweatshirt,Fall Fashion Outfits,Workout Sweatshirts,Y2k Hoodies,Lightweight Hooded Tops,Hoodies for Women,Athletic Hoodies info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Casual Hoodie With Print Design For Everyday Wear Soft Fleece Pullover Sweatshirt Comfortable Streetwear Fashion Outerwear  &lt;br&gt;  Features:  &lt;br&gt;  Featuring stylish allover prints that a unique and fashionable to your casual wardrobe making it perfect for daily outings  &lt;br&gt;  Crafted from a soft and cozy fabric blend offering exceptional comfort and warmth during the chilly autumn and winter months  &lt;br&gt;  Designed with a relaxed fit and long sleeves providing ease of movement and a comfortable layering piece for various activities  &lt;br&gt;  Versatile and easy to pair with jeans leggings or skirts for a effortlessly and put every  &lt;br&gt;  Machine washable for straightforward care maintaining its shape color and softness after washes for long lasting wear  &lt;br&gt;  Product Description:  &lt;br&gt;  Casual Hoodie with Print Design for Everyday Wear Soft Fleece Pullover Sweatshirt Comfortable Streetwear Fashion Outerwear  &lt;br&gt;  Material: Polyester  &lt;br&gt;  Color: as the picture shows, (Due to the difference between different monitors, the picture may have slight color difference. please make sure you do not mind before ordering, Thank you!)  &lt;br&gt;  Package weight: 200g  &lt;br&gt;  Package&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Vibrant Psychedelic Print: Features a bold, all-over print of neon-colored mushrooms and stars on a black background, creating a trippy, eye-catching design.&lt;/li&gt;  &lt;li&gt;Soft &amp;amp; Lightweight: Made from a soft, lightweight polyester blend, this hoodie is comfortable to wear and perfect for layering.&lt;/li&gt;  &lt;li&gt;Unisex Fit: Designed to fit both men and women comfortably, making it a versatile addition to any wardrobe.&lt;/li&gt;  &lt;li&gt;Classic Features: Adjustable drawstring hood, ribbed cuffs and hem, and a spacious front kangaroo pocket.&lt;/li&gt;  &lt;li&gt;Perfect for Festivals: The bold, psychedelic design is ideal for music festivals, raves, or anyone who loves to express their unique style.&lt;/li&gt;  &lt;li&gt;Womens Oversized Hoodies,Fall Fashion Pullover Sweaters,Winter Clothes,Pullover Sweatshirt,Drop Shoulder Sweater,Women Hoodies,Casual Pullover Long Sleeve Sweatshirt,2026 Oversized Sweatshirt,Pullover Hooded Sweatshirt,Fall Fashion Outfits,Workout Sweatshirts,Y2k Hoodies,Lightweight Hooded Tops,Hoodies for Women,Athletic Hoodies&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>Clothing sizeLSweatshirt &amp; hoodie typeHoodieColorMulticolourBrandFshingingMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;L&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Hoodie&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Multicolour&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Fshinging&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Fshinging-Neon-Mushrooms-Full-Print-Hoodie-for-Women-Unisex-Oversize-Long-Sleeve-Hooded-Sweatshirt-Multicolour-L_25fea7fd-937e-43c2-a0e2-33cf0fa19cd8.a3695e1d78406220eff297034807f4f2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/e61acea7-4030-47a9-90be-b4d2ea9b908f.af310fc08870f9fd42f7bf5b3f4d412b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/363562b7-218a-4b55-81a9-e4c630c2061c.c1c18e0003ad1ea00163300eb428c81e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/5049e030-2bae-4e9f-8138-560d14689904.8854ad3fea09e7c3c089b5e5a3a802c1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/fbcee377-fd98-4284-9a9d-37cdb7d290eb.d615836817735358f97aa96d66c79bad.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
     <t>https://www.walmart.com/ip/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black/17060256870?classType=VARIANT&amp;athbdg=L1400&amp;from=/search</t>
   </si>
   <si>
     <t>Women's Hooded Zipper Jackets Oversized Long Sleeve Soft Cotton Zip Up Plain Hoodie Sweatshirt with Pockets (L, Black)</t>
   </si>
   <si>
     <t>AKOEE</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black_926c8de5-f87b-4f75-97b4-8f3d0dd28120.1ec07392fe8272623cac1c9d8f3460a0.jpeg</t>
   </si>
   <si>
     <t>About this itemProduct detailsWelcom to AKOEE fashion clothing shop! Up to 25%-60% off Deals on Fashion Gifts! ♡♡ Comfy Clothes for Woman: Our womens clothing is made of a premium blend of cotton and polyester, which makes it incredibly soft, comfortable, breathable and durable. Exquisitely crafted, with every detail carefully processed, featuring tight stitching and reliable quality. Summer outfit for women. ♡♡ Fashionable Design: This famale tops collection features a classic dressy or sporty style that is simple yet stylish, suitable for various occasions. You will look more youthful and vigorous ♡♡ Multiple Sizes &amp; Colors: Our women's shirt is tailored to fit and is available in multiple sizes to suit various body types, ensuring a comfortable and relaxed fit. Available in multiple colors, including black, white, grey, khaki, pink and more, you can mix and match to create multiple fashion styles that suit your personal taste. ♡♡ Versatile Dressing Outfit: Not only suitable for daily casual wear but can also be paired with various different styles of clothing, such as jeans, capri, casual pants, shorts, pants, and more. Whether you're outdoors or indoors, it provides a comfortable wearing experience. ♡♡ Easy to Care: Our womens clothes can be directly machine washed. For best results, we recommend washing in cold water and tumble dry on low heat. True To Size, Please refer to the size chart in the product photos to select the most suitable size for you. What We Have: T-Shirts, Tank Top, Bandeau, Blouse, Tunics, Base Tee, Button-Down, Camisole, Dress, Shorts, Capris, Pant, Legging, Jean, Cover Ups, Chemise, Swimwear, Crop, Flounce, High Low, Jacket, Sweatshirt, Sweater, Hoodie, Lace, Cover Ups, Peasant, Peplum, Poncho, Pullover, Trench Coat, Quarter Zip, Knitwear, Cold Shoulder, Cutout Shoulder, Drop Shoulder, Off-the-Shoulder, Cardigan, Vest, Blazers, Cardigan, and so on. Aiming to bring more high-quality products, everyday low price, seasonal deals or clearance items, and considerate services to customers. If you have Any suggestions or questions, please feel free to contact us by email, we will help you within 24 hours :)   Dear Friend, Please Check The Seller's Size Chart Size: Large US: 8 UK: 12 EU: 38 Bust: 122cm/48.03'' Shoulder : 64cm/25.20'' Sleeve: 58cm/22.83'' Length: 72cm/28.35'' Women's Trends, Trendy Tops for Women - Womens Oversized Hoodies Fleece Sweatshirts Long Sleeve Zipper V-Neck Sweaters Pullover Fall Outfits With Pocket Premium Material - Womens Trendy Clothing 2025, made of cotton, polyester and elastane fabric, soft, stretch, lightweight, skin-friendly, breathable and comfortable to wear. This blouse's thickness is just right for spring, summer and fall basic tops, good for daily, street, club, going out, shopping, walking, lounge, home, work, vacation outfits, party, etc. Easy To Outfit: Our fashion women tees match well with any outfits you like, such as jeans, leggings, longs, pants, skirts, heels, sandals or sneakers, also easy to match the jacket when it is cold. A great summer casual tops gifts for women. Widely Occasion - This cute summer tshirt for laides and teen girls is great for daily wear, date, vacation, work, casual, sports, office, party, etc. Let you become the focus of the crowd, you will like this stylish womens tops! (black tops for women,boho tops for women,peplum tops for women,womens plus size tops,gym tops for women,feather tops for women,summer tops for women,short sleeve t shirts,summer tops,asymmetrical tops for women,crop tops for teens,casual tops for women,mock neck tops for women,sequin tops,ribbed short sleeve tops for women,high neck tank tops for women,boat neck tops for women,cowl neck tops for women,yoga tops,party tops for women,cute summer clothes,ladies blouses and tops) Easy Care and Maintenance: Easy to care. Simply machine wash them on a gentle cycle, avoiding bleach, and lay them flat to dry. They are designed to retain their shape and color even after multiple washes, ensuring long-lasting durability and convenience for your everyday wear. Gift Idea for Her - It's soft to skin, light-weight and comfortable to wear, simple but chic design. A perfect gift idea for a birthday, anniversary, wedding ceremony or party. Friends and family alike will love it.(women shirts tshirts pink ladies tops and blouses base tees undershirts pullover tunic tops for women loose fit dressy casual holiday outfits vacation beach clothes ladies summer tops festive women's beach hawaiian button up short sleeve tee shirts ladies lightweight cardigan woman matching lounge pajamas party supplies gifts holiday outfit decorations ladies t-shirts women unique gift comfy pajamas for women hot pink neon shirts for women 2 piece outfits shorts set waffle shirt button up plus size shirts for women collared shirts crop tops for teen girls mothers day shirts for girls graphic crewneck shirt long shirts for women to wear with leggings cotton tops for women) info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aq"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;&lt;strong&gt;Welcom to AKOEE fashion clothing shop! Up to 25%-60% off Deals on Fashion Gifts!&lt;/strong&gt;&lt;/h3&gt; &lt;ul&gt;  &lt;li&gt;♡♡ Comfy Clothes for Woman: Our womens clothing is made of a premium blend of cotton and polyester, which makes it incredibly soft, comfortable, breathable and durable. Exquisitely crafted, with every detail carefully processed, featuring tight stitching and reliable quality. Summer outfit for women.&lt;/li&gt;  &lt;li&gt;♡♡ Fashionable Design: This famale tops collection features a classic dressy or sporty style that is simple yet stylish, suitable for various occasions. You will look more youthful and vigorous&lt;/li&gt;  &lt;li&gt;♡♡ Multiple Sizes &amp;amp; Colors: Our women's shirt is tailored to fit and is available in multiple sizes to suit various body types, ensuring a comfortable and relaxed fit. Available in multiple colors, including black, white, grey, khaki, pink and more, you can mix and match to create multiple fashion styles that suit your personal taste.&lt;/li&gt;  &lt;li&gt;♡♡ Versatile Dressing Outfit: Not only suitable for daily casual wear but can also be paired with various different styles of clothing, such as jeans, capri, casual pants, shorts, pants, and more. Whether you're outdoors or indoors, it provides a comfortable wearing experience.&lt;/li&gt;  &lt;li&gt;♡♡ Easy to Care: Our womens clothes can be directly machine washed. For best results, we recommend washing in cold water and tumble dry on low heat. True To Size, &lt;strong&gt;Please refer to the size chart in the product photos to select the most suitable size for you.&lt;/strong&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br&gt;&lt;strong&gt;What We Have: &lt;/strong&gt;T-Shirts, Tank Top, Bandeau, Blouse, Tunics, Base Tee, Button-Down, Camisole, Dress, Shorts, Capris, Pant, Legging, Jean, Cover Ups, Chemise, Swimwear, Crop, Flounce, High Low, Jacket, Sweatshirt, Sweater, Hoodie, Lace, Cover Ups, Peasant, Peplum, Poncho, Pullover, Trench Coat, Quarter Zip, Knitwear, Cold Shoulder, Cutout Shoulder, Drop Shoulder, Off-the-Shoulder, Cardigan, Vest, Blazers, Cardigan, and so on.&lt;/p&gt; &lt;p&gt;&lt;em&gt;Aiming to bring more high-quality products, everyday low price, seasonal deals or clearance items, and considerate services to customers. If you have Any suggestions or questions, please feel free to contact us by email, we will help you within 24 hours :)&lt;/em&gt;&lt;/p&gt; &lt;p&gt;&amp;nbsp;&lt;/p&gt; &lt;br&gt;&lt;b&gt;Dear Friend, Please Check The Seller's Size Chart&lt;/b&gt; &lt;br&gt; &lt;br&gt;  Size: Large US: 8 UK: 12 EU: 38  &lt;br&gt;  Bust: 122cm/48.03''  &lt;br&gt;  Shoulder : 64cm/25.20''  &lt;br&gt;  Sleeve: 58cm/22.83''  &lt;br&gt;  Length: 72cm/28.35''&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Women's Trends, Trendy Tops for Women -&amp;nbsp;&lt;/strong&gt;Womens Oversized Hoodies Fleece Sweatshirts Long Sleeve Zipper V-Neck Sweaters Pullover Fall Outfits With Pocket&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Premium Material&lt;/strong&gt; - Womens Trendy Clothing 2025, made of cotton, polyester and elastane fabric, soft, stretch, lightweight, skin-friendly, breathable and comfortable to wear. This blouse's thickness is just right for spring, summer and fall basic tops, good for daily, street, club, going out, shopping, walking, lounge, home, work, vacation outfits, party, etc.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Easy To Outfit:&lt;/strong&gt; Our fashion women tees match well with any outfits you like, such as jeans, leggings, longs, pants, skirts, heels, sandals or sneakers, also easy to match the jacket when it is cold. A great summer casual tops gifts for women.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Widely Occasion -&lt;/strong&gt; This cute summer tshirt for laides and teen girls is great for daily wear, date, vacation, work, casual, sports, office, party, etc. Let you become the focus of the crowd, you will like this stylish womens tops! (black tops for women,boho tops for women,peplum tops for women,womens plus size tops,gym tops for women,feather tops for women,summer tops for women,short sleeve t shirts,summer tops,asymmetrical tops for women,crop tops for teens,casual tops for women,mock neck tops for women,sequin tops,ribbed short sleeve tops for women,high neck tank tops for women,boat neck tops for women,cowl neck tops for women,yoga tops,party tops for women,cute summer clothes,ladies blouses and tops)&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Easy Care and Maintenance:&lt;/strong&gt; Easy to care. Simply machine wash them on a gentle cycle, avoiding bleach, and lay them flat to dry. They are designed to retain their shape and color even after multiple washes, ensuring long-lasting durability and convenience for your everyday wear.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Gift Idea for Her -&lt;/strong&gt; It's soft to skin, light-weight and comfortable to wear, simple but chic design. A perfect gift idea for a birthday, anniversary, wedding ceremony or party. Friends and family alike will love it.(women shirts tshirts pink ladies tops and blouses base tees undershirts pullover tunic tops for women loose fit dressy casual holiday outfits vacation beach clothes ladies summer tops festive women's beach hawaiian button up short sleeve tee shirts ladies lightweight cardigan woman matching lounge pajamas party supplies gifts holiday outfit decorations ladies t-shirts women unique gift comfy pajamas for women hot pink neon shirts for women 2 piece outfits shorts set waffle shirt button up plus size shirts for women collared shirts crop tops for teen girls mothers day shirts for girls graphic crewneck shirt long shirts for women to wear with leggings cotton tops for women)&lt;/p&gt;&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;&lt;strong&gt;Welcom to AKOEE fashion clothing shop! Up to 25%-60% off Deals on Fashion Gifts!&lt;/strong&gt;&lt;/h3&gt; &lt;ul&gt;  &lt;li&gt;♡♡ Comfy Clothes for Woman: Our womens clothing is made of a premium blend of cotton and polyester, which makes it incredibly soft, comfortable, breathable and durable. Exquisitely crafted, with every detail carefully processed, featuring tight stitching and reliable quality. Summer outfit for women.&lt;/li&gt;  &lt;li&gt;♡♡ Fashionable Design: This famale tops collection features a classic dressy or sporty style that is simple yet stylish, suitable for various occasions. You will look more youthful and vigorous&lt;/li&gt;  &lt;li&gt;♡♡ Multiple Sizes &amp;amp; Colors: Our women's shirt is tailored to fit and is available in multiple sizes to suit various body types, ensuring a comfortable and relaxed fit. Available in multiple colors, including black, white, grey, khaki, pink and more, you can mix and match to create multiple fashion styles that suit your personal taste.&lt;/li&gt;  &lt;li&gt;♡♡ Versatile Dressing Outfit: Not only suitable for daily casual wear but can also be paired with various different styles of clothing, such as jeans, capri, casual pants, shorts, pants, and more. Whether you're outdoors or indoors, it provides a comfortable wearing experience.&lt;/li&gt;  &lt;li&gt;♡♡ Easy to Care: Our womens clothes can be directly machine washed. For best results, we recommend washing in cold water and tumble dry on low heat. True To Size, &lt;strong&gt;Please refer to the size chart in the product photos to select the most suitable size for you.&lt;/strong&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br&gt;&lt;strong&gt;What We Have: &lt;/strong&gt;T-Shirts, Tank Top, Bandeau, Blouse, Tunics, Base Tee, Button-Down, Camisole, Dress, Shorts, Capris, Pant, Legging, Jean, Cover Ups, Chemise, Swimwear, Crop, Flounce, High Low, Jacket, Sweatshirt, Sweater, Hoodie, Lace, Cover Ups, Peasant, Peplum, Poncho, Pullover, Trench Coat, Quarter Zip, Knitwear, Cold Shoulder, Cutout Shoulder, Drop Shoulder, Off-the-Shoulder, Cardigan, Vest, Blazers, Cardigan, and so on.&lt;/p&gt; &lt;p&gt;&lt;em&gt;Aiming to bring more high-quality products, everyday low price, seasonal deals or clearance items, and considerate services to customers. If you have Any suggestions or questions, please feel free to contact us by email, we will help you within 24 hours :)&lt;/em&gt;&lt;/p&gt; &lt;p&gt;&amp;nbsp;&lt;/p&gt; &lt;br&gt;&lt;b&gt;Dear Friend, Please Check The Seller's Size Chart&lt;/b&gt; &lt;br&gt; &lt;br&gt;  Size: Large US: 8 UK: 12 EU: 38  &lt;br&gt;  Bust: 122cm/48.03''  &lt;br&gt;  Shoulder : 64cm/25.20''  &lt;br&gt;  Sleeve: 58cm/22.83''  &lt;br&gt;  Length: 72cm/28.35''&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Women's Trends, Trendy Tops for Women -&amp;nbsp;&lt;/strong&gt;Womens Oversized Hoodies Fleece Sweatshirts Long Sleeve Zipper V-Neck Sweaters Pullover Fall Outfits With Pocket&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Premium Material&lt;/strong&gt; - Womens Trendy Clothing 2025, made of cotton, polyester and elastane fabric, soft, stretch, lightweight, skin-friendly, breathable and comfortable to wear. This blouse's thickness is just right for spring, summer and fall basic tops, good for daily, street, club, going out, shopping, walking, lounge, home, work, vacation outfits, party, etc.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Easy To Outfit:&lt;/strong&gt; Our fashion women tees match well with any outfits you like, such as jeans, leggings, longs, pants, skirts, heels, sandals or sneakers, also easy to match the jacket when it is cold. A great summer casual tops gifts for women.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Widely Occasion -&lt;/strong&gt; This cute summer tshirt for laides and teen girls is great for daily wear, date, vacation, work, casual, sports, office, party, etc. Let you become the focus of the crowd, you will like this stylish womens tops! (black tops for women,boho tops for women,peplum tops for women,womens plus size tops,gym tops for women,feather tops for women,summer tops for women,short sleeve t shirts,summer tops,asymmetrical tops for women,crop tops for teens,casual tops for women,mock neck tops for women,sequin tops,ribbed short sleeve tops for women,high neck tank tops for women,boat neck tops for women,cowl neck tops for women,yoga tops,party tops for women,cute summer clothes,ladies blouses and tops)&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Easy Care and Maintenance:&lt;/strong&gt; Easy to care. Simply machine wash them on a gentle cycle, avoiding bleach, and lay them flat to dry. They are designed to retain their shape and color even after multiple washes, ensuring long-lasting durability and convenience for your everyday wear.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Gift Idea for Her -&lt;/strong&gt; It's soft to skin, light-weight and comfortable to wear, simple but chic design. A perfect gift idea for a birthday, anniversary, wedding ceremony or party. Friends and family alike will love it.(women shirts tshirts pink ladies tops and blouses base tees undershirts pullover tunic tops for women loose fit dressy casual holiday outfits vacation beach clothes ladies summer tops festive women's beach hawaiian button up short sleeve tee shirts ladies lightweight cardigan woman matching lounge pajamas party supplies gifts holiday outfit decorations ladies t-shirts women unique gift comfy pajamas for women hot pink neon shirts for women 2 piece outfits shorts set waffle shirt button up plus size shirts for women collared shirts crop tops for teen girls mothers day shirts for girls graphic crewneck shirt long shirts for women to wear with leggings cotton tops for women)&lt;/p&gt;&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
   </si>
   <si>
     <t>Clothing sizeLSweatshirt &amp; hoodie typeHoodieColorBlackBrandAKOEEMore details</t>
   </si>
   <si>
     <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;L&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Hoodie&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;AKOEE&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black_926c8de5-f87b-4f75-97b4-8f3d0dd28120.1ec07392fe8272623cac1c9d8f3460a0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/2eab8afb-a3b0-4d44-ab54-d4e0a062f1ad.20f28cc954d73de51f1165489c2caf17.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/0d1ea259-2f52-4951-9b14-f9cf406f939f.3a07c47e4c984c7c56b88efd529dd74a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/f901e767-8563-4ec3-a852-2a96c701957b.eb7fb13a58267c5991afd6fb794725d5.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/eb60fc9c-f504-448c-ae8d-3ca66d62fd0a.879501efde7fad18944033ed74d8e4d7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/9e6b2127-c42b-41a4-9eff-c2d6e737ad03.12688b24bc07b4ce18c1d0ccecf5e21d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
-    <t>https://www.walmart.com/ip/BRGZLK-Kids-Girls-Boys-Shiny-Tops-Summer-Solid-Color-Short-Sleeve-Loose-T-Shirt-Girl-Neon-Trendy-Jazz-Hip-Hop-Performance-Costumes-Concert-Outfits-Si/19101412534?classType=VARIANT&amp;athbdg=L1400&amp;from=/search</t>
-[...54 lines deleted...]
-https://i5.walmartimages.com/asr/711ad49b-1474-4d00-9b14-d7456caac1e8.e43905656247302a35ac4566dac6511f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+    <t>https://www.walmart.com/ip/TKLPEHG-Women-s-Crewneck-Sweatshirts-Casual-Spring-Fall-Clothes-Long-Sleeve-Side-Slit-Workout-Solid-Color-Pullover-Tops-Black-XXL/18021767954?classType=VARIANT&amp;from=/search</t>
+  </si>
+  <si>
+    <t>TKLPEHG Women's Crewneck Sweatshirts Casual Spring Fall Clothes Long Sleeve Side Slit Workout Solid Color Pullover Tops (Black,XXL)</t>
+  </si>
+  <si>
+    <t>TKLPEHG</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/TKLPEHG-Women-s-Crewneck-Sweatshirts-Casual-Spring-Fall-Clothes-Long-Sleeve-Side-Slit-Workout-Solid-Color-Pullover-Tops-Black-XXL_74f7f3e4-f216-4233-8be5-f57b782d18b5.2d0835c1068cd1f63d0240653c3c64fb.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct detailsSweatshirts for Women Fashion Fall Casual Long Sleeve Pullover Tops Loose Sweatshirt/Hoodies for Women Casual Long Sleeve Loose Fit Pullover Sweaters Tops for Women Fall Fashion     Match: This casual long sleeve sweatshirt is easy to match with shorts, skirts, skinny jeans, leggings, long pants, wide leg pants, sneakers and casual shoes, making it a versatile addition to your wardrobe, it also looks great layered under jackets, coats, vests and cardigans.     Occasion: This pullover sweatshirt is suitable for casual, vacation, daily wear,office, party, school, running, sport, gym, dancing, skating, hiking, biking, yoga, spring, fall and winter.     Style:sweatshirt for women womens pullover sweatshirt vintage christmas sweatshirt christmas sweatshirt christmas sweatshirts for women red crewneck sweatshirt pullover sweatshirts for women womens sweatshirt oversized sweatshirt for women sweatshirts for women fall sweatshirts for women women's sweatshirts womens crewneck sweatshirt sweatshirts for women trendy pullover sweatshirts for women graphic sweatshirts for women christmas sweatshirts for women ladies sweatshirts fall clothes long-sleeve tops women fall clothes womens tops trendy plus size clothing comfy hoodieplus size crewneck sweatshirt plus size fall sweatshirt tunic sweatshirts for women long sweatshirts for women merry and bright sweatshirt soft sweatshirts for womenSize: S Bust: 115cm/45.28'' Sleeve: 46.5cm/18.31'' Length: 65cm/25.59'' Size: M Bust: 120cm/47.24'' Sleeve: 47cm/18.50'' Length: 66cm/25.98'' Size: L Bust: 125cm/49.21'' Sleeve: 47.5cm/18.70'' Length: 67cm/26.38'' Size: XL Bust: 132cm/51.97'' Sleeve: 48cm/18.90'' Length: 68cm/26.77'' Size: XXL Bust: 139cm/54.72'' Sleeve: 48.5cm/19.09'' Length: 69cm/27.17'' Material: Women sweatshirt is made of soft fabric, it is soft, stretchy, breathable and skin-friendly, to keep you comfortable and relaxed all day, suitable for Spring, fall and Winter Match: This casual long sleeve sweatshirt is easy to match with shorts, skirts, skinny jeans, leggings, long pants, wide leg pants, sneakers and casual shoes, making it a versatile addition to your wardrobe, it also looks great layered under jackets, coats, vests and cardigans. Occasion: This pullover sweatshirt is suitable for casual, vacation, daily wear,office, party, school, running, sport, gym, dancing, skating, hiking, biking, yoga, spring, fall and winter. fall tshirts shirts for women,hoodie for mom,trendy winter tops,neon green hoodie women,womens zip up hoodies with pockets,ladies stylish sweatshirts,long winter shirts women,hoodie women trendy,hoodie green,womens valentine sweatshirts,womens fall fashion 2025 trends,pullover sweaters for women trendy,high neck sweatshirt,pink washed hoodie,fall women shirts sweaters,womens zip up hoodies with pockets,womens plain hoodie,black dressy sweatshirt women,dark blue sweatshirt women, fall women outfits 2025,black womens zip up hoodie,heart sweatshirts for women plus size,oversized hoodie tunic for women,fall fleece,womens light pink sweatshirt,sweatshirt with side zipper for women,winter sweaters for women trendy,long winter sweater,crewneck sweatshirt with pocket,hoodies comfy,zip hoodies for women trendy,pink y2k hoodie,womens sweaters for fall,purple velvet hoodie,zip up hoodie women graphic,black crew sweatshirt women,black hoodie women baggy,womens fall sweaters and tops, casual hoody,oversizes hoodies,fall color blouses for women,black hoodies zipper,green and white sweatshirt,womens fleece tunic pullover,green crop sweatshirt for women,yellow hoodies,zip up sweatshirt,womens graphic hoodies,ladies hooded sweatshirts zipper front,zipper hoodies,womans winter tops,winter shirt,woman hoodies,red plus size sweatshirt,fall clothing women,fall womens sweater,oversized tops for women fall, info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;Sweatshirts for Women Fashion Fall Casual Long Sleeve Pullover Tops Loose Sweatshirt/Hoodies for Women Casual Long Sleeve Loose Fit Pullover Sweaters Tops for Women Fall Fashion&lt;/p&gt; &lt;p&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp; Match: This casual long sleeve sweatshirt is easy to match with shorts, skirts, skinny jeans, leggings, long pants, wide leg pants, sneakers and casual shoes, making it a versatile addition to your wardrobe, it also looks great layered under jackets, coats, vests and cardigans.&lt;/p&gt; &lt;p&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp; Occasion: This pullover sweatshirt is suitable for casual, vacation, daily wear,office, party, school, running, sport, gym, dancing, skating, hiking, biking, yoga, spring, fall and winter.&lt;/p&gt; &lt;p&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp; Style:sweatshirt for women womens pullover sweatshirt vintage christmas sweatshirt christmas sweatshirt christmas sweatshirts for women red crewneck sweatshirt pullover sweatshirts for women womens sweatshirt oversized sweatshirt for women sweatshirts for women fall sweatshirts for women women's sweatshirts womens crewneck sweatshirt sweatshirts for women trendy pullover sweatshirts for women graphic sweatshirts for women christmas sweatshirts for women ladies sweatshirts fall clothes long-sleeve tops women fall clothes womens tops trendy plus size clothing comfy hoodieplus size crewneck sweatshirt plus size fall sweatshirt tunic sweatshirts for women long sweatshirts for women merry and bright sweatshirt soft sweatshirts for women&lt;/p&gt;Size: S Bust: 115cm/45.28'' Sleeve: 46.5cm/18.31'' Length: 65cm/25.59''  &lt;p&gt;Size: M Bust: 120cm/47.24'' Sleeve: 47cm/18.50'' Length: 66cm/25.98''&lt;/p&gt; &lt;p&gt;Size: L Bust: 125cm/49.21'' Sleeve: 47.5cm/18.70'' Length: 67cm/26.38''&lt;/p&gt; &lt;p&gt;Size: XL Bust: 132cm/51.97'' Sleeve: 48cm/18.90'' Length: 68cm/26.77''&lt;/p&gt; &lt;p&gt;Size: XXL Bust: 139cm/54.72'' Sleeve: 48.5cm/19.09'' Length: 69cm/27.17''&lt;/p&gt; &lt;p&gt;&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Material: Women sweatshirt is made of soft fabric, it is soft, stretchy, breathable and skin-friendly, to keep you comfortable and relaxed all day, suitable for Spring, fall and Winter&lt;/li&gt;  &lt;li&gt;Match: This casual long sleeve sweatshirt is easy to match with shorts, skirts, skinny jeans, leggings, long pants, wide leg pants, sneakers and casual shoes, making it a versatile addition to your wardrobe, it also looks great layered under jackets, coats, vests and cardigans.&lt;/li&gt;  &lt;li&gt;Occasion: This pullover sweatshirt is suitable for casual, vacation, daily wear,office, party, school, running, sport, gym, dancing, skating, hiking, biking, yoga, spring, fall and winter.&lt;/li&gt;  &lt;li&gt;fall tshirts shirts for women,hoodie for mom,trendy winter tops,neon green hoodie women,womens zip up hoodies with pockets,ladies stylish sweatshirts,long winter shirts women,hoodie women trendy,hoodie green,womens valentine sweatshirts,womens fall fashion 2025 trends,pullover sweaters for women trendy,high neck sweatshirt,pink washed hoodie,fall women shirts sweaters,womens zip up hoodies with pockets,womens plain hoodie,black dressy sweatshirt women,dark blue sweatshirt women,&lt;/li&gt;  &lt;li&gt;fall women outfits 2025,black womens zip up hoodie,heart sweatshirts for women plus size,oversized hoodie tunic for women,fall fleece,womens light pink sweatshirt,sweatshirt with side zipper for women,winter sweaters for women trendy,long winter sweater,crewneck sweatshirt with pocket,hoodies comfy,zip hoodies for women trendy,pink y2k hoodie,womens sweaters for fall,purple velvet hoodie,zip up hoodie women graphic,black crew sweatshirt women,black hoodie women baggy,womens fall sweaters and tops,&lt;/li&gt;  &lt;li&gt;casual hoody,oversizes hoodies,fall color blouses for women,black hoodies zipper,green and white sweatshirt,womens fleece tunic pullover,green crop sweatshirt for women,yellow hoodies,zip up sweatshirt,womens graphic hoodies,ladies hooded sweatshirts zipper front,zipper hoodies,womans winter tops,winter shirt,woman hoodies,red plus size sweatshirt,fall clothing women,fall womens sweater,oversized tops for women fall,&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>Clothing sizeXXLSweatshirt &amp; hoodie typeSweatshirtColorBlackBrandTKLPEHGMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;XXL&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Sweatshirt&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;TKLPEHG&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/TKLPEHG-Women-s-Crewneck-Sweatshirts-Casual-Spring-Fall-Clothes-Long-Sleeve-Side-Slit-Workout-Solid-Color-Pullover-Tops-Black-XXL_74f7f3e4-f216-4233-8be5-f57b782d18b5.2d0835c1068cd1f63d0240653c3c64fb.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/156665f3-5923-450a-b837-3bae28087179.b226074b0f0e2b7db439eced353fa705.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/327b7afe-839f-4c45-874b-102add8c7868.93488df097ce37a4a86eedbc924b46ad.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/b51fcc22-4905-4512-8543-6651398ebde3.ca9d04e8867a4210fcdcd0ec7c42e726.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/1398ebe4-fdc9-4457-a780-c18b99a92138.2e5d1239ff87b701f61666b14ce49122.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/8c076af1-c4ba-465a-97ca-f2641c4de48c.b9e49445f0d1c2d698e5d2e6190aa9ce.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/65f264c4-24ce-4148-93d8-83f4facda219.ee51c2574c9c44fea591bf1f113f2ae2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -743,169 +749,172 @@
       </c>
       <c r="M3" t="s">
         <v>34</v>
       </c>
       <c r="N3" t="s">
         <v>35</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="P3" t="s">
         <v>36</v>
       </c>
       <c r="Q3" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
         <v>38</v>
       </c>
       <c r="B4" t="s">
         <v>39</v>
       </c>
       <c r="C4">
-        <v>17060256870</v>
+        <v>19595352116</v>
       </c>
       <c r="D4" t="s">
         <v>40</v>
       </c>
       <c r="E4" t="s">
         <v>20</v>
       </c>
       <c r="F4">
-        <v>12.45</v>
+        <v>15.99</v>
+      </c>
+      <c r="G4">
+        <v>25.68</v>
       </c>
       <c r="J4" t="s">
         <v>41</v>
       </c>
       <c r="K4" t="s">
         <v>42</v>
       </c>
       <c r="L4" t="s">
         <v>43</v>
       </c>
       <c r="M4" t="s">
         <v>44</v>
       </c>
       <c r="N4" t="s">
         <v>45</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="P4" t="s">
         <v>26</v>
       </c>
       <c r="Q4" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
         <v>47</v>
       </c>
       <c r="B5" t="s">
         <v>48</v>
       </c>
       <c r="C5">
-        <v>19101412534</v>
+        <v>17060256870</v>
       </c>
       <c r="D5" t="s">
         <v>49</v>
       </c>
       <c r="E5" t="s">
         <v>20</v>
       </c>
       <c r="F5">
-        <v>7.19</v>
+        <v>12.45</v>
       </c>
       <c r="J5" t="s">
         <v>50</v>
       </c>
       <c r="K5" t="s">
         <v>51</v>
       </c>
       <c r="L5" t="s">
         <v>52</v>
       </c>
       <c r="M5" t="s">
         <v>53</v>
       </c>
       <c r="N5" t="s">
         <v>54</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="P5" t="s">
         <v>26</v>
       </c>
       <c r="Q5" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
         <v>56</v>
       </c>
       <c r="B6" t="s">
         <v>57</v>
       </c>
       <c r="C6">
-        <v>17697220802</v>
+        <v>18021767954</v>
       </c>
       <c r="D6" t="s">
         <v>58</v>
       </c>
       <c r="E6" t="s">
         <v>20</v>
       </c>
       <c r="F6">
-        <v>9.84</v>
+        <v>17.98</v>
       </c>
       <c r="J6" t="s">
         <v>59</v>
       </c>
       <c r="K6" t="s">
         <v>60</v>
       </c>
       <c r="L6" t="s">
         <v>61</v>
       </c>
       <c r="M6" t="s">
         <v>62</v>
       </c>
       <c r="N6" t="s">
         <v>63</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="P6" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="Q6" t="s">
         <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>