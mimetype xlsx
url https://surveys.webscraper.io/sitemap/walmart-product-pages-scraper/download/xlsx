--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -12,268 +12,282 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>specifications</t>
   </si>
   <si>
     <t>specifications_html</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
-    <t>https://www.walmart.com/ip/outfmvch-hoodies-for-women-zip-up-hoodie-oversized-plain-hoodies-comfy-plus-size-sweatshirts-cute-jackets-for-teen-womens-tops-crop-tops-khaki/1332862596?classType=VARIANT&amp;from=/search</t>
-[...5 lines deleted...]
-    <t>Outfmvch</t>
+    <t>https://www.walmart.com/ip/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black/17060256870?classType=VARIANT&amp;athbdg=L1400&amp;from=/search</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:35:58Z</t>
+  </si>
+  <si>
+    <t>Women's Hooded Zipper Jackets Oversized Long Sleeve Soft Cotton Zip Up Plain Hoodie Sweatshirt with Pockets (L, Black)</t>
+  </si>
+  <si>
+    <t>AKOEE</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>https://i5.walmartimages.com/seo/outfmvch-hoodies-for-women-zip-up-hoodie-oversized-plain-hoodies-comfy-plus-size-sweatshirts-cute-jackets-for-teen-womens-tops-crop-tops-khaki_d796a522-8d91-4d78-855e-e86cb0b14371.3f60da6684a5db187af14586ffdd3740.jpeg</t>
-[...11 lines deleted...]
-    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;S&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Hoodies&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Khaki&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Outfmvch&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+    <t>https://i5.walmartimages.com/seo/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black_926c8de5-f87b-4f75-97b4-8f3d0dd28120.1ec07392fe8272623cac1c9d8f3460a0.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct detailsWelcom to AKOEE fashion clothing shop! Up to 25%-60% off Deals on Fashion Gifts! ♡♡ Comfy Clothes for Woman: Our womens clothing is made of a premium blend of cotton and polyester, which makes it incredibly soft, comfortable, breathable and durable. Exquisitely crafted, with every detail carefully processed, featuring tight stitching and reliable quality. Summer outfit for women. ♡♡ Fashionable Design: This famale tops collection features a classic dressy or sporty style that is simple yet stylish, suitable for various occasions. You will look more youthful and vigorous ♡♡ Multiple Sizes &amp; Colors: Our women's shirt is tailored to fit and is available in multiple sizes to suit various body types, ensuring a comfortable and relaxed fit. Available in multiple colors, including black, white, grey, khaki, pink and more, you can mix and match to create multiple fashion styles that suit your personal taste. ♡♡ Versatile Dressing Outfit: Not only suitable for daily casual wear but can also be paired with various different styles of clothing, such as jeans, capri, casual pants, shorts, pants, and more. Whether you're outdoors or indoors, it provides a comfortable wearing experience. ♡♡ Easy to Care: Our womens clothes can be directly machine washed. For best results, we recommend washing in cold water and tumble dry on low heat. True To Size, Please refer to the size chart in the product photos to select the most suitable size for you. What We Have: T-Shirts, Tank Top, Bandeau, Blouse, Tunics, Base Tee, Button-Down, Camisole, Dress, Shorts, Capris, Pant, Legging, Jean, Cover Ups, Chemise, Swimwear, Crop, Flounce, High Low, Jacket, Sweatshirt, Sweater, Hoodie, Lace, Cover Ups, Peasant, Peplum, Poncho, Pullover, Trench Coat, Quarter Zip, Knitwear, Cold Shoulder, Cutout Shoulder, Drop Shoulder, Off-the-Shoulder, Cardigan, Vest, Blazers, Cardigan, and so on. Aiming to bring more high-quality products, everyday low price, seasonal deals or clearance items, and considerate services to customers. If you have Any suggestions or questions, please feel free to contact us by email, we will help you within 24 hours :)   Dear Friend, Please Check The Seller's Size Chart Size: Large US: 8 UK: 12 EU: 38 Bust: 122cm/48.03'' Shoulder : 64cm/25.20'' Sleeve: 58cm/22.83'' Length: 72cm/28.35'' Women's Trends, Trendy Tops for Women - Womens Oversized Hoodies Fleece Sweatshirts Long Sleeve Zipper V-Neck Sweaters Pullover Fall Outfits With Pocket Premium Material - Womens Trendy Clothing 2025, made of cotton, polyester and elastane fabric, soft, stretch, lightweight, skin-friendly, breathable and comfortable to wear. This blouse's thickness is just right for spring, summer and fall basic tops, good for daily, street, club, going out, shopping, walking, lounge, home, work, vacation outfits, party, etc. Easy To Outfit: Our fashion women tees match well with any outfits you like, such as jeans, leggings, longs, pants, skirts, heels, sandals or sneakers, also easy to match the jacket when it is cold. A great summer casual tops gifts for women. Widely Occasion - This cute summer tshirt for laides and teen girls is great for daily wear, date, vacation, work, casual, sports, office, party, etc. Let you become the focus of the crowd, you will like this stylish womens tops! (black tops for women,boho tops for women,peplum tops for women,womens plus size tops,gym tops for women,feather tops for women,summer tops for women,short sleeve t shirts,summer tops,asymmetrical tops for women,crop tops for teens,casual tops for women,mock neck tops for women,sequin tops,ribbed short sleeve tops for women,high neck tank tops for women,boat neck tops for women,cowl neck tops for women,yoga tops,party tops for women,cute summer clothes,ladies blouses and tops) Easy Care and Maintenance: Easy to care. Simply machine wash them on a gentle cycle, avoiding bleach, and lay them flat to dry. They are designed to retain their shape and color even after multiple washes, ensuring long-lasting durability and convenience for your everyday wear. Gift Idea for Her - It's soft to skin, light-weight and comfortable to wear, simple but chic design. A perfect gift idea for a birthday, anniversary, wedding ceremony or party. Friends and family alike will love it.(women shirts tshirts pink ladies tops and blouses base tees undershirts pullover tunic tops for women loose fit dressy casual holiday outfits vacation beach clothes ladies summer tops festive women's beach hawaiian button up short sleeve tee shirts ladies lightweight cardigan woman matching lounge pajamas party supplies gifts holiday outfit decorations ladies t-shirts women unique gift comfy pajamas for women hot pink neon shirts for women 2 piece outfits shorts set waffle shirt button up plus size shirts for women collared shirts crop tops for teen girls mothers day shirts for girls graphic crewneck shirt long shirts for women to wear with leggings cotton tops for women) info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-aid="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-aid="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;&lt;strong&gt;Welcom to AKOEE fashion clothing shop! Up to 25%-60% off Deals on Fashion Gifts!&lt;/strong&gt;&lt;/h3&gt; &lt;ul&gt;  &lt;li&gt;♡♡ Comfy Clothes for Woman: Our womens clothing is made of a premium blend of cotton and polyester, which makes it incredibly soft, comfortable, breathable and durable. Exquisitely crafted, with every detail carefully processed, featuring tight stitching and reliable quality. Summer outfit for women.&lt;/li&gt;  &lt;li&gt;♡♡ Fashionable Design: This famale tops collection features a classic dressy or sporty style that is simple yet stylish, suitable for various occasions. You will look more youthful and vigorous&lt;/li&gt;  &lt;li&gt;♡♡ Multiple Sizes &amp;amp; Colors: Our women's shirt is tailored to fit and is available in multiple sizes to suit various body types, ensuring a comfortable and relaxed fit. Available in multiple colors, including black, white, grey, khaki, pink and more, you can mix and match to create multiple fashion styles that suit your personal taste.&lt;/li&gt;  &lt;li&gt;♡♡ Versatile Dressing Outfit: Not only suitable for daily casual wear but can also be paired with various different styles of clothing, such as jeans, capri, casual pants, shorts, pants, and more. Whether you're outdoors or indoors, it provides a comfortable wearing experience.&lt;/li&gt;  &lt;li&gt;♡♡ Easy to Care: Our womens clothes can be directly machine washed. For best results, we recommend washing in cold water and tumble dry on low heat. True To Size, &lt;strong&gt;Please refer to the size chart in the product photos to select the most suitable size for you.&lt;/strong&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br&gt;&lt;strong&gt;What We Have: &lt;/strong&gt;T-Shirts, Tank Top, Bandeau, Blouse, Tunics, Base Tee, Button-Down, Camisole, Dress, Shorts, Capris, Pant, Legging, Jean, Cover Ups, Chemise, Swimwear, Crop, Flounce, High Low, Jacket, Sweatshirt, Sweater, Hoodie, Lace, Cover Ups, Peasant, Peplum, Poncho, Pullover, Trench Coat, Quarter Zip, Knitwear, Cold Shoulder, Cutout Shoulder, Drop Shoulder, Off-the-Shoulder, Cardigan, Vest, Blazers, Cardigan, and so on.&lt;/p&gt; &lt;p&gt;&lt;em&gt;Aiming to bring more high-quality products, everyday low price, seasonal deals or clearance items, and considerate services to customers. If you have Any suggestions or questions, please feel free to contact us by email, we will help you within 24 hours :)&lt;/em&gt;&lt;/p&gt; &lt;p&gt;&amp;nbsp;&lt;/p&gt; &lt;br&gt;&lt;b&gt;Dear Friend, Please Check The Seller's Size Chart&lt;/b&gt; &lt;br&gt; &lt;br&gt;  Size: Large US: 8 UK: 12 EU: 38  &lt;br&gt;  Bust: 122cm/48.03''  &lt;br&gt;  Shoulder : 64cm/25.20''  &lt;br&gt;  Sleeve: 58cm/22.83''  &lt;br&gt;  Length: 72cm/28.35''&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Women's Trends, Trendy Tops for Women -&amp;nbsp;&lt;/strong&gt;Womens Oversized Hoodies Fleece Sweatshirts Long Sleeve Zipper V-Neck Sweaters Pullover Fall Outfits With Pocket&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Premium Material&lt;/strong&gt; - Womens Trendy Clothing 2025, made of cotton, polyester and elastane fabric, soft, stretch, lightweight, skin-friendly, breathable and comfortable to wear. This blouse's thickness is just right for spring, summer and fall basic tops, good for daily, street, club, going out, shopping, walking, lounge, home, work, vacation outfits, party, etc.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Easy To Outfit:&lt;/strong&gt; Our fashion women tees match well with any outfits you like, such as jeans, leggings, longs, pants, skirts, heels, sandals or sneakers, also easy to match the jacket when it is cold. A great summer casual tops gifts for women.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Widely Occasion -&lt;/strong&gt; This cute summer tshirt for laides and teen girls is great for daily wear, date, vacation, work, casual, sports, office, party, etc. Let you become the focus of the crowd, you will like this stylish womens tops! (black tops for women,boho tops for women,peplum tops for women,womens plus size tops,gym tops for women,feather tops for women,summer tops for women,short sleeve t shirts,summer tops,asymmetrical tops for women,crop tops for teens,casual tops for women,mock neck tops for women,sequin tops,ribbed short sleeve tops for women,high neck tank tops for women,boat neck tops for women,cowl neck tops for women,yoga tops,party tops for women,cute summer clothes,ladies blouses and tops)&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Easy Care and Maintenance:&lt;/strong&gt; Easy to care. Simply machine wash them on a gentle cycle, avoiding bleach, and lay them flat to dry. They are designed to retain their shape and color even after multiple washes, ensuring long-lasting durability and convenience for your everyday wear.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Gift Idea for Her -&lt;/strong&gt; It's soft to skin, light-weight and comfortable to wear, simple but chic design. A perfect gift idea for a birthday, anniversary, wedding ceremony or party. Friends and family alike will love it.(women shirts tshirts pink ladies tops and blouses base tees undershirts pullover tunic tops for women loose fit dressy casual holiday outfits vacation beach clothes ladies summer tops festive women's beach hawaiian button up short sleeve tee shirts ladies lightweight cardigan woman matching lounge pajamas party supplies gifts holiday outfit decorations ladies t-shirts women unique gift comfy pajamas for women hot pink neon shirts for women 2 piece outfits shorts set waffle shirt button up plus size shirts for women collared shirts crop tops for teen girls mothers day shirts for girls graphic crewneck shirt long shirts for women to wear with leggings cotton tops for women)&lt;/p&gt;&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-aid="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>Clothing sizeLSweatshirt &amp; hoodie typeHoodieColorBlackBrandAKOEEMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;L&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Hoodie&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;AKOEE&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-aid="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Free 30-day returns</t>
-  </si>
-[...94 lines deleted...]
-    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;L&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Hoodie&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;AKOEE&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black_926c8de5-f87b-4f75-97b4-8f3d0dd28120.1ec07392fe8272623cac1c9d8f3460a0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/2eab8afb-a3b0-4d44-ab54-d4e0a062f1ad.20f28cc954d73de51f1165489c2caf17.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/0d1ea259-2f52-4951-9b14-f9cf406f939f.3a07c47e4c984c7c56b88efd529dd74a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/f901e767-8563-4ec3-a852-2a96c701957b.eb7fb13a58267c5991afd6fb794725d5.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/eb60fc9c-f504-448c-ae8d-3ca66d62fd0a.879501efde7fad18944033ed74d8e4d7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/9e6b2127-c42b-41a4-9eff-c2d6e737ad03.12688b24bc07b4ce18c1d0ccecf5e21d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
+    <t>https://www.walmart.com/ip/shqvo-Girls-2-Piece-Outfits-Kids-Hoodie-Set-Tracksuit-Drop-Shoulder-Hoodie-Oversized-Hoodie-and-Sweatpants-Set-Preppy-Clothes/17697220802?classType=VARIANT&amp;from=/search</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:36:06Z</t>
+  </si>
+  <si>
+    <t>shqvo Girls 2 Piece Outfits Kids Hoodie Set Tracksuit Drop Shoulder Hoodie Oversized Hoodie and Sweatpants Set Preppy Clothes</t>
+  </si>
+  <si>
+    <t>shqvo</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/shqvo-Girls-2-Piece-Outfits-Kids-Hoodie-Set-Tracksuit-Drop-Shoulder-Hoodie-Oversized-Hoodie-and-Sweatpants-Set-Preppy-Clothes_8c340009-dcaa-4e62-b0e7-6a07183e96d0.9506abbc77c5e0a008ef045b50fd52f4.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct detailsshqvo Outfits for Teen Girls Letters Printed Casual Long Sleeve Hooded Sweatshirt Top Pocket Elastic Waist Pants Fall Clothes for Girls Child Toddler Boys Girls Long Sleeve Solid Warm Hoodie Pullover Tops Pants Kids Outfits Sweat Suit Material: Polyester Color: as the picture shows, (Due to the difference between different monitors, the picture may have slight color difference. please make sure you do not mind before ordering, Thank you!) Package weight: 420g Package size: 35x30x2cm,(Please allow 1-3mm error due to manual measurement. please make sure you do not mind before ordering.) Size chart: Size:90 Recommended age:1-2 Yeats Bust:62cm/24.41'' Sleeve:24cm/9.45'' Length:36cm/14.17'' Bottoms Length:46cm/18.11'' Size:100 Recommended age:2-3 Yeats Bust:66cm/25.98'' Sleeve:27cm/10.63'' Length:38cm/14.96'' Bottoms Length:51cm/20.08'' Size:110 Recommended age:3-4 Yeats Bust:70cm/27.56'' Sleeve:30cm/11.81'' Length:41cm/16.14'' Bottoms Length:56cm/22.05'' Size:120 Recommended age:4-5 Yeats Bust:74cm/29.13'' Sleeve:33cm/12.99'' Length:44cm/17.32'' Bottoms Length:63cm/24.80'' Size:130 Recommended age:5-6 Yeats Bust:78cm/30.71'' Sleeve:36cm/14.17'' Length:47cm/18.50'' Bottoms Length:70cm/27.56'' Size:140 Recommended age:6-7 Yeats Bust:82cm/32.28'' Sleeve:39cm/15.35'' Length:50cm/19.69'' Bottoms Length:77cm/30.31'' Size:150 Recommended age:7-8 Yeats Bust:86cm/33.86'' Sleeve:42cm/16.54'' Length:53cm/20.87'' Bottoms Length:84cm/33.07'' Size:160 Recommended age:8-9 Yeats Bust:90cm/35.43'' Sleeve:45cm/17.72'' Length:56cm/22.05'' Bottoms Length:91cm/35.83'' Toddler Boy Outfits Toddler Girl Outfits Fall purple outfit for girls cute girls clothes cute girl shirts 18 month pants girls teen girl jumpsuit Tracksuit for Girls 4T toddler girl sets outfits kid girls fall pants set child cute clothes kids sweats Toddler Outfits for Boys 4T-5T toddler girl outfits 2t 2 piece dance outfits for girls Toddler Boy Sets 5T girl two piece set two piece gymnastics outfits for girls girls jogging sets 18 month long sleeve shirt girl 4t clothes for girls Girl Outfits Size 8 girl pants set with cardigan hip hop pants girls Kids Clothing Sets Boys Baby Outfits Boy Newborn girls workout set toddler girls dress clothes for girls girl short sets size 10-12 toddlers clothes clothes girls 7-8 kids crop tops size 7-8 girls clothes size 4t-5t outfits Please refer to the size chart before your purchase Shipped within 48 hours, delivery in 7-12 days, may arrive earlier Any questions, please feel free to contact us, we will do our best to serve you. Have a nice day! materials durability and warmth, keeping little ones cozy in various weather conditions. Easy to mix and , allowing for outfit possibilities to personal style. choice for birthdays, holidays, or any celebration, delighting both parents and children alike. in a range of sizes to accommodate growing toddlers, ensuring a fit for . Fashionable design combines comfort and play, making it ideal for everyday wear and . info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-aid="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-aid="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;shqvo Outfits for Teen Girls Letters Printed Casual Long Sleeve Hooded Sweatshirt Top Pocket Elastic Waist Pants Fall Clothes for Girls Child Toddler Boys Girls Long Sleeve Solid Warm Hoodie Pullover Tops Pants Kids Outfits Sweat Suit  &lt;br&gt;  Material: Polyester  &lt;br&gt;  Color: as the picture shows, (Due to the difference between different monitors, the picture may have slight color difference. please make sure you do not mind before ordering, Thank you!)  &lt;br&gt;  Package weight: 420g  &lt;br&gt;  Package size: 35x30x2cm,(Please allow 1-3mm error due to manual measurement. please make sure you do not mind before ordering.)  &lt;br&gt;  Size chart:  &lt;br&gt;  Size:90 Recommended age:1-2 Yeats Bust:62cm/24.41'' Sleeve:24cm/9.45'' Length:36cm/14.17'' Bottoms Length:46cm/18.11''  &lt;br&gt;  Size:100 Recommended age:2-3 Yeats Bust:66cm/25.98'' Sleeve:27cm/10.63'' Length:38cm/14.96'' Bottoms Length:51cm/20.08''  &lt;br&gt;  Size:110 Recommended age:3-4 Yeats Bust:70cm/27.56'' Sleeve:30cm/11.81'' Length:41cm/16.14'' Bottoms Length:56cm/22.05''  &lt;br&gt;  Size:120 Recommended age:4-5 Yeats Bust:74cm/29.13'' Sleeve:33cm/12.99'' Length:44cm/17.32'' Bottoms Length:63cm/24.80''  &lt;br&gt;  Size:130 Recommended age:5-6 Yeats Bust:78cm/30.71'' Sleeve:36cm/14.17'' Length:47cm/18.50'' Bottoms Length:70cm/27.56''  &lt;br&gt;  Size:140 Recommended age:6-7 Yeats Bust:82cm/32.28'' Sleeve:39cm/15.35'' Length:50cm/19.69'' Bottoms Length:77cm/30.31''  &lt;br&gt;  Size:150 Recommended age:7-8 Yeats Bust:86cm/33.86'' Sleeve:42cm/16.54'' Length:53cm/20.87'' Bottoms Length:84cm/33.07''  &lt;br&gt;  Size:160 Recommended age:8-9 Yeats Bust:90cm/35.43'' Sleeve:45cm/17.72'' Length:56cm/22.05'' Bottoms Length:91cm/35.83'' Toddler Boy Outfits Toddler Girl Outfits Fall purple outfit for girls cute girls clothes cute girl shirts 18 month pants girls teen girl jumpsuit Tracksuit for Girls 4T toddler girl sets outfits kid girls fall pants set child cute clothes kids sweats Toddler Outfits for Boys 4T-5T toddler girl outfits 2t 2 piece dance outfits for girls Toddler Boy Sets 5T girl two piece set two piece gymnastics outfits for girls girls jogging sets 18 month long sleeve shirt girl 4t clothes for girls Girl Outfits Size 8 girl pants set with cardigan hip hop pants girls Kids Clothing Sets Boys Baby Outfits Boy Newborn girls workout set toddler girls dress clothes for girls girl short sets size 10-12 toddlers clothes clothes girls 7-8 kids crop tops size 7-8 girls clothes size 4t-5t outfits&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Please refer to the size chart before your purchase Shipped within 48 hours, delivery in 7-12 days, may arrive earlier Any questions, please feel free to contact us, we will do our best to serve you. Have a nice day!&lt;/li&gt;  &lt;li&gt;materials durability and warmth, keeping little ones cozy in various weather conditions.&lt;/li&gt;  &lt;li&gt;Easy to mix and , allowing for outfit possibilities to personal style.&lt;/li&gt;  &lt;li&gt;choice for birthdays, holidays, or any celebration, delighting both parents and children alike.&lt;/li&gt;  &lt;li&gt;in a range of sizes to accommodate growing toddlers, ensuring a fit for .&lt;/li&gt;  &lt;li&gt;Fashionable design combines comfort and play, making it ideal for everyday wear and .&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-aid="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>ColorZ4-WhiteClothing size2-3 YearsBrandshqvoPatternGraphic &amp; LetterMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Z4-White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;2-3 Years&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;shqvo&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Pattern&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Graphic &amp;amp; Letter&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-aid="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Free shippingFree 30-day returns</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/shqvo-Girls-2-Piece-Outfits-Kids-Hoodie-Set-Tracksuit-Drop-Shoulder-Hoodie-Oversized-Hoodie-and-Sweatpants-Set-Preppy-Clothes_8c340009-dcaa-4e62-b0e7-6a07183e96d0.9506abbc77c5e0a008ef045b50fd52f4.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/ff9acb6d-1860-4045-81d1-b3b03007af06.960e1f1bc2976b4014ec18fe1d5ed3be.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/711ad49b-1474-4d00-9b14-d7456caac1e8.e43905656247302a35ac4566dac6511f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/BRGZLK-Kids-Girls-Boys-Shiny-Tops-Summer-Solid-Color-Short-Sleeve-Loose-T-Shirt-Girl-Neon-Trendy-Jazz-Hip-Hop-Performance-Costumes-Concert-Outfits-Si/19101412534?classType=VARIANT&amp;athbdg=L1400&amp;from=/search</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:36:02Z</t>
+  </si>
+  <si>
+    <t>BRGZLK Kids Girls Boys Shiny Tops Summer Solid Color Short Sleeve Loose T-Shirt Girl Neon Trendy Jazz Hip Hop Performance Costumes Concert Outfits Silver 3-4 Years</t>
+  </si>
+  <si>
+    <t>BRGZLK</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/BRGZLK-Kids-Girls-Boys-Shiny-Tops-Summer-Solid-Color-Short-Sleeve-Loose-T-Shirt-Girl-Neon-Trendy-Jazz-Hip-Hop-Performance-Costumes-Concert-Outfits-Si_85578250-8525-4d8b-a95f-c749e1df78a0.5b6ea09a6e50c32e5ecf50e67ec7a621.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct detailsChildren's Performance Outfit Sequin Short Sleeved T-shirt Round Neck Elastic Features: 【Material】: Kids boys leisure is made of soft fabric make, soft and breathable excellent fabric, comfortable to wear. Give your cozy wearing experience. 【】:Top for kids boys and with cute print, colorful feature,will make your kids more cute. 【Occasion】: Valentine's Day ,pageant, birthday, wedding party, bridesmaid, banquet, recital, holiday, ceremony, family gathering, photo, casual, shower and other formal special occasion. 【Size】：Toddler leisure for kids toddler. Please Read the Detailed Size Measurement in the Product Description before purchase. 【Warm Tips】: Due to folding and transportation, kids suit maybe be obvious wrinkles. processing, the picture effect can still be achieved. Wash your hands with clean water, do not , do not wash with hot water, and hang to dry. Product Description: Shirts For Kids Short Sleeve Graphic T-Shirt Round Neck Crop For 3-14 Years And Boy T-Shirt Tee Features: Fashion ! Material:95%Acrylic Season:Four Season Sleeve length: sleeveless Washing: Hand wash, Do not , Line dry in the shade, Do not iron Style: FashionBoys Easter Shirts Tshirt Short Sleeve Funny Graphic Tshirts 3-14 Years Fashion make you more attractive Great for casual, daily or photoshoot, also a great idea for you show gifts It is made of materials,Soft hand feeling, no any harm to your Please allow slight 1-3cm difference due to manual measurement and a little color variation for different display setting, thanks for your understanding! 1 inch = 2.54 cm Thank you and nice day! Package include: 1PC Recommended age:3-4 YearsSize:100Size.:3 YearsBust:62-80cm/24.41-31.50''Length:41cm/16.14''Sleeve:10cm/3.94''Shoulder width:33cm/12.99'' Recommended age:3-4 Years Size:100 Size.:3 Years Bust:62-80cm/24.41-31.50'' Length:41cm/16.14'' Sleeve:10cm/3.94'' Shoulder width:33cm/12.99'' Recommended age:3-4 Years Size:100 Size.:3 Years Bust:62-80cm/24.41-31.50'' Length:41cm/16.14'' Sleeve:10cm/3.94'' Shoulder width:33cm/12.99'' Soft &amp; Cozy Fabric: Kids' T-shirts are made from ultra-soft, skin-friendly material that's gentle on delicate skin. Perfect for active kids, these cozy tops transition easily from spring and fall crispness to winter coolness. Classic Pullover Design: Featuring a comfortable crewneck and easy pullover style, these shirts are simple to put on and take off for quick outfit changes. The flattering cut suits different body types and pairs beautifully with leggings, jeans, or skirts for versatile styling. Versatile Styling: A great foundational piece to dress up or down. These long-sleeve shirts pair well with various bottoms like jeans, skirts, or leggings, and can also be layered under jackets or coats on cooler days. Ideal for Many Occasions: Perfect for casual wear, parties, home relaxation, and everyday activities. Suitable for spring, fall, and winter seasons, making it a year-round wardrobe essential. Care &amp; Durability: Machine washable and designed to maintain softness and shape after repeated washes. The quality stitching and fabric ensure long-lasting comfort and style. info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-aid="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-aid="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Children's Performance Outfit Sequin Short Sleeved T-shirt Round Neck Elastic  &lt;br&gt;  Features:  &lt;br&gt;  【Material】: Kids boys leisure is made of soft fabric make, soft and breathable excellent fabric, comfortable to wear. Give your cozy wearing experience.  &lt;br&gt;  【】:Top for kids boys and with cute print, colorful feature,will make your kids more cute. 【Occasion】: Valentine's Day ,pageant, birthday, wedding party, bridesmaid, banquet, recital, holiday, ceremony, family gathering, photo, casual, shower and other formal special occasion.  &lt;br&gt;  【Size】：Toddler leisure for kids toddler. Please Read the Detailed Size Measurement in the Product Description before purchase.  &lt;br&gt;  【Warm Tips】: Due to folding and transportation, kids suit maybe be obvious wrinkles. processing, the picture effect can still be achieved. Wash your hands with clean water, do not , do not wash with hot water, and hang to dry. Product Description:  &lt;br&gt;  Shirts For Kids Short Sleeve Graphic T-Shirt Round Neck Crop For 3-14 Years And Boy T-Shirt Tee  &lt;br&gt;  Features:  &lt;br&gt;  Fashion !  &lt;br&gt;  Material:95%Acrylic  &lt;br&gt;  Season:Four Season  &lt;br&gt;  Sleeve length: sleeveless  &lt;br&gt;  Washing: Hand wash, Do not , Line dry in the shade, Do not iron  &lt;br&gt;  Style: FashionBoys Easter Shirts Tshirt Short Sleeve Funny Graphic Tshirts 3-14 Years  &lt;br&gt;  Fashion make you more attractive  &lt;br&gt;  Great for casual, daily or photoshoot, also a great idea for you show gifts  &lt;br&gt;  It is made of materials,Soft hand feeling, no any harm to your  &lt;br&gt;  Please allow slight 1-3cm difference due to manual measurement and a little color variation for different display setting,  &lt;br&gt;  thanks for your understanding!  &lt;br&gt;  1 inch = 2.54 cm  &lt;br&gt;  Thank you and nice day!  &lt;br&gt;  Package include: 1PC  &lt;br&gt;  Recommended age:3-4 YearsSize:100Size.:3 YearsBust:62-80cm/24.41-31.50''Length:41cm/16.14''Sleeve:10cm/3.94''Shoulder width:33cm/12.99''  &lt;br&gt;  Recommended age:3-4 Years  &lt;br&gt;  Size:100  &lt;br&gt;  Size.:3 Years  &lt;br&gt;  Bust:62-80cm/24.41-31.50''  &lt;br&gt;  Length:41cm/16.14''  &lt;br&gt;  Sleeve:10cm/3.94''  &lt;br&gt;  Shoulder width:33cm/12.99''  &lt;br&gt;  Recommended age:3-4 Years  &lt;br&gt;  Size:100  &lt;br&gt;  Size.:3 Years  &lt;br&gt;  Bust:62-80cm/24.41-31.50''  &lt;br&gt;  Length:41cm/16.14''  &lt;br&gt;  Sleeve:10cm/3.94''  &lt;br&gt;  Shoulder width:33cm/12.99''  &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Soft &amp;amp; Cozy Fabric: Kids' T-shirts are made from ultra-soft, skin-friendly material that's gentle on delicate skin. Perfect for active kids, these cozy tops transition easily from spring and fall crispness to winter coolness.&lt;/li&gt;  &lt;li&gt;Classic Pullover Design: Featuring a comfortable crewneck and easy pullover style, these shirts are simple to put on and take off for quick outfit changes. The flattering cut suits different body types and pairs beautifully with leggings, jeans, or skirts for versatile styling.&lt;/li&gt;  &lt;li&gt;Versatile Styling: A great foundational piece to dress up or down. These long-sleeve shirts pair well with various bottoms like jeans, skirts, or leggings, and can also be layered under jackets or coats on cooler days.&lt;/li&gt;  &lt;li&gt;Ideal for Many Occasions: Perfect for casual wear, parties, home relaxation, and everyday activities. Suitable for spring, fall, and winter seasons, making it a year-round wardrobe essential.&lt;/li&gt;  &lt;li&gt;Care &amp;amp; Durability: Machine washable and designed to maintain softness and shape after repeated washes. The quality stitching and fabric ensure long-lasting comfort and style.&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-aid="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>Clothing size3-4 YearsSweatshirt &amp; hoodie typeSweatshirtColorSilverBrandBRGZLKMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;3-4 Years&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Sweatshirt&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Silver&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;BRGZLK&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-aid="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/BRGZLK-Kids-Girls-Boys-Shiny-Tops-Summer-Solid-Color-Short-Sleeve-Loose-T-Shirt-Girl-Neon-Trendy-Jazz-Hip-Hop-Performance-Costumes-Concert-Outfits-Si_85578250-8525-4d8b-a95f-c749e1df78a0.5b6ea09a6e50c32e5ecf50e67ec7a621.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/b60c8b66-cbed-48be-8130-86b6ea562233.dd6cb8c0ac28a930b065f6f57c3d52bb.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/da4addfa-3c81-4503-a827-a54f32ac1fe6.f07b1c0c8ab5aa5707b15ee5478860aa.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
     <t>https://www.walmart.com/ip/TKLPEHG-Women-s-Crewneck-Sweatshirts-Casual-Spring-Fall-Clothes-Long-Sleeve-Side-Slit-Workout-Solid-Color-Pullover-Tops-Black-XXL/18021767954?classType=VARIANT&amp;from=/search</t>
   </si>
   <si>
+    <t>2026-06-15T11:36:15Z</t>
+  </si>
+  <si>
     <t>TKLPEHG Women's Crewneck Sweatshirts Casual Spring Fall Clothes Long Sleeve Side Slit Workout Solid Color Pullover Tops (Black,XXL)</t>
   </si>
   <si>
     <t>TKLPEHG</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/TKLPEHG-Women-s-Crewneck-Sweatshirts-Casual-Spring-Fall-Clothes-Long-Sleeve-Side-Slit-Workout-Solid-Color-Pullover-Tops-Black-XXL_74f7f3e4-f216-4233-8be5-f57b782d18b5.2d0835c1068cd1f63d0240653c3c64fb.jpeg</t>
   </si>
   <si>
     <t>About this itemProduct detailsSweatshirts for Women Fashion Fall Casual Long Sleeve Pullover Tops Loose Sweatshirt/Hoodies for Women Casual Long Sleeve Loose Fit Pullover Sweaters Tops for Women Fall Fashion     Match: This casual long sleeve sweatshirt is easy to match with shorts, skirts, skinny jeans, leggings, long pants, wide leg pants, sneakers and casual shoes, making it a versatile addition to your wardrobe, it also looks great layered under jackets, coats, vests and cardigans.     Occasion: This pullover sweatshirt is suitable for casual, vacation, daily wear,office, party, school, running, sport, gym, dancing, skating, hiking, biking, yoga, spring, fall and winter.     Style:sweatshirt for women womens pullover sweatshirt vintage christmas sweatshirt christmas sweatshirt christmas sweatshirts for women red crewneck sweatshirt pullover sweatshirts for women womens sweatshirt oversized sweatshirt for women sweatshirts for women fall sweatshirts for women women's sweatshirts womens crewneck sweatshirt sweatshirts for women trendy pullover sweatshirts for women graphic sweatshirts for women christmas sweatshirts for women ladies sweatshirts fall clothes long-sleeve tops women fall clothes womens tops trendy plus size clothing comfy hoodieplus size crewneck sweatshirt plus size fall sweatshirt tunic sweatshirts for women long sweatshirts for women merry and bright sweatshirt soft sweatshirts for womenSize: S Bust: 115cm/45.28'' Sleeve: 46.5cm/18.31'' Length: 65cm/25.59'' Size: M Bust: 120cm/47.24'' Sleeve: 47cm/18.50'' Length: 66cm/25.98'' Size: L Bust: 125cm/49.21'' Sleeve: 47.5cm/18.70'' Length: 67cm/26.38'' Size: XL Bust: 132cm/51.97'' Sleeve: 48cm/18.90'' Length: 68cm/26.77'' Size: XXL Bust: 139cm/54.72'' Sleeve: 48.5cm/19.09'' Length: 69cm/27.17'' Material: Women sweatshirt is made of soft fabric, it is soft, stretchy, breathable and skin-friendly, to keep you comfortable and relaxed all day, suitable for Spring, fall and Winter Match: This casual long sleeve sweatshirt is easy to match with shorts, skirts, skinny jeans, leggings, long pants, wide leg pants, sneakers and casual shoes, making it a versatile addition to your wardrobe, it also looks great layered under jackets, coats, vests and cardigans. Occasion: This pullover sweatshirt is suitable for casual, vacation, daily wear,office, party, school, running, sport, gym, dancing, skating, hiking, biking, yoga, spring, fall and winter. fall tshirts shirts for women,hoodie for mom,trendy winter tops,neon green hoodie women,womens zip up hoodies with pockets,ladies stylish sweatshirts,long winter shirts women,hoodie women trendy,hoodie green,womens valentine sweatshirts,womens fall fashion 2025 trends,pullover sweaters for women trendy,high neck sweatshirt,pink washed hoodie,fall women shirts sweaters,womens zip up hoodies with pockets,womens plain hoodie,black dressy sweatshirt women,dark blue sweatshirt women, fall women outfits 2025,black womens zip up hoodie,heart sweatshirts for women plus size,oversized hoodie tunic for women,fall fleece,womens light pink sweatshirt,sweatshirt with side zipper for women,winter sweaters for women trendy,long winter sweater,crewneck sweatshirt with pocket,hoodies comfy,zip hoodies for women trendy,pink y2k hoodie,womens sweaters for fall,purple velvet hoodie,zip up hoodie women graphic,black crew sweatshirt women,black hoodie women baggy,womens fall sweaters and tops, casual hoody,oversizes hoodies,fall color blouses for women,black hoodies zipper,green and white sweatshirt,womens fleece tunic pullover,green crop sweatshirt for women,yellow hoodies,zip up sweatshirt,womens graphic hoodies,ladies hooded sweatshirts zipper front,zipper hoodies,womans winter tops,winter shirt,woman hoodies,red plus size sweatshirt,fall clothing women,fall womens sweater,oversized tops for women fall, info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;Sweatshirts for Women Fashion Fall Casual Long Sleeve Pullover Tops Loose Sweatshirt/Hoodies for Women Casual Long Sleeve Loose Fit Pullover Sweaters Tops for Women Fall Fashion&lt;/p&gt; &lt;p&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp; Match: This casual long sleeve sweatshirt is easy to match with shorts, skirts, skinny jeans, leggings, long pants, wide leg pants, sneakers and casual shoes, making it a versatile addition to your wardrobe, it also looks great layered under jackets, coats, vests and cardigans.&lt;/p&gt; &lt;p&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp; Occasion: This pullover sweatshirt is suitable for casual, vacation, daily wear,office, party, school, running, sport, gym, dancing, skating, hiking, biking, yoga, spring, fall and winter.&lt;/p&gt; &lt;p&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp; Style:sweatshirt for women womens pullover sweatshirt vintage christmas sweatshirt christmas sweatshirt christmas sweatshirts for women red crewneck sweatshirt pullover sweatshirts for women womens sweatshirt oversized sweatshirt for women sweatshirts for women fall sweatshirts for women women's sweatshirts womens crewneck sweatshirt sweatshirts for women trendy pullover sweatshirts for women graphic sweatshirts for women christmas sweatshirts for women ladies sweatshirts fall clothes long-sleeve tops women fall clothes womens tops trendy plus size clothing comfy hoodieplus size crewneck sweatshirt plus size fall sweatshirt tunic sweatshirts for women long sweatshirts for women merry and bright sweatshirt soft sweatshirts for women&lt;/p&gt;Size: S Bust: 115cm/45.28'' Sleeve: 46.5cm/18.31'' Length: 65cm/25.59''  &lt;p&gt;Size: M Bust: 120cm/47.24'' Sleeve: 47cm/18.50'' Length: 66cm/25.98''&lt;/p&gt; &lt;p&gt;Size: L Bust: 125cm/49.21'' Sleeve: 47.5cm/18.70'' Length: 67cm/26.38''&lt;/p&gt; &lt;p&gt;Size: XL Bust: 132cm/51.97'' Sleeve: 48cm/18.90'' Length: 68cm/26.77''&lt;/p&gt; &lt;p&gt;Size: XXL Bust: 139cm/54.72'' Sleeve: 48.5cm/19.09'' Length: 69cm/27.17''&lt;/p&gt; &lt;p&gt;&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Material: Women sweatshirt is made of soft fabric, it is soft, stretchy, breathable and skin-friendly, to keep you comfortable and relaxed all day, suitable for Spring, fall and Winter&lt;/li&gt;  &lt;li&gt;Match: This casual long sleeve sweatshirt is easy to match with shorts, skirts, skinny jeans, leggings, long pants, wide leg pants, sneakers and casual shoes, making it a versatile addition to your wardrobe, it also looks great layered under jackets, coats, vests and cardigans.&lt;/li&gt;  &lt;li&gt;Occasion: This pullover sweatshirt is suitable for casual, vacation, daily wear,office, party, school, running, sport, gym, dancing, skating, hiking, biking, yoga, spring, fall and winter.&lt;/li&gt;  &lt;li&gt;fall tshirts shirts for women,hoodie for mom,trendy winter tops,neon green hoodie women,womens zip up hoodies with pockets,ladies stylish sweatshirts,long winter shirts women,hoodie women trendy,hoodie green,womens valentine sweatshirts,womens fall fashion 2025 trends,pullover sweaters for women trendy,high neck sweatshirt,pink washed hoodie,fall women shirts sweaters,womens zip up hoodies with pockets,womens plain hoodie,black dressy sweatshirt women,dark blue sweatshirt women,&lt;/li&gt;  &lt;li&gt;fall women outfits 2025,black womens zip up hoodie,heart sweatshirts for women plus size,oversized hoodie tunic for women,fall fleece,womens light pink sweatshirt,sweatshirt with side zipper for women,winter sweaters for women trendy,long winter sweater,crewneck sweatshirt with pocket,hoodies comfy,zip hoodies for women trendy,pink y2k hoodie,womens sweaters for fall,purple velvet hoodie,zip up hoodie women graphic,black crew sweatshirt women,black hoodie women baggy,womens fall sweaters and tops,&lt;/li&gt;  &lt;li&gt;casual hoody,oversizes hoodies,fall color blouses for women,black hoodies zipper,green and white sweatshirt,womens fleece tunic pullover,green crop sweatshirt for women,yellow hoodies,zip up sweatshirt,womens graphic hoodies,ladies hooded sweatshirts zipper front,zipper hoodies,womans winter tops,winter shirt,woman hoodies,red plus size sweatshirt,fall clothing women,fall womens sweater,oversized tops for women fall,&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+    <t>&lt;div&gt;&lt;section data-dca-aid="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-aid="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;Sweatshirts for Women Fashion Fall Casual Long Sleeve Pullover Tops Loose Sweatshirt/Hoodies for Women Casual Long Sleeve Loose Fit Pullover Sweaters Tops for Women Fall Fashion&lt;/p&gt; &lt;p&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp; Match: This casual long sleeve sweatshirt is easy to match with shorts, skirts, skinny jeans, leggings, long pants, wide leg pants, sneakers and casual shoes, making it a versatile addition to your wardrobe, it also looks great layered under jackets, coats, vests and cardigans.&lt;/p&gt; &lt;p&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp; Occasion: This pullover sweatshirt is suitable for casual, vacation, daily wear,office, party, school, running, sport, gym, dancing, skating, hiking, biking, yoga, spring, fall and winter.&lt;/p&gt; &lt;p&gt;&amp;nbsp;&amp;nbsp;&amp;nbsp; Style:sweatshirt for women womens pullover sweatshirt vintage christmas sweatshirt christmas sweatshirt christmas sweatshirts for women red crewneck sweatshirt pullover sweatshirts for women womens sweatshirt oversized sweatshirt for women sweatshirts for women fall sweatshirts for women women's sweatshirts womens crewneck sweatshirt sweatshirts for women trendy pullover sweatshirts for women graphic sweatshirts for women christmas sweatshirts for women ladies sweatshirts fall clothes long-sleeve tops women fall clothes womens tops trendy plus size clothing comfy hoodieplus size crewneck sweatshirt plus size fall sweatshirt tunic sweatshirts for women long sweatshirts for women merry and bright sweatshirt soft sweatshirts for women&lt;/p&gt;Size: S Bust: 115cm/45.28'' Sleeve: 46.5cm/18.31'' Length: 65cm/25.59''  &lt;p&gt;Size: M Bust: 120cm/47.24'' Sleeve: 47cm/18.50'' Length: 66cm/25.98''&lt;/p&gt; &lt;p&gt;Size: L Bust: 125cm/49.21'' Sleeve: 47.5cm/18.70'' Length: 67cm/26.38''&lt;/p&gt; &lt;p&gt;Size: XL Bust: 132cm/51.97'' Sleeve: 48cm/18.90'' Length: 68cm/26.77''&lt;/p&gt; &lt;p&gt;Size: XXL Bust: 139cm/54.72'' Sleeve: 48.5cm/19.09'' Length: 69cm/27.17''&lt;/p&gt; &lt;p&gt;&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Material: Women sweatshirt is made of soft fabric, it is soft, stretchy, breathable and skin-friendly, to keep you comfortable and relaxed all day, suitable for Spring, fall and Winter&lt;/li&gt;  &lt;li&gt;Match: This casual long sleeve sweatshirt is easy to match with shorts, skirts, skinny jeans, leggings, long pants, wide leg pants, sneakers and casual shoes, making it a versatile addition to your wardrobe, it also looks great layered under jackets, coats, vests and cardigans.&lt;/li&gt;  &lt;li&gt;Occasion: This pullover sweatshirt is suitable for casual, vacation, daily wear,office, party, school, running, sport, gym, dancing, skating, hiking, biking, yoga, spring, fall and winter.&lt;/li&gt;  &lt;li&gt;fall tshirts shirts for women,hoodie for mom,trendy winter tops,neon green hoodie women,womens zip up hoodies with pockets,ladies stylish sweatshirts,long winter shirts women,hoodie women trendy,hoodie green,womens valentine sweatshirts,womens fall fashion 2025 trends,pullover sweaters for women trendy,high neck sweatshirt,pink washed hoodie,fall women shirts sweaters,womens zip up hoodies with pockets,womens plain hoodie,black dressy sweatshirt women,dark blue sweatshirt women,&lt;/li&gt;  &lt;li&gt;fall women outfits 2025,black womens zip up hoodie,heart sweatshirts for women plus size,oversized hoodie tunic for women,fall fleece,womens light pink sweatshirt,sweatshirt with side zipper for women,winter sweaters for women trendy,long winter sweater,crewneck sweatshirt with pocket,hoodies comfy,zip hoodies for women trendy,pink y2k hoodie,womens sweaters for fall,purple velvet hoodie,zip up hoodie women graphic,black crew sweatshirt women,black hoodie women baggy,womens fall sweaters and tops,&lt;/li&gt;  &lt;li&gt;casual hoody,oversizes hoodies,fall color blouses for women,black hoodies zipper,green and white sweatshirt,womens fleece tunic pullover,green crop sweatshirt for women,yellow hoodies,zip up sweatshirt,womens graphic hoodies,ladies hooded sweatshirts zipper front,zipper hoodies,womans winter tops,winter shirt,woman hoodies,red plus size sweatshirt,fall clothing women,fall womens sweater,oversized tops for women fall,&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-aid="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
   </si>
   <si>
     <t>Clothing sizeXXLSweatshirt &amp; hoodie typeSweatshirtColorBlackBrandTKLPEHGMore details</t>
   </si>
   <si>
-    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;XXL&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Sweatshirt&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;TKLPEHG&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;XXL&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Sweatshirt&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;TKLPEHG&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-aid="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/TKLPEHG-Women-s-Crewneck-Sweatshirts-Casual-Spring-Fall-Clothes-Long-Sleeve-Side-Slit-Workout-Solid-Color-Pullover-Tops-Black-XXL_74f7f3e4-f216-4233-8be5-f57b782d18b5.2d0835c1068cd1f63d0240653c3c64fb.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/156665f3-5923-450a-b837-3bae28087179.b226074b0f0e2b7db439eced353fa705.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/327b7afe-839f-4c45-874b-102add8c7868.93488df097ce37a4a86eedbc924b46ad.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/b51fcc22-4905-4512-8543-6651398ebde3.ca9d04e8867a4210fcdcd0ec7c42e726.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/1398ebe4-fdc9-4457-a780-c18b99a92138.2e5d1239ff87b701f61666b14ce49122.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/8c076af1-c4ba-465a-97ca-f2641c4de48c.b9e49445f0d1c2d698e5d2e6190aa9ce.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/65f264c4-24ce-4148-93d8-83f4facda219.ee51c2574c9c44fea591bf1f113f2ae2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Mens-Fortnite-Halloween-Pumpkin-Monster-Neon-Art-T-Shirt/17709613618?classType=VARIANT&amp;from=/search</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:36:20Z</t>
+  </si>
+  <si>
+    <t>Mens Fortnite Halloween Pumpkin Monster Neon Art T Shirt</t>
+  </si>
+  <si>
+    <t>Fortnite</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Mens-Fortnite-Halloween-Pumpkin-Monster-Neon-Art-T-Shirt_0ca9eb1f-e979-404d-83eb-8ad29732061f.d70544c7ad3f32fe0d9f0abd026d865e.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct detailsSquad up for Halloween mayhem with this officially licensed Men's Fortnite Halloween Pumpkin Monster Neon Art Graphic T-Shirt! Featuring a fierce, glowing jack-o'-lantern rallying his pumpkin army with the legendary Raven leading the charge, bringing the battle royale straight to fright night. The classic Fortnite logo gets a bold upgrade in hot pink, adding serious style points to your Halloween loadout. Whether you're harvesting candy or building the ultimate costume combo, this new apparel is a must-have for any Fortnite fan! Sink your fangs into this unique men's graphic tee design from Fortnite. Wear your Halloween spirit all season long with this men's t-shirt that is perfect for everything from haunted hayrides to horror movie marathons! Featuring a glowing jack-o'-lantern rallying his pumpkin army with the legendary Raven leading the charge, along with the iconic Fortnite logo in hot pink style. Find the perfect fit for you! Check out size charts for more information. Made from the highest quality materials on first-class digital direct-to-garment printers. *This item is made to order; please consider this when ordering multiple sizes.* Printed in the U.S.A. with safe water-based inks. Easy care; machine wash cold inside out with similar colors, tumble dry low (hang dry for best results). Officially licensed apparel. Designed by and exclusive collaboration with top brands &amp; world-class artists. **Notice: Customers have mentioned our sizing tends to run small. Please consider ordering a size up.** info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-aid="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-aid="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Squad up for Halloween mayhem with this officially licensed Men's Fortnite Halloween Pumpkin Monster Neon Art Graphic T-Shirt! Featuring a fierce, glowing jack-o'-lantern rallying his pumpkin army with the legendary Raven leading the charge, bringing the battle royale straight to fright night. The classic Fortnite logo gets a bold upgrade in hot pink, adding serious style points to your Halloween loadout. Whether you're harvesting candy or building the ultimate costume combo, this new apparel is a must-have for any Fortnite fan!&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Sink your fangs into this unique men's graphic tee design from Fortnite.&lt;/li&gt;  &lt;li&gt;Wear your Halloween spirit all season long with this men's t-shirt that is perfect for everything from haunted hayrides to horror movie marathons! Featuring a glowing jack-o'-lantern rallying his pumpkin army with the legendary Raven leading the charge, along with the iconic Fortnite logo in hot pink style.&lt;/li&gt;  &lt;li&gt;Find the perfect fit for you! Check out size charts for more information. Made from the highest quality materials on first-class digital direct-to-garment printers. *This item is made to order; please consider this when ordering multiple sizes.*&lt;/li&gt;  &lt;li&gt;Printed in the U.S.A. with safe water-based inks. Easy care; machine wash cold inside out with similar colors, tumble dry low (hang dry for best results).&lt;/li&gt;  &lt;li&gt;Officially licensed apparel. Designed by and exclusive collaboration with top brands &amp;amp; world-class artists.&lt;/li&gt;  &lt;li&gt;**Notice: Customers have mentioned our sizing tends to run small. Please consider ordering a size up.**&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-aid="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>Clothing sizeLSweatshirt &amp; hoodie typeSweatshirtColorBlackBrandFortniteMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;L&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Sweatshirt&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Fortnite&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-aid="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Mens-Fortnite-Halloween-Pumpkin-Monster-Neon-Art-T-Shirt_0ca9eb1f-e979-404d-83eb-8ad29732061f.d70544c7ad3f32fe0d9f0abd026d865e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/e0fda209-8f96-451c-a65b-73c11c11e567.4dc911648dbff7f72d0249b67985655f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/24ddef19-392c-426a-bbfc-e6241c0b2b52.1007d413d8a3a162de46eb04726e5f60.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/a8fc544b-0caf-4370-b11a-9c9dabf2bf7f.348a0ba3b226d1e504046543f99dd44b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/4f2c25aa-c24a-4ccc-b5f6-d647ab1cf374.1d94f698e63498e0477187ca8e8cb9f3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -577,59 +591,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q6"/>
+  <dimension ref="A1:R6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -637,287 +651,296 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>18</v>
-[...4 lines deleted...]
-      <c r="D2" t="s">
         <v>19</v>
       </c>
+      <c r="C2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D2">
+        <v>17060256870</v>
+      </c>
       <c r="E2" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>14.29</v>
+        <v>21</v>
+      </c>
+      <c r="F2" t="s">
+        <v>22</v>
       </c>
       <c r="G2">
-        <v>16.09</v>
-[...2 lines deleted...]
-        <v>3.5</v>
+        <v>12.45</v>
       </c>
       <c r="I2">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="J2">
+        <v>1</v>
       </c>
       <c r="K2" t="s">
+        <v>23</v>
+      </c>
+      <c r="L2" t="s">
+        <v>24</v>
+      </c>
+      <c r="M2" t="s">
+        <v>25</v>
+      </c>
+      <c r="N2" t="s">
+        <v>26</v>
+      </c>
+      <c r="O2" t="s">
+        <v>27</v>
+      </c>
+      <c r="P2">
+        <v>1</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>28</v>
+      </c>
+      <c r="R2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
+        <v>30</v>
+      </c>
+      <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3">
+        <v>17697220802</v>
+      </c>
+      <c r="E3" t="s">
+        <v>33</v>
+      </c>
+      <c r="F3" t="s">
         <v>22</v>
       </c>
-      <c r="L2" t="s">
-[...8 lines deleted...]
-      <c r="O2">
+      <c r="G3">
+        <v>8.76</v>
+      </c>
+      <c r="H3">
+        <v>9.84</v>
+      </c>
+      <c r="K3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3" t="s">
+        <v>35</v>
+      </c>
+      <c r="M3" t="s">
+        <v>36</v>
+      </c>
+      <c r="N3" t="s">
+        <v>37</v>
+      </c>
+      <c r="O3" t="s">
+        <v>38</v>
+      </c>
+      <c r="P3">
         <v>1</v>
       </c>
-      <c r="P2" t="s">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="Q3" t="s">
+        <v>39</v>
+      </c>
+      <c r="R3" t="s">
+        <v>40</v>
       </c>
     </row>
-    <row r="3" spans="1:17">
-      <c r="A3" t="s">
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
+        <v>41</v>
+      </c>
+      <c r="B4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D4">
+        <v>19101412534</v>
+      </c>
+      <c r="E4" t="s">
+        <v>44</v>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4">
+        <v>7.19</v>
+      </c>
+      <c r="K4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L4" t="s">
+        <v>46</v>
+      </c>
+      <c r="M4" t="s">
+        <v>47</v>
+      </c>
+      <c r="N4" t="s">
+        <v>48</v>
+      </c>
+      <c r="O4" t="s">
+        <v>49</v>
+      </c>
+      <c r="P4">
+        <v>1</v>
+      </c>
+      <c r="Q4" t="s">
         <v>28</v>
       </c>
-      <c r="B3" t="s">
-[...35 lines deleted...]
-      <c r="O3">
+      <c r="R4" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" t="s">
+        <v>52</v>
+      </c>
+      <c r="C5" t="s">
+        <v>53</v>
+      </c>
+      <c r="D5">
+        <v>18021767954</v>
+      </c>
+      <c r="E5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F5" t="s">
+        <v>22</v>
+      </c>
+      <c r="G5">
+        <v>17.98</v>
+      </c>
+      <c r="K5" t="s">
+        <v>55</v>
+      </c>
+      <c r="L5" t="s">
+        <v>56</v>
+      </c>
+      <c r="M5" t="s">
+        <v>57</v>
+      </c>
+      <c r="N5" t="s">
+        <v>58</v>
+      </c>
+      <c r="O5" t="s">
+        <v>59</v>
+      </c>
+      <c r="P5">
         <v>1</v>
       </c>
-      <c r="P3" t="s">
-[...3 lines deleted...]
-        <v>37</v>
+      <c r="Q5" t="s">
+        <v>28</v>
+      </c>
+      <c r="R5" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="4" spans="1:17">
-[...36 lines deleted...]
-      <c r="O4">
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
+        <v>61</v>
+      </c>
+      <c r="B6" t="s">
+        <v>62</v>
+      </c>
+      <c r="C6" t="s">
+        <v>63</v>
+      </c>
+      <c r="D6">
+        <v>17709613618</v>
+      </c>
+      <c r="E6" t="s">
+        <v>64</v>
+      </c>
+      <c r="F6" t="s">
+        <v>22</v>
+      </c>
+      <c r="G6">
+        <v>12.99</v>
+      </c>
+      <c r="K6" t="s">
+        <v>65</v>
+      </c>
+      <c r="L6" t="s">
+        <v>66</v>
+      </c>
+      <c r="M6" t="s">
+        <v>67</v>
+      </c>
+      <c r="N6" t="s">
+        <v>68</v>
+      </c>
+      <c r="O6" t="s">
+        <v>69</v>
+      </c>
+      <c r="P6">
         <v>1</v>
       </c>
-      <c r="P4" t="s">
-[...89 lines deleted...]
-      </c>
       <c r="Q6" t="s">
-        <v>64</v>
+        <v>28</v>
+      </c>
+      <c r="R6" t="s">
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">