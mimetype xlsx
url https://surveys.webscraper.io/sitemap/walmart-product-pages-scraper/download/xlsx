--- v3 (2026-06-19)
+++ v4 (2026-07-10)
@@ -12,282 +12,213 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>specifications</t>
   </si>
   <si>
-    <t>specifications_html</t>
-[...1 lines deleted...]
-  <si>
     <t>availability</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>https://www.walmart.com/ip/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black/17060256870?classType=VARIANT&amp;athbdg=L1400&amp;from=/search</t>
   </si>
   <si>
-    <t>2026-06-15T11:35:58Z</t>
+    <t>2026-07-07T13:47:11Z</t>
   </si>
   <si>
     <t>Women's Hooded Zipper Jackets Oversized Long Sleeve Soft Cotton Zip Up Plain Hoodie Sweatshirt with Pockets (L, Black)</t>
   </si>
   <si>
     <t>AKOEE</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black_926c8de5-f87b-4f75-97b4-8f3d0dd28120.1ec07392fe8272623cac1c9d8f3460a0.jpeg</t>
   </si>
   <si>
-    <t>About this itemProduct detailsWelcom to AKOEE fashion clothing shop! Up to 25%-60% off Deals on Fashion Gifts! ♡♡ Comfy Clothes for Woman: Our womens clothing is made of a premium blend of cotton and polyester, which makes it incredibly soft, comfortable, breathable and durable. Exquisitely crafted, with every detail carefully processed, featuring tight stitching and reliable quality. Summer outfit for women. ♡♡ Fashionable Design: This famale tops collection features a classic dressy or sporty style that is simple yet stylish, suitable for various occasions. You will look more youthful and vigorous ♡♡ Multiple Sizes &amp; Colors: Our women's shirt is tailored to fit and is available in multiple sizes to suit various body types, ensuring a comfortable and relaxed fit. Available in multiple colors, including black, white, grey, khaki, pink and more, you can mix and match to create multiple fashion styles that suit your personal taste. ♡♡ Versatile Dressing Outfit: Not only suitable for daily casual wear but can also be paired with various different styles of clothing, such as jeans, capri, casual pants, shorts, pants, and more. Whether you're outdoors or indoors, it provides a comfortable wearing experience. ♡♡ Easy to Care: Our womens clothes can be directly machine washed. For best results, we recommend washing in cold water and tumble dry on low heat. True To Size, Please refer to the size chart in the product photos to select the most suitable size for you. What We Have: T-Shirts, Tank Top, Bandeau, Blouse, Tunics, Base Tee, Button-Down, Camisole, Dress, Shorts, Capris, Pant, Legging, Jean, Cover Ups, Chemise, Swimwear, Crop, Flounce, High Low, Jacket, Sweatshirt, Sweater, Hoodie, Lace, Cover Ups, Peasant, Peplum, Poncho, Pullover, Trench Coat, Quarter Zip, Knitwear, Cold Shoulder, Cutout Shoulder, Drop Shoulder, Off-the-Shoulder, Cardigan, Vest, Blazers, Cardigan, and so on. Aiming to bring more high-quality products, everyday low price, seasonal deals or clearance items, and considerate services to customers. If you have Any suggestions or questions, please feel free to contact us by email, we will help you within 24 hours :)   Dear Friend, Please Check The Seller's Size Chart Size: Large US: 8 UK: 12 EU: 38 Bust: 122cm/48.03'' Shoulder : 64cm/25.20'' Sleeve: 58cm/22.83'' Length: 72cm/28.35'' Women's Trends, Trendy Tops for Women - Womens Oversized Hoodies Fleece Sweatshirts Long Sleeve Zipper V-Neck Sweaters Pullover Fall Outfits With Pocket Premium Material - Womens Trendy Clothing 2025, made of cotton, polyester and elastane fabric, soft, stretch, lightweight, skin-friendly, breathable and comfortable to wear. This blouse's thickness is just right for spring, summer and fall basic tops, good for daily, street, club, going out, shopping, walking, lounge, home, work, vacation outfits, party, etc. Easy To Outfit: Our fashion women tees match well with any outfits you like, such as jeans, leggings, longs, pants, skirts, heels, sandals or sneakers, also easy to match the jacket when it is cold. A great summer casual tops gifts for women. Widely Occasion - This cute summer tshirt for laides and teen girls is great for daily wear, date, vacation, work, casual, sports, office, party, etc. Let you become the focus of the crowd, you will like this stylish womens tops! (black tops for women,boho tops for women,peplum tops for women,womens plus size tops,gym tops for women,feather tops for women,summer tops for women,short sleeve t shirts,summer tops,asymmetrical tops for women,crop tops for teens,casual tops for women,mock neck tops for women,sequin tops,ribbed short sleeve tops for women,high neck tank tops for women,boat neck tops for women,cowl neck tops for women,yoga tops,party tops for women,cute summer clothes,ladies blouses and tops) Easy Care and Maintenance: Easy to care. Simply machine wash them on a gentle cycle, avoiding bleach, and lay them flat to dry. They are designed to retain their shape and color even after multiple washes, ensuring long-lasting durability and convenience for your everyday wear. Gift Idea for Her - It's soft to skin, light-weight and comfortable to wear, simple but chic design. A perfect gift idea for a birthday, anniversary, wedding ceremony or party. Friends and family alike will love it.(women shirts tshirts pink ladies tops and blouses base tees undershirts pullover tunic tops for women loose fit dressy casual holiday outfits vacation beach clothes ladies summer tops festive women's beach hawaiian button up short sleeve tee shirts ladies lightweight cardigan woman matching lounge pajamas party supplies gifts holiday outfit decorations ladies t-shirts women unique gift comfy pajamas for women hot pink neon shirts for women 2 piece outfits shorts set waffle shirt button up plus size shirts for women collared shirts crop tops for teen girls mothers day shirts for girls graphic crewneck shirt long shirts for women to wear with leggings cotton tops for women) info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
-[...8 lines deleted...]
-    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;L&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Hoodie&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Black&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;AKOEE&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-aid="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+    <t>About this itemProduct details</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-aid="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-aid="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clothing size: L
+Sweatshirt &amp; hoodie type: Hoodie
+Color: Black
+Brand: AKOEE
+Clothing fit: Relaxed Fit
+Fabric material name: Polyester
+Sleeve length style: Long Sleeve
+Pattern: Solid, Gradient Color, Stripes, Plaid, Colorblock, Tie Dye, Graphic
+Clothing size group: Women, Women's Plus
+Gender: Female
+Top style: Pullover, Blouse
+Clothing neck style: Hooded
+Fastener type: Zipper
+Fabric material percentage: 100
+Clothing feature: Stretchable, Flat Seams, Moisture-Wicking, Wrinkle-Resistant, Quick-Dry, UV Protection
+Clothing style: Casual, Dressy, Leisure, Loungewear, Layered Look, Streetwear
+Clothing occasion: Casual, Dressy, Anniversary, Back-to-School, Birthday, Christening, Christmas, Fourth of July, Festival, Graduation, Halloween, Holiday, Night Club, Night Out, Party, Work, Thanksgiving, Vacation
+Age group: Adult
+Theme: Women's Fashion, Trendy Tops for Women, Dressy Casual, Fall Outfits, Hawaiian, Beach, Travel, Multi-theme， Business Casual Outfits, Fall Clothes
+Fabric care instructions: Machine Wash, Warm Tips: Please refer to size chart under the Product Description before ordering. And feel free to tell us if you have any problems before or after purchasing (women clothes trendy,Short Sleeve tops for women,clothes for women trendy,womens clothes clearance sale,thermal clothes,exercise clothes for women,gym clothes women,trendy womens clothes,womens clothes trendy,workout clothes women,girls clothes size 14-16,women clothes clearance sale,trendy clothes for teen girls,cute clothes for teens,cute clothes for teens,Short Sleeve christmas shirts for women,Short Sleeve shirts for women)
+Zippered: Y
+Fabric construction: Knit &amp; Woven
+Sleeve style: Flutter
+</t>
   </si>
   <si>
     <t>Free 30-day returns</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black_926c8de5-f87b-4f75-97b4-8f3d0dd28120.1ec07392fe8272623cac1c9d8f3460a0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/2eab8afb-a3b0-4d44-ab54-d4e0a062f1ad.20f28cc954d73de51f1165489c2caf17.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/0d1ea259-2f52-4951-9b14-f9cf406f939f.3a07c47e4c984c7c56b88efd529dd74a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/f901e767-8563-4ec3-a852-2a96c701957b.eb7fb13a58267c5991afd6fb794725d5.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/eb60fc9c-f504-448c-ae8d-3ca66d62fd0a.879501efde7fad18944033ed74d8e4d7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/9e6b2127-c42b-41a4-9eff-c2d6e737ad03.12688b24bc07b4ce18c1d0ccecf5e21d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
-    <t>https://www.walmart.com/ip/shqvo-Girls-2-Piece-Outfits-Kids-Hoodie-Set-Tracksuit-Drop-Shoulder-Hoodie-Oversized-Hoodie-and-Sweatpants-Set-Preppy-Clothes/17697220802?classType=VARIANT&amp;from=/search</t>
-[...133 lines deleted...]
-https://i5.walmartimages.com/asr/4f2c25aa-c24a-4ccc-b5f6-d647ab1cf374.1d94f698e63498e0477187ca8e8cb9f3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+    <t>https://www.walmart.com/ip/Staki-Toddler-Girl-Hoodie-Girls-Long-Sleeve-Hooded-Sweatshirt-Thick-Graphic-Hoodie-Cute-Pullovers-Tops-White-11-12-Years/17578219025?classType=VARIANT&amp;from=/search</t>
+  </si>
+  <si>
+    <t>2026-07-07T13:46:46Z</t>
+  </si>
+  <si>
+    <t>Staki Toddler Girl Hoodie Girls Long Sleeve Hooded Sweatshirt Thick Graphic Hoodie Cute Pullovers Tops(White,11-12 Years)</t>
+  </si>
+  <si>
+    <t>Staki</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Staki-Toddler-Girl-Hoodie-Girls-Long-Sleeve-Hooded-Sweatshirt-Thick-Graphic-Hoodie-Cute-Pullovers-Tops-White-11-12-Years_6d7569ac-67d3-4b05-8204-e9013abc671e.d05ae40a66a45dd8fb196938ad2d1975.jpeg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clothing size: 11-12 Years
+Sweatshirt &amp; hoodie type: Hoodie
+Color: White
+Brand: Staki
+Clothing fit: Active Fit
+Fabric material name: Fleece
+Sleeve length style: Long Sleeve
+Pattern: Tie-Dye
+Clothing size group: Toddler
+Gender: Female
+Top style: Hoodie, Pullover
+Clothing neck style: Hooded
+Fastener type: Pull-On
+Fabric material percentage: 60, 40
+Clothing feature: Expandable
+Clothing style: Athletic, Casual, Leisure
+Clothing occasion: Casual, Birthday, Holiday
+Age group: Child
+Theme: Back-to-School
+Character group: Checkered Crop Top
+Fabric care instructions: Dry Clean Only; Machine Washable; Hand Wash
+Zippered: N
+Fabric construction: Knit
+Recycled material content: Nylon
+Piece count: 1
+Sleeve style: Rolled
+Clothing shoulder style: Drop Shoulder
+</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Staki-Toddler-Girl-Hoodie-Girls-Long-Sleeve-Hooded-Sweatshirt-Thick-Graphic-Hoodie-Cute-Pullovers-Tops-White-11-12-Years_6d7569ac-67d3-4b05-8204-e9013abc671e.d05ae40a66a45dd8fb196938ad2d1975.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/8aa3df51-19d7-4d01-9dca-bcc6971c723c.7137c245df978ad3bf851cadc69d3df0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/df7677b8-b37d-414c-8b2c-d371eee13e2b.c931bfd8d38ca927007f70d054d0f7cb.png?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/51960eae-7bc0-4a1b-a8aa-9d0003c16c10.b7c86d91a3a150f5c9e947c79b391849.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -591,59 +522,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R6"/>
+  <dimension ref="A1:Q3"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -651,296 +582,134 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-      <c r="R1" t="s">
+    </row>
+    <row r="2" spans="1:17">
+      <c r="A2" t="s">
         <v>17</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>18</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="D2">
         <v>17060256870</v>
       </c>
       <c r="E2" t="s">
+        <v>20</v>
+      </c>
+      <c r="F2" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="G2">
         <v>12.45</v>
       </c>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
+        <v>22</v>
+      </c>
+      <c r="L2" t="s">
         <v>23</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>24</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>25</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2">
+        <v>1</v>
+      </c>
+      <c r="P2" t="s">
         <v>26</v>
       </c>
-      <c r="O2" t="s">
+      <c r="Q2" t="s">
         <v>27</v>
       </c>
-      <c r="P2">
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
+        <v>28</v>
+      </c>
+      <c r="B3" t="s">
+        <v>29</v>
+      </c>
+      <c r="C3" t="s">
+        <v>30</v>
+      </c>
+      <c r="D3">
+        <v>17578219025</v>
+      </c>
+      <c r="E3" t="s">
+        <v>31</v>
+      </c>
+      <c r="K3" t="s">
+        <v>32</v>
+      </c>
+      <c r="L3" t="s">
+        <v>23</v>
+      </c>
+      <c r="M3" t="s">
+        <v>24</v>
+      </c>
+      <c r="N3" t="s">
+        <v>33</v>
+      </c>
+      <c r="O3">
         <v>1</v>
       </c>
-      <c r="Q2" t="s">
-[...31 lines deleted...]
-      <c r="K3" t="s">
+      <c r="Q3" t="s">
         <v>34</v>
-      </c>
-[...160 lines deleted...]
-        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">