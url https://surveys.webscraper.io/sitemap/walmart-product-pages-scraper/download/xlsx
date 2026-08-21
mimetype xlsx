--- v4 (2026-07-10)
+++ v5 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -68,157 +68,331 @@
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>specifications</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>https://www.walmart.com/ip/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black/17060256870?classType=VARIANT&amp;athbdg=L1400&amp;from=/search</t>
   </si>
   <si>
-    <t>2026-07-07T13:47:11Z</t>
+    <t>2026-08-20T13:54:44Z</t>
   </si>
   <si>
     <t>Women's Hooded Zipper Jackets Oversized Long Sleeve Soft Cotton Zip Up Plain Hoodie Sweatshirt with Pockets (L, Black)</t>
   </si>
   <si>
     <t>AKOEE</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black_926c8de5-f87b-4f75-97b4-8f3d0dd28120.1ec07392fe8272623cac1c9d8f3460a0.jpeg</t>
   </si>
   <si>
-    <t>About this itemProduct details</t>
-[...2 lines deleted...]
-    <t>&lt;div&gt;&lt;section data-dca-aid="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-aid="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+    <t>Welcom to AKOEE fashion clothing shop! Up to 25%-60% off Deals on Fashion Gifts! ♡♡ Comfy Clothes for Woman: Our womens clothing is made of a premium blend of cotton and polyester, which makes it incredibly soft, comfortable, breathable and durable. Exquisitely crafted, with every detail carefully processed, featuring tight stitching and reliable quality. Summer outfit for women. ♡♡ Fashionable Design: This famale tops collection features a classic dressy or sporty style that is simple yet stylish, suitable for various occasions. You will look more youthful and vigorous ♡♡ Multiple Sizes &amp; Colors: Our women's shirt is tailored to fit and is available in multiple sizes to suit various body types, ensuring a comfortable and relaxed fit. Available in multiple colors, including black, white, grey, khaki, pink and more, you can mix and match to create multiple fashion styles that suit your personal taste. ♡♡ Versatile Dressing Outfit: Not only suitable for daily casual wear but can also be paired with various different styles of clothing, such as jeans, capri, casual pants, shorts, pants, and more. Whether you're outdoors or indoors, it provides a comfortable wearing experience. ♡♡ Easy to Care: Our womens clothes can be directly machine washed. For best results, we recommend washing in cold water and tumble dry on low heat. True To Size, Please refer to the size chart in the product photos to select the most suitable size for you. What We Have: T-Shirts, Tank Top, Bandeau, Blouse, Tunics, Base Tee, Button-Down, Camisole, Dress, Shorts, Capris, Pant, Legging, Jean, Cover Ups, Chemise, Swimwear, Crop, Flounce, High Low, Jacket, Sweatshirt, Sweater, Hoodie, Lace, Cover Ups, Peasant, Peplum, Poncho, Pullover, Trench Coat, Quarter Zip, Knitwear, Cold Shoulder, Cutout Shoulder, Drop Shoulder, Off-the-Shoulder, Cardigan, Vest, Blazers, Cardigan, and so on. Aiming to bring more high-quality products, everyday low price, seasonal deals or clearance items, and considerate services to customers. If you have Any suggestions or questions, please feel free to contact us by email, we will help you within 24 hours :)   Dear Friend, Please Check The Seller's Size Chart Size: Large US: 8 UK: 12 EU: 38 Bust: 122cm/48.03'' Shoulder : 64cm/25.20'' Sleeve: 58cm/22.83'' Length: 72cm/28.35'' Women's Trends, Trendy Tops for Women - Womens Oversized Hoodies Fleece Sweatshirts Long Sleeve Zipper V-Neck Sweaters Pullover Fall Outfits With Pocket Premium Material - Womens Trendy Clothing 2025, made of cotton, polyester and elastane fabric, soft, stretch, lightweight, skin-friendly, breathable and comfortable to wear. This blouse's thickness is just right for spring, summer and fall basic tops, good for daily, street, club, going out, shopping, walking, lounge, home, work, vacation outfits, party, etc. Easy To Outfit: Our fashion women tees match well with any outfits you like, such as jeans, leggings, longs, pants, skirts, heels, sandals or sneakers, also easy to match the jacket when it is cold. A great summer casual tops gifts for women. Widely Occasion - This cute summer tshirt for laides and teen girls is great for daily wear, date, vacation, work, casual, sports, office, party, etc. Let you become the focus of the crowd, you will like this stylish womens tops! (black tops for women,boho tops for women,peplum tops for women,womens plus size tops,gym tops for women,feather tops for women,summer tops for women,short sleeve t shirts,summer tops,asymmetrical tops for women,crop tops for teens,casual tops for women,mock neck tops for women,sequin tops,ribbed short sleeve tops for women,high neck tank tops for women,boat neck tops for women,cowl neck tops for women,yoga tops,party tops for women,cute summer clothes,ladies blouses and tops) Easy Care and Maintenance: Easy to care. Simply machine wash them on a gentle cycle, avoiding bleach, and lay them flat to dry. They are designed to retain their shape and color even after multiple washes, ensuring long-lasting durability and convenience for your everyday wear. Gift Idea for Her - It's soft to skin, light-weight and comfortable to wear, simple but chic design. A perfect gift idea for a birthday, anniversary, wedding ceremony or party. Friends and family alike will love it.(women shirts tshirts pink ladies tops and blouses base tees undershirts pullover tunic tops for women loose fit dressy casual holiday outfits vacation beach clothes ladies summer tops festive women's beach hawaiian button up short sleeve tee shirts ladies lightweight cardigan woman matching lounge pajamas party supplies gifts holiday outfit decorations ladies t-shirts women unique gift comfy pajamas for women hot pink neon shirts for women 2 piece outfits shorts set waffle shirt button up plus size shirts for women collared shirts crop tops for teen girls mothers day shirts for girls graphic crewneck shirt long shirts for women to wear with leggings cotton tops for women) info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;&lt;strong&gt;Welcom to AKOEE fashion clothing shop! Up to 25%-60% off Deals on Fashion Gifts!&lt;/strong&gt;&lt;/h3&gt; &lt;ul&gt;  &lt;li&gt;♡♡ Comfy Clothes for Woman: Our womens clothing is made of a premium blend of cotton and polyester, which makes it incredibly soft, comfortable, breathable and durable. Exquisitely crafted, with every detail carefully processed, featuring tight stitching and reliable quality. Summer outfit for women.&lt;/li&gt;  &lt;li&gt;♡♡ Fashionable Design: This famale tops collection features a classic dressy or sporty style that is simple yet stylish, suitable for various occasions. You will look more youthful and vigorous&lt;/li&gt;  &lt;li&gt;♡♡ Multiple Sizes &amp;amp; Colors: Our women's shirt is tailored to fit and is available in multiple sizes to suit various body types, ensuring a comfortable and relaxed fit. Available in multiple colors, including black, white, grey, khaki, pink and more, you can mix and match to create multiple fashion styles that suit your personal taste.&lt;/li&gt;  &lt;li&gt;♡♡ Versatile Dressing Outfit: Not only suitable for daily casual wear but can also be paired with various different styles of clothing, such as jeans, capri, casual pants, shorts, pants, and more. Whether you're outdoors or indoors, it provides a comfortable wearing experience.&lt;/li&gt;  &lt;li&gt;♡♡ Easy to Care: Our womens clothes can be directly machine washed. For best results, we recommend washing in cold water and tumble dry on low heat. True To Size, &lt;strong&gt;Please refer to the size chart in the product photos to select the most suitable size for you.&lt;/strong&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br&gt;&lt;strong&gt;What We Have: &lt;/strong&gt;T-Shirts, Tank Top, Bandeau, Blouse, Tunics, Base Tee, Button-Down, Camisole, Dress, Shorts, Capris, Pant, Legging, Jean, Cover Ups, Chemise, Swimwear, Crop, Flounce, High Low, Jacket, Sweatshirt, Sweater, Hoodie, Lace, Cover Ups, Peasant, Peplum, Poncho, Pullover, Trench Coat, Quarter Zip, Knitwear, Cold Shoulder, Cutout Shoulder, Drop Shoulder, Off-the-Shoulder, Cardigan, Vest, Blazers, Cardigan, and so on.&lt;/p&gt; &lt;p&gt;&lt;em&gt;Aiming to bring more high-quality products, everyday low price, seasonal deals or clearance items, and considerate services to customers. If you have Any suggestions or questions, please feel free to contact us by email, we will help you within 24 hours :)&lt;/em&gt;&lt;/p&gt; &lt;p&gt;&amp;nbsp;&lt;/p&gt; &lt;br&gt;&lt;b&gt;Dear Friend, Please Check The Seller's Size Chart&lt;/b&gt; &lt;br&gt; &lt;br&gt;  Size: Large US: 8 UK: 12 EU: 38  &lt;br&gt;  Bust: 122cm/48.03''  &lt;br&gt;  Shoulder : 64cm/25.20''  &lt;br&gt;  Sleeve: 58cm/22.83''  &lt;br&gt;  Length: 72cm/28.35''&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Women's Trends, Trendy Tops for Women -&amp;nbsp;&lt;/strong&gt;Womens Oversized Hoodies Fleece Sweatshirts Long Sleeve Zipper V-Neck Sweaters Pullover Fall Outfits With Pocket&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Premium Material&lt;/strong&gt; - Womens Trendy Clothing 2025, made of cotton, polyester and elastane fabric, soft, stretch, lightweight, skin-friendly, breathable and comfortable to wear. This blouse's thickness is just right for spring, summer and fall basic tops, good for daily, street, club, going out, shopping, walking, lounge, home, work, vacation outfits, party, etc.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Easy To Outfit:&lt;/strong&gt; Our fashion women tees match well with any outfits you like, such as jeans, leggings, longs, pants, skirts, heels, sandals or sneakers, also easy to match the jacket when it is cold. A great summer casual tops gifts for women.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Widely Occasion -&lt;/strong&gt; This cute summer tshirt for laides and teen girls is great for daily wear, date, vacation, work, casual, sports, office, party, etc. Let you become the focus of the crowd, you will like this stylish womens tops! (black tops for women,boho tops for women,peplum tops for women,womens plus size tops,gym tops for women,feather tops for women,summer tops for women,short sleeve t shirts,summer tops,asymmetrical tops for women,crop tops for teens,casual tops for women,mock neck tops for women,sequin tops,ribbed short sleeve tops for women,high neck tank tops for women,boat neck tops for women,cowl neck tops for women,yoga tops,party tops for women,cute summer clothes,ladies blouses and tops)&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Easy Care and Maintenance:&lt;/strong&gt; Easy to care. Simply machine wash them on a gentle cycle, avoiding bleach, and lay them flat to dry. They are designed to retain their shape and color even after multiple washes, ensuring long-lasting durability and convenience for your everyday wear.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Gift Idea for Her -&lt;/strong&gt; It's soft to skin, light-weight and comfortable to wear, simple but chic design. A perfect gift idea for a birthday, anniversary, wedding ceremony or party. Friends and family alike will love it.(women shirts tshirts pink ladies tops and blouses base tees undershirts pullover tunic tops for women loose fit dressy casual holiday outfits vacation beach clothes ladies summer tops festive women's beach hawaiian button up short sleeve tee shirts ladies lightweight cardigan woman matching lounge pajamas party supplies gifts holiday outfit decorations ladies t-shirts women unique gift comfy pajamas for women hot pink neon shirts for women 2 piece outfits shorts set waffle shirt button up plus size shirts for women collared shirts crop tops for teen girls mothers day shirts for girls graphic crewneck shirt long shirts for women to wear with leggings cotton tops for women)&lt;/p&gt;&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">Clothing size: L
 Sweatshirt &amp; hoodie type: Hoodie
 Color: Black
 Brand: AKOEE
 Clothing fit: Relaxed Fit
 Fabric material name: Polyester
 Sleeve length style: Long Sleeve
 Pattern: Solid, Gradient Color, Stripes, Plaid, Colorblock, Tie Dye, Graphic
 Clothing size group: Women, Women's Plus
 Gender: Female
 Top style: Pullover, Blouse
 Clothing neck style: Hooded
 Fastener type: Zipper
 Fabric material percentage: 100
 Clothing feature: Stretchable, Flat Seams, Moisture-Wicking, Wrinkle-Resistant, Quick-Dry, UV Protection
 Clothing style: Casual, Dressy, Leisure, Loungewear, Layered Look, Streetwear
 Clothing occasion: Casual, Dressy, Anniversary, Back-to-School, Birthday, Christening, Christmas, Fourth of July, Festival, Graduation, Halloween, Holiday, Night Club, Night Out, Party, Work, Thanksgiving, Vacation
 Age group: Adult
 Theme: Women's Fashion, Trendy Tops for Women, Dressy Casual, Fall Outfits, Hawaiian, Beach, Travel, Multi-theme， Business Casual Outfits, Fall Clothes
 Fabric care instructions: Machine Wash, Warm Tips: Please refer to size chart under the Product Description before ordering. And feel free to tell us if you have any problems before or after purchasing (women clothes trendy,Short Sleeve tops for women,clothes for women trendy,womens clothes clearance sale,thermal clothes,exercise clothes for women,gym clothes women,trendy womens clothes,womens clothes trendy,workout clothes women,girls clothes size 14-16,women clothes clearance sale,trendy clothes for teen girls,cute clothes for teens,cute clothes for teens,Short Sleeve christmas shirts for women,Short Sleeve shirts for women)
 Zippered: Y
 Fabric construction: Knit &amp; Woven
 Sleeve style: Flutter
 </t>
   </si>
   <si>
     <t>Free 30-day returns</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black_926c8de5-f87b-4f75-97b4-8f3d0dd28120.1ec07392fe8272623cac1c9d8f3460a0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/2eab8afb-a3b0-4d44-ab54-d4e0a062f1ad.20f28cc954d73de51f1165489c2caf17.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/0d1ea259-2f52-4951-9b14-f9cf406f939f.3a07c47e4c984c7c56b88efd529dd74a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/f901e767-8563-4ec3-a852-2a96c701957b.eb7fb13a58267c5991afd6fb794725d5.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/eb60fc9c-f504-448c-ae8d-3ca66d62fd0a.879501efde7fad18944033ed74d8e4d7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/9e6b2127-c42b-41a4-9eff-c2d6e737ad03.12688b24bc07b4ce18c1d0ccecf5e21d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
-    <t>https://www.walmart.com/ip/Staki-Toddler-Girl-Hoodie-Girls-Long-Sleeve-Hooded-Sweatshirt-Thick-Graphic-Hoodie-Cute-Pullovers-Tops-White-11-12-Years/17578219025?classType=VARIANT&amp;from=/search</t>
-[...14 lines deleted...]
-    <t xml:space="preserve">Clothing size: 11-12 Years
+    <t>https://www.walmart.com/ip/Fruit-of-the-Loom-Men-s-Long-Sleeve-Pullover-Hoodie-Neon-Green-S/912239519?classType=VARIANT&amp;from=/search</t>
+  </si>
+  <si>
+    <t>2026-08-20T13:56:06Z</t>
+  </si>
+  <si>
+    <t>Fruit of the Loom Men's Long Sleeve Pullover Hoodie Neon Green S</t>
+  </si>
+  <si>
+    <t>Visit the Fruit of the Loom Store</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Fruit-of-the-Loom-Men-s-Long-Sleeve-Pullover-Hoodie-Neon-Green-S_e5fac067-0d5d-4f6f-837a-1702777d70e2.6b1d0a6fc6ef0d5fa57e84e45ce0f05c.jpeg</t>
+  </si>
+  <si>
+    <t>Fruit of the Loom Men's Long Sleeve Pullover Hoodie Charcoal Heather 2XLN/Ainfo:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Fruit of the Loom Men's Long Sleeve Pullover Hoodie Charcoal Heather 2XL&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;N/A&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clothing size: S
 Sweatshirt &amp; hoodie type: Hoodie
-Color: White
-[...2 lines deleted...]
-Fabric material name: Fleece
+Color: Green
+Brand: Fruit of the Loom
+Clothing fit: Relaxed Fit
+Fabric material name: Cotton, Polyester
 Sleeve length style: Long Sleeve
-Pattern: Tie-Dye
-[...2 lines deleted...]
-Top style: Hoodie, Pullover
+Pattern: Solid Print
+Clothing size group: Men
+Gender: Male
+Top style: Hoodie
 Clothing neck style: Hooded
 Fastener type: Pull-On
-Fabric material percentage: 60, 40
-[...6 lines deleted...]
-Fabric care instructions: Dry Clean Only; Machine Washable; Hand Wash
+Fabric material percentage: 40, 60
+Clothing feature: Multi-Pocket
+Clothing style: Casual
+Clothing occasion: Casual
+Age group: Adult
+Theme: Winter
+Fabric care instructions: Machine Wash
 Zippered: N
-Fabric construction: Knit
-Recycled material content: Nylon
 Piece count: 1
-Sleeve style: Rolled
 Clothing shoulder style: Drop Shoulder
 </t>
   </si>
   <si>
-    <t>https://i5.walmartimages.com/seo/Staki-Toddler-Girl-Hoodie-Girls-Long-Sleeve-Hooded-Sweatshirt-Thick-Graphic-Hoodie-Cute-Pullovers-Tops-White-11-12-Years_6d7569ac-67d3-4b05-8204-e9013abc671e.d05ae40a66a45dd8fb196938ad2d1975.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
-[...2 lines deleted...]
-https://i5.walmartimages.com/asr/51960eae-7bc0-4a1b-a8aa-9d0003c16c10.b7c86d91a3a150f5c9e947c79b391849.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+    <t>Free shippingFree 30-day returns</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Fruit-of-the-Loom-Men-s-Long-Sleeve-Pullover-Hoodie-Neon-Green-S_e5fac067-0d5d-4f6f-837a-1702777d70e2.6b1d0a6fc6ef0d5fa57e84e45ce0f05c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/56e42002-ef27-4125-bca9-7c756c239fc5.7579f4b19a40e8248f2a41e3e4dfd1df.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/ef4e00a0-5785-4b49-9443-b6195765c91e.94ace58f4ce16505e592e5449eb0d8cb.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/outfmvch-hoodies-for-women-zip-up-hoodie-oversized-plain-hoodies-comfy-plus-size-sweatshirts-cute-jackets-for-teen-womens-tops-crop-tops-khaki/1332862596?classType=VARIANT&amp;from=/search</t>
+  </si>
+  <si>
+    <t>2026-08-20T13:57:19Z</t>
+  </si>
+  <si>
+    <t>outfmvch hoodies for women zip up hoodie oversized plain hoodies comfy plus size sweatshirts cute jackets for teen womens tops crop tops khaki</t>
+  </si>
+  <si>
+    <t>Outfmvch</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/outfmvch-hoodies-for-women-zip-up-hoodie-oversized-plain-hoodies-comfy-plus-size-sweatshirts-cute-jackets-for-teen-womens-tops-crop-tops-khaki_d796a522-8d91-4d78-855e-e86cb0b14371.3f60da6684a5db187af14586ffdd3740.jpeg</t>
+  </si>
+  <si>
+    <t>The preferential price and the quality of the upper level are our top priority. Dear Customer: To avoid choosing the wrong size, please read the size label carefully. Note: Our size is Asian size, Asian size is smaller than European size and US size. 1 inch = 2.54 cm, 1 cm = 0.394 inches. About Size: China size is smaller than the UK/US size. If your US standard size is L, it is recommended to choose 2XL in our store; if your US standard size is XL, it is recommended to choose 3XL; Such as: United States (S) = China (L); United States (M) = China (XL); United States (L) = China (2XL); United States (XL) = China (3XL); United States (2XL) = China (4XL ); United States (3XL) = China (5XL) Size:S - - US:4 - - EU:34 - - Bust:110cm/43.31'' - - Sleeve:69cm/27.17'' - - Length:66cm/25.98'' Size:M - - US:6 - - EU:36 - - Bust:114cm/44.88'' - - Sleeve:70cm/27.56'' - - Length:68cm/26.77'' Size:L - - US:8 - - EU:38 - - Bust:118cm/46.46'' - - Sleeve:71cm/27.95'' - - Length:70cm/27.56'' Size:XL - - US:10 - - EU:40 - - Bust:122cm/48.03'' - - Sleeve:72cm/28.35'' - - Length:72cm/28.35'' Size:XXL - - US:12 - - EU:42 - - Bust:126cm/49.61'' - - Sleeve:73cm/28.74'' - - Length:74cm/29.13'' Womens Zip Up Hoodie Fashion Oversized Plain Hoodies Comfy Plus Size Sweatshirts Cute Jackets For Teen Features: Size Tip: Please check the size chart on the last picture before placing an order! ! If you want a loose fit, we recommend going 1-2 sizes up. Women's Turtleneck Hoodie Zip Sweatshirt​​​ Hoodie Oversized Zip Hoodie Preppy Aesthetic Oversized Sweatshirt for Women Fashion Clothing Aesthetic Black Zip Hoodie Ladies Hoodie Dress Ladies Color Block Hoodie Women's Blanket Fringe Ladies Jacket Fashion Hoodie Women Sweater Vintage Clothes Aesthetic Hoodie Women's Blanket Black Zip Jacket Ladies Cropped Hoodie Ladies Field Clothing Hoodie Ladies Clothing Aesthetic Kids Kawaii Sweatshirt Green Hoodie Ladies Cute Clothes Plus Size Alternative Clothing Aunty Sweatshirt Prep Hoodie Oversized Sports Shirts Ladies Loose Hoodie Ladies Christmas Hoodie Ladies Hoodie Jacket Green Zip Women's Black Hoodie Lightweight Zip Hoodie Women's Neon Sweatshirt Skeleton Jacket Women's Hoodie Western Women's Hoodie Lightweight Hoodie Plus Size Alternative Clothing Scene 90s Kids Clothing Zip Hoodie Aesthetic Sweatshirt Coffee Sweatshirt Women's Women's Hoodie Women's Turtleneck Hoodie Long Sleeve Women's Fleece Hoodie Colorblock Hoodie Women's Red Hoodie Butterfly Jacket Men's Women's Lightweight Hoodie Skeleton Zip Zip Oversized Women's Hoodie Women's White Zip Hoodie Women's Dress 2000s Corset Hoodie Jacket Vintage Aesthetic Clothing Sweatshirts Women's Zip Cropped Zip Hoodie Women's Turtleneck Hoodie Jacket Women's Turtleneck Hoodie Jacket Long Sleeve Casual Custom Hoodie Ladies Winter Hoodie College Sweatshirt Ladies Gothic Jacket Vintage Clothes Fleece Product Description: Season:Fall,Winter Gender: Women Occasion:Casual Material:Polyester Pattern Type:Print Thickness:Standard Package include:1 PC Women Blouse Match: Easy pair any clothes. You can pair it with skinny jeans/ jeans/ leggings/ coat/ jackets/ sneakers/ boots/ heels for a chic look in spring, autumn and winter.Occasion: Supper nice to wear any day. Perfect for casual/ work/ daily wear/ street wear/ date/ travel/ shopping/ holiday/ vacation. Long Sleeve Hooded Crop Women's Plus info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;The preferential price and the quality of the upper level are our top priority.  &lt;br&gt; &lt;br&gt;  Dear Customer: To avoid choosing the wrong size, please read the size label carefully.  &lt;br&gt;  Note: Our size is Asian size, Asian size is smaller than European size and US size.  &lt;br&gt;  1 inch = 2.54 cm, 1 cm = 0.394 inches.  &lt;br&gt;  About Size: China size is smaller than the UK/US size. If your US standard size is L, it is recommended to choose 2XL in our store; if your US standard size is XL, it is recommended to choose 3XL;  &lt;br&gt;  Such as: United States (S) = China (L); United States (M) = China (XL); United States (L) = China (2XL); United States (XL) = China (3XL); United States (2XL) = China (4XL ); United States (3XL) = China (5XL)  &lt;br&gt; &lt;br&gt;  Size:S - - US:4 - - EU:34 - - Bust:110cm/43.31'' - - Sleeve:69cm/27.17'' - - Length:66cm/25.98''  &lt;br&gt;  Size:M - - US:6 - - EU:36 - - Bust:114cm/44.88'' - - Sleeve:70cm/27.56'' - - Length:68cm/26.77''  &lt;br&gt;  Size:L - - US:8 - - EU:38 - - Bust:118cm/46.46'' - - Sleeve:71cm/27.95'' - - Length:70cm/27.56''  &lt;br&gt;  Size:XL - - US:10 - - EU:40 - - Bust:122cm/48.03'' - - Sleeve:72cm/28.35'' - - Length:72cm/28.35''  &lt;br&gt;  Size:XXL - - US:12 - - EU:42 - - Bust:126cm/49.61'' - - Sleeve:73cm/28.74'' - - Length:74cm/29.13''&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Womens Zip Up Hoodie Fashion Oversized Plain Hoodies Comfy Plus Size Sweatshirts Cute Jackets For Teen&lt;br&gt;    Features:&lt;br&gt;    Size Tip: Please check the size chart on the last picture before placing an order! ! If you want a loose fit, we recommend going 1-2 sizes up.&lt;br&gt;    Women's Turtleneck Hoodie Zip Sweatshirt​​​ Hoodie Oversized Zip Hoodie Preppy Aesthetic Oversized Sweatshirt for Women Fashion Clothing Aesthetic Black Zip Hoodie Ladies Hoodie Dress Ladies Color Block Hoodie Women's Blanket Fringe Ladies Jacket Fashion Hoodie Women Sweater Vintage Clothes Aesthetic Hoodie Women's Blanket&lt;br&gt;    Black Zip Jacket Ladies Cropped Hoodie Ladies Field Clothing Hoodie Ladies Clothing Aesthetic Kids Kawaii Sweatshirt Green Hoodie Ladies Cute Clothes Plus Size Alternative Clothing Aunty Sweatshirt Prep Hoodie Oversized Sports Shirts Ladies Loose Hoodie Ladies Christmas Hoodie Ladies Hoodie Jacket&lt;br&gt;    Green Zip Women's Black Hoodie Lightweight Zip Hoodie Women's Neon Sweatshirt Skeleton Jacket Women's Hoodie Western Women's Hoodie Lightweight Hoodie Plus Size Alternative Clothing Scene 90s Kids Clothing Zip Hoodie Aesthetic Sweatshirt Coffee Sweatshirt Women's Women's Hoodie&lt;br&gt;    Women's Turtleneck Hoodie Long Sleeve Women's Fleece Hoodie Colorblock Hoodie Women's Red Hoodie Butterfly Jacket Men's Women's Lightweight Hoodie Skeleton Zip Zip Oversized Women's Hoodie Women's White Zip Hoodie Women's Dress 2000s Corset Hoodie Jacket Vintage Aesthetic Clothing Sweatshirts Women's Zip Cropped Zip Hoodie Women's Turtleneck Hoodie Jacket Women's Turtleneck Hoodie Jacket Long Sleeve Casual Custom Hoodie Ladies Winter Hoodie College Sweatshirt Ladies Gothic Jacket Vintage Clothes Fleece Product Description:&lt;br&gt;    Season:Fall,Winter&lt;br&gt;    Gender: Women&lt;br&gt;    Occasion:Casual&lt;br&gt;    Material:Polyester&lt;br&gt;    Pattern Type:Print&lt;br&gt;    Thickness:Standard&lt;br&gt;    Package include:1 PC Women Blouse&lt;/li&gt;  &lt;li&gt;Match: Easy pair any clothes. You can pair it with skinny jeans/ jeans/ leggings/ coat/ jackets/ sneakers/ boots/ heels for a chic look in spring, autumn and winter.Occasion: Supper nice to wear any day. Perfect for casual/ work/ daily wear/ street wear/ date/ travel/ shopping/ holiday/ vacation.&lt;/li&gt;  &lt;li&gt;Long Sleeve Hooded Crop Women's Plus&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clothing size: S
+Sweatshirt &amp; hoodie type: Hoodies
+Color: Beige
+Brand: Outfmvch
+Clothing fit: Modern Fit
+Fabric material name: Polyester
+Sleeve length style: Long Sleeve
+Pattern: Printed
+Clothing size group: Women's Plus
+Gender: Female
+Top style: Crop
+Clothing neck style: Hooded
+Fastener type: Zipper
+Fabric material percentage: 100
+Clothing style: Casual
+Age group: Adult
+Theme: Fashion
+Fabric care instructions: Machine Washable; Hand Wash
+Zippered: Y
+Piece count: 1
+Sleeve style: Long Sleeve
+</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/outfmvch-hoodies-for-women-zip-up-hoodie-oversized-plain-hoodies-comfy-plus-size-sweatshirts-cute-jackets-for-teen-womens-tops-crop-tops-khaki_d796a522-8d91-4d78-855e-e86cb0b14371.3f60da6684a5db187af14586ffdd3740.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/b5fe1f2e-718c-4cab-9714-0dd0adfb0745.f07a06fdf8c75c426ebe19c41e4043e8.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/0a48f4f3-b969-4781-9d3d-0b9330de0841.51293219dd9fbafa0428889363af4788.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/d1241667-d01d-4d14-bf0a-5d59ab2b6712.bbe173be9c305c6216c0f6be0ab40dd7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/70728640-f674-4703-95f0-8fb9cae0aa30.1f34057175a76e7368def61fad1182c1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/98aa0ddf-53a3-440a-9880-4d48ff699aff.8e83c35d99dc1fd7c88c1f8569df6abc.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/60484d79-def1-4bea-be48-3c7484e809da.ed9b4c4aee7587e6b9a2023c123af773.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/shqvo-Girls-2-Piece-Outfits-Kids-Hoodie-Set-Tracksuit-Drop-Shoulder-Hoodie-Oversized-Hoodie-and-Sweatpants-Set-Preppy-Clothes/17697220802?classType=VARIANT&amp;from=/search</t>
+  </si>
+  <si>
+    <t>2026-08-20T13:55:03Z</t>
+  </si>
+  <si>
+    <t>shqvo Girls 2 Piece Outfits Kids Hoodie Set Tracksuit Drop Shoulder Hoodie Oversized Hoodie and Sweatpants Set Preppy Clothes</t>
+  </si>
+  <si>
+    <t>shqvo</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/shqvo-Girls-2-Piece-Outfits-Kids-Hoodie-Set-Tracksuit-Drop-Shoulder-Hoodie-Oversized-Hoodie-and-Sweatpants-Set-Preppy-Clothes_8c340009-dcaa-4e62-b0e7-6a07183e96d0.9506abbc77c5e0a008ef045b50fd52f4.jpeg</t>
+  </si>
+  <si>
+    <t>shqvo Outfits for Teen Girls Letters Printed Casual Long Sleeve Hooded Sweatshirt Top Pocket Elastic Waist Pants Fall Clothes for Girls Child Toddler Boys Girls Long Sleeve Solid Warm Hoodie Pullover Tops Pants Kids Outfits Sweat Suit Material: Polyester Color: as the picture shows, (Due to the difference between different monitors, the picture may have slight color difference. please make sure you do not mind before ordering, Thank you!) Package weight: 420g Package size: 35x30x2cm,(Please allow 1-3mm error due to manual measurement. please make sure you do not mind before ordering.) Size chart: Size:90 Recommended age:1-2 Yeats Bust:62cm/24.41'' Sleeve:24cm/9.45'' Length:36cm/14.17'' Bottoms Length:46cm/18.11'' Size:100 Recommended age:2-3 Yeats Bust:66cm/25.98'' Sleeve:27cm/10.63'' Length:38cm/14.96'' Bottoms Length:51cm/20.08'' Size:110 Recommended age:3-4 Yeats Bust:70cm/27.56'' Sleeve:30cm/11.81'' Length:41cm/16.14'' Bottoms Length:56cm/22.05'' Size:120 Recommended age:4-5 Yeats Bust:74cm/29.13'' Sleeve:33cm/12.99'' Length:44cm/17.32'' Bottoms Length:63cm/24.80'' Size:130 Recommended age:5-6 Yeats Bust:78cm/30.71'' Sleeve:36cm/14.17'' Length:47cm/18.50'' Bottoms Length:70cm/27.56'' Size:140 Recommended age:6-7 Yeats Bust:82cm/32.28'' Sleeve:39cm/15.35'' Length:50cm/19.69'' Bottoms Length:77cm/30.31'' Size:150 Recommended age:7-8 Yeats Bust:86cm/33.86'' Sleeve:42cm/16.54'' Length:53cm/20.87'' Bottoms Length:84cm/33.07'' Size:160 Recommended age:8-9 Yeats Bust:90cm/35.43'' Sleeve:45cm/17.72'' Length:56cm/22.05'' Bottoms Length:91cm/35.83'' Toddler Boy Outfits Toddler Girl Outfits Fall purple outfit for girls cute girls clothes cute girl shirts 18 month pants girls teen girl jumpsuit Tracksuit for Girls 4T toddler girl sets outfits kid girls fall pants set child cute clothes kids sweats Toddler Outfits for Boys 4T-5T toddler girl outfits 2t 2 piece dance outfits for girls Toddler Boy Sets 5T girl two piece set two piece gymnastics outfits for girls girls jogging sets 18 month long sleeve shirt girl 4t clothes for girls Girl Outfits Size 8 girl pants set with cardigan hip hop pants girls Kids Clothing Sets Boys Baby Outfits Boy Newborn girls workout set toddler girls dress clothes for girls girl short sets size 10-12 toddlers clothes clothes girls 7-8 kids crop tops size 7-8 girls clothes size 4t-5t outfits Please refer to the size chart before your purchase Shipped within 48 hours, delivery in 7-12 days, may arrive earlier Any questions, please feel free to contact us, we will do our best to serve you. Have a nice day! materials durability and warmth, keeping little ones cozy in various weather conditions. Easy to mix and , allowing for outfit possibilities to personal style. choice for birthdays, holidays, or any celebration, delighting both parents and children alike. in a range of sizes to accommodate growing toddlers, ensuring a fit for . Fashionable design combines comfort and play, making it ideal for everyday wear and . info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;shqvo Outfits for Teen Girls Letters Printed Casual Long Sleeve Hooded Sweatshirt Top Pocket Elastic Waist Pants Fall Clothes for Girls Child Toddler Boys Girls Long Sleeve Solid Warm Hoodie Pullover Tops Pants Kids Outfits Sweat Suit  &lt;br&gt;  Material: Polyester  &lt;br&gt;  Color: as the picture shows, (Due to the difference between different monitors, the picture may have slight color difference. please make sure you do not mind before ordering, Thank you!)  &lt;br&gt;  Package weight: 420g  &lt;br&gt;  Package size: 35x30x2cm,(Please allow 1-3mm error due to manual measurement. please make sure you do not mind before ordering.)  &lt;br&gt;  Size chart:  &lt;br&gt;  Size:90 Recommended age:1-2 Yeats Bust:62cm/24.41'' Sleeve:24cm/9.45'' Length:36cm/14.17'' Bottoms Length:46cm/18.11''  &lt;br&gt;  Size:100 Recommended age:2-3 Yeats Bust:66cm/25.98'' Sleeve:27cm/10.63'' Length:38cm/14.96'' Bottoms Length:51cm/20.08''  &lt;br&gt;  Size:110 Recommended age:3-4 Yeats Bust:70cm/27.56'' Sleeve:30cm/11.81'' Length:41cm/16.14'' Bottoms Length:56cm/22.05''  &lt;br&gt;  Size:120 Recommended age:4-5 Yeats Bust:74cm/29.13'' Sleeve:33cm/12.99'' Length:44cm/17.32'' Bottoms Length:63cm/24.80''  &lt;br&gt;  Size:130 Recommended age:5-6 Yeats Bust:78cm/30.71'' Sleeve:36cm/14.17'' Length:47cm/18.50'' Bottoms Length:70cm/27.56''  &lt;br&gt;  Size:140 Recommended age:6-7 Yeats Bust:82cm/32.28'' Sleeve:39cm/15.35'' Length:50cm/19.69'' Bottoms Length:77cm/30.31''  &lt;br&gt;  Size:150 Recommended age:7-8 Yeats Bust:86cm/33.86'' Sleeve:42cm/16.54'' Length:53cm/20.87'' Bottoms Length:84cm/33.07''  &lt;br&gt;  Size:160 Recommended age:8-9 Yeats Bust:90cm/35.43'' Sleeve:45cm/17.72'' Length:56cm/22.05'' Bottoms Length:91cm/35.83'' Toddler Boy Outfits Toddler Girl Outfits Fall purple outfit for girls cute girls clothes cute girl shirts 18 month pants girls teen girl jumpsuit Tracksuit for Girls 4T toddler girl sets outfits kid girls fall pants set child cute clothes kids sweats Toddler Outfits for Boys 4T-5T toddler girl outfits 2t 2 piece dance outfits for girls Toddler Boy Sets 5T girl two piece set two piece gymnastics outfits for girls girls jogging sets 18 month long sleeve shirt girl 4t clothes for girls Girl Outfits Size 8 girl pants set with cardigan hip hop pants girls Kids Clothing Sets Boys Baby Outfits Boy Newborn girls workout set toddler girls dress clothes for girls girl short sets size 10-12 toddlers clothes clothes girls 7-8 kids crop tops size 7-8 girls clothes size 4t-5t outfits&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Please refer to the size chart before your purchase Shipped within 48 hours, delivery in 7-12 days, may arrive earlier Any questions, please feel free to contact us, we will do our best to serve you. Have a nice day!&lt;/li&gt;  &lt;li&gt;materials durability and warmth, keeping little ones cozy in various weather conditions.&lt;/li&gt;  &lt;li&gt;Easy to mix and , allowing for outfit possibilities to personal style.&lt;/li&gt;  &lt;li&gt;choice for birthdays, holidays, or any celebration, delighting both parents and children alike.&lt;/li&gt;  &lt;li&gt;in a range of sizes to accommodate growing toddlers, ensuring a fit for .&lt;/li&gt;  &lt;li&gt;Fashionable design combines comfort and play, making it ideal for everyday wear and .&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Color: Z4-White
+Clothing size: 2-3 Years
+Brand: shqvo
+Pattern: Graphic &amp; Letter
+Gender: Female
+Clothing style: Casual
+Clothing fit: Modern Fit
+Pant style: Joggers
+Fabric material name: Polyester
+Pieces: 1
+Items included: sweatshirt,sweatpants
+Clothing feature: Stretchable
+Pant leg cut: Relaxed
+Clothing leg bottom opening style: Elastic Bottom
+Sleeve length style: Long Sleeve
+Sleeve style: Set-In
+Fastener type: Pull-On
+Fabric construction: Knit &amp; Woven
+Fabric care: Machine Washable; Hand Wash
+Clothing occasion: Casual, Back-to-School, Vacation
+Clothing size group: Toddler
+Age group: Child
+Inseam: 11 in
+Fabric material percentage: 93
+Recycled material content: Plastic
+</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/shqvo-Girls-2-Piece-Outfits-Kids-Hoodie-Set-Tracksuit-Drop-Shoulder-Hoodie-Oversized-Hoodie-and-Sweatpants-Set-Preppy-Clothes_8c340009-dcaa-4e62-b0e7-6a07183e96d0.9506abbc77c5e0a008ef045b50fd52f4.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/ff9acb6d-1860-4045-81d1-b3b03007af06.960e1f1bc2976b4014ec18fe1d5ed3be.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/711ad49b-1474-4d00-9b14-d7456caac1e8.e43905656247302a35ac4566dac6511f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Jsaierl-Zip-Sweatshirt-Women-Loose-Fit-Solid-Color-Sweatshirts-Round-Neck-Fall-Pullover-Tops-Workout-Long-Sleeve-Shirts-Womens-Sweatshirts-10/7971367896?classType=VARIANT&amp;athbdg=L1400&amp;from=/search</t>
+  </si>
+  <si>
+    <t>2026-08-20T13:55:41Z</t>
+  </si>
+  <si>
+    <t>Jsaierl Zip Up Sweatshirt for Women Loose Fit Solid Color Sweatshirts Round Neck Fall Pullover Tops Workout Long Sleeve Shirts Womens Sweatshirts Under $10</t>
+  </si>
+  <si>
+    <t>Jsaierl</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Jsaierl-Zip-Sweatshirt-Women-Loose-Fit-Solid-Color-Sweatshirts-Round-Neck-Fall-Pullover-Tops-Workout-Long-Sleeve-Shirts-Womens-Sweatshirts-10_4c9460d3-dd64-49e2-b151-23e5f7557de5.30284c912d3940a10d13f28b0ea936f2.jpeg</t>
+  </si>
+  <si>
+    <t>2. Zip Up Sweatshirt for Women Loose Fit Solid Color Sweatshirts Round Neck Fall Pullover Tops Workout Long Sleeve Shirts Womens Sweatshirts Under $10 Description Material: Affordable cotton‑polyester fleece – soft, durable, and breathable. Design: Zip up front (or pullover? Title says zip up but describes pullover – we'll treat as zip hoodie), loose fit, round neck, solid color, long sleeves, workout‑friendly style. Styling: Wear with leggings, joggers, or shorts for gym or casual wear. Occasion: Great for workouts, fall daily wear, and budget‑friendly shopping. Care: Machine wash warm, tumble dry medium. Material: Affordable cotton‑polyester fleece – soft, durable, and breathable. Design: Zip up front (or pullover? Title says zip up but describes pullover – we'll treat as zip hoodie), loose fit, round neck, solid color, long sleeves, workout‑friendly style. Styling: Wear with leggings, joggers, or shorts for gym or casual wear. Occasion: Great for workouts, fall daily wear, and budget‑friendly shopping. Care: Machine wash warm, tumble dry medium. info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;2. Zip Up Sweatshirt for Women Loose Fit Solid Color Sweatshirts Round Neck Fall Pullover Tops Workout Long Sleeve Shirts Womens Sweatshirts Under $10&lt;/p&gt; &lt;p&gt;Description&lt;/p&gt; &lt;p&gt;Material: Affordable cotton‑polyester fleece – soft, durable, and breathable.&lt;/p&gt; &lt;p&gt;Design: Zip up front (or pullover? Title says zip up but describes pullover – we'll treat as zip hoodie), loose fit, round neck, solid color, long sleeves, workout‑friendly style.&lt;/p&gt; &lt;p&gt;Styling: Wear with leggings, joggers, or shorts for gym or casual wear.&lt;/p&gt; &lt;p&gt;Occasion: Great for workouts, fall daily wear, and budget‑friendly shopping.&lt;/p&gt; &lt;p&gt;Care: Machine wash warm, tumble dry medium.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Material: Affordable cotton‑polyester fleece – soft, durable, and breathable.&lt;/li&gt;  &lt;li&gt;Design: Zip up front (or pullover? Title says zip up but describes pullover – we'll treat as zip hoodie), loose fit, round neck, solid color, long sleeves, workout‑friendly style.&lt;/li&gt;  &lt;li&gt;Styling: Wear with leggings, joggers, or shorts for gym or casual wear.&lt;/li&gt;  &lt;li&gt;Occasion: Great for workouts, fall daily wear, and budget‑friendly shopping.&lt;/li&gt;  &lt;li&gt;Care: Machine wash warm, tumble dry medium.&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clothing size: XXL
+Sweatshirt &amp; hoodie type: Sweatshirt
+Color: Blue
+Brand: Jsaierl
+Clothing fit: Active Fit; Big &amp; Tall; Shrink-to-Fit; Slim; Tight; Relaxed Fit; Loose; Maternity Fit; Modern Fit; womens long sleeve tops white zip up hoodie jacket women cloak pashmina shawls and wraps basics womens clothing summer sweaters for women cardigan for women dressy dusters for women denim jacket womens zip up hoodie
+Fabric material name: Cotton Blend
+Sleeve length style: Long Sleeve
+Pattern: Mosaic; Geometric; Sun; Baby; Flower; Floral; Boho; Dot; Skull; Solid Color; Moon; Matching; Skeleton; Pumpkin; Flower; Cat; Christmas Dress; Christmas Decorations;Pink Ribbon; Sunflower; Heart; Butterfly; Gnomes; Christmas Tree; leopard; Plaid; Elk; Deer; Tie dye; Wine Glasses; Santa; Snowman; Rainbow;
+Clothing size group: Women's Plus
+Gender: Female
+Top style: Sweatshirt
+Clothing neck style: Crew Neck
+Fastener type: plus size sweatshirts for women
+Fabric material percentage: 100
+Clothing feature: Ventilated
+Clothing style: Casual
+Clothing occasion: Casual
+Age group: Adult
+Theme: Workout; Athletic; Science; Nature; Animals; TV &amp; Movies; Fashion; Transportation; Happy; Pajama; Casual; plus size tops for women kimonos for women cardigan for women bodysuit for women maternity clothes off the shoulder tops for women body suits women clothing y2k jean jacket women clothes kimono womens shirts preppy clothes hoodies for women rain jackets for women waterproof black bodysuit women bodysuit sweaters for women cardigan jackets for women casual tops for women denim dress for women denim jacket for women y2k clothing zip up hoodie womens clothes
+Character: Khaki
+Character group: Jsaierl
+Fabric care instructions: Machine Washable; Hand Wash; tank top for women summer tops for women women tops tops for women summer tank tops for women beach tops blouses for women fashion 2024 smocked tops women bandana tops for women women short sleeve tops 3/4 sleeve shirts for women plus size spring tops basics womens clothing business casual for women elbow length tops white bell sleeve top white bell sleeve top slimming tops for women petite tops for women stylish tops for women tunic tops for women loose fit v neck blouse
+Zippered: Y
+Fabric construction: Knit
+Recycled material content: tunic tops for women elegant tops for women red blouses for women dressy summer work tops for women green blouse for women dressy business blouses for women womens tops womens tops dressy casual casual tops for women womens tops casual flowy tops for women flowy tops for women cute shirts cute shirts for women womens shirts dressy casual maternity tank top maternity blouses womens tops dressy white shirt women business casual tops for women chiffon tank tops for women
+Percentage of postconsumer content: 0
+Piece count: 1
+Sleeve style: Puff
+Clothing shoulder style: Drop Shoulder
+</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Jsaierl-Zip-Sweatshirt-Women-Loose-Fit-Solid-Color-Sweatshirts-Round-Neck-Fall-Pullover-Tops-Workout-Long-Sleeve-Shirts-Womens-Sweatshirts-10_4c9460d3-dd64-49e2-b151-23e5f7557de5.30284c912d3940a10d13f28b0ea936f2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/95ff32ea-1228-4376-ac50-61e0d292b7b0.c3ecbe853e56728582bec959811ac503.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/eb78ce11-ba55-4ae5-911d-224ca864a145.80e9d308b48c249045cf1dd90d14f405.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/b92e8e15-df05-4e84-af17-2e47de3211de.e4dc27eb483e7140fa6774a258c836f3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/e0d5c2b6-3bf7-4570-810a-39b6e8cc1680.079a6b6717e632250e569fe5018187ea.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/d16a97a6-c5fa-4345-9773-807d13501951.58b37e51feda0e13a0d9e98ca819bdfc.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/3fbd450f-96e4-4e80-80fe-ab87b9f28013.25644dfc089289bf80d66bf84aba4c68.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -522,51 +696,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q3"/>
+  <dimension ref="A1:Q6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -606,110 +780,269 @@
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2" t="s">
         <v>18</v>
       </c>
       <c r="C2" t="s">
         <v>19</v>
       </c>
       <c r="D2">
         <v>17060256870</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
       <c r="F2" t="s">
         <v>21</v>
       </c>
       <c r="G2">
         <v>12.45</v>
       </c>
       <c r="I2">
-        <v>1</v>
+        <v>2.3</v>
       </c>
       <c r="J2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="K2" t="s">
         <v>22</v>
       </c>
       <c r="L2" t="s">
         <v>23</v>
       </c>
       <c r="M2" t="s">
         <v>24</v>
       </c>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3">
-        <v>17578219025</v>
+        <v>912239519</v>
       </c>
       <c r="E3" t="s">
         <v>31</v>
       </c>
+      <c r="F3" t="s">
+        <v>21</v>
+      </c>
+      <c r="G3">
+        <v>15.87</v>
+      </c>
+      <c r="I3">
+        <v>5</v>
+      </c>
+      <c r="J3">
+        <v>1</v>
+      </c>
       <c r="K3" t="s">
         <v>32</v>
       </c>
       <c r="L3" t="s">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="M3" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="N3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
+      <c r="P3" t="s">
+        <v>36</v>
+      </c>
       <c r="Q3" t="s">
-        <v>34</v>
+        <v>37</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
+        <v>38</v>
+      </c>
+      <c r="B4" t="s">
+        <v>39</v>
+      </c>
+      <c r="C4" t="s">
+        <v>40</v>
+      </c>
+      <c r="D4">
+        <v>1332862596</v>
+      </c>
+      <c r="E4" t="s">
+        <v>41</v>
+      </c>
+      <c r="F4" t="s">
+        <v>21</v>
+      </c>
+      <c r="G4">
+        <v>15.09</v>
+      </c>
+      <c r="I4">
+        <v>3.5</v>
+      </c>
+      <c r="J4">
+        <v>2</v>
+      </c>
+      <c r="K4" t="s">
+        <v>42</v>
+      </c>
+      <c r="L4" t="s">
+        <v>43</v>
+      </c>
+      <c r="M4" t="s">
+        <v>44</v>
+      </c>
+      <c r="N4" t="s">
+        <v>45</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="P4" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" t="s">
+        <v>48</v>
+      </c>
+      <c r="C5" t="s">
+        <v>49</v>
+      </c>
+      <c r="D5">
+        <v>17697220802</v>
+      </c>
+      <c r="E5" t="s">
+        <v>50</v>
+      </c>
+      <c r="F5" t="s">
+        <v>21</v>
+      </c>
+      <c r="G5">
+        <v>7.8</v>
+      </c>
+      <c r="H5">
+        <v>8.76</v>
+      </c>
+      <c r="K5" t="s">
+        <v>51</v>
+      </c>
+      <c r="L5" t="s">
+        <v>52</v>
+      </c>
+      <c r="M5" t="s">
+        <v>53</v>
+      </c>
+      <c r="N5" t="s">
+        <v>54</v>
+      </c>
+      <c r="O5">
+        <v>1</v>
+      </c>
+      <c r="P5" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
+        <v>56</v>
+      </c>
+      <c r="B6" t="s">
+        <v>57</v>
+      </c>
+      <c r="C6" t="s">
+        <v>58</v>
+      </c>
+      <c r="D6">
+        <v>7971367896</v>
+      </c>
+      <c r="E6" t="s">
+        <v>59</v>
+      </c>
+      <c r="F6" t="s">
+        <v>21</v>
+      </c>
+      <c r="G6">
+        <v>16.99</v>
+      </c>
+      <c r="H6">
+        <v>18.99</v>
+      </c>
+      <c r="K6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L6" t="s">
+        <v>61</v>
+      </c>
+      <c r="M6" t="s">
+        <v>62</v>
+      </c>
+      <c r="N6" t="s">
+        <v>63</v>
+      </c>
+      <c r="O6">
+        <v>1</v>
+      </c>
+      <c r="P6" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>64</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">