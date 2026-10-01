--- v5 (2026-08-21)
+++ v6 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="65">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -68,51 +68,51 @@
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>specifications</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>https://www.walmart.com/ip/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black/17060256870?classType=VARIANT&amp;athbdg=L1400&amp;from=/search</t>
   </si>
   <si>
-    <t>2026-08-20T13:54:44Z</t>
+    <t>2026-09-29T09:37:45Z</t>
   </si>
   <si>
     <t>Women's Hooded Zipper Jackets Oversized Long Sleeve Soft Cotton Zip Up Plain Hoodie Sweatshirt with Pockets (L, Black)</t>
   </si>
   <si>
     <t>AKOEE</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black_926c8de5-f87b-4f75-97b4-8f3d0dd28120.1ec07392fe8272623cac1c9d8f3460a0.jpeg</t>
   </si>
   <si>
     <t>Welcom to AKOEE fashion clothing shop! Up to 25%-60% off Deals on Fashion Gifts! ♡♡ Comfy Clothes for Woman: Our womens clothing is made of a premium blend of cotton and polyester, which makes it incredibly soft, comfortable, breathable and durable. Exquisitely crafted, with every detail carefully processed, featuring tight stitching and reliable quality. Summer outfit for women. ♡♡ Fashionable Design: This famale tops collection features a classic dressy or sporty style that is simple yet stylish, suitable for various occasions. You will look more youthful and vigorous ♡♡ Multiple Sizes &amp; Colors: Our women's shirt is tailored to fit and is available in multiple sizes to suit various body types, ensuring a comfortable and relaxed fit. Available in multiple colors, including black, white, grey, khaki, pink and more, you can mix and match to create multiple fashion styles that suit your personal taste. ♡♡ Versatile Dressing Outfit: Not only suitable for daily casual wear but can also be paired with various different styles of clothing, such as jeans, capri, casual pants, shorts, pants, and more. Whether you're outdoors or indoors, it provides a comfortable wearing experience. ♡♡ Easy to Care: Our womens clothes can be directly machine washed. For best results, we recommend washing in cold water and tumble dry on low heat. True To Size, Please refer to the size chart in the product photos to select the most suitable size for you. What We Have: T-Shirts, Tank Top, Bandeau, Blouse, Tunics, Base Tee, Button-Down, Camisole, Dress, Shorts, Capris, Pant, Legging, Jean, Cover Ups, Chemise, Swimwear, Crop, Flounce, High Low, Jacket, Sweatshirt, Sweater, Hoodie, Lace, Cover Ups, Peasant, Peplum, Poncho, Pullover, Trench Coat, Quarter Zip, Knitwear, Cold Shoulder, Cutout Shoulder, Drop Shoulder, Off-the-Shoulder, Cardigan, Vest, Blazers, Cardigan, and so on. Aiming to bring more high-quality products, everyday low price, seasonal deals or clearance items, and considerate services to customers. If you have Any suggestions or questions, please feel free to contact us by email, we will help you within 24 hours :)   Dear Friend, Please Check The Seller's Size Chart Size: Large US: 8 UK: 12 EU: 38 Bust: 122cm/48.03'' Shoulder : 64cm/25.20'' Sleeve: 58cm/22.83'' Length: 72cm/28.35'' Women's Trends, Trendy Tops for Women - Womens Oversized Hoodies Fleece Sweatshirts Long Sleeve Zipper V-Neck Sweaters Pullover Fall Outfits With Pocket Premium Material - Womens Trendy Clothing 2025, made of cotton, polyester and elastane fabric, soft, stretch, lightweight, skin-friendly, breathable and comfortable to wear. This blouse's thickness is just right for spring, summer and fall basic tops, good for daily, street, club, going out, shopping, walking, lounge, home, work, vacation outfits, party, etc. Easy To Outfit: Our fashion women tees match well with any outfits you like, such as jeans, leggings, longs, pants, skirts, heels, sandals or sneakers, also easy to match the jacket when it is cold. A great summer casual tops gifts for women. Widely Occasion - This cute summer tshirt for laides and teen girls is great for daily wear, date, vacation, work, casual, sports, office, party, etc. Let you become the focus of the crowd, you will like this stylish womens tops! (black tops for women,boho tops for women,peplum tops for women,womens plus size tops,gym tops for women,feather tops for women,summer tops for women,short sleeve t shirts,summer tops,asymmetrical tops for women,crop tops for teens,casual tops for women,mock neck tops for women,sequin tops,ribbed short sleeve tops for women,high neck tank tops for women,boat neck tops for women,cowl neck tops for women,yoga tops,party tops for women,cute summer clothes,ladies blouses and tops) Easy Care and Maintenance: Easy to care. Simply machine wash them on a gentle cycle, avoiding bleach, and lay them flat to dry. They are designed to retain their shape and color even after multiple washes, ensuring long-lasting durability and convenience for your everyday wear. Gift Idea for Her - It's soft to skin, light-weight and comfortable to wear, simple but chic design. A perfect gift idea for a birthday, anniversary, wedding ceremony or party. Friends and family alike will love it.(women shirts tshirts pink ladies tops and blouses base tees undershirts pullover tunic tops for women loose fit dressy casual holiday outfits vacation beach clothes ladies summer tops festive women's beach hawaiian button up short sleeve tee shirts ladies lightweight cardigan woman matching lounge pajamas party supplies gifts holiday outfit decorations ladies t-shirts women unique gift comfy pajamas for women hot pink neon shirts for women 2 piece outfits shorts set waffle shirt button up plus size shirts for women collared shirts crop tops for teen girls mothers day shirts for girls graphic crewneck shirt long shirts for women to wear with leggings cotton tops for women) info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
   </si>
   <si>
     <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h3&gt;&lt;strong&gt;Welcom to AKOEE fashion clothing shop! Up to 25%-60% off Deals on Fashion Gifts!&lt;/strong&gt;&lt;/h3&gt; &lt;ul&gt;  &lt;li&gt;♡♡ Comfy Clothes for Woman: Our womens clothing is made of a premium blend of cotton and polyester, which makes it incredibly soft, comfortable, breathable and durable. Exquisitely crafted, with every detail carefully processed, featuring tight stitching and reliable quality. Summer outfit for women.&lt;/li&gt;  &lt;li&gt;♡♡ Fashionable Design: This famale tops collection features a classic dressy or sporty style that is simple yet stylish, suitable for various occasions. You will look more youthful and vigorous&lt;/li&gt;  &lt;li&gt;♡♡ Multiple Sizes &amp;amp; Colors: Our women's shirt is tailored to fit and is available in multiple sizes to suit various body types, ensuring a comfortable and relaxed fit. Available in multiple colors, including black, white, grey, khaki, pink and more, you can mix and match to create multiple fashion styles that suit your personal taste.&lt;/li&gt;  &lt;li&gt;♡♡ Versatile Dressing Outfit: Not only suitable for daily casual wear but can also be paired with various different styles of clothing, such as jeans, capri, casual pants, shorts, pants, and more. Whether you're outdoors or indoors, it provides a comfortable wearing experience.&lt;/li&gt;  &lt;li&gt;♡♡ Easy to Care: Our womens clothes can be directly machine washed. For best results, we recommend washing in cold water and tumble dry on low heat. True To Size, &lt;strong&gt;Please refer to the size chart in the product photos to select the most suitable size for you.&lt;/strong&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;br&gt;&lt;strong&gt;What We Have: &lt;/strong&gt;T-Shirts, Tank Top, Bandeau, Blouse, Tunics, Base Tee, Button-Down, Camisole, Dress, Shorts, Capris, Pant, Legging, Jean, Cover Ups, Chemise, Swimwear, Crop, Flounce, High Low, Jacket, Sweatshirt, Sweater, Hoodie, Lace, Cover Ups, Peasant, Peplum, Poncho, Pullover, Trench Coat, Quarter Zip, Knitwear, Cold Shoulder, Cutout Shoulder, Drop Shoulder, Off-the-Shoulder, Cardigan, Vest, Blazers, Cardigan, and so on.&lt;/p&gt; &lt;p&gt;&lt;em&gt;Aiming to bring more high-quality products, everyday low price, seasonal deals or clearance items, and considerate services to customers. If you have Any suggestions or questions, please feel free to contact us by email, we will help you within 24 hours :)&lt;/em&gt;&lt;/p&gt; &lt;p&gt;&amp;nbsp;&lt;/p&gt; &lt;br&gt;&lt;b&gt;Dear Friend, Please Check The Seller's Size Chart&lt;/b&gt; &lt;br&gt; &lt;br&gt;  Size: Large US: 8 UK: 12 EU: 38  &lt;br&gt;  Bust: 122cm/48.03''  &lt;br&gt;  Shoulder : 64cm/25.20''  &lt;br&gt;  Sleeve: 58cm/22.83''  &lt;br&gt;  Length: 72cm/28.35''&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Women's Trends, Trendy Tops for Women -&amp;nbsp;&lt;/strong&gt;Womens Oversized Hoodies Fleece Sweatshirts Long Sleeve Zipper V-Neck Sweaters Pullover Fall Outfits With Pocket&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Premium Material&lt;/strong&gt; - Womens Trendy Clothing 2025, made of cotton, polyester and elastane fabric, soft, stretch, lightweight, skin-friendly, breathable and comfortable to wear. This blouse's thickness is just right for spring, summer and fall basic tops, good for daily, street, club, going out, shopping, walking, lounge, home, work, vacation outfits, party, etc.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Easy To Outfit:&lt;/strong&gt; Our fashion women tees match well with any outfits you like, such as jeans, leggings, longs, pants, skirts, heels, sandals or sneakers, also easy to match the jacket when it is cold. A great summer casual tops gifts for women.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Widely Occasion -&lt;/strong&gt; This cute summer tshirt for laides and teen girls is great for daily wear, date, vacation, work, casual, sports, office, party, etc. Let you become the focus of the crowd, you will like this stylish womens tops! (black tops for women,boho tops for women,peplum tops for women,womens plus size tops,gym tops for women,feather tops for women,summer tops for women,short sleeve t shirts,summer tops,asymmetrical tops for women,crop tops for teens,casual tops for women,mock neck tops for women,sequin tops,ribbed short sleeve tops for women,high neck tank tops for women,boat neck tops for women,cowl neck tops for women,yoga tops,party tops for women,cute summer clothes,ladies blouses and tops)&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Easy Care and Maintenance:&lt;/strong&gt; Easy to care. Simply machine wash them on a gentle cycle, avoiding bleach, and lay them flat to dry. They are designed to retain their shape and color even after multiple washes, ensuring long-lasting durability and convenience for your everyday wear.&lt;/p&gt;&lt;/li&gt;  &lt;li&gt;   &lt;p&gt;&lt;strong&gt;Gift Idea for Her -&lt;/strong&gt; It's soft to skin, light-weight and comfortable to wear, simple but chic design. A perfect gift idea for a birthday, anniversary, wedding ceremony or party. Friends and family alike will love it.(women shirts tshirts pink ladies tops and blouses base tees undershirts pullover tunic tops for women loose fit dressy casual holiday outfits vacation beach clothes ladies summer tops festive women's beach hawaiian button up short sleeve tee shirts ladies lightweight cardigan woman matching lounge pajamas party supplies gifts holiday outfit decorations ladies t-shirts women unique gift comfy pajamas for women hot pink neon shirts for women 2 piece outfits shorts set waffle shirt button up plus size shirts for women collared shirts crop tops for teen girls mothers day shirts for girls graphic crewneck shirt long shirts for women to wear with leggings cotton tops for women)&lt;/p&gt;&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">Clothing size: L
 Sweatshirt &amp; hoodie type: Hoodie
 Color: Black
 Brand: AKOEE
 Clothing fit: Relaxed Fit
@@ -126,273 +126,265 @@
 Fastener type: Zipper
 Fabric material percentage: 100
 Clothing feature: Stretchable, Flat Seams, Moisture-Wicking, Wrinkle-Resistant, Quick-Dry, UV Protection
 Clothing style: Casual, Dressy, Leisure, Loungewear, Layered Look, Streetwear
 Clothing occasion: Casual, Dressy, Anniversary, Back-to-School, Birthday, Christening, Christmas, Fourth of July, Festival, Graduation, Halloween, Holiday, Night Club, Night Out, Party, Work, Thanksgiving, Vacation
 Age group: Adult
 Theme: Women's Fashion, Trendy Tops for Women, Dressy Casual, Fall Outfits, Hawaiian, Beach, Travel, Multi-theme， Business Casual Outfits, Fall Clothes
 Fabric care instructions: Machine Wash, Warm Tips: Please refer to size chart under the Product Description before ordering. And feel free to tell us if you have any problems before or after purchasing (women clothes trendy,Short Sleeve tops for women,clothes for women trendy,womens clothes clearance sale,thermal clothes,exercise clothes for women,gym clothes women,trendy womens clothes,womens clothes trendy,workout clothes women,girls clothes size 14-16,women clothes clearance sale,trendy clothes for teen girls,cute clothes for teens,cute clothes for teens,Short Sleeve christmas shirts for women,Short Sleeve shirts for women)
 Zippered: Y
 Fabric construction: Knit &amp; Woven
 Sleeve style: Flutter
 </t>
   </si>
   <si>
     <t>Free 30-day returns</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/Women-s-Hooded-Zipper-Jackets-Oversized-Long-Sleeve-Soft-Cotton-Zip-Up-Plain-Hoodie-Sweatshirt-with-Pockets-L-Black_926c8de5-f87b-4f75-97b4-8f3d0dd28120.1ec07392fe8272623cac1c9d8f3460a0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/2eab8afb-a3b0-4d44-ab54-d4e0a062f1ad.20f28cc954d73de51f1165489c2caf17.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/0d1ea259-2f52-4951-9b14-f9cf406f939f.3a07c47e4c984c7c56b88efd529dd74a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/f901e767-8563-4ec3-a852-2a96c701957b.eb7fb13a58267c5991afd6fb794725d5.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/eb60fc9c-f504-448c-ae8d-3ca66d62fd0a.879501efde7fad18944033ed74d8e4d7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/9e6b2127-c42b-41a4-9eff-c2d6e737ad03.12688b24bc07b4ce18c1d0ccecf5e21d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
-    <t>https://www.walmart.com/ip/Fruit-of-the-Loom-Men-s-Long-Sleeve-Pullover-Hoodie-Neon-Green-S/912239519?classType=VARIANT&amp;from=/search</t>
-[...23 lines deleted...]
-Brand: Fruit of the Loom
+    <t>https://www.walmart.com/ip/Y2k-Tops-for-Women-Teen-Girls-Crop-Hoodie-Black-Gothic-Hollow-out-Crisscross-Long-Sleeve-Cat-Ears-Hooded-Sweatshirt-M-Black/14589724708?classType=VARIANT&amp;from=/search</t>
+  </si>
+  <si>
+    <t>2026-09-29T09:38:50Z</t>
+  </si>
+  <si>
+    <t>Y2k Tops for Women Teen Girls Crop Hoodie Black Gothic Hollow-out Crisscross Long Sleeve Cat Ears Hooded Sweatshirt (M, Black)</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Y2k-Tops-for-Women-Teen-Girls-Crop-Hoodie-Black-Gothic-Hollow-out-Crisscross-Long-Sleeve-Cat-Ears-Hooded-Sweatshirt-M-Black_5b5c8c6d-edd1-4e19-8360-5b44a893974b.aaaed899432983fcddfd9a724125d53d.jpeg</t>
+  </si>
+  <si>
+    <t>Savings - Welcom to AKOEE fashion clothing shop, Lowest Price with Big Promothion! 2024-2025 New arrivals &amp; deals &amp; clearance sale for Holiday/Summer Savings/Birthday/Graduation/Back-to-School/Christmas Outfit ♡♡ Comfy Clothes for Woman: Perfect Gifts for Her. Our womens outfit is made of a premium blend of cotton and polyester, which makes it incredibly soft, comfortable, breathable and durable. Exquisitely crafted, with every detail carefully processed, featuring tight stitching and reliable quality. Summer outfit for women. ♡♡ Occasion: This famale tops collection features a classic dressy or sporty style that is simple yet stylish, suitable for various occasions. Casual, Party, Club, Office Wear, Work Out, Going Out, Traveling, Vacation, Night, Party, Everyday, Festive, Dates, Movies, Sports Activities Or Other Occasions. ♡♡ Multiple Sizes &amp; Colors: Our women's t shirt is tailored to fit and is available in multiple sizes to suit various body types, ensuring a comfortable and relaxed fit. Available in multiple colors, including black, white, grey, khaki, pink and more, you can mix and match to create multiple fashion styles that suit your personal taste. ♡♡ Versatile Dressing Outfit: Not only suitable for daily casual wear but can also be paired with various different styles of clothing, such as jeans, capri, casual pants, shorts, pants, and more. Whether you're outdoors or indoors, it provides a comfortable wearing experience. ♡♡ Easy Care: Our womens clothes can be directly machine washed. For best results, we recommend washing in cold water and tumble dry on low heat. True To Size, Please refer to the size chart in the product photos to select the most suitable size for you. What's In Our Shop - Clothes for Female and Male: Tank Top, Bandeau, Blouse, Plus Size Clothes, Tunics, Base Tee, Button-Down, Camisole, Dress, Shorts, Family Matching Outfits, Capris, Pant, Legging, Jean, Cover Ups, Chemise, Swimwear, Crop, Flounce, High Low, Jacket, Sweatshirt, Sweater, Hoodie, Lace, Cover Ups, Peasant, Peplum, Poncho, Pullover, Trench Coat, Quarter Zip, Knitwear, Cold Shoulder, Cutout Shoulder, Drop Shoulder, Off-the-Shoulder, Cardigan, Vest, Blazers, Cardigan, and so on. Aiming to bring more high-quality products, everyday low price, seasonal deals or clearance items, and considerate services to customers. If you have Any suggestions or questions, please feel free to contact us by email, we will help you within 24 hours :) Q &amp; A Part: Q1: How long the transportation time needs A1: Usually take 6-12 Days after shipped. Q2: How to clean it? A2: Wash with Cold Water, Hang or Line Dry/ No Bleach. Q3: Is the true to size? A3: They are standard Asia sizes, usually smaller 1 or 2 size than us size. Q4: Promotional period? Q3: Summer Savings Now, Up to 25%-60% off Deals on Fashion Clothing! ✦ Please Check Our New Size Chart ✦US: 4 UK: 8 EU: 34 Bust: 96cm/37.80'' Length: 40cm/15.75'' Sleeve: 43cm/16.93'' US: 6 UK: 10 EU: 36 Bust: 102cm/40.16'' Length: 42cm/16.54'' Sleeve: 45cm/17.72'' US: 8 UK: 12 EU: 38 Bust: 108cm/42.52'' Length: 44cm/17.32'' Sleeve: 47cm/18.50'' US: 10 UK: 14 EU: 40 Bust: 114cm/44.88'' Length: 46cm/18.11'' Sleeve: 49cm/19.29'' US: 12 UK: 16 EU: 42 Bust: 120cm/47.24'' Length: 48cm/18.90'' Sleeve: 51cm/20.08'' US: 14 UK: 18 EU: 44 Bust: 126cm/49.61'' Length: 50cm/19.69'' Sleeve: 53cm/20.87'' US: 16 UK: 20 EU: 46 Bust: 132cm/51.97'' Length: 52cm/20.47'' Sleeve: 55cm/21.65'' US: 18 UK: 22 EU: 48 Bust: 138cm/54.33'' Length: 54cm/21.26'' Sleeve: 57cm/22.44'' Great Gifts for Her, Women's Ear Hoodie Pullover Long Sleeve Hooded Sweatshirt Cute Blouse,Women Blouse 【Occasion】 Perfect for business or casual style, add a women charm, make you look elegant and stylish. Suitable for casual wear, business, dates, street, party, outdoors, vacation, holiday, and etc. Crafted from ultra-soft, skin-friendly fabric that resists pilling for lasting comfort. Great idea for gifts for her. And we provide 30 days Money-back &amp; Free Replacement Guarantee for customers, so if there is any problem of this cute tops, please email us freely at anytime. Wash Instruction: We recommend machine-wash or hand wash in cold water, do not bleach for these tops. (cute tops for women open back crop tops with removable pad backless workout gym shirt bra going out top outfit long sleeve top for women solid slim fitted shirt tee basic crew neck crop top blouse evening dress shirts women trendy love heart print t-shirt long sleeve womens autumn long sleeve crewneck minimizer bras for women no underwire wireless bras comfort casual solid blouse y2k tops off the shoulder tops breathable going out tops white crop tops for women autumn tee shirts womens blouses and tops dressy square neck tops for women) Match: This Womens Long Sleeve T Shirts is Great with Shorts/Jeans/Sweatpants in Spring/Summer/Fall.Perfect for Exercise/Yoga/Everyday Wear and Looks Fashion. Also Can Wear as a Undershirt and Match with Coat Which Makes You Look More Stylish and Chic! Warm Tiops: Wash in cold water/Do not use bleach/Lay flat or hang to dry.Please check the size chart before you buy. Due to manual measurement, the size may have a deviation of 0.5-1 inch,thanks for your understanding! (varsity jacket womens bell sleeve down coat heated blanket jacket quilted hoody cropped sweater bell sleeve jacket womens fall fashion 2023 fleece hoodie easter coats tee shirt flannel plaid underwear thermals plaid shacket jacket women sherpa jacket motorcycle faux leather moto biker clothes outerwear pleather jacket knit open front cardigans lining spring warm trendy bell sleeve vest...) info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h2&gt;&lt;strong&gt;Savings - Welcom to AKOEE fashion clothing shop, Lowest Price with Big Promothion!&lt;/strong&gt;&lt;/h2&gt; &lt;h3&gt;&lt;strong&gt;2024-2025 New arrivals &amp;amp; deals &amp;amp; clearance sale for Holiday/Summer Savings/Birthday/Graduation/Back-to-School/Christmas Outfit&lt;/strong&gt;&lt;br&gt;&lt;br&gt;   ♡♡ Comfy Clothes for Woman: Perfect Gifts for Her. Our womens outfit is made of a premium blend of cotton and polyester, which makes it incredibly soft, comfortable, breathable and durable. Exquisitely crafted, with every detail carefully processed, featuring tight stitching and reliable quality. Summer outfit for women.&lt;/h3&gt; &lt;p&gt;♡♡ Occasion: This famale tops collection features a classic dressy or sporty style that is simple yet stylish, suitable for various occasions. Casual, Party, Club, Office Wear, Work Out, Going Out, Traveling, Vacation, Night, Party, Everyday, Festive, Dates, Movies, Sports Activities Or Other Occasions.&lt;/p&gt; &lt;p&gt;♡♡ Multiple Sizes &amp;amp; Colors: Our women's t shirt is tailored to fit and is available in multiple sizes to suit various body types, ensuring a comfortable and relaxed fit. Available in multiple colors, including black, white, grey, khaki, pink and more, you can mix and match to create multiple fashion styles that suit your personal taste.&lt;/p&gt; &lt;p&gt;♡♡ Versatile Dressing Outfit: Not only suitable for daily casual wear but can also be paired with various different styles of clothing, such as jeans, capri, casual pants, shorts, pants, and more. Whether you're outdoors or indoors, it provides a comfortable wearing experience.&lt;/p&gt; &lt;p&gt;♡♡ Easy Care: Our womens clothes can be directly machine washed. For best results, we recommend washing in cold water and tumble dry on low heat. &lt;strong&gt;True To Size, Please refer to the size chart in the product photos to select the most suitable size for you.&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;What's In Our Shop - Clothes for Female and Male: Tank Top, Bandeau, Blouse, Plus Size Clothes, Tunics, Base Tee, Button-Down, Camisole, Dress, Shorts, Family Matching Outfits, Capris, Pant, Legging, Jean, Cover Ups, Chemise, Swimwear, Crop, Flounce, High Low, Jacket, Sweatshirt, Sweater, Hoodie, Lace, Cover Ups, Peasant, Peplum, Poncho, Pullover, Trench Coat, Quarter Zip, Knitwear, Cold Shoulder, Cutout Shoulder, Drop Shoulder, Off-the-Shoulder, Cardigan, Vest, Blazers, Cardigan, and so on. Aiming to bring more high-quality products, everyday low price, seasonal deals or clearance items, and considerate services to customers. If you have Any suggestions or questions, please feel free to contact us by email, we will help you within 24 hours :)&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Q &amp;amp; A Part:&lt;/strong&gt;&lt;br&gt;   Q1: How long the transportation time needs&lt;br&gt;   A1: Usually take 6-12 Days after shipped.&lt;/p&gt; &lt;p&gt;Q2: How to clean it?&lt;br&gt;   A2: Wash with Cold Water, Hang or Line Dry/ No Bleach.&lt;/p&gt; &lt;p&gt;Q3: Is the true to size?&lt;br&gt;   A3: They are standard Asia sizes, usually smaller 1 or 2 size than us size.&lt;/p&gt; &lt;p&gt;Q4: Promotional period?&lt;br&gt;   Q3: Summer Savings Now, Up to 25%-60% off Deals on Fashion Clothing!&lt;/p&gt; &lt;br&gt;&lt;b&gt;✦ Please Check Our New Size Chart ✦&lt;/b&gt;US: 4 UK: 8 EU: 34  &lt;br&gt;  Bust: 96cm/37.80''  &lt;br&gt;  Length: 40cm/15.75''  &lt;br&gt;  Sleeve: 43cm/16.93'' US: 6 UK: 10 EU: 36  &lt;br&gt;  Bust: 102cm/40.16''  &lt;br&gt;  Length: 42cm/16.54''  &lt;br&gt;  Sleeve: 45cm/17.72'' US: 8 UK: 12 EU: 38  &lt;br&gt;  Bust: 108cm/42.52''  &lt;br&gt;  Length: 44cm/17.32''  &lt;br&gt;  Sleeve: 47cm/18.50'' US: 10 UK: 14 EU: 40  &lt;br&gt;  Bust: 114cm/44.88''  &lt;br&gt;  Length: 46cm/18.11''  &lt;br&gt;  Sleeve: 49cm/19.29'' US: 12 UK: 16 EU: 42  &lt;br&gt;  Bust: 120cm/47.24''  &lt;br&gt;  Length: 48cm/18.90''  &lt;br&gt;  Sleeve: 51cm/20.08'' US: 14 UK: 18 EU: 44  &lt;br&gt;  Bust: 126cm/49.61''  &lt;br&gt;  Length: 50cm/19.69''  &lt;br&gt;  Sleeve: 53cm/20.87'' US: 16 UK: 20 EU: 46  &lt;br&gt;  Bust: 132cm/51.97''  &lt;br&gt;  Length: 52cm/20.47''  &lt;br&gt;  Sleeve: 55cm/21.65'' US: 18 UK: 22 EU: 48  &lt;br&gt;  Bust: 138cm/54.33''  &lt;br&gt;  Length: 54cm/21.26''  &lt;br&gt;  Sleeve: 57cm/22.44''&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Great Gifts for Her, Women's Ear Hoodie Pullover Long Sleeve Hooded Sweatshirt Cute Blouse,Women Blouse&lt;/li&gt;  &lt;li&gt;【Occasion】 Perfect for business or casual style, add a women charm, make you look elegant and stylish. Suitable for casual wear, business, dates, street, party, outdoors, vacation, holiday, and etc.&lt;/li&gt;  &lt;li&gt;Crafted from ultra-soft, skin-friendly fabric that resists pilling for lasting comfort. Great idea for gifts for her. And we provide 30 days Money-back &amp;amp; Free Replacement Guarantee for customers, so if there is any problem of this cute tops, please email us freely at anytime.&lt;/li&gt;  &lt;li&gt;Wash Instruction: We recommend machine-wash or hand wash in cold water, do not bleach for these tops. (cute tops for women open back crop tops with removable pad backless workout gym shirt bra going out top outfit long sleeve top for women solid slim fitted shirt tee basic crew neck crop top blouse evening dress shirts women trendy love heart print t-shirt long sleeve womens autumn long sleeve crewneck minimizer bras for women no underwire wireless bras comfort casual solid blouse y2k tops off the shoulder tops breathable going out tops white crop tops for women autumn tee shirts womens blouses and tops dressy square neck tops for women)&lt;/li&gt;  &lt;li&gt;Match: This Womens Long Sleeve T Shirts is Great with Shorts/Jeans/Sweatpants in Spring/Summer/Fall.Perfect for Exercise/Yoga/Everyday Wear and Looks Fashion. Also Can Wear as a Undershirt and Match with Coat Which Makes You Look More Stylish and Chic!&lt;/li&gt;  &lt;li&gt;Warm Tiops: Wash in cold water/Do not use bleach/Lay flat or hang to dry.Please check the size chart before you buy. Due to manual measurement, the size may have a deviation of 0.5-1 inch,thanks for your understanding! (varsity jacket womens bell sleeve down coat heated blanket jacket quilted hoody cropped sweater bell sleeve jacket womens fall fashion 2023 fleece hoodie easter coats tee shirt flannel plaid underwear thermals plaid shacket jacket women sherpa jacket motorcycle faux leather moto biker clothes outerwear pleather jacket knit open front cardigans lining spring warm trendy bell sleeve vest...)&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clothing size: M
+Sweatshirt &amp; hoodie type: Sweatshirt
+Color: Black
+Brand: AKOEE
+Clothing fit: Baggy
+Fabric material name: Polyester
+Sleeve length style: Long Sleeve
+Pattern: Solid Color
+Clothing size group: Women, Juniors
+Gender: Female
+Top style: Pullover, Hoodie
+Clothing neck style: Hooded
+Fastener type: Pull-On
+Fabric material percentage: 95
+Clothing feature: Wrinkle-Resistant, Moisture-Wicking, Stretchable, Key Pocket, Open-Front, Quick-Dry
+Clothing style: Layered Look, Leisure, Loungewear, Officewear, Outerwear, Streetwear, Workwear, Casual
+Clothing occasion: Casual, Anniversary, Birthday, Christmas, Party, Dressy, Festival, Graduation, Halloween, Holiday, Night Club, Night Out, Thanksgiving
+Age group: Adult, Teen
+Fabric care instructions: Machine washable, hang to dry in shade, no bleaching. If you want to wear it loosely, it is recommended that order size up. The womans clothes, causal tops for women made with cotton and polyester, high quality,no pilling super soft and lightweight skin friendly and comfortable for all-season.
+Zippered: N
+Fabric construction: Knit
+Piece count: 1
+Sleeve style: Blouson
+Clothing shoulder style: Cold Shoulder, Drop Shoulder, Off-the-Shoulder
+</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Y2k-Tops-for-Women-Teen-Girls-Crop-Hoodie-Black-Gothic-Hollow-out-Crisscross-Long-Sleeve-Cat-Ears-Hooded-Sweatshirt-M-Black_5b5c8c6d-edd1-4e19-8360-5b44a893974b.aaaed899432983fcddfd9a724125d53d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/5ae7a2e4-32d2-4202-a2e5-63155289a345.27d3e564998b5a613d97fb7055b965dc.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/186fd4d1-f3f7-46e3-8f36-67a039a8e6b0.488495b9b0605411db9385a05e46f323.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/9ab8541d-afc9-4f42-a35f-e22fda1f8932.c82c027e6b90879a095fa44cb6ee9a89.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/53f43632-a5a8-4144-940c-c535c22d26e0.fc2d469e5c7411589f092c772ec003c1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/a1fa184a-2cac-493b-a1b9-e6a9e8ba1024.726248510fda6b5a56f2c7bb3689738f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/2ac2a0c3-5815-42f6-b4e6-61afe80ce58e.eaafcbe19faaa0b25eb684f8683ee265.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/BRGZLK-Kids-Girls-Boys-Shiny-Tops-Summer-Solid-Color-Short-Sleeve-Loose-T-Shirt-Girl-Neon-Trendy-Jazz-Hip-Hop-Performance-Costumes-Concert-Outfits-Si/19101412534?classType=VARIANT&amp;athbdg=L1400&amp;from=/search</t>
+  </si>
+  <si>
+    <t>2026-09-29T09:37:52Z</t>
+  </si>
+  <si>
+    <t>BRGZLK Kids Girls Boys Shiny Tops Summer Solid Color Short Sleeve Loose T-Shirt Girl Neon Trendy Jazz Hip Hop Performance Costumes Concert Outfits Silver 3-4 Years</t>
+  </si>
+  <si>
+    <t>BRGZLK</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/BRGZLK-Kids-Girls-Boys-Shiny-Tops-Summer-Solid-Color-Short-Sleeve-Loose-T-Shirt-Girl-Neon-Trendy-Jazz-Hip-Hop-Performance-Costumes-Concert-Outfits-Si_85578250-8525-4d8b-a95f-c749e1df78a0.5b6ea09a6e50c32e5ecf50e67ec7a621.jpeg</t>
+  </si>
+  <si>
+    <t>Children's Performance Outfit Sequin Short Sleeved T-shirt Round Neck Elastic Features: 【Material】: Kids boys leisure is made of soft fabric make, soft and breathable excellent fabric, comfortable to wear. Give your cozy wearing experience. 【】:Top for kids boys and with cute print, colorful feature,will make your kids more cute. 【Occasion】: Valentine's Day ,pageant, birthday, wedding party, bridesmaid, banquet, recital, holiday, ceremony, family gathering, photo, casual, shower and other formal special occasion. 【Size】：Toddler leisure for kids toddler. Please Read the Detailed Size Measurement in the Product Description before purchase. 【Warm Tips】: Due to folding and transportation, kids suit maybe be obvious wrinkles. processing, the picture effect can still be achieved. Wash your hands with clean water, do not , do not wash with hot water, and hang to dry. Product Description: Shirts For Kids Short Sleeve Graphic T-Shirt Round Neck Crop For 3-14 Years And Boy T-Shirt Tee Features: Fashion ! Material:95%Acrylic Season:Four Season Sleeve length: sleeveless Washing: Hand wash, Do not , Line dry in the shade, Do not iron Style: FashionBoys Easter Shirts Tshirt Short Sleeve Funny Graphic Tshirts 3-14 Years Fashion make you more attractive Great for casual, daily or photoshoot, also a great idea for you show gifts It is made of materials,Soft hand feeling, no any harm to your Please allow slight 1-3cm difference due to manual measurement and a little color variation for different display setting, thanks for your understanding! 1 inch = 2.54 cm Thank you and nice day! Package include: 1PC Recommended age:3-4 YearsSize:100Size.:3 YearsBust:62-80cm/24.41-31.50''Length:41cm/16.14''Sleeve:10cm/3.94''Shoulder width:33cm/12.99'' Recommended age:3-4 Years Size:100 Size.:3 Years Bust:62-80cm/24.41-31.50'' Length:41cm/16.14'' Sleeve:10cm/3.94'' Shoulder width:33cm/12.99'' Recommended age:3-4 Years Size:100 Size.:3 Years Bust:62-80cm/24.41-31.50'' Length:41cm/16.14'' Sleeve:10cm/3.94'' Shoulder width:33cm/12.99'' Soft &amp; Cozy Fabric: Kids' T-shirts are made from ultra-soft, skin-friendly material that's gentle on delicate skin. Perfect for active kids, these cozy tops transition easily from spring and fall crispness to winter coolness. Classic Pullover Design: Featuring a comfortable crewneck and easy pullover style, these shirts are simple to put on and take off for quick outfit changes. The flattering cut suits different body types and pairs beautifully with leggings, jeans, or skirts for versatile styling. Versatile Styling: A great foundational piece to dress up or down. These long-sleeve shirts pair well with various bottoms like jeans, skirts, or leggings, and can also be layered under jackets or coats on cooler days. Ideal for Many Occasions: Perfect for casual wear, parties, home relaxation, and everyday activities. Suitable for spring, fall, and winter seasons, making it a year-round wardrobe essential. Care &amp; Durability: Machine washable and designed to maintain softness and shape after repeated washes. The quality stitching and fabric ensure long-lasting comfort and style. info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Children's Performance Outfit Sequin Short Sleeved T-shirt Round Neck Elastic  &lt;br&gt;  Features:  &lt;br&gt;  【Material】: Kids boys leisure is made of soft fabric make, soft and breathable excellent fabric, comfortable to wear. Give your cozy wearing experience.  &lt;br&gt;  【】:Top for kids boys and with cute print, colorful feature,will make your kids more cute. 【Occasion】: Valentine's Day ,pageant, birthday, wedding party, bridesmaid, banquet, recital, holiday, ceremony, family gathering, photo, casual, shower and other formal special occasion.  &lt;br&gt;  【Size】：Toddler leisure for kids toddler. Please Read the Detailed Size Measurement in the Product Description before purchase.  &lt;br&gt;  【Warm Tips】: Due to folding and transportation, kids suit maybe be obvious wrinkles. processing, the picture effect can still be achieved. Wash your hands with clean water, do not , do not wash with hot water, and hang to dry. Product Description:  &lt;br&gt;  Shirts For Kids Short Sleeve Graphic T-Shirt Round Neck Crop For 3-14 Years And Boy T-Shirt Tee  &lt;br&gt;  Features:  &lt;br&gt;  Fashion !  &lt;br&gt;  Material:95%Acrylic  &lt;br&gt;  Season:Four Season  &lt;br&gt;  Sleeve length: sleeveless  &lt;br&gt;  Washing: Hand wash, Do not , Line dry in the shade, Do not iron  &lt;br&gt;  Style: FashionBoys Easter Shirts Tshirt Short Sleeve Funny Graphic Tshirts 3-14 Years  &lt;br&gt;  Fashion make you more attractive  &lt;br&gt;  Great for casual, daily or photoshoot, also a great idea for you show gifts  &lt;br&gt;  It is made of materials,Soft hand feeling, no any harm to your  &lt;br&gt;  Please allow slight 1-3cm difference due to manual measurement and a little color variation for different display setting,  &lt;br&gt;  thanks for your understanding!  &lt;br&gt;  1 inch = 2.54 cm  &lt;br&gt;  Thank you and nice day!  &lt;br&gt;  Package include: 1PC  &lt;br&gt;  Recommended age:3-4 YearsSize:100Size.:3 YearsBust:62-80cm/24.41-31.50''Length:41cm/16.14''Sleeve:10cm/3.94''Shoulder width:33cm/12.99''  &lt;br&gt;  Recommended age:3-4 Years  &lt;br&gt;  Size:100  &lt;br&gt;  Size.:3 Years  &lt;br&gt;  Bust:62-80cm/24.41-31.50''  &lt;br&gt;  Length:41cm/16.14''  &lt;br&gt;  Sleeve:10cm/3.94''  &lt;br&gt;  Shoulder width:33cm/12.99''  &lt;br&gt;  Recommended age:3-4 Years  &lt;br&gt;  Size:100  &lt;br&gt;  Size.:3 Years  &lt;br&gt;  Bust:62-80cm/24.41-31.50''  &lt;br&gt;  Length:41cm/16.14''  &lt;br&gt;  Sleeve:10cm/3.94''  &lt;br&gt;  Shoulder width:33cm/12.99''  &lt;br&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Soft &amp;amp; Cozy Fabric: Kids' T-shirts are made from ultra-soft, skin-friendly material that's gentle on delicate skin. Perfect for active kids, these cozy tops transition easily from spring and fall crispness to winter coolness.&lt;/li&gt;  &lt;li&gt;Classic Pullover Design: Featuring a comfortable crewneck and easy pullover style, these shirts are simple to put on and take off for quick outfit changes. The flattering cut suits different body types and pairs beautifully with leggings, jeans, or skirts for versatile styling.&lt;/li&gt;  &lt;li&gt;Versatile Styling: A great foundational piece to dress up or down. These long-sleeve shirts pair well with various bottoms like jeans, skirts, or leggings, and can also be layered under jackets or coats on cooler days.&lt;/li&gt;  &lt;li&gt;Ideal for Many Occasions: Perfect for casual wear, parties, home relaxation, and everyday activities. Suitable for spring, fall, and winter seasons, making it a year-round wardrobe essential.&lt;/li&gt;  &lt;li&gt;Care &amp;amp; Durability: Machine washable and designed to maintain softness and shape after repeated washes. The quality stitching and fabric ensure long-lasting comfort and style.&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clothing size: 3-4 Years
+Sweatshirt &amp; hoodie type: Sweatshirt
+Color: Silver
+Brand: BRGZLK
 Clothing fit: Relaxed Fit
-Fabric material name: Cotton, Polyester
+Fabric material name: Acrylic
+Sleeve length style: Short Sleeve
+Pattern: Solid Print
+Clothing size group: Little Boys
+Gender: Unisex
+Top style: Pullover
+Clothing neck style: Crew Neck
+Fastener type: Elastic
+Fabric material percentage: 95
+Clothing style: Casual
+Clothing occasion: Casual
+Age group: Child
+Fabric care instructions: Can be machine washed, hand washed is recommended
+Zippered: N
+</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/BRGZLK-Kids-Girls-Boys-Shiny-Tops-Summer-Solid-Color-Short-Sleeve-Loose-T-Shirt-Girl-Neon-Trendy-Jazz-Hip-Hop-Performance-Costumes-Concert-Outfits-Si_85578250-8525-4d8b-a95f-c749e1df78a0.5b6ea09a6e50c32e5ecf50e67ec7a621.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/b60c8b66-cbed-48be-8130-86b6ea562233.dd6cb8c0ac28a930b065f6f57c3d52bb.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/da4addfa-3c81-4503-a827-a54f32ac1fe6.f07b1c0c8ab5aa5707b15ee5478860aa.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Jsaierl-Zip-Sweatshirt-Women-Loose-Fit-Solid-Color-Sweatshirts-Round-Neck-Fall-Pullover-Tops-Workout-Long-Sleeve-Shirts-Womens-Sweatshirts-10/7971367896?classType=VARIANT&amp;athbdg=L1400&amp;from=/search</t>
+  </si>
+  <si>
+    <t>2026-09-29T09:38:30Z</t>
+  </si>
+  <si>
+    <t>Jsaierl Zip Up Sweatshirt for Women Loose Fit Solid Color Sweatshirts Round Neck Fall Pullover Tops Workout Long Sleeve Shirts Womens Sweatshirts Under $10</t>
+  </si>
+  <si>
+    <t>Jsaierl</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Jsaierl-Zip-Sweatshirt-Women-Loose-Fit-Solid-Color-Sweatshirts-Round-Neck-Fall-Pullover-Tops-Workout-Long-Sleeve-Shirts-Womens-Sweatshirts-10_4c9460d3-dd64-49e2-b151-23e5f7557de5.30284c912d3940a10d13f28b0ea936f2.jpeg</t>
+  </si>
+  <si>
+    <t>2. Zip Up Sweatshirt for Women Loose Fit Solid Color Sweatshirts Round Neck Fall Pullover Tops Workout Long Sleeve Shirts Womens Sweatshirts Under $10 Description Material: Affordable cotton‑polyester fleece – soft, durable, and breathable. Design: Zip up front (or pullover? Title says zip up but describes pullover – we'll treat as zip hoodie), loose fit, round neck, solid color, long sleeves, workout‑friendly style. Styling: Wear with leggings, joggers, or shorts for gym or casual wear. Occasion: Great for workouts, fall daily wear, and budget‑friendly shopping. Care: Machine wash warm, tumble dry medium. Material: Affordable cotton‑polyester fleece – soft, durable, and breathable. Design: Zip up front (or pullover? Title says zip up but describes pullover – we'll treat as zip hoodie), loose fit, round neck, solid color, long sleeves, workout‑friendly style. Styling: Wear with leggings, joggers, or shorts for gym or casual wear. Occasion: Great for workouts, fall daily wear, and budget‑friendly shopping. Care: Machine wash warm, tumble dry medium. info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;2. Zip Up Sweatshirt for Women Loose Fit Solid Color Sweatshirts Round Neck Fall Pullover Tops Workout Long Sleeve Shirts Womens Sweatshirts Under $10&lt;/p&gt; &lt;p&gt;Description&lt;/p&gt; &lt;p&gt;Material: Affordable cotton‑polyester fleece – soft, durable, and breathable.&lt;/p&gt; &lt;p&gt;Design: Zip up front (or pullover? Title says zip up but describes pullover – we'll treat as zip hoodie), loose fit, round neck, solid color, long sleeves, workout‑friendly style.&lt;/p&gt; &lt;p&gt;Styling: Wear with leggings, joggers, or shorts for gym or casual wear.&lt;/p&gt; &lt;p&gt;Occasion: Great for workouts, fall daily wear, and budget‑friendly shopping.&lt;/p&gt; &lt;p&gt;Care: Machine wash warm, tumble dry medium.&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Material: Affordable cotton‑polyester fleece – soft, durable, and breathable.&lt;/li&gt;  &lt;li&gt;Design: Zip up front (or pullover? Title says zip up but describes pullover – we'll treat as zip hoodie), loose fit, round neck, solid color, long sleeves, workout‑friendly style.&lt;/li&gt;  &lt;li&gt;Styling: Wear with leggings, joggers, or shorts for gym or casual wear.&lt;/li&gt;  &lt;li&gt;Occasion: Great for workouts, fall daily wear, and budget‑friendly shopping.&lt;/li&gt;  &lt;li&gt;Care: Machine wash warm, tumble dry medium.&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Clothing size: XXL
+Sweatshirt &amp; hoodie type: Sweatshirt
+Color: Blue
+Brand: Jsaierl
+Clothing fit: Loose
+Fabric material name: Cotton Blend
 Sleeve length style: Long Sleeve
 Pattern: Solid Print
-Clothing size group: Men
-[...5 lines deleted...]
-Clothing feature: Multi-Pocket
+Clothing size group: Women's Plus
+Gender: Female
+Top style: Pullover
+Clothing neck style: Crew Neck
+Fastener type: Zipper
+Fabric material percentage: 100
+Clothing feature: Ventilated
 Clothing style: Casual
 Clothing occasion: Casual
 Age group: Adult
-Theme: Winter
-[...1 lines deleted...]
-Zippered: N
+Theme: Christmas
+Character: Santa Claus
+Character group: Christmas
+Fabric care instructions: Machine Washable; Hand Wash; tank top for women summer tops for women women tops tops for women summer tank tops for women beach tops blouses for women fashion 2024 smocked tops women bandana tops for women women short sleeve tops 3/4 sleeve shirts for women plus size spring tops basics womens clothing business casual for women elbow length tops white bell sleeve top white bell sleeve top slimming tops for women petite tops for women stylish tops for women tunic tops for women loose fit v neck blouse
+Zippered: Y
+Fabric construction: Knit
+Recycled material content: tunic tops for women elegant tops for women red blouses for women dressy summer work tops for women green blouse for women dressy business blouses for women womens tops womens tops dressy casual casual tops for women womens tops casual flowy tops for women flowy tops for women cute shirts cute shirts for women womens shirts dressy casual maternity tank top maternity blouses womens tops dressy white shirt women business casual tops for women chiffon tank tops for women
+Percentage of postconsumer content: 0
 Piece count: 1
+Sleeve style: Puff
 Clothing shoulder style: Drop Shoulder
 </t>
   </si>
   <si>
-    <t>Free shippingFree 30-day returns</t>
-[...58 lines deleted...]
-https://i5.walmartimages.com/asr/60484d79-def1-4bea-be48-3c7484e809da.ed9b4c4aee7587e6b9a2023c123af773.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+    <t>https://i5.walmartimages.com/seo/Jsaierl-Zip-Sweatshirt-Women-Loose-Fit-Solid-Color-Sweatshirts-Round-Neck-Fall-Pullover-Tops-Workout-Long-Sleeve-Shirts-Womens-Sweatshirts-10_4c9460d3-dd64-49e2-b151-23e5f7557de5.30284c912d3940a10d13f28b0ea936f2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/95ff32ea-1228-4376-ac50-61e0d292b7b0.c3ecbe853e56728582bec959811ac503.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/eb78ce11-ba55-4ae5-911d-224ca864a145.80e9d308b48c249045cf1dd90d14f405.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/b92e8e15-df05-4e84-af17-2e47de3211de.e4dc27eb483e7140fa6774a258c836f3.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/e0d5c2b6-3bf7-4570-810a-39b6e8cc1680.079a6b6717e632250e569fe5018187ea.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/d16a97a6-c5fa-4345-9773-807d13501951.58b37e51feda0e13a0d9e98ca819bdfc.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/3fbd450f-96e4-4e80-80fe-ab87b9f28013.25644dfc089289bf80d66bf84aba4c68.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
     <t>https://www.walmart.com/ip/shqvo-Girls-2-Piece-Outfits-Kids-Hoodie-Set-Tracksuit-Drop-Shoulder-Hoodie-Oversized-Hoodie-and-Sweatpants-Set-Preppy-Clothes/17697220802?classType=VARIANT&amp;from=/search</t>
   </si>
   <si>
-    <t>2026-08-20T13:55:03Z</t>
+    <t>2026-09-29T09:37:59Z</t>
   </si>
   <si>
     <t>shqvo Girls 2 Piece Outfits Kids Hoodie Set Tracksuit Drop Shoulder Hoodie Oversized Hoodie and Sweatpants Set Preppy Clothes</t>
   </si>
   <si>
     <t>shqvo</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/shqvo-Girls-2-Piece-Outfits-Kids-Hoodie-Set-Tracksuit-Drop-Shoulder-Hoodie-Oversized-Hoodie-and-Sweatpants-Set-Preppy-Clothes_8c340009-dcaa-4e62-b0e7-6a07183e96d0.9506abbc77c5e0a008ef045b50fd52f4.jpeg</t>
   </si>
   <si>
     <t>shqvo Outfits for Teen Girls Letters Printed Casual Long Sleeve Hooded Sweatshirt Top Pocket Elastic Waist Pants Fall Clothes for Girls Child Toddler Boys Girls Long Sleeve Solid Warm Hoodie Pullover Tops Pants Kids Outfits Sweat Suit Material: Polyester Color: as the picture shows, (Due to the difference between different monitors, the picture may have slight color difference. please make sure you do not mind before ordering, Thank you!) Package weight: 420g Package size: 35x30x2cm,(Please allow 1-3mm error due to manual measurement. please make sure you do not mind before ordering.) Size chart: Size:90 Recommended age:1-2 Yeats Bust:62cm/24.41'' Sleeve:24cm/9.45'' Length:36cm/14.17'' Bottoms Length:46cm/18.11'' Size:100 Recommended age:2-3 Yeats Bust:66cm/25.98'' Sleeve:27cm/10.63'' Length:38cm/14.96'' Bottoms Length:51cm/20.08'' Size:110 Recommended age:3-4 Yeats Bust:70cm/27.56'' Sleeve:30cm/11.81'' Length:41cm/16.14'' Bottoms Length:56cm/22.05'' Size:120 Recommended age:4-5 Yeats Bust:74cm/29.13'' Sleeve:33cm/12.99'' Length:44cm/17.32'' Bottoms Length:63cm/24.80'' Size:130 Recommended age:5-6 Yeats Bust:78cm/30.71'' Sleeve:36cm/14.17'' Length:47cm/18.50'' Bottoms Length:70cm/27.56'' Size:140 Recommended age:6-7 Yeats Bust:82cm/32.28'' Sleeve:39cm/15.35'' Length:50cm/19.69'' Bottoms Length:77cm/30.31'' Size:150 Recommended age:7-8 Yeats Bust:86cm/33.86'' Sleeve:42cm/16.54'' Length:53cm/20.87'' Bottoms Length:84cm/33.07'' Size:160 Recommended age:8-9 Yeats Bust:90cm/35.43'' Sleeve:45cm/17.72'' Length:56cm/22.05'' Bottoms Length:91cm/35.83'' Toddler Boy Outfits Toddler Girl Outfits Fall purple outfit for girls cute girls clothes cute girl shirts 18 month pants girls teen girl jumpsuit Tracksuit for Girls 4T toddler girl sets outfits kid girls fall pants set child cute clothes kids sweats Toddler Outfits for Boys 4T-5T toddler girl outfits 2t 2 piece dance outfits for girls Toddler Boy Sets 5T girl two piece set two piece gymnastics outfits for girls girls jogging sets 18 month long sleeve shirt girl 4t clothes for girls Girl Outfits Size 8 girl pants set with cardigan hip hop pants girls Kids Clothing Sets Boys Baby Outfits Boy Newborn girls workout set toddler girls dress clothes for girls girl short sets size 10-12 toddlers clothes clothes girls 7-8 kids crop tops size 7-8 girls clothes size 4t-5t outfits Please refer to the size chart before your purchase Shipped within 48 hours, delivery in 7-12 days, may arrive earlier Any questions, please feel free to contact us, we will do our best to serve you. Have a nice day! materials durability and warmth, keeping little ones cozy in various weather conditions. Easy to mix and , allowing for outfit possibilities to personal style. choice for birthdays, holidays, or any celebration, delighting both parents and children alike. in a range of sizes to accommodate growing toddlers, ensuring a fit for . Fashionable design combines comfort and play, making it ideal for everyday wear and . info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
   </si>
   <si>
     <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;shqvo Outfits for Teen Girls Letters Printed Casual Long Sleeve Hooded Sweatshirt Top Pocket Elastic Waist Pants Fall Clothes for Girls Child Toddler Boys Girls Long Sleeve Solid Warm Hoodie Pullover Tops Pants Kids Outfits Sweat Suit  &lt;br&gt;  Material: Polyester  &lt;br&gt;  Color: as the picture shows, (Due to the difference between different monitors, the picture may have slight color difference. please make sure you do not mind before ordering, Thank you!)  &lt;br&gt;  Package weight: 420g  &lt;br&gt;  Package size: 35x30x2cm,(Please allow 1-3mm error due to manual measurement. please make sure you do not mind before ordering.)  &lt;br&gt;  Size chart:  &lt;br&gt;  Size:90 Recommended age:1-2 Yeats Bust:62cm/24.41'' Sleeve:24cm/9.45'' Length:36cm/14.17'' Bottoms Length:46cm/18.11''  &lt;br&gt;  Size:100 Recommended age:2-3 Yeats Bust:66cm/25.98'' Sleeve:27cm/10.63'' Length:38cm/14.96'' Bottoms Length:51cm/20.08''  &lt;br&gt;  Size:110 Recommended age:3-4 Yeats Bust:70cm/27.56'' Sleeve:30cm/11.81'' Length:41cm/16.14'' Bottoms Length:56cm/22.05''  &lt;br&gt;  Size:120 Recommended age:4-5 Yeats Bust:74cm/29.13'' Sleeve:33cm/12.99'' Length:44cm/17.32'' Bottoms Length:63cm/24.80''  &lt;br&gt;  Size:130 Recommended age:5-6 Yeats Bust:78cm/30.71'' Sleeve:36cm/14.17'' Length:47cm/18.50'' Bottoms Length:70cm/27.56''  &lt;br&gt;  Size:140 Recommended age:6-7 Yeats Bust:82cm/32.28'' Sleeve:39cm/15.35'' Length:50cm/19.69'' Bottoms Length:77cm/30.31''  &lt;br&gt;  Size:150 Recommended age:7-8 Yeats Bust:86cm/33.86'' Sleeve:42cm/16.54'' Length:53cm/20.87'' Bottoms Length:84cm/33.07''  &lt;br&gt;  Size:160 Recommended age:8-9 Yeats Bust:90cm/35.43'' Sleeve:45cm/17.72'' Length:56cm/22.05'' Bottoms Length:91cm/35.83'' Toddler Boy Outfits Toddler Girl Outfits Fall purple outfit for girls cute girls clothes cute girl shirts 18 month pants girls teen girl jumpsuit Tracksuit for Girls 4T toddler girl sets outfits kid girls fall pants set child cute clothes kids sweats Toddler Outfits for Boys 4T-5T toddler girl outfits 2t 2 piece dance outfits for girls Toddler Boy Sets 5T girl two piece set two piece gymnastics outfits for girls girls jogging sets 18 month long sleeve shirt girl 4t clothes for girls Girl Outfits Size 8 girl pants set with cardigan hip hop pants girls Kids Clothing Sets Boys Baby Outfits Boy Newborn girls workout set toddler girls dress clothes for girls girl short sets size 10-12 toddlers clothes clothes girls 7-8 kids crop tops size 7-8 girls clothes size 4t-5t outfits&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Please refer to the size chart before your purchase Shipped within 48 hours, delivery in 7-12 days, may arrive earlier Any questions, please feel free to contact us, we will do our best to serve you. Have a nice day!&lt;/li&gt;  &lt;li&gt;materials durability and warmth, keeping little ones cozy in various weather conditions.&lt;/li&gt;  &lt;li&gt;Easy to mix and , allowing for outfit possibilities to personal style.&lt;/li&gt;  &lt;li&gt;choice for birthdays, holidays, or any celebration, delighting both parents and children alike.&lt;/li&gt;  &lt;li&gt;in a range of sizes to accommodate growing toddlers, ensuring a fit for .&lt;/li&gt;  &lt;li&gt;Fashionable design combines comfort and play, making it ideal for everyday wear and .&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
-    <t xml:space="preserve">Color: Z4-White
-Clothing size: 2-3 Years
+    <t xml:space="preserve">Clothing size: 2-3 Years
 Brand: shqvo
 Pattern: Graphic &amp; Letter
 Gender: Female
 Clothing style: Casual
 Clothing fit: Modern Fit
 Pant style: Joggers
 Fabric material name: Polyester
 Pieces: 1
 Items included: sweatshirt,sweatpants
 Clothing feature: Stretchable
 Pant leg cut: Relaxed
 Clothing leg bottom opening style: Elastic Bottom
 Sleeve length style: Long Sleeve
 Sleeve style: Set-In
 Fastener type: Pull-On
 Fabric construction: Knit &amp; Woven
 Fabric care: Machine Washable; Hand Wash
 Clothing occasion: Casual, Back-to-School, Vacation
 Clothing size group: Toddler
 Age group: Child
 Inseam: 11 in
 Fabric material percentage: 93
 Recycled material content: Plastic
 </t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/shqvo-Girls-2-Piece-Outfits-Kids-Hoodie-Set-Tracksuit-Drop-Shoulder-Hoodie-Oversized-Hoodie-and-Sweatpants-Set-Preppy-Clothes_8c340009-dcaa-4e62-b0e7-6a07183e96d0.9506abbc77c5e0a008ef045b50fd52f4.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/ff9acb6d-1860-4045-81d1-b3b03007af06.960e1f1bc2976b4014ec18fe1d5ed3be.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/711ad49b-1474-4d00-9b14-d7456caac1e8.e43905656247302a35ac4566dac6511f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
-  </si>
-[...60 lines deleted...]
-https://i5.walmartimages.com/asr/3fbd450f-96e4-4e80-80fe-ab87b9f28013.25644dfc089289bf80d66bf84aba4c68.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -818,231 +810,225 @@
       </c>
       <c r="N2" t="s">
         <v>25</v>
       </c>
       <c r="O2">
         <v>1</v>
       </c>
       <c r="P2" t="s">
         <v>26</v>
       </c>
       <c r="Q2" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3" t="s">
         <v>29</v>
       </c>
       <c r="C3" t="s">
         <v>30</v>
       </c>
       <c r="D3">
-        <v>912239519</v>
+        <v>14589724708</v>
       </c>
       <c r="E3" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="F3" t="s">
         <v>21</v>
       </c>
       <c r="G3">
-        <v>15.87</v>
+        <v>14.82</v>
       </c>
       <c r="I3">
         <v>5</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
+        <v>31</v>
+      </c>
+      <c r="L3" t="s">
         <v>32</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>33</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="O3">
         <v>1</v>
       </c>
       <c r="P3" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="Q3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
+        <v>36</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
         <v>38</v>
       </c>
-      <c r="B4" t="s">
+      <c r="D4">
+        <v>19101412534</v>
+      </c>
+      <c r="E4" t="s">
         <v>39</v>
-      </c>
-[...7 lines deleted...]
-        <v>41</v>
       </c>
       <c r="F4" t="s">
         <v>21</v>
       </c>
       <c r="G4">
-        <v>15.09</v>
-[...5 lines deleted...]
-        <v>2</v>
+        <v>6.47</v>
+      </c>
+      <c r="H4">
+        <v>7.19</v>
       </c>
       <c r="K4" t="s">
+        <v>40</v>
+      </c>
+      <c r="L4" t="s">
+        <v>41</v>
+      </c>
+      <c r="M4" t="s">
         <v>42</v>
       </c>
-      <c r="L4" t="s">
+      <c r="N4" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="O4">
         <v>1</v>
       </c>
       <c r="P4" t="s">
         <v>26</v>
       </c>
       <c r="Q4" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
+        <v>45</v>
+      </c>
+      <c r="B5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" t="s">
         <v>47</v>
       </c>
-      <c r="B5" t="s">
+      <c r="D5">
+        <v>7971367896</v>
+      </c>
+      <c r="E5" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>50</v>
       </c>
       <c r="F5" t="s">
         <v>21</v>
       </c>
       <c r="G5">
-        <v>7.8</v>
+        <v>16.99</v>
       </c>
       <c r="H5">
-        <v>8.76</v>
+        <v>18.99</v>
       </c>
       <c r="K5" t="s">
+        <v>49</v>
+      </c>
+      <c r="L5" t="s">
+        <v>50</v>
+      </c>
+      <c r="M5" t="s">
         <v>51</v>
       </c>
-      <c r="L5" t="s">
+      <c r="N5" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="O5">
         <v>1</v>
       </c>
       <c r="P5" t="s">
-        <v>36</v>
+        <v>26</v>
       </c>
       <c r="Q5" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
+        <v>54</v>
+      </c>
+      <c r="B6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" t="s">
         <v>56</v>
       </c>
-      <c r="B6" t="s">
+      <c r="D6">
+        <v>17697220802</v>
+      </c>
+      <c r="E6" t="s">
         <v>57</v>
-      </c>
-[...7 lines deleted...]
-        <v>59</v>
       </c>
       <c r="F6" t="s">
         <v>21</v>
       </c>
       <c r="G6">
-        <v>16.99</v>
-[...2 lines deleted...]
-        <v>18.99</v>
+        <v>20.6</v>
       </c>
       <c r="K6" t="s">
+        <v>58</v>
+      </c>
+      <c r="L6" t="s">
+        <v>59</v>
+      </c>
+      <c r="M6" t="s">
         <v>60</v>
       </c>
-      <c r="L6" t="s">
+      <c r="N6" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="O6">
         <v>1</v>
       </c>
       <c r="P6" t="s">
         <v>26</v>
       </c>
       <c r="Q6" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">