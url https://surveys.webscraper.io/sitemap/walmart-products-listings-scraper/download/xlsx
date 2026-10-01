--- v5 (2026-08-21)
+++ v6 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -74,280 +74,277 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>specifications</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>https://www.walmart.com/browse/food/popcorn/976759_976787_1001407?povid=976759_hubspoke_976787_Shopbycategory_Popcorn_Rweb_Oct_31&amp;facet=flavor%3ACaramel</t>
   </si>
   <si>
-    <t>2026-08-20T13:41:24Z</t>
-[...8 lines deleted...]
-    <t>The Hampton Candy</t>
+    <t>2026-09-29T09:27:21Z</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Cracker-Jack-Caramel-Coated-Popcorn-Peanuts-8-5-Oz-Pack-of-4/5024231372?classType=REGULAR</t>
+  </si>
+  <si>
+    <t>Cracker Jack Caramel Coated Popcorn &amp; Peanuts 8.5 Oz. (Pack of 4)</t>
+  </si>
+  <si>
+    <t>Cracker Jack</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>https://i5.walmartimages.com/seo/The-Hampton-Popcorn-Company-Caramel-Popcorn-Resealable-Zip-Bag-9-5-Ounce-Pack-of-6-Caramel-Corn-Fresh-Gourmet-Popcorn_babe703e-8ae3-4c2f-8cc8-b7c661fc289a.b2d27f00c0f99897a35016e85d3f95f5.jpeg</t>
-[...8 lines deleted...]
-    <t xml:space="preserve">Brand: The Hampton Candy
+    <t>https://i5.walmartimages.com/seo/Cracker-Jack-Caramel-Coated-Popcorn-Peanuts-8-5-Oz-Pack-of-4_147ba9ee-e247-42de-8f08-873d1004ac04.3c6143616552011917efe66b5ebc0e19.jpeg</t>
+  </si>
+  <si>
+    <t>Open a bag of The Original Cracker Jack Popcorn &amp; Peanuts Snack to enjoy a timeless and sweet treat by yourself or with friends. The popcorn and peanuts are coated in sweet caramel for an unmistakable taste enjoyed across generations. Popcorn Cracker Jack also includes a prize inside the bag.Cracker Jack Caramel Coated Popcorn &amp; Peanuts 8.5 Oz. (Pack of 4)info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Open a bag of The Original Cracker Jack Popcorn &amp;amp; Peanuts Snack to enjoy a timeless and sweet treat by yourself or with friends. The popcorn and peanuts are coated in sweet caramel for an unmistakable taste enjoyed across generations. Popcorn Cracker Jack also includes a prize inside the bag.&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;Cracker Jack Caramel Coated Popcorn &amp;amp; Peanuts 8.5 Oz. (Pack of 4)&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flavor: Caramel
+Brand: Cracker Jack
+Popcorn type: Popped Popcorn
+Container type: Bag
+Size: 8.5
+Texture: Caramel Coated
+Food form: Pieces
+Pack quantity: 4
+Flavor notes: Caramel
+Weight: 8.5 oz
+Food &amp; drug fact label type: No Fact Panel
+Retail packaging: Value Pack
+</t>
+  </si>
+  <si>
+    <t>Shipping, arrives in 3+ days</t>
+  </si>
+  <si>
+    <t>Free 30-day returns</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Cracker-Jack-Caramel-Coated-Popcorn-Peanuts-8-5-Oz-Pack-of-4_147ba9ee-e247-42de-8f08-873d1004ac04.3c6143616552011917efe66b5ebc0e19.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>2026-09-29T09:27:53Z</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Frito-Lay-Cracker-Jack-Popcorn-Peanuts-4-25-oz-Bag/186817157?classType=REGULAR</t>
+  </si>
+  <si>
+    <t>Frito Lay Cracker Jack Popcorn &amp; Peanuts, 4.25 oz Bag</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Frito-Lay-Cracker-Jack-Popcorn-Peanuts-4-25-oz-Bag_e2ad65af-bf7f-4221-a6de-1049a352d050.488197d2505dc4a9c2784169c72ad605.jpeg</t>
+  </si>
+  <si>
+    <t>The CRACKER JACK brand has been an American favorite for 120 years. The delicious blend of caramel coated popcorn and peanuts is just as good as you remember. And, as if a tasty snack weren’t enough, who can forget the thrill of opening the surprise inside? Popcorn &amp; Peanuts, Caramel Coated, The Original 0 g trans fat. Peanuts may have settled to bottom during shipping &amp; handling. A delicious blend of caramel coated popcorn and peanuts has made Cracker Jack Brand one of America's favorite snacks. info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;The CRACKER JACK brand has been an American favorite for 120 years. The delicious blend of caramel coated popcorn and peanuts is just as good as you remember. And, as if a tasty snack weren’t enough, who can forget the thrill of opening the surprise inside?&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Popcorn &amp;amp; Peanuts, Caramel Coated, The Original&lt;/li&gt;  &lt;li&gt;0 g trans fat. Peanuts may have settled to bottom during shipping &amp;amp; handling. A delicious blend of caramel coated popcorn and peanuts has made Cracker Jack Brand one of America's favorite snacks.&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flavor: Caramel
+Brand: Cracker Jack
+Popcorn type: Popped Popcorn
+Container type: Bag
+Size: 4.25 oz
+Texture: Caramel Coated
+Flavor notes: Caramel
+Weight: 4.56 oz
+Size descriptor: Regular
+Food condition: Shelf-Stable
+Food &amp; drug fact label type: Nutrition Fact Panel
+</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Frito-Lay-Cracker-Jack-Popcorn-Peanuts-4-25-oz-Bag_e2ad65af-bf7f-4221-a6de-1049a352d050.488197d2505dc4a9c2784169c72ad605.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/6ddb5e8f-90b9-4505-a49f-8cb76877709e.aacf54d5ead5577c8ade7a9a12c142b2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/8933f959-fa5a-4106-8e4d-188ea5b6beb3.92206bec3a6ac550c4b4f4c84bd33667.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/2c6f1e7b-7e8f-43ed-96f6-9718a0fd81e7.a2de81a40944b1bcca885265dc3ceaf0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>2026-09-29T09:28:50Z</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Crunch-n-Munch-Caramel-Popcorn-With-Peanuts/428926480?classType=REGULAR</t>
+  </si>
+  <si>
+    <t>Crunch 'n Munch Caramel Popcorn With Peanuts</t>
+  </si>
+  <si>
+    <t>Crunch 'n Munch</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Crunch-n-Munch-Caramel-Popcorn-With-Peanuts_f3edc648-d066-4a9b-8d23-934a458097c6.990a9daae42bf7b986e5456ae91ff551.jpeg</t>
+  </si>
+  <si>
+    <t>Crunch 'n Munch Caramel Popcorn With Peanuts. 0 g trans fat per serving. See nutrition information for fat and saturated fat content.info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;Crunch 'n Munch Caramel Popcorn With Peanuts. 0 g trans fat per serving. See nutrition information for fat and saturated fat content.&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flavor: Caramel
+Brand: Crunch 'n Munch
+Popcorn type: Popped Popcorn
+Container type: Box
+Texture: Crunchy
+Food form: Clusters
+Pack quantity: 4
+Occasion: tailgating, parties and family movie nights
+Flavor notes: Caramel
+Weight: 3.43 oz
+Size descriptor: Big
+</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Crunch-n-Munch-Caramel-Popcorn-With-Peanuts_f3edc648-d066-4a9b-8d23-934a458097c6.990a9daae42bf7b986e5456ae91ff551.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>2026-09-29T09:28:56Z</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Opopop-Microwave-Popcorn-Salty-Caramel-Flavor-2-8oz-6ct/18853801768?classType=VARIANT&amp;athbdg=L1300</t>
+  </si>
+  <si>
+    <t>Opopop Microwave Popcorn Salty Caramel Flavor 2.8oz/6ct</t>
+  </si>
+  <si>
+    <t>Visit the Opopop Store</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Opopop-Microwave-Popcorn-Salty-Caramel-Flavor-2-8oz-6ct_d3cd8efa-f3e4-4b00-8080-7c3472eafd3f.15efaa1715d149cbc6da82fccae551ee.jpeg</t>
+  </si>
+  <si>
+    <t>Opopop's Salty Caramel gourmet microwave popcorn delivers a classic, crave-worthy flavor combination perfected for the modern snacker. It features a rich, buttery caramel sweetness balanced with the perfect dash of sea salt for a truly satisfying sweet and salty treat. This flavor moves beyond basic, mass-market caramel corn with its high-quality ingredients and a meticulous flavor profile that ensures every fluffy white kernel is kissed with taste from the first handful to the last. Gluten-free and made with non-GMO, 100% whole grain kernels, Opopop uses no artificial colors, dyes or presentatives. This is not your average grocery store popcorn; it is a meticulously crafted, premium, gluten-free treat that hits your palate with a clean, crisp, and sweet finish. Opopop’s is reinventing microwave popcorn! We bring a new, gourmet experience through bold and unique favors in every bite. It is the perfect, premium popcorn for adventurous eaters looking to elevate their movie night, game night, or afternoon snack break. Pair it with your favorite film or even put it on pizza for a truly unique culinary experience. PEREECT SWEET &amp; SAVORY BALANCE: An expert blend of rich, buttery caramel and savory sea salt flair that provides a balanced, mouthwatering taste that keeps reviewers coming back for more. GOURMET STANDARDS: Crafted with high-quality, farm-raised, 100% whole wheat corn; this snack is Gluten-Free, Non-GMO, and contains NO Trans Fat, NO Sugar Added and NO artificial preservatives. This makes for the perfect better-for-you gourmet snacking experience TRADITIONAL MICROWAVE BAGS: No bowl required - simply pop in the microwave and enjoy fresh, hot popcorn in minutes. NATIONALLY ACCLAIMED: Opopop has been featured on major national platforms including the TODAY Show, Good Morning America, and POPSUGAR for its innovative approach to flavor. info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Opopop's Salty Caramel gourmet microwave popcorn delivers a classic, crave-worthy flavor combination perfected for the modern snacker. It features a rich, buttery caramel sweetness balanced with the perfect dash of sea salt for a truly satisfying sweet and salty treat. This flavor moves beyond basic, mass-market caramel corn with its high-quality ingredients and a meticulous flavor profile that ensures every fluffy white kernel is kissed with taste from the first handful to the last. Gluten-free and made with non-GMO, 100% whole grain kernels, Opopop uses no artificial colors, dyes or presentatives. This is not your average grocery store popcorn; it is a meticulously crafted, premium, gluten-free treat that hits your palate with a clean, crisp, and sweet finish. Opopop’s is reinventing microwave popcorn! We bring a new, gourmet experience through bold and unique favors in every bite. It is the perfect, premium popcorn for adventurous eaters looking to elevate their movie night, game night, or afternoon snack break. Pair it with your favorite film or even put it on pizza for a truly unique culinary experience.&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;PEREECT SWEET &amp;amp; SAVORY BALANCE: An expert blend of rich, buttery caramel and savory sea salt flair that provides a balanced, mouthwatering taste that keeps reviewers coming back for more.&lt;/li&gt;  &lt;li&gt;GOURMET STANDARDS: Crafted with high-quality, farm-raised, 100% whole wheat corn; this snack is Gluten-Free, Non-GMO, and contains NO Trans Fat, NO Sugar Added and NO artificial preservatives. This makes for the perfect better-for-you gourmet snacking experience&lt;/li&gt;  &lt;li&gt;TRADITIONAL MICROWAVE BAGS: No bowl required - simply pop in the microwave and enjoy fresh, hot popcorn in minutes.&lt;/li&gt;  &lt;li&gt;NATIONALLY ACCLAIMED: Opopop has been featured on major national platforms including the TODAY Show, Good Morning America, and POPSUGAR for its innovative approach to flavor.&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flavor: Caramel
+Brand: Opopop
+Popcorn type: Microwave Popcorn
+Container type: Bag, Carton
+Size: 16.8 oz
+Shelf life: 365 days
+Texture: Soft, Crunchy
+Food form: Whole
+Pack quantity: 1
+Occasion: Movie Night, Gatherings
+Flavor notes: Salty Caramel
+Net content statement: 6 - 2.8 OZ (80g)
+Product net content parent: 16.8 Ounces
+Product net content uom: Ounce
+Weight: 1.32 lb
+Container material: paper board
+Food condition: Shelf-Stable
+Nutrition facts label image: https://cdn.shopify.com/s/files/1/0533/7359/9931/files/Opopop_Salty_Caramel_6_count_infographics_Artboard_9.jpg
+Food &amp; drug fact label type: Nutrition Fact Panel
+Ingredient list image: https://cdn.shopify.com/s/files/1/0533/7359/9931/files/Opopop_Salty_Caramel_6_count_infographics_Artboard_10.jpg
+</t>
+  </si>
+  <si>
+    <t>Rollback</t>
+  </si>
+  <si>
+    <t>Free 90-day returns</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Opopop-Microwave-Popcorn-Salty-Caramel-Flavor-2-8oz-6ct_d3cd8efa-f3e4-4b00-8080-7c3472eafd3f.15efaa1715d149cbc6da82fccae551ee.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/c5dc0488-fc19-44d2-80e5-680772986b24.eee60d9b841ca42948f119e940077afe.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/3288abd3-66dc-4297-9dc8-a6d9ef3ff58b.5a767ebe385fc11b5c55ff167da807e0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/9b6c9cee-7faa-44b2-bb9b-369ce5625bad.810ee1bc9efecc7dc6e69c7443822a74.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/c2604213-bc71-4677-80ba-d5288a151d70.07544a4cdaaacc83ab82b6658faa1c1c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/83ef10d5-ed95-4a7b-be43-6d464e131e59.111eb9572446078133b2914b4818cea2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>2026-09-29T09:24:50Z</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/CRUNCH-N-MUNCH-Caramel-Popcorn-with-Peanuts-3-5-oz/50426034?classType=REGULAR</t>
+  </si>
+  <si>
+    <t>CRUNCH 'N MUNCH Caramel Popcorn with Peanuts, 3.5 oz.</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/CRUNCH-N-MUNCH-Caramel-Popcorn-with-Peanuts-3-5-oz_ae393205-64c8-4af1-bc05-ea6f23adff71.625b9230840aca1875ebdeb7e81062ae.jpeg</t>
+  </si>
+  <si>
+    <t>Indulge every craving on-the-go with CRUNCH ‘N MUNCH Caramel Popcorn with Peanuts in a 3.5 ounce box. Whole grain popcorn and crunchy peanuts are covered in decadent caramel and packaged in a portable box so you always have a salty sweet snack on hand. CRUNCH ‘N MUNCH is made with 100% whole grain popcorn. This individual-size package of gourmet popcorn makes the perfect companion for sporting events, road trips and picnics at the park. Enjoy the delicious taste of CRUNCH ‘N MUNCH Caramel Popcorn with Peanuts. Includes one 3.5-ounce snack-size box of CRUNCH 'N MUNCH Caramel Popcorn with Peanuts Clusters of fluffy popcorn and roasted peanuts are covered in sweet caramel for an easy on-the-go snack Portable snack for lunch boxes, picnics and sporting events Made with 100% whole grain popcorn and crunchy peanuts Crunch ’n Munch has been satisfying your snack tooth for four decades. SNAP &amp; EBT eligible food item info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Indulge every craving on-the-go with CRUNCH ‘N MUNCH Caramel Popcorn with Peanuts in a 3.5 ounce box. Whole grain popcorn and crunchy peanuts are covered in decadent caramel and packaged in a portable box so you always have a salty sweet snack on hand. CRUNCH ‘N MUNCH is made with 100% whole grain popcorn. This individual-size package of gourmet popcorn makes the perfect companion for sporting events, road trips and picnics at the park. Enjoy the delicious taste of CRUNCH ‘N MUNCH Caramel Popcorn with Peanuts.&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Includes one 3.5-ounce snack-size box of CRUNCH 'N MUNCH Caramel Popcorn with Peanuts&lt;/li&gt;  &lt;li&gt;Clusters of fluffy popcorn and roasted peanuts are covered in sweet caramel for an easy on-the-go snack&lt;/li&gt;  &lt;li&gt;Portable snack for lunch boxes, picnics and sporting events&lt;/li&gt;  &lt;li&gt;Made with 100% whole grain popcorn and crunchy peanuts&lt;/li&gt;  &lt;li&gt;Crunch ’n Munch has been satisfying your snack tooth for four decades.&lt;/li&gt;  &lt;li&gt;SNAP &amp;amp; EBT eligible food item&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flavor: Caramel
+Brand: Crunch 'n Munch
 Popcorn type: Gourmet Popcorn
 Container type: Bag
-Texture: Crispy
-[...5 lines deleted...]
-Product net content parent: 57
+Size: 3.5 oz
+Shelf life: 270 days
+Texture: Crunchy
+Food form: Crumbles, Bites, Cakes, Whole, Pieces, Straws
+Net content statement: NET WT 3.5 OZ (99g)
+Product net content parent: 0 Each
 Product net content uom: Ounce
-Weight: 9.5 oz
-[...1 lines deleted...]
-Ingredient list image: http://www.somedomain.com/somepath/some-imag
+Weight: 3.5 oz
+Food condition: Shelf-Stable/ Ambient
+Food &amp; drug fact label type: Nutrition Fact Panel
+Ingredient list image: https://www.extremesnacks.ca/
 </t>
   </si>
   <si>
-    <t>Free shipping, arrives in 3+ days</t>
-[...187 lines deleted...]
-https://i5.walmartimages.com/asr/28f75310-ab52-4ee1-92df-14a55279dcf0.3d2459416862a3d8c2fcfa639add7b2a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+    <t>Save with</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/CRUNCH-N-MUNCH-Caramel-Popcorn-with-Peanuts-3-5-oz_ae393205-64c8-4af1-bc05-ea6f23adff71.625b9230840aca1875ebdeb7e81062ae.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/96341ff4-6a05-49fd-857a-9e28863cc6c1.a3f1ed10148923c8663a7bd64fae8fcd.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/77a9e0f1-e6f6-414e-ae15-0b3300167bc0.1880ca50e6980f2a92aaa0bd3d834e9a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/b72e032e-d4fb-4c2f-bfa8-dc58d3a3704b.507726b51e17f51b9b7947a6de629ecf.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/d9308e53-f953-4ae4-b3d9-70b40b759e97.ad30d82e5e699221e3ec347c74f14bf7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/735978c2-892a-4e22-b64a-29ce257af9d8.740e520b95872931397d6dc5b8185d87.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -732,314 +729,326 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2">
-        <v>16703362625</v>
+        <v>5024231372</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2" t="s">
         <v>24</v>
       </c>
       <c r="H2">
-        <v>29.99</v>
+        <v>19.97</v>
+      </c>
+      <c r="I2">
+        <v>24.65</v>
       </c>
       <c r="J2">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="K2">
-        <v>19</v>
+        <v>2</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3" t="s">
         <v>34</v>
       </c>
       <c r="E3">
-        <v>839820716</v>
+        <v>186817157</v>
       </c>
       <c r="F3" t="s">
-        <v>35</v>
+        <v>23</v>
       </c>
       <c r="G3" t="s">
         <v>24</v>
       </c>
       <c r="H3">
-        <v>47.99</v>
+        <v>6.8</v>
+      </c>
+      <c r="I3">
+        <v>7.98</v>
       </c>
       <c r="J3">
-        <v>4</v>
+        <v>4.2</v>
       </c>
       <c r="K3">
-        <v>8</v>
+        <v>22</v>
       </c>
       <c r="L3" t="s">
+        <v>35</v>
+      </c>
+      <c r="M3" t="s">
         <v>36</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>37</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>38</v>
-      </c>
-[...1 lines deleted...]
-        <v>39</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
       <c r="Q3" t="s">
         <v>29</v>
       </c>
       <c r="R3" t="s">
         <v>30</v>
       </c>
       <c r="S3" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C4" t="s">
         <v>41</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>42</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4">
+        <v>428926480</v>
+      </c>
+      <c r="F4" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>44</v>
       </c>
       <c r="G4" t="s">
         <v>24</v>
       </c>
       <c r="H4">
-        <v>12.99</v>
+        <v>7.02</v>
+      </c>
+      <c r="I4">
+        <v>10.97</v>
       </c>
       <c r="J4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="K4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="L4" t="s">
+        <v>44</v>
+      </c>
+      <c r="M4" t="s">
         <v>45</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>46</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
       <c r="Q4" t="s">
         <v>29</v>
       </c>
       <c r="R4" t="s">
-        <v>49</v>
+        <v>30</v>
       </c>
       <c r="S4" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" t="s">
         <v>51</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5">
+        <v>18853801768</v>
+      </c>
+      <c r="F5" t="s">
         <v>52</v>
-      </c>
-[...7 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
-        <v>69.98</v>
+        <v>5.74</v>
+      </c>
+      <c r="I5">
+        <v>6.78</v>
       </c>
       <c r="J5">
-        <v>5</v>
+        <v>4.5</v>
       </c>
       <c r="K5">
-        <v>1</v>
+        <v>548</v>
       </c>
       <c r="L5" t="s">
+        <v>53</v>
+      </c>
+      <c r="M5" t="s">
+        <v>54</v>
+      </c>
+      <c r="N5" t="s">
         <v>55</v>
       </c>
-      <c r="M5" t="s">
+      <c r="O5" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
       <c r="Q5" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="R5" t="s">
-        <v>30</v>
+        <v>58</v>
       </c>
       <c r="S5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
       <c r="C6" t="s">
         <v>61</v>
       </c>
       <c r="D6" t="s">
         <v>62</v>
       </c>
       <c r="E6">
-        <v>1267151960</v>
+        <v>50426034</v>
       </c>
       <c r="F6" t="s">
-        <v>63</v>
+        <v>43</v>
       </c>
       <c r="G6" t="s">
         <v>24</v>
       </c>
       <c r="H6">
-        <v>2.97</v>
+        <v>10.0</v>
       </c>
       <c r="J6">
-        <v>4.7</v>
+        <v>3.7</v>
       </c>
       <c r="K6">
-        <v>1319</v>
+        <v>7</v>
       </c>
       <c r="L6" t="s">
+        <v>63</v>
+      </c>
+      <c r="M6" t="s">
         <v>64</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>65</v>
       </c>
-      <c r="N6" t="s">
+      <c r="O6" t="s">
         <v>66</v>
       </c>
-      <c r="O6" t="s">
+      <c r="P6">
+        <v>1</v>
+      </c>
+      <c r="Q6" t="s">
         <v>67</v>
       </c>
-      <c r="P6">
-[...2 lines deleted...]
-      <c r="Q6" t="s">
+      <c r="R6" t="s">
+        <v>58</v>
+      </c>
+      <c r="S6" t="s">
         <v>68</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">