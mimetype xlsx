--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -74,210 +74,213 @@
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>specifications</t>
   </si>
   <si>
     <t>specifications_html</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>https://www.walmart.com/search?q=neon+hoodie&amp;max_price=17</t>
   </si>
   <si>
-    <t>https://www.walmart.com/ip/Men-s-Cotton-Workout-Active-Long-Sleeve-Pullover-Hoodie-Casual-Hooded-Sweatshirts-Neon-Orange-Large/15256023993?classType=VARIANT&amp;athbdg=L1700&amp;from=/search</t>
-[...2 lines deleted...]
-    <t>Men's Cotton Workout Active Long Sleeve Pullover Hoodie Casual Hooded Sweatshirts, Neon Orange, Large</t>
+    <t>https://www.walmart.com/ip/FAVIPT-Women-s-Hood-Sweatshirts-Long-Sleeve-V-Neck-Plain-Tops-Drawstring-Thicken-Square-Pocket-Pullover-Sweatshirts-Casual-Trendy-Fall-Winter-2025-To/17409321700?classType=VARIANT&amp;athbdg=L1400&amp;from=/search</t>
+  </si>
+  <si>
+    <t>FAVIPT Women's Hood Sweatshirts Long Sleeve V Neck Plain Tops Drawstring Thicken Square Pocket Pullover Sweatshirts Casual Trendy Fall Winter 2025 Tops Yellow,XXL</t>
+  </si>
+  <si>
+    <t>FAVIPT</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/FAVIPT-Women-s-Hood-Sweatshirts-Long-Sleeve-V-Neck-Plain-Tops-Drawstring-Thicken-Square-Pocket-Pullover-Sweatshirts-Casual-Trendy-Fall-Winter-2025-To_6c224380-c626-42fd-92b1-4c02dec32b7a.77944d0447f4c1216c6241dfc1f78249.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct details----------------------Welcome To FAVIPT Store----------------------- Wish you a pleasant shopping experience in FAVIPT About FAVIPT Brand: FAVIPT is a professional brand that specialize on Women's apparel.We covered the good styles and the latest fashion trends that shows elegance, beauty and life which brings out confidence for every woman. And We will update our product every day, you can get the Newest Products in Whole network. Whether it is before or after the purchase, if you have any questions, please feel free to contact the FAVIPT service team, we will solve it for you. Why we love what we do? We will have more attempts to bring fashion and confidence to all women, so that every woman can be confident, charming and elegant. Women Crew Neck Sweatshirts Long Sleeve Graphic Printing Comfy Tops Fleece Lined Sherpa Winter Warm Underwear Sherpa fleece-lined: ultra-soft, warm, cozy for cold weather. Crewneck, tunic length, funny graphic: casual style. Pairs with leggings/jeans: layers or wears alone. Great for winter outings, home, errands, gatherings. Cold wash, like colors; no bleach, tumble dry low. Crafted with sherpa fleece lining, this sweatshirt is ultra-soft, warm, and cozy, perfect for keeping you comfortable in cold weather. Features a crewneck, pullover design, tunic length, and playful letters, heart or floral graphic for a fun, casual look. Easily pairs with leggings, jeans, or boots—ideal for layering or wearing alone to elevate your winter style. Suitable for daily outings, lounging at home, running errands, or casual gatherings during winter. Machine wash cold with like colors, avoid bleach, tumble dry low to maintain warmth and fabric quality. info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aq"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;----------------------Welcome To &lt;strong&gt;FAVIPT &lt;/strong&gt;Store-----------------------&lt;/p&gt; &lt;p&gt;Wish you a pleasant shopping experience in &lt;strong&gt;FAVIPT &lt;/strong&gt;&lt;/p&gt; &lt;p&gt;About &lt;strong&gt;FAVIPT &lt;/strong&gt;Brand:&lt;/p&gt; &lt;p&gt;&lt;strong&gt;FAVIPT &lt;/strong&gt;is a professional brand that specialize on Women's apparel.We covered the good styles and the latest fashion trends that shows elegance, beauty and life which brings out confidence for every woman.&lt;/p&gt; &lt;p&gt;And We will update our product every day, you can get the Newest Products in Whole network.&lt;/p&gt; &lt;p&gt;Whether it is before or after the purchase, if you have any questions, please feel free to contact the&amp;nbsp;&lt;strong&gt;FAVIPT &lt;/strong&gt;service team, we will solve it for you.&lt;/p&gt; &lt;p&gt;Why we love what we do?&lt;/p&gt; &lt;p&gt;We will have more attempts to bring fashion and confidence to all women, so that every woman can be confident, charming and elegant.&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Women Crew Neck Sweatshirts Long Sleeve Graphic Printing Comfy Tops Fleece Lined Sherpa Winter Warm Underwear&lt;/strong&gt;&lt;/p&gt; &lt;ol&gt;  &lt;li&gt;Sherpa fleece-lined: ultra-soft, warm, cozy for cold weather.&lt;/li&gt;  &lt;li&gt;Crewneck, tunic length, funny graphic: casual style.&lt;/li&gt;  &lt;li&gt;Pairs with leggings/jeans: layers or wears alone.&lt;/li&gt;  &lt;li&gt;Great for winter outings, home, errands, gatherings.&lt;/li&gt;  &lt;li&gt;Cold wash, like colors; no bleach, tumble dry low.&lt;/li&gt; &lt;/ol&gt; &lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Crafted with sherpa fleece lining, this sweatshirt is ultra-soft, warm, and cozy, perfect for keeping you comfortable in cold weather.&lt;/li&gt;  &lt;li&gt;Features a crewneck, pullover design, tunic length, and playful letters, heart or floral graphic for a fun, casual look.&lt;/li&gt;  &lt;li&gt;Easily pairs with leggings, jeans, or boots—ideal for layering or wearing alone to elevate your winter style.&lt;/li&gt;  &lt;li&gt;Suitable for daily outings, lounging at home, running errands, or casual gatherings during winter.&lt;/li&gt;  &lt;li&gt;Machine wash cold with like colors, avoid bleach, tumble dry low to maintain warmth and fabric quality.&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>Clothing sizeXXLSweatshirt &amp; hoodie typeSweatshirtColorYellow#womens fleece sweatshirtBrandFAVIPTMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;XXL&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Sweatshirt&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Yellow#womens fleece sweatshirt&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;FAVIPT&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Clearance</t>
+  </si>
+  <si>
+    <t>Free 30-day returns</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/FAVIPT-Women-s-Hood-Sweatshirts-Long-Sleeve-V-Neck-Plain-Tops-Drawstring-Thicken-Square-Pocket-Pullover-Sweatshirts-Casual-Trendy-Fall-Winter-2025-To_6c224380-c626-42fd-92b1-4c02dec32b7a.77944d0447f4c1216c6241dfc1f78249.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/c67bd78d-6171-4485-a25c-c8da0d6151ce.ed5052bf8b90374bc93b6a491b9fb262.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/22e05778-49c2-47ae-b4d9-dc888f5b8acc.31942aff95c205640875d18b8957d784.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/ea64395d-6524-4478-ba7f-05732a5f83e3.ecd8e5faa35fc6945a9f34170eb39b04.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/eddaa015-f5ec-4b27-b22c-b75cdfee08e6.6769ed47b1b67ae1886588ffc378b878.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/c13162d3-ff2a-4c44-aba5-f17244693b5e.12a0c6490410ec38adaf8416225b0e86.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/e6563362-6c99-4ede-9e9f-8f845070be4c.3d3d6cc9140d7eaf5838011983fc300d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Men-s-Cotton-Workout-Active-Long-Sleeve-Pullover-Hoodie-Casual-Hooded-Sweatshirts-Neon-Orange-X-Large/15287259220?classType=VARIANT&amp;from=/search</t>
+  </si>
+  <si>
+    <t>Men's Cotton Workout Active Long Sleeve Pullover Hoodie Casual Hooded Sweatshirts, Neon Orange, X-Large</t>
   </si>
   <si>
     <t>COUVER</t>
   </si>
   <si>
-    <t>usd</t>
-[...2 lines deleted...]
-    <t>https://i5.walmartimages.com/seo/Men-s-Cotton-Workout-Active-Long-Sleeve-Pullover-Hoodie-Casual-Hooded-Sweatshirts-Neon-Orange-Large_599da783-89ae-4009-88ac-e625ffccc26e.dc924c443ea3f66e8ce6351121030540.jpeg</t>
+    <t>https://i5.walmartimages.com/seo/Men-s-Cotton-Workout-Active-Long-Sleeve-Pullover-Hoodie-Casual-Hooded-Sweatshirts-Neon-Orange-X-Large_599da783-89ae-4009-88ac-e625ffccc26e.dc924c443ea3f66e8ce6351121030540.jpeg</t>
   </si>
   <si>
     <t>About this itemProduct detailsMen's Cotton Workout Active Long Sleeve Pullover Hoodie Casual Hooded Sweatshirts. These hoodies for men are made from a high-quality blend of 55% cotton and 45% polyester, offering the perfect balance of softness, breathability, and strength. This fabric combination ensures long-lasting wear while maintaining a comfortable feel against the skin. With its classic solid color and relaxed fit featuring drop shoulder sleeves, this casual hoodie is a stylish choice for everyone. It’s ideal for any casual outing, making it a versatile addition to your wardrobe. With sizes ranging from S to 3XL, this sweater caters to various body types, ensuring a perfect fit for everyone. Whether shopping for yourself or gifting to a loved one, the hoodie set offers great value and is an excellent choice for men of all ages. Perfectly suited for various indoor and outdoor activities such as hiking, fishing, cycling, jogging, or simply lounging around casually. This sweatshirt transitions effortlessly from active pursuits to moments of relaxation. Made of 55% Cotton 45% Polyester Offering the perfect balance of softness, breathability, and strength. This casual and modern men's hooded pullover slim fit for winter, spring, autumn or cool summer With sizes ranging from S to 3XL, this sweater caters to a wide variety of body types, ensuring a perfect fit for everyone. Suitable for Daily Weay, Casual, Office, School, Sport, Hip Hop, Outdoor, Work, Leisure Time. These hoodies perfect for Running, Workout, Fitness,walking, Biking,all activities or everyday casual wear.You can also wear them as casual sweatshirts. info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Bl"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="w_8Gn9"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="w_rNem w__2zm expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_B4" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Men's Cotton Workout Active Long Sleeve Pullover Hoodie Casual Hooded Sweatshirts. These hoodies for men are made from a high-quality blend of 55% cotton and 45% polyester, offering the perfect balance of softness, breathability, and strength. This fabric combination ensures long-lasting wear while maintaining a comfortable feel against the skin. With its classic solid color and relaxed fit featuring drop shoulder sleeves, this casual hoodie is a stylish choice for everyone. It’s ideal for any casual outing, making it a versatile addition to your wardrobe. With sizes ranging from S to 3XL, this sweater caters to various body types, ensuring a perfect fit for everyone. Whether shopping for yourself or gifting to a loved one, the hoodie set offers great value and is an excellent choice for men of all ages. Perfectly suited for various indoor and outdoor activities such as hiking, fishing, cycling, jogging, or simply lounging around casually. This sweatshirt transitions effortlessly from active pursuits to moments of relaxation.&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Made of 55% Cotton 45% Polyester&lt;/li&gt;  &lt;li&gt;Offering the perfect balance of softness, breathability, and strength.&lt;/li&gt;  &lt;li&gt;This casual and modern men's hooded pullover slim fit for winter, spring, autumn or cool summer&lt;/li&gt;  &lt;li&gt;With sizes ranging from S to 3XL, this sweater caters to a wide variety of body types, ensuring a perfect fit for everyone.&lt;/li&gt;  &lt;li&gt;Suitable for Daily Weay, Casual, Office, School, Sport, Hip Hop, Outdoor, Work, Leisure Time. These hoodies perfect for Running, Workout, Fitness,walking, Biking,all activities or everyday casual wear.You can also wear them as casual sweatshirts.&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_Fg ld_Fk bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_Fi"&gt;&lt;span class="ld_Ej"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_Fh"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aq"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Men's Cotton Workout Active Long Sleeve Pullover Hoodie Casual Hooded Sweatshirts. These hoodies for men are made from a high-quality blend of 55% cotton and 45% polyester, offering the perfect balance of softness, breathability, and strength. This fabric combination ensures long-lasting wear while maintaining a comfortable feel against the skin. With its classic solid color and relaxed fit featuring drop shoulder sleeves, this casual hoodie is a stylish choice for everyone. It’s ideal for any casual outing, making it a versatile addition to your wardrobe. With sizes ranging from S to 3XL, this sweater caters to various body types, ensuring a perfect fit for everyone. Whether shopping for yourself or gifting to a loved one, the hoodie set offers great value and is an excellent choice for men of all ages. Perfectly suited for various indoor and outdoor activities such as hiking, fishing, cycling, jogging, or simply lounging around casually. This sweatshirt transitions effortlessly from active pursuits to moments of relaxation.&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Made of 55% Cotton 45% Polyester&lt;/li&gt;  &lt;li&gt;Offering the perfect balance of softness, breathability, and strength.&lt;/li&gt;  &lt;li&gt;This casual and modern men's hooded pullover slim fit for winter, spring, autumn or cool summer&lt;/li&gt;  &lt;li&gt;With sizes ranging from S to 3XL, this sweater caters to a wide variety of body types, ensuring a perfect fit for everyone.&lt;/li&gt;  &lt;li&gt;Suitable for Daily Weay, Casual, Office, School, Sport, Hip Hop, Outdoor, Work, Leisure Time. These hoodies perfect for Running, Workout, Fitness,walking, Biking,all activities or everyday casual wear.You can also wear them as casual sweatshirts.&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
   </si>
   <si>
     <t>Sweatshirt &amp; hoodie typeHoodieBrandCOUVERClothing fitRelaxed FitFabric material nameCottonMore details</t>
   </si>
   <si>
-    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Hoodie&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;COUVER&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing fit&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Relaxed Fit&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Fabric material name&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Cotton&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="w_hhLG w_DZvO w_0_LY pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
-[...2 lines deleted...]
-    <t>Reduced price</t>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Hoodie&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;COUVER&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing fit&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Relaxed Fit&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Fabric material name&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Cotton&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Free shippingFree 30-day returns</t>
   </si>
   <si>
-    <t>https://i5.walmartimages.com/seo/Men-s-Cotton-Workout-Active-Long-Sleeve-Pullover-Hoodie-Casual-Hooded-Sweatshirts-Neon-Orange-Large_599da783-89ae-4009-88ac-e625ffccc26e.dc924c443ea3f66e8ce6351121030540.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+    <t>https://i5.walmartimages.com/seo/Men-s-Cotton-Workout-Active-Long-Sleeve-Pullover-Hoodie-Casual-Hooded-Sweatshirts-Neon-Orange-X-Large_599da783-89ae-4009-88ac-e625ffccc26e.dc924c443ea3f66e8ce6351121030540.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/934d51f7-14c8-459b-b707-c84b9dc95a43.f3f720c6f1b463c29e2f037555698283.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
-    <t>https://www.walmart.com/ip/Womens-Mid-length-Jackets-No-Hood-Casual-Full-Zip-Sweatshirt-Coats-with-Pockets-Lapel-Neck-Long-Sleeve-Outwear-XL-White/17703520043?classType=VARIANT&amp;athbdg=L1400&amp;from=/search</t>
-[...121 lines deleted...]
-https://i5.walmartimages.com/asr/f68465ad-668b-4dc5-800f-6da124e81c8d.156c1215800f73032797fefb17fee4cb.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+    <t>https://www.walmart.com/ip/Oplxuo-Women-s-Beach-Cover-Up-Hoodies-Sweatshirt-Long-Sleeve-V-Neck-Pocketed-Hooded-Shirt-Top/16215004830?classType=VARIANT&amp;from=/search</t>
+  </si>
+  <si>
+    <t>Oplxuo Women's Beach Cover Up Hoodies Sweatshirt Long Sleeve V Neck Pocketed Hooded Shirt Top</t>
+  </si>
+  <si>
+    <t>Oplxuo</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Oplxuo-Women-s-Beach-Cover-Up-Hoodies-Sweatshirt-Long-Sleeve-V-Neck-Pocketed-Hooded-Shirt-Top_4574d135-ae48-4eb5-969a-924fb04ceb09.e5a853d5816a177d2f49d1df3b205a5a.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct detailsProduct description Hi, Friend, Welcome to Oplxuo ! Wish you a pleasant shopping experience in Oplxuo ♛--Brand Name: Oplxuo -- Makes a fine addition to your Summer wardrobe Product Features -- Beautiful and fashionable, comfy to wear. -- Matched with jeans, leggings, casual pant, scarf, handbag, backpack or boots. -- Perfect for daily wear, casual outdoor, work office, school, lounge, shopping, holiday, and fashion photoshoot. ♛--Customer Service: ♛--Whether it is before or after the purchase, if you have any questions, please feel free to contact the Oplxuo service team, we will solve it for you. ♛--We is committed to providing high-quality women's clothing and accessories. Finally, thank you for coming.   Designs: Crewneck, short roll sleeves, oversized fit, drop shoulders, tunic length, basic tees, loose fit shirts, soft and comfortable fabric Style: This t-shirts is simple and versatile, super cute with jeans, leggings or biker shorts for classic summer look; easy to layer up or down with cardigan, shacket, coat in fall and winter Occasions: This trendy tee will be your everyday shirts and perfect for casual wear, work, office, travel, vacation, beach, exercise, gym, workout, sleepwear, or just lounging at home cute shirts for women lightweight sweatshirts for women blouses for women business casual cap sleeve tops for women undershirts for women white tops for women sleeveless workout tops for women sports tops for women workout t shirts for women boat neck tops for women cropped sweatshirts for women spring blouses for women cami tank tops for women loose fitting tops for women plus size dressy tops for women workout shirts for women cropped tank tops for women high neck tops for women blouses for wo jean shirts for women exercise tops for women cropped sweatshirts for women sleeveless sweater tops for women workout tank tops for women sleeveless blouses for women graphic tank tops for women camisole tops for women built in bra deep v neck tops for women plain t shirts for women green tops for women basic tank tops for women purple tops for women mock neck tops for women one shoulder tops for women bikini tops for women oversized t shirts for women summer shirts for women 2025 flowy tops for racerback tank tops for women v neck tank tops for women christian shirts for women corset tops for women camisoles for women for under clothes boyfriend shirts for women spring blouses for women 2025 one shoulder tops for women floral tank tops for women slimming tank tops for women business tops for women white tshirts shirts for women sports tank tops for women neon tank tops for women cami tank tops for women black and white tops for women oversized sleep shirts for women work blouses for wo info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aq"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;Product description&lt;/p&gt; &lt;p&gt;Hi, Friend, Welcome to Oplxuo ! Wish you a pleasant shopping experience in Oplxuo&lt;/p&gt; &lt;p&gt;♛--Brand Name: Oplxuo&lt;/p&gt; &lt;p&gt;-- Makes a fine addition to your Summer wardrobe&lt;/p&gt; &lt;p&gt;Product Features&lt;/p&gt; &lt;p&gt;-- Beautiful and fashionable, comfy to wear.&lt;/p&gt; &lt;p&gt;-- Matched with jeans, leggings, casual pant, scarf, handbag, backpack or boots.&lt;/p&gt; &lt;p&gt;-- Perfect for daily wear, casual outdoor, work office, school, lounge, shopping, holiday, and fashion photoshoot.&lt;/p&gt; &lt;p&gt;♛--Customer Service:&lt;/p&gt; &lt;p&gt;♛--Whether it is before or after the purchase, if you have any questions, please feel free to contact the Oplxuo service team, we will solve it for you.&lt;/p&gt; &lt;p&gt;♛--We is committed to providing high-quality women's clothing and accessories.&lt;/p&gt; &lt;p&gt;Finally, thank you for coming.&amp;nbsp;&amp;nbsp;&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Designs: Crewneck, short roll sleeves, oversized fit, drop shoulders, tunic length, basic tees, loose fit shirts, soft and comfortable fabric&lt;/li&gt;  &lt;li&gt;Style: This t-shirts is simple and versatile, super cute with jeans, leggings or biker shorts for classic summer look; easy to layer up or down with cardigan, shacket, coat in fall and winter&lt;/li&gt;  &lt;li&gt;Occasions: This trendy tee will be your everyday shirts and perfect for casual wear, work, office, travel, vacation, beach, exercise, gym, workout, sleepwear, or just lounging at home&lt;/li&gt;  &lt;li&gt;cute shirts for women lightweight sweatshirts for women blouses for women business casual cap sleeve tops for women undershirts for women white tops for women sleeveless workout tops for women sports tops for women workout t shirts for women boat neck tops for women cropped sweatshirts for women spring blouses for women cami tank tops for women loose fitting tops for women plus size dressy tops for women workout shirts for women cropped tank tops for women high neck tops for women blouses for wo&lt;/li&gt;  &lt;li&gt;jean shirts for women exercise tops for women cropped sweatshirts for women sleeveless sweater tops for women workout tank tops for women sleeveless blouses for women graphic tank tops for women camisole tops for women built in bra deep v neck tops for women plain t shirts for women green tops for women basic tank tops for women purple tops for women mock neck tops for women one shoulder tops for women bikini tops for women oversized t shirts for women summer shirts for women 2025 flowy tops for&lt;/li&gt;  &lt;li&gt;racerback tank tops for women v neck tank tops for women christian shirts for women corset tops for women camisoles for women for under clothes boyfriend shirts for women spring blouses for women 2025 one shoulder tops for women floral tank tops for women slimming tank tops for women business tops for women white tshirts shirts for women sports tank tops for women neon tank tops for women cami tank tops for women black and white tops for women oversized sleep shirts for women work blouses for wo&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>Clothing size2XLSweatshirt &amp; hoodie typeHoodieColorBeigeBrandOplxuoMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;2XL&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Hoodie&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Beige&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Oplxuo&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Oplxuo-Women-s-Beach-Cover-Up-Hoodies-Sweatshirt-Long-Sleeve-V-Neck-Pocketed-Hooded-Shirt-Top_4574d135-ae48-4eb5-969a-924fb04ceb09.e5a853d5816a177d2f49d1df3b205a5a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/951e7e2f-20b4-4ce6-aa5a-0251e941b550.d51c23c81e82c0aad6c4a0e98466f598.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/62f8a08d-51bf-4d47-b922-7a5aee6a51c2.b34aa1dd8037683192973095e39d72e7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/ba62e62d-f999-46d3-949d-fff31a8b56cf.9b0bf04de5869f379673b62442f38c8d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/993ca393-df1a-4fd1-9a31-3028e985976b.b95d5ef134910f61b7938733e3229efa.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/a50bd2a4-fb5a-4761-928f-d971190dbe86.9a0a76673e180d41ba0d9dedcbaca80a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/e2eb4fc1-95ae-42c9-99a8-297ee4072671.5c6c5f75bb7ac43058d11afe93b77dc4.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Oversized-Hoodies-for-Kids-Girls-Neon-Print-Hooded-Sweatshirt-Casual-Loose-Pullover-Top-With-Hood-Children-Green-4-Years/13347515726?classType=VARIANT&amp;athbdg=L1400&amp;from=/search</t>
+  </si>
+  <si>
+    <t>Oversized Hoodies for Kids Girls Neon Print Hooded Sweatshirt Casual Loose Pullover Top With Hood Children (Green 4 Years)</t>
+  </si>
+  <si>
+    <t>Charella</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Oversized-Hoodies-for-Kids-Girls-Neon-Print-Hooded-Sweatshirt-Casual-Loose-Pullover-Top-With-Hood-Children-Green-4-Years_47b83f63-20ce-4e2c-9af5-761472bc3d81.cabaf3cf64e25c6b5fa46248222aebc9.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct detailsDear customers, welcome to Charella Summer Style New Arrivals, Summer Savings, girls Top Clearance Sale, Major Deals on Shirts for girl! Product Information: [Material]: This girls long sleeve is caused by the material of polyester and spandex, soft and comfortable, no pilling, no fading. [Applicable Occasion]: This girl's top has a chic appeal, suitable for daily, travel, homecoming, holidays, home, school, work, street, shopping, party and so on. [Match] : This cotton top of girl can be matched with Palazzo lounge pants, shorts, jumpsuits, capri pants, capri pants, flared pants, cotton pants, ripped jeans, flared pants, high-waisted pants, mid-rise pants, straight-legged pants, pants, jumpsuits, camisoles, baggy pants, yoga pants, denim leggings, sweatpants, sportswear, solid printed lounge pants, and so on. [Design] : girl's oversized t-shirt, round neck long sleeve shirt top, line neckline, cuffs and hem, loose fit, gives a fun and youthful look, perfect for girl. [Washing Method]:  hand wash or machine wash in cold water, hang dry or tumble dry. [Season]:  Spring, Fall, Winter [Color]:  A variety of colors are available for you to choose. [ About Size ]:  Please refer to the size chart in the picture for more size information. If you have any questions during the purchase process, feel free to ask. We will solve it for you as soon as possible. White Sweater Round Neck, girl's Sweater, girl's Sweater Pullover ,girl's long Sleeve Sweater, girl's Pullover ,girl's Sweater Thin, girl's Sweater Lightweight ,girl's Cotton Sweater, Cold Shoulder Sweater ,Long Sleeve Sweater,Sleeve Tee 3/4 Sleeve T Shirts for girl girls Blouses 3/4 Sleeve girls Tees 3/4 Length Sleeves 3/4 Sleeve Shirts for girl Cotton Ladies 3/4 Sleeve Tee Shirts 3/4 Sleeve Summer Tops for girl Tunics for girl 3/4 Sleeve 3/4 Sleeve Blouse for girl 3/4 Sleeve Tops for girl Loose Fit 3/4 Sleeve Tops for Summer 3/4 Length Sleeve girls Tops Plus Size girls Tunic Tops 3/4 Sleeve girl'S 3/4 Length Sleeve Tops 3/4 Sleeve Shirts for girl Plus Size girls Summer Tops 3/4 1. We support free return within 30 days. 2. Customer service 24 hours online, if you have any questions, please feel free to contact us. 3. The level of your shopping experience is what we seek. 4. We provide comfortable clothing for your life, whether it's self-care, sportswear or the workplace. 5. Buy now and enjoy maximum discount clearance. ✦✯ True To Size, Please Check Our Own Size Chart ✦✯Recommended age: 4-5 Years Size: 110 US: 4 Years Bust: 84cm/33.07'' Sleeve: 48cm/18.90'' Length: 51cm/20.08'' Fabric: Lightweight and comfortable sweatshirt material, not thick, non-elastic. Accessorize: Easy to wear with boots, jeans, leggings, and stylish for spring, fall, and winter. Occasions: everyday wear, family, holidays, dates, sports, school, work, etc. A girl who must have comfortable love! Super David clothing is so comfortable and good that it will soon become an everyday thing. We love the classic drawstring hood look, which is neutral enough to go with anything! kids hoodies girls girls tops size 10-12 girls winter clothes size 10 12 girls clothes size 7 shirt for girls cute girl clothes girls 10-12 clothes trendy grey zip up jacket girls zip up sweatshirt girls sweatshirts size 8-10 girls tops size 10-12 girls clothes 10-12 2t hoodies boys girls long sleeve shirts aesthetic clothes 10-12 aesthetic clothes for girls 10-12 girls hooded sweatshirt shirts for girls 10-12 girls size 10 clothes 12-14 girls clothes girls sweatshirts info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aq"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;h1&gt;Dear customers, welcome to Charella Summer Style New Arrivals, Summer Savings, girls Top Clearance Sale, Major Deals on Shirts for girl!&lt;/h1&gt; &lt;h3&gt;Product Information:&lt;br&gt;   [Material]: This girls long sleeve is caused by the material of polyester and spandex, soft and comfortable, no pilling, no fading.&lt;/h3&gt; &lt;h3&gt;[Applicable Occasion]: This girl's top has a chic appeal, suitable for daily, travel, homecoming, holidays, home, school, work, street, shopping, party and so on.&lt;/h3&gt; &lt;h3&gt;[Match] : This cotton top of girl can be matched with Palazzo lounge pants, shorts, jumpsuits, capri pants, capri pants, flared pants, cotton pants, ripped jeans, flared pants, high-waisted pants, mid-rise pants, straight-legged pants, pants, jumpsuits, camisoles, baggy pants, yoga pants, denim leggings, sweatpants, sportswear, solid printed lounge pants, and so on.&lt;/h3&gt; &lt;h3&gt;[Design] : girl's oversized t-shirt, round neck long sleeve shirt top, line neckline, cuffs and hem, loose fit, gives a fun and youthful look, perfect for girl.&lt;/h3&gt; &lt;h3&gt;[Washing Method]:&amp;nbsp; hand wash or machine wash in cold water, hang dry or tumble dry.&lt;/h3&gt; &lt;h3&gt;[Season]:&amp;nbsp; Spring, Fall, Winter&lt;/h3&gt; &lt;h3&gt;[Color]:&amp;nbsp; A variety of colors are available for you to choose.&lt;/h3&gt; &lt;h3&gt;[ About Size ]:&amp;nbsp; Please refer to the size chart in the picture for more size information. If you have any questions during the purchase process, feel free to ask. We will solve it for you as soon as possible.&lt;/h3&gt; &lt;h3&gt;White Sweater Round Neck, girl's Sweater, girl's Sweater Pullover ,girl's long Sleeve Sweater, girl's Pullover ,girl's Sweater Thin, girl's Sweater Lightweight ,girl's Cotton Sweater, Cold Shoulder Sweater ,Long Sleeve Sweater,Sleeve Tee 3/4 Sleeve T Shirts for girl girls Blouses 3/4 Sleeve girls Tees 3/4 Length Sleeves 3/4 Sleeve Shirts for girl Cotton Ladies 3/4 Sleeve Tee Shirts 3/4 Sleeve Summer Tops for girl Tunics for girl 3/4 Sleeve 3/4 Sleeve Blouse for girl 3/4 Sleeve Tops for girl Loose Fit 3/4 Sleeve Tops for Summer 3/4 Length Sleeve girls Tops Plus Size girls Tunic Tops 3/4 Sleeve girl'S 3/4 Length Sleeve Tops 3/4 Sleeve Shirts for girl Plus Size girls Summer Tops 3/4&lt;/h3&gt; &lt;h4&gt;1. We support free return within 30 days.&lt;br&gt;   2. Customer service 24 hours online, if you have any questions, please feel free to contact us.&lt;br&gt;   3. The level of your shopping experience is what we seek.&lt;br&gt;   4. We provide comfortable clothing for your life, whether it's self-care, sportswear or the workplace.&lt;br&gt;   5. Buy now and enjoy maximum discount clearance.&lt;/h4&gt; &lt;br&gt;&lt;b&gt;✦✯ True To Size, Please Check Our Own Size Chart ✦✯&lt;/b&gt;Recommended age: 4-5 Years Size: 110  &lt;br&gt;  US: 4 Years Bust: 84cm/33.07''  &lt;br&gt;  Sleeve: 48cm/18.90'' Length: 51cm/20.08''&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Fabric: Lightweight and comfortable sweatshirt material, not thick, non-elastic.&lt;/li&gt;  &lt;li&gt;Accessorize: Easy to wear with boots, jeans, leggings, and stylish for spring, fall, and winter.&lt;/li&gt;  &lt;li&gt;Occasions: everyday wear, family, holidays, dates, sports, school, work, etc.&lt;/li&gt;  &lt;li&gt;A girl who must have comfortable love! Super David clothing is so comfortable and good that it will soon become an everyday thing. We love the classic drawstring hood look, which is neutral enough to go with anything!&lt;/li&gt;  &lt;li&gt;kids hoodies girls girls tops size 10-12 girls winter clothes size 10 12 girls clothes size 7 shirt for girls cute girl clothes girls 10-12 clothes trendy grey zip up jacket girls zip up sweatshirt girls sweatshirts size 8-10 girls tops size 10-12 girls clothes 10-12 2t hoodies boys girls long sleeve shirts aesthetic clothes 10-12 aesthetic clothes for girls 10-12 girls hooded sweatshirt shirts for girls 10-12 girls size 10 clothes 12-14 girls clothes girls sweatshirts&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>Clothing size4TSweatshirt &amp; hoodie typeSweatshirtColorGreen 01BrandCharellaMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;4T&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Sweatshirt&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Green 01&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Charella&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Oversized-Hoodies-for-Kids-Girls-Neon-Print-Hooded-Sweatshirt-Casual-Loose-Pullover-Top-With-Hood-Children-Green-4-Years_47b83f63-20ce-4e2c-9af5-761472bc3d81.cabaf3cf64e25c6b5fa46248222aebc9.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/fd34a647-be40-4eea-b645-38978602649e.c4605550098ff114597beb3b57f1132d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/5bd1b005-2de2-4b0f-b51e-f01756e07fda.4b6b7d3bce66d633fb1b73696c1334da.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/TKLPEHG-Women-s-Half-Zip-Hoodies-Long-Sleeve-Thin-Fleece-Sweatshirt-Athletic-Workout-Hoodie-Casual-Fall-Outfits-with-Pockets-White-XXL/17697653130?classType=VARIANT&amp;from=/search</t>
+  </si>
+  <si>
+    <t>TKLPEHG Women's Half Zip Hoodies Long Sleeve Thin Fleece Sweatshirt Athletic Workout Hoodie Casual Fall Outfits with Pockets (White,XXL)</t>
+  </si>
+  <si>
+    <t>TKLPEHG</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/TKLPEHG-Women-s-Half-Zip-Hoodies-Long-Sleeve-Thin-Fleece-Sweatshirt-Athletic-Workout-Hoodie-Casual-Fall-Outfits-with-Pockets-White-XXL_48e60cb2-5eb5-44dc-9f5b-95184eb12fbe.5ef61effaf4eb3c84a3654501141c989.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct detailsWomens Hoodies Casual Hooded Sweatshirts Long Sleeve Pullover Tops Fall Outfits Winter Clothes Matching:  You can easily pair this hoodies  with your favorite trousers, jeans, long skirts, boots, allowing you to create a fashionable look. Occasion: Women hoodies is an ideal for  Casual, sports, vacations, office, outings, and daily life. Style: women hoodies oversized hoodies women's hoodies graphic hoodies for women hoodies oversized hoodies for women hoodies for women graphic hoodies womens hoodies womens zip up hoodies  hoodies women hoodies for women trendy womens hoodies pullover cute hoodies for women streetwear hoodies long hoodie women hoodie hoodie y2k pink zip up hoodie white hoodie women pink hoodie women cropped hoodie women y2k hoodies womens hoodie Size Chart:We are Asian size,Size runs small, Recommend 1-2 size up.(It will be more comfortable.)Size: S Size.: Small Bust: 110cm/43.31'' Sleeve: 71cm/27.95'' Length: 66cm/25.98'' Size: M Size.: Medium Bust: 116cm/45.67'' Sleeve: 72cm/28.35'' Length: 67cm/26.38'' Size: L Size.: Large Bust: 122cm/48.03'' Sleeve: 73cm/28.74'' Length: 68cm/26.77'' Size: XL Size.: X-Large Bust: 128cm/50.39'' Sleeve: 74cm/29.13'' Length: 69cm/27.17'' Size: XXL Size.: 2X-Large Bust: 134cm/52.76'' Sleeve: 75cm/29.53'' Length: 70cm/27.56'' Material: Womens Sweatshirts are made of Soft and comfortable,provide you a pleasing wearing experience, suit for spring, fall and winter.sweatshirts for women womens sweatshirts fall sweatshirts for women graphic sweatshirts for women Matching: You can easily pair this hoodies with your favorite trousers, jeans, long skirts, boots, allowing you to create a fashionable look. Occasion: Women hoodies is an ideal for Casual, sports, vacations, office, outings, and daily life. corduroy sweatshirt women,black sweatshirt women hoodie,long sleeve hooded shirts for women,fleece lined zip up hoodie women,fall work clothes,womens black hoodie zip,black hoodie sweater women,striped hoodie for women,brown hoodie no string,womens navy sweatshirt,womens plus size crewneck sweatshirt,tye dye crewneck sweatshirt,winter shirts for women long sleeve,zip up cropped hoodie women,red zip hoodie,cropped green hoodie,fuzzy hoodie,womens winter blouse,christmas sweatshir, no hood sweatshirt,womens christmas sweatshirt pink,light blue hoodies,plain black zip up hoodie,fall sweaters for woman,ladies dressy sweatshirts,crop top hoodies,winter clothes woman trendy,gray plain sweat shirt for tweens,plus fall jackets for women,sweatshirt for women graphic trendy,burgundy hoodie women,pink pullover sweater for women,womens sweat shirts,cotton white hoodie,basic fall clothes women,women sweatshirt medium,hooded sweatshirts for teen girls,thick womens hoodie, info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Aq"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="Divider_divider__7bNsU"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_A0" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;p&gt;Womens Hoodies Casual Hooded Sweatshirts Long Sleeve Pullover Tops Fall Outfits Winter Clothes&lt;/p&gt; &lt;p&gt;Matching:&amp;nbsp; You can easily pair this hoodies&amp;nbsp; with your favorite trousers, jeans, long skirts, boots, allowing you to create a fashionable look.&lt;/p&gt; &lt;p&gt;Occasion: Women hoodies is an ideal for&amp;nbsp; Casual, sports, vacations, office, outings, and daily life.&lt;/p&gt; &lt;p&gt;Style: women hoodies oversized hoodies women's hoodies graphic hoodies for women hoodies oversized hoodies for women hoodies for women graphic hoodies womens hoodies womens zip up hoodies&amp;nbsp; hoodies women hoodies for women trendy womens hoodies pullover cute hoodies for women streetwear hoodies long hoodie women hoodie hoodie y2k pink zip up hoodie white hoodie women pink hoodie women cropped hoodie women y2k hoodies womens hoodie&lt;/p&gt; &lt;p&gt;Size Chart:We are Asian size,Size runs small, Recommend 1-2 size up.(It will be more comfortable.)&lt;/p&gt;Size: S Size.: Small Bust: 110cm/43.31'' Sleeve: 71cm/27.95'' Length: 66cm/25.98''  &lt;p&gt;Size: M Size.: Medium Bust: 116cm/45.67'' Sleeve: 72cm/28.35'' Length: 67cm/26.38''&lt;/p&gt; &lt;p&gt;Size: L Size.: Large Bust: 122cm/48.03'' Sleeve: 73cm/28.74'' Length: 68cm/26.77''&lt;/p&gt; &lt;p&gt;Size: XL Size.: X-Large Bust: 128cm/50.39'' Sleeve: 74cm/29.13'' Length: 69cm/27.17''&lt;/p&gt; &lt;p&gt;Size: XXL Size.: 2X-Large Bust: 134cm/52.76'' Sleeve: 75cm/29.53'' Length: 70cm/27.56''&lt;/p&gt; &lt;p&gt;&lt;/p&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Material: Womens Sweatshirts are made of Soft and comfortable,provide you a pleasing wearing experience, suit for spring, fall and winter.sweatshirts for women womens sweatshirts fall sweatshirts for women graphic sweatshirts for women&lt;/li&gt;  &lt;li&gt;Matching: You can easily pair this hoodies with your favorite trousers, jeans, long skirts, boots, allowing you to create a fashionable look.&lt;/li&gt;  &lt;li&gt;Occasion: Women hoodies is an ideal for Casual, sports, vacations, office, outings, and daily life.&lt;/li&gt;  &lt;li&gt;corduroy sweatshirt women,black sweatshirt women hoodie,long sleeve hooded shirts for women,fleece lined zip up hoodie women,fall work clothes,womens black hoodie zip,black hoodie sweater women,striped hoodie for women,brown hoodie no string,womens navy sweatshirt,womens plus size crewneck sweatshirt,tye dye crewneck sweatshirt,winter shirts for women long sleeve,zip up cropped hoodie women,red zip hoodie,cropped green hoodie,fuzzy hoodie,womens winter blouse,christmas sweatshir,&lt;/li&gt;  &lt;li&gt;no hood sweatshirt,womens christmas sweatshirt pink,light blue hoodies,plain black zip up hoodie,fall sweaters for woman,ladies dressy sweatshirts,crop top hoodies,winter clothes woman trendy,gray plain sweat shirt for tweens,plus fall jackets for women,sweatshirt for women graphic trendy,burgundy hoodie women,pink pullover sweater for women,womens sweat shirts,cotton white hoodie,basic fall clothes women,women sweatshirt medium,hooded sweatshirts for teen girls,thick womens hoodie,&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_3 ld_7 bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_5"&gt;&lt;span class="ld_Fc"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_4"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>Clothing sizeXXLBrandTKLPEHGColorWhiteTop stylePulloverMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;XXL&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;TKLPEHG&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Color&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;White&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Top style&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Pullover&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/TKLPEHG-Women-s-Half-Zip-Hoodies-Long-Sleeve-Thin-Fleece-Sweatshirt-Athletic-Workout-Hoodie-Casual-Fall-Outfits-with-Pockets-White-XXL_48e60cb2-5eb5-44dc-9f5b-95184eb12fbe.5ef61effaf4eb3c84a3654501141c989.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/622840c2-e504-4e95-836a-da328fe5a2c7.1099d2279c54bc7f299c2e60c8c2ce4d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/e464d372-02b7-4588-8be1-5c44f276cfeb.33848db7e1da82be64a446084383c1e5.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/70c1e7c5-4cd7-46e8-9dcd-adfabae0b8c7.eee3c8b69a3f8717ee6af4b7f44beaaf.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -659,332 +662,314 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2">
-        <v>15256023993</v>
+        <v>17409321700</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2">
-        <v>13.95</v>
+        <v>9.99</v>
       </c>
       <c r="H2">
-        <v>16.95</v>
+        <v>12.47</v>
       </c>
       <c r="I2">
-        <v>1.0</v>
+        <v>5</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
       <c r="Q2" t="s">
         <v>29</v>
       </c>
       <c r="R2" t="s">
         <v>30</v>
       </c>
       <c r="S2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
         <v>32</v>
       </c>
       <c r="C3" t="s">
         <v>33</v>
       </c>
       <c r="D3">
-        <v>17703520043</v>
+        <v>15287259220</v>
       </c>
       <c r="E3" t="s">
         <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>23</v>
       </c>
       <c r="G3">
-        <v>13.49</v>
+        <v>13.95</v>
       </c>
       <c r="H3">
-        <v>14.99</v>
+        <v>16.95</v>
       </c>
       <c r="I3">
-        <v>5.0</v>
+        <v>1</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3" t="s">
         <v>35</v>
       </c>
       <c r="L3" t="s">
         <v>36</v>
       </c>
       <c r="M3" t="s">
         <v>37</v>
       </c>
       <c r="N3" t="s">
         <v>38</v>
       </c>
       <c r="O3" t="s">
         <v>39</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
-      <c r="Q3" t="s">
+      <c r="R3" t="s">
         <v>40</v>
       </c>
-      <c r="R3" t="s">
+      <c r="S3" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C4" t="s">
         <v>43</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4">
+        <v>16215004830</v>
+      </c>
+      <c r="E4" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4">
-        <v>15.35</v>
+        <v>8.01</v>
       </c>
       <c r="H4">
-        <v>17.85</v>
+        <v>9.89</v>
       </c>
       <c r="I4">
-        <v>5.0</v>
+        <v>1</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4" t="s">
+        <v>45</v>
+      </c>
+      <c r="L4" t="s">
         <v>46</v>
       </c>
-      <c r="L4" t="s">
+      <c r="M4" t="s">
         <v>47</v>
       </c>
-      <c r="M4" t="s">
+      <c r="N4" t="s">
         <v>48</v>
       </c>
-      <c r="N4" t="s">
+      <c r="O4" t="s">
         <v>49</v>
       </c>
-      <c r="O4" t="s">
+      <c r="P4">
+        <v>1</v>
+      </c>
+      <c r="R4" t="s">
+        <v>30</v>
+      </c>
+      <c r="S4" t="s">
         <v>50</v>
-      </c>
-[...10 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
+        <v>51</v>
+      </c>
+      <c r="C5" t="s">
         <v>52</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5">
+        <v>13347515726</v>
+      </c>
+      <c r="E5" t="s">
         <v>53</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5">
-        <v>8.96</v>
+        <v>9.89</v>
       </c>
       <c r="H5">
-        <v>10.07</v>
-[...5 lines deleted...]
-        <v>1</v>
+        <v>11.69</v>
       </c>
       <c r="K5" t="s">
+        <v>54</v>
+      </c>
+      <c r="L5" t="s">
         <v>55</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>56</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>57</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
         <v>58</v>
       </c>
-      <c r="O5" t="s">
+      <c r="P5">
+        <v>1</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>29</v>
+      </c>
+      <c r="R5" t="s">
+        <v>30</v>
+      </c>
+      <c r="S5" t="s">
         <v>59</v>
-      </c>
-[...10 lines deleted...]
-        <v>60</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
+        <v>60</v>
+      </c>
+      <c r="C6" t="s">
         <v>61</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6">
+        <v>17697653130</v>
+      </c>
+      <c r="E6" t="s">
         <v>62</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="F6" t="s">
         <v>23</v>
       </c>
       <c r="G6">
-        <v>14.89</v>
-[...2 lines deleted...]
-        <v>19.99</v>
+        <v>16.48</v>
       </c>
       <c r="I6">
-        <v>3.5</v>
+        <v>4</v>
       </c>
       <c r="J6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="K6" t="s">
+        <v>63</v>
+      </c>
+      <c r="L6" t="s">
         <v>64</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>65</v>
       </c>
-      <c r="M6" t="s">
+      <c r="N6" t="s">
         <v>66</v>
       </c>
-      <c r="N6" t="s">
+      <c r="O6" t="s">
         <v>67</v>
       </c>
-      <c r="O6" t="s">
+      <c r="P6">
+        <v>1</v>
+      </c>
+      <c r="R6" t="s">
+        <v>30</v>
+      </c>
+      <c r="S6" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">