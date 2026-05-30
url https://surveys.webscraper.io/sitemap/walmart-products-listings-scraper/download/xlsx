--- v1 (2026-05-02)
+++ v2 (2026-05-30)
@@ -71,216 +71,213 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>specifications</t>
   </si>
   <si>
     <t>specifications_html</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
-    <t>https://www.walmart.com/search?q=neon+hoodie&amp;max_price=17</t>
-[...8 lines deleted...]
-    <t>FAVIPT</t>
+    <t>https://www.walmart.com/browse/food/popcorn/976759_976787_1001407?povid=976759_hubspoke_976787_Shopbycategory_Popcorn_Rweb_Oct_31&amp;facet=flavor%3ACaramel</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/744-Caramel-Corn/15419650280?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>744 Caramel Corn</t>
+  </si>
+  <si>
+    <t>Daisy DND</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>https://i5.walmartimages.com/seo/FAVIPT-Women-s-Hood-Sweatshirts-Long-Sleeve-V-Neck-Plain-Tops-Drawstring-Thicken-Square-Pocket-Pullover-Sweatshirts-Casual-Trendy-Fall-Winter-2025-To_6c224380-c626-42fd-92b1-4c02dec32b7a.77944d0447f4c1216c6241dfc1f78249.jpeg</t>
-[...50 lines deleted...]
-    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Sweatshirt &amp;amp; hoodie type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Hoodie&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;COUVER&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Clothing fit&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Relaxed Fit&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Fabric material name&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Cotton&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+    <t>https://i5.walmartimages.com/seo/744-Caramel-Corn_c8029ee8-2670-4020-bf09-c1b2a5c55ad9.ef8d713477a3387c95edfc89487c7112.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct details744 Caramel Corn High Gloss Shine Lasts up to 3 weeks No Chipping or Peeling info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;744 Caramel Corn&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;High Gloss Shine&lt;/li&gt;  &lt;li&gt;Lasts up to 3 weeks&lt;/li&gt;  &lt;li&gt;No Chipping or Peeling&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>FinishHigh Shine/ SparkleFeaturesLong-LastingNail polish typeBase &amp; Top CoatFormGelMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Finish&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;High Shine/ Sparkle&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Features&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Long-Lasting&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Nail polish type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Base &amp;amp; Top Coat&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Form&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Gel&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Free shippingFree 30-day returns</t>
   </si>
   <si>
-    <t>https://i5.walmartimages.com/seo/Men-s-Cotton-Workout-Active-Long-Sleeve-Pullover-Hoodie-Casual-Hooded-Sweatshirts-Neon-Orange-X-Large_599da783-89ae-4009-88ac-e625ffccc26e.dc924c443ea3f66e8ce6351121030540.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
-[...92 lines deleted...]
-https://i5.walmartimages.com/asr/70c1e7c5-4cd7-46e8-9dcd-adfabae0b8c7.eee3c8b69a3f8717ee6af4b7f44beaaf.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+    <t>https://i5.walmartimages.com/seo/744-Caramel-Corn_c8029ee8-2670-4020-bf09-c1b2a5c55ad9.ef8d713477a3387c95edfc89487c7112.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/CRUNCH-N-MUNCH-Caramel-Popcorn-with-Peanuts-6-oz/2023491840?classType=VARIANT&amp;athbdg=L1200</t>
+  </si>
+  <si>
+    <t>Crunch 'n Munch Caramel Popcorn with Peanuts, 6 oz.</t>
+  </si>
+  <si>
+    <t>Crunch 'n Munch</t>
+  </si>
+  <si>
+    <t>1,113</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/CRUNCH-N-MUNCH-Caramel-Popcorn-with-Peanuts-6-oz_4e6d5b6b-90e9-4f00-bb89-73ff700a7961.6b637da15cfa238eb5ffc28555fd8836.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct detailsWhen you can’t decide between sweet or salty, choose Crunch 'n Munch Caramel Popcorn with Peanuts in a 6-ounce box. The perfect combination of fluffy popcorn and salty peanuts is covered in decadent caramel to indulge every craving. Crunch 'n Munch is made with 100% whole grain popcorn and crunchy peanuts for a sweet treat for every occasion. Crunch 'n Munch has delighted families for over four decades, so pick up a box for your next party, sporting event or family movie night. Enjoy the delicious taste of Crunch 'n Munch Caramel Popcorn. Includes one 6-ounce box of Crunch 'n Munch Caramel Popcorn with Peanuts Sweet, caramel flavor covers fluffy clusters of popcorn and roasted peanuts Perfect for afternoon snacks or a lunchtime treat Made with 100% whole grain popcorn and crunchy peanuts Crunch ’n Munch has been satisfying your snack tooth for four decades SNAP &amp; EBT eligible food item info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;When you can’t decide between sweet or salty, choose Crunch 'n Munch Caramel Popcorn with Peanuts in a 6-ounce box. The perfect combination of fluffy popcorn and salty peanuts is covered in decadent caramel to indulge every craving. Crunch 'n Munch is made with 100% whole grain popcorn and crunchy peanuts for a sweet treat for every occasion. Crunch 'n Munch has delighted families for over four decades, so pick up a box for your next party, sporting event or family movie night. Enjoy the delicious taste of Crunch 'n Munch Caramel Popcorn.&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Includes one 6-ounce box of Crunch 'n Munch Caramel Popcorn with Peanuts&lt;/li&gt;  &lt;li&gt;Sweet, caramel flavor covers fluffy clusters of popcorn and roasted peanuts&lt;/li&gt;  &lt;li&gt;Perfect for afternoon snacks or a lunchtime treat&lt;/li&gt;  &lt;li&gt;Made with 100% whole grain popcorn and crunchy peanuts&lt;/li&gt;  &lt;li&gt;Crunch ’n Munch has been satisfying your snack tooth for four decades&lt;/li&gt;  &lt;li&gt;SNAP &amp;amp; EBT eligible food item&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>FlavorCaramelPopcorn typeGourmet PopcornNet content statementNET WT 6 OZ (170g)TextureFluffyMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Flavor&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Caramel&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Popcorn type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Gourmet Popcorn&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Net content statement&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;NET WT 6 OZ (170g)&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Texture&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Fluffy&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Overall pick</t>
+  </si>
+  <si>
+    <t>Free 90-day returns</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/CRUNCH-N-MUNCH-Caramel-Popcorn-with-Peanuts-6-oz_4e6d5b6b-90e9-4f00-bb89-73ff700a7961.6b637da15cfa238eb5ffc28555fd8836.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/4fd0d278-c29b-4912-b8f7-8743179f997a.67f3bac398f4467d039afba4c31c6152.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/e71a3085-a2ca-4beb-a738-0c77dc33b75c.13ee188b857e5bee71a35e30164d6319.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/b2e40533-c656-46f7-a343-9be6ee4921fe.73a6c39bd31c03b3ebe7dff4476a4dd0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/c4b724a1-985f-4e6a-a9fb-9ee6ee57fec9.c92af1bc10415fa66f5cc286b54eb17d.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/4dff9453-76be-4bff-99b3-2f12dfdf99a5.f48bd7c2a10d695477faf077a1714d5c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/CRUNCH-N-MUNCH-Caramel-Popcorn-with-Peanuts-3-5-oz/50426034?classType=REGULAR</t>
+  </si>
+  <si>
+    <t>CRUNCH 'N MUNCH Caramel Popcorn with Peanuts, 3.5 oz.</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/CRUNCH-N-MUNCH-Caramel-Popcorn-with-Peanuts-3-5-oz_ae393205-64c8-4af1-bc05-ea6f23adff71.625b9230840aca1875ebdeb7e81062ae.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct detailsIndulge every craving on-the-go with CRUNCH ‘N MUNCH Caramel Popcorn with Peanuts in a 3.5 ounce box. Whole grain popcorn and crunchy peanuts are covered in decadent caramel and packaged in a portable box so you always have a salty sweet snack on hand. CRUNCH ‘N MUNCH is made with 100% whole grain popcorn. This individual-size package of gourmet popcorn makes the perfect companion for sporting events, road trips and picnics at the park. Enjoy the delicious taste of CRUNCH ‘N MUNCH Caramel Popcorn with Peanuts. Includes one 3.5-ounce snack-size box of CRUNCH 'N MUNCH Caramel Popcorn with Peanuts Clusters of fluffy popcorn and roasted peanuts are covered in sweet caramel for an easy on-the-go snack Portable snack for lunch boxes, picnics and sporting events Made with 100% whole grain popcorn and crunchy peanuts Crunch ’n Munch has been satisfying your snack tooth for four decades. SNAP &amp; EBT eligible food item info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Indulge every craving on-the-go with CRUNCH ‘N MUNCH Caramel Popcorn with Peanuts in a 3.5 ounce box. Whole grain popcorn and crunchy peanuts are covered in decadent caramel and packaged in a portable box so you always have a salty sweet snack on hand. CRUNCH ‘N MUNCH is made with 100% whole grain popcorn. This individual-size package of gourmet popcorn makes the perfect companion for sporting events, road trips and picnics at the park. Enjoy the delicious taste of CRUNCH ‘N MUNCH Caramel Popcorn with Peanuts.&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Includes one 3.5-ounce snack-size box of CRUNCH 'N MUNCH Caramel Popcorn with Peanuts&lt;/li&gt;  &lt;li&gt;Clusters of fluffy popcorn and roasted peanuts are covered in sweet caramel for an easy on-the-go snack&lt;/li&gt;  &lt;li&gt;Portable snack for lunch boxes, picnics and sporting events&lt;/li&gt;  &lt;li&gt;Made with 100% whole grain popcorn and crunchy peanuts&lt;/li&gt;  &lt;li&gt;Crunch ’n Munch has been satisfying your snack tooth for four decades.&lt;/li&gt;  &lt;li&gt;SNAP &amp;amp; EBT eligible food item&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>FlavorCaramelBrandCrunch 'n MunchPopcorn typeGourmet PopcornContainer typeBagMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Flavor&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Caramel&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Crunch 'n Munch&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Popcorn type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Gourmet Popcorn&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Container type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Bag&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/CRUNCH-N-MUNCH-Caramel-Popcorn-with-Peanuts-3-5-oz_ae393205-64c8-4af1-bc05-ea6f23adff71.625b9230840aca1875ebdeb7e81062ae.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/735978c2-892a-4e22-b64a-29ce257af9d8.740e520b95872931397d6dc5b8185d87.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/77a9e0f1-e6f6-414e-ae15-0b3300167bc0.1880ca50e6980f2a92aaa0bd3d834e9a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/b72e032e-d4fb-4c2f-bfa8-dc58d3a3704b.507726b51e17f51b9b7947a6de629ecf.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/96341ff4-6a05-49fd-857a-9e28863cc6c1.a3f1ed10148923c8663a7bd64fae8fcd.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/d9308e53-f953-4ae4-b3d9-70b40b759e97.ad30d82e5e699221e3ec347c74f14bf7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Colby-Ridge-8-Gal-128-Cups-Popped-Popcorn-Sampler-White-Caramel-Cheese-and-Rainbow-Gift-Assortment/839820716?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Colby Ridge 8 Gal. (128 Cups) Popped Popcorn Sampler White, Caramel, Cheese, and Rainbow Gift Assortment</t>
+  </si>
+  <si>
+    <t>Visit the Colby Ridge Store</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Colby-Ridge-8-Gal-128-Cups-Popped-Popcorn-Sampler-White-Caramel-Cheese-and-Rainbow-Gift-Assortment_78a47a92-077d-4148-ac20-a316d41cd6a7.53995ef14d27903066e5f6f7daf08d8c.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct detailsA perfect assortment of popcorn for the house or office, you can even give it as a gift. 4 different gourmet flavors, Gourmet White, Caramel, Cheese, and Rainbow. Popcorn is made fresh daily and is filled to order. Since 1985 our delicious gourmet craft popped popcorn has been popped with the finest kernels grown in the Midwest. Whether you’re looking for a light snack or an indulgent treat, our popcorn is GMO and gluten free. The perfect way to satisfy your cravings and enjoy the crunch without the guilt. Only the good stuff. MADE FRESH DAILY (90-Day Shelf Life): We take pride in making our popcorn from scratch each day, ensuring that you receive the highest quality and freshest snack possible. PREMIUM INGREDIENTS: We use only the finest, non-GMO corn kernels grown on the Midwest, and top-quality seasonings to create a taste sensation that will leave you craving for more. FOR ALL OCCASIONS: Whether you're snacking at home, on the go, or hosting a movie night, our popcorn is the ideal treat for any situation. Prefect for concession stands, too! info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;A perfect assortment of popcorn for the house or office, you can even give it as a gift. 4 different gourmet flavors, Gourmet White, Caramel, Cheese, and Rainbow. Popcorn is made fresh daily and is filled to order. Since 1985 our delicious gourmet craft popped popcorn has been popped with the finest kernels grown in the Midwest. Whether you’re looking for a light snack or an indulgent treat, our popcorn is GMO and gluten free. The perfect way to satisfy your cravings and enjoy the crunch without the guilt. Only the good stuff.&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;MADE FRESH DAILY (90-Day Shelf Life): We take pride in making our popcorn from scratch each day, ensuring that you receive the highest quality and freshest snack possible.&lt;/li&gt;  &lt;li&gt;PREMIUM INGREDIENTS: We use only the finest, non-GMO corn kernels grown on the Midwest, and top-quality seasonings to create a taste sensation that will leave you craving for more.&lt;/li&gt;  &lt;li&gt;FOR ALL OCCASIONS: Whether you're snacking at home, on the go, or hosting a movie night, our popcorn is the ideal treat for any situation. Prefect for concession stands, too!&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>FlavorCaramelBrandColby RidgePopcorn typeGourmet PopcornContainer typeCupMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Flavor&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Caramel&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Colby Ridge&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Popcorn type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Gourmet Popcorn&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Container type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Cup&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Colby-Ridge-8-Gal-128-Cups-Popped-Popcorn-Sampler-White-Caramel-Cheese-and-Rainbow-Gift-Assortment_78a47a92-077d-4148-ac20-a316d41cd6a7.53995ef14d27903066e5f6f7daf08d8c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/069e6a6d-4feb-4c64-b964-eb6d140d8cc8.44b1e553121474e323c85266dedcc1f2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/ec3d060b-6c62-4f0a-ac9b-103e533989d1.3066afaf86d99c239c8900e08db004fd.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/f15ea80f-a644-4ed1-9ade-db26c029b477.ae56dc484dde06a46ca2696b5b4995be.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/949571ea-cc49-4eaa-af4a-6e1edbecb150.b96806bd98d6f596f6ea1ead915894b9.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/CARAMEL-KETTLE-CORN/2816749126?classType=REGULAR</t>
+  </si>
+  <si>
+    <t>CARAMEL KETTLE CORN</t>
+  </si>
+  <si>
+    <t>MAHLI'S UNI POP</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/CARAMEL-KETTLE-CORN_17bafe5b-436e-4eb3-94fe-cef026d5f911.fc3999c4433a3f192a67ac26b78f47ce.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct details Kettle Corn With A Hint Of Caramel.   Ingredients: Mushroom Corn, Organic Coconut Oil, Caramel Flavoring   Note: Coloring may vary. Please allow us up to 24 business hours to ship out your items. Order by 12 p.m. ET and your order will be shipped out on the same business day. All Food Sales Are Final. Kettle Corn With A Hint Of Caramel.info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;div data-editor-content="{"&gt;  &lt;div data-offset-key="9skrt-0-0" data-editor="c3b7l" data-block="true" class="block paragraph"&gt;   &lt;div class="public-DraftStyleDefault-block public-DraftStyleDefault-ltr" data-offset-key="9skrt-0-0"&gt;    &lt;span data-offset-key="9skrt-0-0"&gt;Kettle Corn With A Hint Of Caramel.&lt;/span&gt;   &lt;/div&gt;  &lt;/div&gt;  &lt;div data-offset-key="fr19d-0-0" data-editor="c3b7l" data-block="true" class="block paragraph"&gt;   &lt;div class="public-DraftStyleDefault-block public-DraftStyleDefault-ltr" data-offset-key="fr19d-0-0"&gt;    &lt;span data-offset-key="fr19d-0-0"&gt;&amp;nbsp;&lt;/span&gt;   &lt;/div&gt;  &lt;/div&gt;  &lt;div data-offset-key="f5r8b-0-0" data-editor="c3b7l" data-block="true" class="block paragraph"&gt;   &lt;div class="public-DraftStyleDefault-block public-DraftStyleDefault-ltr" data-offset-key="f5r8b-0-0"&gt;    &lt;span data-offset-key="f5r8b-0-0"&gt;Ingredients: Mushroom Corn, Organic Coconut Oil, Caramel Flavoring&lt;/span&gt;   &lt;/div&gt;  &lt;/div&gt;  &lt;div data-offset-key="8hjlv-0-0" data-editor="c3b7l" data-block="true" class="block paragraph"&gt;   &lt;div class="public-DraftStyleDefault-block public-DraftStyleDefault-ltr" data-offset-key="8hjlv-0-0"&gt;    &lt;span data-offset-key="8hjlv-0-0"&gt;&amp;nbsp;&lt;/span&gt;   &lt;/div&gt;  &lt;/div&gt;  &lt;div data-offset-key="77pr-0-0" data-editor="c3b7l" data-block="true" class="block paragraph"&gt;   &lt;div class="public-DraftStyleDefault-block public-DraftStyleDefault-ltr" data-offset-key="77pr-0-0"&gt;    &lt;span data-offset-key="77pr-0-0"&gt;Note: Coloring may vary. Please allow us up to 24 business hours to ship out your items. &lt;/span&gt;   &lt;/div&gt;  &lt;/div&gt;  &lt;div data-offset-key="a3ar4-0-0" data-editor="c3b7l" data-block="true" class="block paragraph"&gt;   &lt;div class="public-DraftStyleDefault-block public-DraftStyleDefault-ltr" data-offset-key="a3ar4-0-0"&gt;    &lt;span data-offset-key="a3ar4-0-0"&gt;Order by 12 p.m. ET and your order will be shipped out on the same business day. All Food Sales Are Final.&lt;/span&gt;   &lt;/div&gt;  &lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;Kettle Corn With A Hint Of Caramel.&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>FlavorCaramelBrandMAHLI'S UNI POPTextureairy, crunchy, crispy, light, chewy, crunchy/crispy/salty/sweet, harder shellFood formPuffsMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Flavor&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Caramel&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;MAHLI'S UNI POP&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Texture&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;airy, crunchy, crispy, light, chewy, crunchy/crispy/salty/sweet, harder shell&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Food form&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Puffs&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/CARAMEL-KETTLE-CORN_17bafe5b-436e-4eb3-94fe-cef026d5f911.fc3999c4433a3f192a67ac26b78f47ce.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/860b000a-3600-46a8-974f-36a00e054560.21d2dc47c2d051590fd1ed7910c53e4b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -662,311 +659,305 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2">
-        <v>17409321700</v>
+        <v>15419650280</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2">
-        <v>9.99</v>
+        <v>12.25</v>
       </c>
       <c r="H2">
-        <v>12.47</v>
+        <v>17.0</v>
       </c>
       <c r="I2">
         <v>5</v>
       </c>
       <c r="J2">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="K2" t="s">
         <v>24</v>
       </c>
       <c r="L2" t="s">
         <v>25</v>
       </c>
       <c r="M2" t="s">
         <v>26</v>
       </c>
       <c r="N2" t="s">
         <v>27</v>
       </c>
       <c r="O2" t="s">
         <v>28</v>
       </c>
       <c r="P2">
         <v>1</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>29</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
+        <v>31</v>
+      </c>
+      <c r="C3" t="s">
         <v>32</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3">
+        <v>2023491840</v>
+      </c>
+      <c r="E3" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="F3" t="s">
         <v>23</v>
       </c>
       <c r="G3">
-        <v>13.95</v>
-[...2 lines deleted...]
-        <v>16.95</v>
+        <v>1.47</v>
       </c>
       <c r="I3">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>4.6</v>
+      </c>
+      <c r="J3" t="s">
+        <v>34</v>
       </c>
       <c r="K3" t="s">
         <v>35</v>
       </c>
       <c r="L3" t="s">
         <v>36</v>
       </c>
       <c r="M3" t="s">
         <v>37</v>
       </c>
       <c r="N3" t="s">
         <v>38</v>
       </c>
       <c r="O3" t="s">
         <v>39</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
+      <c r="Q3" t="s">
+        <v>40</v>
+      </c>
       <c r="R3" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="S3" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C4" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D4">
-        <v>16215004830</v>
+        <v>50426034</v>
       </c>
       <c r="E4" t="s">
-        <v>44</v>
+        <v>33</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4">
-        <v>8.01</v>
-[...2 lines deleted...]
-        <v>9.89</v>
+        <v>8.85</v>
       </c>
       <c r="I4">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="J4">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="K4" t="s">
         <v>45</v>
       </c>
       <c r="L4" t="s">
         <v>46</v>
       </c>
       <c r="M4" t="s">
         <v>47</v>
       </c>
       <c r="N4" t="s">
         <v>48</v>
       </c>
       <c r="O4" t="s">
         <v>49</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
       <c r="R4" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="S4" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
         <v>51</v>
       </c>
       <c r="C5" t="s">
         <v>52</v>
       </c>
       <c r="D5">
-        <v>13347515726</v>
+        <v>839820716</v>
       </c>
       <c r="E5" t="s">
         <v>53</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5">
-        <v>9.89</v>
-[...2 lines deleted...]
-        <v>11.69</v>
+        <v>47.99</v>
+      </c>
+      <c r="I5">
+        <v>3.7</v>
+      </c>
+      <c r="J5">
+        <v>6</v>
       </c>
       <c r="K5" t="s">
         <v>54</v>
       </c>
       <c r="L5" t="s">
         <v>55</v>
       </c>
       <c r="M5" t="s">
         <v>56</v>
       </c>
       <c r="N5" t="s">
         <v>57</v>
       </c>
       <c r="O5" t="s">
         <v>58</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="R5" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="S5" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
         <v>60</v>
       </c>
       <c r="C6" t="s">
         <v>61</v>
       </c>
       <c r="D6">
-        <v>17697653130</v>
+        <v>2816749126</v>
       </c>
       <c r="E6" t="s">
         <v>62</v>
       </c>
       <c r="F6" t="s">
         <v>23</v>
       </c>
       <c r="G6">
-        <v>16.48</v>
+        <v>12.99</v>
       </c>
       <c r="I6">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6" t="s">
         <v>63</v>
       </c>
       <c r="L6" t="s">
         <v>64</v>
       </c>
       <c r="M6" t="s">
         <v>65</v>
       </c>
       <c r="N6" t="s">
         <v>66</v>
       </c>
       <c r="O6" t="s">
         <v>67</v>
       </c>
       <c r="P6">
         <v>1</v>
       </c>
       <c r="R6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="S6" t="s">
         <v>68</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>