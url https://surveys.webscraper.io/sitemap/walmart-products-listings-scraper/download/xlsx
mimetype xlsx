--- v2 (2026-05-30)
+++ v3 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
@@ -74,210 +77,222 @@
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>specifications</t>
   </si>
   <si>
     <t>specifications_html</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>https://www.walmart.com/browse/food/popcorn/976759_976787_1001407?povid=976759_hubspoke_976787_Shopbycategory_Popcorn_Rweb_Oct_31&amp;facet=flavor%3ACaramel</t>
   </si>
   <si>
+    <t>2026-06-15T05:02:20Z</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Pop-Secret-Sweet-n-Crunchy-Caramel-Popcorn-Pack-of-2/493260746?classType=REGULAR</t>
+  </si>
+  <si>
+    <t>Pop Secret Sweet 'n Crunchy Caramel Popcorn (Pack of 2)</t>
+  </si>
+  <si>
+    <t>Pop Secret</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Pop-Secret-Sweet-n-Crunchy-Caramel-Popcorn-Pack-of-2_6242555e-a5ff-4ac8-ad9c-ea6986bf58ed.ce721cd194e6d2644134fc21a49028a2.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct detailsSweet meets crunchy in this deliciously fun popcorn treat. Reach for a touch of warm, sweet caramel with a delectable crunch. Again and again. Natural &amp; artificial flavor.Pop Secret Sweet 'n Crunchy Caramel Popcorninfo:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-aid="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-aid="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Sweet meets crunchy in this deliciously fun popcorn treat. Reach for a touch of warm, sweet caramel with a delectable crunch. Again and again. Natural &amp;amp; artificial flavor.&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;Pop Secret Sweet 'n Crunchy Caramel Popcorn&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-aid="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>FlavorCaramelBrandPop SecretPopcorn typePopped PopcornContainer typeBagMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Flavor&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Caramel&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Pop Secret&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Popcorn type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Popped Popcorn&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Container type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Bag&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-aid="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Shipping, arrives in 3+ days</t>
+  </si>
+  <si>
+    <t>Free 30-day returns</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Pop-Secret-Sweet-n-Crunchy-Caramel-Popcorn-Pack-of-2_6242555e-a5ff-4ac8-ad9c-ea6986bf58ed.ce721cd194e6d2644134fc21a49028a2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:03:01Z</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Crunch-n-Munch-Popcorn-with-Peanuts-Caramel3-5oz-Pack-of-2/609132938?classType=REGULAR</t>
+  </si>
+  <si>
+    <t>Crunch 'n Munch Popcorn with Peanuts Caramel3.5oz Pack of 2</t>
+  </si>
+  <si>
+    <t>Couger</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Crunch-n-Munch-Popcorn-with-Peanuts-Caramel3-5oz-Pack-of-2_02cf564a-d592-4405-9962-55048b89c4c1.fb0bdde0686ecab7091450876df95144.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct details Clusters of fluffy popcorn and roasted peanuts are covered in sweet caramel for an easy on-the-go snack Portable snack for lunch boxes, picnics and sporting events Made with 100% whole grain popcorn and crunchy peanuts Contains 0 grams of trans fat per serving info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-aid="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-aid="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;Clusters of fluffy popcorn and roasted peanuts are covered in sweet caramel for an easy on-the-go snack&lt;/li&gt;  &lt;li&gt;Portable snack for lunch boxes, picnics and sporting events&lt;/li&gt;  &lt;li&gt;Made with 100% whole grain popcorn and crunchy peanuts&lt;/li&gt;  &lt;li&gt;Contains 0 grams of trans fat per serving&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-aid="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>FlavorCaramelBrandCougerPopcorn typePopped PopcornSize3.5 ozMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Flavor&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Caramel&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Couger&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Popcorn type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Popped Popcorn&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Size&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;3.5 oz&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-aid="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Crunch-n-Munch-Popcorn-with-Peanuts-Caramel3-5oz-Pack-of-2_02cf564a-d592-4405-9962-55048b89c4c1.fb0bdde0686ecab7091450876df95144.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/17932de6-d5e2-4a30-86fa-a7ff80dbed97.3e63ca968a0355ddca15d2572c945117.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/db18d807-86a1-44e6-8b6c-ad4f03a2d4f9.92bb7acff6386c20322c4a8aad3902c0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/f337dfa3-6454-4931-9220-6cab018dce25.d67d64c07f94ed1fc58052bf7c7a2d2c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:03:25Z</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Crunch-N-Munch-Popcorn-Peanuts-Caramel-Count-1-Popcorn-Grab-Varieties-Flavors/729086905?classType=REGULAR</t>
+  </si>
+  <si>
+    <t>Crunch N Munch, Popcorn Peanuts Caramel, Count 1 - Popcorn / Grab Varieties &amp; Flavors</t>
+  </si>
+  <si>
+    <t>Crunch 'n Munch</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Crunch-N-Munch-Popcorn-Peanuts-Caramel-Count-1-Popcorn-Grab-Varieties-Flavors_acf0e3f2-fb09-4664-8042-dcfe74291df2.52d3cb1ca519d45c08285e6e10c9ab3b.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct detailsCrunch N Munch, Popcorn Peanuts Caramel, Count 1 - Popcorn / Grab Varieties &amp; Flavorsinfo:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-aid="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-aid="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;Crunch N Munch, Popcorn Peanuts Caramel, Count 1 - Popcorn / Grab Varieties &amp;amp; Flavors&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-aid="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>FlavorCaramelBrandCrunch 'n MunchPopcorn typeUnpopped KernelsContainer typeBagMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Flavor&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Caramel&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Crunch 'n Munch&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Popcorn type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Unpopped Kernels&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Container type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Bag&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-aid="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Save with</t>
+  </si>
+  <si>
+    <t>Free 90-day returns</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Crunch-N-Munch-Popcorn-Peanuts-Caramel-Count-1-Popcorn-Grab-Varieties-Flavors_acf0e3f2-fb09-4664-8042-dcfe74291df2.52d3cb1ca519d45c08285e6e10c9ab3b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/262c8357-9b4c-4b2d-892d-76512f251205.f2c48a48877835fb5e895650acc08925.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/47304929-fa8b-45ad-ab39-80ba700fb080.95a36532daee636071697bcd893b95fb.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/4f0a102f-522b-4d23-a923-6155eacb4211.5fc176a39b825838e5e998345ce3f0ed.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:03:31Z</t>
+  </si>
+  <si>
     <t>https://www.walmart.com/ip/744-Caramel-Corn/15419650280?classType=VARIANT</t>
   </si>
   <si>
     <t>744 Caramel Corn</t>
   </si>
   <si>
     <t>Daisy DND</t>
   </si>
   <si>
-    <t>usd</t>
-[...1 lines deleted...]
-  <si>
     <t>https://i5.walmartimages.com/seo/744-Caramel-Corn_c8029ee8-2670-4020-bf09-c1b2a5c55ad9.ef8d713477a3387c95edfc89487c7112.jpeg</t>
   </si>
   <si>
     <t>About this itemProduct details744 Caramel Corn High Gloss Shine Lasts up to 3 weeks No Chipping or Peeling info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
   </si>
   <si>
-    <t>&lt;div&gt;&lt;section data-dca-id="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-id="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;744 Caramel Corn&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;High Gloss Shine&lt;/li&gt;  &lt;li&gt;Lasts up to 3 weeks&lt;/li&gt;  &lt;li&gt;No Chipping or Peeling&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-id="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+    <t>&lt;div&gt;&lt;section data-dca-aid="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-aid="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;744 Caramel Corn&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;High Gloss Shine&lt;/li&gt;  &lt;li&gt;Lasts up to 3 weeks&lt;/li&gt;  &lt;li&gt;No Chipping or Peeling&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-aid="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
   </si>
   <si>
     <t>FinishHigh Shine/ SparkleFeaturesLong-LastingNail polish typeBase &amp; Top CoatFormGelMore details</t>
   </si>
   <si>
-    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Finish&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;High Shine/ Sparkle&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Features&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Long-Lasting&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Nail polish type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Base &amp;amp; Top Coat&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Form&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Gel&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-id="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Finish&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;High Shine/ Sparkle&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Features&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Long-Lasting&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Nail polish type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Base &amp;amp; Top Coat&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Form&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Gel&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-aid="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Free shipping, arrives in 3+ days</t>
   </si>
   <si>
     <t>Free shippingFree 30-day returns</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/744-Caramel-Corn_c8029ee8-2670-4020-bf09-c1b2a5c55ad9.ef8d713477a3387c95edfc89487c7112.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
-    <t>https://www.walmart.com/ip/CRUNCH-N-MUNCH-Caramel-Popcorn-with-Peanuts-6-oz/2023491840?classType=VARIANT&amp;athbdg=L1200</t>
-[...125 lines deleted...]
-https://i5.walmartimages.com/asr/860b000a-3600-46a8-974f-36a00e054560.21d2dc47c2d051590fd1ed7910c53e4b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+    <t>2026-06-15T05:04:19Z</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Pop-Secret-Sweet-n-Crunchy-Caramel-Popcorn-Pack-of-3/2946804130?classType=REGULAR</t>
+  </si>
+  <si>
+    <t>Pop Secret Sweet 'n Crunchy Caramel Popcorn (Pack of 3)</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Pop-Secret-Sweet-n-Crunchy-Caramel-Popcorn-Pack-of-3_0b550ff1-635b-4991-be0d-9db5dd4eb777.9725e5323175c2b8edd12921163f44c1.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct detailsSweet meets crunchy in this deliciously fun popcorn treat. Reach for a touch of warm, sweet caramel with a delectable crunch. Again and again. Natural &amp; artificial flavor.Pop Secret Sweet 'n Crunchy Caramel Popcorn (Pack of 3)info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-aid="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-aid="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Collapse_collapse__Ja6XL Collapse_closed__NsG3Y expand-collapse-content" data-testid="ui-collapse-panel" style="height: 0px; visibility: hidden; max-width: 800px;"&gt;&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nb3" data-testid="product-description-content"&gt;&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Sweet meets crunchy in this deliciously fun popcorn treat. Reach for a touch of warm, sweet caramel with a delectable crunch. Again and again. Natural &amp;amp; artificial flavor.&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;Pop Secret Sweet 'n Crunchy Caramel Popcorn (Pack of 3)&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path d="M7.4 7h1.2v4.5H7.4zm.6-.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8"&gt;&lt;/path&gt;&lt;path d="M8 15A7 7 0 1 0 8 1a7 7 0 0 0 0 14m0-1A6 6 0 1 1 8 2a6 6 0 0 1 0 12"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button type="button" class="underline pointer b--none bg-transparent sans-serif dark-gray ph0" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer" data-dca-aid="B:F697FF0A55"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t>FlavorCaramelBrandPop SecretPopcorn typeMicrowave PopcornContainer typeBoxMore details</t>
+  </si>
+  <si>
+    <t>&lt;div class="ph3 pb4 pt1"&gt;&lt;div class="nt1"&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Flavor&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Caramel&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Brand&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Pop Secret&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="pb2"&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Popcorn type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Microwave Popcorn&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class=""&gt;&lt;h3 class="flex items-center mv0 lh-copy f5 pb1 dark-gray"&gt;Container type&lt;/h3&gt;&lt;div class="mv0 lh-copy mid-gray f6"&gt;&lt;span&gt;Box&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;button class="Button_button__s6lnv Button_tertiary__n2suB Button_small__qzQem pa0 bg-white mt3 b--none underline f6 sans-serif" type="button" aria-label="More details" data-dca-aid="B:4BF8A0F043" data-dca-intent="expand" data-dca-event="unknown"&gt;More details&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Pop-Secret-Sweet-n-Crunchy-Caramel-Popcorn-Pack-of-3_0b550ff1-635b-4991-be0d-9db5dd4eb777.9725e5323175c2b8edd12921163f44c1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -581,59 +596,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -647,320 +662,362 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E2">
+        <v>493260746</v>
+      </c>
+      <c r="F2" t="s">
+        <v>24</v>
+      </c>
+      <c r="G2" t="s">
+        <v>25</v>
+      </c>
+      <c r="H2">
+        <v>12.99</v>
+      </c>
+      <c r="I2">
+        <v>17.21</v>
+      </c>
+      <c r="J2">
+        <v>3.5</v>
+      </c>
+      <c r="K2">
+        <v>8</v>
+      </c>
+      <c r="L2" t="s">
+        <v>26</v>
+      </c>
+      <c r="M2" t="s">
+        <v>27</v>
+      </c>
+      <c r="N2" t="s">
+        <v>28</v>
+      </c>
+      <c r="O2" t="s">
+        <v>29</v>
+      </c>
+      <c r="P2" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q2">
+        <v>1</v>
+      </c>
+      <c r="R2" t="s">
+        <v>31</v>
+      </c>
+      <c r="S2" t="s">
+        <v>32</v>
+      </c>
+      <c r="T2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
         <v>20</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2">
+      <c r="B3" t="s">
+        <v>34</v>
+      </c>
+      <c r="C3" t="s">
+        <v>35</v>
+      </c>
+      <c r="D3" t="s">
+        <v>36</v>
+      </c>
+      <c r="E3">
+        <v>609132938</v>
+      </c>
+      <c r="F3" t="s">
+        <v>37</v>
+      </c>
+      <c r="G3" t="s">
+        <v>25</v>
+      </c>
+      <c r="H3">
+        <v>5.98</v>
+      </c>
+      <c r="I3">
+        <v>9.11</v>
+      </c>
+      <c r="J3">
+        <v>5</v>
+      </c>
+      <c r="K3">
+        <v>2</v>
+      </c>
+      <c r="L3" t="s">
+        <v>38</v>
+      </c>
+      <c r="M3" t="s">
+        <v>39</v>
+      </c>
+      <c r="N3" t="s">
+        <v>40</v>
+      </c>
+      <c r="O3" t="s">
+        <v>41</v>
+      </c>
+      <c r="P3" t="s">
+        <v>42</v>
+      </c>
+      <c r="Q3">
+        <v>1</v>
+      </c>
+      <c r="R3" t="s">
+        <v>31</v>
+      </c>
+      <c r="S3" t="s">
+        <v>32</v>
+      </c>
+      <c r="T3" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>20</v>
+      </c>
+      <c r="B4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D4" t="s">
+        <v>46</v>
+      </c>
+      <c r="E4">
+        <v>729086905</v>
+      </c>
+      <c r="F4" t="s">
+        <v>47</v>
+      </c>
+      <c r="G4" t="s">
+        <v>25</v>
+      </c>
+      <c r="H4">
+        <v>8.99</v>
+      </c>
+      <c r="I4">
+        <v>12.85</v>
+      </c>
+      <c r="J4">
+        <v>4.4</v>
+      </c>
+      <c r="K4">
+        <v>17</v>
+      </c>
+      <c r="L4" t="s">
+        <v>48</v>
+      </c>
+      <c r="M4" t="s">
+        <v>49</v>
+      </c>
+      <c r="N4" t="s">
+        <v>50</v>
+      </c>
+      <c r="O4" t="s">
+        <v>51</v>
+      </c>
+      <c r="P4" t="s">
+        <v>52</v>
+      </c>
+      <c r="Q4">
+        <v>1</v>
+      </c>
+      <c r="R4" t="s">
+        <v>53</v>
+      </c>
+      <c r="S4" t="s">
+        <v>54</v>
+      </c>
+      <c r="T4" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" t="s">
+        <v>56</v>
+      </c>
+      <c r="C5" t="s">
+        <v>57</v>
+      </c>
+      <c r="D5" t="s">
+        <v>58</v>
+      </c>
+      <c r="E5">
         <v>15419650280</v>
       </c>
-      <c r="E2" t="s">
-[...5 lines deleted...]
-      <c r="G2">
+      <c r="F5" t="s">
+        <v>59</v>
+      </c>
+      <c r="G5" t="s">
+        <v>25</v>
+      </c>
+      <c r="H5">
         <v>12.25</v>
       </c>
-      <c r="H2">
+      <c r="I5">
         <v>17.0</v>
       </c>
-      <c r="I2">
+      <c r="J5">
         <v>5</v>
       </c>
-      <c r="J2">
+      <c r="K5">
         <v>2</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L5" t="s">
+        <v>60</v>
+      </c>
+      <c r="M5" t="s">
+        <v>61</v>
+      </c>
+      <c r="N5" t="s">
+        <v>62</v>
+      </c>
+      <c r="O5" t="s">
+        <v>63</v>
+      </c>
+      <c r="P5" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q5">
+        <v>1</v>
+      </c>
+      <c r="R5" t="s">
+        <v>65</v>
+      </c>
+      <c r="S5" t="s">
+        <v>66</v>
+      </c>
+      <c r="T5" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6" t="s">
+        <v>68</v>
+      </c>
+      <c r="C6" t="s">
+        <v>69</v>
+      </c>
+      <c r="D6" t="s">
+        <v>70</v>
+      </c>
+      <c r="E6">
+        <v>2946804130</v>
+      </c>
+      <c r="F6" t="s">
         <v>24</v>
       </c>
-      <c r="L2" t="s">
+      <c r="G6" t="s">
         <v>25</v>
       </c>
-      <c r="M2" t="s">
-[...8 lines deleted...]
-      <c r="P2">
+      <c r="H6">
+        <v>24.8</v>
+      </c>
+      <c r="I6">
+        <v>27.82</v>
+      </c>
+      <c r="J6">
+        <v>5</v>
+      </c>
+      <c r="K6">
         <v>1</v>
       </c>
-      <c r="R2" t="s">
-[...49 lines deleted...]
-      <c r="P3">
+      <c r="L6" t="s">
+        <v>71</v>
+      </c>
+      <c r="M6" t="s">
+        <v>72</v>
+      </c>
+      <c r="N6" t="s">
+        <v>73</v>
+      </c>
+      <c r="O6" t="s">
+        <v>74</v>
+      </c>
+      <c r="P6" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q6">
         <v>1</v>
       </c>
-      <c r="Q3" t="s">
-[...149 lines deleted...]
-      <c r="M6" t="s">
+      <c r="R6" t="s">
         <v>65</v>
       </c>
-      <c r="N6" t="s">
+      <c r="S6" t="s">
         <v>66</v>
       </c>
-      <c r="O6" t="s">
-[...9 lines deleted...]
-        <v>68</v>
+      <c r="T6" t="s">
+        <v>76</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">