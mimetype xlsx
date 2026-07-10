--- v3 (2026-06-19)
+++ v4 (2026-07-10)
@@ -12,287 +12,315 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>specifications</t>
   </si>
   <si>
-    <t>specifications_html</t>
-[...1 lines deleted...]
-  <si>
     <t>availability</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>https://www.walmart.com/browse/food/popcorn/976759_976787_1001407?povid=976759_hubspoke_976787_Shopbycategory_Popcorn_Rweb_Oct_31&amp;facet=flavor%3ACaramel</t>
   </si>
   <si>
-    <t>2026-06-15T05:02:20Z</t>
+    <t>2026-07-07T13:44:35Z</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Werther-s-Original-Caramel-Popcorn-Classic-Caramel-5-29-oz/1267151960?classType=VARIANT&amp;athbdg=L1200</t>
+  </si>
+  <si>
+    <t>Werther's Original Caramel Popcorn, Classic Caramel, 5.29 oz</t>
+  </si>
+  <si>
+    <t>Visit the Werther's Original Store</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>1,156</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Werther-s-Original-Caramel-Popcorn-Classic-Caramel-5-29-oz_ff57bc38-6ebe-4459-bee5-71be93076c16.c3e0ba9993edb776878be8feab9dbd45.jpeg</t>
+  </si>
+  <si>
+    <t>About this itemProduct details</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;section data-dca-aid="M:7864ED556D" data-dca-type="module" data-dca-name="stickyATC"&gt;&lt;h2 tabindex="0" class="f3 mt4 mb4" id="about-this-item-section"&gt;About this item&lt;/h2&gt;&lt;/section&gt;&lt;/div&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;section class="expand-collapse-section" id="item-product-details"&gt;&lt;hr aria-hidden="true" class="ld_Au"&gt;&lt;div class="expand-collapse-header flex justify-between items-center w-100"&gt;&lt;h3 class="w-100 ma0 pa3 lh-copy normal f5"&gt;Product details&lt;/h3&gt;&lt;div class="pr3"&gt;&lt;button class="bg-transparent bn lh-solid pa0 sans-serif tc underline inline-button black pointer f6 bw0 bg-white" type="button" tabindex="0" aria-expanded="false" aria-label="Product details" data-dca-aid="B:B805E54390" data-dca-intent="__DCA_TBD__" data-dca-event="__DCA_EVENT_TBD__"&gt;&lt;i class="ld ld-ChevronDown pa0" style="font-size: 1.5rem; vertical-align: -0.25em; width: 1.5rem; height: 1.5rem; box-sizing: content-box;"&gt;&lt;/i&gt;&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/section&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flavor: Caramel
+Texture: Crunchy, Smooth
+Weight: 5.29
+Container type: Bag
+Food condition: Shelf-Stable
+Brand: Werther's Original
+Ingredient list image: https://images.aceservices.com/60/65/6065748_A_V1.eps_High.jpg
+</t>
+  </si>
+  <si>
+    <t>Overall pick</t>
+  </si>
+  <si>
+    <t>Free 90-day returns</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Werther-s-Original-Caramel-Popcorn-Classic-Caramel-5-29-oz_ff57bc38-6ebe-4459-bee5-71be93076c16.c3e0ba9993edb776878be8feab9dbd45.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5-richmedia.walmartimages.com/asr-rm/1471547e-8b4a-441d-84bb-1b62611292c3_video_walmart.jpg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/70536c5c-f6aa-4f33-8c3a-0d4fcfe45cf6.16ca3186b2b6d44ee59afdb8c918db61.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/547f999d-6f33-4f13-a4a8-2a08c8e7e568.fb4ea6c2ba70dacd0017176e92bcaa5c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/2be01e59-1579-4026-9868-7c08087f8f5f.e0b4c9d68305b75b54b1e66779c926ba.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/c5bc86e9-33fb-43ed-a2b7-b73237d9d49c.d27e9d00b6c784b09d24e017722491ee.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/28f75310-ab52-4ee1-92df-14a55279dcf0.3d2459416862a3d8c2fcfa639add7b2a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>2026-07-07T13:44:58Z</t>
   </si>
   <si>
     <t>https://www.walmart.com/ip/Pop-Secret-Sweet-n-Crunchy-Caramel-Popcorn-Pack-of-2/493260746?classType=REGULAR</t>
   </si>
   <si>
     <t>Pop Secret Sweet 'n Crunchy Caramel Popcorn (Pack of 2)</t>
   </si>
   <si>
     <t>Pop Secret</t>
   </si>
   <si>
-    <t>usd</t>
-[...1 lines deleted...]
-  <si>
     <t>https://i5.walmartimages.com/seo/Pop-Secret-Sweet-n-Crunchy-Caramel-Popcorn-Pack-of-2_6242555e-a5ff-4ac8-ad9c-ea6986bf58ed.ce721cd194e6d2644134fc21a49028a2.jpeg</t>
   </si>
   <si>
-    <t>About this itemProduct detailsSweet meets crunchy in this deliciously fun popcorn treat. Reach for a touch of warm, sweet caramel with a delectable crunch. Again and again. Natural &amp; artificial flavor.Pop Secret Sweet 'n Crunchy Caramel Popcorninfo:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
-[...11 lines deleted...]
-    <t>Shipping, arrives in 3+ days</t>
+    <t xml:space="preserve">Flavor: Caramel
+Brand: Pop Secret
+Popcorn type: Popped Popcorn
+Container type: Bag
+Size: 3
+Texture: Crunchy
+Food form: Puffs
+Pack quantity: 1
+Product line: Sweet 'n Crunchy
+Count: 2
+Occasion: All Occasion
+Flavor notes: Sweet, Crunchy
+</t>
+  </si>
+  <si>
+    <t>Free shippingFree 30-day returns</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Pop-Secret-Sweet-n-Crunchy-Caramel-Popcorn-Pack-of-2_6242555e-a5ff-4ac8-ad9c-ea6986bf58ed.ce721cd194e6d2644134fc21a49028a2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>2026-07-07T13:43:52Z</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/CRUNCH-N-MUNCH-Caramel-Popcorn-with-Peanuts-3-5-oz/50426034?classType=REGULAR</t>
+  </si>
+  <si>
+    <t>CRUNCH 'N MUNCH Caramel Popcorn with Peanuts, 3.5 oz.</t>
+  </si>
+  <si>
+    <t>Crunch 'n Munch</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/CRUNCH-N-MUNCH-Caramel-Popcorn-with-Peanuts-3-5-oz_ae393205-64c8-4af1-bc05-ea6f23adff71.625b9230840aca1875ebdeb7e81062ae.jpeg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flavor: Caramel
+Brand: Crunch 'n Munch
+Popcorn type: Gourmet Popcorn
+Container type: Bag
+Size: 3.5 oz
+Shelf life: 270 days
+Texture: Crunchy
+Food form: Crumbles, Bites, Cakes, Whole, Pieces, Straws
+Net content statement: NET WT 3.5 OZ (99g)
+Product net content parent: 0 Each
+Product net content uom: Ounce
+Weight: 0.29 lbs
+Food condition: Shelf-Stable/ Ambient
+Food &amp; drug fact label type: Nutrition Fact Panel
+Ingredient list image: https://www.extremesnacks.ca/
+</t>
   </si>
   <si>
     <t>Free 30-day returns</t>
   </si>
   <si>
-    <t>https://i5.walmartimages.com/seo/Pop-Secret-Sweet-n-Crunchy-Caramel-Popcorn-Pack-of-2_6242555e-a5ff-4ac8-ad9c-ea6986bf58ed.ce721cd194e6d2644134fc21a49028a2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
-[...134 lines deleted...]
-    <t>https://i5.walmartimages.com/seo/Pop-Secret-Sweet-n-Crunchy-Caramel-Popcorn-Pack-of-3_0b550ff1-635b-4991-be0d-9db5dd4eb777.9725e5323175c2b8edd12921163f44c1.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+    <t>https://i5.walmartimages.com/seo/CRUNCH-N-MUNCH-Caramel-Popcorn-with-Peanuts-3-5-oz_ae393205-64c8-4af1-bc05-ea6f23adff71.625b9230840aca1875ebdeb7e81062ae.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/96341ff4-6a05-49fd-857a-9e28863cc6c1.a3f1ed10148923c8663a7bd64fae8fcd.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/77a9e0f1-e6f6-414e-ae15-0b3300167bc0.1880ca50e6980f2a92aaa0bd3d834e9a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/b72e032e-d4fb-4c2f-bfa8-dc58d3a3704b.507726b51e17f51b9b7947a6de629ecf.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/d9308e53-f953-4ae4-b3d9-70b40b759e97.ad30d82e5e699221e3ec347c74f14bf7.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/735978c2-892a-4e22-b64a-29ce257af9d8.740e520b95872931397d6dc5b8185d87.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>2026-07-07T13:43:56Z</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Colby-Ridge-8-Gal-128-Cups-Popped-Popcorn-Sampler-White-Caramel-Cheese-and-Rainbow-Gift-Assortment/839820716?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Colby Ridge 8 Gal. (128 Cups) Popped Popcorn Sampler White, Caramel, Cheese, and Rainbow Gift Assortment</t>
+  </si>
+  <si>
+    <t>Visit the Colby Ridge Store</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Colby-Ridge-8-Gal-128-Cups-Popped-Popcorn-Sampler-White-Caramel-Cheese-and-Rainbow-Gift-Assortment_78a47a92-077d-4148-ac20-a316d41cd6a7.53995ef14d27903066e5f6f7daf08d8c.jpeg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flavor: Caramel
+Brand: Colby Ridge
+Popcorn type: Gourmet Popcorn
+Container type: Cup
+Size: 8-Gallons
+Texture: Crunchy
+Food form: Pieces
+Pack quantity: 4
+Piece count: 128
+Count: 128
+Occasion: Party
+Theme: Party
+Flavor notes: Caramel, Cheese, Rainbow
+Product net content parent: 1 Each
+Product net content uom: Each
+Food condition: Shelf-Stable
+Food &amp; drug fact label type: No Fact Panel
+Ingredient list image: https://m.media-amazon.com/images/I/61iVJAwxx1L._SL1319_.jpg
+Retail packaging: Sampler Set
+</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Colby-Ridge-8-Gal-128-Cups-Popped-Popcorn-Sampler-White-Caramel-Cheese-and-Rainbow-Gift-Assortment_78a47a92-077d-4148-ac20-a316d41cd6a7.53995ef14d27903066e5f6f7daf08d8c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/069e6a6d-4feb-4c64-b964-eb6d140d8cc8.44b1e553121474e323c85266dedcc1f2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/ec3d060b-6c62-4f0a-ac9b-103e533989d1.3066afaf86d99c239c8900e08db004fd.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/f15ea80f-a644-4ed1-9ade-db26c029b477.ae56dc484dde06a46ca2696b5b4995be.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/949571ea-cc49-4eaa-af4a-6e1edbecb150.b96806bd98d6f596f6ea1ead915894b9.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>2026-07-07T13:44:02Z</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/CARAMEL-KETTLE-CORN/2816749126?classType=REGULAR</t>
+  </si>
+  <si>
+    <t>CARAMEL KETTLE CORN</t>
+  </si>
+  <si>
+    <t>MAHLI'S UNI POP</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/CARAMEL-KETTLE-CORN_17bafe5b-436e-4eb3-94fe-cef026d5f911.fc3999c4433a3f192a67ac26b78f47ce.jpeg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flavor: Caramel
+Brand: MAHLI'S UNI POP
+Texture: airy, crunchy, crispy, light, chewy, crunchy/crispy/salty/sweet, harder shell
+Food form: Puffs
+Flavor notes: Caramel
+Food preparation method: Kettle Cooked
+Food &amp; drug fact label type: No Fact Panel
+</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/CARAMEL-KETTLE-CORN_17bafe5b-436e-4eb3-94fe-cef026d5f911.fc3999c4433a3f192a67ac26b78f47ce.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/860b000a-3600-46a8-974f-36a00e054560.21d2dc47c2d051590fd1ed7910c53e4b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -596,59 +624,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T6"/>
+  <dimension ref="A1:S6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -662,362 +690,320 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
-      <c r="T1" t="s">
+    </row>
+    <row r="2" spans="1:19">
+      <c r="A2" t="s">
         <v>19</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>20</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>21</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>22</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2">
+        <v>1267151960</v>
+      </c>
+      <c r="F2" t="s">
         <v>23</v>
       </c>
-      <c r="E2">
-[...2 lines deleted...]
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>24</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2">
+        <v>2.97</v>
+      </c>
+      <c r="J2">
+        <v>4.7</v>
+      </c>
+      <c r="K2" t="s">
         <v>25</v>
-      </c>
-[...10 lines deleted...]
-        <v>8</v>
       </c>
       <c r="L2" t="s">
         <v>26</v>
       </c>
       <c r="M2" t="s">
         <v>27</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2" t="s">
         <v>29</v>
       </c>
-      <c r="P2" t="s">
+      <c r="P2">
+        <v>0</v>
+      </c>
+      <c r="Q2" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="R2" t="s">
         <v>31</v>
       </c>
       <c r="S2" t="s">
         <v>32</v>
       </c>
-      <c r="T2" t="s">
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="s">
         <v>33</v>
       </c>
+      <c r="C3" t="s">
+        <v>34</v>
+      </c>
+      <c r="D3" t="s">
+        <v>35</v>
+      </c>
+      <c r="E3">
+        <v>493260746</v>
+      </c>
+      <c r="F3" t="s">
+        <v>36</v>
+      </c>
+      <c r="G3" t="s">
+        <v>24</v>
+      </c>
+      <c r="H3">
+        <v>13.88</v>
+      </c>
+      <c r="I3">
+        <v>17.21</v>
+      </c>
+      <c r="J3">
+        <v>3.5</v>
+      </c>
+      <c r="K3">
+        <v>8</v>
+      </c>
+      <c r="L3" t="s">
+        <v>37</v>
+      </c>
+      <c r="M3" t="s">
+        <v>27</v>
+      </c>
+      <c r="N3" t="s">
+        <v>28</v>
+      </c>
+      <c r="O3" t="s">
+        <v>38</v>
+      </c>
+      <c r="P3">
+        <v>1</v>
+      </c>
+      <c r="R3" t="s">
+        <v>39</v>
+      </c>
+      <c r="S3" t="s">
+        <v>40</v>
+      </c>
     </row>
-    <row r="3" spans="1:20">
-[...27 lines deleted...]
-      <c r="J3">
+    <row r="4" spans="1:19">
+      <c r="A4" t="s">
+        <v>19</v>
+      </c>
+      <c r="B4" t="s">
+        <v>41</v>
+      </c>
+      <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E4">
+        <v>50426034</v>
+      </c>
+      <c r="F4" t="s">
+        <v>44</v>
+      </c>
+      <c r="G4" t="s">
+        <v>24</v>
+      </c>
+      <c r="H4">
+        <v>4.89</v>
+      </c>
+      <c r="J4">
+        <v>4</v>
+      </c>
+      <c r="K4">
         <v>5</v>
       </c>
-      <c r="K3">
-[...5 lines deleted...]
-      <c r="M3" t="s">
+      <c r="L4" t="s">
+        <v>45</v>
+      </c>
+      <c r="M4" t="s">
+        <v>27</v>
+      </c>
+      <c r="N4" t="s">
+        <v>28</v>
+      </c>
+      <c r="O4" t="s">
+        <v>46</v>
+      </c>
+      <c r="P4">
+        <v>1</v>
+      </c>
+      <c r="R4" t="s">
+        <v>47</v>
+      </c>
+      <c r="S4" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="5" spans="1:19">
+      <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5" t="s">
+        <v>49</v>
+      </c>
+      <c r="C5" t="s">
+        <v>50</v>
+      </c>
+      <c r="D5" t="s">
+        <v>51</v>
+      </c>
+      <c r="E5">
+        <v>839820716</v>
+      </c>
+      <c r="F5" t="s">
+        <v>52</v>
+      </c>
+      <c r="G5" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5">
+        <v>47.99</v>
+      </c>
+      <c r="J5">
+        <v>4</v>
+      </c>
+      <c r="K5">
+        <v>8</v>
+      </c>
+      <c r="L5" t="s">
+        <v>53</v>
+      </c>
+      <c r="M5" t="s">
+        <v>27</v>
+      </c>
+      <c r="N5" t="s">
+        <v>28</v>
+      </c>
+      <c r="O5" t="s">
+        <v>54</v>
+      </c>
+      <c r="P5">
+        <v>1</v>
+      </c>
+      <c r="R5" t="s">
         <v>39</v>
       </c>
-      <c r="N3" t="s">
-[...8 lines deleted...]
-      <c r="Q3">
+      <c r="S5" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
+        <v>56</v>
+      </c>
+      <c r="C6" t="s">
+        <v>57</v>
+      </c>
+      <c r="D6" t="s">
+        <v>58</v>
+      </c>
+      <c r="E6">
+        <v>2816749126</v>
+      </c>
+      <c r="F6" t="s">
+        <v>59</v>
+      </c>
+      <c r="G6" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6">
+        <v>12.99</v>
+      </c>
+      <c r="J6">
         <v>1</v>
-      </c>
-[...163 lines deleted...]
-        <v>5</v>
       </c>
       <c r="K6">
         <v>1</v>
       </c>
       <c r="L6" t="s">
-        <v>71</v>
+        <v>60</v>
       </c>
       <c r="M6" t="s">
-        <v>72</v>
+        <v>27</v>
       </c>
       <c r="N6" t="s">
-        <v>73</v>
+        <v>28</v>
       </c>
       <c r="O6" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-      <c r="Q6">
+        <v>61</v>
+      </c>
+      <c r="P6">
         <v>1</v>
       </c>
       <c r="R6" t="s">
-        <v>65</v>
+        <v>39</v>
       </c>
       <c r="S6" t="s">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>76</v>
+        <v>62</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">