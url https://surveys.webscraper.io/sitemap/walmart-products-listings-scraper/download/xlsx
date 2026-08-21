--- v4 (2026-07-10)
+++ v5 (2026-08-21)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="71">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
@@ -74,253 +74,280 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>specifications</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>shipping_info</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>https://www.walmart.com/browse/food/popcorn/976759_976787_1001407?povid=976759_hubspoke_976787_Shopbycategory_Popcorn_Rweb_Oct_31&amp;facet=flavor%3ACaramel</t>
   </si>
   <si>
-    <t>2026-07-07T13:44:35Z</t>
-[...8 lines deleted...]
-    <t>Visit the Werther's Original Store</t>
+    <t>2026-08-20T13:41:24Z</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/The-Hampton-Popcorn-Company-Caramel-Popcorn-Resealable-Zip-Bag-9-5-Ounce-Pack-of-6-Caramel-Corn-Fresh-Gourmet-Popcorn/16703362625?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>The Hampton Popcorn Company Caramel Popcorn Resealable Zip Bag, 9.5 Ounce (Pack of 6), Caramel Corn, Fresh Gourmet Popcorn</t>
+  </si>
+  <si>
+    <t>The Hampton Candy</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>1,156</t>
-[...88 lines deleted...]
-Brand: Crunch 'n Munch
+    <t>https://i5.walmartimages.com/seo/The-Hampton-Popcorn-Company-Caramel-Popcorn-Resealable-Zip-Bag-9-5-Ounce-Pack-of-6-Caramel-Corn-Fresh-Gourmet-Popcorn_babe703e-8ae3-4c2f-8cc8-b7c661fc289a.b2d27f00c0f99897a35016e85d3f95f5.jpeg</t>
+  </si>
+  <si>
+    <t>CARAMEL POPCORN: Experience the heavenly taste of our air-popped gourmet caramel corn. Each kernel is crisped to perfection and coated in a rich, buttery caramel for a truly indulgent treat. CARAMEL POPCORN: Experience the heavenly taste of our air-popped gourmet caramel corn. Each kernel is crisped to perfection and coated in a rich, buttery caramel for a truly indulgent treat. DELICIOUS GOURMET POPCORN: Enjoy the bulk box featuring 6 bags of caramel popcorn each with 9.5 ounces of gourmet caramel popcorn with an irresistible crunch. Made with the finest ingredients, this gourmet popcorn is the epitome of sweet and salty perfection perfect for the pantry and late night snacking! Kosher Certified OU-D, Gluten-free ALLERGEN STATEMENT: Contains: Soy. Produced in a facility that also uses Eggs, Wheat, Peanuts and Tree Nuts. Since 2003, The Hampton Popcorn &amp; Candy Company has been delighting taste buds with a delectable assortment of popcorn and candy treats, perfect for every occasion. info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;CARAMEL POPCORN: Experience the heavenly taste of our air-popped gourmet caramel corn. Each kernel is crisped to perfection and coated in a rich, buttery caramel for a truly indulgent treat.&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;CARAMEL POPCORN: Experience the heavenly taste of our air-popped gourmet caramel corn. Each kernel is crisped to perfection and coated in a rich, buttery caramel for a truly indulgent treat.&lt;/li&gt;  &lt;li&gt;DELICIOUS GOURMET POPCORN: Enjoy the bulk box featuring 6 bags of caramel popcorn each with 9.5 ounces of gourmet caramel popcorn with an irresistible crunch. Made with the finest ingredients, this gourmet popcorn is the epitome of sweet and salty perfection perfect for the pantry and late night snacking!&lt;/li&gt;  &lt;li&gt;Kosher Certified OU-D, Gluten-free&lt;/li&gt;  &lt;li&gt;ALLERGEN STATEMENT: Contains: Soy. Produced in a facility that also uses Eggs, Wheat, Peanuts and Tree Nuts.&lt;/li&gt;  &lt;li&gt;Since 2003, The Hampton Popcorn &amp;amp; Candy Company has been delighting taste buds with a delectable assortment of popcorn and candy treats, perfect for every occasion.&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Brand: The Hampton Candy
 Popcorn type: Gourmet Popcorn
 Container type: Bag
-Size: 3.5 oz
-[...4 lines deleted...]
-Product net content parent: 0 Each
+Texture: Crispy
+Food form: Pieces
+Pack quantity: 6
+Piece count: 6
+Count: 6
+Flavor notes: Caramel
+Product net content parent: 57
 Product net content uom: Ounce
-Weight: 0.29 lbs
-[...2 lines deleted...]
-Ingredient list image: https://www.extremesnacks.ca/
+Weight: 9.5 oz
+Food condition: Shelf-Stable
+Ingredient list image: http://www.somedomain.com/somepath/some-imag
 </t>
   </si>
   <si>
-    <t>Free 30-day returns</t>
-[...10 lines deleted...]
-    <t>2026-07-07T13:43:56Z</t>
+    <t>Free shipping, arrives in 3+ days</t>
+  </si>
+  <si>
+    <t>Free shippingFree 30-day returns</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/The-Hampton-Popcorn-Company-Caramel-Popcorn-Resealable-Zip-Bag-9-5-Ounce-Pack-of-6-Caramel-Corn-Fresh-Gourmet-Popcorn_babe703e-8ae3-4c2f-8cc8-b7c661fc289a.b2d27f00c0f99897a35016e85d3f95f5.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/0556c0f8-095e-4565-b32d-4c112d2b5059.8422c3a6d6dd715de7e5a92226418528.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/2ecbf7dd-8294-428d-b633-018329e7d17e.d95f7479f38523c66420d09cfa4876bc.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/d41d7c8b-982a-4eff-826f-455ed8d85c91.0dc14f8c8822500f8dcf55cac699fe02.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/2ab02f2d-42ff-4c13-9877-52601b1c5f6e.ad9f90ba3169319f3b97d33bd83444ed.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/86183ee9-29c0-4026-956d-7be445e9e090.06519667e39cc107daa4b7a3b44c5857.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/adaec7d0-3d1a-45ef-aa9e-b2b8d169ba70.d596b572d0c5bb7b1622ed6486a64a6a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>2026-08-20T13:41:36Z</t>
   </si>
   <si>
     <t>https://www.walmart.com/ip/Colby-Ridge-8-Gal-128-Cups-Popped-Popcorn-Sampler-White-Caramel-Cheese-and-Rainbow-Gift-Assortment/839820716?classType=VARIANT</t>
   </si>
   <si>
     <t>Colby Ridge 8 Gal. (128 Cups) Popped Popcorn Sampler White, Caramel, Cheese, and Rainbow Gift Assortment</t>
   </si>
   <si>
     <t>Visit the Colby Ridge Store</t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/Colby-Ridge-8-Gal-128-Cups-Popped-Popcorn-Sampler-White-Caramel-Cheese-and-Rainbow-Gift-Assortment_78a47a92-077d-4148-ac20-a316d41cd6a7.53995ef14d27903066e5f6f7daf08d8c.jpeg</t>
+  </si>
+  <si>
+    <t>A perfect assortment of popcorn for the house or office, you can even give it as a gift. 4 different gourmet flavors, Gourmet White, Caramel, Cheese, and Rainbow. Popcorn is made fresh daily and is filled to order. Since 1985 our delicious gourmet craft popped popcorn has been popped with the finest kernels grown in the Midwest. Whether you’re looking for a light snack or an indulgent treat, our popcorn is GMO and gluten free. The perfect way to satisfy your cravings and enjoy the crunch without the guilt. Only the good stuff. MADE FRESH DAILY (90-Day Shelf Life): We take pride in making our popcorn from scratch each day, ensuring that you receive the highest quality and freshest snack possible. PREMIUM INGREDIENTS: We use only the finest, non-GMO corn kernels grown on the Midwest, and top-quality seasonings to create a taste sensation that will leave you craving for more. FOR ALL OCCASIONS: Whether you're snacking at home, on the go, or hosting a movie night, our popcorn is the ideal treat for any situation. Prefect for concession stands, too! info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;A perfect assortment of popcorn for the house or office, you can even give it as a gift. 4 different gourmet flavors, Gourmet White, Caramel, Cheese, and Rainbow. Popcorn is made fresh daily and is filled to order. Since 1985 our delicious gourmet craft popped popcorn has been popped with the finest kernels grown in the Midwest. Whether you’re looking for a light snack or an indulgent treat, our popcorn is GMO and gluten free. The perfect way to satisfy your cravings and enjoy the crunch without the guilt. Only the good stuff.&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;MADE FRESH DAILY (90-Day Shelf Life): We take pride in making our popcorn from scratch each day, ensuring that you receive the highest quality and freshest snack possible.&lt;/li&gt;  &lt;li&gt;PREMIUM INGREDIENTS: We use only the finest, non-GMO corn kernels grown on the Midwest, and top-quality seasonings to create a taste sensation that will leave you craving for more.&lt;/li&gt;  &lt;li&gt;FOR ALL OCCASIONS: Whether you're snacking at home, on the go, or hosting a movie night, our popcorn is the ideal treat for any situation. Prefect for concession stands, too!&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">Flavor: Caramel
 Brand: Colby Ridge
 Popcorn type: Gourmet Popcorn
 Container type: Cup
 Size: 8-Gallons
 Texture: Crunchy
 Food form: Pieces
 Pack quantity: 4
 Piece count: 128
 Count: 128
 Occasion: Party
 Theme: Party
 Flavor notes: Caramel, Cheese, Rainbow
 Product net content parent: 1 Each
 Product net content uom: Each
 Food condition: Shelf-Stable
 Food &amp; drug fact label type: No Fact Panel
 Ingredient list image: https://m.media-amazon.com/images/I/61iVJAwxx1L._SL1319_.jpg
 Retail packaging: Sampler Set
 </t>
   </si>
   <si>
     <t>https://i5.walmartimages.com/seo/Colby-Ridge-8-Gal-128-Cups-Popped-Popcorn-Sampler-White-Caramel-Cheese-and-Rainbow-Gift-Assortment_78a47a92-077d-4148-ac20-a316d41cd6a7.53995ef14d27903066e5f6f7daf08d8c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/069e6a6d-4feb-4c64-b964-eb6d140d8cc8.44b1e553121474e323c85266dedcc1f2.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/ec3d060b-6c62-4f0a-ac9b-103e533989d1.3066afaf86d99c239c8900e08db004fd.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/f15ea80f-a644-4ed1-9ade-db26c029b477.ae56dc484dde06a46ca2696b5b4995be.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/949571ea-cc49-4eaa-af4a-6e1edbecb150.b96806bd98d6f596f6ea1ead915894b9.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
   <si>
-    <t>2026-07-07T13:44:02Z</t>
+    <t>2026-08-20T13:41:57Z</t>
   </si>
   <si>
     <t>https://www.walmart.com/ip/CARAMEL-KETTLE-CORN/2816749126?classType=REGULAR</t>
   </si>
   <si>
-    <t>CARAMEL KETTLE CORN</t>
+    <t>Caramel Popcorn</t>
   </si>
   <si>
     <t>MAHLI'S UNI POP</t>
   </si>
   <si>
-    <t>https://i5.walmartimages.com/seo/CARAMEL-KETTLE-CORN_17bafe5b-436e-4eb3-94fe-cef026d5f911.fc3999c4433a3f192a67ac26b78f47ce.jpeg</t>
+    <t>https://i5.walmartimages.com/seo/CARAMEL-KETTLE-CORN_f86ac3e4-880c-425e-a7e6-245b3127e218.7eaabded6aef044df5c38fe802795e8f.jpeg</t>
+  </si>
+  <si>
+    <t>Kettle Corn With A Hint Of Caramel.   Ingredients: Mushroom Corn, Organic Coconut Oil, Caramel Flavoring   Note: Coloring may vary. Please allow us up to 24 business hours to ship out your items. Order by 12 p.m. ET and your order will be shipped out on the same business day. All Food Sales Are Final. Kettle Corn With A Hint Of Caramel.info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;div data-editor-content="{"&gt;  &lt;div class="block paragraph" data-block="true" data-editor="c3b7l" data-offset-key="9skrt-0-0"&gt;   &lt;div data-offset-key="9skrt-0-0" class="public-DraftStyleDefault-block public-DraftStyleDefault-ltr"&gt;    &lt;span data-offset-key="9skrt-0-0"&gt;Kettle Corn With A Hint Of Caramel.&lt;/span&gt;   &lt;/div&gt;  &lt;/div&gt;  &lt;div class="block paragraph" data-block="true" data-editor="c3b7l" data-offset-key="fr19d-0-0"&gt;   &lt;div data-offset-key="fr19d-0-0" class="public-DraftStyleDefault-block public-DraftStyleDefault-ltr"&gt;    &lt;span data-offset-key="fr19d-0-0"&gt;&amp;nbsp;&lt;/span&gt;   &lt;/div&gt;  &lt;/div&gt;  &lt;div class="block paragraph" data-block="true" data-editor="c3b7l" data-offset-key="f5r8b-0-0"&gt;   &lt;div data-offset-key="f5r8b-0-0" class="public-DraftStyleDefault-block public-DraftStyleDefault-ltr"&gt;    &lt;span data-offset-key="f5r8b-0-0"&gt;Ingredients: Mushroom Corn, Organic Coconut Oil, Caramel Flavoring&lt;/span&gt;   &lt;/div&gt;  &lt;/div&gt;  &lt;div class="block paragraph" data-block="true" data-editor="c3b7l" data-offset-key="8hjlv-0-0"&gt;   &lt;div data-offset-key="8hjlv-0-0" class="public-DraftStyleDefault-block public-DraftStyleDefault-ltr"&gt;    &lt;span data-offset-key="8hjlv-0-0"&gt;&amp;nbsp;&lt;/span&gt;   &lt;/div&gt;  &lt;/div&gt;  &lt;div class="block paragraph" data-block="true" data-editor="c3b7l" data-offset-key="77pr-0-0"&gt;   &lt;div data-offset-key="77pr-0-0" class="public-DraftStyleDefault-block public-DraftStyleDefault-ltr"&gt;    &lt;span data-offset-key="77pr-0-0"&gt;Note: Coloring may vary. Please allow us up to 24 business hours to ship out your items. &lt;/span&gt;   &lt;/div&gt;  &lt;/div&gt;  &lt;div class="block paragraph" data-block="true" data-editor="c3b7l" data-offset-key="a3ar4-0-0"&gt;   &lt;div data-offset-key="a3ar4-0-0" class="public-DraftStyleDefault-block public-DraftStyleDefault-ltr"&gt;    &lt;span data-offset-key="a3ar4-0-0"&gt;Order by 12 p.m. ET and your order will be shipped out on the same business day. All Food Sales Are Final.&lt;/span&gt;   &lt;/div&gt;  &lt;/div&gt; &lt;/div&gt;&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;Kettle Corn With A Hint Of Caramel.&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">Flavor: Caramel
 Brand: MAHLI'S UNI POP
 Texture: airy, crunchy, crispy, light, chewy, crunchy/crispy/salty/sweet, harder shell
 Food form: Puffs
 Flavor notes: Caramel
 Food preparation method: Kettle Cooked
 Food &amp; drug fact label type: No Fact Panel
 </t>
   </si>
   <si>
-    <t>https://i5.walmartimages.com/seo/CARAMEL-KETTLE-CORN_17bafe5b-436e-4eb3-94fe-cef026d5f911.fc3999c4433a3f192a67ac26b78f47ce.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+    <t>Free 30-day returns</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/CARAMEL-KETTLE-CORN_f86ac3e4-880c-425e-a7e6-245b3127e218.7eaabded6aef044df5c38fe802795e8f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
 https://i5.walmartimages.com/asr/860b000a-3600-46a8-974f-36a00e054560.21d2dc47c2d051590fd1ed7910c53e4b.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>2026-08-20T13:42:46Z</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Caramel/1220175423?classType=REGULAR</t>
+  </si>
+  <si>
+    <t>Caramel</t>
+  </si>
+  <si>
+    <t>Colorado Jack</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Caramel_7b60a1fc-cad4-4a80-adc9-9cf58f686b0b.a2491f2ded77ef31c4bd9ad6c4324f2f.jpeg</t>
+  </si>
+  <si>
+    <t>259308ozinfo:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;25930&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;8oz&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flavor: Caramel
+Brand: Colorado Jack
+Popcorn type: Popped Popcorn
+Container type: Bag
+Size: 8 oz
+Shelf life: 180 days
+Pack quantity: 12
+Weight: 5.7 lb
+Food &amp; drug fact label type: Nutrition Fact Panel
+</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Caramel_7b60a1fc-cad4-4a80-adc9-9cf58f686b0b.a2491f2ded77ef31c4bd9ad6c4324f2f.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/f156590a-11f5-4fbe-adc9-03568bd6bc91.92e59ff4b3d63059b4788f8f4aec5957.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/0f480719-9820-4643-b992-623043eb85ce.a5ca7908340b01faea53ee835f89e9fa.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/422f9cb1-717c-4c31-a4af-2dbebde91be4.03ffb3653cce1770f13d8cad25d65fc8.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/0c66e637-6612-4c10-a1c0-82fbd25f487c.868f3d7a676da406a1bd7b509f4ff2c0.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/a3f97d06-eb54-4598-9f03-fbeb0d4c69d3.b099ea14b515df1cb3417099106f4a5e.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/ca86012e-aab9-4bec-bf28-5e31a2731676.878c2b7ac95d39a21cdb46c3dcfb1e91.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
+  </si>
+  <si>
+    <t>2026-08-20T13:42:59Z</t>
+  </si>
+  <si>
+    <t>https://www.walmart.com/ip/Werther-s-Original-Caramel-Popcorn-Classic-Caramel-5-29-oz/1267151960?classType=VARIANT</t>
+  </si>
+  <si>
+    <t>Werther's Original Caramel Popcorn, Classic Caramel, 5.29 oz</t>
+  </si>
+  <si>
+    <t>Visit the Werther's Original Store</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Werther-s-Original-Caramel-Popcorn-Classic-Caramel-5-29-oz_ff57bc38-6ebe-4459-bee5-71be93076c16.c3e0ba9993edb776878be8feab9dbd45.jpeg</t>
+  </si>
+  <si>
+    <t>Werther's Original Caramel Popcorn is the only caramel popcorn made with rich, and creamy Werther's Original caramel. Werther's Original Caramel Popcorn is a caramel popcorn lover's dream come true. Combining perfectly popped popcorn mixed with rich and creamy Werther's Original caramel, it's the perfect snack to satisfy your sweet tooth. Werther’s Original caramel is made with only the finest ingredients blended together with the same passion and care our first candy maker, Gustav Nebel, brought to every candy he crafted. Made with real butter and fresh cream, for a one of a kind taste. Enjoy this 5.29 ounce, ready to eat bag of Werther's Original Caramel Popcorn during a movie night, party, or to treat yourself. Contains Wheat, Milk, and Soy Allergen-Free Statements Shellfish-Free. The only popcorn with rich, and creamy Werther's Original caramel. One 5.29 oz. bag of Werther's Original Caramel Popcorn. Light and crunchy popcorn covered in deliciously sweet caramel. The perfect ready to eat treat for a movie night, party, or for yourself Packed in a resealable bag so you can eat some now and save some for later. Made with real butter and fresh cream, for a smooth taste that is one of a kind. Werther's Originals are available in a range of flavors and in hard, soft, and chewy varieties as well as sugar-free and caramel popcorn. Shellfish-Free info:We aim to show you accurate product information. Manufacturers, suppliers and others provide what you see here, and we have not verified it.  See our disclaimer</t>
+  </si>
+  <si>
+    <t>&lt;div class="mb3"&gt;&lt;span class="f6 mid-gray lh-copy lh-title overflow-visible db ld_AY" style="padding-bottom: 0em; margin-bottom: 0em;"&gt;&lt;div class="dangerous-html mb3"&gt;Werther's Original Caramel Popcorn is the only caramel popcorn made with rich, and creamy Werther's Original caramel. Werther's Original Caramel Popcorn is a caramel popcorn lover's dream come true. Combining perfectly popped popcorn mixed with rich and creamy Werther's Original caramel, it's the perfect snack to satisfy your sweet tooth. Werther’s Original caramel is made with only the finest ingredients blended together with the same passion and care our first candy maker, Gustav Nebel, brought to every candy he crafted. Made with real butter and fresh cream, for a one of a kind taste. Enjoy this 5.29 ounce, ready to eat bag of Werther's Original Caramel Popcorn during a movie night, party, or to treat yourself. Contains Wheat, Milk, and Soy Allergen-Free Statements Shellfish-Free.&lt;/div&gt;&lt;/span&gt;&lt;/div&gt;&lt;div class="mb3 f6 mid-gray lh-title overflow-visible db"&gt;&lt;div class="dangerous-html mb3"&gt;&lt;ul&gt;  &lt;li&gt;The only popcorn with rich, and creamy Werther's Original caramel.&lt;/li&gt;  &lt;li&gt;One 5.29 oz. bag of Werther's Original Caramel Popcorn.&lt;/li&gt;  &lt;li&gt;Light and crunchy popcorn covered in deliciously sweet caramel.&lt;/li&gt;  &lt;li&gt;The perfect ready to eat treat for a movie night, party, or for yourself&lt;/li&gt;  &lt;li&gt;Packed in a resealable bag so you can eat some now and save some for later.&lt;/li&gt;  &lt;li&gt;Made with real butter and fresh cream, for a smooth taste that is one of a kind.&lt;/li&gt;  &lt;li&gt;Werther's Originals are available in a range of flavors and in hard, soft, and chewy varieties as well as sugar-free and caramel popcorn. Shellfish-Free&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="ld_t ld_x bn bg-transparent dark-gray pa0 sans-serif mb3 lh-copy"&gt;&lt;span class="ld_v"&gt;&lt;span class="ld_Ec"&gt;info:&lt;/span&gt;&lt;svg fill="currentColor" height="1em" viewBox="0 0 16 16" width="1em" xmlns="http://www.w3.org/2000/svg" aria-hidden="true" role="presentation" style="font-size: 1rem; vertical-align: -0.175em;"&gt;&lt;path fill-rule="evenodd" d="M15 8A7 7 0 1 1 1 8a7 7 0 0 1 14 0M2 8a6 6 0 1 0 12 0A6 6 0 0 0 2 8m6-1.7a.9.9 0 1 0 0-1.8.9.9 0 0 0 0 1.8m-.6.7h1.2v4.5H7.4z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/span&gt;&lt;div class="ld_u"&gt;&lt;div&gt;&lt;span class="b"&gt;We aim to show you accurate product information. &lt;/span&gt;Manufacturers, suppliers and others provide what you see here, and we have not verified it.&amp;nbsp;&amp;nbsp;&lt;button class="ld_CJ ld_CP underline pointer b--none bg-transparent sans-serif dark-gray ph0" type="button" data-dca-aid="B:F697FF0A55" data-dca-intent="open" data-dca-event="unknown" aria-label="See our disclaimer"&gt;See our disclaimer&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Flavor: Caramel
+Texture: Crunchy, Smooth
+Weight: 5.29
+Container type: Bag
+Food condition: Shelf-Stable
+Brand: Werther's Original
+Ingredient list image: https://images.aceservices.com/60/65/6065748_A_V1.eps_High.jpg
+</t>
+  </si>
+  <si>
+    <t>SNAP EBT eligible</t>
+  </si>
+  <si>
+    <t>Free 90-day returns</t>
+  </si>
+  <si>
+    <t>https://i5.walmartimages.com/seo/Werther-s-Original-Caramel-Popcorn-Classic-Caramel-5-29-oz_ff57bc38-6ebe-4459-bee5-71be93076c16.c3e0ba9993edb776878be8feab9dbd45.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5-richmedia.walmartimages.com/asr-rm/1471547e-8b4a-441d-84bb-1b62611292c3_video_walmart.jpg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/70536c5c-f6aa-4f33-8c3a-0d4fcfe45cf6.16ca3186b2b6d44ee59afdb8c918db61.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/547f999d-6f33-4f13-a4a8-2a08c8e7e568.fb4ea6c2ba70dacd0017176e92bcaa5c.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/2be01e59-1579-4026-9868-7c08087f8f5f.e0b4c9d68305b75b54b1e66779c926ba.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/c5bc86e9-33fb-43ed-a2b7-b73237d9d49c.d27e9d00b6c784b09d24e017722491ee.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF
+https://i5.walmartimages.com/asr/28f75310-ab52-4ee1-92df-14a55279dcf0.3d2459416862a3d8c2fcfa639add7b2a.jpeg?odnHeight=160&amp;odnWidth=160&amp;odnBg=FFFFFF</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -705,305 +732,314 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:19">
       <c r="A2" t="s">
         <v>19</v>
       </c>
       <c r="B2" t="s">
         <v>20</v>
       </c>
       <c r="C2" t="s">
         <v>21</v>
       </c>
       <c r="D2" t="s">
         <v>22</v>
       </c>
       <c r="E2">
-        <v>1267151960</v>
+        <v>16703362625</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2" t="s">
         <v>24</v>
       </c>
       <c r="H2">
-        <v>2.97</v>
+        <v>29.99</v>
       </c>
       <c r="J2">
-        <v>4.7</v>
-[...1 lines deleted...]
-      <c r="K2" t="s">
+        <v>4.2</v>
+      </c>
+      <c r="K2">
+        <v>19</v>
+      </c>
+      <c r="L2" t="s">
         <v>25</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>26</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>27</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>28</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2">
+        <v>1</v>
+      </c>
+      <c r="Q2" t="s">
         <v>29</v>
       </c>
-      <c r="P2">
-[...2 lines deleted...]
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>30</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:19">
       <c r="A3" t="s">
         <v>19</v>
       </c>
       <c r="B3" t="s">
+        <v>32</v>
+      </c>
+      <c r="C3" t="s">
         <v>33</v>
       </c>
-      <c r="C3" t="s">
+      <c r="D3" t="s">
         <v>34</v>
       </c>
-      <c r="D3" t="s">
+      <c r="E3">
+        <v>839820716</v>
+      </c>
+      <c r="F3" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="G3" t="s">
         <v>24</v>
       </c>
       <c r="H3">
-        <v>13.88</v>
-[...2 lines deleted...]
-        <v>17.21</v>
+        <v>47.99</v>
       </c>
       <c r="J3">
-        <v>3.5</v>
+        <v>4</v>
       </c>
       <c r="K3">
         <v>8</v>
       </c>
       <c r="L3" t="s">
+        <v>36</v>
+      </c>
+      <c r="M3" t="s">
         <v>37</v>
       </c>
-      <c r="M3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N3" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="O3" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
+      <c r="Q3" t="s">
+        <v>29</v>
+      </c>
       <c r="R3" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="S3" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="4" spans="1:19">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4" t="s">
         <v>41</v>
       </c>
       <c r="C4" t="s">
         <v>42</v>
       </c>
       <c r="D4" t="s">
         <v>43</v>
       </c>
       <c r="E4">
-        <v>50426034</v>
+        <v>2816749126</v>
       </c>
       <c r="F4" t="s">
         <v>44</v>
       </c>
       <c r="G4" t="s">
         <v>24</v>
       </c>
       <c r="H4">
-        <v>4.89</v>
+        <v>12.99</v>
       </c>
       <c r="J4">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="K4">
-        <v>5</v>
+        <v>1</v>
       </c>
       <c r="L4" t="s">
         <v>45</v>
       </c>
       <c r="M4" t="s">
-        <v>27</v>
+        <v>46</v>
       </c>
       <c r="N4" t="s">
-        <v>28</v>
+        <v>47</v>
       </c>
       <c r="O4" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="P4">
         <v>1</v>
       </c>
+      <c r="Q4" t="s">
+        <v>29</v>
+      </c>
       <c r="R4" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="S4" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C5" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="D5" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="E5">
-        <v>839820716</v>
+        <v>1220175423</v>
       </c>
       <c r="F5" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="G5" t="s">
         <v>24</v>
       </c>
       <c r="H5">
-        <v>47.99</v>
+        <v>69.98</v>
       </c>
       <c r="J5">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="K5">
-        <v>8</v>
+        <v>1</v>
       </c>
       <c r="L5" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="M5" t="s">
-        <v>27</v>
+        <v>56</v>
       </c>
       <c r="N5" t="s">
-        <v>28</v>
+        <v>57</v>
       </c>
       <c r="O5" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="P5">
         <v>1</v>
       </c>
+      <c r="Q5" t="s">
+        <v>29</v>
+      </c>
       <c r="R5" t="s">
-        <v>39</v>
+        <v>30</v>
       </c>
       <c r="S5" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
       <c r="C6" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="D6" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="E6">
-        <v>2816749126</v>
+        <v>1267151960</v>
       </c>
       <c r="F6" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="G6" t="s">
         <v>24</v>
       </c>
       <c r="H6">
-        <v>12.99</v>
+        <v>2.97</v>
       </c>
       <c r="J6">
-        <v>1</v>
+        <v>4.7</v>
       </c>
       <c r="K6">
-        <v>1</v>
+        <v>1319</v>
       </c>
       <c r="L6" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
       <c r="M6" t="s">
-        <v>27</v>
+        <v>65</v>
       </c>
       <c r="N6" t="s">
-        <v>28</v>
+        <v>66</v>
       </c>
       <c r="O6" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="P6">
-        <v>1</v>
+        <v>0</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>68</v>
       </c>
       <c r="R6" t="s">
-        <v>39</v>
+        <v>69</v>
       </c>
       <c r="S6" t="s">
-        <v>62</v>
+        <v>70</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">