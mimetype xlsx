--- v3 (2026-08-21)
+++ v4 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="44">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -74,151 +74,323 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>specifications_html</t>
   </si>
   <si>
-    <t>https://www.wayfair.com/lighting/pdp/wade-logan-dimmable-led-aluminum-hardwired-wall-mounted-picture-light-w110262872.html</t>
-[...11 lines deleted...]
-    <t>W110262872</t>
+    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-remote-controlled-dimmable-picture-light-w100470591.html?piid=1176678157</t>
+  </si>
+  <si>
+    <t>2026-09-30T14:05:02Z</t>
+  </si>
+  <si>
+    <t>Remote Controlled  Dimmable Picture Light</t>
+  </si>
+  <si>
+    <t>ByEbern Designs</t>
+  </si>
+  <si>
+    <t>W100470591</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Hardwired Installation: Designed for permanent wiring, not plug-in or rechargeable.
-[...49 lines deleted...]
-    <t>The ultimate picture light featuring a slim and compact look, available in multiple finishes - cordless, bright, dimmable and remote controlled
+    <t>Tailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.
+Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.
+Easy Install, Multiple Use: Effortless mounting for various displays and décors.
+Remote Precision: Aim within 50ft; quick pairing tips included.
+Secure Pairing: Hold buttons for optimal LED pairing.</t>
+  </si>
+  <si>
+    <t>About This ProductEffortless Plug-in Brilliance: Illuminate worry-free with our plug-in picture light. 18 energy-efficient LED beads consume just 5.4W, offering 330lm of warm 3000K light. The remote-controlled dimming (10-100%) and auto-off settings (15/30/60/120 mins) provide customizable ambiance. Explore dynamic flashing modes and frequencies for diverse atmospheres.FeaturesTailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.Easy Install, Multiple Use: Effortless mounting for various displays and décors.Remote Precision: Aim within 50ft; quick pairing tips included.Secure Pairing: Hold buttons for optimal LED pairing.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_15qjqkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11b4 _16fu6t1bl _16fu6t1198" style="--_16fu6t11b3:pre-line;--_16fu6t1ba:var(--_8tzu8885)"&gt;Effortless Plug-in Brilliance: Illuminate worry-free with our plug-in picture light. 18 energy-efficient LED beads consume just 5.4W, offering 330lm of warm 3000K light. The remote-controlled dimming (10-100%) and auto-off settings (15/30/60/120 mins) provide customizable ambiance. Explore dynamic flashing modes and frequencies for diverse atmospheres.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_19qjqkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_1dqjqkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Tailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Easy Install, Multiple Use: Effortless mounting for various displays and décors.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Remote Precision: Aim within 50ft; quick pairing tips included.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Secure Pairing: Hold buttons for optimal LED pairing.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea0 _1xrzzea1 _1xrzzea5 _1xrzzea8 _1xrzzeau"&gt;&lt;span class="_1xrzzead _1xrzzeav _1xrzzeaz _1xrzzea11"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/34182613/resize-h1200-w1200%5Ecompr-r85/2530/253058456/Remote+Controlled++Dimmable+Picture+Light-1176678157.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/34182613/resize-h1200-w1200%5Ecompr-r85/2530/253058456/Remote+Controlled++Dimmable+Picture+Light-1176678157.jpg
+https://assets.wfcdn.com/im/45916942/resize-h1200-w1200%5Ecompr-r85/4403/440317048/Remote+Controlled++Dimmable+Picture+Light-1176678157.jpg
+https://assets.wfcdn.com/im/19932654/resize-h1200-w1200%5Ecompr-r85/4403/440317206/Remote+Controlled++Dimmable+Picture+Light-1176678157.jpg
+https://assets.wfcdn.com/im/88931410/resize-h1200-w1200%5Ecompr-r85/4403/440317136/Remote+Controlled++Dimmable+Picture+Light-1176678157.jpg
+https://assets.wfcdn.com/im/11184476/resize-h1200-w1200%5Ecompr-r85/4403/440317093/Remote+Controlled++Dimmable+Picture+Light-1176678157.jpg
+https://assets.wfcdn.com/im/33356234/resize-h1200-w1200%5Ecompr-r85/4403/440316924/Remote+Controlled++Dimmable+Picture+Light-1176678157.jpg
+https://assets.wfcdn.com/im/99164056/resize-h1200-w1200%5Ecompr-r85/4403/440316959/Remote+Controlled++Dimmable+Picture+Light-1176678157.jpg</t>
+  </si>
+  <si>
+    <t>23.62"</t>
+  </si>
+  <si>
+    <t>Sale</t>
+  </si>
+  <si>
+    <t>Aluminum, Glass</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3qkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/42804718/resize-h600-w600%5Ecompr-r85/4403/440316959/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3qkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.69'' H X 23.62'' W X 13.66'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;0.55 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_2dr3qkn6lbav5tb5u9llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t1133 _16fu6t1198" style="--_16fu6t112s:left"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/efa85419-0874-4c8a-bffc-37a33ddba2b4/72103-3519429-CC-PE21120A-SG-WW.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Certifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3qkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Plug-in&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Aluminum, Glass&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;12 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;18&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;12 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Down&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Cord Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dry&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Remote Control&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;330lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Remote&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Smart Enabled, Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;3,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3qkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3qkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No Assembly Required&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3qkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3qkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3qkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/royal-designs-1275-dimmable-led-wall-mounted-picture-light-with-remote-qlju1998.html?piid=88715951</t>
+  </si>
+  <si>
+    <t>2026-09-30T14:04:37Z</t>
+  </si>
+  <si>
+    <t>12.75'' Dimmable LED Wall Mounted Picture Light with Remote</t>
+  </si>
+  <si>
+    <t>ByRoyal Designs</t>
+  </si>
+  <si>
+    <t>QLJU1998</t>
+  </si>
+  <si>
+    <t>The ultimate picture light featuring a slim and compact look,  cordless, bright, dimmable and remote controlled
 Warm White SMD LEDs included to provide warm color rendition and even light distribution
 Universal Remote - Timer Function Options - (1,2,4,6 Hours) Dimmable Options - Low,Medium,High
 Adjustable Lighting - Rotate the LED Head up or down wherever you need the gallery light to focus on.
 NO WIRING so you don't have to worry about any cords sticking out like an eye sore</t>
   </si>
   <si>
-    <t>About This ProductEbern Designs, Inc. NEW cordless, remote controlled LED picture light offers superior lighting to illuminate your art, photos or home decor. It features warm white LEDs that provide bright, even light. Safe for artwork, the LEDs produce no heat and no harmful UV rays. The light includes a remote control that allows you to control the Light and a timer setting for how long you want the light on during the day. The light will run for over 80 hours per battery set.  Light uses 3 C size batteries (not included). Easy drop-in style battery replacement. Remote uses two AA batteries (not included). Includes 11 0.48W LEDS (5 watts total). Light output 220+ Lumens. The size of this Picture Light is 8 3/4" wide and extends 4" from the wall.FeaturesThe ultimate picture light featuring a slim and compact look, available in multiple finishes - cordless, bright, dimmable and remote controlledWarm White SMD LEDs included to provide warm color rendition and even light distributionUniversal Remote - Timer Function Options - (1,2,4,6 Hours) Dimmable Options - Low,Medium,HighAdjustable Lighting - Rotate the LED Head up or down wherever you need the gallery light to focus on.NO WIRING so you don't have to worry about any cords sticking out like an eye soreShow More</t>
-[...24 lines deleted...]
-    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_bm7n9edanav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t11bd"&gt;&lt;img src="https://assets.wfcdn.com/im/43228848/resize-h600-w600%5Ecompr-r85/2496/249666688/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_jm7n9edanav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2.25'' H X 8.75'' W X 2.25'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_13m7n9edanav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Battery Powered&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Metal&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Adjustable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Mounting Hardware Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb / Light Color&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Clear&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Number of Fixtures Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;5 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dry&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Remote Control&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;LED, Integrated LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;220lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm, Adjustable Shade, Extendable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_1bm7n9edanav5tb5u9llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_1jm7n9edanav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Additional Tools Required (Not Included)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Screwdriver&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_1rm7n9edanav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;30 Days&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Full&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_23m7n9edanav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_2bm7n9edanav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>About This ProductRoyal Designs, Inc. NEW cordless, remote controlled LED picture light offers superior lighting to illuminate your art, photos or home decor. It features warm white LEDs that provide bright, even light. Safe for artwork, the LEDs produce no heat and no harmful UV rays. The light includes a remote control that allows you to control the Light and a timer setting for how long you want the light on during the day. The light will run for over 80 hours per battery set.  Light uses 4 C size batteries (not included). Easy drop-in style battery replacement. Remote uses two AA batteries (not included). Includes 10 1.26W LEDS (12 watts total). Light output 400+ Lumens. The size of this Picture Light is 12 3/4" wide and 2 1/4" tallFeaturesThe ultimate picture light featuring a slim and compact look,  cordless, bright, dimmable and remote controlledWarm White SMD LEDs included to provide warm color rendition and even light distributionUniversal Remote - Timer Function Options - (1,2,4,6 Hours) Dimmable Options - Low,Medium,HighAdjustable Lighting - Rotate the LED Head up or down wherever you need the gallery light to focus on.NO WIRING so you don't have to worry about any cords sticking out like an eye soreShow More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_15qjqkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11b4 _16fu6t1bl _16fu6t1198" style="--_16fu6t11b3:pre-line;--_16fu6t1ba:var(--_8tzu8885)"&gt;Royal Designs, Inc. NEW cordless, remote controlled LED picture light offers superior lighting to illuminate your art, photos or home decor. It features warm white LEDs that provide bright, even light. Safe for artwork, the LEDs produce no heat and no harmful UV rays. The light includes a remote control that allows you to control the Light and a timer setting for how long you want the light on during the day. The light will run for over 80 hours per battery set.&amp;nbsp; Light uses 4 C size batteries (not included). Easy drop-in style battery replacement. Remote uses two AA batteries (not included). Includes 10 1.26W LEDS (12 watts total). Light output 400+ Lumens. The size of this Picture Light is 12 3/4" wide and 2 1/4" tall&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_19qjqkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_1dqjqkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;The ultimate picture light featuring a slim and compact look,  cordless, bright, dimmable and remote controlled&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Warm White SMD LEDs included to provide warm color rendition and even light distribution&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Universal Remote - Timer Function Options - (1,2,4,6 Hours) Dimmable Options - Low,Medium,High&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Adjustable Lighting - Rotate the LED Head up or down wherever you need the gallery light to focus on.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;NO WIRING so you don't have to worry about any cords sticking out like an eye sore&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea0 _1xrzzea1 _1xrzzea5 _1xrzzea8 _1xrzzeau"&gt;&lt;span class="_1xrzzead _1xrzzeav _1xrzzeaz _1xrzzea11"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/82055551/resize-h1200-w1200%5Ecompr-r85/2496/249665329/12.75%27%27+Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote-88715951.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/82055551/resize-h1200-w1200%5Ecompr-r85/2496/249665329/12.75%27%27+Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote-88715951.jpg
+https://assets.wfcdn.com/im/80473407/resize-h1200-w1200%5Ecompr-r85/2496/249666717/12.75%27%27+Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote-88715951.jpg
+https://assets.wfcdn.com/im/51659509/resize-h1200-w1200%5Ecompr-r85/2496/249665363/12.75%27%27+Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote-88715951.jpg
+https://assets.wfcdn.com/im/29304536/resize-h1200-w1200%5Ecompr-r85/2496/249665311/12.75%27%27+Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote-88715951.jpg
+https://assets.wfcdn.com/im/40655449/resize-h1200-w1200%5Ecompr-r85/2496/249665312/12.75%27%27+Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote-88715951.jpg</t>
+  </si>
+  <si>
+    <t>Metal</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3qkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/36832745/resize-h600-w600%5Ecompr-r85/2496/249666717/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3qkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2.25'' H X 12.75'' W X 2.25'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3qkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Battery Powered&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Metal&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Mounting Hardware Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb / Light Color&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Clear&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;12 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dry&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Remote Control&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;LED, Integrated LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;400lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm, Adjustable Shade, Extendable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3qkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3qkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Additional Tools Required (Not Included)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Screwdriver&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Assembly Needed - Additional Tools Required and Not Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3qkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;30 Days&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Full&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3qkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3qkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/mercer41-wireless-picture-light-for-wall-battery-operated-art-gallery-light-with-remote-control-dimmable-timer-for-artwork-display-and-dartboard-gold-16inch-w114553562.html</t>
+  </si>
+  <si>
+    <t>2026-09-30T14:04:49Z</t>
+  </si>
+  <si>
+    <t>16" Wireless Rechargeable Picture Light, CCT Dimmable 270° Rotatable Wall Art Light with Remote &amp; Timer for Paintings Artwork Display (Gold)</t>
+  </si>
+  <si>
+    <t>ByMercer41</t>
+  </si>
+  <si>
+    <t>W114553562</t>
+  </si>
+  <si>
+    <t>Advanced wall-washing technology provides 30% more lighting coverage for even illumination.
+Adjustable brightness and 3 color temperatures enhance artwork presentation and ambiance.
+Durable all-metal construction with a long-lasting battery offers reliable, cordless convenience.</t>
+  </si>
+  <si>
+    <t>About This ProductElevate your artwork presentation with the Eclipterra Wireless Picture Light, expertly designed to illuminate and accentuate your cherished pieces.Utilizing advanced wall-washing technology, this picture light offers 30% more lighting coverage than standard options, ensuring an even, glare-free glow from edge to edge. With 24 dual SMD LEDs delivering 300 lumens of brightness and a color rendering index greater than 95%, your artwork will be showcased in its true colors, reducing eye fatigue and enhancing visual appeal.This versatile light features three adjustable color temperatures and brightness settings, allowing you to create the perfect ambiance for any setting. Crafted with a durable all-metal structure and an acrylic lampshade, the Eclipterra light is built to last, with a high-capacity battery providing 10 to 12 hours of illumination per charge.The 270-degree rotatable design allows you to direct light precisely where you need it, while the convenient remote control and touch features make operation effortless. Ideal for use as a wall light, bedside lamp, or cabinet lamp, this wireless picture light adds elegance and versatility to any space.FeaturesAdvanced wall-washing technology provides 30% more lighting coverage for even illumination.Adjustable brightness and 3 color temperatures enhance artwork presentation and ambiance.Durable all-metal construction with a long-lasting battery offers reliable, cordless convenience.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_15qjqkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11b4 _16fu6t1bl _16fu6t1198" style="--_16fu6t11b3:pre-line;--_16fu6t1ba:var(--_8tzu8885)"&gt;Elevate your artwork presentation with the Eclipterra Wireless Picture Light, expertly designed to illuminate and accentuate your cherished pieces.Utilizing advanced wall-washing technology, this picture light offers 30% more lighting coverage than standard options, ensuring an even, glare-free glow from edge to edge. With 24 dual SMD LEDs delivering 300 lumens of brightness and a color rendering index greater than 95%, your artwork will be showcased in its true colors, reducing eye fatigue and enhancing visual appeal.This versatile light features three adjustable color temperatures and brightness settings, allowing you to create the perfect ambiance for any setting. Crafted with a durable all-metal structure and an acrylic lampshade, the Eclipterra light is built to last, with a high-capacity battery providing 10 to 12 hours of illumination per charge.The 270-degree rotatable design allows you to direct light precisely where you need it, while the convenient remote control and touch features make operation effortless. Ideal for use as a wall light, bedside lamp, or cabinet lamp, this wireless picture light adds elegance and versatility to any space.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_19qjqkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_1dqjqkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Advanced wall-washing technology provides 30% more lighting coverage for even illumination.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Adjustable brightness and 3 color temperatures enhance artwork presentation and ambiance.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Durable all-metal construction with a long-lasting battery offers reliable, cordless convenience.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea0 _1xrzzea1 _1xrzzea5 _1xrzzea8 _1xrzzeau"&gt;&lt;span class="_1xrzzead _1xrzzeav _1xrzzeaz _1xrzzea11"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/79871873/resize-h1200-w1200%5Ecompr-r85/3574/357475636/16%22+Wireless+Rechargeable+Picture+Light%2C+CCT+Dimmable+270%C2%B0+Rotatable+Wall+Art+Light+with+Remote+%26+Timer+for+Paintings+Artwork+Display+%28Gold%29.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/79871873/resize-h1200-w1200%5Ecompr-r85/3574/357475636/16%22+Wireless+Rechargeable+Picture+Light%2C+CCT+Dimmable+270%C2%B0+Rotatable+Wall+Art+Light+with+Remote+%26+Timer+for+Paintings+Artwork+Display+%28Gold%29.jpg
+https://assets.wfcdn.com/im/84542939/resize-h1200-w1200%5Ecompr-r85/3574/357475665/16%22+Wireless+Rechargeable+Picture+Light%2C+CCT+Dimmable+270%C2%B0+Rotatable+Wall+Art+Light+with+Remote+%26+Timer+for+Paintings+Artwork+Display+%28Gold%29.jpg
+https://assets.wfcdn.com/im/92046744/resize-h1200-w1200%5Ecompr-r85/3574/357475684/16%22+Wireless+Rechargeable+Picture+Light%2C+CCT+Dimmable+270%C2%B0+Rotatable+Wall+Art+Light+with+Remote+%26+Timer+for+Paintings+Artwork+Display+%28Gold%29.jpg
+https://assets.wfcdn.com/im/07244765/resize-h1200-w1200%5Ecompr-r85/3574/357475667/16%22+Wireless+Rechargeable+Picture+Light%2C+CCT+Dimmable+270%C2%B0+Rotatable+Wall+Art+Light+with+Remote+%26+Timer+for+Paintings+Artwork+Display+%28Gold%29.jpg
+https://assets.wfcdn.com/im/88390047/resize-h1200-w1200%5Ecompr-r85/3574/357475647/16%22+Wireless+Rechargeable+Picture+Light%2C+CCT+Dimmable+270%C2%B0+Rotatable+Wall+Art+Light+with+Remote+%26+Timer+for+Paintings+Artwork+Display+%28Gold%29.jpg
+https://assets.wfcdn.com/im/21475027/resize-h1200-w1200%5Ecompr-r85/4727/472774027/16%22+Wireless+Rechargeable+Picture+Light%2C+CCT+Dimmable+270%C2%B0+Rotatable+Wall+Art+Light+with+Remote+%26+Timer+for+Paintings+Artwork+Display+%28Gold%29.jpg
+https://assets.wfcdn.com/im/32030327/resize-h1200-w1200%5Ecompr-r85/4727/472774119/16%22+Wireless+Rechargeable+Picture+Light%2C+CCT+Dimmable+270%C2%B0+Rotatable+Wall+Art+Light+with+Remote+%26+Timer+for+Paintings+Artwork+Display+%28Gold%29.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3qkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3qkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.77'' H X 16'' W X 8.07'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;5'' W&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.1'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.85 lb.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.77'' H&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3qkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dimmer, Touch&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Rechargeable Batteries, Battery Powered&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Metal&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Down, Up, Multiple Directions, Adjustable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Battery or Batteries Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Gold&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Fixtures Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dry&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Remote Control, Backplate&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;300lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Touch Screen, Remote&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Timer, Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Color Changing, Dimmable, Multiple Light Modes, Selectable, Tunable, Tunable White, Timer&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm, Adjustable Shade&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;6,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3qkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3qkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Assembly Needed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3qkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3qkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3qkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/orren-ellis-3cct-led-picture-light-swivel-metal-artwork-lamps-1575-inch-plug-n-play-hardwire-art-lighting-w005161956.html?piid=2005219647</t>
+  </si>
+  <si>
+    <t>2026-09-30T14:05:28Z</t>
+  </si>
+  <si>
+    <t>15.75" 3CCT Dimmable LED Picture Light, CRI90, Full Metal Art Lighting, ETL Listed, Swivel Picture Frame Light for Painting, Artwork, Portrait, Plug-in &amp; Hardwired, Black</t>
+  </si>
+  <si>
+    <t>ByOrren Ellis</t>
+  </si>
+  <si>
+    <t>W005161956</t>
+  </si>
+  <si>
+    <t>CRI90+
+20%-100% dimmable
+ETL Listed&amp; UL listed cord
+3 Color Temperature Selectable</t>
+  </si>
+  <si>
+    <t>About This ProductTake Your Choice
+The picture light is available in three different color temperatures: 2700K soft white, 3000K warm white and 4000K cool white. You can choose different color temperatures according to your needs and preferences to create a unique lighting atmosphere. Note: Please select and set the desired color temperature before installation.
+Rotatable Light Head
+The 270° rotatable head and 210° swing arm allow you to angle up or down for directional focused lighting. The 120° beam Angle always illuminates a large area around your artwork, making it the focal point of the room.
+Smoothly Dimmable
+The 600lm art lamp achieves smooth dimming from 20% to 100%, perfectly highlighting your wall art. High CRI90 and uniform lighting reveal the true colors of artwork and portraits.
+Easy to Install
+Two installation options are available for you to choose from: plug and play, easy to connect to existing outlets. Hardwired installation, directly connected to the power supply. Picture lights also come with mounting accessories to make installation easier.
+Use with Confidence
+ETL certified art lights are made of metal to ensure durability and are equipped with UL certified power cords. It emits low heat to protect your artwork. The 30000hrs service life and operating temperature of -4°F-104°F make this picture frame light reliable, and the 2-year warranty guarantees your rights and interests as a consumer.
+Compatible Dimmers
+Compatible with LUTRON: DVELV-300P, DVCL-153P, SCL-153PH, S-600P, PD-6WCL, MACL-153M, AYLV-600P
+Compatible with COOPER: SAL06P
+Compatible with LEGRAND: RHCL 453P TCCCV6
+Specifications:
+Wattage: 8W
+Voltage: 120V AC
+Working temperature: -4°F-104°F
+Luminous flux: 600lm
+CRI≥90
+Color temperature: 2700K/3000K/4000K
+Dimming range: 20%-100%
+Material: Metal &amp; PC
+Beam angle: 120°FeaturesCRI90+20%-100% dimmableETL Listed&amp; UL listed cord3 Color Temperature SelectableShow More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_15qjqkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11b4 _16fu6t1bl _16fu6t1198" style="--_16fu6t11b3:pre-line;--_16fu6t1ba:var(--_8tzu8885)"&gt;Take Your Choice
+The picture light is available in three different color temperatures: 2700K soft white, 3000K warm white and 4000K cool white. You can choose different color temperatures according to your needs and preferences to create a unique lighting atmosphere. Note: Please select and set the desired color temperature before installation.
+Rotatable Light Head
+The 270° rotatable head and 210° swing arm allow you to angle up or down for directional focused lighting. The 120° beam Angle always illuminates a large area around your artwork, making it the focal point of the room.
+Smoothly Dimmable
+The 600lm art lamp achieves smooth dimming from 20% to 100%, perfectly highlighting your wall art. High CRI90 and uniform lighting reveal the true colors of artwork and portraits.
+Easy to Install
+Two installation options are available for you to choose from: plug and play, easy to connect to existing outlets. Hardwired installation, directly connected to the power supply. Picture lights also come with mounting accessories to make installation easier.
+Use with Confidence
+ETL certified art lights are made of metal to ensure durability and are equipped with UL certified power cords. It emits low heat to protect your artwork. The 30000hrs service life and operating temperature of -4°F-104°F make this picture frame light reliable, and the 2-year warranty guarantees your rights and interests as a consumer.
+Compatible Dimmers
+Compatible with LUTRON: DVELV-300P, DVCL-153P, SCL-153PH, S-600P, PD-6WCL, MACL-153M, AYLV-600P
+Compatible with COOPER: SAL06P
+Compatible with LEGRAND: RHCL 453P TCCCV6
+Specifications:
+Wattage: 8W
+Voltage: 120V AC
+Working temperature: -4°F-104°F
+Luminous flux: 600lm
+CRI≥90
+Color temperature: 2700K/3000K/4000K
+Dimming range: 20%-100%
+Material: Metal &amp;amp; PC
+Beam angle: 120°&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_19qjqkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_1dqjqkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;CRI90+&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;20%-100% dimmable&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;ETL Listed&amp;amp; UL listed cord&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;3 Color Temperature Selectable&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea0 _1xrzzea1 _1xrzzea5 _1xrzzea8 _1xrzzeau"&gt;&lt;span class="_1xrzzead _1xrzzeav _1xrzzeaz _1xrzzea11"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/54055222/resize-h1200-w1200%5Ecompr-r85/3391/339181745/15.75%22+3CCT+Dimmable+LED+Picture+Light%2C+CRI90%2C+Full+Metal+Art+Lighting%2C+ETL+Listed%2C+Swivel+Picture+Frame+Light+for+Painting%2C+Artwork%2C+Portrait%2C+Plug-in+%26+Hardwired%2C+Black-2005219647.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/54055222/resize-h1200-w1200%5Ecompr-r85/3391/339181745/15.75%22+3CCT+Dimmable+LED+Picture+Light%2C+CRI90%2C+Full+Metal+Art+Lighting%2C+ETL+Listed%2C+Swivel+Picture+Frame+Light+for+Painting%2C+Artwork%2C+Portrait%2C+Plug-in+%26+Hardwired%2C+Black-2005219647.jpg
+https://assets.wfcdn.com/im/05031517/resize-h1200-w1200%5Ecompr-r85/2383/238346008/15.75%22+3CCT+Dimmable+LED+Picture+Light%2C+CRI90%2C+Full+Metal+Art+Lighting%2C+ETL+Listed%2C+Swivel+Picture+Frame+Light+for+Painting%2C+Artwork%2C+Portrait%2C+Plug-in+%26+Hardwired%2C+Black-2005219647.jpg
+https://assets.wfcdn.com/im/45948890/resize-h1200-w1200%5Ecompr-r85/2383/238346126/15.75%22+3CCT+Dimmable+LED+Picture+Light%2C+CRI90%2C+Full+Metal+Art+Lighting%2C+ETL+Listed%2C+Swivel+Picture+Frame+Light+for+Painting%2C+Artwork%2C+Portrait%2C+Plug-in+%26+Hardwired%2C+Black-2005219647.jpg
+https://assets.wfcdn.com/im/44375685/resize-h1200-w1200%5Ecompr-r85/2383/238346017/15.75%22+3CCT+Dimmable+LED+Picture+Light%2C+CRI90%2C+Full+Metal+Art+Lighting%2C+ETL+Listed%2C+Swivel+Picture+Frame+Light+for+Painting%2C+Artwork%2C+Portrait%2C+Plug-in+%26+Hardwired%2C+Black-2005219647.jpg
+https://assets.wfcdn.com/im/71135220/resize-h1200-w1200%5Ecompr-r85/2383/238346010/15.75%22+3CCT+Dimmable+LED+Picture+Light%2C+CRI90%2C+Full+Metal+Art+Lighting%2C+ETL+Listed%2C+Swivel+Picture+Frame+Light+for+Painting%2C+Artwork%2C+Portrait%2C+Plug-in+%26+Hardwired%2C+Black-2005219647.jpg
+https://assets.wfcdn.com/im/61269793/resize-h1200-w1200%5Ecompr-r85/2383/238345999/15.75%22+3CCT+Dimmable+LED+Picture+Light%2C+CRI90%2C+Full+Metal+Art+Lighting%2C+ETL+Listed%2C+Swivel+Picture+Frame+Light+for+Painting%2C+Artwork%2C+Portrait%2C+Plug-in+%26+Hardwired%2C+Black-2005219647.jpg
+https://assets.wfcdn.com/im/76120961/resize-h1200-w1200%5Ecompr-r85/2383/238345966/15.75%22+3CCT+Dimmable+LED+Picture+Light%2C+CRI90%2C+Full+Metal+Art+Lighting%2C+ETL+Listed%2C+Swivel+Picture+Frame+Light+for+Painting%2C+Artwork%2C+Portrait%2C+Plug-in+%26+Hardwired%2C+Black-2005219647.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3qkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/51327821/resize-h600-w600%5Ecompr-r85/2383/238346008/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3qkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2.68'' H X 15.75'' W X 7.48'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2.36'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.67 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3qkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Plug-in&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Metal&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;8 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Shade Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;120 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Cord Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Mounting Hardware Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Matte Black&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Fixtures Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dry&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Selectable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3qkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3qkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No Assembly Required&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3qkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Limited&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3qkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3qkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/wrought-studio-16-dimmable-wall-mount-picture-light-w111155290.html?piid=861267425%2C861267423</t>
+  </si>
+  <si>
+    <t>2026-09-30T14:05:41Z</t>
+  </si>
+  <si>
+    <t>16'' Dimmable Wall Mount Picture Light</t>
+  </si>
+  <si>
+    <t>ByWrought Studio™</t>
+  </si>
+  <si>
+    <t>W111155290</t>
+  </si>
+  <si>
+    <t>Our wireless art light features a 4000mAh battery providing 10 hours of continuous illumination, eliminating frequent charging needs for hassle-free use in any space.
+These sleek picture lights create a professional wall-wash effect for artwork, with adjustable angles and spotlight beads for perfect, glare-free illumination.
+Control lighting easily via remote or touch, adjusting color temperature and brightness with convenient memory and timer functions.
+Install quickly without tools using magnetic mounts or included screws - no wiring required.
+Versatile for multiple uses from artwork lighting to bedside or hallway accents, with strong magnetic attachment to metal surfaces.</t>
+  </si>
+  <si>
+    <t>About This ProductThis wireless art light features a 4000mAh rechargeable battery that provides up to 10 hours of continuous lighting. The professional wall-wash effect perfectly illuminates paintings and photos without glare, while adjustable angles let you direct light exactly where needed. Control is simple with both remote and touch operation. Adjust color temperature (warm to cool white) and brightness, with memory and timer functions for convenience. The magnetic mount allows tool-free installation - just attach to any metal surface or use included screws for secure placement. Beyond artwork, it works great as a bedside light, vanity mirror light, or hallway accent. The strong magnetic base also attaches to refrigerators, wardrobes and other metal surfaces.FeaturesOur wireless art light features a 4000mAh battery providing 10 hours of continuous illumination, eliminating frequent charging needs for hassle-free use in any space.These sleek picture lights create a professional wall-wash effect for artwork, with adjustable angles and spotlight beads for perfect, glare-free illumination.Control lighting easily via remote or touch, adjusting color temperature and brightness with convenient memory and timer functions.Install quickly without tools using magnetic mounts or included screws - no wiring required.Versatile for multiple uses from artwork lighting to bedside or hallway accents, with strong magnetic attachment to metal surfaces.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_15qjqkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11b4 _16fu6t1bl _16fu6t1198" style="--_16fu6t11b3:pre-line;--_16fu6t1ba:var(--_8tzu8885)"&gt;This wireless art light features a 4000mAh rechargeable battery that provides up to 10 hours of continuous lighting. The professional wall-wash effect perfectly illuminates paintings and photos without glare, while adjustable angles let you direct light exactly where needed. Control is simple with both remote and touch operation. Adjust color temperature (warm to cool white) and brightness, with memory and timer functions for convenience. The magnetic mount allows tool-free installation - just attach to any metal surface or use included screws for secure placement. Beyond artwork, it works great as a bedside light, vanity mirror light, or hallway accent. The strong magnetic base also attaches to refrigerators, wardrobes and other metal surfaces.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_19qjqkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_1dqjqkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Our wireless art light features a 4000mAh battery providing 10 hours of continuous illumination, eliminating frequent charging needs for hassle-free use in any space.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;These sleek picture lights create a professional wall-wash effect for artwork, with adjustable angles and spotlight beads for perfect, glare-free illumination.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Control lighting easily via remote or touch, adjusting color temperature and brightness with convenient memory and timer functions.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Install quickly without tools using magnetic mounts or included screws - no wiring required.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Versatile for multiple uses from artwork lighting to bedside or hallway accents, with strong magnetic attachment to metal surfaces.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea0 _1xrzzea1 _1xrzzea5 _1xrzzea8 _1xrzzeau"&gt;&lt;span class="_1xrzzead _1xrzzeav _1xrzzeaz _1xrzzea11"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/38248422/resize-h1200-w1200%5Ecompr-r85/2983/298376448/16%27%27+Dimmable+Wall+Mount+Picture+Light-861267425-861267423.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/38248422/resize-h1200-w1200%5Ecompr-r85/2983/298376448/16%27%27+Dimmable+Wall+Mount+Picture+Light-861267425-861267423.jpg
+https://assets.wfcdn.com/im/49442893/resize-h1200-w1200%5Ecompr-r85/2983/298376452/16%27%27+Dimmable+Wall+Mount+Picture+Light-861267425-861267423.jpg
+https://assets.wfcdn.com/im/26741067/resize-h1200-w1200%5Ecompr-r85/2983/298376454/16%27%27+Dimmable+Wall+Mount+Picture+Light-861267425-861267423.jpg
+https://assets.wfcdn.com/im/38091980/resize-h1200-w1200%5Ecompr-r85/2983/298376453/16%27%27+Dimmable+Wall+Mount+Picture+Light-861267425-861267423.jpg
+https://assets.wfcdn.com/im/97580947/resize-h1200-w1200%5Ecompr-r85/2853/285346611/16%27%27+Dimmable+Wall+Mount+Picture+Light-861267425-861267423.jpg
+https://assets.wfcdn.com/im/15390154/resize-h1200-w1200%5Ecompr-r85/2983/298376455/16%27%27+Dimmable+Wall+Mount+Picture+Light-861267425-861267423.jpg
+https://assets.wfcdn.com/im/60793806/resize-h1200-w1200%5Ecompr-r85/2983/298376451/16%27%27+Dimmable+Wall+Mount+Picture+Light-861267425-861267423.jpg
+https://assets.wfcdn.com/im/72144719/resize-h1200-w1200%5Ecompr-r85/2983/298376450/16%27%27+Dimmable+Wall+Mount+Picture+Light-861267425-861267423.jpg</t>
+  </si>
+  <si>
+    <t>Iron</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3qkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/28504057/resize-h600-w600%5Ecompr-r85/2983/298376450/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3qkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.6'' H X 16'' W X 4.7'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.6'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.7'' W&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.5 lb.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.4'' D&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_2dr3qkn6lbav5tb5u9llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t1133 _16fu6t1198" style="--_16fu6t112s:left"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/1bdb41e4-1210-4cdb-81e9-1ebd1c047ed2/assemblyguide.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3qkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Battery Powered, Rechargeable Batteries&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Iron&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable, Multiple Directions&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Battery or Batteries Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Not Listed&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Remote Control&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;400lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Manual&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Timer, Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Tunable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;6,500K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3qkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3qkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Assembly Needed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3qkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3qkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3qkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -522,51 +694,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T3"/>
+  <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -609,134 +781,329 @@
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2" t="s">
         <v>21</v>
       </c>
       <c r="C2" t="s">
         <v>22</v>
       </c>
       <c r="D2" t="s">
         <v>23</v>
       </c>
       <c r="E2" t="s">
         <v>24</v>
       </c>
       <c r="F2">
-        <v>107.99</v>
+        <v>37.99</v>
       </c>
       <c r="G2">
-        <v>191.99</v>
+        <v>41.99</v>
       </c>
       <c r="H2" t="s">
         <v>25</v>
       </c>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2">
-        <v>4.7</v>
+        <v>4.3</v>
       </c>
       <c r="K2">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="L2" t="s">
         <v>26</v>
       </c>
       <c r="M2" t="s">
         <v>27</v>
       </c>
       <c r="N2" t="s">
         <v>28</v>
       </c>
       <c r="O2" t="s">
         <v>29</v>
       </c>
       <c r="P2" t="s">
         <v>30</v>
       </c>
+      <c r="Q2" t="s">
+        <v>31</v>
+      </c>
+      <c r="R2" t="s">
+        <v>32</v>
+      </c>
       <c r="S2" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="T2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C3" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="D3" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="E3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="F3">
-        <v>219.99</v>
+        <v>133.99</v>
+      </c>
+      <c r="G3">
+        <v>142.95</v>
       </c>
       <c r="H3" t="s">
         <v>25</v>
       </c>
       <c r="I3">
         <v>1</v>
       </c>
+      <c r="J3">
+        <v>4.3</v>
+      </c>
+      <c r="K3">
+        <v>4</v>
+      </c>
       <c r="L3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="M3" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="N3" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="O3" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="P3" t="s">
-        <v>42</v>
+        <v>44</v>
+      </c>
+      <c r="R3" t="s">
+        <v>32</v>
       </c>
       <c r="S3" t="s">
-        <v>31</v>
+        <v>45</v>
       </c>
       <c r="T3" t="s">
-        <v>43</v>
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
+        <v>47</v>
+      </c>
+      <c r="B4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D4" t="s">
+        <v>50</v>
+      </c>
+      <c r="E4" t="s">
+        <v>51</v>
+      </c>
+      <c r="F4">
+        <v>40.99</v>
+      </c>
+      <c r="G4">
+        <v>45.99</v>
+      </c>
+      <c r="H4" t="s">
+        <v>25</v>
+      </c>
+      <c r="I4">
+        <v>1</v>
+      </c>
+      <c r="J4">
+        <v>4.0</v>
+      </c>
+      <c r="K4">
+        <v>5</v>
+      </c>
+      <c r="L4" t="s">
+        <v>52</v>
+      </c>
+      <c r="M4" t="s">
+        <v>53</v>
+      </c>
+      <c r="N4" t="s">
+        <v>54</v>
+      </c>
+      <c r="O4" t="s">
+        <v>55</v>
+      </c>
+      <c r="P4" t="s">
+        <v>56</v>
+      </c>
+      <c r="R4" t="s">
+        <v>32</v>
+      </c>
+      <c r="S4" t="s">
+        <v>45</v>
+      </c>
+      <c r="T4" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C5" t="s">
+        <v>60</v>
+      </c>
+      <c r="D5" t="s">
+        <v>61</v>
+      </c>
+      <c r="E5" t="s">
+        <v>62</v>
+      </c>
+      <c r="F5">
+        <v>71.99</v>
+      </c>
+      <c r="G5">
+        <v>105.99</v>
+      </c>
+      <c r="H5" t="s">
+        <v>25</v>
+      </c>
+      <c r="I5">
+        <v>1</v>
+      </c>
+      <c r="J5">
+        <v>4.3</v>
+      </c>
+      <c r="K5">
+        <v>114</v>
+      </c>
+      <c r="L5" t="s">
+        <v>63</v>
+      </c>
+      <c r="M5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N5" t="s">
+        <v>65</v>
+      </c>
+      <c r="O5" t="s">
+        <v>66</v>
+      </c>
+      <c r="P5" t="s">
+        <v>67</v>
+      </c>
+      <c r="R5" t="s">
+        <v>32</v>
+      </c>
+      <c r="S5" t="s">
+        <v>45</v>
+      </c>
+      <c r="T5" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
+        <v>69</v>
+      </c>
+      <c r="B6" t="s">
+        <v>70</v>
+      </c>
+      <c r="C6" t="s">
+        <v>71</v>
+      </c>
+      <c r="D6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E6" t="s">
+        <v>73</v>
+      </c>
+      <c r="F6">
+        <v>42.99</v>
+      </c>
+      <c r="G6">
+        <v>48.99</v>
+      </c>
+      <c r="H6" t="s">
+        <v>25</v>
+      </c>
+      <c r="I6">
+        <v>1</v>
+      </c>
+      <c r="J6">
+        <v>4.6</v>
+      </c>
+      <c r="K6">
+        <v>100</v>
+      </c>
+      <c r="L6" t="s">
+        <v>74</v>
+      </c>
+      <c r="M6" t="s">
+        <v>75</v>
+      </c>
+      <c r="N6" t="s">
+        <v>76</v>
+      </c>
+      <c r="O6" t="s">
+        <v>77</v>
+      </c>
+      <c r="P6" t="s">
+        <v>78</v>
+      </c>
+      <c r="R6" t="s">
+        <v>32</v>
+      </c>
+      <c r="S6" t="s">
+        <v>79</v>
+      </c>
+      <c r="T6" t="s">
+        <v>80</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">