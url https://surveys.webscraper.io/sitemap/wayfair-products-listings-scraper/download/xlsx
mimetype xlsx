--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
@@ -80,320 +80,339 @@
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>specifications_html</t>
   </si>
   <si>
     <t>https://www.wayfair.com/lighting/sb1/picture-lights-under-150-c435200-p76597~0~150.html</t>
   </si>
   <si>
-    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-led-dimmable-picture-light-with-remote-control-w116047473.html?piid=2069622721%2C2071728941</t>
+    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-plug-in-picture-light-for-wall-led-art-light-with-onoff-switch-adjustable-brass-gallery-lighting-for-picture-display-and-dartboard-art-work-4000k-daylight-white-w113760860.html?piid=38416110&amp;auctionId=e2b43dd7-d73e-4a97-901c-3fd762d2f147&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%22e2b43dd7-d73e-4a97-901c-3fd762d2f147%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>Plug-In Picture Light For Wall - LED Art Light With On/Off Switch, 14-Inch Adjustable Brass Gallery Lighting For Picture Display And Dartboard Art Work, 4000K Daylight White</t>
+  </si>
+  <si>
+    <t>ByEbern Designs</t>
+  </si>
+  <si>
+    <t>W113760860</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Power Source: Plug-in</t>
+  </si>
+  <si>
+    <t>Durable Metal Construction: Elegant brass finish ensures long-lasting beauty and reliability for your art display.
+Energy-Efficient LED Lighting: Emits 4000K daylight white light, saving up to 80% on electricity costs.
+Easy Plug-In Installation: Quick setup with included screws and hidden wiring for a clean look.</t>
+  </si>
+  <si>
+    <t>About This ProductIlluminate your artwork with our elegant LED Picture Light, designed to enhance any space while providing optimal functionality. Crafted with a durable metal construction and a sophisticated brass finish, this lamp not only adds a touch of sophistication but also ensures long-lasting use. The lamp features a 180° adjustable swing arm and a 270° rotatable lamp tube, allowing you to direct light precisely where it’s needed, making it perfect for showcasing paintings and gallery displays. With a gentle 4000K daylight white light output of 960 lumens and a CRI of 80, this LED light beautifully illuminates your artwork without overpowering it. Additionally, it is energy-efficient, saving up to 80% on electricity costs, making it an environmentally friendly choice. Installation is straightforward, as the plug-in design allows for easy setup without the hassle of frequent charging, and the wires can be discreetly hidden behind the frame for a clean look.FeaturesDurable Metal Construction: Elegant brass finish ensures long-lasting beauty and reliability for your art display.Energy-Efficient LED Lighting: Emits 4000K daylight white light, saving up to 80% on electricity costs.Easy Plug-In Installation: Quick setup with included screws and hidden wiring for a clean look.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804_:R2t9sqblafn9pvqpkq:" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_1pwc14f7h)"&gt;Illuminate your artwork with our elegant LED Picture Light, designed to enhance any space while providing optimal functionality. Crafted with a durable metal construction and a sophisticated brass finish, this lamp not only adds a touch of sophistication but also ensures long-lasting use. The lamp features a 180° adjustable swing arm and a 270° rotatable lamp tube, allowing you to direct light precisely where it’s needed, making it perfect for showcasing paintings and gallery displays. With a gentle 4000K daylight white light output of 960 lumens and a CRI of 80, this LED light beautifully illuminates your artwork without overpowering it. Additionally, it is energy-efficient, saving up to 80% on electricity costs, making it an environmentally friendly choice. Installation is straightforward, as the plug-in design allows for easy setup without the hassle of frequent charging, and the wires can be discreetly hidden behind the frame for a clean look.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811_:R4t9sqblafn9pvqpkq:" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798_:R6t9sqblafn9pvqpkq:" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Durable Metal Construction: Elegant brass finish ensures long-lasting beauty and reliability for your art display.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Energy-Efficient LED Lighting: Emits 4000K daylight white light, saving up to 80% on electricity costs.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Easy Plug-In Installation: Quick setup with included screws and hidden wiring for a clean look.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/95331411/resize-h1200-w1200%5Ecompr-r85/3912/391244876/Plug-In+Picture+Light+For+Wall+-+LED+Art+Light+With+On%2FOff+Switch%2C+14-Inch+Adjustable+Brass+Gallery+Lighting+For+Picture+Display+And+Dartboard+Art+Work%2C+4000K+Daylight+White-38416110.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/43777109/resize-h400-w400%5Ecompr-r85/7412/74123933/Newton+Supply+Cable+Shield+Cable+Concealer+On-Wall+Cord+Cover+with+6%2C+25%E2%80%9D+Raceways+%E2%80%93+150%E2%80%9D+Cord+Management+System+Hides+Cords%2C+Wires+for+Wall+TVs%2C+Computers.jpg
+https://assets.wfcdn.com/im/31413974/resize-h400-w400%5Ecompr-r85/1981/198177871/Zipcord+Wire.jpg
+https://assets.wfcdn.com/im/30838335/resize-h400-w400%5Ecompr-r85/2881/288129295/LED+12V+Snap-on+Strip+Light+Power+Cable.jpg
+https://assets.wfcdn.com/im/52526978/resize-h400-w400%5Ecompr-r85/3249/32494809/Guy+Wire.jpg
+https://assets.wfcdn.com/im/08240973/resize-h400-w400%5Ecompr-r85/2841/284196345/Generator+Extension+Cord.jpg
+https://assets.wfcdn.com/im/77516752/resize-h400-w400%5Ecompr-r85/5298/52985646/Himalayan+Glow+Original+Replacement+Electric+Cord+with+%28ETL+Certified%29+Dimmer+Switch.jpg
+https://assets.wfcdn.com/im/39573844/resize-h400-w400%5Ecompr-r85/1956/195675505/Zipcord+Spool+Wire.jpg
+https://assets.wfcdn.com/im/57583058/resize-h400-w400%5Ecompr-r85/1943/194372326/1+Channel+Flasher+with+Speed+Control+Dial.jpg
+https://assets.wfcdn.com/im/20260802/resize-h400-w400%5Ecompr-r85/3616/361604951/Simple+Deluxe+6+Pack+20+Feet+Extension+Hanging+Lantern+Pendant+Light+Cord+with+E26+Socket%2C+Featuring+an+On%2FOff+Switch+%28Bulb+Not+Included%29%2C+White.jpg
+https://assets.wfcdn.com/im/29448697/resize-h400-w400%5Ecompr-r85/2933/293370592/Retractable+Extension+Cord+Reel+Power+Cord+Reel+65FT.jpg
+https://assets.wfcdn.com/im/94951440/resize-h400-w400%5Ecompr-r85/2933/293370700/Retractable+Extension+Cord+Reel+Power+Cord+Reel+50FT.jpg
+https://assets.wfcdn.com/im/7655537/resize-h400-w400%5Ecompr-r85/2933/293370668/Retractable+Extension+Cord+Reel+Power+Cord+Reel+45FT.jpg</t>
+  </si>
+  <si>
+    <t>23.6" Wide</t>
+  </si>
+  <si>
+    <t>30-Day Low Price</t>
+  </si>
+  <si>
+    <t>Metal</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797_:R2thsqblafn9pvqpkq:" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/14468406/resize-h600-w600%5Ecompr-r85/3912/391244602/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809_:R4thsqblafn9pvqpkq:" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;5.98'' W X 14.88'' D&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799_:R6thsqblafn9pvqpkq:" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807_:Rathsqblafn9pvqpkq:" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Plug-in&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Cord Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Matte Black&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795_:Rcthsqblafn9pvqpkq:" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806_:Rethsqblafn9pvqpkq:" data-name="SpecificationsAssembly"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808_:Rgthsqblafn9pvqpkq:" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067_:Rithsqblafn9pvqpkq:" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710_:Rkthsqblafn9pvqpkq:" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-remote-controlled-dimmable-picture-light-w100470591.html?piid=1176678157&amp;auctionId=e2b43dd7-d73e-4a97-901c-3fd762d2f147&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%22e2b43dd7-d73e-4a97-901c-3fd762d2f147%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>Remote Controlled  Dimmable Picture Light</t>
+  </si>
+  <si>
+    <t>W100470591</t>
+  </si>
+  <si>
+    <t>Built-in LED Light
+Power Source: Plug-in
+Pieces Included: Remote Control</t>
+  </si>
+  <si>
+    <t>Tailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.
+Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.
+Easy Install, Multiple Use: Effortless mounting for various displays and décors.
+Remote Precision: Aim within 50ft; quick pairing tips included.
+Secure Pairing: Hold buttons for optimal LED pairing.</t>
+  </si>
+  <si>
+    <t>About This ProductEffortless Plug-in Brilliance: Illuminate worry-free with our plug-in picture light. 18 energy-efficient LED beads consume just 5.4W, offering 330lm of warm 3000K light. The remote-controlled dimming (10-100%) and auto-off settings (15/30/60/120 mins) provide customizable ambiance. Explore dynamic flashing modes and frequencies for diverse atmospheres.FeaturesTailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.Easy Install, Multiple Use: Effortless mounting for various displays and décors.Remote Precision: Aim within 50ft; quick pairing tips included.Secure Pairing: Hold buttons for optimal LED pairing.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804_:R2t9sqblafn9pvqpkq:" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_1pwc14f7h)"&gt;Effortless Plug-in Brilliance: Illuminate worry-free with our plug-in picture light. 18 energy-efficient LED beads consume just 5.4W, offering 330lm of warm 3000K light. The remote-controlled dimming (10-100%) and auto-off settings (15/30/60/120 mins) provide customizable ambiance. Explore dynamic flashing modes and frequencies for diverse atmospheres.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811_:R4t9sqblafn9pvqpkq:" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798_:R6t9sqblafn9pvqpkq:" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Tailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Easy Install, Multiple Use: Effortless mounting for various displays and décors.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Remote Precision: Aim within 50ft; quick pairing tips included.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Secure Pairing: Hold buttons for optimal LED pairing.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/34182613/resize-h1200-w1200%5Ecompr-r85/2530/253058456/Remote+Controlled++Dimmable+Picture+Light-1176678157.jpg</t>
+  </si>
+  <si>
+    <t>23.62"</t>
+  </si>
+  <si>
+    <t>Sale</t>
+  </si>
+  <si>
+    <t>Aluminum, Glass</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797_:R2thsqblafn9pvqpkq:" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809_:R4thsqblafn9pvqpkq:" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.69'' H X 23.62'' W X 13.66'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;0.55 lb.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Cord Length - End to End&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;61'' L&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799_:R6thsqblafn9pvqpkq:" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056_:R8thsqblafn9pvqpkq:" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/efa85419-0874-4c8a-bffc-37a33ddba2b4/72103-3519429-cc-pe21120a-sg-ww.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Certifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807_:Rathsqblafn9pvqpkq:" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Plug-in&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Aluminum, Glass&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;18&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dimmable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;5.4 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;330lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,000K&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Cord Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Smart Enabled&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Extendable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Control Systems&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795_:Rcthsqblafn9pvqpkq:" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806_:Rethsqblafn9pvqpkq:" data-name="SpecificationsAssembly"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808_:Rgthsqblafn9pvqpkq:" data-name="SpecificationsWarranty"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067_:Rithsqblafn9pvqpkq:" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710_:Rkthsqblafn9pvqpkq:" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/latitude-run-dimmable-wall-sconce-360-rotatable-picture-light-bulbs-included-w110335095.html?piid=872958229%2C925311019&amp;auctionId=af00f4a9-47cf-447a-8339-b896ae3b6920&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%22af00f4a9-47cf-447a-8339-b896ae3b6920%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>Dimmable Wall Sconce 360° Rotatable Picture Light (Bulbs Included)</t>
+  </si>
+  <si>
+    <t>ByLatitude Run®</t>
+  </si>
+  <si>
+    <t>W110335095</t>
+  </si>
+  <si>
+    <t>Adjustable Arm
+Adjustable Shade
+Power Source: Hardwired</t>
+  </si>
+  <si>
+    <t>Elevate your home's aesthetic with our Exquisite Craftsmanship Picture Light. Meticulously crafted from premium copper, this wall sconce offers a blend of durability and elegance. The robust copper tube lends a rich texture, while the refined detailing promises a sophisticated presence in any room. This luxurious bathroom fixture transforms your lighting into a beacon of sophistication and luxury.
+Pure Copper Wall Sconce: This LED wall-mounted picture light is made of all copper; the thickened copper tube makes the wall sconce more textured; and the surface of the bathroom fixture has a detailed texture and exquisite workmanship. This wall sconce will bring more sophistication and luxury to your home lighting.
+These wall sconces, fashioned from pure copper, are equipped with an antioxidant surface coating that effectively shields against rust and discoloration, making them perfectly suited for installation in bathrooms and other damp environments. The adjustable vanity light shade offers a full 360-degree rotation, allowing you to direct the light precisely where you need it.
+Discover the perfect blend of style and utility with our Sleek and Functional Wall Sconces. Expertly fashioned from pure solid brass, these sconces bring a modern elegance to any setting. Protected by an antioxidant surface coating, they resist rust and fading, making them ideal for bathrooms and other wet environments. The adjustable vanity light shade offers a full 360° rotation, providing the flexibility to direct light exactly where it's needed. Enjoy the best of both form and function with these adaptable wall sconces.
+Modern Style: This bathroom wall sconce made of pure copper has a surface coating treated with antioxidants to prevent rusting and fading. Ideal for use in bathrooms or wet areas. The shade of the vanity light can be rotated up and down 360° to the position you want.
+This wall sconce boasts a length of 24 inches, with a disc base that spans a diameter of 6 inches. The package is complete with two E12 bulbs, versatile for a voltage range of 110V to 240V. Designed as a long tubular bathroom fixture, it's conveniently adaptable for various decorative settings. The installation process is straightforward, with all necessary hardware provided in the package—simply connect the wires, secure the shade, and install the bulbs to complete the setup.
+This versatile wall sconce is designed to be mounted either horizontally or vertically, accommodating a variety of home decor styles. It serves as an excellent addition to a bathroom vanity, bedroom, living room, dressing table, fireplace, mirror cabinet, entranceway, hallway, foyer, or even a bar or cafe setting. Moreover, its functionality extends to various lighting roles, such as a wall light, reading light, dressing table light, bathroom light, or picture light, offering a multitude of applications to enhance your space.
+Easy to Install: The wall lamp is 30 inches long, and the disc base is 6 inches in diameter, compatible with 110V-240V voltage. Each package includes two E12 base LED bulbs. Perfect with any décor, this fixture adds a sparkle to any space. All the mounting hardware and installation guide are included in the parcel; just connect the wires and place the shade and bulbs.
+Our Wall Sconce designed for Effortless Installation and the perfect addition to any home. With a sleek 24" length and a sturdy 4.7" diameter disc base, this fixture promises stability and a streamlined look. The package includes all necessary hardware and two versatile E12 bulbs, compatible with voltages ranging from 110V to 240V, making it ideal for bathrooms or any other space. Experience the simplicity of installation—connect the wires, secure the shade, and insert the bulbs. Enjoy a hassle-free process that lets you light up your space with style and convenience.
+Easy to Install: The wall lamp is 24 inches long, and the disc base is 6 inches in diameter, compatible with 110V-240V voltage. Each package includes two E12 base LED bulbs. Perfect with any décor, this fixture adds a sparkle to any space. All the mounting hardware and installation guide are included in the parcel; just connect the wires and place the shade and bulbs.
+Our versatile Wall Sconce adapts to a variety of settings, offering a flexible lighting solution for your home. With the ability to mount both horizontally and vertically, you can tailor its position to match your interior design. Ideal for enhancing the look of your bathroom vanity or providing functional illumination in bedrooms, living rooms, and beyond, this sconce is a smart choice for any space. It doubles as a wall light, reading light, dresser light, bathroom light, picture light, and more, opening up a world of lighting possibilities for your home.
+Wide Range of Applications: The wall sconce can be mounted horizontally or vertically on the wall to suit different home styles. It is a good choice for your bathroom vanity or bedroom, living room, dresser, fireplace light, mirror cabinet, doorway or entryway, hallway, foyer, or bar café. In addition, it can be used as a wall light, reading light, dresser light, bathroom light, picture light, etc.
+Please be aware that each piece in our shop is a testament to handcrafted artistry, meticulously crafted with care. The occasional presence of small bubbles is a natural hallmark of the hand-making process, adding a unique touch of character and authenticity to our products. These subtle imperfections are a celebration of their handcrafted origin.While we understand the pursuit of perfection, we believe these minute variations enhance the beauty and uniqueness of each item. We are confident that the charm of our handcrafted work will resonate with you, and we are here to help you find a piece that aligns with your taste and needs. Our commitment to quality and craftsmanship shines through in every creation, ensuring a distinctive and aesthetically pleasing addition to your home.
+2-Year After-Sales Guarantee: If you need any support, please contact us through your order or our message, and we will provide you with a satisfactory solution within 12 hours.</t>
+  </si>
+  <si>
+    <t>About This ProductThe modern adjustable swing arm wall sconce embodies sophistication, showcasing a classy finish to instantly upgrade your bedroom or living room. Knurling copper and exuding a unique lingering charm, these indoor wall sconces will bring more sophistication and luxury to your home lighting. FeaturesElevate your home's aesthetic with our Exquisite Craftsmanship Picture Light. Meticulously crafted from premium copper, this wall sconce offers a blend of durability and elegance. The robust copper tube lends a rich texture, while the refined detailing promises a sophisticated presence in any room. This luxurious bathroom fixture transforms your lighting into a beacon of sophistication and luxury.Pure Copper Wall Sconce: This LED wall-mounted picture light is made of all copper; the thickened copper tube makes the wall sconce more textured; and the surface of the bathroom fixture has a detailed texture and exquisite workmanship. This wall sconce will bring more sophistication and luxury to your home lighting.These wall sconces, fashioned from pure copper, are equipped with an antioxidant surface coating that effectively shields against rust and discoloration, making them perfectly suited for installation in bathrooms and other damp environments. The adjustable vanity light shade offers a full 360-degree rotation, allowing you to direct the light precisely where you need it.Discover the perfect blend of style and utility with our Sleek and Functional Wall Sconces. Expertly fashioned from pure solid brass, these sconces bring a modern elegance to any setting. Protected by an antioxidant surface coating, they resist rust and fading, making them ideal for bathrooms and other wet environments. The adjustable vanity light shade offers a full 360° rotation, providing the flexibility to direct light exactly where it's needed. Enjoy the best of both form and function with these adaptable wall sconces.Modern Style: This bathroom wall sconce made of pure copper has a surface coating treated with antioxidants to prevent rusting and fading. Ideal for use in bathrooms or wet areas. The shade of the vanity light can be rotated up and down 360° to the position you want.This wall sconce boasts a length of 24 inches, with a disc base that spans a diameter of 6 inches. The package is complete with two E12 bulbs, versatile for a voltage range of 110V to 240V. Designed as a long tubular bathroom fixture, it's conveniently adaptable for various decorative settings. The installation process is straightforward, with all necessary hardware provided in the package—simply connect the wires, secure the shade, and install the bulbs to complete the setup.This versatile wall sconce is designed to be mounted either horizontally or vertically, accommodating a variety of home decor styles. It serves as an excellent addition to a bathroom vanity, bedroom, living room, dressing table, fireplace, mirror cabinet, entranceway, hallway, foyer, or even a bar or cafe setting. Moreover, its functionality extends to various lighting roles, such as a wall light, reading light, dressing table light, bathroom light, or picture light, offering a multitude of applications to enhance your space.Easy to Install: The wall lamp is 30 inches long, and the disc base is 6 inches in diameter, compatible with 110V-240V voltage. Each package includes two E12 base LED bulbs. Perfect with any décor, this fixture adds a sparkle to any space. All the mounting hardware and installation guide are included in the parcel; just connect the wires and place the shade and bulbs.Our Wall Sconce designed for Effortless Installation and the perfect addition to any home. With a sleek 24" length and a sturdy 4.7" diameter disc base, this fixture promises stability and a streamlined look. The package includes all necessary hardware and two versatile E12 bulbs, compatible with voltages ranging from 110V to 240V, making it ideal for bathrooms or any other space. Experience the simplicity of installation—connect the wires, secure the shade, and insert the bulbs. Enjoy a hassle-free process that lets you light up your space with style and convenience.Easy to Install: The wall lamp is 24 inches long, and the disc base is 6 inches in diameter, compatible with 110V-240V voltage. Each package includes two E12 base LED bulbs. Perfect with any décor, this fixture adds a sparkle to any space. All the mounting hardware and installation guide are included in the parcel; just connect the wires and place the shade and bulbs.Our versatile Wall Sconce adapts to a variety of settings, offering a flexible lighting solution for your home. With the ability to mount both horizontally and vertically, you can tailor its position to match your interior design. Ideal for enhancing the look of your bathroom vanity or providing functional illumination in bedrooms, living rooms, and beyond, this sconce is a smart choice for any space. It doubles as a wall light, reading light, dresser light, bathroom light, picture light, and more, opening up a world of lighting possibilities for your home.Wide Range of Applications: The wall sconce can be mounted horizontally or vertically on the wall to suit different home styles. It is a good choice for your bathroom vanity or bedroom, living room, dresser, fireplace light, mirror cabinet, doorway or entryway, hallway, foyer, or bar café. In addition, it can be used as a wall light, reading light, dresser light, bathroom light, picture light, etc.Please be aware that each piece in our shop is a testament to handcrafted artistry, meticulously crafted with care. The occasional presence of small bubbles is a natural hallmark of the hand-making process, adding a unique touch of character and authenticity to our products. These subtle imperfections are a celebration of their handcrafted origin.While we understand the pursuit of perfection, we believe these minute variations enhance the beauty and uniqueness of each item. We are confident that the charm of our handcrafted work will resonate with you, and we are here to help you find a piece that aligns with your taste and needs. Our commitment to quality and craftsmanship shines through in every creation, ensuring a distinctive and aesthetically pleasing addition to your home.2-Year After-Sales Guarantee: If you need any support, please contact us through your order or our message, and we will provide you with a satisfactory solution within 12 hours.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804_:R2t9sqblafn9pvqpkq:" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_1pwc14f7h)"&gt;The modern adjustable swing arm wall sconce embodies sophistication, showcasing a classy finish to instantly upgrade your bedroom or living room. Knurling copper and exuding a unique lingering charm, these indoor wall sconces will bring more sophistication and luxury to your home lighting. &lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811_:R4t9sqblafn9pvqpkq:" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798_:R6t9sqblafn9pvqpkq:" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Elevate your home's aesthetic with our Exquisite Craftsmanship Picture Light. Meticulously crafted from premium copper, this wall sconce offers a blend of durability and elegance. The robust copper tube lends a rich texture, while the refined detailing promises a sophisticated presence in any room. This luxurious bathroom fixture transforms your lighting into a beacon of sophistication and luxury.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Pure Copper Wall Sconce: This LED wall-mounted picture light is made of all copper; the thickened copper tube makes the wall sconce more textured; and the surface of the bathroom fixture has a detailed texture and exquisite workmanship. This wall sconce will bring more sophistication and luxury to your home lighting.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;These wall sconces, fashioned from pure copper, are equipped with an antioxidant surface coating that effectively shields against rust and discoloration, making them perfectly suited for installation in bathrooms and other damp environments. The adjustable vanity light shade offers a full 360-degree rotation, allowing you to direct the light precisely where you need it.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Discover the perfect blend of style and utility with our Sleek and Functional Wall Sconces. Expertly fashioned from pure solid brass, these sconces bring a modern elegance to any setting. Protected by an antioxidant surface coating, they resist rust and fading, making them ideal for bathrooms and other wet environments. The adjustable vanity light shade offers a full 360° rotation, providing the flexibility to direct light exactly where it's needed. Enjoy the best of both form and function with these adaptable wall sconces.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Modern Style: This bathroom wall sconce made of pure copper has a surface coating treated with antioxidants to prevent rusting and fading. Ideal for use in bathrooms or wet areas. The shade of the vanity light can be rotated up and down 360° to the position you want.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;This wall sconce boasts a length of 24 inches, with a disc base that spans a diameter of 6 inches. The package is complete with two E12 bulbs, versatile for a voltage range of 110V to 240V. Designed as a long tubular bathroom fixture, it's conveniently adaptable for various decorative settings. The installation process is straightforward, with all necessary hardware provided in the package—simply connect the wires, secure the shade, and install the bulbs to complete the setup.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;This versatile wall sconce is designed to be mounted either horizontally or vertically, accommodating a variety of home decor styles. It serves as an excellent addition to a bathroom vanity, bedroom, living room, dressing table, fireplace, mirror cabinet, entranceway, hallway, foyer, or even a bar or cafe setting. Moreover, its functionality extends to various lighting roles, such as a wall light, reading light, dressing table light, bathroom light, or picture light, offering a multitude of applications to enhance your space.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Easy to Install: The wall lamp is 30 inches long, and the disc base is 6 inches in diameter, compatible with 110V-240V voltage. Each package includes two E12 base LED bulbs. Perfect with any décor, this fixture adds a sparkle to any space. All the mounting hardware and installation guide are included in the parcel; just connect the wires and place the shade and bulbs.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Our Wall Sconce designed for Effortless Installation and the perfect addition to any home. With a sleek 24" length and a sturdy 4.7" diameter disc base, this fixture promises stability and a streamlined look. The package includes all necessary hardware and two versatile E12 bulbs, compatible with voltages ranging from 110V to 240V, making it ideal for bathrooms or any other space. Experience the simplicity of installation—connect the wires, secure the shade, and insert the bulbs. Enjoy a hassle-free process that lets you light up your space with style and convenience.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Easy to Install: The wall lamp is 24 inches long, and the disc base is 6 inches in diameter, compatible with 110V-240V voltage. Each package includes two E12 base LED bulbs. Perfect with any décor, this fixture adds a sparkle to any space. All the mounting hardware and installation guide are included in the parcel; just connect the wires and place the shade and bulbs.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Our versatile Wall Sconce adapts to a variety of settings, offering a flexible lighting solution for your home. With the ability to mount both horizontally and vertically, you can tailor its position to match your interior design. Ideal for enhancing the look of your bathroom vanity or providing functional illumination in bedrooms, living rooms, and beyond, this sconce is a smart choice for any space. It doubles as a wall light, reading light, dresser light, bathroom light, picture light, and more, opening up a world of lighting possibilities for your home.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Wide Range of Applications: The wall sconce can be mounted horizontally or vertically on the wall to suit different home styles. It is a good choice for your bathroom vanity or bedroom, living room, dresser, fireplace light, mirror cabinet, doorway or entryway, hallway, foyer, or bar café. In addition, it can be used as a wall light, reading light, dresser light, bathroom light, picture light, etc.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Please be aware that each piece in our shop is a testament to handcrafted artistry, meticulously crafted with care. The occasional presence of small bubbles is a natural hallmark of the hand-making process, adding a unique touch of character and authenticity to our products. These subtle imperfections are a celebration of their handcrafted origin.While we understand the pursuit of perfection, we believe these minute variations enhance the beauty and uniqueness of each item. We are confident that the charm of our handcrafted work will resonate with you, and we are here to help you find a piece that aligns with your taste and needs. Our commitment to quality and craftsmanship shines through in every creation, ensuring a distinctive and aesthetically pleasing addition to your home.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;2-Year After-Sales Guarantee: If you need any support, please contact us through your order or our message, and we will provide you with a satisfactory solution within 12 hours.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/91643109/resize-h1200-w1200%5Ecompr-r85/3051/305128612/Dimmable+Wall+Sconce+360%C2%B0+Rotatable+Picture+Light+%28Bulbs+Included%29-872958229-925311019.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/53704876/resize-h400-w400%5Ecompr-r85/3361/336144314/B11+LED+-+Candelabra+Base+-+Clear++-+120+Volt.jpg
+https://assets.wfcdn.com/im/75463114/resize-h400-w400%5Ecompr-r85/7146/71464409/Wilfred+4+Watt+Equivalent+B11+E12%2FCandelabra+Dimmable+2700K+LED+Bulb.jpg
+https://assets.wfcdn.com/im/43020862/resize-h400-w400%5Ecompr-r85/9416/94169093/Adorne%C2%AE+Paddle+0-10V+Single+Pole+and+3+Way+Dimmer+with+Microban.jpg
+https://assets.wfcdn.com/im/86831325/resize-h400-w400%5Ecompr-r85/3232/323290713/Lutron+Toggler+Light+Almond+150+W+3-Way+Dimmer+Switch+1+pk.jpg
+https://assets.wfcdn.com/im/36160435/resize-h400-w400%5Ecompr-r85/3289/328979479/Trademaster+700W+Tru+Universal+Toggle+Slide+Single+Pole%2F3-Way+Dimmer.jpg
+https://assets.wfcdn.com/im/79397290/resize-h400-w400%5Ecompr-r85/4141/414168658/Lutron+Diva+with+Night+Mode+LED%2B+Dimmer+Switch+for+Dimmable+LED+Bulbs%2C+150-Watt%2FSingle-Pole+or+3-Way%2C+White+%28DVCLN-153P-WH%29.jpg
+https://assets.wfcdn.com/im/87282591/resize-h400-w400%5Ecompr-r85/3481/348182725/Lutron+Caseta+5+amps+3-Way+Smart-Enabled+Switch+White+1+pk.jpg
+https://assets.wfcdn.com/im/09689593/resize-h400-w400%5Ecompr-r85/3232/323290720/Lutron+Caseta+White+150+W+3-Way+Smart-Enabled+Dimmer+Switch+w%2FRemote+Control+1+pk.jpg
+https://assets.wfcdn.com/im/42923040/resize-h400-w400%5Ecompr-r85/3481/348182704/Lutron+Caseta+5+amps+Single+Pole+3-Way+Smart-Enabled+Dimmer+Switch+White+1+pk.jpg
+https://assets.wfcdn.com/im/22919560/resize-h400-w400%5Ecompr-r85/3913/391370709/TopGreener+Table-Top+Plug+in+Dimmer+with+Slide+Control+for+Lamps+-+White+%283+Pack%29.jpg
+https://assets.wfcdn.com/im/12874415/resize-h400-w400%5Ecompr-r85/3922/392200729/TopGreener+Kalide+15+Tamper+Resistant+Slide+Single+Pole+Dimmer+-+Silver+%283-Pack%29.jpg
+https://assets.wfcdn.com/im/88020029/resize-h400-w400%5Ecompr-r85/2612/261259366/Single+Pole+Rocker+Light+Switch.jpg</t>
+  </si>
+  <si>
+    <t>18.9" H x 18.9" W x 9.25" D</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797_:R2thsqblafn9pvqpkq:" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/42448953/resize-h600-w600%5Ecompr-r85/2865/286513214/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809_:R4thsqblafn9pvqpkq:" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Shade&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;24'' W X 1.38'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6'' H X 24'' W X 6'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6'' W&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6'' H&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.2 lb.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;0.98'' D&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799_:R6thsqblafn9pvqpkq:" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056_:R8thsqblafn9pvqpkq:" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/1c4d6c6b-e66b-4811-a2f9-37361570bce0/cayi1014%20installation%20&amp;amp;%20assembly.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Installation And Assembly (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807_:Rathsqblafn9pvqpkq:" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;5 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Shade Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;110 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dimmable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Base&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;E12/Candelabra&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down, Multiple Directions, Ambient, Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Backplate Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Arm&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Color&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Amber&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Rated Bulb Life&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;50,000 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Not Listed&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Shade&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Type Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature (Kelvin)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2,700K&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;400lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Shape&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Candle&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Incandescent Equivalent Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;40 Watt&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795_:Rcthsqblafn9pvqpkq:" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806_:Rethsqblafn9pvqpkq:" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808_:Rgthsqblafn9pvqpkq:" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Full&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067_:Rithsqblafn9pvqpkq:" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710_:Rkthsqblafn9pvqpkq:" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-led-dimmable-picture-light-with-remote-control-w116047473.html?piid=2071728941%2C2069622721</t>
   </si>
   <si>
     <t>24” LED Battery Operated WIreless Dimmable Picture Light with Remote Control​ (Set of 2)</t>
   </si>
   <si>
-    <t>ByEbern Designs</t>
-[...1 lines deleted...]
-  <si>
     <t>W116047473</t>
-  </si>
-[...1 lines deleted...]
-    <t>usd</t>
   </si>
   <si>
     <t>Power Source: Battery Powered
 Built-in LED Light
-Remote Control Included
 Pieces Included: Remote Control</t>
   </si>
   <si>
     <t>Rechargeable &amp; Cordless Convenience: No need for hardwiring or outlets — this LED wall light features a built-in rechargeable battery for true plug-free flexibility. Simply charge it, mount it, and enjoy clean, elegant lighting anywhere you need it, from hallways to art galleries.
 Elegant Design：The slim rectangular light bar creates a visually balanced and refined appearance. Its minimalist form and smooth metallic finish complement modern, classic, and transitional interiors, adding subtle luxury to any wall.
 Premium Aluminum Build: Crafted from durable, lightweight aluminum, this wall lamp offers excellent heat dissipation and lasting quality. The fine texture and sleek finish enhance the lamp’s contemporary aesthetic while ensuring long-term reliability.
 Adjustable Lighting with Remote Control: Comes with an easy-to-use remote for brightness and color temperature control. Adjust the lighting tone to highlight your artwork or create the perfect mood — from warm and cozy to bright and vibrant.
 Perfect for Art Display: Designed specifically for illuminating paintings, photos, or decorative wall pieces. The even LED light enhances color depth and texture, bringing out every detail and making your art truly stand out.
 No wiring required: Easy installation, no electrician required, and can be completed independently in 15 minutes.</t>
   </si>
   <si>
     <t>About This ProductIlluminate Your Art with Modern Elegance. Showcase the beauty of your artwork with our rechargeable LED wall light — a perfect fusion of form and function. Crafted with a sleek rectangular light bar, this picture light delivers a refined sense of balance and harmony, enhancing both your wall and the art it highlights. Made from premium aluminum, this lamp is more than just a light source — it’s a statement piece that adds a touch of modern sophistication to your home décor. Its minimalist silhouette blends effortlessly with a variety of interior styles, from contemporary to classic. Equipped with a convenient remote control, this LED picture light allows you to easily adjust brightness and lighting modes to suit different times of day, artworks, or moods. The cordless, plug-free design offers true flexibility — simply mount, switch on, and enjoy beautifully illuminated walls without complicated wiring. Elevate your wall art with this LED picture light — where modern design meets captivating brilliance, creating an ambiance that inspires and enchants.FeaturesRechargeable &amp; Cordless Convenience: No need for hardwiring or outlets — this LED wall light features a built-in rechargeable battery for true plug-free flexibility. Simply charge it, mount it, and enjoy clean, elegant lighting anywhere you need it, from hallways to art galleries.Elegant Design：The slim rectangular light bar creates a visually balanced and refined appearance. Its minimalist form and smooth metallic finish complement modern, classic, and transitional interiors, adding subtle luxury to any wall.Premium Aluminum Build: Crafted from durable, lightweight aluminum, this wall lamp offers excellent heat dissipation and lasting quality. The fine texture and sleek finish enhance the lamp’s contemporary aesthetic while ensuring long-term reliability.Adjustable Lighting with Remote Control: Comes with an easy-to-use remote for brightness and color temperature control. Adjust the lighting tone to highlight your artwork or create the perfect mood — from warm and cozy to bright and vibrant.Perfect for Art Display: Designed specifically for illuminating paintings, photos, or decorative wall pieces. The even LED light enhances color depth and texture, bringing out every detail and making your art truly stand out.No wiring required: Easy installation, no electrician required, and can be completed independently in 15 minutes.Show More</t>
   </si>
   <si>
-    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="RomanceCopy" data-node-id="BlockBuilderRomanceCopy::58804_5e1fb304-bf0d-4f5f-9572-51d1027c2c96"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_1pwc14f7h)"&gt;Illuminate Your Art with Modern Elegance. Showcase the beauty of your artwork with our rechargeable LED wall light — a perfect fusion of form and function. Crafted with a sleek rectangular light bar, this picture light delivers a refined sense of balance and harmony, enhancing both your wall and the art it highlights. Made from premium aluminum, this lamp is more than just a light source — it’s a statement piece that adds a touch of modern sophistication to your home décor. Its minimalist silhouette blends effortlessly with a variety of interior styles, from contemporary to classic. Equipped with a convenient remote control, this LED picture light allows you to easily adjust brightness and lighting modes to suit different times of day, artworks, or moods. The cordless, plug-free design offers true flexibility — simply mount, switch on, and enjoy beautifully illuminated walls without complicated wiring. Elevate your wall art with this LED picture light — where modern design meets captivating brilliance, creating an ambiance that inspires and enchants.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="WhatsIncluded" data-node-id="BlockBuilderWhatsIncluded::58811_e02773a3-5450-48d8-b897-196ace6fac14"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="FeatureBullets" data-node-id="BlockBuilderFeatureBullets::58798_31e9c149-2793-4be6-b7bb-a37e02d8f693"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Rechargeable &amp;amp; Cordless Convenience: No need for hardwiring or outlets — this LED wall light features a built-in rechargeable battery for true plug-free flexibility. Simply charge it, mount it, and enjoy clean, elegant lighting anywhere you need it, from hallways to art galleries.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Elegant Design：The slim rectangular light bar creates a visually balanced and refined appearance. Its minimalist form and smooth metallic finish complement modern, classic, and transitional interiors, adding subtle luxury to any wall.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Premium Aluminum Build: Crafted from durable, lightweight aluminum, this wall lamp offers excellent heat dissipation and lasting quality. The fine texture and sleek finish enhance the lamp’s contemporary aesthetic while ensuring long-term reliability.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Adjustable Lighting with Remote Control: Comes with an easy-to-use remote for brightness and color temperature control. Adjust the lighting tone to highlight your artwork or create the perfect mood — from warm and cozy to bright and vibrant.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Perfect for Art Display: Designed specifically for illuminating paintings, photos, or decorative wall pieces. The even LED light enhances color depth and texture, bringing out every detail and making your art truly stand out.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;No wiring required: Easy installation, no electrician required, and can be completed independently in 15 minutes.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
-[...18 lines deleted...]
-https://assets.wfcdn.com/im/82056503/resize-h1200-w1200%5Ecompr-r85/3855/385578109/24%E2%80%9D+LED+Battery+Operated+WIreless+Dimmable+Picture+Light+with+Remote+Control%E2%80%8B-2069622721-2071728941.jpg</t>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k: 0; --_6o3atz56: 0; --_6o3atz3y: var(--_1pwc14f26); --_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804_:ra1:" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba: var(--_1pwc14f7h); --_6o3atz18u: inherit;"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8: pre-line; --_6o3atzba: var(--_1pwc14f7h);"&gt;Illuminate Your Art with Modern Elegance. Showcase the beauty of your artwork with our rechargeable LED wall light — a perfect fusion of form and function. Crafted with a sleek rectangular light bar, this picture light delivers a refined sense of balance and harmony, enhancing both your wall and the art it highlights. Made from premium aluminum, this lamp is more than just a light source — it’s a statement piece that adds a touch of modern sophistication to your home décor. Its minimalist silhouette blends effortlessly with a variety of interior styles, from contemporary to classic. Equipped with a convenient remote control, this LED picture light allows you to easily adjust brightness and lighting modes to suit different times of day, artworks, or moods. The cordless, plug-free design offers true flexibility — simply mount, switch on, and enjoy beautifully illuminated walls without complicated wiring. Elevate your wall art with this LED picture light — where modern design meets captivating brilliance, creating an ambiance that inspires and enchants.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k: 0; --_6o3atz56: 0; --_6o3atz3y: var(--_1pwc14f26); --_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811_:ra2:" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k: 0; --_6o3atz56: 0; --_6o3atz3y: var(--_1pwc14f26); --_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798_:ra3:" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba: var(--_1pwc14f7h); --_6o3atz18u: inherit;"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s: 0;"&gt;Rechargeable &amp;amp; Cordless Convenience: No need for hardwiring or outlets — this LED wall light features a built-in rechargeable battery for true plug-free flexibility. Simply charge it, mount it, and enjoy clean, elegant lighting anywhere you need it, from hallways to art galleries.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s: 0;"&gt;Elegant Design：The slim rectangular light bar creates a visually balanced and refined appearance. Its minimalist form and smooth metallic finish complement modern, classic, and transitional interiors, adding subtle luxury to any wall.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s: 0;"&gt;Premium Aluminum Build: Crafted from durable, lightweight aluminum, this wall lamp offers excellent heat dissipation and lasting quality. The fine texture and sleek finish enhance the lamp’s contemporary aesthetic while ensuring long-term reliability.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s: 0;"&gt;Adjustable Lighting with Remote Control: Comes with an easy-to-use remote for brightness and color temperature control. Adjust the lighting tone to highlight your artwork or create the perfect mood — from warm and cozy to bright and vibrant.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s: 0;"&gt;Perfect for Art Display: Designed specifically for illuminating paintings, photos, or decorative wall pieces. The even LED light enhances color depth and texture, bringing out every detail and making your art truly stand out.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s: 0;"&gt;No wiring required: Easy installation, no electrician required, and can be completed independently in 15 minutes.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k: 0; --_6o3atz56: 0; --_6o3atz3y: var(--_1pwc14f26); --_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/97304948/resize-h1200-w1200%5Ecompr-r85/3831/383148495/24%E2%80%9D+LED+Battery+Operated+WIreless+Dimmable+Picture+Light+with+Remote+Control%E2%80%8B-2071728941-2069622721.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/46244898/resize-h400-w400%5Ecompr-r85/3831/383148495/24%E2%80%9D+LED+Battery+Operated+WIreless+Dimmable+Picture+Light+with+Remote+Control%E2%80%8B.jpg
+https://assets.wfcdn.com/im/47772247/resize-h400-w400%5Ecompr-r85/3893/389307347/31%E2%80%9D+Cordless+LED+Picture+Lights+With+Remote.jpg
+https://assets.wfcdn.com/im/04361107/resize-h400-w400%5Ecompr-r85/3377/337716108/Battery+Operated+Dimmable+Wall+Mount+Picture+Light+With+Remote+Control.jpg
+https://assets.wfcdn.com/im/14133677/resize-h400-w400%5Ecompr-r85/3099/309979438/1-Light+Dimmable+LED+Picture+Light+with+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Artwork+Display+Lighting.jpg
+https://assets.wfcdn.com/im/75748395/resize-h400-w400%5Ecompr-r85/4121/412138685/31%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+With+Remote+in+Polished+Gold.jpg
+https://assets.wfcdn.com/im/63372527/resize-h400-w400%5Ecompr-r85/3349/334994204/23.6+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg
+https://assets.wfcdn.com/im/78173296/resize-h400-w400%5Ecompr-r85/3282/328210032/Brushed+Gold+15.75+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg</t>
   </si>
   <si>
     <t>3.35" H x 24" x 4.7" D</t>
   </si>
   <si>
     <t>Spend and Save</t>
   </si>
   <si>
     <t>Aluminum</t>
   </si>
   <si>
-    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="DimensionalImage" data-node-id="BlockBuilderDimensionalImage::58797_29c18da3-494f-485b-89ca-3004e903d5e6"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/13260886/resize-h600-w600%5Ecompr-r85/3855/385578557/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="StructuredDimensions" data-node-id="BlockBuilderStructuredDimensions::58809_ec836dc4-6dbb-440d-b3f4-6dbb928eb3fd"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3.35'' H X 24'' W X 4.7'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3.2'' H&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.7'' W&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.7'' D&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="FreeFormDimensions" data-node-id="BlockBuilderFreeFormDimensions::58799_1557a3c2-bc5c-4d64-b381-076a4e4a0c55"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="SpecificationsDetails" data-node-id="BlockBuilderSpecificationsDetails::58807_ce097d1d-a81b-4565-a6d7-3795475e0ca3"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Aluminum&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Shade Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dimmable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.5 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;680lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6,000K&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Color Rendering Index (CRI)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;90&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Rated Lifespan&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;50,000 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Remote Control Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Battery Operated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Care&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wipe clean with a dry cloth&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Backplate Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Battery or Batteries Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Gold&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Rechargeable Batteries&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Tunable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Timer&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Rust Resistant&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="Certifications" data-node-id="BlockBuilderCertifications::58795_a738e2b4-cb95-48db-b4c4-d908cb8d5947"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="SpecificationsAssembly" data-node-id="BlockBuilderSpecificationsAssembly::58806_ab15acc7-97e9-4e34-93dd-e16599d0a4c8"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="SpecificationsWarranty" data-node-id="BlockBuilderSpecificationsWarranty::58808_8ea9aeb4-d66e-4c07-be31-27e359315eb1"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="SpecificationsPartNumber" data-node-id="BlockBuilderSpecificationsPartNumber::140067_e2063f6a-cdb0-4091-9be5-5cfaf3bcd084"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="PropSixtyFive" data-node-id="BlockBuilderProposition65Block::58710_162802a7-78bd-49e7-983b-a0c552d29bd6"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...126 lines deleted...]
-    <t>W003377119</t>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k: 0; --_6o3atz56: 0; --_6o3atz3y: var(--_1pwc14f26); --_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797_:ra7:" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba: var(--_1pwc14f7h); --_6o3atz18u: inherit;"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/13260886/resize-h600-w600%5Ecompr-r85/3855/385578557/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0" loading="lazy"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k: 0; --_6o3atz56: 0; --_6o3atz3y: var(--_1pwc14f26); --_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809_:ra8:" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba: var(--_1pwc14f7h); --_6o3atz18u: inherit;"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8: repeat(2, 1fr);"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3.35'' H X 24'' W X 4.7'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3.2'' H&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.7'' W&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.7'' D&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k: 0; --_6o3atz56: 0; --_6o3atz3y: var(--_1pwc14f26); --_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799_:ra9:" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k: 0; --_6o3atz56: 0; --_6o3atz3y: var(--_1pwc14f26); --_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k: 0; --_6o3atz56: 0; --_6o3atz3y: var(--_1pwc14f26); --_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807_:rab:" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba: var(--_1pwc14f7h); --_6o3atz18u: inherit;"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8: repeat(2, 1fr);"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Aluminum&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Shade Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Dimmable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 25px;"&gt;Integrated LED Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.5 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 25px;"&gt;Integrated LED Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;680lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 25px;"&gt;Integrated LED Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6,000K&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 25px;"&gt;Integrated LED Color Rendering Index (CRI)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;90&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 25px;"&gt;Integrated LED Rated Lifespan&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;50,000 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Switch Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Battery Operated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Product Care&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wipe clean with a dry cloth&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Backplate Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Battery or Batteries Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Gold&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Rechargeable Batteries&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Adjustable Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Tunable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Timer&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Rust Resistant&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k: 0; --_6o3atz56: 0; --_6o3atz3y: var(--_1pwc14f26); --_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795_:rac:" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k: 0; --_6o3atz56: 0; --_6o3atz3y: var(--_1pwc14f26); --_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806_:rad:" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba: var(--_1pwc14f7h); --_6o3atz18u: inherit;"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8: repeat(2, 1fr);"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k: 0; --_6o3atz56: 0; --_6o3atz3y: var(--_1pwc14f26); --_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808_:rae:" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba: var(--_1pwc14f7h); --_6o3atz18u: inherit;"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8: repeat(2, 1fr);"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 25px;"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k: 0px;"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k: 0; --_6o3atz56: 0; --_6o3atz3y: var(--_1pwc14f26); --_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067_:raf:" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k: 0; --_6o3atz56: 0; --_6o3atz3y: var(--_1pwc14f26); --_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710_:rag:" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k: 0; --_6o3atz56: 0; --_6o3atz3y: var(--_1pwc14f26); --_6o3atz5s: var(--_1pwc14f26);"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/east-urban-home-modern-wall-lamp-with-metal-body-acrylic-cap-antique-finish-3000k-warm-white-perfect-for-glam-scandinavian-hotel-decor-stylish-lighting-for-living-room-bedroom-w100467299.html?piid=300476867%2C300476876</t>
+  </si>
+  <si>
+    <t>Modern Wall Lamp with Metal Body &amp; Acrylic Cap, Antique Finish, 15.7 x 2.0 x 5.1 inches | 1 x 8W LED, 3000K Warm Light, 800 Lm | Perfect for Home, Hotel, or Scandinavian Décor, Stylish &amp; Functional Design</t>
+  </si>
+  <si>
+    <t>ByEast Urban Home</t>
+  </si>
+  <si>
+    <t>W100467299</t>
   </si>
   <si>
     <t>Built-in LED Light
-Power Source: Hardwired
-[...20 lines deleted...]
-https://assets.wfcdn.com/im/77516752/resize-h400-w400%5Ecompr-r85/5298/52985646/Himalayan+Glow+Original+Replacement+Electric+Cord+with+%28ETL+Certified%29+Dimmer+Switch.jpg
+Power Source: Hardwired</t>
+  </si>
+  <si>
+    <t>Equipped with a 1 x 8 W LED socket, the wall lamp provides a brilliant and energy-efficient lighting solution. The 3000 K color temperature emits a warm and inviting glow, creating a cozy and inviting atmosphere in your home or office. With an impressive 840 Lm output, this lamp ensures ample illumination to brighten up any space.
+The color of this wall lamp is truly captivating. Its soft and delicate hue adds a touch of femininity and elegance to any room. Whether you want to create a romantic ambiance or add a hint of luxury to your space, this lamp is the perfect choice.</t>
+  </si>
+  <si>
+    <t>About This ProductTransform your space with the captivating beauty of our Rose Gold Wall Lamp
+Enhance the ambiance of any room with our exquisite Rose Gold Wall Lamp. Crafted with a metal body, this stunning piece exudes elegance and sophistication. Its solid color design, combined with a modern-novelty concept, adds a touch of glamour to your space, making it perfect for hotels, Scandinavian-inspired interiors, or anyone seeking a luxurious atmosphere.
+Create a mesmerizing glow with LED technology
+Equipped with a 1 x 8 W LED socket, our wall lamp provides a brilliant and energy-efficient lighting solution. The 3000 K color temperature emits a warm and inviting glow, creating a cozy and inviting atmosphere in your home or office. With an impressive 840 Lm output, this lamp ensures ample illumination to brighten up any space.
+Immerse yourself in the allure of Rose Gold
+The Rose Gold color of this wall lamp is truly captivating. Its soft and delicate hue adds a touch of femininity and elegance to any room. Whether you want to create a romantic ambiance or add a hint of luxury to your space, this lamp is the perfect choice.
+Technical Details:
+• Product Type: Wall Lamp
+• Material: Metal Body
+• Socket Type: 1 x 8 W LED
+• Color Temperature: 3000 K
+• Luminous Flux: 840 Lm
+• Color: Rose Gold
+Illuminate your space with style and sophistication. Order our Rose Gold Wall Lamp today and experience the transformative power of exquisite lighting.
+Made In TürkiyeFeaturesEquipped with a 1 x 8 W LED socket, the wall lamp provides a brilliant and energy-efficient lighting solution. The 3000 K color temperature emits a warm and inviting glow, creating a cozy and inviting atmosphere in your home or office. With an impressive 840 Lm output, this lamp ensures ample illumination to brighten up any space.The color of this wall lamp is truly captivating. Its soft and delicate hue adds a touch of femininity and elegance to any room. Whether you want to create a romantic ambiance or add a hint of luxury to your space, this lamp is the perfect choice.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804_:R2t9sqblafn9pvqpkq:" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_1pwc14f7h)"&gt;Transform your space with the captivating beauty of our Rose Gold Wall Lamp
+Enhance the ambiance of any room with our exquisite Rose Gold Wall Lamp. Crafted with a metal body, this stunning piece exudes elegance and sophistication. Its solid color design, combined with a modern-novelty concept, adds a touch of glamour to your space, making it perfect for hotels, Scandinavian-inspired interiors, or anyone seeking a luxurious atmosphere.
+Create a mesmerizing glow with LED technology
+Equipped with a 1 x 8 W LED socket, our wall lamp provides a brilliant and energy-efficient lighting solution. The 3000 K color temperature emits a warm and inviting glow, creating a cozy and inviting atmosphere in your home or office. With an impressive 840 Lm output, this lamp ensures ample illumination to brighten up any space.
+Immerse yourself in the allure of Rose Gold
+The Rose Gold color of this wall lamp is truly captivating. Its soft and delicate hue adds a touch of femininity and elegance to any room. Whether you want to create a romantic ambiance or add a hint of luxury to your space, this lamp is the perfect choice.
+Technical Details:
+• Product Type: Wall Lamp
+• Material: Metal Body
+• Socket Type: 1 x 8 W LED
+• Color Temperature: 3000 K
+• Luminous Flux: 840 Lm
+• Color: Rose Gold
+Illuminate your space with style and sophistication. Order our Rose Gold Wall Lamp today and experience the transformative power of exquisite lighting.
+Made In Türkiye&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811_:R4t9sqblafn9pvqpkq:" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798_:R6t9sqblafn9pvqpkq:" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Equipped with a 1 x 8 W LED socket, the wall lamp provides a brilliant and energy-efficient lighting solution. The 3000 K color temperature emits a warm and inviting glow, creating a cozy and inviting atmosphere in your home or office. With an impressive 840 Lm output, this lamp ensures ample illumination to brighten up any space.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;The color of this wall lamp is truly captivating. Its soft and delicate hue adds a touch of femininity and elegance to any room. Whether you want to create a romantic ambiance or add a hint of luxury to your space, this lamp is the perfect choice.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/71110132/resize-h1200-w1200%5Ecompr-r85/3223/322329044/Modern+Wall+Lamp+with+Metal+Body+%26+Acrylic+Cap%2C+Antique+Finish%2C+15.7+x+2.0+x+5.1+inches+%7C+1+x+8W+LED%2C+3000K+Warm+Light%2C+800+Lm+%7C+Perfect+for+Home%2C+Hotel%2C+or+Scandinavian+D%C3%A9cor%2C+Stylish+%26+Functional+Design-300476867-300476876.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/43020862/resize-h400-w400%5Ecompr-r85/9416/94169093/Adorne%C2%AE+Paddle+0-10V+Single+Pole+and+3+Way+Dimmer+with+Microban.jpg
 https://assets.wfcdn.com/im/86831325/resize-h400-w400%5Ecompr-r85/3232/323290713/Lutron+Toggler+Light+Almond+150+W+3-Way+Dimmer+Switch+1+pk.jpg
-https://assets.wfcdn.com/im/57583058/resize-h400-w400%5Ecompr-r85/1943/194372326/1+Channel+Flasher+with+Speed+Control+Dial.jpg
+https://assets.wfcdn.com/im/36160435/resize-h400-w400%5Ecompr-r85/3289/328979479/Trademaster+700W+Tru+Universal+Toggle+Slide+Single+Pole%2F3-Way+Dimmer.jpg
 https://assets.wfcdn.com/im/79397290/resize-h400-w400%5Ecompr-r85/4141/414168658/Lutron+Diva+with+Night+Mode+LED%2B+Dimmer+Switch+for+Dimmable+LED+Bulbs%2C+150-Watt%2FSingle-Pole+or+3-Way%2C+White+%28DVCLN-153P-WH%29.jpg
-https://assets.wfcdn.com/im/20260802/resize-h400-w400%5Ecompr-r85/3616/361604951/Simple+Deluxe+6+Pack+20+Feet+Extension+Hanging+Lantern+Pendant+Light+Cord+with+E26+Socket%2C+Featuring+an+On%2FOff+Switch+%28Bulb+Not+Included%29%2C+White.jpg
-[...1 lines deleted...]
-https://assets.wfcdn.com/im/82804914/resize-h400-w400%5Ecompr-r85/2933/293370610/Retractable+Extension+Cord+Reel+Power+Cord+Reel+65FT.jpg
 https://assets.wfcdn.com/im/87282591/resize-h400-w400%5Ecompr-r85/3481/348182725/Lutron+Caseta+5+amps+3-Way+Smart-Enabled+Switch+White+1+pk.jpg
-https://assets.wfcdn.com/im/94951440/resize-h400-w400%5Ecompr-r85/2933/293370700/Retractable+Extension+Cord+Reel+Power+Cord+Reel+50FT.jpg
-[...45 lines deleted...]
-    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="DimensionalImage" data-node-id="BlockBuilderDimensionalImage::58797_a67952f9-ae39-4fc0-8a5f-7d644a3d0692"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="StructuredDimensions" data-node-id="BlockBuilderStructuredDimensions::58809_755a859c-370d-4328-93a1-7b25ee95c23e"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H X 16'' W X 8.9'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' W&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.18'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.4 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="FreeFormDimensions" data-node-id="BlockBuilderFreeFormDimensions::58799_00264ca1-1118-4952-a5e8-c5b2ce80dde6"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="SpecificationsDetails" data-node-id="BlockBuilderSpecificationsDetails::58807_51e1dd69-1b2d-48ac-b05e-6a6e98d182b2"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal,Acrylic&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;60 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dimmable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;10 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Color Rendering Index (CRI)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;95&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Rated Lifespan&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;50,000 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Toggle&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Care&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wipe clean with a dry cloth&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Backplate Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Arm&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Extendable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Damp&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Selectable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Changing&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;High Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;UV Resistant, Rust Resistant&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="Certifications" data-node-id="BlockBuilderCertifications::58795_3d44343e-3e84-42d7-bcab-17aa8d444a65"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="SpecificationsAssembly" data-node-id="BlockBuilderSpecificationsAssembly::58806_666e8436-4884-4c2a-854e-6845a8e954a0"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="SpecificationsWarranty" data-node-id="BlockBuilderSpecificationsWarranty::58808_90b40883-9121-4b97-9a96-fc4980101160"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="SpecificationsPartNumber" data-node-id="BlockBuilderSpecificationsPartNumber::140067_b4c6ad8d-7ba7-4a55-9c26-51bbcaae57da"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-name="PropSixtyFive" data-node-id="BlockBuilderProposition65Block::58710_2f272f7d-5da4-4c98-93ba-2336eeee4a55"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+https://assets.wfcdn.com/im/09689593/resize-h400-w400%5Ecompr-r85/3232/323290720/Lutron+Caseta+White+150+W+3-Way+Smart-Enabled+Dimmer+Switch+w%2FRemote+Control+1+pk.jpg
+https://assets.wfcdn.com/im/42923040/resize-h400-w400%5Ecompr-r85/3481/348182704/Lutron+Caseta+5+amps+Single+Pole+3-Way+Smart-Enabled+Dimmer+Switch+White+1+pk.jpg
+https://assets.wfcdn.com/im/22919560/resize-h400-w400%5Ecompr-r85/3913/391370709/TopGreener+Table-Top+Plug+in+Dimmer+with+Slide+Control+for+Lamps+-+White+%283+Pack%29.jpg
+https://assets.wfcdn.com/im/12874415/resize-h400-w400%5Ecompr-r85/3922/392200729/TopGreener+Kalide+15+Tamper+Resistant+Slide+Single+Pole+Dimmer+-+Silver+%283-Pack%29.jpg
+https://assets.wfcdn.com/im/88020029/resize-h400-w400%5Ecompr-r85/2612/261259366/Single+Pole+Rocker+Light+Switch.jpg
+https://assets.wfcdn.com/im/26388983/resize-h400-w400%5Ecompr-r85/3160/316003548/Modules+Tamper+Resistant+Rotary+Dimmer.jpg
+https://assets.wfcdn.com/im/58595442/resize-h400-w400%5Ecompr-r85/3922/392200818/TopGreener+Kalide+15+Tamper+Resistant+Digital+Single+Pole+Dimmer+-+Nickel.jpg</t>
+  </si>
+  <si>
+    <t>5.1" H x 15.7" W x 2" D</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797_:R2thsqblafn9pvqpkq:" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/14759039/resize-h600-w600%5Ecompr-r85/3224/322414073/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809_:R4thsqblafn9pvqpkq:" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;5.1'' H X 15.7'' W X 2'' D&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799_:R6thsqblafn9pvqpkq:" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807_:Rathsqblafn9pvqpkq:" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;8 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Shade Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;8 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;840lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,000K&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Made to Order&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795_:Rcthsqblafn9pvqpkq:" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806_:Rethsqblafn9pvqpkq:" data-name="SpecificationsAssembly"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808_:Rgthsqblafn9pvqpkq:" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Full&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067_:Rithsqblafn9pvqpkq:" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710_:Rkthsqblafn9pvqpkq:" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -787,344 +806,356 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
-        <v>137.99</v>
+        <v>67.99</v>
       </c>
       <c r="G2">
-        <v>151.99</v>
+        <v>115.99</v>
       </c>
       <c r="H2" t="s">
         <v>26</v>
       </c>
       <c r="I2">
         <v>1</v>
       </c>
       <c r="J2">
-        <v>5.0</v>
+        <v>4.7</v>
       </c>
       <c r="K2">
-        <v>12</v>
+        <v>3</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="D3" t="s">
         <v>24</v>
       </c>
       <c r="E3" t="s">
         <v>39</v>
       </c>
       <c r="F3">
-        <v>88.99</v>
+        <v>37.99</v>
       </c>
       <c r="G3">
-        <v>98.99</v>
+        <v>46.99</v>
       </c>
       <c r="H3" t="s">
         <v>26</v>
       </c>
       <c r="I3">
         <v>1</v>
       </c>
       <c r="J3">
-        <v>4.3</v>
+        <v>4.0</v>
       </c>
       <c r="K3">
-        <v>6</v>
+        <v>2</v>
       </c>
       <c r="L3" t="s">
         <v>40</v>
       </c>
       <c r="M3" t="s">
         <v>41</v>
       </c>
       <c r="N3" t="s">
         <v>42</v>
       </c>
       <c r="O3" t="s">
         <v>43</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
+        <v>32</v>
+      </c>
+      <c r="R3" t="s">
         <v>45</v>
       </c>
       <c r="S3" t="s">
         <v>46</v>
       </c>
       <c r="T3" t="s">
         <v>47</v>
       </c>
       <c r="U3" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>49</v>
       </c>
       <c r="C4" t="s">
         <v>50</v>
       </c>
       <c r="D4" t="s">
         <v>51</v>
       </c>
       <c r="E4" t="s">
         <v>52</v>
       </c>
       <c r="F4">
-        <v>38.99</v>
+        <v>141.99</v>
       </c>
       <c r="G4">
-        <v>45.99</v>
+        <v>164.99</v>
       </c>
       <c r="H4" t="s">
         <v>26</v>
       </c>
       <c r="I4">
         <v>1</v>
       </c>
       <c r="J4">
-        <v>2.3</v>
+        <v>4.9</v>
       </c>
       <c r="K4">
-        <v>3</v>
+        <v>99</v>
       </c>
       <c r="L4" t="s">
         <v>53</v>
       </c>
       <c r="M4" t="s">
         <v>54</v>
       </c>
       <c r="N4" t="s">
         <v>55</v>
       </c>
       <c r="O4" t="s">
         <v>56</v>
       </c>
       <c r="P4" t="s">
         <v>57</v>
       </c>
       <c r="Q4" t="s">
         <v>58</v>
       </c>
+      <c r="R4" t="s">
+        <v>59</v>
+      </c>
       <c r="S4" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="T4" t="s">
+        <v>35</v>
+      </c>
+      <c r="U4" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C5" t="s">
         <v>62</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
+        <v>24</v>
+      </c>
+      <c r="E5" t="s">
         <v>63</v>
       </c>
-      <c r="D5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
-        <v>149.99</v>
+        <v>144.99</v>
       </c>
       <c r="G5">
-        <v>179.99</v>
+        <v>151.99</v>
       </c>
       <c r="H5" t="s">
         <v>26</v>
       </c>
       <c r="I5">
         <v>1</v>
       </c>
       <c r="J5">
-        <v>4.6</v>
+        <v>4.7</v>
       </c>
       <c r="K5">
-        <v>257</v>
+        <v>20</v>
       </c>
       <c r="L5" t="s">
+        <v>64</v>
+      </c>
+      <c r="M5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N5" t="s">
         <v>66</v>
       </c>
-      <c r="M5" t="s">
+      <c r="O5" t="s">
         <v>67</v>
       </c>
-      <c r="N5" t="s">
+      <c r="P5" t="s">
         <v>68</v>
       </c>
-      <c r="O5" t="s">
+      <c r="Q5" t="s">
         <v>69</v>
       </c>
-      <c r="P5" t="s">
+      <c r="R5" t="s">
         <v>70</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="S5" t="s">
         <v>71</v>
       </c>
-      <c r="R5" t="s">
+      <c r="T5" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>60</v>
       </c>
       <c r="U5" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
         <v>74</v>
       </c>
       <c r="C6" t="s">
         <v>75</v>
       </c>
       <c r="D6" t="s">
-        <v>24</v>
+        <v>76</v>
       </c>
       <c r="E6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F6">
-        <v>82.99</v>
+        <v>85.99</v>
+      </c>
+      <c r="G6">
+        <v>91.99</v>
       </c>
       <c r="H6" t="s">
         <v>26</v>
       </c>
       <c r="I6">
         <v>1</v>
       </c>
       <c r="J6">
-        <v>4.9</v>
+        <v>4.2</v>
       </c>
       <c r="K6">
-        <v>8</v>
+        <v>10</v>
       </c>
       <c r="L6" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="M6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="N6" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="O6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="P6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="Q6" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="R6" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="S6" t="s">
-        <v>59</v>
+        <v>46</v>
       </c>
       <c r="T6" t="s">
-        <v>83</v>
+        <v>35</v>
       </c>
       <c r="U6" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">