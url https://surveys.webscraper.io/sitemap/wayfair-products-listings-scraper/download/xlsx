--- v1 (2026-05-02)
+++ v2 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>rating</t>
@@ -80,339 +83,298 @@
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>specifications_html</t>
   </si>
   <si>
     <t>https://www.wayfair.com/lighting/sb1/picture-lights-under-150-c435200-p76597~0~150.html</t>
   </si>
   <si>
-    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-plug-in-picture-light-for-wall-led-art-light-with-onoff-switch-adjustable-brass-gallery-lighting-for-picture-display-and-dartboard-art-work-4000k-daylight-white-w113760860.html?piid=38416110&amp;auctionId=e2b43dd7-d73e-4a97-901c-3fd762d2f147&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%22e2b43dd7-d73e-4a97-901c-3fd762d2f147%22}&amp;adTypeId=1</t>
-[...2 lines deleted...]
-    <t>Plug-In Picture Light For Wall - LED Art Light With On/Off Switch, 14-Inch Adjustable Brass Gallery Lighting For Picture Display And Dartboard Art Work, 4000K Daylight White</t>
+    <t>2026-06-15T05:18:52Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-1-light-dimmable-led-picture-light-3000k4000k5000k-adjustable-w114504762.html?piid=1746560123%2C1746560126%2C1746560121&amp;auctionId=25b2e59a-7201-42c0-814a-1585ae7b984f&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%2225b2e59a-7201-42c0-814a-1585ae7b984f%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>1-Light Dimmable LED Picture Light 3000K/4000K/5000K Adjustable</t>
   </si>
   <si>
     <t>ByEbern Designs</t>
   </si>
   <si>
-    <t>W113760860</t>
+    <t>W114504762</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Power Source: Plug-in</t>
-[...95 lines deleted...]
-  <si>
     <t>Adjustable Arm
-Adjustable Shade
+Built-in LED Light
 Power Source: Hardwired</t>
   </si>
   <si>
-    <t>Elevate your home's aesthetic with our Exquisite Craftsmanship Picture Light. Meticulously crafted from premium copper, this wall sconce offers a blend of durability and elegance. The robust copper tube lends a rich texture, while the refined detailing promises a sophisticated presence in any room. This luxurious bathroom fixture transforms your lighting into a beacon of sophistication and luxury.
-[...150 lines deleted...]
-    <t>https://assets.wfcdn.com/im/71110132/resize-h1200-w1200%5Ecompr-r85/3223/322329044/Modern+Wall+Lamp+with+Metal+Body+%26+Acrylic+Cap%2C+Antique+Finish%2C+15.7+x+2.0+x+5.1+inches+%7C+1+x+8W+LED%2C+3000K+Warm+Light%2C+800+Lm+%7C+Perfect+for+Home%2C+Hotel%2C+or+Scandinavian+D%C3%A9cor%2C+Stylish+%26+Functional+Design-300476867-300476876.jpg</t>
+    <t>3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/5000k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.
+Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.
+Better Lighting Effect: 8W , brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95or + and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, diploma a focal point
+Easy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.
+Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.</t>
+  </si>
+  <si>
+    <t>About This ProductAdjustable 3000K 4000K 5000K Dimmable LED Picture Light for Artwork Display LightingFeatures3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/5000k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.Better Lighting Effect: 8W , brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95or + and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, diploma a focal pointEasy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblaav5tb5vsmdb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_1pwc14f7h)"&gt;Adjustable 3000K 4000K 5000K Dimmable LED Picture Light for Artwork Display Lighting&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblaav5tb5vsmdb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblaav5tb5vsmdb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/5000k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Better Lighting Effect: 8W , brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95or + and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, diploma a focal point&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Easy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/25055359/resize-h1200-p1-w1200%5Ecompr-r85/3613/361378134/1-Light+Dimmable+LED+Picture+Light+3000K%2F4000K%2F5000K+Adjustable-1746560123-1746560126-1746560121.jpg</t>
   </si>
   <si>
     <t>https://assets.wfcdn.com/im/43020862/resize-h400-w400%5Ecompr-r85/9416/94169093/Adorne%C2%AE+Paddle+0-10V+Single+Pole+and+3+Way+Dimmer+with+Microban.jpg
 https://assets.wfcdn.com/im/86831325/resize-h400-w400%5Ecompr-r85/3232/323290713/Lutron+Toggler+Light+Almond+150+W+3-Way+Dimmer+Switch+1+pk.jpg
 https://assets.wfcdn.com/im/36160435/resize-h400-w400%5Ecompr-r85/3289/328979479/Trademaster+700W+Tru+Universal+Toggle+Slide+Single+Pole%2F3-Way+Dimmer.jpg
-https://assets.wfcdn.com/im/79397290/resize-h400-w400%5Ecompr-r85/4141/414168658/Lutron+Diva+with+Night+Mode+LED%2B+Dimmer+Switch+for+Dimmable+LED+Bulbs%2C+150-Watt%2FSingle-Pole+or+3-Way%2C+White+%28DVCLN-153P-WH%29.jpg
+https://assets.wfcdn.com/im/16282660/resize-h400-w400%5Ecompr-r85/4415/441539467/Lutron+Diva+with+Night+Mode+for+Dimmable+LED+Bulbs+Watthite+150+Watt+3-Wattay+Dimmer+Switch+1+Pack.jpg
 https://assets.wfcdn.com/im/87282591/resize-h400-w400%5Ecompr-r85/3481/348182725/Lutron+Caseta+5+amps+3-Way+Smart-Enabled+Switch+White+1+pk.jpg
 https://assets.wfcdn.com/im/09689593/resize-h400-w400%5Ecompr-r85/3232/323290720/Lutron+Caseta+White+150+W+3-Way+Smart-Enabled+Dimmer+Switch+w%2FRemote+Control+1+pk.jpg
 https://assets.wfcdn.com/im/42923040/resize-h400-w400%5Ecompr-r85/3481/348182704/Lutron+Caseta+5+amps+Single+Pole+3-Way+Smart-Enabled+Dimmer+Switch+White+1+pk.jpg
 https://assets.wfcdn.com/im/22919560/resize-h400-w400%5Ecompr-r85/3913/391370709/TopGreener+Table-Top+Plug+in+Dimmer+with+Slide+Control+for+Lamps+-+White+%283+Pack%29.jpg
 https://assets.wfcdn.com/im/12874415/resize-h400-w400%5Ecompr-r85/3922/392200729/TopGreener+Kalide+15+Tamper+Resistant+Slide+Single+Pole+Dimmer+-+Silver+%283-Pack%29.jpg
 https://assets.wfcdn.com/im/88020029/resize-h400-w400%5Ecompr-r85/2612/261259366/Single+Pole+Rocker+Light+Switch.jpg
 https://assets.wfcdn.com/im/26388983/resize-h400-w400%5Ecompr-r85/3160/316003548/Modules+Tamper+Resistant+Rotary+Dimmer.jpg
 https://assets.wfcdn.com/im/58595442/resize-h400-w400%5Ecompr-r85/3922/392200818/TopGreener+Kalide+15+Tamper+Resistant+Digital+Single+Pole+Dimmer+-+Nickel.jpg</t>
   </si>
   <si>
-    <t>5.1" H x 15.7" W x 2" D</t>
-[...2 lines deleted...]
-    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797_:R2thsqblafn9pvqpkq:" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/14759039/resize-h600-w600%5Ecompr-r85/3224/322414073/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809_:R4thsqblafn9pvqpkq:" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;5.1'' H X 15.7'' W X 2'' D&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799_:R6thsqblafn9pvqpkq:" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807_:Rathsqblafn9pvqpkq:" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;8 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Shade Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;8 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;840lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,000K&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Made to Order&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795_:Rcthsqblafn9pvqpkq:" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806_:Rethsqblafn9pvqpkq:" data-name="SpecificationsAssembly"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808_:Rgthsqblafn9pvqpkq:" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Full&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067_:Rithsqblafn9pvqpkq:" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710_:Rkthsqblafn9pvqpkq:" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>4.33" H x 24" W x 9.06" D</t>
+  </si>
+  <si>
+    <t>Bundle &amp; Save</t>
+  </si>
+  <si>
+    <t>Metal,Acrylic</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblaav5tb5vsmdb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/00427982/resize-h600-w600%5Ecompr-r85/3613/361377949/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblaav5tb5vsmdb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H X 24'' W X 9.06'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.8 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799__R_6thsqblaav5tb5vsmdb_" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_athsqblaav5tb5vsmdb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal,Acrylic&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Rated Lifespan&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;50,000 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;60 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dimmable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Backplate Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Arm&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Extendable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Damp&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Selectable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Changing&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Rust Resistant, UV Resistant&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Toggle&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Color Changing, Selectable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_cthsqblaav5tb5vsmdb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_ethsqblaav5tb5vsmdb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_gthsqblaav5tb5vsmdb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_ithsqblaav5tb5vsmdb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_kthsqblaav5tb5vsmdb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:20:04Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/mercer41-1-light-dimmable-led-picture-light-3000k4000k5000k-adjustable-w114079365.html?piid=583206376%2C583206381%2C583206382</t>
+  </si>
+  <si>
+    <t>ByMercer41</t>
+  </si>
+  <si>
+    <t>W114079365</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/62649529/resize-h1200-p1-w1200%5Ecompr-r85/4157/415716600/1-Light+Dimmable+LED+Picture+Light+3000K%2F4000K%2F5000K+Adjustable-583206376-583206381-583206382.jpg</t>
+  </si>
+  <si>
+    <t>4.33" H x 24" W x  8.26" D</t>
+  </si>
+  <si>
+    <t>Metal, Acrylic</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblaav5tb5vsmdb_" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblaav5tb5vsmdb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H X 24'' W X 8.26'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.8 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799__R_6thsqblaav5tb5vsmdb_" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_athsqblaav5tb5vsmdb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal, Acrylic&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Rated Lifespan&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;50,000 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;60 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dimmable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Backplate Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Arm&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Extendable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Damp&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Toggle&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_cthsqblaav5tb5vsmdb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_ethsqblaav5tb5vsmdb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_gthsqblaav5tb5vsmdb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_ithsqblaav5tb5vsmdb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_kthsqblaav5tb5vsmdb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:24:31Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/wrought-studio-hazel-1-foot-led-picture-light-3-cct-selectable-acrylic-lens-w114803018.html?piid=285845279%2C285845276%2C285845274</t>
+  </si>
+  <si>
+    <t>Hazel - 1 Foot LED Picture Light - 3 CCT Selectable - Acrylic Lens</t>
+  </si>
+  <si>
+    <t>ByWrought Studio™</t>
+  </si>
+  <si>
+    <t>W114803018</t>
+  </si>
+  <si>
+    <t>With a 2700K/3000K/3500K CCT selectable warm white to neutral white and 90 CRI, this dimmable light delivers 960 lumens of beautifully balanced brightness - perfect for creating spaces with rich, true-to-life color.
+Measuring 4.7" height, 12.2" width, 8.4" extension
+Capturing modern design with its sleek lines, minimalist form, and emphasis on function through refined simplicity.
+Finished in  Black with Acrylic Lens
+Material is comprised of aluminum and steel
+Rated for damp locations
+Instructions and mounting hardware included for easy installation</t>
+  </si>
+  <si>
+    <t>About This ProductTransform your most treasured artwork and cherished photographs into captivating focal points with the Hazel Collection, a masterpiece in design where every light tells a story. This LED traditional picture light offers a perfect balance of form and function, with an adjustable head and soft, refined edge. With the CCT Selectable switch, choose your optimal warmth from warm to cool, with flat, opaque acrylic lens diffusing the glow evenly. Available in three luxurious finishes-matte black for contemporary minimalism, brushed nickel for understated elegance, and vintage brass for a touch of classic charm-the Hazel Collection allows your art to shine brighter, and your memories to linger longer.FeaturesWith a 2700K/3000K/3500K CCT selectable warm white to neutral white and 90 CRI, this dimmable light delivers 960 lumens of beautifully balanced brightness - perfect for creating spaces with rich, true-to-life color.Measuring 4.7" height, 12.2" width, 8.4" extensionCapturing modern design with its sleek lines, minimalist form, and emphasis on function through refined simplicity.Finished in  Black with Acrylic LensMaterial is comprised of aluminum and steelRated for damp locationsInstructions and mounting hardware included for easy installationShow More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblaav5tb5vsmdb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_1pwc14f7h)"&gt;Transform your most treasured artwork and cherished photographs into captivating focal points with the Hazel Collection, a masterpiece in design where every light tells a story. This LED traditional picture light offers a perfect balance of form and function, with an adjustable head and soft, refined edge. With the CCT Selectable switch, choose your optimal warmth from warm to cool, with flat, opaque acrylic lens diffusing the glow evenly. Available in three luxurious finishes-matte black for contemporary minimalism, brushed nickel for understated elegance, and vintage brass for a touch of classic charm-the Hazel Collection allows your art to shine brighter, and your memories to linger longer.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblaav5tb5vsmdb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblaav5tb5vsmdb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;With a 2700K/3000K/3500K CCT selectable warm white to neutral white and 90 CRI, this dimmable light delivers 960 lumens of beautifully balanced brightness - perfect for creating spaces with rich, true-to-life color.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Measuring 4.7" height, 12.2" width, 8.4" extension&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Capturing modern design with its sleek lines, minimalist form, and emphasis on function through refined simplicity.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Finished in  Black with Acrylic Lens&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Material is comprised of aluminum and steel&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Rated for damp locations&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Instructions and mounting hardware included for easy installation&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/88447189/resize-h1200-p1-w1200%5Ecompr-r85/3614/361404071/Hazel+-+1+Foot+LED+Picture+Light+-+3+CCT+Selectable+-+Acrylic+Lens-285845279-285845276-285845274.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/43020862/resize-h400-w400%5Ecompr-r85/9416/94169093/Adorne%C2%AE+Paddle+0-10V+Single+Pole+and+3+Way+Dimmer+with+Microban.jpg
+https://assets.wfcdn.com/im/86831325/resize-h400-w400%5Ecompr-r85/3232/323290713/Lutron+Toggler+Light+Almond+150+W+3-Way+Dimmer+Switch+1+pk.jpg
+https://assets.wfcdn.com/im/97660719/resize-h400-w400%5Ecompr-r85/3169/316987831/Trademaster+700W+Tru+Universal+Toggle+Slide+Single+Pole%2F3-Way+Dimmer.jpg
+https://assets.wfcdn.com/im/16282660/resize-h400-w400%5Ecompr-r85/4415/441539467/Lutron+Diva+with+Night+Mode+for+Dimmable+LED+Bulbs+Watthite+150+Watt+3-Wattay+Dimmer+Switch+1+Pack.jpg
+https://assets.wfcdn.com/im/87282591/resize-h400-w400%5Ecompr-r85/3481/348182725/Lutron+Caseta+5+amps+3-Way+Smart-Enabled+Switch+White+1+pk.jpg
+https://assets.wfcdn.com/im/09689593/resize-h400-w400%5Ecompr-r85/3232/323290720/Lutron+Caseta+White+150+W+3-Way+Smart-Enabled+Dimmer+Switch+w%2FRemote+Control+1+pk.jpg
+https://assets.wfcdn.com/im/42923040/resize-h400-w400%5Ecompr-r85/3481/348182704/Lutron+Caseta+5+amps+Single+Pole+3-Way+Smart-Enabled+Dimmer+Switch+White+1+pk.jpg
+https://assets.wfcdn.com/im/22919560/resize-h400-w400%5Ecompr-r85/3913/391370709/TopGreener+Table-Top+Plug+in+Dimmer+with+Slide+Control+for+Lamps+-+White+%283+Pack%29.jpg
+https://assets.wfcdn.com/im/12874415/resize-h400-w400%5Ecompr-r85/3922/392200729/TopGreener+Kalide+15+Tamper+Resistant+Slide+Single+Pole+Dimmer+-+Silver+%283-Pack%29.jpg
+https://assets.wfcdn.com/im/88020029/resize-h400-w400%5Ecompr-r85/2612/261259366/Single+Pole+Rocker+Light+Switch.jpg
+https://assets.wfcdn.com/im/26388983/resize-h400-w400%5Ecompr-r85/3160/316003548/Modules+Tamper+Resistant+Rotary+Dimmer.jpg
+https://assets.wfcdn.com/im/58595442/resize-h400-w400%5Ecompr-r85/3922/392200818/TopGreener+Kalide+15+Tamper+Resistant+Digital+Single+Pole+Dimmer+-+Nickel.jpg</t>
+  </si>
+  <si>
+    <t>4.7" H x 12.2" W x 8.4" D</t>
+  </si>
+  <si>
+    <t>30-Day Low Price</t>
+  </si>
+  <si>
+    <t>Aluminum, Steel</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblaav5tb5vsmdb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/72107184/resize-h600-w600%5Ecompr-r85/3825/382567929/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblaav5tb5vsmdb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.7'' H X 12.2'' W X 8.4'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;5.9'' W&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.7'' H&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.5 lb.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;0.8'' D&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799__R_6thsqblaav5tb5vsmdb_" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_8thsqblaav5tb5vsmdb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/09186950-36b2-4f04-b7dc-dec725ec270a/62-2320_instructions.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Installation And Assembly (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/6c87e81e-3559-4e31-a9ae-922da1b5aea8/62-2320.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/53ea7207-80db-4030-bcf7-dd08cfea1dc7/62-2330.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/4d09c43e-3553-46bd-9898-bf2ae898d93d/62-2322.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/c9e8acce-d57b-44a8-b019-3c2346f3acb0/62-2325.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/7ed34c08-2dfb-4a75-8164-43478d728a22/62-2326.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/1dc8a01f-21f4-4a5b-94a8-3e4cc2fc98d6/62-2321.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/be1bed2a-93c8-48b4-8cd7-ca1dbf006cbc/62-2332.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/0c37cb60-ba7a-450a-ad90-203de35b5302/62-2327.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/038e2e90-d68b-4ef5-a9c1-eec1d6c8e902/62-2331.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Specifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_athsqblaav5tb5vsmdb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;960lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,000K&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Aluminum, Steel&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Rated Lifespan&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;30,000 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dimmable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Ambient, Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Backplate Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Arm&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Damp&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Selectable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Color Rendering Index (CRI)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;90&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Selectable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_cthsqblaav5tb5vsmdb_" data-name="Certifications"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Certifications&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Safety Listing(s)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;ETL Listed, cETL Listed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_ethsqblaav5tb5vsmdb_" data-name="SpecificationsAssembly"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_gthsqblaav5tb5vsmdb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_ithsqblaav5tb5vsmdb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_kthsqblaav5tb5vsmdb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:31:15Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/wrought-studio-battery-operated-dimmable-wall-mount-picture-light-with-remote-control-w113564697.html?piid=1829843026%2C1829843027&amp;auctionId=4f7dc621-d657-4df8-bd59-9c31486adc93&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%224f7dc621-d657-4df8-bd59-9c31486adc93%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>Battery Operated Dimmable Wall Mount Picture Light With Remote Control</t>
+  </si>
+  <si>
+    <t>W113564697</t>
+  </si>
+  <si>
+    <t>Adjustable Arm
+Power Source: Battery Powered
+Built-in LED Light
+Pieces Included: Remote Control</t>
+  </si>
+  <si>
+    <t>The unique focusing cup design of display lighting for art makes the longer lighting range. Ensures the brightness, uniformity, and spectrum continuity. No glare and no flicker. Make your art lifelike without overexposure and whitening.
+Our picture frame lights has a 5000mAh high-capacity battery, which can be used for 10-12 hours per charge. Ensure the long-lasting brightness without frequent charging.
+This art light can be controlled by remote or touch button. The photo light can be adjusted to three color temperatures, you can choose the appropriate tone according to the illuminated objects and personal preferences, and it also has memory and timer function.</t>
+  </si>
+  <si>
+    <t>About This ProductThe Battery Operated 16-Inch Picture Light features a unique focusing cup design that provides a wide range of lighting, ensuring brightness and uniformity without glare or flicker. Powered by a 5000mAh high-capacity battery, it offers 10 to 12 hours of illumination per charge. This versatile light can be controlled via remote or touch, allowing you to adjust the color temperature to suit your needs, and includes memory and timer functions. Its magnetic design allows for easy charging and secure placement, making it perfect for various settings such as bedrooms, bathrooms, and galleries. If you have any questions, our dedicated team is here to assist you.FeaturesThe unique focusing cup design of display lighting for art makes the longer lighting range. Ensures the brightness, uniformity, and spectrum continuity. No glare and no flicker. Make your art lifelike without overexposure and whitening.Our picture frame lights has a 5000mAh high-capacity battery, which can be used for 10-12 hours per charge. Ensure the long-lasting brightness without frequent charging.This art light can be controlled by remote or touch button. The photo light can be adjusted to three color temperatures, you can choose the appropriate tone according to the illuminated objects and personal preferences, and it also has memory and timer function.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblaav5tb5vsmdb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_1pwc14f7h)"&gt;The Battery Operated 16-Inch Picture Light features a unique focusing cup design that provides a wide range of lighting, ensuring brightness and uniformity without glare or flicker. Powered by a 5000mAh high-capacity battery, it offers 10 to 12 hours of illumination per charge. This versatile light can be controlled via remote or touch, allowing you to adjust the color temperature to suit your needs, and includes memory and timer functions. Its magnetic design allows for easy charging and secure placement, making it perfect for various settings such as bedrooms, bathrooms, and galleries. If you have any questions, our dedicated team is here to assist you.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblaav5tb5vsmdb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblaav5tb5vsmdb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;The unique focusing cup design of display lighting for art makes the longer lighting range. Ensures the brightness, uniformity, and spectrum continuity. No glare and no flicker. Make your art lifelike without overexposure and whitening.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Our picture frame lights has a 5000mAh high-capacity battery, which can be used for 10-12 hours per charge. Ensure the long-lasting brightness without frequent charging.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;This art light can be controlled by remote or touch button. The photo light can be adjusted to three color temperatures, you can choose the appropriate tone according to the illuminated objects and personal preferences, and it also has memory and timer function.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/31937521/resize-h1200-p1-w1200%5Ecompr-r85/3390/339032783/Battery+Operated+Dimmable+Wall+Mount+Picture+Light+With+Remote+Control-1829843026-1829843027.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/92379499/resize-h400-w400%5Ecompr-r85/3390/339032783/Battery+Operated+Dimmable+Wall+Mount+Picture+Light+With+Remote+Control.jpg
+https://assets.wfcdn.com/im/70474073/resize-h400-w400%5Ecompr-r85/3893/389307345/2-Pack+31-Inch+Rechargeable+LED+Picture+Lights+with+Remote%2C+Dimmable+%26+Adjustable+Color+Temperature+for+Artwork.jpg
+https://assets.wfcdn.com/im/18069116/resize-h400-w400%5Ecompr-r85/4161/416140469/31%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+with+Remote+in+Matte+Black.jpg
+https://assets.wfcdn.com/im/54009234/resize-h400-w400%5Ecompr-r85/4023/402387980/24%22+Battery+Operated+LED+Picture+Light+with+Remote+Control%2C+Black+Gold+%288000mAh%29.jpg
+https://assets.wfcdn.com/im/05483967/resize-h400-w400%5Ecompr-r85/3831/383148382/24%E2%80%9D+LED+Battery+Operated+Dimmable+Picture+Light+with+Remote+Control%E2%80%8B.jpg
+https://assets.wfcdn.com/im/63372527/resize-h400-w400%5Ecompr-r85/3349/334994204/23.6+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg
+https://assets.wfcdn.com/im/78173296/resize-h400-w400%5Ecompr-r85/3282/328210032/Brushed+Gold+15.75+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg</t>
+  </si>
+  <si>
+    <t>4" H x 24" W x 7.4" D</t>
+  </si>
+  <si>
+    <t>Sale</t>
+  </si>
+  <si>
+    <t>Metal</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblaav5tb5vsmdb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/20023213/resize-h600-w600%5Ecompr-r85/3390/339032781/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblaav5tb5vsmdb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4'' H X 24'' W X 7.4'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;0.79'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.6'' H&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.7'' W&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.25 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799__R_6thsqblaav5tb5vsmdb_" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_8thsqblaav5tb5vsmdb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/a3d6dea9-27f6-4a9c-9f4a-b708c8ed0098/jlit1007%20owner%20manual.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_athsqblaav5tb5vsmdb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;5 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered, Rechargeable Batteries&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;300lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Rated Lifespan&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;50,000 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dimmable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Battery Operated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Care&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wipe clean with a dry cloth&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Backplate Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Battery or Batteries Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Arm&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Extendable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Rechargeable Batteries&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Tunable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Changing&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Timer&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Color Rendering Index (CRI)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;90&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Manual&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Timer, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Touch&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Color Changing, Tunable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_cthsqblaav5tb5vsmdb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_ethsqblaav5tb5vsmdb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_gthsqblaav5tb5vsmdb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Full&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_ithsqblaav5tb5vsmdb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_kthsqblaav5tb5vsmdb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:34:18Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-plug-in-picture-light-for-wall-led-art-light-with-onoff-switch-adjustable-brass-gallery-lighting-for-picture-display-and-dartboard-art-work-4000k-daylight-white-w113760860.html?piid=38416110&amp;auctionId=d79f36c2-38e3-4aab-9d53-203e8f1f0e14&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%22d79f36c2-38e3-4aab-9d53-203e8f1f0e14%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>Plug-In Picture Light For Wall - LED Art Light With On/Off Switch, 14-Inch Adjustable Brass Gallery Lighting For Picture Display And Dartboard Art Work, 4000K Daylight White</t>
+  </si>
+  <si>
+    <t>W113760860</t>
+  </si>
+  <si>
+    <t>Power Source: Plug-in</t>
+  </si>
+  <si>
+    <t>Durable Metal Construction: Elegant brass finish ensures long-lasting beauty and reliability for your art display.
+Energy-Efficient LED Lighting: Emits 4000K daylight white light, saving up to 80% on electricity costs.
+Easy Plug-In Installation: Quick setup with included screws and hidden wiring for a clean look.</t>
+  </si>
+  <si>
+    <t>About This ProductIlluminate your artwork with our elegant LED Picture Light, designed to enhance any space while providing optimal functionality. Crafted with a durable metal construction and a sophisticated brass finish, this lamp not only adds a touch of sophistication but also ensures long-lasting use. The lamp features a 180° adjustable swing arm and a 270° rotatable lamp tube, allowing you to direct light precisely where it’s needed, making it perfect for showcasing paintings and gallery displays. With a gentle 4000K daylight white light output of 960 lumens and a CRI of 80, this LED light beautifully illuminates your artwork without overpowering it. Additionally, it is energy-efficient, saving up to 80% on electricity costs, making it an environmentally friendly choice. Installation is straightforward, as the plug-in design allows for easy setup without the hassle of frequent charging, and the wires can be discreetly hidden behind the frame for a clean look.FeaturesDurable Metal Construction: Elegant brass finish ensures long-lasting beauty and reliability for your art display.Energy-Efficient LED Lighting: Emits 4000K daylight white light, saving up to 80% on electricity costs.Easy Plug-In Installation: Quick setup with included screws and hidden wiring for a clean look.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblaav5tb5vsmdb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_1pwc14f7h)"&gt;Illuminate your artwork with our elegant LED Picture Light, designed to enhance any space while providing optimal functionality. Crafted with a durable metal construction and a sophisticated brass finish, this lamp not only adds a touch of sophistication but also ensures long-lasting use. The lamp features a 180° adjustable swing arm and a 270° rotatable lamp tube, allowing you to direct light precisely where it’s needed, making it perfect for showcasing paintings and gallery displays. With a gentle 4000K daylight white light output of 960 lumens and a CRI of 80, this LED light beautifully illuminates your artwork without overpowering it. Additionally, it is energy-efficient, saving up to 80% on electricity costs, making it an environmentally friendly choice. Installation is straightforward, as the plug-in design allows for easy setup without the hassle of frequent charging, and the wires can be discreetly hidden behind the frame for a clean look.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblaav5tb5vsmdb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblaav5tb5vsmdb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Durable Metal Construction: Elegant brass finish ensures long-lasting beauty and reliability for your art display.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Energy-Efficient LED Lighting: Emits 4000K daylight white light, saving up to 80% on electricity costs.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Easy Plug-In Installation: Quick setup with included screws and hidden wiring for a clean look.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/68230981/resize-h1200-p1-w1200%5Ecompr-r85/3912/391244876/Plug-In+Picture+Light+For+Wall+-+LED+Art+Light+With+On%2FOff+Switch%2C+14-Inch+Adjustable+Brass+Gallery+Lighting+For+Picture+Display+And+Dartboard+Art+Work%2C+4000K+Daylight+White-38416110.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/43777109/resize-h400-w400%5Ecompr-r85/7412/74123933/Simple+Cord+Organizer%2C+150in+Cable+Management+Under+Desk+-+Easy+to+Install+Screws+or+Adhesive+Mount+Cord+Covers+for+Wires+on+Wall%2C+Desk+and+Home+Office%2C+Wall+Cable+Organizer+%28White%29.jpg
+https://assets.wfcdn.com/im/89743017/resize-h400-w400%5Ecompr-r85/1956/195672312/Zipcord+Wire.jpg
+https://assets.wfcdn.com/im/30838335/resize-h400-w400%5Ecompr-r85/2881/288129295/LED+12V+Snap-on+Strip+Light+Power+Cable.jpg
+https://assets.wfcdn.com/im/52526978/resize-h400-w400%5Ecompr-r85/3249/32494809/Guy+Wire.jpg
+https://assets.wfcdn.com/im/08240973/resize-h400-w400%5Ecompr-r85/2841/284196345/Generator+Extension+Cord.jpg
+https://assets.wfcdn.com/im/77516752/resize-h400-w400%5Ecompr-r85/5298/52985646/Himalayan+Glow+Original+Replacement+Electric+Cord+with+%28ETL+Certified%29+Dimmer+Switch.jpg
+https://assets.wfcdn.com/im/39573844/resize-h400-w400%5Ecompr-r85/1956/195675505/Zipcord+Spool+Wire.jpg
+https://assets.wfcdn.com/im/57583058/resize-h400-w400%5Ecompr-r85/1943/194372326/1+Channel+Flasher+with+Speed+Control+Dial.jpg
+https://assets.wfcdn.com/im/82804914/resize-h400-w400%5Ecompr-r85/2933/293370610/Retractable+Extension+Cord+Reel+Power+Cord+Reel+65FT.jpg
+https://assets.wfcdn.com/im/18893397/resize-h400-w400%5Ecompr-r85/2933/293370684/Retractable+Extension+Cord+Reel+Power+Cord+Reel+50FT.jpg
+https://assets.wfcdn.com/im/7655537/resize-h400-w400%5Ecompr-r85/2933/293370668/Retractable+Extension+Cord+Reel+Power+Cord+Reel+45FT.jpg
+https://assets.wfcdn.com/im/68625742/resize-h400-w400%5Ecompr-r85/3495/349552234/50-Amp+Generator+Extension+Cord%2C+50+Foot%2C+250+Volts+12500+Watts+Heavy+Duty+Power+Cable%2C+NEMA+6-50R+NEMA+6-50P+SWT+6AWG%C2%A0Flexible+Welder+Extension+Cord%2C+with+Storage+Bag%2C+for+Generator%2C+ETL+Listed.jpg</t>
+  </si>
+  <si>
+    <t>23.6" Wide</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblaav5tb5vsmdb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/14468406/resize-h600-w600%5Ecompr-r85/3912/391244602/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblaav5tb5vsmdb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;5.98'' W X 14.88'' D&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799__R_6thsqblaav5tb5vsmdb_" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_athsqblaav5tb5vsmdb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Plug-in&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Ambient&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Cord Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Matte Black&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Manual&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_cthsqblaav5tb5vsmdb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_ethsqblaav5tb5vsmdb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_gthsqblaav5tb5vsmdb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_ithsqblaav5tb5vsmdb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_kthsqblaav5tb5vsmdb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -716,59 +678,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U6"/>
+  <dimension ref="A1:V6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:22">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -788,374 +750,392 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
     </row>
-    <row r="2" spans="1:21">
+    <row r="2" spans="1:22">
       <c r="A2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C2" t="s">
+        <v>24</v>
+      </c>
+      <c r="D2" t="s">
+        <v>25</v>
+      </c>
+      <c r="E2" t="s">
+        <v>26</v>
+      </c>
+      <c r="F2" t="s">
+        <v>27</v>
+      </c>
+      <c r="G2">
+        <v>79.99</v>
+      </c>
+      <c r="H2">
+        <v>98.99</v>
+      </c>
+      <c r="I2" t="s">
+        <v>28</v>
+      </c>
+      <c r="J2">
+        <v>1</v>
+      </c>
+      <c r="K2">
+        <v>5.0</v>
+      </c>
+      <c r="L2">
+        <v>3</v>
+      </c>
+      <c r="M2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N2" t="s">
+        <v>30</v>
+      </c>
+      <c r="O2" t="s">
+        <v>31</v>
+      </c>
+      <c r="P2" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>33</v>
+      </c>
+      <c r="R2" t="s">
+        <v>34</v>
+      </c>
+      <c r="S2" t="s">
+        <v>35</v>
+      </c>
+      <c r="T2" t="s">
+        <v>36</v>
+      </c>
+      <c r="U2" t="s">
+        <v>37</v>
+      </c>
+      <c r="V2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:22">
+      <c r="A3" t="s">
         <v>22</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2" t="s">
+      <c r="B3" t="s">
+        <v>39</v>
+      </c>
+      <c r="C3" t="s">
+        <v>40</v>
+      </c>
+      <c r="D3" t="s">
         <v>25</v>
       </c>
-      <c r="F2">
-[...8 lines deleted...]
-      <c r="I2">
+      <c r="E3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F3" t="s">
+        <v>42</v>
+      </c>
+      <c r="G3">
+        <v>101.99</v>
+      </c>
+      <c r="H3">
+        <v>126.99</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3">
         <v>1</v>
       </c>
-      <c r="J2">
-[...8 lines deleted...]
-      <c r="M2" t="s">
+      <c r="K3">
+        <v>4.8</v>
+      </c>
+      <c r="L3">
+        <v>17</v>
+      </c>
+      <c r="M3" t="s">
+        <v>29</v>
+      </c>
+      <c r="N3" t="s">
+        <v>30</v>
+      </c>
+      <c r="O3" t="s">
+        <v>31</v>
+      </c>
+      <c r="P3" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>43</v>
+      </c>
+      <c r="R3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S3" t="s">
+        <v>44</v>
+      </c>
+      <c r="T3" t="s">
+        <v>36</v>
+      </c>
+      <c r="U3" t="s">
+        <v>45</v>
+      </c>
+      <c r="V3" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="4" spans="1:22">
+      <c r="A4" t="s">
+        <v>22</v>
+      </c>
+      <c r="B4" t="s">
+        <v>47</v>
+      </c>
+      <c r="C4" t="s">
+        <v>48</v>
+      </c>
+      <c r="D4" t="s">
+        <v>49</v>
+      </c>
+      <c r="E4" t="s">
+        <v>50</v>
+      </c>
+      <c r="F4" t="s">
+        <v>51</v>
+      </c>
+      <c r="G4">
+        <v>127.99</v>
+      </c>
+      <c r="H4">
+        <v>244.19</v>
+      </c>
+      <c r="I4" t="s">
         <v>28</v>
       </c>
-      <c r="N2" t="s">
+      <c r="J4">
+        <v>1</v>
+      </c>
+      <c r="K4">
+        <v>5.0</v>
+      </c>
+      <c r="L4">
+        <v>1</v>
+      </c>
+      <c r="M4" t="s">
         <v>29</v>
       </c>
-      <c r="O2" t="s">
-[...18 lines deleted...]
-        <v>36</v>
+      <c r="N4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P4" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>55</v>
+      </c>
+      <c r="R4" t="s">
+        <v>56</v>
+      </c>
+      <c r="S4" t="s">
+        <v>57</v>
+      </c>
+      <c r="T4" t="s">
+        <v>58</v>
+      </c>
+      <c r="U4" t="s">
+        <v>59</v>
+      </c>
+      <c r="V4" t="s">
+        <v>60</v>
       </c>
     </row>
-    <row r="3" spans="1:21">
-[...129 lines deleted...]
-    <row r="5" spans="1:21">
+    <row r="5" spans="1:22">
       <c r="A5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B5" t="s">
         <v>61</v>
       </c>
       <c r="C5" t="s">
         <v>62</v>
       </c>
       <c r="D5" t="s">
-        <v>24</v>
+        <v>63</v>
       </c>
       <c r="E5" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-        <v>144.99</v>
+        <v>50</v>
+      </c>
+      <c r="F5" t="s">
+        <v>64</v>
       </c>
       <c r="G5">
-        <v>151.99</v>
-[...4 lines deleted...]
-      <c r="I5">
+        <v>50.99</v>
+      </c>
+      <c r="H5">
+        <v>76.99</v>
+      </c>
+      <c r="I5" t="s">
+        <v>28</v>
+      </c>
+      <c r="J5">
         <v>1</v>
       </c>
-      <c r="J5">
-[...1 lines deleted...]
-      </c>
       <c r="K5">
-        <v>20</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>4.6</v>
+      </c>
+      <c r="L5">
+        <v>47</v>
       </c>
       <c r="M5" t="s">
         <v>65</v>
       </c>
       <c r="N5" t="s">
         <v>66</v>
       </c>
       <c r="O5" t="s">
         <v>67</v>
       </c>
       <c r="P5" t="s">
         <v>68</v>
       </c>
       <c r="Q5" t="s">
         <v>69</v>
       </c>
       <c r="R5" t="s">
         <v>70</v>
       </c>
       <c r="S5" t="s">
         <v>71</v>
       </c>
       <c r="T5" t="s">
         <v>72</v>
       </c>
       <c r="U5" t="s">
         <v>73</v>
       </c>
+      <c r="V5" t="s">
+        <v>74</v>
+      </c>
     </row>
-    <row r="6" spans="1:21">
+    <row r="6" spans="1:22">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="C6" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="D6" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E6" t="s">
-        <v>77</v>
-[...2 lines deleted...]
-        <v>85.99</v>
+        <v>26</v>
+      </c>
+      <c r="F6" t="s">
+        <v>78</v>
       </c>
       <c r="G6">
-        <v>91.99</v>
-[...4 lines deleted...]
-      <c r="I6">
+        <v>48.99</v>
+      </c>
+      <c r="H6">
+        <v>115.99</v>
+      </c>
+      <c r="I6" t="s">
+        <v>28</v>
+      </c>
+      <c r="J6">
         <v>1</v>
       </c>
-      <c r="J6">
-[...1 lines deleted...]
-      </c>
       <c r="K6">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>78</v>
+        <v>4.7</v>
+      </c>
+      <c r="L6">
+        <v>3</v>
       </c>
       <c r="M6" t="s">
         <v>79</v>
       </c>
       <c r="N6" t="s">
         <v>80</v>
       </c>
       <c r="O6" t="s">
         <v>81</v>
       </c>
       <c r="P6" t="s">
         <v>82</v>
       </c>
       <c r="Q6" t="s">
         <v>83</v>
       </c>
       <c r="R6" t="s">
         <v>84</v>
       </c>
       <c r="S6" t="s">
-        <v>46</v>
+        <v>85</v>
       </c>
       <c r="T6" t="s">
-        <v>35</v>
+        <v>72</v>
       </c>
       <c r="U6" t="s">
-        <v>85</v>
+        <v>73</v>
+      </c>
+      <c r="V6" t="s">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">