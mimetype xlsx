--- v2 (2026-06-19)
+++ v3 (2026-08-01)
@@ -12,369 +12,356 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>availability</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
-    <t>at_a_glance</t>
-[...1 lines deleted...]
-  <si>
     <t>features</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>specifications_html</t>
   </si>
   <si>
     <t>https://www.wayfair.com/lighting/sb1/picture-lights-under-150-c435200-p76597~0~150.html</t>
   </si>
   <si>
-    <t>2026-06-15T05:18:52Z</t>
-[...5 lines deleted...]
-    <t>1-Light Dimmable LED Picture Light 3000K/4000K/5000K Adjustable</t>
+    <t>2026-07-31T05:20:59Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-remote-controlled-dimmable-picture-light-w100470591.html?piid=1176678157&amp;auctionId=955a4ff8-0c6b-444b-8987-c6273ba8dc18&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%22955a4ff8-0c6b-444b-8987-c6273ba8dc18%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>Remote Controlled  Dimmable Picture Light</t>
   </si>
   <si>
     <t>ByEbern Designs</t>
   </si>
   <si>
-    <t>W114504762</t>
+    <t>W100470591</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Adjustable Arm
-[...20 lines deleted...]
-    <t>https://assets.wfcdn.com/im/43020862/resize-h400-w400%5Ecompr-r85/9416/94169093/Adorne%C2%AE+Paddle+0-10V+Single+Pole+and+3+Way+Dimmer+with+Microban.jpg
+    <t>Tailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.
+Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.
+Easy Install, Multiple Use: Effortless mounting for various displays and décors.
+Remote Precision: Aim within 50ft; quick pairing tips included.
+Secure Pairing: Hold buttons for optimal LED pairing.</t>
+  </si>
+  <si>
+    <t>About This ProductEffortless Plug-in Brilliance: Illuminate worry-free with our plug-in picture light. 18 energy-efficient LED beads consume just 5.4W, offering 330lm of warm 3000K light. The remote-controlled dimming (10-100%) and auto-off settings (15/30/60/120 mins) provide customizable ambiance. Explore dynamic flashing modes and frequencies for diverse atmospheres.FeaturesTailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.Easy Install, Multiple Use: Effortless mounting for various displays and décors.Remote Precision: Aim within 50ft; quick pairing tips included.Secure Pairing: Hold buttons for optimal LED pairing.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Effortless Plug-in Brilliance: Illuminate worry-free with our plug-in picture light. 18 energy-efficient LED beads consume just 5.4W, offering 330lm of warm 3000K light. The remote-controlled dimming (10-100%) and auto-off settings (15/30/60/120 mins) provide customizable ambiance. Explore dynamic flashing modes and frequencies for diverse atmospheres.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Tailor Your Brightness: Choose 25%, 50%, or 100% levels for comfortable illumination.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Versatile Tilt: Easily focus light with 270° swivel head and 120° beam.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Easy Install, Multiple Use: Effortless mounting for various displays and décors.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Remote Precision: Aim within 50ft; quick pairing tips included.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Secure Pairing: Hold buttons for optimal LED pairing.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/34182613/resize-h1200-w1200%5Ecompr-r85/2530/253058456/Remote+Controlled++Dimmable+Picture+Light-1176678157.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/43777109/resize-h400-w400%5Ecompr-r85/7412/74123933/Simple+Cord+Organizer%2C+150in+Cable+Management+Under+Desk+-+Easy+to+Install+Screws+or+Adhesive+Mount+Cord+Covers+for+Wires+on+Wall%2C+Desk+and+Home+Office%2C+Wall+Cable+Organizer+%28White%29.jpg
+https://assets.wfcdn.com/im/69707213/resize-h400-w400%5Ecompr-r85/1805/180591806/Extension+Cable+For+T5+T8+LED+Light+Fixture.jpg
+https://assets.wfcdn.com/im/30838335/resize-h400-w400%5Ecompr-r85/2881/288129295/LED+12V+Snap-on+Strip+Light+Power+Cable.jpg
+https://assets.wfcdn.com/im/52526978/resize-h400-w400%5Ecompr-r85/3249/32494809/Guy+Wire.jpg
+https://assets.wfcdn.com/im/08240973/resize-h400-w400%5Ecompr-r85/2841/284196345/Generator+Extension+Cord.jpg
+https://assets.wfcdn.com/im/77516752/resize-h400-w400%5Ecompr-r85/5298/52985646/Himalayan+Glow+Original+Replacement+Electric+Cord+with+%28ETL+Certified%29+Dimmer+Switch.jpg
+https://assets.wfcdn.com/im/39573844/resize-h400-w400%5Ecompr-r85/1956/195675505/Zipcord+Spool+Wire.jpg
+https://assets.wfcdn.com/im/57583058/resize-h400-w400%5Ecompr-r85/1943/194372326/1+Channel+Flasher+with+Speed+Control+Dial.jpg
+https://assets.wfcdn.com/im/29448697/resize-h400-w400%5Ecompr-r85/2933/293370592/Retractable+Extension+Cord+Reel+Power+Cord+Reel+65FT.jpg
+https://assets.wfcdn.com/im/18893397/resize-h400-w400%5Ecompr-r85/2933/293370684/Retractable+Extension+Cord+Reel+Power+Cord+Reel+50FT.jpg
+https://assets.wfcdn.com/im/7655537/resize-h400-w400%5Ecompr-r85/2933/293370668/Retractable+Extension+Cord+Reel+Power+Cord+Reel+45FT.jpg
+https://assets.wfcdn.com/im/68625742/resize-h400-w400%5Ecompr-r85/3495/349552234/50-Amp+Generator+Extension+Cord%2C+50+Foot%2C+250+Volts+12500+Watts+Heavy+Duty+Power+Cable%2C+NEMA+6-50R+NEMA+6-50P+SWT+6AWG%C2%A0Flexible+Welder+Extension+Cord%2C+with+Storage+Bag%2C+for+Generator%2C+ETL+Listed.jpg</t>
+  </si>
+  <si>
+    <t>23.62"</t>
+  </si>
+  <si>
+    <t>Sale</t>
+  </si>
+  <si>
+    <t>Aluminum, Glass</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/42804718/resize-h600-w600%5Ecompr-r85/4403/440316959/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.69'' H X 23.62'' W X 13.66'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;0.55 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thsqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/efa85419-0874-4c8a-bffc-37a33ddba2b4/72103-3519429-cc-pe21120a-sg-ww.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Certifications (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thsqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Plug-in&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Aluminum, Glass&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;18&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Cord Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;330lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Smart Enabled, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athsqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthsqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethsqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthsqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithsqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-31T05:31:47Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/wrought-studio-1-light-dimmable-led-picture-light-with-adjustable-color-temperature-3000k4000k5000k-artwork-display-lighting-w117808381.html?piid=673865590%2C687673185&amp;auctionId=7283a3ea-d79c-46dc-869c-0a45ace658c9&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%227283a3ea-d79c-46dc-869c-0a45ace658c9%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>1-Light Dimmable LED Picture Light with Adjustable Color Temperature (3000K/4000K/5000K), Artwork Display Lighting</t>
+  </si>
+  <si>
+    <t>ByWrought Studio™</t>
+  </si>
+  <si>
+    <t>W117808381</t>
+  </si>
+  <si>
+    <t>Adjustable Extendable Arm: Features a flexible swing arm that extends and adjusts, allowing you to control the distance from the wall for the ideal lighting angle. Perfect for illuminating your artwork, photos, or diplomas, it lets you position the light precisely for any wall display.
+3CCT Color Temperature Selection Offers three lighting modes—Warm (3000K), Natural (4000K), and Cool White (5000K)—let you customize the ambiance to suit your space.
+Dimmable Functionality Fully compatible with standard dimmer switches, enabling you to adjust brightness levels effortlessly to create the perfect mood.
+Energy-Efficient LED Built with long-lasting LED technology that delivers bright, even illumination (8W-640lm or 12W-960 lumens) while conserving energy.
+Versatile Applications: Ideal for illuminating wall art, photos, diplomas, and more. Perfect for use in living rooms, galleries, home offices, or any space needing stylish, functional lighting.</t>
+  </si>
+  <si>
+    <t>About This ProductThe picture light features a flexible swing arm that allows for both angle adjustment and extension, giving you full control over the distance from the wall. It offers 3 CCT color temperature adjustment (3000K/4000K/5000K) and stepless dimming, allowing you to customize the lighting for different scenarios. It’s an ideal choice for illuminating artwork and can also be conveniently mounted above a medicine cabinet.FeaturesAdjustable Extendable Arm: Features a flexible swing arm that extends and adjusts, allowing you to control the distance from the wall for the ideal lighting angle. Perfect for illuminating your artwork, photos, or diplomas, it lets you position the light precisely for any wall display.3CCT Color Temperature Selection Offers three lighting modes—Warm (3000K), Natural (4000K), and Cool White (5000K)—let you customize the ambiance to suit your space.Dimmable Functionality Fully compatible with standard dimmer switches, enabling you to adjust brightness levels effortlessly to create the perfect mood.Energy-Efficient LED Built with long-lasting LED technology that delivers bright, even illumination (8W-640lm or 12W-960 lumens) while conserving energy.Versatile Applications: Ideal for illuminating wall art, photos, diplomas, and more. Perfect for use in living rooms, galleries, home offices, or any space needing stylish, functional lighting.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;The picture light features a flexible swing arm that allows for both angle adjustment and extension, giving you full control over the distance from the wall. It offers 3 CCT color temperature adjustment (3000K/4000K/5000K) and stepless dimming, allowing you to customize the lighting for different scenarios. It’s an ideal choice for illuminating artwork and can also be conveniently mounted above a medicine cabinet.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Adjustable Extendable Arm: Features a flexible swing arm that extends and adjusts, allowing you to control the distance from the wall for the ideal lighting angle. Perfect for illuminating your artwork, photos, or diplomas, it lets you position the light precisely for any wall display.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;3CCT Color Temperature Selection Offers three lighting modes—Warm (3000K), Natural (4000K), and Cool White (5000K)—let you customize the ambiance to suit your space.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Dimmable Functionality Fully compatible with standard dimmer switches, enabling you to adjust brightness levels effortlessly to create the perfect mood.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Energy-Efficient LED Built with long-lasting LED technology that delivers bright, even illumination (8W-640lm or 12W-960 lumens) while conserving energy.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Versatile Applications: Ideal for illuminating wall art, photos, diplomas, and more. Perfect for use in living rooms, galleries, home offices, or any space needing stylish, functional lighting.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/35728718/resize-h1200-w1200%5Ecompr-r85/3325/332535125/1-Light+Dimmable+LED+Picture+Light+with+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Artwork+Display+Lighting-673865590-687673185.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/43588063/resize-h400-w400%5Ecompr-r85/1419/141922694/5A+Tamper+Resistant+Slide+Single+Pole+Dimmer+2-pack.jpg
+https://assets.wfcdn.com/im/46240692/resize-h400-w400%5Ecompr-r85/3322/332294457/ELEGRP+Wifi+Smart+Rotary+Traic+Dimmer+With+1.8+Inch+TFT+Display+Screen%2C+Single+Pole%2C+Needs+Neutral+Wire%2C+2.4Ghz+Wi-Fi%2C+Compatible+With+Alexa+And+Google+Home%2C+No+Hub+Required%2C+UL+Listed.jpg
+https://assets.wfcdn.com/im/19625042/resize-h400-w400%5Ecompr-r85/3255/325554113/ELEGRP+Smart+Dimmer+Light+Switch+Single+Pole%2C+2.4Ghz+Wi-Fi+Dimmer+Switch+Compatible+With+Alexa+And+Google+Assistant%2C+Needs+Neutral+Wire%2C+No+Hub+Required%2C+UL+And+FCC+Listed%2C+%2C+1+PC.jpg
+https://assets.wfcdn.com/im/46240692/resize-h400-w400%5Ecompr-r85/3322/332294457/ELEGRP+Wifi+Smart+Rotary+Traic+Dimmer+With+1.8+Inch+TFT+Display+Screen%2C+3+Way%2C+Needs+Neutral+Wire%2C+2.4Ghz+Wi-Fi%2C+Compatible+With+Alexa+And+Google+Home%2C+No+Hub+Required%2C+UL+Listed.jpg
+https://assets.wfcdn.com/im/43020862/resize-h400-w400%5Ecompr-r85/9416/94169093/Adorne%C2%AE+Paddle+0-10V+Single+Pole+and+3+Way+Dimmer+with+Microban.jpg
 https://assets.wfcdn.com/im/86831325/resize-h400-w400%5Ecompr-r85/3232/323290713/Lutron+Toggler+Light+Almond+150+W+3-Way+Dimmer+Switch+1+pk.jpg
 https://assets.wfcdn.com/im/36160435/resize-h400-w400%5Ecompr-r85/3289/328979479/Trademaster+700W+Tru+Universal+Toggle+Slide+Single+Pole%2F3-Way+Dimmer.jpg
 https://assets.wfcdn.com/im/16282660/resize-h400-w400%5Ecompr-r85/4415/441539467/Lutron+Diva+with+Night+Mode+for+Dimmable+LED+Bulbs+Watthite+150+Watt+3-Wattay+Dimmer+Switch+1+Pack.jpg
 https://assets.wfcdn.com/im/87282591/resize-h400-w400%5Ecompr-r85/3481/348182725/Lutron+Caseta+5+amps+3-Way+Smart-Enabled+Switch+White+1+pk.jpg
 https://assets.wfcdn.com/im/09689593/resize-h400-w400%5Ecompr-r85/3232/323290720/Lutron+Caseta+White+150+W+3-Way+Smart-Enabled+Dimmer+Switch+w%2FRemote+Control+1+pk.jpg
 https://assets.wfcdn.com/im/42923040/resize-h400-w400%5Ecompr-r85/3481/348182704/Lutron+Caseta+5+amps+Single+Pole+3-Way+Smart-Enabled+Dimmer+Switch+White+1+pk.jpg
-https://assets.wfcdn.com/im/22919560/resize-h400-w400%5Ecompr-r85/3913/391370709/TopGreener+Table-Top+Plug+in+Dimmer+with+Slide+Control+for+Lamps+-+White+%283+Pack%29.jpg
-[...9 lines deleted...]
-    <t>Bundle &amp; Save</t>
+https://assets.wfcdn.com/im/22919560/resize-h400-w400%5Ecompr-r85/3913/391370709/TopGreener+Table-Top+Plug+in+Dimmer+with+Slide+Control+for+Lamps+-+White+%283+Pack%29.jpg</t>
+  </si>
+  <si>
+    <t>4.33" H x 20" W x 11.42" D</t>
+  </si>
+  <si>
+    <t>5% Off Coupon</t>
+  </si>
+  <si>
+    <t>Acrylic, Metal</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/99066112/resize-h600-w600%5Ecompr-r85/3308/330841293/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H X 20'' W X 6.8'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.18'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.8 lb.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' W&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Max Extension Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;11.42'' L&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thsqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/e8909cdd-18a0-4599-8fe7-bdbcc632ce39/bjbi1056%20owner%20manual.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/36f6fc40-c423-45d8-a1a4-17aaa1b8a1e9/jq-193.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thsqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Toggle&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Acrylic, Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Damp&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;High Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Rust Resistant, UV Resistant&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;960lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Color Changing, Selectable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm, Extendable&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athsqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthsqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethsqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthsqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithsqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-31T05:34:02Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/wrought-studio-dimmable-led-picture-light-3000k4000k5000k-adjustable-for-display-wall-artwork-gallery2-pack-w114071591.html?piid=254657941%2C254657940&amp;auctionId=603f4a23-165d-4067-8684-feb1f63da0e5&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%22603f4a23-165d-4067-8684-feb1f63da0e5%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>20" 1-Light Dimmable 8W LED Picture Light 3000K/4000K/5000K Adjustable For Display, Wall, Artwork, Gallery,2 Pack (Set of 2)</t>
+  </si>
+  <si>
+    <t>W114071591</t>
+  </si>
+  <si>
+    <t>3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/6500k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.
+Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.
+Better Lighting Effect: 8W/640lumens or 12W/960lumens, brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95+ and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, or diploma a focal point
+Easy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.
+Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.</t>
+  </si>
+  <si>
+    <t>About This ProductThe picture light features a flexible swing arm that allows for both angle adjustment and extension, giving you full control over the distance from the wall. It offers 3CCT color temperature adjustment (3000K/4000K/5000K) and stepless dimming, allowing you to customize the lighting for different scenarios. It’s an ideal choice for illuminating artwork and can also be conveniently mounted above a medicine cabinet.Features3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/6500k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.Better Lighting Effect: 8W/640lumens or 12W/960lumens, brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95+ and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, or diploma a focal pointEasy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;The picture light features a flexible swing arm that allows for both angle adjustment and extension, giving you full control over the distance from the wall. It offers 3CCT color temperature adjustment (3000K/4000K/5000K) and stepless dimming, allowing you to customize the lighting for different scenarios. It’s an ideal choice for illuminating artwork and can also be conveniently mounted above a medicine cabinet.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/6500k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Better Lighting Effect: 8W/640lumens or 12W/960lumens, brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95+ and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, or diploma a focal point&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Easy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/05861111/resize-h1200-w1200%5Ecompr-r85/3304/330465799/20%22+1-Light+Dimmable+8W+LED+Picture+Light+3000K%2F4000K%2F5000K+Adjustable+For+Display%2C+Wall%2C+Artwork%2C+Gallery%2C2+Pack-254657941-254657940.jpg</t>
   </si>
   <si>
     <t>Metal,Acrylic</t>
   </si>
   <si>
-    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblaav5tb5vsmdb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/00427982/resize-h600-w600%5Ecompr-r85/3613/361377949/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblaav5tb5vsmdb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H X 24'' W X 9.06'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.8 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799__R_6thsqblaav5tb5vsmdb_" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_athsqblaav5tb5vsmdb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal,Acrylic&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Rated Lifespan&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;50,000 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;60 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dimmable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Backplate Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Arm&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Extendable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Damp&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Selectable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Changing&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Rust Resistant, UV Resistant&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Toggle&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Color Changing, Selectable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_cthsqblaav5tb5vsmdb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_ethsqblaav5tb5vsmdb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_gthsqblaav5tb5vsmdb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_ithsqblaav5tb5vsmdb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_kthsqblaav5tb5vsmdb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...5 lines deleted...]
-    <t>https://www.wayfair.com/lighting/pdp/mercer41-1-light-dimmable-led-picture-light-3000k4000k5000k-adjustable-w114079365.html?piid=583206376%2C583206381%2C583206382</t>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/99066112/resize-h600-w600%5Ecompr-r85/3308/330841293/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H X 20'' W X 11.42'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.6 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thsqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/e6a49436-e8b1-4571-a9bd-a7823e107e76/jq-179.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thsqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Toggle&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal,Acrylic&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;60 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Damp&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;640lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athsqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthsqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethsqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthsqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithsqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-31T05:38:25Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/mercer41-1-light-dimmable-led-picture-light-3000k4000k5000k-adjustable-w114079365.html?piid=583206382%2C583206381%2C584987080&amp;auctionId=7283a3ea-d79c-46dc-869c-0a45ace658c9&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%227283a3ea-d79c-46dc-869c-0a45ace658c9%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>1-Light Dimmable LED Picture Light 3000K/4000K/5000K Adjustable</t>
   </si>
   <si>
     <t>ByMercer41</t>
   </si>
   <si>
     <t>W114079365</t>
   </si>
   <si>
-    <t>https://assets.wfcdn.com/im/62649529/resize-h1200-p1-w1200%5Ecompr-r85/4157/415716600/1-Light+Dimmable+LED+Picture+Light+3000K%2F4000K%2F5000K+Adjustable-583206376-583206381-583206382.jpg</t>
+    <t>3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/5000k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.
+Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.
+Better Lighting Effect: 8W , brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95or + and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, diploma a focal point
+Easy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.
+Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.</t>
+  </si>
+  <si>
+    <t>About This ProductAdjustable 3000K 4000K 5000K Dimmable LED Picture Light for Artwork Display LightingFeatures3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/5000k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.Better Lighting Effect: 8W , brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95or + and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, diploma a focal pointEasy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1dufocti" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Adjustable 3000K 4000K 5000K Dimmable LED Picture Light for Artwork Display Lighting&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/5000k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Better Lighting Effect: 8W , brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95or + and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, diploma a focal point&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Easy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.&lt;/li&gt;&lt;li class="_6o3atz63 _1tu06vr1" style="--_6o3atz5s:0"&gt;Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1dufoctg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1pmvkjd1 _1pmvkjd2 _1pmvkjd6 _1pmvkjd9 _1pmvkjdw"&gt;&lt;span class="_1pmvkjde _1pmvkjdx _1pmvkjd11 _1pmvkjd13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/89120533/resize-h1200-w1200%5Ecompr-r85/4157/415716666/1-Light+Dimmable+LED+Picture+Light+3000K%2F4000K%2F5000K+Adjustable-583206382-583206381-584987080.jpg</t>
   </si>
   <si>
     <t>4.33" H x 24" W x  8.26" D</t>
   </si>
   <si>
     <t>Metal, Acrylic</t>
   </si>
   <si>
-    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblaav5tb5vsmdb_" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblaav5tb5vsmdb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H X 24'' W X 8.26'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.8 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799__R_6thsqblaav5tb5vsmdb_" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_athsqblaav5tb5vsmdb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;12 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal, Acrylic&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Rated Lifespan&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;50,000 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;60 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dimmable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Backplate Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Arm&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Extendable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Damp&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Toggle&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_cthsqblaav5tb5vsmdb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_ethsqblaav5tb5vsmdb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_gthsqblaav5tb5vsmdb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_ithsqblaav5tb5vsmdb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_kthsqblaav5tb5vsmdb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...94 lines deleted...]
-https://assets.wfcdn.com/im/70474073/resize-h400-w400%5Ecompr-r85/3893/389307345/2-Pack+31-Inch+Rechargeable+LED+Picture+Lights+with+Remote%2C+Dimmable+%26+Adjustable+Color+Temperature+for+Artwork.jpg
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.33'' H X 24'' W X 8.26'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.8 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thsqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Toggle&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Hardwired&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal, Acrylic&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;60 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;120 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Damp&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;960lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athsqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthsqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethsqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Limited&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthsqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithsqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-07-31T05:19:09Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/alcott-hill-battery-operated-dimmable-led-wall-mounted-picture-light-with-remote-w001193166.html?piid=86088366%2C53007420</t>
+  </si>
+  <si>
+    <t>Dimmable LED Wall Mounted Picture Light with Remote</t>
+  </si>
+  <si>
+    <t>ByAlcott Hill®</t>
+  </si>
+  <si>
+    <t>W001193166</t>
+  </si>
+  <si>
+    <t>About This ProductEnjoy the perfect lighting ambiance with this conveniently cordless and battery-powered wall-mounted s conce. Designed with an adjustable arm and shade, it offers customizable illumination for a range of tasks and moods. The integrated LED technology provides long-lasting, energy-efficient light.</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_2t9sqblblfiuliv7llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz1d9 _6o3atzbl _6o3atz1bd" style="--_6o3atz1d8:pre-line;--_6o3atzba:var(--_125wwz47k)"&gt;Enjoy the perfect lighting ambiance with this conveniently cordless and battery-powered wall-mounted s conce. Designed with an adjustable arm and shade, it offers customizable illumination for a range of tasks and moods. The integrated LED technology provides long-lasting, energy-efficient light.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_4t9sqblblfiuliv7llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_6t9sqblblfiuliv7llb_" data-name="FeatureBullets"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/09974536/resize-h1200-w1200%5Ecompr-r85/6789/67894113/Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote-86088366-53007420.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/90888114/resize-h400-w400%5Ecompr-r85/6789/67894113/Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote.jpg
+https://assets.wfcdn.com/im/16056771/resize-h400-w400%5Ecompr-r85/2883/288327099/Rhyus+Sophisticated+Luxury+Solid+Brass+Rotatable+Picture+Lights.jpg
+https://assets.wfcdn.com/im/63372527/resize-h400-w400%5Ecompr-r85/3349/334994204/23.6+in.+LED+Picture+Light+with+Remote+Control+Dimmable+Multiple+Color+Temperatures+Rotatable+and+Timer.jpg
+https://assets.wfcdn.com/im/92379499/resize-h400-w400%5Ecompr-r85/3390/339032783/Battery+Operated+Dimmable+Wall+Mount+Picture+Light+With+Remote+Control.jpg
+https://assets.wfcdn.com/im/70474073/resize-h400-w400%5Ecompr-r85/3893/389307345/2-Pack+31%22+Rechargeable+LED+Picture+Lights+with+Remote%2C+Dimmable+Battery+Operated+Picture+Lights+Black.jpg
+https://assets.wfcdn.com/im/73617021/resize-h400-w400%5Ecompr-r85/3304/330407852/Valisy+15.5%22+Dimmable+1+-+Light++LED+Picture+Light+with+Remote%2C+Battery+Powered+Wall+Mount+Light+with+Adjustable+Arm.jpg
+https://assets.wfcdn.com/im/89237999/resize-h400-w400%5Ecompr-r85/2496/249665312/14.75%27%27+Dimmable+LED+Wall+Mounted+Picture+Light+with+Remote.jpg
 https://assets.wfcdn.com/im/18069116/resize-h400-w400%5Ecompr-r85/4161/416140469/31%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+with+Remote+in+Matte+Black.jpg
+https://assets.wfcdn.com/im/05301424/resize-h400-w400%5Ecompr-r85/2983/298376448/16%27%27+Dimmable+Wall+Mount+Picture+Light.jpg
 https://assets.wfcdn.com/im/54009234/resize-h400-w400%5Ecompr-r85/4023/402387980/24%22+Battery+Operated+LED+Picture+Light+with+Remote+Control%2C+Black+Gold+%288000mAh%29.jpg
-https://assets.wfcdn.com/im/05483967/resize-h400-w400%5Ecompr-r85/3831/383148382/24%E2%80%9D+LED+Battery+Operated+Dimmable+Picture+Light+with+Remote+Control%E2%80%8B.jpg
-[...7 lines deleted...]
-    <t>Sale</t>
+https://assets.wfcdn.com/im/00923492/resize-h400-w400%5Ecompr-r85/1403/140375120/17%27%27+Dimmable+LED+Wall+Mount+Picture+Light.jpg
+https://assets.wfcdn.com/im/96223439/resize-h400-w400%5Ecompr-r85/4300/430031687/Brody+Hardwired+Dimmable+LED+Aluminum+Wall+Mounted+Picture+Light.jpg
+https://assets.wfcdn.com/im/46244898/resize-h400-w400%5Ecompr-r85/3831/383148495/24%E2%80%9D+LED+Battery+Operated+WIreless+Dimmable+Picture+Light+with+Remote+Control%E2%80%8B.jpg
+https://assets.wfcdn.com/im/24050656/resize-h400-w400%5Ecompr-r85/3308/330839368/1-Light+Dimmable+LED+Picture+Light+with+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Artwork+Display+Lighting.jpg</t>
+  </si>
+  <si>
+    <t>1.75" H x 18" W x 7.5" D</t>
   </si>
   <si>
     <t>Metal</t>
   </si>
   <si>
-    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblaav5tb5vsmdb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/20023213/resize-h600-w600%5Ecompr-r85/3390/339032781/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblaav5tb5vsmdb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4'' H X 24'' W X 7.4'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;0.79'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.6'' H&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;4.7'' W&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2.25 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799__R_6thsqblaav5tb5vsmdb_" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_8thsqblaav5tb5vsmdb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/a3d6dea9-27f6-4a9c-9f4a-b708c8ed0098/jlit1007%20owner%20manual.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_athsqblaav5tb5vsmdb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;5 Watt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered, Rechargeable Batteries&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;300lm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED Rated Lifespan&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;50,000 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dimmable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Battery Operated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Care&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wipe clean with a dry cloth&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Backplate Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Battery or Batteries Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Arm&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Extendable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Rechargeable Batteries&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Tunable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Changing&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Timer&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Integrated LED Color Rendering Index (CRI)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;90&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Manual&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Timer, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Touch&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Color Changing, Tunable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Arm&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_cthsqblaav5tb5vsmdb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_ethsqblaav5tb5vsmdb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_gthsqblaav5tb5vsmdb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;2 Years&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Full&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_ithsqblaav5tb5vsmdb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_kthsqblaav5tb5vsmdb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...48 lines deleted...]
-    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblaav5tb5vsmdb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz13e _6o3atz15j _6o3atz1bd"&gt;&lt;img src="https://assets.wfcdn.com/im/14468406/resize-h600-w600%5Ecompr-r85/3912/391244602/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="_1agl0qt0"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblaav5tb5vsmdb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;5.98'' W X 14.88'' D&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderFreeFormDimensions::58799__R_6thsqblaav5tb5vsmdb_" data-name="FreeFormDimensions"&gt;&lt;div class="_1ng1g800"&gt;&lt;div data-name="FreeFormDescriptions"&gt;&lt;ul data-hb-id="List" class="_1tu06vr4 _1tu06vr2"&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_athsqblaav5tb5vsmdb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Plug-in&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Integrated LED&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb Not Included But Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Ambient&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Cord Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Plug-In&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Matte Black&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Manual&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_cthsqblaav5tb5vsmdb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_ethsqblaav5tb5vsmdb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_gthsqblaav5tb5vsmdb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_1pwc14f7h);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1 Year&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_ithsqblaav5tb5vsmdb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_kthsqblaav5tb5vsmdb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_1pwc14f26);--_6o3atz5s:var(--_1pwc14f26)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class=""&gt;&lt;div class="_1dufoct2"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_2thsqblblfiuliv7llb_" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_4thsqblblfiuliv7llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.75'' H X 18'' W X 7.5'' D&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Max Extension Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;7.75'' L&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;1.2 lb.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Reach Extension&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;7.75''&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_6thsqblblfiuliv7llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz12h _6o3atz1bd" style="--_6o3atz126:left"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/c9404f42-f787-4a38-911f-6ca5d91f1dbf/concept%20led%20cordless%20remote%20control%20picture%20lights%20q&amp;amp;a%20(1).pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="rccwc50 rccwc53"&gt;Marketing Materials (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_8thsqblblfiuliv7llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Rocker, Dimmer&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Battery Powered&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Metal&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;16&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Shade Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;6 Volt&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Down&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustable&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Mounting Hardware Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Battery Life&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;100 hours&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Dry&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Remote Control&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Switch Location&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Fixture / Shade&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Adjustable Shade, Extendable&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;3,200K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_athsqblblfiuliv7llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_cthsqblblfiuliv7llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;No&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_ethsqblblfiuliv7llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz63 _6o3atz1bd" style="--_6o3atz5s:var(--_125wwz426)"&gt;&lt;p data-hb-id="Text" class="_6o3atzbl _6o3atz18y  _6o3atz1dh" style="--_6o3atzba:var(--_125wwz47k);--_6o3atz18u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_6o3atzuj z9wp91" style="--_6o3atzu8:repeat(2, 1fr)"&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;90 Days, 30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Yes&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;30 Days&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Full&lt;/dd&gt;&lt;dt class="z9wp95 z9wp96"&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz1bd" style="--_6o3atz4k:0px"&gt;Warranty Details&lt;/div&gt;&lt;/dt&gt;&lt;dd class="z9wp97 z9wp98"&gt;Satisfaction Guaranteed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_gthsqblblfiuliv7llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_ithsqblblfiuliv7llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_6o3atz4v _6o3atz5h _6o3atz49 _6o3atz63 _6o3atz1bd" style="--_6o3atz4k:0;--_6o3atz56:0;--_6o3atz3y:var(--_125wwz426);--_6o3atz5s:var(--_125wwz426)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -678,59 +665,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V6"/>
+  <dimension ref="A1:U6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -750,392 +737,371 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
-      <c r="V1" t="s">
+    </row>
+    <row r="2" spans="1:21">
+      <c r="A2" t="s">
         <v>21</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A2" t="s">
+      <c r="B2" t="s">
         <v>22</v>
       </c>
-      <c r="B2" t="s">
+      <c r="C2" t="s">
         <v>23</v>
       </c>
-      <c r="C2" t="s">
+      <c r="D2" t="s">
         <v>24</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>25</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>26</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2">
+        <v>40.99</v>
+      </c>
+      <c r="H2">
+        <v>46.99</v>
+      </c>
+      <c r="I2" t="s">
         <v>27</v>
-      </c>
-[...7 lines deleted...]
-        <v>28</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2">
-        <v>5.0</v>
+        <v>4.3</v>
       </c>
       <c r="L2">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M2" t="s">
+        <v>28</v>
+      </c>
+      <c r="N2" t="s">
         <v>29</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>30</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>31</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>32</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>33</v>
       </c>
-      <c r="R2" t="s">
+      <c r="S2" t="s">
         <v>34</v>
       </c>
-      <c r="S2" t="s">
+      <c r="T2" t="s">
         <v>35</v>
       </c>
-      <c r="T2" t="s">
+      <c r="U2" t="s">
         <v>36</v>
       </c>
-      <c r="U2" t="s">
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
+        <v>21</v>
+      </c>
+      <c r="B3" t="s">
         <v>37</v>
       </c>
-      <c r="V2" t="s">
+      <c r="C3" t="s">
         <v>38</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B3" t="s">
+      <c r="D3" t="s">
         <v>39</v>
       </c>
-      <c r="C3" t="s">
+      <c r="E3" t="s">
         <v>40</v>
       </c>
-      <c r="D3" t="s">
-[...2 lines deleted...]
-      <c r="E3" t="s">
+      <c r="F3" t="s">
         <v>41</v>
       </c>
-      <c r="F3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G3">
-        <v>101.99</v>
+        <v>51.99</v>
       </c>
       <c r="H3">
-        <v>126.99</v>
+        <v>99.99</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
-        <v>4.8</v>
+        <v>4.6</v>
       </c>
       <c r="L3">
-        <v>17</v>
+        <v>108</v>
       </c>
       <c r="M3" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="N3" t="s">
-        <v>30</v>
+        <v>43</v>
       </c>
       <c r="O3" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="P3" t="s">
-        <v>32</v>
+        <v>45</v>
       </c>
       <c r="Q3" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="R3" t="s">
-        <v>34</v>
+        <v>47</v>
       </c>
       <c r="S3" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="T3" t="s">
-        <v>36</v>
+        <v>49</v>
       </c>
       <c r="U3" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
-    <row r="4" spans="1:22">
+    <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B4" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C4" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D4" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="E4" t="s">
-        <v>50</v>
+        <v>40</v>
       </c>
       <c r="F4" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="G4">
         <v>127.99</v>
       </c>
       <c r="H4">
-        <v>244.19</v>
+        <v>135.99</v>
       </c>
       <c r="I4" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4">
-        <v>5.0</v>
+        <v>3.0</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="N4" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="O4" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="P4" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="Q4" t="s">
-        <v>55</v>
+        <v>46</v>
       </c>
       <c r="R4" t="s">
-        <v>56</v>
+        <v>47</v>
       </c>
       <c r="S4" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="T4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="U4" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="V4" t="s">
         <v>60</v>
       </c>
     </row>
-    <row r="5" spans="1:22">
+    <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="B5" t="s">
         <v>61</v>
       </c>
       <c r="C5" t="s">
         <v>62</v>
       </c>
       <c r="D5" t="s">
         <v>63</v>
       </c>
       <c r="E5" t="s">
-        <v>50</v>
+        <v>64</v>
       </c>
       <c r="F5" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G5">
-        <v>50.99</v>
+        <v>88.99</v>
       </c>
       <c r="H5">
-        <v>76.99</v>
+        <v>93.99</v>
       </c>
       <c r="I5" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5">
-        <v>4.6</v>
+        <v>4.8</v>
       </c>
       <c r="L5">
-        <v>47</v>
+        <v>19</v>
       </c>
       <c r="M5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="N5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="O5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="P5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="Q5" t="s">
-        <v>69</v>
+        <v>46</v>
       </c>
       <c r="R5" t="s">
         <v>70</v>
       </c>
       <c r="S5" t="s">
+        <v>48</v>
+      </c>
+      <c r="T5" t="s">
         <v>71</v>
       </c>
-      <c r="T5" t="s">
+      <c r="U5" t="s">
         <v>72</v>
       </c>
-      <c r="U5" t="s">
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
         <v>73</v>
       </c>
-      <c r="V5" t="s">
+      <c r="C6" t="s">
         <v>74</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" t="s">
+      <c r="D6" t="s">
         <v>75</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>76</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6" t="s">
         <v>77</v>
       </c>
-      <c r="E6" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G6">
-        <v>48.99</v>
+        <v>92.99</v>
       </c>
       <c r="H6">
-        <v>115.99</v>
+        <v>114.99</v>
       </c>
       <c r="I6" t="s">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6">
-        <v>4.7</v>
+        <v>4.5</v>
       </c>
       <c r="L6">
-        <v>3</v>
-[...1 lines deleted...]
-      <c r="M6" t="s">
+        <v>753</v>
+      </c>
+      <c r="N6" t="s">
+        <v>78</v>
+      </c>
+      <c r="O6" t="s">
         <v>79</v>
       </c>
-      <c r="N6" t="s">
+      <c r="P6" t="s">
         <v>80</v>
       </c>
-      <c r="O6" t="s">
+      <c r="Q6" t="s">
         <v>81</v>
       </c>
-      <c r="P6" t="s">
+      <c r="R6" t="s">
         <v>82</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="S6" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" t="s">
         <v>83</v>
       </c>
-      <c r="R6" t="s">
+      <c r="U6" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">