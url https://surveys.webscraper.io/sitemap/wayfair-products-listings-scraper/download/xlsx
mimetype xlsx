--- v4 (2026-09-11)
+++ v5 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -80,345 +80,319 @@
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>specifications_html</t>
   </si>
   <si>
     <t>https://www.wayfair.com/lighting/sb1/picture-lights-under-150-c435200-p76597~0~150.html</t>
   </si>
   <si>
-    <t>2026-08-27T07:13:19Z</t>
-[...5 lines deleted...]
-    <t>Mila - LED Picture Light  Selectable  - Acrylic Lens</t>
+    <t>2026-09-30T13:58:27Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/wrought-studio-1-light-dimmable-led-picture-light-with-adjustable-color-temperature-3000k4000k5000k-artwork-display-lighting-w117808381.html?piid=673865585%2C687673186&amp;auctionId=d0dde499-248b-4dba-846f-fbfc63d7deee&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%22d0dde499-248b-4dba-846f-fbfc63d7deee%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>1-Light Dimmable LED Picture Light with Adjustable Color Temperature (3000K/4000K/5000K), Artwork Display Lighting</t>
   </si>
   <si>
     <t>ByWrought Studio™</t>
   </si>
   <si>
-    <t>W114803020</t>
+    <t>W117808381</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>With a 2700K/3000K/3500K CCT selectable warm white to neutral white and 90 CRI, this dimmable light delivers of beautifully balanced brightness - perfect for creating spaces with rich, true-to-life color.
-[...128 lines deleted...]
-    <t>2026-08-27T07:14:12Z</t>
+    <t>Adjustable Extendable Arm: Features a flexible swing arm that extends and adjusts, allowing you to control the distance from the wall for the ideal lighting angle. Perfect for illuminating your artwork, photos, or diplomas, it lets you position the light precisely for any wall display.
+3CCT Color Temperature Selection Offers three lighting modes—Warm (3000K), Natural (4000K), and Cool White (5000K)—let you customize the ambiance to suit your space.
+Dimmable Functionality Fully compatible with standard dimmer switches, enabling you to adjust brightness levels effortlessly to create the perfect mood.
+Energy-Efficient LED Built with long-lasting LED technology that delivers bright, even illumination (8W-640lm or 12W-960 lumens) while conserving energy.
+Versatile Applications: Ideal for illuminating wall art, photos, diplomas, and more. Perfect for use in living rooms, galleries, home offices, or any space needing stylish, functional lighting.</t>
+  </si>
+  <si>
+    <t>About This ProductThe picture light features a flexible swing arm that allows for both angle adjustment and extension, giving you full control over the distance from the wall. It offers 3 CCT color temperature adjustment (3000K/4000K/5000K) and stepless dimming, allowing you to customize the lighting for different scenarios. It’s an ideal choice for illuminating artwork and can also be conveniently mounted above a medicine cabinet.FeaturesAdjustable Extendable Arm: Features a flexible swing arm that extends and adjusts, allowing you to control the distance from the wall for the ideal lighting angle. Perfect for illuminating your artwork, photos, or diplomas, it lets you position the light precisely for any wall display.3CCT Color Temperature Selection Offers three lighting modes—Warm (3000K), Natural (4000K), and Cool White (5000K)—let you customize the ambiance to suit your space.Dimmable Functionality Fully compatible with standard dimmer switches, enabling you to adjust brightness levels effortlessly to create the perfect mood.Energy-Efficient LED Built with long-lasting LED technology that delivers bright, even illumination (8W-640lm or 12W-960 lumens) while conserving energy.Versatile Applications: Ideal for illuminating wall art, photos, diplomas, and more. Perfect for use in living rooms, galleries, home offices, or any space needing stylish, functional lighting.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_15qjrkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11b4 _16fu6t1bl _16fu6t1198" style="--_16fu6t11b3:pre-line;--_16fu6t1ba:var(--_8tzu8885)"&gt;The picture light features a flexible swing arm that allows for both angle adjustment and extension, giving you full control over the distance from the wall. It offers 3 CCT color temperature adjustment (3000K/4000K/5000K) and stepless dimming, allowing you to customize the lighting for different scenarios. It’s an ideal choice for illuminating artwork and can also be conveniently mounted above a medicine cabinet.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_19qjrkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_1dqjrkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Adjustable Extendable Arm: Features a flexible swing arm that extends and adjusts, allowing you to control the distance from the wall for the ideal lighting angle. Perfect for illuminating your artwork, photos, or diplomas, it lets you position the light precisely for any wall display.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;3CCT Color Temperature Selection Offers three lighting modes—Warm (3000K), Natural (4000K), and Cool White (5000K)—let you customize the ambiance to suit your space.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Dimmable Functionality Fully compatible with standard dimmer switches, enabling you to adjust brightness levels effortlessly to create the perfect mood.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Energy-Efficient LED Built with long-lasting LED technology that delivers bright, even illumination (8W-640lm or 12W-960 lumens) while conserving energy.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Versatile Applications: Ideal for illuminating wall art, photos, diplomas, and more. Perfect for use in living rooms, galleries, home offices, or any space needing stylish, functional lighting.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea0 _1xrzzea1 _1xrzzea5 _1xrzzea8 _1xrzzeau"&gt;&lt;span class="_1xrzzead _1xrzzeav _1xrzzeaz _1xrzzea11"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/58066120/resize-h1200-w1200%5Ecompr-r85/4241/424142240/1-Light+Dimmable+LED+Picture+Light+with+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Artwork+Display+Lighting-673865585-687673186.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/58066120/resize-h1200-w1200%5Ecompr-r85/4241/424142240/default_name.jpg
+https://assets.wfcdn.com/im/35694704/resize-h1200-w1200%5Ecompr-r85/3088/308837141/default_name.jpg
+https://assets.wfcdn.com/im/18609326/resize-h1200-w1200%5Ecompr-r85/3088/308837099/default_name.jpg
+https://assets.wfcdn.com/im/19446963/resize-h1200-w1200%5Ecompr-r85/3088/308837089/default_name.jpg
+https://assets.wfcdn.com/im/47045617/resize-h1200-w1200%5Ecompr-r85/3088/308837142/default_name.jpg
+https://assets.wfcdn.com/im/69747443/resize-h1200-w1200%5Ecompr-r85/3088/308837144/default_name.jpg
+https://assets.wfcdn.com/im/26502008/resize-h1200-w1200%5Ecompr-r85/3088/308837149/default_name.jpg
+https://assets.wfcdn.com/im/02361585/resize-h1200-w1200%5Ecompr-r85/3088/308837151/default_name.jpg
+https://assets.wfcdn.com/im/90657535/resize-h1200-w1200%5Ecompr-r85/3297/329788647/default_name.jpg</t>
+  </si>
+  <si>
+    <t>4.33" H x 24" W x 11.42" D</t>
+  </si>
+  <si>
+    <t>5% Off Coupon</t>
+  </si>
+  <si>
+    <t>Metal, Acrylic</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3rkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/34298197/resize-h600-w600%5Ecompr-r85/3297/329788647/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3rkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' H X 24'' W X 6.8'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.18'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' W&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 lb.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Max Extension Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;11.42'' L&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_2dr3rkn6lbav5tb5u9llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t1133 _16fu6t1198" style="--_16fu6t112s:left"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/36f6fc40-c423-45d8-a1a4-17aaa1b8a1e9/JQ-193.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/e8909cdd-18a0-4599-8fe7-bdbcc632ce39/BJBI1056%20Owner%20Manual.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3rkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Toggle&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Hardwired&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Metal, Acrylic&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;120 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brushed Gold&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Damp&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;High Efficiency&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;UV Resistant, Rust Resistant&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;960lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Color Changing, Selectable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm, Extendable&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3rkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3rkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No Assembly Required&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3rkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Limited&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Limited Warranty&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3rkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3rkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-30T13:58:47Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/ebern-designs-1-light-dimmable-led-picture-light-3000k4000k5000k-adjustable-w114079368.html?piid=7275123%2C7275128%2C7275131&amp;auctionId=752e173b-5adc-4607-bbc0-1932c1b89f0a&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%22752e173b-5adc-4607-bbc0-1932c1b89f0a%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>1-Light 16in Dimmable LED Picture Light 3000K/4000K/5000K Adjustable</t>
+  </si>
+  <si>
+    <t>ByEbern Designs</t>
+  </si>
+  <si>
+    <t>W114079368</t>
+  </si>
+  <si>
+    <t>3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/5000k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.
+Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.
+Better Lighting Effect: 10W/14W, brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95or + and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, diploma a focal point
+Easy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.
+Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.</t>
+  </si>
+  <si>
+    <t>About This ProductAdjustable 3000K 4000K 5000K Dimmable LED Picture Light for Artwork Display LightingFeatures3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/5000k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.Better Lighting Effect: 10W/14W, brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95or + and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, diploma a focal pointEasy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_15qjrkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11b4 _16fu6t1bl _16fu6t1198" style="--_16fu6t11b3:pre-line;--_16fu6t1ba:var(--_8tzu8885)"&gt;Adjustable 3000K 4000K 5000K Dimmable LED Picture Light for Artwork Display Lighting&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_19qjrkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_1dqjrkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;3CCT Dimmable Function: The wall light has 3 lights to choose from: warm light/nature light/white light (3000k/4000k/5000k), the brightness can be freely adjusted steplessly, and you can choose your favorite color temperature and adjust the brightness at will.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Light Direction Adjustable: The picture light is with a swing arm, allowing you to adjust the distance from the wall at will as a good choice of picture light for paintings.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Better Lighting Effect: 10W/14W, brightness produces the perfect amount of lighting for your wall photos pictures. High CRI95or + and Mini Accent Spotlights lighting distribution make your beloved painting, poster, tapestry, diploma a focal point&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Easy Installation: The picture light comes with a metal mounting bracket; you can fix the bracket with screws.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Wide Applications:: The picture light has a wide range of applications, such as wireless lights for wall artwork, photographs, and diplomas. wireless wall light.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea0 _1xrzzea1 _1xrzzea5 _1xrzzea8 _1xrzzeau"&gt;&lt;span class="_1xrzzead _1xrzzeav _1xrzzeaz _1xrzzea11"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/31150485/resize-h1200-w1200%5Ecompr-r85/3870/387003377/1-Light+16in+Dimmable+LED+Picture+Light+3000K%2F4000K%2F5000K+Adjustable-7275123-7275128-7275131.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/31150485/resize-h1200-w1200%5Ecompr-r85/3870/387003377/default_name.jpg
+https://assets.wfcdn.com/im/26209282/resize-h1200-w1200%5Ecompr-r85/3870/387003408/default_name.jpg
+https://assets.wfcdn.com/im/04601551/resize-h1200-w1200%5Ecompr-r85/3870/387003393/default_name.jpg
+https://assets.wfcdn.com/im/82963847/resize-h1200-w1200%5Ecompr-r85/3870/387003403/default_name.jpg
+https://assets.wfcdn.com/im/63660369/resize-h1200-w1200%5Ecompr-r85/3870/387003382/default_name.jpg
+https://assets.wfcdn.com/im/94314760/resize-h1200-w1200%5Ecompr-r85/3870/387003402/default_name.jpg
+https://assets.wfcdn.com/im/06905804/resize-h1200-w1200%5Ecompr-r85/3870/387003387/default_name.jpg
+https://assets.wfcdn.com/im/61356116/resize-h1200-w1200%5Ecompr-r85/3870/387003398/default_name.jpg
+https://assets.wfcdn.com/im/78013659/resize-h1200-w1200%5Ecompr-r85/3570/357034499/default_name.jpg</t>
+  </si>
+  <si>
+    <t>4.33" H x 16" W x 8.9" D</t>
+  </si>
+  <si>
+    <t>Spend &amp; Save</t>
+  </si>
+  <si>
+    <t>Metal,Acrylic</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3rkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/04996778/resize-h600-w600%5Ecompr-r85/3870/387003398/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3rkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' H X 16'' W X 8.9'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.18'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2.4 lb.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' W&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3rkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Toggle&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Hardwired&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Metal,Acrylic&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;60 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;120 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Damp&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;High Efficiency&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Rust Resistant, UV Resistant&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;640lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Color Changing, Selectable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3rkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3rkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No Assembly Required&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3rkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Limited&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Limited Warranty&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3rkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3rkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-30T13:59:13Z</t>
   </si>
   <si>
     <t>https://www.wayfair.com/lighting/pdp/george-oliver-2-light-modern-classical-adjustable-brass-picture-light-w119766307.html?piid=1517617263</t>
   </si>
   <si>
     <t>4-Light Modern Classical Adjustable Brass Picture Light</t>
   </si>
   <si>
     <t>ByGeorge Oliver</t>
   </si>
   <si>
     <t>W119766307</t>
   </si>
   <si>
     <t>Modern Industrial / Mid-Century Gallery: This series blends Mid-Century Modern elegance with Industrial clean lines. It is designed to act as a sleek, unobtrusive frame for your art, fitting perfectly into modern, transitional, or minimalist gallery-style interiors.
 Artistic Slanted-Cut Design: The unique angled ends of the tubes provide a contemporary, geometric silhouette that acts as a decorative statement piece even when the lights are off.
 Premium Electroplated Finish: A high-end electroplating process creates a durable, mirror-smooth finish that is superior to standard paint, resisting humidity, tarnishing, and wear over time.
 Heat-Resistant Ceramic Sockets: Equipped with professional E12 ceramic lamp holders, specifically designed to handle the heat of long-term display lighting safely.</t>
   </si>
   <si>
     <t>About This ProductHighlight your most cherished artwork, photographs, or mirrors with our Modern Slanted Tube Picture Light Series. This collection redefines traditional gallery lighting with its bold, architectural "cut-away" silhouette. Finished in a luxurious electroplated brass, these fixtures offer a sophisticated metallic luster that enhances any frame. Featuring a 360° rotatable head, this series allows you to direct a precise wash of light exactly where it is needed, bringing professional, museum-quality illumination into your home.FeaturesModern Industrial / Mid-Century Gallery: This series blends Mid-Century Modern elegance with Industrial clean lines. It is designed to act as a sleek, unobtrusive frame for your art, fitting perfectly into modern, transitional, or minimalist gallery-style interiors.Artistic Slanted-Cut Design: The unique angled ends of the tubes provide a contemporary, geometric silhouette that acts as a decorative statement piece even when the lights are off.Premium Electroplated Finish: A high-end electroplating process creates a durable, mirror-smooth finish that is superior to standard paint, resisting humidity, tarnishing, and wear over time.Heat-Resistant Ceramic Sockets: Equipped with professional E12 ceramic lamp holders, specifically designed to handle the heat of long-term display lighting safely.Show More</t>
   </si>
   <si>
-    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_5qjqkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11d9 _16fu6t1bl _16fu6t11bd" style="--_16fu6t11d8:pre-line;--_16fu6t1ba:var(--_8tzu887k)"&gt;Highlight your most cherished artwork, photographs, or mirrors with our Modern Slanted Tube Picture Light Series. This collection redefines traditional gallery lighting with its bold, architectural "cut-away" silhouette. Finished in a luxurious electroplated brass, these fixtures offer a sophisticated metallic luster that enhances any frame. Featuring a 360° rotatable head, this series allows you to direct a precise wash of light exactly where it is needed, bringing professional, museum-quality illumination into your home.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_9qjqkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_dqjqkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Modern Industrial / Mid-Century Gallery: This series blends Mid-Century Modern elegance with Industrial clean lines. It is designed to act as a sleek, unobtrusive frame for your art, fitting perfectly into modern, transitional, or minimalist gallery-style interiors.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Artistic Slanted-Cut Design: The unique angled ends of the tubes provide a contemporary, geometric silhouette that acts as a decorative statement piece even when the lights are off.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Premium Electroplated Finish: A high-end electroplating process creates a durable, mirror-smooth finish that is superior to standard paint, resisting humidity, tarnishing, and wear over time.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Heat-Resistant Ceramic Sockets: Equipped with professional E12 ceramic lamp holders, specifically designed to handle the heat of long-term display lighting safely.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea1 _1xrzzea2 _1xrzzea6 _1xrzzea9 _1xrzzeaw"&gt;&lt;span class="_1xrzzeae _1xrzzeax _1xrzzea11 _1xrzzea13"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_15qjqkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11b4 _16fu6t1bl _16fu6t1198" style="--_16fu6t11b3:pre-line;--_16fu6t1ba:var(--_8tzu8885)"&gt;Highlight your most cherished artwork, photographs, or mirrors with our Modern Slanted Tube Picture Light Series. This collection redefines traditional gallery lighting with its bold, architectural "cut-away" silhouette. Finished in a luxurious electroplated brass, these fixtures offer a sophisticated metallic luster that enhances any frame. Featuring a 360° rotatable head, this series allows you to direct a precise wash of light exactly where it is needed, bringing professional, museum-quality illumination into your home.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_19qjqkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_1dqjqkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Modern Industrial / Mid-Century Gallery: This series blends Mid-Century Modern elegance with Industrial clean lines. It is designed to act as a sleek, unobtrusive frame for your art, fitting perfectly into modern, transitional, or minimalist gallery-style interiors.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Artistic Slanted-Cut Design: The unique angled ends of the tubes provide a contemporary, geometric silhouette that acts as a decorative statement piece even when the lights are off.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Premium Electroplated Finish: A high-end electroplating process creates a durable, mirror-smooth finish that is superior to standard paint, resisting humidity, tarnishing, and wear over time.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Heat-Resistant Ceramic Sockets: Equipped with professional E12 ceramic lamp holders, specifically designed to handle the heat of long-term display lighting safely.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea0 _1xrzzea1 _1xrzzea5 _1xrzzea8 _1xrzzeau"&gt;&lt;span class="_1xrzzead _1xrzzeav _1xrzzeaz _1xrzzea11"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://assets.wfcdn.com/im/98943939/resize-h1200-w1200%5Ecompr-r85/4373/437302937/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg</t>
   </si>
   <si>
-    <t>https://assets.wfcdn.com/im/98943939/resize-h1200-w1200%5Ecompr-r85/4373/437302937/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
-[...10 lines deleted...]
-https://assets.wfcdn.com/im/11057740/resize-h1200-w1200%5Ecompr-r85/4373/437303021/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg</t>
+    <t>https://assets.wfcdn.com/im/98943939/resize-h1200-w1200%5Ecompr-r85/4373/437302937/default_name.jpg
+https://assets.wfcdn.com/im/65022113/resize-h1200-w1200%5Ecompr-r85/4373/437302867/default_name.jpg
+https://assets.wfcdn.com/im/62793004/resize-h1200-w1200%5Ecompr-r85/4373/437303153/default_name.jpg
+https://assets.wfcdn.com/im/50076955/resize-h1200-w1200%5Ecompr-r85/4373/437303259/default_name.jpg
+https://assets.wfcdn.com/im/66963867/resize-h1200-w1200%5Ecompr-r85/4373/437303215/default_name.jpg
+https://assets.wfcdn.com/im/20257632/resize-h1200-w1200%5Ecompr-r85/4373/437302967/default_name.jpg
+https://assets.wfcdn.com/im/49029767/resize-h1200-w1200%5Ecompr-r85/4373/437303323/default_name.jpg
+https://assets.wfcdn.com/im/93322390/resize-h1200-w1200%5Ecompr-r85/4373/437303254/default_name.jpg
+https://assets.wfcdn.com/im/34685569/resize-h1200-w1200%5Ecompr-r85/4373/437302913/default_name.jpg
+https://assets.wfcdn.com/im/56857327/resize-h1200-w1200%5Ecompr-r85/4373/437303082/default_name.jpg
+https://assets.wfcdn.com/im/85167537/resize-h1200-w1200%5Ecompr-r85/4370/437079190/default_name.jpg
+https://assets.wfcdn.com/im/11057740/resize-h1200-w1200%5Ecompr-r85/4373/437303021/default_name.jpg</t>
+  </si>
+  <si>
+    <t>Sale</t>
   </si>
   <si>
     <t>Brass</t>
   </si>
   <si>
-    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_5r3qkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t11bd"&gt;&lt;img src="https://assets.wfcdn.com/im/99502011/resize-h600-w600%5Ecompr-r85/4373/437303082/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_9r3qkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' H X 31.89'' W X 6.69'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;0.98'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;16.93'' W&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_hr3qkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Hardwired&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brass&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;60 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;110 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb Base&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;E12/Candelabra&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Ambient&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brass&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Not Listed&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_lr3qkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Certifications&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Safety Listing(s)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;ETL Listed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_pr3qkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_tr3qkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_11r3qkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_15r3qkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...99 lines deleted...]
-    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_5r3rkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t11bd"&gt;&lt;img src="https://assets.wfcdn.com/im/95078046/resize-h600-w600%5Ecompr-r85/3666/366603395/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_9r3rkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;3.1'' H X 12'' W X 10'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Shade&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;12'' W X 2.8'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;3.1'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.8'' W&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;5.52 lb.&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_dr3rkn6lbav5tb5u9llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t112h _16fu6t11bd" style="--_16fu6t1126:left"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/05e492d4-ee57-4c39-891a-0a16b50fbf1f/cayi1142%20installation%20&amp;amp;%20assembly.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Installation And Assembly (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_hr3rkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Hardwired&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Metal&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;60 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;110 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb Base&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;E26/Medium (Standard)&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Down, Adjustable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brushed Brass&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Number of Fixtures Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dry&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;300lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2,700K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_lr3rkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Certifications&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Safety Listing(s)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;UL Listed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_pr3rkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_tr3rkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t11bd" style="--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t118y  _16fu6t11dh" style="--_16fu6t1ba:var(--_8tzu887k);--_16fu6t118u:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1uj sq758q1" style="--_16fu6t1u8:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Limited&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t11bd" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_11r3rkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_15r3rkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t11bd" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8826);--_16fu6t15s:var(--_8tzu8826)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3qkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/99502011/resize-h600-w600%5Ecompr-r85/4373/437303082/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3qkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' H X 31.89'' W X 6.69'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;0.98'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;16.93'' W&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3qkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Hardwired&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brass&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;60 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;110 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Base&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;E12/Candelabra&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Ambient&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brass&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Not Listed&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3qkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Certifications&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Safety Listing(s)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;ETL Listed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3qkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Assembly Needed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3qkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3qkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3qkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-30T13:59:28Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/mercer41-1224-dimmable-modern-wall-mounted-picture-lights-with-adjustable-w117265505.html?piid=183320235%2C183475369&amp;auctionId=52b74519-1309-4bf6-a69a-2277046c7d6e&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%2252b74519-1309-4bf6-a69a-2277046c7d6e%22}&amp;adTypeId=1</t>
+  </si>
+  <si>
+    <t>12"/24" Dimmable Black Modern Wall Mounted Picture Lights With Adjustable</t>
+  </si>
+  <si>
+    <t>ByMercer41</t>
+  </si>
+  <si>
+    <t>W117265505</t>
+  </si>
+  <si>
+    <t>Premium Heavy-Duty Construction: Built with thick metal for lasting stability and finished in that resists tarnish, rust, and corrosion—even in humid environments.
+Dimmable &amp; Adjustable Lighting: Includes E26 bulbs and supports dimming from 10% to 100% (dimmer sold separately). The adjustable head tilts to customize the lighting angle and intensity for optimal artwork presentation.
+Size: Measuring 12" L x 10" W x 3.1" H, this light is designed to beautifully illuminate artwork ranging from 15 to 30 inches in width. Measuring 24" L x 12.9" W x 3.1" H, this light is designed to beautifully illuminate artwork ranging from 36 to 48 inches in width.
+Versatile Placement: Perfect for enhancing oil paintings, family portraits, gallery walls, or decorative shelves in living rooms, hallways, studies, or entryways. Its classic finish and adaptable design blend seamlessly into modern, traditional, and transitional interiors.
+Easy Installation: Designed for straightforward mounting on most wall types, making it simple to upgrade homes, galleries, or professional spaces with both style and function.</t>
+  </si>
+  <si>
+    <t>About This ProductShowcase your cherished artwork in the perfect light with this modern picture light. Crafted from heavy-duty metal with a refined finish, this wall sconce offers both durability and timeless appeal. The adjustable design allows you to direct a gallery-quality beam precisely where it’s needed—enhancing colors, textures, and details with museum-grade illumination. Ideal for highlighting oil paintings, framed photos, or decorative wall collections, this accent light adds an adaptable touch of sophistication to any interior.FeaturesPremium Heavy-Duty Construction: Built with thick metal for lasting stability and finished in that resists tarnish, rust, and corrosion—even in humid environments.Dimmable &amp; Adjustable Lighting: Includes E26 bulbs and supports dimming from 10% to 100% (dimmer sold separately). The adjustable head tilts to customize the lighting angle and intensity for optimal artwork presentation.Size: Measuring 12" L x 10" W x 3.1" H, this light is designed to beautifully illuminate artwork ranging from 15 to 30 inches in width. Measuring 24" L x 12.9" W x 3.1" H, this light is designed to beautifully illuminate artwork ranging from 36 to 48 inches in width.Versatile Placement: Perfect for enhancing oil paintings, family portraits, gallery walls, or decorative shelves in living rooms, hallways, studies, or entryways. Its classic finish and adaptable design blend seamlessly into modern, traditional, and transitional interiors.Easy Installation: Designed for straightforward mounting on most wall types, making it simple to upgrade homes, galleries, or professional spaces with both style and function.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_15qjqkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11b4 _16fu6t1bl _16fu6t1198" style="--_16fu6t11b3:pre-line;--_16fu6t1ba:var(--_8tzu8885)"&gt;Showcase your cherished artwork in the perfect light with this modern picture light. Crafted from heavy-duty metal with a refined finish, this wall sconce offers both durability and timeless appeal. The adjustable design allows you to direct a gallery-quality beam precisely where it’s needed—enhancing colors, textures, and details with museum-grade illumination. Ideal for highlighting oil paintings, framed photos, or decorative wall collections, this accent light adds an adaptable touch of sophistication to any interior.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_19qjqkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_1dqjqkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Premium Heavy-Duty Construction: Built with thick metal for lasting stability and finished in that resists tarnish, rust, and corrosion—even in humid environments.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Dimmable &amp;amp; Adjustable Lighting: Includes E26 bulbs and supports dimming from 10% to 100% (dimmer sold separately). The adjustable head tilts to customize the lighting angle and intensity for optimal artwork presentation.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Size: Measuring 12" L x 10" W x 3.1" H, this light is designed to beautifully illuminate artwork ranging from 15 to 30 inches in width. Measuring 24" L x 12.9" W x 3.1" H, this light is designed to beautifully illuminate artwork ranging from 36 to 48 inches in width.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Versatile Placement: Perfect for enhancing oil paintings, family portraits, gallery walls, or decorative shelves in living rooms, hallways, studies, or entryways. Its classic finish and adaptable design blend seamlessly into modern, traditional, and transitional interiors.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Easy Installation: Designed for straightforward mounting on most wall types, making it simple to upgrade homes, galleries, or professional spaces with both style and function.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea0 _1xrzzea1 _1xrzzea5 _1xrzzea8 _1xrzzeau"&gt;&lt;span class="_1xrzzead _1xrzzeav _1xrzzeaz _1xrzzea11"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/70615548/resize-h1200-w1200%5Ecompr-r85/4057/405783651/12%22%2F24%22+Dimmable+Black+Modern+Wall+Mounted+Picture+Lights+With+Adjustable-183320235-183475369.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/70615548/resize-h1200-w1200%5Ecompr-r85/4057/405783651/default_name.jpg
+https://assets.wfcdn.com/im/28252335/resize-h1200-w1200%5Ecompr-r85/3957/395705746/default_name.jpg
+https://assets.wfcdn.com/im/12120960/resize-h1200-w1200%5Ecompr-r85/4057/405783853/default_name.jpg
+https://assets.wfcdn.com/im/96574162/resize-h1200-w1200%5Ecompr-r85/3666/366603412/default_name.jpg
+https://assets.wfcdn.com/im/39560825/resize-h1200-w1200%5Ecompr-r85/3957/395705694/default_name.jpg
+https://assets.wfcdn.com/im/41582110/resize-h1200-w1200%5Ecompr-r85/4057/405783785/default_name.jpg
+https://assets.wfcdn.com/im/18829152/resize-h1200-w1200%5Ecompr-r85/4057/405783743/default_name.jpg
+https://assets.wfcdn.com/im/11723332/resize-h1200-w1200%5Ecompr-r85/4057/405783714/default_name.jpg
+https://assets.wfcdn.com/im/58383560/resize-h1200-w1200%5Ecompr-r85/4007/400793255/default_name.jpg
+https://assets.wfcdn.com/im/69734473/resize-h1200-w1200%5Ecompr-r85/4007/400793254/default_name.jpg
+https://assets.wfcdn.com/im/20748530/resize-h1200-w1200%5Ecompr-r85/3957/395705727/default_name.jpg</t>
+  </si>
+  <si>
+    <t>3.1" H X 12" W X 10" D</t>
+  </si>
+  <si>
+    <t>Metal</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3qkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/59785176/resize-h600-w600%5Ecompr-r85/3666/366603412/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3qkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;3.1'' H X 12'' W X 10'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Shade&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2.8'' H X 12'' W X 2.8'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2.65 lb.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;3.1'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.8'' W&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3qkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Hardwired&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Metal&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;60 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;110 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Base&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;E26/Medium (Standard)&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brushed Brass&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Fixtures Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dry&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;300lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Shade&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2,700K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3qkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Certifications&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Safety Listing(s)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;UL Listed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3qkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3qkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3qkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3qkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-09-30T13:58:39Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/mercer41-16-inch-battery-operated-picture-light-with-remote-dimmable-led-wall-sconce-for-artwork-mirror-bedroom-w119619809.html?piid=1350031653%2C1350031658</t>
+  </si>
+  <si>
+    <t>16 Inch Battery Operated Picture Light With Remote, Dimmable Led Wall Sconce For Artwork, Mirror, Bedroom (Gold)</t>
+  </si>
+  <si>
+    <t>W119619809</t>
+  </si>
+  <si>
+    <t>Battery &amp; Charging: Built-in 5000mAh battery, recommended charger 5V 2A. Equipped with a Type-C USB cable.
+Remote Control &amp; Wireless Operation: Equipped with a remote control for timer auto-off, adjustable brightness and 3 color temperatures.
+Wide Application: 180° rotatable light head for flexible angle adjustment. Ideal for vanity mirrors, nurseries, artwork lighting, galleries, darts areas, libraries, bedrooms and staircases.
+Premium Metal Construction: Durable all-metal frame combines elegant design with long-lasting durability.
+Easy Installation: No wiring required. Quick setup with included mounting bracket and screws, finished in minutes.</t>
+  </si>
+  <si>
+    <t>About This ProductThis rechargeable LED picture light features 3 color temperatures and stepless dimming, suitable for ambient lighting, artwork display, makeup and bedside use. The 360° rotatable lamp head provides precise lighting for paintings, mirrors, photos and decorations. The smart remote control allows you to adjust color temperature, brightness and timer settings, and the built-in large-capacity rechargeable battery supports fast USB charging for long-lasting use.FeaturesBattery &amp; Charging: Built-in 5000mAh battery, recommended charger 5V 2A. Equipped with a Type-C USB cable.Remote Control &amp; Wireless Operation: Equipped with a remote control for timer auto-off, adjustable brightness and 3 color temperatures.Wide Application: 180° rotatable light head for flexible angle adjustment. Ideal for vanity mirrors, nurseries, artwork lighting, galleries, darts areas, libraries, bedrooms and staircases.Premium Metal Construction: Durable all-metal frame combines elegant design with long-lasting durability.Easy Installation: No wiring required. Quick setup with included mounting bracket and screws, finished in minutes.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_15qjrkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11b4 _16fu6t1bl _16fu6t1198" style="--_16fu6t11b3:pre-line;--_16fu6t1ba:var(--_8tzu8885)"&gt;This rechargeable LED picture light features 3 color temperatures and stepless dimming, suitable for ambient lighting, artwork display, makeup and bedside use. The 360° rotatable lamp head provides precise lighting for paintings, mirrors, photos and decorations. The smart remote control allows you to adjust color temperature, brightness and timer settings, and the built-in large-capacity rechargeable battery supports fast USB charging for long-lasting use.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_19qjrkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_1dqjrkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Battery &amp;amp; Charging: Built-in 5000mAh battery, recommended charger 5V 2A. Equipped with a Type-C USB cable.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Remote Control &amp;amp; Wireless Operation: Equipped with a remote control for timer auto-off, adjustable brightness and 3 color temperatures.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Wide Application: 180° rotatable light head for flexible angle adjustment. Ideal for vanity mirrors, nurseries, artwork lighting, galleries, darts areas, libraries, bedrooms and staircases.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Premium Metal Construction: Durable all-metal frame combines elegant design with long-lasting durability.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Easy Installation: No wiring required. Quick setup with included mounting bracket and screws, finished in minutes.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea0 _1xrzzea1 _1xrzzea5 _1xrzzea8 _1xrzzeau"&gt;&lt;span class="_1xrzzead _1xrzzeav _1xrzzeaz _1xrzzea11"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/65546560/resize-h1200-w1200%5Ecompr-r85/4340/434030764/16+Inch+Battery+Operated+Picture+Light+With+Remote%2C+Dimmable+Led+Wall+Sconce+For+Artwork%2C+Mirror%2C+Bedroom+%28Gold%29-1350031653-1350031658.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/65546560/resize-h1200-w1200%5Ecompr-r85/4340/434030764/default_name.jpg
+https://assets.wfcdn.com/im/31840674/resize-h1200-w1200%5Ecompr-r85/4340/434030711/default_name.jpg
+https://assets.wfcdn.com/im/80013534/resize-h1200-w1200%5Ecompr-r85/4340/434030755/default_name.jpg
+https://assets.wfcdn.com/im/79959883/resize-h1200-w1200%5Ecompr-r85/4947/494784831/default_name.jpg
+https://assets.wfcdn.com/im/54386058/resize-h1200-w1200%5Ecompr-r85/4340/434030708/default_name.jpg
+https://assets.wfcdn.com/im/42844734/resize-h1200-w1200%5Ecompr-r85/4340/434030762/default_name.jpg
+https://assets.wfcdn.com/im/50695392/resize-h1200-w1200%5Ecompr-r85/4340/434030731/default_name.jpg
+https://assets.wfcdn.com/im/61158816/resize-h1200-w1200%5Ecompr-r85/4340/434030775/default_name.jpg
+https://assets.wfcdn.com/im/92095494/resize-h1200-w1200%5Ecompr-r85/4340/434030748/default_name.jpg
+https://assets.wfcdn.com/im/62046305/resize-h1200-w1200%5Ecompr-r85/4340/434030732/default_name.jpg
+https://assets.wfcdn.com/im/94864702/resize-h1200-w1200%5Ecompr-r85/4340/434030722/default_name.jpg
+https://assets.wfcdn.com/im/06215615/resize-h1200-w1200%5Ecompr-r85/4340/434030721/default_name.jpg
+https://assets.wfcdn.com/im/73845978/resize-h1200-w1200%5Ecompr-r85/4340/434030692/default_name.jpg
+https://assets.wfcdn.com/im/19602272/resize-h1200-w1200%5Ecompr-r85/4340/434030797/default_name.jpg
+https://assets.wfcdn.com/im/38456990/resize-h1200-w1200%5Ecompr-r85/4340/434030777/default_name.jpg</t>
+  </si>
+  <si>
+    <t>Buy More, Save More</t>
+  </si>
+  <si>
+    <t>Iron</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3rkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/01973280/resize-h600-w600%5Ecompr-r85/4340/434030708/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3rkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Shade&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;16'' W X 1.2'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2'' H X 16'' W X 7'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.2'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;6'' W&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.2 lb.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2'' H&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_2dr3rkn6lbav5tb5u9llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t1133 _16fu6t1198" style="--_16fu6t112s:left"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/aa1837f3-3bde-4802-ba62-3cf75a3d3849/213497-4942809-w1340p32yll8825-zy.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Installation And Assembly (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3rkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;On/Off Switch&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Battery Powered, Rechargeable Batteries&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Iron&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;5 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Down, Adjustable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Battery or Batteries Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brushed Gold&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Fixtures Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;3 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dry&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Fade Resistant, Rust Resistant&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Remote Control, Backplate&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;LED, Integrated LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;40lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Remote, Switch&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Switch, Timer, Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Tunable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3rkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3rkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Assembly Needed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3rkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3rkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3rkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -815,344 +789,350 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2">
-        <v>137.99</v>
+        <v>59.99</v>
       </c>
       <c r="H2">
-        <v>238.69</v>
+        <v>109.99</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2">
-        <v>1.0</v>
+        <v>4.6</v>
       </c>
       <c r="L2">
-        <v>1</v>
+        <v>110</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="D3" t="s">
         <v>39</v>
       </c>
       <c r="E3" t="s">
         <v>40</v>
       </c>
       <c r="F3" t="s">
         <v>41</v>
       </c>
       <c r="G3">
-        <v>149.99</v>
+        <v>75.99</v>
       </c>
       <c r="H3">
-        <v>166.99</v>
+        <v>82.99</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
         <v>4.8</v>
       </c>
       <c r="L3">
-        <v>109</v>
+        <v>17</v>
       </c>
       <c r="M3" t="s">
         <v>42</v>
       </c>
       <c r="N3" t="s">
         <v>43</v>
       </c>
       <c r="O3" t="s">
         <v>44</v>
       </c>
       <c r="P3" t="s">
         <v>45</v>
       </c>
       <c r="Q3" t="s">
         <v>46</v>
       </c>
       <c r="R3" t="s">
         <v>47</v>
       </c>
       <c r="S3" t="s">
-        <v>34</v>
+        <v>48</v>
       </c>
       <c r="T3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="U3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="C4" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F4" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G4">
         <v>127.99</v>
       </c>
       <c r="H4">
         <v>254.77</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4">
         <v>5.0</v>
       </c>
       <c r="L4">
         <v>1</v>
       </c>
       <c r="M4" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="N4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="O4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="P4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="Q4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="R4">
         <v>31.89</v>
       </c>
       <c r="S4" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="T4" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="U4" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="C5" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="D5" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E5" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F5" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G5">
-        <v>23.99</v>
+        <v>122.99</v>
       </c>
       <c r="H5">
-        <v>25.99</v>
+        <v>159.99</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="K5">
         <v>5.0</v>
       </c>
       <c r="L5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M5" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="N5" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="O5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="P5" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="Q5" t="s">
-        <v>71</v>
+        <v>73</v>
+      </c>
+      <c r="R5" t="s">
+        <v>74</v>
       </c>
       <c r="S5" t="s">
-        <v>34</v>
+        <v>61</v>
       </c>
       <c r="T5" t="s">
-        <v>48</v>
+        <v>75</v>
       </c>
       <c r="U5" t="s">
-        <v>72</v>
+        <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>77</v>
       </c>
       <c r="C6" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="D6" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
       <c r="E6" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="F6" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="G6">
-        <v>145.99</v>
+        <v>77.99</v>
+      </c>
+      <c r="H6">
+        <v>116.56</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6">
-        <v>4.9</v>
+        <v>5.0</v>
       </c>
       <c r="L6">
-        <v>9</v>
+        <v>1</v>
       </c>
       <c r="M6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="N6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="O6" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="P6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="Q6" t="s">
-        <v>82</v>
+        <v>85</v>
       </c>
       <c r="S6" t="s">
-        <v>83</v>
+        <v>86</v>
       </c>
       <c r="T6" t="s">
-        <v>48</v>
+        <v>87</v>
       </c>
       <c r="U6" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">