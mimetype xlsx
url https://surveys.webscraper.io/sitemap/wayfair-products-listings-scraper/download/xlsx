--- v5 (2026-10-01)
+++ v6 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>product_url</t>
   </si>
   <si>
     <t>product_name</t>
   </si>
   <si>
     <t>brand</t>
   </si>
   <si>
     <t>sku</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>original_price</t>
   </si>
   <si>
@@ -80,319 +80,335 @@
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>main_image</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>size</t>
   </si>
   <si>
     <t>badges</t>
   </si>
   <si>
     <t>material</t>
   </si>
   <si>
     <t>specifications_html</t>
   </si>
   <si>
     <t>https://www.wayfair.com/lighting/sb1/picture-lights-under-150-c435200-p76597~0~150.html</t>
   </si>
   <si>
-    <t>2026-09-30T13:58:27Z</t>
-[...5 lines deleted...]
-    <t>1-Light Dimmable LED Picture Light with Adjustable Color Temperature (3000K/4000K/5000K), Artwork Display Lighting</t>
+    <t>2026-10-19T06:05:14Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/wrought-studio-1-light-dimmable-led-picture-light-adjustable-color-temperature-3000k4000k5000k-adjustable-extendable-arm-lighting-angle-artwork-display-lighting-hardwired-not-battery-operated-w117808381.html?piid=673865585%2C687673186</t>
+  </si>
+  <si>
+    <t>1-Light Dimmable LED Picture Light, Adjustable Color Temperature (3000K/4000K/5000K), Adjustable Extendable Arm &amp; Lighting Angle, Artwork Display Lighting, Hardwired, Not Battery Operated</t>
   </si>
   <si>
     <t>ByWrought Studio™</t>
   </si>
   <si>
     <t>W117808381</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>Adjustable Extendable Arm: Features a flexible swing arm that extends and adjusts, allowing you to control the distance from the wall for the ideal lighting angle. Perfect for illuminating your artwork, photos, or diplomas, it lets you position the light precisely for any wall display.
-[...23 lines deleted...]
-https://assets.wfcdn.com/im/90657535/resize-h1200-w1200%5Ecompr-r85/3297/329788647/default_name.jpg</t>
+    <t>Adjustable Extendable Arm: Features a flexible swing arm that extends and adjusts, allowing you to control the distance from the wall for the ideal lighting angle. Perfect for illuminating artwork, photos, or diplomas, it lets you position the light precisely for any wall display.
+3CCT Color Temperature Selection: Offers three lighting modes—Warm (3000K), Natural (4000K), and Cool White (5000K)—allowing you to customize the ambiance to suit your space.
+Dimmable Functionality:  Fully compatible with TRIAC dimmer switches, enabling you to adjust brightness levels effortlessly to create the perfect mood.
+Energy-Efficient LED: Built with long-lasting LED technology that delivers bright, even illumination (8W-640lm or 12W-960 lumens) while conserving energy.
+Hardwired Picture Light, Not Battery-Operated: Ideal for illuminating wall art, photos, diplomas, and more. Perfect for living rooms, galleries, home offices, or any space that needs stylish, functional lighting.</t>
+  </si>
+  <si>
+    <t>About This ProductThe picture light features a flexible swing arm that allows for both angle adjustment and extension, giving you full control over the distance from the wall. It offers 3 CCT color temperature settings (3000K/4000K/5000K) and stepless dimming, allowing you to customize the lighting for different scenarios. It is an ideal choice for illuminating artwork and can also be conveniently mounted above a medicine cabinet.FeaturesAdjustable Extendable Arm: Features a flexible swing arm that extends and adjusts, allowing you to control the distance from the wall for the ideal lighting angle. Perfect for illuminating artwork, photos, or diplomas, it lets you position the light precisely for any wall display.3CCT Color Temperature Selection: Offers three lighting modes—Warm (3000K), Natural (4000K), and Cool White (5000K)—allowing you to customize the ambiance to suit your space.Dimmable Functionality:  Fully compatible with TRIAC dimmer switches, enabling you to adjust brightness levels effortlessly to create the perfect mood.Energy-Efficient LED: Built with long-lasting LED technology that delivers bright, even illumination (8W-640lm or 12W-960 lumens) while conserving energy.Hardwired Picture Light, Not Battery-Operated: Ideal for illuminating wall art, photos, diplomas, and more. Perfect for living rooms, galleries, home offices, or any space that needs stylish, functional lighting.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_15qjrkn6lrav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11b4 _16fu6t1bl _16fu6t1198" style="--_16fu6t11b3:pre-line;--_16fu6t1ba:var(--_8tzu8885)"&gt;The picture light features a flexible swing arm that allows for both angle adjustment and extension, giving you full control over the distance from the wall. It offers 3 CCT color temperature settings (3000K/4000K/5000K) and stepless dimming, allowing you to customize the lighting for different scenarios. It is an ideal choice for illuminating artwork and can also be conveniently mounted above a medicine cabinet.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_19qjrkn6lrav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_1dqjrkn6lrav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Adjustable Extendable Arm: Features a flexible swing arm that extends and adjusts, allowing you to control the distance from the wall for the ideal lighting angle. Perfect for illuminating artwork, photos, or diplomas, it lets you position the light precisely for any wall display.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;3CCT Color Temperature Selection: Offers three lighting modes—Warm (3000K), Natural (4000K), and Cool White (5000K)—allowing you to customize the ambiance to suit your space.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Dimmable Functionality:  Fully compatible with TRIAC dimmer switches, enabling you to adjust brightness levels effortlessly to create the perfect mood.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Energy-Efficient LED: Built with long-lasting LED technology that delivers bright, even illumination (8W-640lm or 12W-960 lumens) while conserving energy.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Hardwired Picture Light, Not Battery-Operated: Ideal for illuminating wall art, photos, diplomas, and more. Perfect for living rooms, galleries, home offices, or any space that needs stylish, functional lighting.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea0 _1xrzzea1 _1xrzzea5 _1xrzzea8 _1xrzzeau"&gt;&lt;span class="_1xrzzead _1xrzzeav _1xrzzeaz _1xrzzea11"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/58066120/resize-h1200-w1200%5Ecompr-r85/4241/424142240/1-Light+Dimmable+LED+Picture+Light%2C+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Adjustable+Extendable+Arm+%26+Lighting+Angle%2C+Artwork+Display+Lighting%2C+Hardwired%2C+Not+Battery+Operated-673865585-687673186.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/58066120/resize-h1200-w1200%5Ecompr-r85/4241/424142240/1-Light+Dimmable+LED+Picture+Light%2C+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Adjustable+Extendable+Arm+%26+Lighting+Angle%2C+Artwork+Display+Lighting%2C+Hardwired%2C+Not+Battery+Operated-673865585-687673186.jpg
+https://assets.wfcdn.com/im/35694704/resize-h1200-w1200%5Ecompr-r85/3088/308837141/1-Light+Dimmable+LED+Picture+Light%2C+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Adjustable+Extendable+Arm+%26+Lighting+Angle%2C+Artwork+Display+Lighting%2C+Hardwired%2C+Not+Battery+Operated-673865585-687673186.jpg
+https://assets.wfcdn.com/im/18609326/resize-h1200-w1200%5Ecompr-r85/3088/308837099/1-Light+Dimmable+LED+Picture+Light%2C+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Adjustable+Extendable+Arm+%26+Lighting+Angle%2C+Artwork+Display+Lighting%2C+Hardwired%2C+Not+Battery+Operated-673865585-687673186.jpg
+https://assets.wfcdn.com/im/47045617/resize-h1200-w1200%5Ecompr-r85/3088/308837142/1-Light+Dimmable+LED+Picture+Light%2C+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Adjustable+Extendable+Arm+%26+Lighting+Angle%2C+Artwork+Display+Lighting%2C+Hardwired%2C+Not+Battery+Operated-673865585-687673186.jpg
+https://assets.wfcdn.com/im/02361585/resize-h1200-w1200%5Ecompr-r85/3088/308837151/1-Light+Dimmable+LED+Picture+Light%2C+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Adjustable+Extendable+Arm+%26+Lighting+Angle%2C+Artwork+Display+Lighting%2C+Hardwired%2C+Not+Battery+Operated-673865585-687673186.jpg
+https://assets.wfcdn.com/im/19446963/resize-h1200-w1200%5Ecompr-r85/3088/308837089/1-Light+Dimmable+LED+Picture+Light%2C+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Adjustable+Extendable+Arm+%26+Lighting+Angle%2C+Artwork+Display+Lighting%2C+Hardwired%2C+Not+Battery+Operated-673865585-687673186.jpg
+https://assets.wfcdn.com/im/69747443/resize-h1200-w1200%5Ecompr-r85/3088/308837144/1-Light+Dimmable+LED+Picture+Light%2C+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Adjustable+Extendable+Arm+%26+Lighting+Angle%2C+Artwork+Display+Lighting%2C+Hardwired%2C+Not+Battery+Operated-673865585-687673186.jpg
+https://assets.wfcdn.com/im/26502008/resize-h1200-w1200%5Ecompr-r85/3088/308837149/1-Light+Dimmable+LED+Picture+Light%2C+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Adjustable+Extendable+Arm+%26+Lighting+Angle%2C+Artwork+Display+Lighting%2C+Hardwired%2C+Not+Battery+Operated-673865585-687673186.jpg
+https://assets.wfcdn.com/im/90657535/resize-h1200-w1200%5Ecompr-r85/3297/329788647/1-Light+Dimmable+LED+Picture+Light%2C+Adjustable+Color+Temperature+%283000K%2F4000K%2F5000K%29%2C+Adjustable+Extendable+Arm+%26+Lighting+Angle%2C+Artwork+Display+Lighting%2C+Hardwired%2C+Not+Battery+Operated-673865585-687673186.jpg</t>
   </si>
   <si>
     <t>4.33" H x 24" W x 11.42" D</t>
   </si>
   <si>
-    <t>5% Off Coupon</t>
+    <t>Sale</t>
   </si>
   <si>
     <t>Metal, Acrylic</t>
   </si>
   <si>
-    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3rkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/34298197/resize-h600-w600%5Ecompr-r85/3297/329788647/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3rkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' H X 24'' W X 6.8'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.18'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' W&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 lb.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Max Extension Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;11.42'' L&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_2dr3rkn6lbav5tb5u9llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t1133 _16fu6t1198" style="--_16fu6t112s:left"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/36f6fc40-c423-45d8-a1a4-17aaa1b8a1e9/JQ-193.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/e8909cdd-18a0-4599-8fe7-bdbcc632ce39/BJBI1056%20Owner%20Manual.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3rkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Toggle&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Hardwired&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Metal, Acrylic&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;120 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brushed Gold&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Damp&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;High Efficiency&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;UV Resistant, Rust Resistant&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;960lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Color Changing, Selectable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm, Extendable&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3rkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3rkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No Assembly Required&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3rkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Full or Limited Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Limited&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Limited Warranty&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3rkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3rkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...56 lines deleted...]
-    <t>2026-09-30T13:59:13Z</t>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3rkn6lrav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/34298197/resize-h600-w600%5Ecompr-r85/3297/329788647/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3rkn6lrav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;6.8'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.18'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' W&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 lb.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Max Extension Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;11.42'' L&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_2dr3rkn6lrav5tb5u9llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t1133 _16fu6t1198" style="--_16fu6t112s:left"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/36f6fc40-c423-45d8-a1a4-17aaa1b8a1e9/JQ-193.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/e8909cdd-18a0-4599-8fe7-bdbcc632ce39/BJBI1056%20Owner%20Manual.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Owner Manual (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3rkn6lrav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Toggle&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Hardwired&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Metal, Acrylic&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;120 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brushed Gold&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;12 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Damp&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;High Efficiency&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Rust Resistant, UV Resistant, Fade Resistant&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;960lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Buttons&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Color Changing, Selectable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm, Extendable&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3rkn6lrav5tb5u9llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3rkn6lrav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No Assembly Required&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3rkn6lrav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Limited Warranty&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3rkn6lrav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3rkn6lrav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-10-19T06:05:55Z</t>
   </si>
   <si>
     <t>https://www.wayfair.com/lighting/pdp/george-oliver-2-light-modern-classical-adjustable-brass-picture-light-w119766307.html?piid=1517617263</t>
   </si>
   <si>
     <t>4-Light Modern Classical Adjustable Brass Picture Light</t>
   </si>
   <si>
     <t>ByGeorge Oliver</t>
   </si>
   <si>
     <t>W119766307</t>
   </si>
   <si>
     <t>Modern Industrial / Mid-Century Gallery: This series blends Mid-Century Modern elegance with Industrial clean lines. It is designed to act as a sleek, unobtrusive frame for your art, fitting perfectly into modern, transitional, or minimalist gallery-style interiors.
 Artistic Slanted-Cut Design: The unique angled ends of the tubes provide a contemporary, geometric silhouette that acts as a decorative statement piece even when the lights are off.
 Premium Electroplated Finish: A high-end electroplating process creates a durable, mirror-smooth finish that is superior to standard paint, resisting humidity, tarnishing, and wear over time.
 Heat-Resistant Ceramic Sockets: Equipped with professional E12 ceramic lamp holders, specifically designed to handle the heat of long-term display lighting safely.</t>
   </si>
   <si>
     <t>About This ProductHighlight your most cherished artwork, photographs, or mirrors with our Modern Slanted Tube Picture Light Series. This collection redefines traditional gallery lighting with its bold, architectural "cut-away" silhouette. Finished in a luxurious electroplated brass, these fixtures offer a sophisticated metallic luster that enhances any frame. Featuring a 360° rotatable head, this series allows you to direct a precise wash of light exactly where it is needed, bringing professional, museum-quality illumination into your home.FeaturesModern Industrial / Mid-Century Gallery: This series blends Mid-Century Modern elegance with Industrial clean lines. It is designed to act as a sleek, unobtrusive frame for your art, fitting perfectly into modern, transitional, or minimalist gallery-style interiors.Artistic Slanted-Cut Design: The unique angled ends of the tubes provide a contemporary, geometric silhouette that acts as a decorative statement piece even when the lights are off.Premium Electroplated Finish: A high-end electroplating process creates a durable, mirror-smooth finish that is superior to standard paint, resisting humidity, tarnishing, and wear over time.Heat-Resistant Ceramic Sockets: Equipped with professional E12 ceramic lamp holders, specifically designed to handle the heat of long-term display lighting safely.Show More</t>
   </si>
   <si>
-    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_15qjqkn6lbav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11b4 _16fu6t1bl _16fu6t1198" style="--_16fu6t11b3:pre-line;--_16fu6t1ba:var(--_8tzu8885)"&gt;Highlight your most cherished artwork, photographs, or mirrors with our Modern Slanted Tube Picture Light Series. This collection redefines traditional gallery lighting with its bold, architectural "cut-away" silhouette. Finished in a luxurious electroplated brass, these fixtures offer a sophisticated metallic luster that enhances any frame. Featuring a 360° rotatable head, this series allows you to direct a precise wash of light exactly where it is needed, bringing professional, museum-quality illumination into your home.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_19qjqkn6lbav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_1dqjqkn6lbav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Modern Industrial / Mid-Century Gallery: This series blends Mid-Century Modern elegance with Industrial clean lines. It is designed to act as a sleek, unobtrusive frame for your art, fitting perfectly into modern, transitional, or minimalist gallery-style interiors.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Artistic Slanted-Cut Design: The unique angled ends of the tubes provide a contemporary, geometric silhouette that acts as a decorative statement piece even when the lights are off.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Premium Electroplated Finish: A high-end electroplating process creates a durable, mirror-smooth finish that is superior to standard paint, resisting humidity, tarnishing, and wear over time.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Heat-Resistant Ceramic Sockets: Equipped with professional E12 ceramic lamp holders, specifically designed to handle the heat of long-term display lighting safely.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea0 _1xrzzea1 _1xrzzea5 _1xrzzea8 _1xrzzeau"&gt;&lt;span class="_1xrzzead _1xrzzeav _1xrzzeaz _1xrzzea11"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_15qjrkn6lrav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11b4 _16fu6t1bl _16fu6t1198" style="--_16fu6t11b3:pre-line;--_16fu6t1ba:var(--_8tzu8885)"&gt;Highlight your most cherished artwork, photographs, or mirrors with our Modern Slanted Tube Picture Light Series. This collection redefines traditional gallery lighting with its bold, architectural "cut-away" silhouette. Finished in a luxurious electroplated brass, these fixtures offer a sophisticated metallic luster that enhances any frame. Featuring a 360° rotatable head, this series allows you to direct a precise wash of light exactly where it is needed, bringing professional, museum-quality illumination into your home.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_19qjrkn6lrav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_1dqjrkn6lrav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Modern Industrial / Mid-Century Gallery: This series blends Mid-Century Modern elegance with Industrial clean lines. It is designed to act as a sleek, unobtrusive frame for your art, fitting perfectly into modern, transitional, or minimalist gallery-style interiors.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Artistic Slanted-Cut Design: The unique angled ends of the tubes provide a contemporary, geometric silhouette that acts as a decorative statement piece even when the lights are off.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Premium Electroplated Finish: A high-end electroplating process creates a durable, mirror-smooth finish that is superior to standard paint, resisting humidity, tarnishing, and wear over time.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Heat-Resistant Ceramic Sockets: Equipped with professional E12 ceramic lamp holders, specifically designed to handle the heat of long-term display lighting safely.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea0 _1xrzzea1 _1xrzzea5 _1xrzzea8 _1xrzzeau"&gt;&lt;span class="_1xrzzead _1xrzzeav _1xrzzeaz _1xrzzea11"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>https://assets.wfcdn.com/im/98943939/resize-h1200-w1200%5Ecompr-r85/4373/437302937/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg</t>
   </si>
   <si>
-    <t>https://assets.wfcdn.com/im/98943939/resize-h1200-w1200%5Ecompr-r85/4373/437302937/default_name.jpg
-[...13 lines deleted...]
-    <t>Sale</t>
+    <t>https://assets.wfcdn.com/im/98943939/resize-h1200-w1200%5Ecompr-r85/4373/437302937/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/65022113/resize-h1200-w1200%5Ecompr-r85/4373/437302867/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/62793004/resize-h1200-w1200%5Ecompr-r85/4373/437303153/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/50076955/resize-h1200-w1200%5Ecompr-r85/4373/437303259/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/66963867/resize-h1200-w1200%5Ecompr-r85/4373/437303215/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/20257632/resize-h1200-w1200%5Ecompr-r85/4373/437302967/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/49029767/resize-h1200-w1200%5Ecompr-r85/4373/437303323/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/93322390/resize-h1200-w1200%5Ecompr-r85/4373/437303254/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/34685569/resize-h1200-w1200%5Ecompr-r85/4373/437302913/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/56857327/resize-h1200-w1200%5Ecompr-r85/4373/437303082/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/85167537/resize-h1200-w1200%5Ecompr-r85/4370/437079190/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg
+https://assets.wfcdn.com/im/11057740/resize-h1200-w1200%5Ecompr-r85/4373/437303021/4-Light+Modern+Classical+Adjustable+Brass+Picture+Light-1517617263.jpg</t>
   </si>
   <si>
     <t>Brass</t>
   </si>
   <si>
-    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3qkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/99502011/resize-h600-w600%5Ecompr-r85/4373/437303082/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3qkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' H X 31.89'' W X 6.69'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;0.98'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;16.93'' W&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3qkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Hardwired&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brass&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;60 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;110 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Base&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;E12/Candelabra&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Ambient&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brass&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Not Listed&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3qkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Certifications&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Safety Listing(s)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;ETL Listed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3qkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Assembly Needed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3qkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3qkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3qkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...8 lines deleted...]
-    <t>12"/24" Dimmable Black Modern Wall Mounted Picture Lights With Adjustable</t>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3rkn6lrav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/99502011/resize-h600-w600%5Ecompr-r85/4373/437303082/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3rkn6lrav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' H X 31.89'' W X 6.69'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.33'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;0.98'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;16.93'' W&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3rkn6lrav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Hardwired&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brass&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;60 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;110 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Base&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;E12/Candelabra&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Down, Adjustable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brass&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Not Listed&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Rust Resistant&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Shade&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3rkn6lrav5tb5u9llb_" data-name="Certifications"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Certifications&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Safety Listing(s)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;ETL Listed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3rkn6lrav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Assembly Needed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3rkn6lrav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3rkn6lrav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3rkn6lrav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-10-19T06:05:41Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/decorative-arts-inc-24-rechargeable-battery-aluminum-cordless-picture-light-with-remote-acsr1066.html?piid=127278409&amp;auctionId=cfd6b63f-644c-4196-a4f0-9a072a86ace4&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%22cfd6b63f-644c-4196-a4f0-9a072a86ace4%22}&amp;adTypeId=1&amp;l=6457</t>
+  </si>
+  <si>
+    <t>24" Rechargeable Battery Aluminum Cordless Picture Light With Remote in Brushed Gold</t>
+  </si>
+  <si>
+    <t>ByDECORATIVE ARTS, INC</t>
+  </si>
+  <si>
+    <t>ACSR1066</t>
+  </si>
+  <si>
+    <t>Durable, Adjustable Design: Crafted from premium electroplated aluminum for long-lasting beauty. The 360° rotating tube allows horizontal or vertical mounting, so light always hits your art perfectly.
+Flexible, Easy Mount: Installs in minutes with a hanging-style bracket. The brushed gold aluminum light snaps in securely and slides out easily—no tools or screws needed.
+Cordless, Rechargeable Convenience: Built-in 8000mAh battery charges by USB (cable included). No wiring or electrician needed—install the wall mounted picture light anywhere for a clean, cable-free, high-end look.
+Gallery-Grade Color Accuracy: Integrated LED light source with high CRI 90 shows true colors and fine details, making artwork look richer, clearer, and more lifelike.
+Custom Light for Any Space: Dimmable from 10%–100% with three color temperatures (3000K/4500K/6000K) by remote to create the perfect high-end ambiance for any masterpiece.
+Remote Control with Timer: Toggle between push button or long-range remote control. Built-in timers (15 min–4 h) ensure energy efficiency, so you never have to worry about forgetting to turn it off.</t>
+  </si>
+  <si>
+    <t>About This ProductElevate your artwork with this 24" rechargeable cordless picture light in brushed gold. Crafted from electroplated aluminum and acrylic, the wireless wall light features a slim profile that delivers modern luxury without distracting from your art. Powered by a high-capacity 8000mAh battery, the LED picture light creates a clean, wire-free look and eliminates costly electrical installation. Featuring professional CRI 90 lighting, this battery operated gallery picture light reveals true colors and fine textures with stunning accuracy. Enjoy effortless touch or remote control, three color temperatures, a timer, and a 360° rotating tube—designed for refined living.FeaturesDurable, Adjustable Design: Crafted from premium electroplated aluminum for long-lasting beauty. The 360° rotating tube allows horizontal or vertical mounting, so light always hits your art perfectly.Flexible, Easy Mount: Installs in minutes with a hanging-style bracket. The brushed gold aluminum light snaps in securely and slides out easily—no tools or screws needed.Cordless, Rechargeable Convenience: Built-in 8000mAh battery charges by USB (cable included). No wiring or electrician needed—install the wall mounted picture light anywhere for a clean, cable-free, high-end look.Gallery-Grade Color Accuracy: Integrated LED light source with high CRI 90 shows true colors and fine details, making artwork look richer, clearer, and more lifelike.Custom Light for Any Space: Dimmable from 10%–100% with three color temperatures (3000K/4500K/6000K) by remote to create the perfect high-end ambiance for any masterpiece.Remote Control with Timer: Toggle between push button or long-range remote control. Built-in timers (15 min–4 h) ensure energy efficiency, so you never have to worry about forgetting to turn it off.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_15qjrkn6lrav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11b4 _16fu6t1bl _16fu6t1198" style="--_16fu6t11b3:pre-line;--_16fu6t1ba:var(--_8tzu8885)"&gt;Elevate your artwork with this 24" rechargeable cordless picture light in brushed gold. Crafted from electroplated aluminum and acrylic, the wireless wall light features a slim profile that delivers modern luxury without distracting from your art. Powered by a high-capacity 8000mAh battery, the LED picture light creates a clean, wire-free look and eliminates costly electrical installation. Featuring professional CRI 90 lighting, this battery operated gallery picture light reveals true colors and fine textures with stunning accuracy. Enjoy effortless touch or remote control, three color temperatures, a timer, and a 360° rotating tube—designed for refined living.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_19qjrkn6lrav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_1dqjrkn6lrav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Durable, Adjustable Design: Crafted from premium electroplated aluminum for long-lasting beauty. The 360° rotating tube allows horizontal or vertical mounting, so light always hits your art perfectly.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Flexible, Easy Mount: Installs in minutes with a hanging-style bracket. The brushed gold aluminum light snaps in securely and slides out easily—no tools or screws needed.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Cordless, Rechargeable Convenience: Built-in 8000mAh battery charges by USB (cable included). No wiring or electrician needed—install the wall mounted picture light anywhere for a clean, cable-free, high-end look.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Gallery-Grade Color Accuracy: Integrated LED light source with high CRI 90 shows true colors and fine details, making artwork look richer, clearer, and more lifelike.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Custom Light for Any Space: Dimmable from 10%–100% with three color temperatures (3000K/4500K/6000K) by remote to create the perfect high-end ambiance for any masterpiece.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Remote Control with Timer: Toggle between push button or long-range remote control. Built-in timers (15 min–4 h) ensure energy efficiency, so you never have to worry about forgetting to turn it off.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea0 _1xrzzea1 _1xrzzea5 _1xrzzea8 _1xrzzeau"&gt;&lt;span class="_1xrzzead _1xrzzeav _1xrzzeaz _1xrzzea11"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/46240752/resize-h1200-w1200%5Ecompr-r85/4129/412942010/24%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+With+Remote+in+Brushed+Gold-127278409.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/46240752/resize-h1200-w1200%5Ecompr-r85/4129/412942010/24%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+With+Remote+in+Brushed+Gold-127278409.jpg
+https://assets.wfcdn.com/im/27165845/resize-h1200-w1200%5Ecompr-r85/4121/412138685/24%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+With+Remote+in+Brushed+Gold-127278409.jpg
+https://assets.wfcdn.com/im/80137049/resize-h1200-w1200%5Ecompr-r85/4129/412942008/24%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+With+Remote+in+Brushed+Gold-127278409.jpg
+https://assets.wfcdn.com/im/56450538/resize-h1200-w1200%5Ecompr-r85/4121/412138686/24%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+With+Remote+in+Brushed+Gold-127278409.jpg
+https://assets.wfcdn.com/im/46084310/resize-h1200-w1200%5Ecompr-r85/4129/412942005/24%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+With+Remote+in+Brushed+Gold-127278409.jpg
+https://assets.wfcdn.com/im/23382484/resize-h1200-w1200%5Ecompr-r85/4129/412942003/24%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+With+Remote+in+Brushed+Gold-127278409.jpg
+https://assets.wfcdn.com/im/64783869/resize-h1200-w1200%5Ecompr-r85/4135/413580975/24%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+With+Remote+in+Brushed+Gold-127278409.jpg
+https://assets.wfcdn.com/im/03322892/resize-h1200-w1200%5Ecompr-r85/4129/412942014/24%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+With+Remote+in+Brushed+Gold-127278409.jpg
+https://assets.wfcdn.com/im/16525051/resize-h1200-w1200%5Ecompr-r85/4135/413581022/24%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+With+Remote+in+Brushed+Gold-127278409.jpg
+https://assets.wfcdn.com/im/14673805/resize-h1200-w1200%5Ecompr-r85/4129/412942013/24%22+Rechargeable+Battery+Aluminum+Cordless+Picture+Light+With+Remote+in+Brushed+Gold-127278409.jpg</t>
+  </si>
+  <si>
+    <t>Spend &amp; Save</t>
+  </si>
+  <si>
+    <t>Aluminum, Acrylic</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3rkn6lrav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/10275028/resize-h600-w600%5Ecompr-r85/4129/412942005/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3rkn6lrav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.8'' H X 24'' W X 3.27'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Shade&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;0.79'' H X 9.8'' W X 0.79'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.8'' W&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Max Extension Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;24'' L&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.76 lb.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.8'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.12'' D&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3rkn6lrav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;On/Off Switch, Dimmer, Push Button&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Battery Powered, Rechargeable Batteries&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Aluminum, Acrylic&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;5 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable, Multiple Directions&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Battery or Batteries Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brushed Gold&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2.5 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dry&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;High Efficiency&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Rust Resistant, Fade Resistant&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Remote Control, Backplate&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;650lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Remote, Switch&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Switch, Timer, Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Selectable, Dimmable, Timer&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Shade&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4,500K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3rkn6lrav5tb5u9llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3rkn6lrav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Partially Assembled - Tool Free Assembly&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3rkn6lrav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Full Warranty&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3rkn6lrav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3rkn6lrav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-10-19T06:06:22Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/mercer41-wireless-picture-light-for-wall-battery-operated-art-gallery-light-with-remote-control-dimmable-timer-for-artwork-display-and-dartboard-gold-16inch-w114553562.html</t>
+  </si>
+  <si>
+    <t>16" Wireless Rechargeable Picture Light, CCT Dimmable 270° Rotatable Wall Art Light with Remote &amp; Timer for Paintings Artwork Display (Gold)</t>
   </si>
   <si>
     <t>ByMercer41</t>
   </si>
   <si>
-    <t>W117265505</t>
-[...31 lines deleted...]
-    <t>3.1" H X 12" W X 10" D</t>
+    <t>W114553562</t>
+  </si>
+  <si>
+    <t>Advanced wall-washing technology delivers 30% more lighting coverage than standard picture lights, ensuring even, edge-to-edge illumination with no glare or flicker. Perfect for paintings, framed photos, and artwork up to medium size.
+Features 24 dual SMD LEDs with 300LM brightness and CRI &gt;95 for accurate color reproduction. Choose from 3 color temperatures and adjust brightness to match your artwork and space.
+Built-in 5000mAh rechargeable battery provides 10-12 hours of continuous use per charge. All-metal construction with acrylic shade ensures durability and a sleek look.
+270° rotatable lamp head directs light exactly where you need it. Control via remote or touch—both included. Memory function saves your last settings, and timer function allows automatic shut-off after a set period.
+No outlet needed—mount it anywhere. Works as wall art light, bedside lamp, mirror light, or cabinet light. Great for portraits, dartboards, gallery walls, and framed photos.</t>
+  </si>
+  <si>
+    <t>About This ProductThis 16-inch wireless picture light lets you showcase your artwork exactly the way you want—no outlet needed, no complicated installation. Advanced wall-washing technology delivers 30% more coverage than standard lights, so your paintings and photos are lit evenly from edge to edge without glare or flicker. Choose from 3 color temperatures and adjust brightness to match your space, while CRI &gt;95 ensures colors stay true and vivid. The 270° rotatable head gives you full control over light direction, and with both remote and touch controls, adjusting the light is effortless. A built-in 5000mAh rechargeable battery keeps it running for 10-12 hours per charge. Perfect for gallery walls, bedrooms, living rooms, or even as a bedside or cabinet light—this versatile cordless lamp brings warmth and elegance to any corner of your home.FeaturesAdvanced wall-washing technology delivers 30% more lighting coverage than standard picture lights, ensuring even, edge-to-edge illumination with no glare or flicker. Perfect for paintings, framed photos, and artwork up to medium size.Features 24 dual SMD LEDs with 300LM brightness and CRI &gt;95 for accurate color reproduction. Choose from 3 color temperatures and adjust brightness to match your artwork and space.Built-in 5000mAh rechargeable battery provides 10-12 hours of continuous use per charge. All-metal construction with acrylic shade ensures durability and a sleek look.270° rotatable lamp head directs light exactly where you need it. Control via remote or touch—both included. Memory function saves your last settings, and timer function allows automatic shut-off after a set period.No outlet needed—mount it anywhere. Works as wall art light, bedside lamp, mirror light, or cabinet light. Great for portraits, dartboards, gallery walls, and framed photos.Show More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_15qjrkn6lrav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11b4 _16fu6t1bl _16fu6t1198" style="--_16fu6t11b3:pre-line;--_16fu6t1ba:var(--_8tzu8885)"&gt;This 16-inch wireless picture light lets you showcase your artwork exactly the way you want—no outlet needed, no complicated installation. Advanced wall-washing technology delivers 30% more coverage than standard lights, so your paintings and photos are lit evenly from edge to edge without glare or flicker. Choose from 3 color temperatures and adjust brightness to match your space, while CRI &amp;gt;95 ensures colors stay true and vivid. The 270° rotatable head gives you full control over light direction, and with both remote and touch controls, adjusting the light is effortless. A built-in 5000mAh rechargeable battery keeps it running for 10-12 hours per charge. Perfect for gallery walls, bedrooms, living rooms, or even as a bedside or cabinet light—this versatile cordless lamp brings warmth and elegance to any corner of your home.&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_19qjrkn6lrav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_1dqjrkn6lrav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Advanced wall-washing technology delivers 30% more lighting coverage than standard picture lights, ensuring even, edge-to-edge illumination with no glare or flicker. Perfect for paintings, framed photos, and artwork up to medium size.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Features 24 dual SMD LEDs with 300LM brightness and CRI &amp;gt;95 for accurate color reproduction. Choose from 3 color temperatures and adjust brightness to match your artwork and space.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Built-in 5000mAh rechargeable battery provides 10-12 hours of continuous use per charge. All-metal construction with acrylic shade ensures durability and a sleek look.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;270° rotatable lamp head directs light exactly where you need it. Control via remote or touch—both included. Memory function saves your last settings, and timer function allows automatic shut-off after a set period.&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;No outlet needed—mount it anywhere. Works as wall art light, bedside lamp, mirror light, or cabinet light. Great for portraits, dartboards, gallery walls, and framed photos.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea0 _1xrzzea1 _1xrzzea5 _1xrzzea8 _1xrzzeau"&gt;&lt;span class="_1xrzzead _1xrzzeav _1xrzzeaz _1xrzzea11"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/79871873/resize-h1200-w1200%5Ecompr-r85/3574/357475636/16%22+Wireless+Rechargeable+Picture+Light%2C+CCT+Dimmable+270%C2%B0+Rotatable+Wall+Art+Light+with+Remote+%26+Timer+for+Paintings+Artwork+Display+%28Gold%29.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/79871873/resize-h1200-w1200%5Ecompr-r85/3574/357475636/16%22+Wireless+Rechargeable+Picture+Light%2C+CCT+Dimmable+270%C2%B0+Rotatable+Wall+Art+Light+with+Remote+%26+Timer+for+Paintings+Artwork+Display+%28Gold%29.jpg
+https://assets.wfcdn.com/im/84542939/resize-h1200-w1200%5Ecompr-r85/3574/357475665/16%22+Wireless+Rechargeable+Picture+Light%2C+CCT+Dimmable+270%C2%B0+Rotatable+Wall+Art+Light+with+Remote+%26+Timer+for+Paintings+Artwork+Display+%28Gold%29.jpg
+https://assets.wfcdn.com/im/92046744/resize-h1200-w1200%5Ecompr-r85/3574/357475684/16%22+Wireless+Rechargeable+Picture+Light%2C+CCT+Dimmable+270%C2%B0+Rotatable+Wall+Art+Light+with+Remote+%26+Timer+for+Paintings+Artwork+Display+%28Gold%29.jpg
+https://assets.wfcdn.com/im/07244765/resize-h1200-w1200%5Ecompr-r85/3574/357475667/16%22+Wireless+Rechargeable+Picture+Light%2C+CCT+Dimmable+270%C2%B0+Rotatable+Wall+Art+Light+with+Remote+%26+Timer+for+Paintings+Artwork+Display+%28Gold%29.jpg
+https://assets.wfcdn.com/im/88390047/resize-h1200-w1200%5Ecompr-r85/3574/357475647/16%22+Wireless+Rechargeable+Picture+Light%2C+CCT+Dimmable+270%C2%B0+Rotatable+Wall+Art+Light+with+Remote+%26+Timer+for+Paintings+Artwork+Display+%28Gold%29.jpg
+https://assets.wfcdn.com/im/21475027/resize-h1200-w1200%5Ecompr-r85/4727/472774027/16%22+Wireless+Rechargeable+Picture+Light%2C+CCT+Dimmable+270%C2%B0+Rotatable+Wall+Art+Light+with+Remote+%26+Timer+for+Paintings+Artwork+Display+%28Gold%29.jpg
+https://assets.wfcdn.com/im/32030327/resize-h1200-w1200%5Ecompr-r85/4727/472774119/16%22+Wireless+Rechargeable+Picture+Light%2C+CCT+Dimmable+270%C2%B0+Rotatable+Wall+Art+Light+with+Remote+%26+Timer+for+Paintings+Artwork+Display+%28Gold%29.jpg</t>
   </si>
   <si>
     <t>Metal</t>
   </si>
   <si>
-    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3qkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/59785176/resize-h600-w600%5Ecompr-r85/3666/366603412/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3qkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;3.1'' H X 12'' W X 10'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Shade&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2.8'' H X 12'' W X 2.8'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2.65 lb.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;3.1'' H&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.8'' W&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3qkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Hardwired&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Metal&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;60 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;110 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Base&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;E26/Medium (Standard)&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brushed Brass&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Fixtures Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dry&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;300lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Shade&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2,700K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3qkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Certifications&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Safety Listing(s)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;UL Listed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3qkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3qkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3qkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3qkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
-[...53 lines deleted...]
-    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3rkn6lbav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/01973280/resize-h600-w600%5Ecompr-r85/4340/434030708/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3rkn6lbav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Shade&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;16'' W X 1.2'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2'' H X 16'' W X 7'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.2'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;6'' W&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.2 lb.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2'' H&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_2dr3rkn6lbav5tb5u9llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t1133 _16fu6t1198" style="--_16fu6t112s:left"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/aa1837f3-3bde-4802-ba62-3cf75a3d3849/213497-4942809-w1340p32yll8825-zy.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Installation And Assembly (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3rkn6lbav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;On/Off Switch&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Battery Powered, Rechargeable Batteries&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Iron&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;5 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Down, Adjustable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Battery or Batteries Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brushed Gold&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Fixtures Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Wattage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;3 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dry&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Durability&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Fade Resistant, Rust Resistant&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Remote Control, Backplate&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;LED, Integrated LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;40lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Remote, Switch&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Switch, Timer, Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Tunable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3rkn6lbav5tb5u9llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3rkn6lbav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly Required&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Assembly Needed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3rkn6lbav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1 Year&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3rkn6lbav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3rkn6lbav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3rkn6lrav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;span class="_78rtt40"&gt;&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3rkn6lrav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.77'' H X 16'' W X 8.07'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;5'' W&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Depth - Front to Back&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.1'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.85 lb.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.77'' H&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderMarketplaceListingDocuments::83056__R_2dr3rkn6lrav5tb5u9llb_" data-name="Features_Documents"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t1133 _16fu6t1198" style="--_16fu6t112s:left"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Documents&lt;/p&gt;&lt;/div&gt;&lt;ul&gt;&lt;li&gt;&lt;a href="https://assets.wfcdn.com/dm/document/d67f1934-3b60-4fb5-9f5a-54c8d1ec1f3f/wf1ibd05%20instruction.pdf" target="_blank" rel="noopener noreferrer" data-hb-id="Link" class="_13fdse00 _13fdse03"&gt;Installation And Assembly (pdf)&lt;/a&gt;&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3rkn6lrav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dimmer, Touch&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Rechargeable Batteries, Battery Powered&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Metal&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Bulbs&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Down, Up, Multiple Directions, Adjustable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Battery or Batteries Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Gold&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Fixtures Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Dry&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Pieces Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Remote Control, Backplate&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;300lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Control Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Touch Screen, Remote&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Timer, Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Color Changing, Dimmable, Multiple Light Modes, Selectable, Tunable, Tunable White, Timer&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm, Adjustable Shade&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Color Temperature&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;6,000K&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3rkn6lrav5tb5u9llb_" data-name="Certifications"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3rkn6lrav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Assembly Needed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3rkn6lrav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:25px"&gt;Commercial Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Warranty Included&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3rkn6lrav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3rkn6lrav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>2026-10-19T06:09:43Z</t>
+  </si>
+  <si>
+    <t>https://www.wayfair.com/lighting/pdp/orren-ellis-led-picture-light-swivel-metal-artwork-lamps-1575-inch-2700k3000k4000k-selectable-plug-n-play-hardwire-art-lighting-llit1021.html?piid=33045765&amp;auctionId=388fa39c-9af6-440e-8a30-c126124d078f&amp;trackingId={%22adType%22:%22WSP%22,%22auctionId%22:%22388fa39c-9af6-440e-8a30-c126124d078f%22}&amp;adTypeId=1&amp;l=6457</t>
+  </si>
+  <si>
+    <t>15.75" Modern Antique Brass LED Picture Light, Dimmable, 3 Color Temperatures, Plug-in &amp; Hardwired</t>
+  </si>
+  <si>
+    <t>ByOrren Ellis</t>
+  </si>
+  <si>
+    <t>LLIT1021</t>
+  </si>
+  <si>
+    <t>Antique brass/Satin nickel picture light casts a warm gallery glow over paintings, mirrors, and tapestries in the entryway or living room
+Full-metal build with a 15.75-inch arm and swivel head that tilts to aim light exactly on your artwork
+Dimmable LED with three light tones to choose from — set a soft accent or a bright, focused display
+Plug into an outlet or hardwire for a clean cordless look; hardware included
+270° swivel head aims light right at your artwork or photos</t>
+  </si>
+  <si>
+    <t>About This ProductTake Your Choice
+The picture light is available in three different color temperatures: 2700K soft white, 3000K warm white and 4000K cool white. You can choose different color temperatures according to your needs and preferences to create a unique lighting atmosphere. Note: Please select and set the desired color temperature before installation.
+Rotatable Light Head
+The 270° rotatable head and 145° swing arm allow you to angle up or down for directional focused lighting. The 120° beam Angle always illuminates a large area around your artwork, making it the focal point of the room.
+Smoothly Dimmable
+The 600lm art lamp achieves smooth dimming from 20% to 100%, perfectly highlighting your wall art. High CRI90 and uniform lighting reveal the true colors of artwork and portraits.
+Easy to Install
+Two installation options are available for you to choose from: plug and play, easy to connect to existing outlets. Hardwired installation, directly connected to the power supply. Picture lights also come with mounting accessories to make installation easier.
+Use with Confidence
+Art lights are made of metal to ensure durability and are equipped with power cords. It emits low heat to protect your artwork. The 30000hrs service life and operating temperature of -4°F-104°F make this picture frame light reliable, and the 2-year warranty guarantees your rights and interests as a consumer.
+Specifications:
+Wattage: 8W
+Voltage: 120V AC
+Working temperature: -4°F-104°F
+Luminous flux: 600lm
+CRI≥90
+Color temperature: 2700K/3000K/4000K
+Dimming range: 20%-100%
+Material: Metal &amp; PC
+Beam angle: 120°FeaturesAntique brass/Satin nickel picture light casts a warm gallery glow over paintings, mirrors, and tapestries in the entryway or living roomFull-metal build with a 15.75-inch arm and swivel head that tilts to aim light exactly on your artworkDimmable LED with three light tones to choose from — set a soft accent or a bright, focused displayPlug into an outlet or hardwire for a clean cordless look; hardware included270° swivel head aims light right at your artwork or photosShow More</t>
+  </si>
+  <si>
+    <t>&lt;div class="_1a9ooebi" style="box-sizing: border-box; display: block; height: 200px; overflow: hidden;"&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderRomanceCopy::58804__R_15qjqkn6lrav5tb5u9llb_" data-name="RomanceCopy"&gt;&lt;div class="_1yxomy20"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;About This Product&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t11b4 _16fu6t1bl _16fu6t1198" style="--_16fu6t11b3:pre-line;--_16fu6t1ba:var(--_8tzu8885)"&gt;Take Your Choice
+The picture light is available in three different color temperatures: 2700K soft white, 3000K warm white and 4000K cool white. You can choose different color temperatures according to your needs and preferences to create a unique lighting atmosphere. Note: Please select and set the desired color temperature before installation.
+Rotatable Light Head
+The 270° rotatable head and 145° swing arm allow you to angle up or down for directional focused lighting. The 120° beam Angle always illuminates a large area around your artwork, making it the focal point of the room.
+Smoothly Dimmable
+The 600lm art lamp achieves smooth dimming from 20% to 100%, perfectly highlighting your wall art. High CRI90 and uniform lighting reveal the true colors of artwork and portraits.
+Easy to Install
+Two installation options are available for you to choose from: plug and play, easy to connect to existing outlets. Hardwired installation, directly connected to the power supply. Picture lights also come with mounting accessories to make installation easier.
+Use with Confidence
+Art lights are made of metal to ensure durability and are equipped with power cords. It emits low heat to protect your artwork. The 30000hrs service life and operating temperature of -4°F-104°F make this picture frame light reliable, and the 2-year warranty guarantees your rights and interests as a consumer.
+Specifications:
+Wattage: 8W
+Voltage: 120V AC
+Working temperature: -4°F-104°F
+Luminous flux: 600lm
+CRI≥90
+Color temperature: 2700K/3000K/4000K
+Dimming range: 20%-100%
+Material: Metal &amp;amp; PC
+Beam angle: 120°&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderWhatsIncluded::58811__R_19qjqkn6lrav5tb5u9llb_" data-name="WhatsIncluded"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderFeatureBullets::58798__R_1dqjqkn6lrav5tb5u9llb_" data-name="FeatureBullets"&gt;&lt;div class="_19flblt0"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Features&lt;/p&gt;&lt;ul data-hb-id="List" class="_1y9k3714 _1y9k3712"&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Antique brass/Satin nickel picture light casts a warm gallery glow over paintings, mirrors, and tapestries in the entryway or living room&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Full-metal build with a 15.75-inch arm and swivel head that tilts to aim light exactly on your artwork&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Dimmable LED with three light tones to choose from — set a soft accent or a bright, focused display&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;Plug into an outlet or hardwire for a clean cordless look; hardware included&lt;/li&gt;&lt;li class="_16fu6t163 _1y9k3711" style="--_16fu6t15s:0"&gt;270° swivel head aims light right at your artwork or photos&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="_1a9ooebg"&gt;&lt;button aria-hidden="true" type="button" data-hb-id="Button" data-enzyme-id="collapsePanelShowMore" class="_1xrzzea0 _1xrzzea1 _1xrzzea5 _1xrzzea8 _1xrzzeau"&gt;&lt;span class="_1xrzzead _1xrzzeav _1xrzzeaz _1xrzzea11"&gt;Show More&lt;/span&gt;&lt;/button&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/77197134/resize-h1200-w1200%5Ecompr-r85/3815/381594267/15.75%22+Modern+Antique+Brass+LED+Picture+Light%2C+Dimmable%2C+3+Color+Temperatures%2C+Plug-in+%26+Hardwired-33045765.jpg</t>
+  </si>
+  <si>
+    <t>https://assets.wfcdn.com/im/77197134/resize-h1200-w1200%5Ecompr-r85/3815/381594267/15.75%22+Modern+Antique+Brass+LED+Picture+Light%2C+Dimmable%2C+3+Color+Temperatures%2C+Plug-in+%26+Hardwired-33045765.jpg
+https://assets.wfcdn.com/im/51730155/resize-h1200-w1200%5Ecompr-r85/3815/381594480/15.75%22+Modern+Antique+Brass+LED+Picture+Light%2C+Dimmable%2C+3+Color+Temperatures%2C+Plug-in+%26+Hardwired-33045765.jpg
+https://assets.wfcdn.com/im/89982831/resize-h1200-w1200%5Ecompr-r85/3815/381594453/15.75%22+Modern+Antique+Brass+LED+Picture+Light%2C+Dimmable%2C+3+Color+Temperatures%2C+Plug-in+%26+Hardwired-33045765.jpg
+https://assets.wfcdn.com/im/04833999/resize-h1200-w1200%5Ecompr-r85/3815/381594420/15.75%22+Modern+Antique+Brass+LED+Picture+Light%2C+Dimmable%2C+3+Color+Temperatures%2C+Plug-in+%26+Hardwired-33045765.jpg
+https://assets.wfcdn.com/im/09123891/resize-h1200-w1200%5Ecompr-r85/3815/381594389/15.75%22+Modern+Antique+Brass+LED+Picture+Light%2C+Dimmable%2C+3+Color+Temperatures%2C+Plug-in+%26+Hardwired-33045765.jpg
+https://assets.wfcdn.com/im/89343660/resize-h1200-w1200%5Ecompr-r85/3815/381594357/15.75%22+Modern+Antique+Brass+LED+Picture+Light%2C+Dimmable%2C+3+Color+Temperatures%2C+Plug-in+%26+Hardwired-33045765.jpg
+https://assets.wfcdn.com/im/18663440/resize-h1200-w1200%5Ecompr-r85/3815/381594331/15.75%22+Modern+Antique+Brass+LED+Picture+Light%2C+Dimmable%2C+3+Color+Temperatures%2C+Plug-in+%26+Hardwired-33045765.jpg</t>
+  </si>
+  <si>
+    <t>&lt;div class=""&gt;&lt;div class="_1a9ooeb2"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderDimensionalImage::58797__R_25r3qkn6lrav5tb5u9llb_" data-name="DimensionalImage"&gt;&lt;div class="_78rtt40"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Product Dimensions&lt;/p&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t113e _16fu6t115j _16fu6t1198"&gt;&lt;img src="https://assets.wfcdn.com/im/04629183/resize-h600-w600%5Ecompr-r85/3815/381594480/default_name.jpg" alt="Product Dimensions" data-hb-id="Image" height="600" width="600" class="obo9920"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderStructuredDimensions::58809__R_29r3qkn6lrav5tb5u9llb_" data-name="StructuredDimensions"&gt;&lt;div class="_17paqpc0"&gt;&lt;div class="_17paqpc1"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Other Dimensions&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Dimensions&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2.68'' H X 15.75'' W X 8.38'' D&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Width - Side to Side&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;4.52'' W&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Overall Product Weight&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1.67 lb.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Back Plate Height - Top to Bottom&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2.68'' H&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsDetails::58807__R_2hr3qkn6lrav5tb5u9llb_" data-name="SpecificationsDetails"&gt;&lt;div class="_1gb8m7y0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Details&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Switch Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Rocker&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Product Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Wall Mount&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Power Source&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Plug-in&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Material&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Metal&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Maximum Wattage (Per Bulb)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;8 Watt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Voltage&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;120 Volt&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;What is Integrated LED?&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;This indicates that an LED light is built into the fixture. Integrated LED lights are more energy efficient and can last up to 50,000 hours. They cannot be replaced by the customer.&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Light Direction&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Down&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Cord Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Imported&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Yes&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Finish&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Brass&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Number of Fixtures Included&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;1&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Dry, Damp or Wet Location Rated&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Damp&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Energy Efficiency Level&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Standard Efficiency&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb / Light Type&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Integrated LED&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Brightness (Lumens)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;600lm&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Construction Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Backplate Included&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Built-In Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Switch, Dimmable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:25px"&gt;Switch Location&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Inline Cord&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Bulb Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Selectable&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Adjustability Features&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Adjustable Arm&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderCertifications::58795__R_2lr3qkn6lrav5tb5u9llb_" data-name="Certifications"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Certifications&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Safety Listing(s)&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;UL Listed&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsAssembly::58806__R_2pr3qkn6lrav5tb5u9llb_" data-name="SpecificationsAssembly"&gt;&lt;div class="ihwfna0"&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Assembly&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Assembly&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No Assembly Required&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsWarranty::58808__R_2tr3qkn6lrav5tb5u9llb_" data-name="SpecificationsWarranty"&gt;&lt;div&gt;&lt;div data-name="DescriptionSection"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t163 _16fu6t1198" style="--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;p data-hb-id="Text" class="_16fu6t1bl _16fu6t116t  _16fu6t11bc" style="--_16fu6t1ba:var(--_8tzu8885);--_16fu6t116p:inherit"&gt;Warranty&lt;/p&gt;&lt;/div&gt;&lt;dl data-hb-id="DescriptionList" class="_16fu6t1v5 sq758q1" style="--_16fu6t1uu:repeat(2, 1fr)"&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Commercial Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;No&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty Length&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;2 Years&lt;/dd&gt;&lt;dt class="sq758q5 sq758q6"&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t1198" style="--_16fu6t14k:0px"&gt;Warranty&lt;/div&gt;&lt;/dt&gt;&lt;dd class="sq758q7 sq758q8"&gt;Limited Warranty&lt;/dd&gt;&lt;/dl&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderSpecificationsPartNumber::140067__R_31r3qkn6lrav5tb5u9llb_" data-name="SpecificationsPartNumber"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;div data-node-id="BlockBuilderProposition65Block::58710__R_35r3qkn6lrav5tb5u9llb_" data-name="PropSixtyFive"&gt;&lt;/div&gt;&lt;/div&gt;&lt;div data-hb-id="BoxV3" class="_16fu6t14v _16fu6t15h _16fu6t149 _16fu6t163 _16fu6t1198" style="--_16fu6t14k:0;--_16fu6t156:0;--_16fu6t13y:var(--_8tzu8828);--_16fu6t15s:var(--_8tzu8828)"&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -789,350 +805,344 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2" t="s">
         <v>26</v>
       </c>
       <c r="G2">
-        <v>59.99</v>
+        <v>71.99</v>
       </c>
       <c r="H2">
         <v>109.99</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2">
         <v>1</v>
       </c>
       <c r="K2">
         <v>4.6</v>
       </c>
       <c r="L2">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>37</v>
       </c>
       <c r="C3" t="s">
         <v>38</v>
       </c>
       <c r="D3" t="s">
         <v>39</v>
       </c>
       <c r="E3" t="s">
         <v>40</v>
       </c>
       <c r="F3" t="s">
         <v>41</v>
       </c>
       <c r="G3">
-        <v>75.99</v>
+        <v>129.99</v>
       </c>
       <c r="H3">
-        <v>82.99</v>
+        <v>254.77</v>
       </c>
       <c r="I3" t="s">
         <v>27</v>
       </c>
       <c r="J3">
         <v>1</v>
       </c>
       <c r="K3">
-        <v>4.8</v>
+        <v>5.0</v>
       </c>
       <c r="L3">
-        <v>17</v>
+        <v>1</v>
       </c>
       <c r="M3" t="s">
         <v>42</v>
       </c>
       <c r="N3" t="s">
         <v>43</v>
       </c>
       <c r="O3" t="s">
         <v>44</v>
       </c>
       <c r="P3" t="s">
         <v>45</v>
       </c>
       <c r="Q3" t="s">
         <v>46</v>
       </c>
-      <c r="R3" t="s">
+      <c r="R3">
+        <v>31.89</v>
+      </c>
+      <c r="S3" t="s">
+        <v>34</v>
+      </c>
+      <c r="T3" t="s">
         <v>47</v>
       </c>
-      <c r="S3" t="s">
+      <c r="U3" t="s">
         <v>48</v>
-      </c>
-[...4 lines deleted...]
-        <v>50</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
+        <v>49</v>
+      </c>
+      <c r="C4" t="s">
+        <v>50</v>
+      </c>
+      <c r="D4" t="s">
         <v>51</v>
       </c>
-      <c r="C4" t="s">
+      <c r="E4" t="s">
         <v>52</v>
       </c>
-      <c r="D4" t="s">
+      <c r="F4" t="s">
         <v>53</v>
       </c>
-      <c r="E4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G4">
-        <v>127.99</v>
+        <v>84.99</v>
       </c>
       <c r="H4">
-        <v>254.77</v>
+        <v>91.99</v>
       </c>
       <c r="I4" t="s">
         <v>27</v>
       </c>
       <c r="J4">
         <v>1</v>
       </c>
       <c r="K4">
-        <v>5.0</v>
+        <v>4.7</v>
       </c>
       <c r="L4">
-        <v>1</v>
+        <v>16</v>
       </c>
       <c r="M4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O4" t="s">
         <v>56</v>
       </c>
-      <c r="N4" t="s">
+      <c r="P4" t="s">
         <v>57</v>
       </c>
-      <c r="O4" t="s">
+      <c r="Q4" t="s">
         <v>58</v>
       </c>
-      <c r="P4" t="s">
+      <c r="S4" t="s">
         <v>59</v>
       </c>
-      <c r="Q4" t="s">
+      <c r="T4" t="s">
         <v>60</v>
       </c>
-      <c r="R4">
-[...2 lines deleted...]
-      <c r="S4" t="s">
+      <c r="U4" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
+        <v>62</v>
+      </c>
+      <c r="C5" t="s">
+        <v>63</v>
+      </c>
+      <c r="D5" t="s">
         <v>64</v>
       </c>
-      <c r="C5" t="s">
+      <c r="E5" t="s">
         <v>65</v>
       </c>
-      <c r="D5" t="s">
+      <c r="F5" t="s">
         <v>66</v>
       </c>
-      <c r="E5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G5">
-        <v>122.99</v>
+        <v>42.99</v>
       </c>
       <c r="H5">
-        <v>159.99</v>
+        <v>45.99</v>
       </c>
       <c r="I5" t="s">
         <v>27</v>
       </c>
       <c r="J5">
         <v>1</v>
       </c>
       <c r="K5">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="L5">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="M5" t="s">
+        <v>67</v>
+      </c>
+      <c r="N5" t="s">
+        <v>68</v>
+      </c>
+      <c r="O5" t="s">
         <v>69</v>
       </c>
-      <c r="N5" t="s">
+      <c r="P5" t="s">
         <v>70</v>
       </c>
-      <c r="O5" t="s">
+      <c r="Q5" t="s">
         <v>71</v>
       </c>
-      <c r="P5" t="s">
+      <c r="S5" t="s">
+        <v>34</v>
+      </c>
+      <c r="T5" t="s">
         <v>72</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="U5" t="s">
         <v>73</v>
-      </c>
-[...10 lines deleted...]
-        <v>76</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
+        <v>74</v>
+      </c>
+      <c r="C6" t="s">
+        <v>75</v>
+      </c>
+      <c r="D6" t="s">
+        <v>76</v>
+      </c>
+      <c r="E6" t="s">
         <v>77</v>
       </c>
-      <c r="C6" t="s">
+      <c r="F6" t="s">
         <v>78</v>
       </c>
-      <c r="D6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G6">
-        <v>77.99</v>
+        <v>68.99</v>
       </c>
       <c r="H6">
-        <v>116.56</v>
+        <v>87.99</v>
       </c>
       <c r="I6" t="s">
         <v>27</v>
       </c>
       <c r="J6">
         <v>1</v>
       </c>
       <c r="K6">
-        <v>5.0</v>
+        <v>4.4</v>
       </c>
       <c r="L6">
-        <v>1</v>
+        <v>86</v>
       </c>
       <c r="M6" t="s">
+        <v>79</v>
+      </c>
+      <c r="N6" t="s">
+        <v>80</v>
+      </c>
+      <c r="O6" t="s">
         <v>81</v>
       </c>
-      <c r="N6" t="s">
+      <c r="P6" t="s">
         <v>82</v>
       </c>
-      <c r="O6" t="s">
+      <c r="Q6" t="s">
         <v>83</v>
       </c>
-      <c r="P6" t="s">
+      <c r="S6" t="s">
+        <v>34</v>
+      </c>
+      <c r="T6" t="s">
+        <v>72</v>
+      </c>
+      <c r="U6" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">