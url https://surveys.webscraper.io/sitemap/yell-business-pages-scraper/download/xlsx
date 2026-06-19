--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -12,101 +12,107 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="78">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="84">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_name</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>founded_in</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
     <t>business_overview</t>
   </si>
   <si>
     <t>product_and_services</t>
   </si>
   <si>
     <t>payment_options</t>
   </si>
   <si>
     <t>social_links</t>
   </si>
   <si>
     <t>https://www.yell.com/biz/d-and-a-lawrence-ltd-edinburgh-7161574/</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:12Z</t>
   </si>
   <si>
     <t>D &amp; A Lawrence Ltd</t>
   </si>
   <si>
     <t>3b Ormiston Terrace, Corstorphine,
 Edinburgh,
 EH12 7SJ</t>
   </si>
   <si>
     <t>055.9428422000</t>
   </si>
   <si>
     <t>-003.2834307000</t>
   </si>
   <si>
     <t>0131 235 2031</t>
   </si>
   <si>
     <t>https://dalawrenceltd.co.uk?utm_source=yell&amp;utm_medium=referral&amp;utm_campaign=yell</t>
   </si>
   <si>
     <t>https://c.yell.com/t_galleryFit,f_auto/e2f48b2f-1fc1-46ed-bda0-95507a5cd9ab_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/41b3c158-d994-46ce-8e30-e09b9adcd3f8_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/dc78aca8-f32c-4184-9456-a62a20a656f9_image_jpeg.jpg
@@ -147,50 +153,53 @@
 blast cleaning
 car park cleaning
 carpets
 carpet &amp; upholstery cleaners
 commercial kitchen cleaning
 contract cleaners
 dust extraction &amp; ventilation
 floor cleaning &amp; treatment
 office builders cleans
 pressure washers
 retail cleaning
 rug cleaning
 Deep Cleaning
 Equipment Hire
 home window cleaner</t>
   </si>
   <si>
     <t>Credit Cards, Cash, Bank Transfer</t>
   </si>
   <si>
     <t>https://www.facebook.com/DALawrenceLtd/
 https://g.page/d-a-lawrence-ltd</t>
   </si>
   <si>
     <t>https://www.yell.com/biz/pure-cleaning-scotland-ltd-edinburgh-7738597/</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:18Z</t>
   </si>
   <si>
     <t>Pure Cleaning Scotland Ltd</t>
   </si>
   <si>
     <t>35 Northumberland St,
 Edinburgh,
 EH3 6LR</t>
   </si>
   <si>
     <t>055.9570145000</t>
   </si>
   <si>
     <t>-003.1986954000</t>
   </si>
   <si>
     <t>0131 202 9161</t>
   </si>
   <si>
     <t>https://purecleaningscotland.co.uk</t>
   </si>
   <si>
     <t>https://c.yell.com/t_galleryFit,f_auto/87381928-9cce-46be-8378-0581769d53bd_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/9c6e65fb-3b41-4ac7-86ad-e3c1b31c2809_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/3296a640-8e00-421f-b018-728a9a8f887c_image_jpeg.jpg
@@ -260,50 +269,53 @@
 patio cleaning
 retail cleaning
 rug cleaning
 sanitary hygiene services
 steam cleaning
 warehouse cleaning
 washroom services
 water damage cleaning
 window cleaners
 window cleaning supplies</t>
   </si>
   <si>
     <t>Cheque, Bank Transfer, Cash, Paypal</t>
   </si>
   <si>
     <t>https://www.facebook.com/purecleaningscotland
 https://twitter.com/purecleaningsco
 https://foursquare.com/v/pure-cleaning-scotland-ltd/5853db4245c3ed6f716a7fd3
 https://www.pinterest.co.uk/purecleaningSco/
 https://linkedin.com/company/pure-cleaning-scotland-ltd</t>
   </si>
   <si>
     <t>https://www.yell.com/biz/s-p-m-window-cleaning-edinburgh-7380218/</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:21Z</t>
+  </si>
+  <si>
     <t>S P M Window Cleaning</t>
   </si>
   <si>
     <t>111 George St,
 Edinburgh,
 EH2 4JN</t>
   </si>
   <si>
     <t>055.9525089000</t>
   </si>
   <si>
     <t>-003.2040421000</t>
   </si>
   <si>
     <t>0845 475 1963</t>
   </si>
   <si>
     <t>http://www.spmltd.co.uk/</t>
   </si>
   <si>
     <t>https://c.yell.com/t_galleryFit,f_auto/753406ad-82cb-4758-b23a-9506834822dc_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/6c19e07c-0d71-4cb3-9a83-e1abec4b2d04_image_jpeg.jpg</t>
   </si>
   <si>
     <t>Monday
@@ -319,57 +331,60 @@
 Saturday
 Closed
 Sunday
 Closed</t>
   </si>
   <si>
     <t>Working for both public and private sector clients, SPM have an outstanding reputation for quality and reliability. Our clients include property management firms, facility managers and support service groups.
 As National Window Cleaning Contractors we have a range of professional window cleaning systems at our disposal, including self-propelled booms and the water-fed pole system. 
 SPM is comprised of experienced professional window cleaners who are fully insured and specially trained. We service buildings of all heights, and follow strict safety guidelines and laws to ensure safety for both our Operatives and the client.
 Our Management Team can put together a cleaning service to suit your needs and budget. Our service includes one-off cleans, daily, weekly or monthly cleans. SPM strive to offer cleaning and maintenance services that are competitively priced - whatever the size of the job.</t>
   </si>
   <si>
     <t>Window Cleaning
 Gutter Cleaning
 Facade Cleaning
 Signage Cleaning
 Canopy Cleaning</t>
   </si>
   <si>
     <t>Credit Cards, Cheque, Bank Transfer, Cash, Paypal</t>
   </si>
   <si>
     <t>https://www.yell.com/biz/hm-maintenance-falkirk-8597867/</t>
   </si>
   <si>
+    <t>2026-06-12T11:31:00Z</t>
+  </si>
+  <si>
     <t>HM Maintenance</t>
   </si>
   <si>
     <t>0808 258 9415</t>
   </si>
   <si>
-    <t>http://www.hm-maintenance.co.uk/solar-panel-cleaning</t>
+    <t>https://www.hm-maintenance.co.uk/conservatory-cleaning</t>
   </si>
   <si>
     <t>1989-01-01</t>
   </si>
   <si>
     <t>https://c.yell.com/t_galleryFit,f_auto/3ae1c5fb-e886-45c0-ab58-195934272695_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/8626d9ef-2329-4209-be4a-9d4168e9577f_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/4f27bc31-b2bf-4aaa-84a9-ae3e7a45c5a3_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/7139844e-42c1-4e64-a003-8baad9ed948d_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/59afb4d8-9d37-4358-afde-7392122e640a_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/b11486f9-6dc4-462b-ba13-5c6c2dc8802f_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/6c65aaaa-3e11-46b3-b580-0c1b6f1fb195_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/20238f27-f906-46a9-a51f-c7823acb2898_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/8a037e6a-7799-4d9c-8ab4-9fa33c34c79f_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/e8c41f1f-38e4-463d-ad91-690639dcabaa_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/37ec924b-8b51-4fd6-b852-f28d15c0dbe5_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/6a3799e5-e329-4ff6-bbc3-00bad8fc0418_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/aea94f7d-894e-48ad-9ba6-9552a8f31873_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/0541a85c-811b-4464-a3b7-c8f517177f1f_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/efdbf708-a735-4dbd-a27c-93e6fd7edd30_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/d3a667ba-2b24-4be5-8938-f991b00d4160_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/1f58db93-9cc9-4c66-b62f-096dc4afce2d_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/9ffec836-15d6-4fe7-ac61-35f08a1603c8_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/c1e954d3-f7c1-4be3-bd02-93e1a52131cc_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/5bf58453-ccb0-47c4-bf0f-49ae96119b37_image_jpeg.jpg
@@ -486,50 +501,53 @@
 Industrial Building Cleaning
 Industrial Cleaning
 Interior conservatory cleaning
 Live reports in 4k UHD
 One Off Cleans
 PURIFIED WATER SYSTEM
 REACH AND WASH WINDOW CLEANERS
 Real-time data
 Roof Inspection
 Steam Cleaning
 Storm damage insurance inspection
 Solar Panel Cleaning</t>
   </si>
   <si>
     <t>Bank Transfer, CASH, Credit Cards</t>
   </si>
   <si>
     <t>https://www.facebook.com/hmmaintenance/
 https://twitter.com/Howard_Marsh
 https://linkedin.com/in/howard-marsh-5240561b8
 https://www.instagram.com/hm_maintenance/
 https://share.google/zjC3q7NS1iPRKuC55</t>
   </si>
   <si>
     <t>https://www.yell.com/biz/gm-window-cleaning-ltd-livingston-901761567/</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:31:09Z</t>
   </si>
   <si>
     <t>GM Window Cleaning Ltd</t>
   </si>
   <si>
     <t>61 Oakbank Avenue, East Calder,
 Livingston,
 EH53 0DS</t>
   </si>
   <si>
     <t>055.8864188000</t>
   </si>
   <si>
     <t>-003.4645734000</t>
   </si>
   <si>
     <t>07731 921178</t>
   </si>
   <si>
     <t>https://www.gm-window-cleaning.co.uk/?utm_source=yell&amp;utm_medium=referral&amp;utm_campaign=yell</t>
   </si>
   <si>
     <t>https://c.yell.com/t_galleryFit,f_auto/3736f908-75c8-4fd7-85d6-0379b182b1fd_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/bf81ac37-a0b4-409a-9f2a-03d25d06fcc9_image_jpeg.jpg
 https://c.yell.com/t_galleryFit,f_auto/451d3a5b-0ae2-4cf0-8351-08ae64f882fe_image_jpeg.jpg
@@ -929,326 +947,344 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:Q6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="E2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="F2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="G2" t="s">
-        <v>22</v>
-[...1 lines deleted...]
-      <c r="H2">
+        <v>23</v>
+      </c>
+      <c r="H2" t="s">
+        <v>24</v>
+      </c>
+      <c r="I2">
         <v>4.4</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7</v>
       </c>
-      <c r="K2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="M2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="N2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="P2" t="s">
-        <v>28</v>
+        <v>29</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>30</v>
       </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
       <c r="B3" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="C3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="D3" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="E3" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="G3" t="s">
-        <v>35</v>
-[...1 lines deleted...]
-      <c r="H3">
+        <v>37</v>
+      </c>
+      <c r="H3" t="s">
+        <v>38</v>
+      </c>
+      <c r="I3">
         <v>5</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6</v>
       </c>
-      <c r="K3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L3" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="M3" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="N3" t="s">
+        <v>41</v>
+      </c>
+      <c r="O3" t="s">
+        <v>42</v>
+      </c>
+      <c r="P3" t="s">
+        <v>43</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>44</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
+        <v>45</v>
+      </c>
+      <c r="B4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D4" t="s">
+        <v>48</v>
+      </c>
+      <c r="E4" t="s">
+        <v>49</v>
+      </c>
+      <c r="F4" t="s">
+        <v>50</v>
+      </c>
+      <c r="G4" t="s">
+        <v>51</v>
+      </c>
+      <c r="H4" t="s">
+        <v>52</v>
+      </c>
+      <c r="I4">
+        <v>4.2</v>
+      </c>
+      <c r="J4">
+        <v>5</v>
+      </c>
+      <c r="L4" t="s">
+        <v>53</v>
+      </c>
+      <c r="M4" t="s">
+        <v>54</v>
+      </c>
+      <c r="N4" t="s">
+        <v>55</v>
+      </c>
+      <c r="O4" t="s">
+        <v>56</v>
+      </c>
+      <c r="P4" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>58</v>
+      </c>
+      <c r="B5" t="s">
+        <v>59</v>
+      </c>
+      <c r="C5" t="s">
+        <v>60</v>
+      </c>
+      <c r="G5" t="s">
+        <v>61</v>
+      </c>
+      <c r="H5" t="s">
+        <v>62</v>
+      </c>
+      <c r="I5">
+        <v>5</v>
+      </c>
+      <c r="J5">
         <v>39</v>
       </c>
-      <c r="O3" t="s">
-[...3 lines deleted...]
-        <v>41</v>
+      <c r="K5" t="s">
+        <v>63</v>
+      </c>
+      <c r="L5" t="s">
+        <v>64</v>
+      </c>
+      <c r="M5" t="s">
+        <v>65</v>
+      </c>
+      <c r="N5" t="s">
+        <v>66</v>
+      </c>
+      <c r="O5" t="s">
+        <v>67</v>
+      </c>
+      <c r="P5" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>69</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
-[...84 lines deleted...]
-    <row r="6" spans="1:16">
+    <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="B6" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="C6" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="D6" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="E6" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="F6" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="G6" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>72</v>
+        <v>76</v>
+      </c>
+      <c r="H6" t="s">
+        <v>77</v>
       </c>
       <c r="L6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="M6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="N6" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="O6" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="P6" t="s">
-        <v>77</v>
+        <v>82</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>83</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">