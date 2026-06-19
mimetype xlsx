--- v0 (2026-03-24)
+++ v1 (2026-06-19)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="91">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>category</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
@@ -72,50 +75,53 @@
     <t>founded_in</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
     <t>business_overview</t>
   </si>
   <si>
     <t>product_and_services</t>
   </si>
   <si>
     <t>payment_options</t>
   </si>
   <si>
     <t>social_links</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.yell.com/ucs/UcsSearchAction.do?keywords=window+cleaners&amp;location=edinburgh&amp;scrambleSeed=1501728539</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:25:36Z</t>
   </si>
   <si>
     <t>Window Cleaners</t>
   </si>
   <si>
     <t>https://www.yell.com/biz/greenleaf-cleaning-service-ltd-edinburgh-9995098/</t>
   </si>
   <si>
     <t>Greenleaf Cleaning Service Ltd</t>
   </si>
   <si>
     <t>18-24 Gorgie Rd,
 Edinburgh,
 EH11 2LZ</t>
   </si>
   <si>
     <t>055.9391219000</t>
   </si>
   <si>
     <t>-003.2272284000</t>
   </si>
   <si>
     <t>07944 783679</t>
   </si>
   <si>
@@ -182,50 +188,53 @@
 Warehouse Cleaning
 Washroom Services
 Window Cleaners
 Car Valeting
 Student Accomodation Cleaning
 Holiday Let Cleaning
 Airbnb Cleaning
 End Of Tenancy Cleaning
 Commercial Cleaning
 Fogging
 Disinfection Cleaning Services</t>
   </si>
   <si>
     <t>Paypal, Cash, Bank Transfer</t>
   </si>
   <si>
     <t>https://www.facebook.com/GreenLeafEcoCleaningService/
 https://www.linkedin.com/in/arron-kelly-761536153
 https://www.instagram.com/greenleafcleaningservices/
 https://g.page/greenleaf-cleaning-service?share</t>
   </si>
   <si>
     <t>https://www.yell.com/ucs/UcsSearchAction.do?keywords=window+cleaners&amp;location=edinburgh&amp;scrambleSeed=1501728539&amp;pageNum=2</t>
   </si>
   <si>
+    <t>2026-06-15T05:25:40Z</t>
+  </si>
+  <si>
     <t>https://www.yell.com/biz/elite-edinburgh-cleaning-edinburgh-10407507/</t>
   </si>
   <si>
     <t>Elite Edinburgh Cleaning</t>
   </si>
   <si>
     <t>1 Leslie Place,
 Edinburgh,
 EH4 1NH</t>
   </si>
   <si>
     <t>055.9582461000</t>
   </si>
   <si>
     <t>-003.2096878000</t>
   </si>
   <si>
     <t>07498 630888</t>
   </si>
   <si>
     <t>https://www.eliteedinburghcleaning.co.uk/?utm_source=yell&amp;utm_medium=referral&amp;utm_campaign=yell</t>
   </si>
   <si>
     <t>https://c.yell.com/t_galleryFit,f_auto/40bb5437-9d44-4270-b2b8-3b5d336bce11_image_png.png
 https://c.yell.com/t_galleryFit,f_auto/e17c2c02-c56b-4010-a793-de72c07be4c4_image_png.png
@@ -251,50 +260,53 @@
 Closed</t>
   </si>
   <si>
     <t>Welcome to Elite Edinburgh Cleaning! We are a professional Domestic and Commercial cleaning company covering Edinburgh and surrounding areas. We take enormous pride in providing an efficient and reliable service to all our clients with our cleaning specifications tailored to suit your own requirements. We can offer Decluttering and cleaning service, Regular Cleaning, One Off Deep Clean, End of Tenancy Cleaning, Offices and Commercial cleaning. We also provide deep oven cleans, window cleaning, and professional carpet cleaning service. We guarantee our services and go the extra mile to make sure you are happy and satisfied. So please get in touch if you have any questions regarding our services!</t>
   </si>
   <si>
     <t>Builders Cleans
 Cleaning Materials and Supplies
 End of Tenancy Cleaning
 Housekeeping
 Mattress Cleaning
 Oven Cleaning
 One Off Cleans
 Rug Cleaning
 Spring Cleaning Services
 Steam Cleaning
 Deep Cleaning
 Carpets
 Carpet and Upholstery Cleaners
 Sofa Cleaning
 Decluttering services</t>
   </si>
   <si>
     <t>https://www.facebook.com/eliteedinburghcleaning/
 https://www.instagram.com/elite.edinburghcleaning/</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:26:01Z</t>
   </si>
   <si>
     <t>https://www.yell.com/biz/any-level-window-cleaning-edinburgh-6056295/</t>
   </si>
   <si>
     <t>Any Level Window Cleaning</t>
   </si>
   <si>
     <t>37 Peacocktail Close,
 Edinburgh,
 EH15 3QT</t>
   </si>
   <si>
     <t>055.9363663000</t>
   </si>
   <si>
     <t>-003.1092736000</t>
   </si>
   <si>
     <t>07970 429825</t>
   </si>
   <si>
     <t>https://www.anylevelwindowcleaning.co.uk/</t>
   </si>
   <si>
@@ -378,50 +390,53 @@
 Commercial kitchen cleaning
 Domestic builders cleans
 Domestic cleaning
 Drains &amp; pipe cleaning
 Driveway cleaning
 End of tenancy cleaning
 Flood damage clean ups
 Graffiti removal
 Gutter cleaning
 High pressure jetting
 Janitorial supplies
 Office builders cleans
 Office cleaners
 One off cleans
 Patio cleaning
 Pressure washers
 Wheelie bin cleaning
 Window cleaners
 Window cleaning supplies</t>
   </si>
   <si>
     <t>Bank Transfer, Cash, Paypal, Credit Cards</t>
   </si>
   <si>
     <t>https://facebook.com/</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:26:03Z</t>
   </si>
   <si>
     <t>https://www.yell.com/biz/imc-stonemasons-edinburgh-7229999/</t>
   </si>
   <si>
     <t>Imc Stonemasons</t>
   </si>
   <si>
     <t>31 Links Gardens,
 Edinburgh,
 EH6 7JG</t>
   </si>
   <si>
     <t>055.9715743000</t>
   </si>
   <si>
     <t>-003.1607855000</t>
   </si>
   <si>
     <t>07866 699959</t>
   </si>
   <si>
     <t>https://www.edinburghstonemason.org/</t>
   </si>
   <si>
@@ -566,50 +581,53 @@
 Stone cladding &amp; Fixing
 Stone Dressing
 Structural Alterations
 Chimney rebuilds and repair
 flagstones
 sandstone
 New build extensions
 Masonry restoration
 Lime mortar pointing
 Hard landscaping
 Retaining walls
 Garden walls
 Boundary walls
 Blast Cleaning
 Stone Merchants
 Stone Cladding</t>
   </si>
   <si>
     <t>Credit Cards, Cash, Bank Transfer</t>
   </si>
   <si>
     <t>https://www.facebook.com/ImcStonemasons/
 https://instagram.com/imc_stonemasons
 https://g.page/imcstonemasons
 https://twitter.com/imcinfo</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:26:08Z</t>
   </si>
   <si>
     <t>https://www.yell.com/biz/scot-reliance-clean-ltd-edinburgh-8466647/</t>
   </si>
   <si>
     <t>Scot Reliance Clean Ltd</t>
   </si>
   <si>
     <t>121 Giles St,
 Edinburgh,
 Midlothian,
 EH6 6BZ</t>
   </si>
   <si>
     <t>055.9731165000</t>
   </si>
   <si>
     <t>-003.1714808000</t>
   </si>
   <si>
     <t>0131 202 8494</t>
   </si>
   <si>
     <t>http://www.scotrelianceclean.co.uk</t>
   </si>
@@ -978,59 +996,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:T6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -1044,329 +1062,347 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2" t="s">
+        <v>21</v>
+      </c>
+      <c r="C2" t="s">
+        <v>22</v>
+      </c>
+      <c r="D2" t="s">
+        <v>23</v>
+      </c>
+      <c r="E2" t="s">
+        <v>24</v>
+      </c>
+      <c r="F2" t="s">
+        <v>25</v>
+      </c>
+      <c r="G2" t="s">
+        <v>26</v>
+      </c>
+      <c r="H2" t="s">
+        <v>27</v>
+      </c>
+      <c r="I2" t="s">
+        <v>28</v>
+      </c>
+      <c r="J2" t="s">
+        <v>29</v>
+      </c>
+      <c r="K2">
+        <v>5</v>
+      </c>
+      <c r="L2">
+        <v>10</v>
+      </c>
+      <c r="N2" t="s">
+        <v>30</v>
+      </c>
+      <c r="O2" t="s">
+        <v>31</v>
+      </c>
+      <c r="P2" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>33</v>
+      </c>
+      <c r="R2" t="s">
+        <v>34</v>
+      </c>
+      <c r="S2" t="s">
+        <v>35</v>
+      </c>
+      <c r="T2" t="s">
+        <v>36</v>
+      </c>
+    </row>
+    <row r="3" spans="1:20">
+      <c r="A3" t="s">
         <v>20</v>
       </c>
-      <c r="C2" t="s">
-[...2 lines deleted...]
-      <c r="D2" t="s">
+      <c r="B3" t="s">
+        <v>37</v>
+      </c>
+      <c r="C3" t="s">
         <v>22</v>
       </c>
-      <c r="E2" t="s">
-[...14 lines deleted...]
-      <c r="J2">
+      <c r="D3" t="s">
+        <v>38</v>
+      </c>
+      <c r="E3" t="s">
+        <v>39</v>
+      </c>
+      <c r="F3" t="s">
+        <v>40</v>
+      </c>
+      <c r="G3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J3" t="s">
+        <v>44</v>
+      </c>
+      <c r="K3">
         <v>5</v>
       </c>
-      <c r="K2">
-[...20 lines deleted...]
-      <c r="S2" t="s">
+      <c r="L3">
+        <v>2</v>
+      </c>
+      <c r="N3" t="s">
+        <v>45</v>
+      </c>
+      <c r="O3" t="s">
+        <v>46</v>
+      </c>
+      <c r="P3" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>48</v>
+      </c>
+      <c r="R3" t="s">
         <v>34</v>
       </c>
+      <c r="S3" t="s">
+        <v>49</v>
+      </c>
+      <c r="T3" t="s">
+        <v>36</v>
+      </c>
     </row>
-    <row r="3" spans="1:19">
-[...3 lines deleted...]
-      <c r="B3" t="s">
+    <row r="4" spans="1:20">
+      <c r="A4" t="s">
         <v>20</v>
       </c>
-      <c r="C3" t="s">
+      <c r="B4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C4" t="s">
+        <v>22</v>
+      </c>
+      <c r="D4" t="s">
+        <v>51</v>
+      </c>
+      <c r="E4" t="s">
+        <v>52</v>
+      </c>
+      <c r="F4" t="s">
+        <v>53</v>
+      </c>
+      <c r="G4" t="s">
+        <v>54</v>
+      </c>
+      <c r="H4" t="s">
+        <v>55</v>
+      </c>
+      <c r="I4" t="s">
+        <v>56</v>
+      </c>
+      <c r="J4" t="s">
+        <v>57</v>
+      </c>
+      <c r="K4">
+        <v>4.8</v>
+      </c>
+      <c r="L4">
         <v>35</v>
       </c>
-      <c r="D3" t="s">
+      <c r="N4" t="s">
+        <v>58</v>
+      </c>
+      <c r="O4" t="s">
+        <v>59</v>
+      </c>
+      <c r="P4" t="s">
+        <v>60</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>61</v>
+      </c>
+      <c r="R4" t="s">
+        <v>62</v>
+      </c>
+      <c r="S4" t="s">
+        <v>63</v>
+      </c>
+      <c r="T4" t="s">
         <v>36</v>
       </c>
-      <c r="E3" t="s">
-[...14 lines deleted...]
-      <c r="J3">
+    </row>
+    <row r="5" spans="1:20">
+      <c r="A5" t="s">
+        <v>20</v>
+      </c>
+      <c r="B5" t="s">
+        <v>64</v>
+      </c>
+      <c r="C5" t="s">
+        <v>22</v>
+      </c>
+      <c r="D5" t="s">
+        <v>65</v>
+      </c>
+      <c r="E5" t="s">
+        <v>66</v>
+      </c>
+      <c r="F5" t="s">
+        <v>67</v>
+      </c>
+      <c r="G5" t="s">
+        <v>68</v>
+      </c>
+      <c r="H5" t="s">
+        <v>69</v>
+      </c>
+      <c r="I5" t="s">
+        <v>70</v>
+      </c>
+      <c r="J5" t="s">
+        <v>71</v>
+      </c>
+      <c r="K5">
         <v>5</v>
       </c>
-      <c r="K3">
+      <c r="L5">
         <v>2</v>
       </c>
-      <c r="M3" t="s">
-[...18 lines deleted...]
-        <v>34</v>
+      <c r="N5" t="s">
+        <v>72</v>
+      </c>
+      <c r="O5" t="s">
+        <v>73</v>
+      </c>
+      <c r="P5" t="s">
+        <v>74</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>75</v>
+      </c>
+      <c r="R5" t="s">
+        <v>76</v>
+      </c>
+      <c r="S5" t="s">
+        <v>77</v>
+      </c>
+      <c r="T5" t="s">
+        <v>36</v>
       </c>
     </row>
-    <row r="4" spans="1:19">
-[...3 lines deleted...]
-      <c r="B4" t="s">
+    <row r="6" spans="1:20">
+      <c r="A6" t="s">
         <v>20</v>
       </c>
-      <c r="C4" t="s">
-[...41 lines deleted...]
-      <c r="R4" t="s">
+      <c r="B6" t="s">
+        <v>78</v>
+      </c>
+      <c r="C6" t="s">
+        <v>22</v>
+      </c>
+      <c r="D6" t="s">
+        <v>79</v>
+      </c>
+      <c r="E6" t="s">
+        <v>80</v>
+      </c>
+      <c r="F6" t="s">
+        <v>81</v>
+      </c>
+      <c r="G6" t="s">
+        <v>82</v>
+      </c>
+      <c r="H6" t="s">
+        <v>83</v>
+      </c>
+      <c r="I6" t="s">
+        <v>84</v>
+      </c>
+      <c r="J6" t="s">
+        <v>85</v>
+      </c>
+      <c r="K6">
+        <v>4.4</v>
+      </c>
+      <c r="L6">
+        <v>14</v>
+      </c>
+      <c r="N6" t="s">
+        <v>86</v>
+      </c>
+      <c r="O6" t="s">
         <v>59</v>
       </c>
-      <c r="S4" t="s">
-[...101 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>82</v>
+        <v>87</v>
       </c>
       <c r="Q6" t="s">
-        <v>83</v>
+        <v>88</v>
       </c>
       <c r="R6" t="s">
-        <v>84</v>
+        <v>89</v>
       </c>
       <c r="S6" t="s">
-        <v>34</v>
+        <v>90</v>
+      </c>
+      <c r="T6" t="s">
+        <v>36</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">