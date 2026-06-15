--- v0 (2026-03-24)
+++ v1 (2026-06-15)
@@ -12,197 +12,225 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="48">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>https://www.yellowpages.com/tucson-az/mip/bazils-460764236</t>
+  </si>
+  <si>
+    <t>2026-06-15T08:01:00Z</t>
   </si>
   <si>
     <t>Bazil's</t>
   </si>
   <si>
     <t>Italian Restaurants
 American Restaurants
 Pizza</t>
   </si>
   <si>
     <t>4777 E Sunrise Dr  Bel Air Plaza Shopping CenterTucson, AZ 85718</t>
   </si>
   <si>
     <t>spgetty@cox.net</t>
   </si>
   <si>
     <t>http://www.bazilstucson.com</t>
   </si>
   <si>
     <t>MonClosed
 Tue - Sun:4:00 am - 9:00 pm</t>
   </si>
   <si>
     <t>Since 1979, Bazil’s has been providing southern Arizona with a bit of old Chicago charm and hospitality. This family-owned and operated restaurant is a Tucson tradition, proudly recognized by the community as one of Tucson’s best dining experiences. Bazil’s fine dining has a wide selection of Italian and Continental Cuisine, excellent wines and Tucson’s best Martini. All entrees include our famous antipasto salad and homemade soup. Bazil’s To Go proudly offers the best Chicago-style pizza, salads, pasta, sandwiches and more for pickup and delivery in the Foothills area. If you desire a casual evening at home or a special evening out, Bazil’s and Bazil’s To Go have the fabulous food you crave.Since 1979, Bazil’s has been providing southern Arizona with a bit of old Chicago charm and hospitality. This family-owned and operated restaurant is a Tucson tradition, proudly recognized by the community as one of Tucson’s best dining experiences. Bazil’s fine dining has a wide selection of Italian and Continental Cuisine, excellent wines and Tucson’s best Martini. All entrees include our famous antipasto salad and homemade soup. Bazil’s To Go proudly offers the best Chicago-style pizza, salads, pasta, sandwiches and more for pickup and delivery in the Foothills area. If you desire a casual evening at home or a special evening out, Bazil’s and Bazil’s To Go have the fabulous food you crave.</t>
   </si>
   <si>
-    <t>https://www.yellowpages.com/tucson-az/mip/oreganos-pizza-bistro-13241617</t>
-[...24 lines deleted...]
-  <si>
     <t>https://www.yellowpages.com/tucson-az/mip/oreganos-470492541</t>
+  </si>
+  <si>
+    <t>2026-06-15T08:01:40Z</t>
   </si>
   <si>
     <t>Oregano's</t>
   </si>
   <si>
     <t>Italian Restaurants
 Bars
 Food Products-Wholesale</t>
   </si>
   <si>
     <t>100 W Orange Grove RdTucson, AZ 85704</t>
   </si>
   <si>
     <t>ntucson_1012@oreganos.com</t>
   </si>
   <si>
+    <t>https://oreganos.com</t>
+  </si>
+  <si>
+    <t>Mon - Sun:11:00 am - 10:00 pm</t>
+  </si>
+  <si>
+    <t>A neighborhood joint serving tasty Chicago pizzas and Italian dishes. Our recipes are a mix of old family classics along with some innovative culinary creations, all served in abundant portions. Our kitchens bustle with the sounds and smells of big zany flavors served in a unique and retro environment, where every visit is treated like a special occasion. You can always count on a full stomach, great service, and of course, a good dose of garlic breath.</t>
+  </si>
+  <si>
+    <t>https://www.yellowpages.com/tucson-az/mip/giuseppes-463451219</t>
+  </si>
+  <si>
+    <t>2026-06-15T08:00:49Z</t>
+  </si>
+  <si>
+    <t>Giuseppe's</t>
+  </si>
+  <si>
+    <t>Italian Restaurants
+American Restaurants
+Holding Companies</t>
+  </si>
+  <si>
+    <t>6060 N Oracle RdTucson, AZ 85704</t>
+  </si>
+  <si>
+    <t>giuseppeskingsport@gmail.com</t>
+  </si>
+  <si>
+    <t>https://giuseppesristorantes.com/guiseppes-noraclerd</t>
+  </si>
+  <si>
+    <t>Mon - Thu:11:00 am - 9:00 pm
+Fri - Sat:11:00 am - 10:00 pm
+Sun:2:00 pm - 9:00 pm</t>
+  </si>
+  <si>
+    <t>Blue Collar Italian RestaurantBlue Collar Italian Restaurant</t>
+  </si>
+  <si>
     <t>https://www.yellowpages.com/tucson-az/mip/reilly-craft-pizza-and-drink-472633876</t>
+  </si>
+  <si>
+    <t>2026-06-15T08:00:52Z</t>
   </si>
   <si>
     <t>Reilly Craft Pizza and Drink</t>
   </si>
   <si>
     <t>Italian Restaurants
 Pizza
 Restaurants</t>
   </si>
   <si>
     <t>101 E Pennington StTucson, AZ 85701</t>
   </si>
   <si>
     <t>http://www.reillypizza.com</t>
   </si>
   <si>
     <t>MonClosed
-Tue:5:00 pm - 9:00 pm
-[...1 lines deleted...]
-Fri - Sat:11:00 am - 3:00 pm5:00 pm - 10:00 pm
+Tue - Thu:5:00 pm - 9:00 pm
+Fri - Sat:5:00 pm - 10:00 pm
 Sun:5:00 pm - 9:00 pm</t>
   </si>
   <si>
     <t>REILLY offers modern Italian food in a casual urban setting. Our menu features smalls, salads, craft pizzas, fresh house-made pastas, desserts and craft drinks. If you are looking for outdoor dining, check out our Beer Garden and rooftop-now open! Rooftop and Beer Garden dining are open seating, order at the counter.REILLY offers modern Italian food in a casual urban setting. Our menu features smalls, salads, craft pizzas, fresh house-made pastas, desserts and craft drinks. If you are looking for outdoor dining, check out our Beer Garden and rooftop-now open! Rooftop and Beer Garden dining are open seating, order at the counter.</t>
   </si>
   <si>
     <t>https://www.yellowpages.com/tucson-az/mip/carusos-10061770</t>
   </si>
   <si>
+    <t>2026-06-15T08:01:06Z</t>
+  </si>
+  <si>
     <t>Caruso's</t>
   </si>
   <si>
     <t>Italian Restaurants
-Family Style Restaurants
-Pizza</t>
+American Restaurants
+Family Style Restaurants</t>
   </si>
   <si>
     <t>434 N 4th AveTucson, AZ 85705</t>
   </si>
   <si>
     <t>https://carusositalian.com</t>
   </si>
   <si>
     <t>MonClosed
 Tue - Thu:11:30 am - 10:00 pm
 Fri - Sat:11:30 am - 11:00 pm
 Sun:11:30 am - 10:00 pm</t>
   </si>
   <si>
     <t>Caruso's Restaurant, located in Tucson, AZ, boasts four generations of ownership by the Zagona family, serving fine Italian food for more than 70 years! Their menu features homemade lasagna, ravioli, manicotti and other favorites. And when the weather is right, you have to try their seasonal, old world patio. 
 Menu options include, but are not limited to: 
 • Pizza 
 • Meatball dishes 
 • Homemade soups 
 • Alfredo plates 
 • Vegan dished 
 Tucson's original Caruso's was located about a block South of it's present day location. One year in August, a rainstorm and flood literally washed the entire original restaurant away! So they moved to higher ground, setup shop, and have remained there for roughly seventy years! 
 Call Caruso's Restaurant today to make your reservation.</t>
   </si>
 </sst>
@@ -529,296 +557,311 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M6"/>
+  <dimension ref="A1:N6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
     </row>
-    <row r="2" spans="1:13">
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="C2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="D2" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="E2">
+        <v>17</v>
+      </c>
+      <c r="E2" t="s">
+        <v>18</v>
+      </c>
+      <c r="F2">
         <v>32.3086</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>-110.8903</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5205773322</v>
       </c>
-      <c r="H2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I2" t="s">
-        <v>18</v>
-[...1 lines deleted...]
-      <c r="J2">
+        <v>19</v>
+      </c>
+      <c r="J2" t="s">
+        <v>20</v>
+      </c>
+      <c r="K2">
         <v>3.5</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2</v>
       </c>
-      <c r="L2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="M2" t="s">
-        <v>20</v>
+        <v>21</v>
+      </c>
+      <c r="N2" t="s">
+        <v>22</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>21</v>
+        <v>23</v>
       </c>
       <c r="B3" t="s">
-        <v>22</v>
+        <v>24</v>
       </c>
       <c r="C3" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="D3" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>32.235992</v>
+        <v>26</v>
+      </c>
+      <c r="E3" t="s">
+        <v>27</v>
       </c>
       <c r="F3">
-        <v>-110.888145</v>
+        <v>32.322895</v>
       </c>
       <c r="G3">
-        <v>5203278955</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>-110.97217</v>
+      </c>
+      <c r="H3">
+        <v>5202299999</v>
       </c>
       <c r="I3" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J3">
+        <v>28</v>
+      </c>
+      <c r="J3" t="s">
+        <v>29</v>
+      </c>
+      <c r="K3">
         <v>5</v>
       </c>
-      <c r="K3">
-[...3 lines deleted...]
-        <v>27</v>
+      <c r="L3">
+        <v>1</v>
       </c>
       <c r="M3" t="s">
-        <v>28</v>
+        <v>30</v>
+      </c>
+      <c r="N3" t="s">
+        <v>31</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>29</v>
+        <v>32</v>
       </c>
       <c r="B4" t="s">
-        <v>30</v>
+        <v>33</v>
       </c>
       <c r="C4" t="s">
-        <v>31</v>
+        <v>34</v>
       </c>
       <c r="D4" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>32.322895</v>
+        <v>35</v>
+      </c>
+      <c r="E4" t="s">
+        <v>36</v>
       </c>
       <c r="F4">
-        <v>-110.97217</v>
+        <v>32.317013</v>
       </c>
       <c r="G4">
-        <v>5202299999</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>-110.975746</v>
+      </c>
+      <c r="H4">
+        <v>5205054187</v>
       </c>
       <c r="I4" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="J4">
+        <v>37</v>
+      </c>
+      <c r="J4" t="s">
+        <v>38</v>
+      </c>
+      <c r="K4">
+        <v>0</v>
+      </c>
+      <c r="M4" t="s">
+        <v>39</v>
+      </c>
+      <c r="N4" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="5" spans="1:14">
+      <c r="A5" t="s">
+        <v>41</v>
+      </c>
+      <c r="B5" t="s">
+        <v>42</v>
+      </c>
+      <c r="C5" t="s">
+        <v>43</v>
+      </c>
+      <c r="D5" t="s">
+        <v>44</v>
+      </c>
+      <c r="E5" t="s">
+        <v>45</v>
+      </c>
+      <c r="F5">
+        <v>32.223263</v>
+      </c>
+      <c r="G5">
+        <v>-110.96974</v>
+      </c>
+      <c r="H5">
+        <v>5208825550</v>
+      </c>
+      <c r="J5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K5">
         <v>5</v>
       </c>
-      <c r="K4">
+      <c r="L5">
         <v>1</v>
       </c>
-      <c r="L4" t="s">
-[...3 lines deleted...]
-        <v>28</v>
+      <c r="M5" t="s">
+        <v>47</v>
+      </c>
+      <c r="N5" t="s">
+        <v>48</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
-[...24 lines deleted...]
-      <c r="J5">
+    <row r="6" spans="1:14">
+      <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s">
+        <v>52</v>
+      </c>
+      <c r="E6" t="s">
+        <v>53</v>
+      </c>
+      <c r="F6">
+        <v>32.226772</v>
+      </c>
+      <c r="G6">
+        <v>-110.9655</v>
+      </c>
+      <c r="H6">
+        <v>5206245765</v>
+      </c>
+      <c r="J6" t="s">
+        <v>54</v>
+      </c>
+      <c r="K6">
+        <v>3.5</v>
+      </c>
+      <c r="L6">
         <v>5</v>
       </c>
-      <c r="K5">
-[...42 lines deleted...]
-      </c>
       <c r="M6" t="s">
-        <v>47</v>
+        <v>55</v>
+      </c>
+      <c r="N6" t="s">
+        <v>56</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">