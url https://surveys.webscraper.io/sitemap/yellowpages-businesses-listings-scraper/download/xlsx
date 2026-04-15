--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
@@ -96,106 +96,50 @@
     <t>Pizza
 Caterers
 Italian Restaurants</t>
   </si>
   <si>
     <t>1110 N Silverbell RdTucson, AZ 85745</t>
   </si>
   <si>
     <t>vincent@bianchisitalian.com</t>
   </si>
   <si>
     <t>http://bianchisitalian.com</t>
   </si>
   <si>
     <t>Mon - Thu:11:00 am - 11:00 pm
 Fri - Sat:11:00 am - 12:00 am
 Sun:11:00 am - 11:00 pm</t>
   </si>
   <si>
     <t>As we have been family owned and operated since 1977, we are quite certain that you will find our down-home Italian food the best that Tucson has to offer.</t>
   </si>
   <si>
     <t>https://www.yellowpages.com/tucson-az/italian-restaurants?page=2</t>
   </si>
   <si>
-    <t>https://www.yellowpages.com/tucson-az/mip/sauce-pizza-wine-11676104</t>
-[...54 lines deleted...]
-  <si>
     <t>https://www.yellowpages.com/tucson-az/mip/caffe-torino-457985142</t>
   </si>
   <si>
     <t>Caffe Torino</t>
   </si>
   <si>
     <t>Coffee &amp; Espresso Restaurants
 American Restaurants
 Coffee Shops</t>
   </si>
   <si>
     <t>10325 N La Canada DrTucson, AZ 85737</t>
   </si>
   <si>
     <t>caffetorinotucson@gmail.com</t>
   </si>
   <si>
     <t>http://caffetorinoaz.localsearch.com</t>
   </si>
   <si>
     <t>MonClosed
 Tue - Fri:8:00 am - 2:00 pm
 Sat - Sun:8:00 am - 12:00 am</t>
   </si>
   <si>
@@ -205,50 +149,93 @@
     <t>https://www.yellowpages.com/tucson-az/mip/bazils-460764236</t>
   </si>
   <si>
     <t>Bazil's</t>
   </si>
   <si>
     <t>Italian Restaurants
 American Restaurants
 Pizza</t>
   </si>
   <si>
     <t>4777 E Sunrise Dr  Bel Air Plaza Shopping CenterTucson, AZ 85718</t>
   </si>
   <si>
     <t>spgetty@cox.net</t>
   </si>
   <si>
     <t>http://www.bazilstucson.com</t>
   </si>
   <si>
     <t>MonClosed
 Tue - Sun:4:00 am - 9:00 pm</t>
   </si>
   <si>
     <t>Since 1979, Bazil’s has been providing southern Arizona with a bit of old Chicago charm and hospitality. This family-owned and operated restaurant is a Tucson tradition, proudly recognized by the community as one of Tucson’s best dining experiences. Bazil’s fine dining has a wide selection of Italian and Continental Cuisine, excellent wines and Tucson’s best Martini. All entrees include our famous antipasto salad and homemade soup. Bazil’s To Go proudly offers the best Chicago-style pizza, salads, pasta, sandwiches and more for pickup and delivery in the Foothills area. If you desire a casual evening at home or a special evening out, Bazil’s and Bazil’s To Go have the fabulous food you crave.Since 1979, Bazil’s has been providing southern Arizona with a bit of old Chicago charm and hospitality. This family-owned and operated restaurant is a Tucson tradition, proudly recognized by the community as one of Tucson’s best dining experiences. Bazil’s fine dining has a wide selection of Italian and Continental Cuisine, excellent wines and Tucson’s best Martini. All entrees include our famous antipasto salad and homemade soup. Bazil’s To Go proudly offers the best Chicago-style pizza, salads, pasta, sandwiches and more for pickup and delivery in the Foothills area. If you desire a casual evening at home or a special evening out, Bazil’s and Bazil’s To Go have the fabulous food you crave.</t>
+  </si>
+  <si>
+    <t>https://www.yellowpages.com/tucson-az/mip/oreganos-pizza-bistro-13241617</t>
+  </si>
+  <si>
+    <t>Oregano's Pizza Bistro</t>
+  </si>
+  <si>
+    <t>Italian Restaurants
+American Restaurants
+Bars</t>
+  </si>
+  <si>
+    <t>4900 E Speedway BlvdTucson, AZ 85712</t>
+  </si>
+  <si>
+    <t>tucson_1006@oreganos.com</t>
+  </si>
+  <si>
+    <t>https://oreganos.com</t>
+  </si>
+  <si>
+    <t>Mon - Sun:11:00 am - 10:00 pm</t>
+  </si>
+  <si>
+    <t>A neighborhood joint serving tasty Chicago pizzas and Italian dishes. Our recipes are a mix of old family classics along with some innovative culinary creations, all served in abundant portions. Our kitchens bustle with the sounds and smells of big zany flavors served in a unique and retro environment, where every visit is treated like a special occasion. You can always count on a full stomach, great service, and of course, a good dose of garlic breath.</t>
+  </si>
+  <si>
+    <t>https://www.yellowpages.com/tucson-az/mip/oreganos-470492541</t>
+  </si>
+  <si>
+    <t>Oregano's</t>
+  </si>
+  <si>
+    <t>Italian Restaurants
+Bars
+Food Products-Wholesale</t>
+  </si>
+  <si>
+    <t>100 W Orange Grove RdTucson, AZ 85704</t>
+  </si>
+  <si>
+    <t>ntucson_1012@oreganos.com</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -677,228 +664,222 @@
       </c>
       <c r="O2">
         <v>3091338</v>
       </c>
       <c r="P2" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3" t="s">
         <v>26</v>
       </c>
       <c r="C3" t="s">
         <v>27</v>
       </c>
       <c r="D3" t="s">
         <v>28</v>
       </c>
       <c r="E3" t="s">
         <v>29</v>
       </c>
       <c r="F3">
-        <v>32.261105</v>
+        <v>32.39348</v>
       </c>
       <c r="G3">
-        <v>-110.94366</v>
+        <v>-110.995964</v>
       </c>
       <c r="H3">
-        <v>5207950344</v>
+        <v>5202973777</v>
       </c>
       <c r="I3" t="s">
         <v>30</v>
       </c>
       <c r="J3" t="s">
         <v>31</v>
       </c>
       <c r="K3">
-        <v>5</v>
+        <v>4</v>
       </c>
       <c r="L3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M3" t="s">
         <v>32</v>
       </c>
       <c r="N3" t="s">
         <v>33</v>
       </c>
       <c r="O3">
-        <v>11676104</v>
+        <v>457985142</v>
       </c>
       <c r="P3" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4" t="s">
         <v>34</v>
       </c>
       <c r="C4" t="s">
         <v>35</v>
       </c>
       <c r="D4" t="s">
         <v>36</v>
       </c>
       <c r="E4" t="s">
         <v>37</v>
       </c>
       <c r="F4">
-        <v>32.177757</v>
+        <v>32.3086</v>
       </c>
       <c r="G4">
-        <v>-110.92416</v>
+        <v>-110.8903</v>
       </c>
       <c r="H4">
-        <v>5205739300</v>
+        <v>5205773322</v>
       </c>
       <c r="I4" t="s">
         <v>38</v>
       </c>
       <c r="J4" t="s">
         <v>39</v>
       </c>
       <c r="K4">
-        <v>2.5</v>
+        <v>3.5</v>
       </c>
       <c r="L4">
-        <v>9</v>
+        <v>2</v>
       </c>
       <c r="M4" t="s">
         <v>40</v>
       </c>
       <c r="N4" t="s">
         <v>41</v>
       </c>
       <c r="O4">
-        <v>452672906</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>460764236</v>
       </c>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5" t="s">
         <v>42</v>
       </c>
       <c r="C5" t="s">
         <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>44</v>
       </c>
       <c r="E5" t="s">
         <v>45</v>
       </c>
       <c r="F5">
-        <v>32.39348</v>
+        <v>32.235992</v>
       </c>
       <c r="G5">
-        <v>-110.995964</v>
+        <v>-110.888145</v>
       </c>
       <c r="H5">
-        <v>5202973777</v>
+        <v>5203278955</v>
       </c>
       <c r="I5" t="s">
         <v>46</v>
       </c>
       <c r="J5" t="s">
         <v>47</v>
       </c>
       <c r="K5">
+        <v>5</v>
+      </c>
+      <c r="L5">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="M5" t="s">
         <v>48</v>
       </c>
       <c r="N5" t="s">
         <v>49</v>
       </c>
       <c r="O5">
-        <v>457985142</v>
-[...2 lines deleted...]
-        <v>25</v>
+        <v>13241617</v>
       </c>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
         <v>16</v>
       </c>
       <c r="B6" t="s">
         <v>50</v>
       </c>
       <c r="C6" t="s">
         <v>51</v>
       </c>
       <c r="D6" t="s">
         <v>52</v>
       </c>
       <c r="E6" t="s">
         <v>53</v>
       </c>
       <c r="F6">
-        <v>32.3086</v>
+        <v>32.322895</v>
       </c>
       <c r="G6">
-        <v>-110.8903</v>
+        <v>-110.97217</v>
       </c>
       <c r="H6">
-        <v>5205773322</v>
+        <v>5202299999</v>
       </c>
       <c r="I6" t="s">
         <v>54</v>
       </c>
       <c r="J6" t="s">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="K6">
-        <v>3.5</v>
+        <v>5</v>
       </c>
       <c r="L6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M6" t="s">
-        <v>56</v>
+        <v>48</v>
       </c>
       <c r="N6" t="s">
-        <v>57</v>
+        <v>49</v>
       </c>
       <c r="O6">
-        <v>460764236</v>
+        <v>470492541</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">