--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -12,230 +12,256 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="63">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>category</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>business_id</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.yellowpages.com/tucson-az/italian-restaurants</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:08:12Z</t>
   </si>
   <si>
     <t>https://www.yellowpages.com/tucson-az/mip/bianchis-italian-3091338</t>
   </si>
   <si>
     <t>Bianchi's Italian</t>
   </si>
   <si>
     <t>Pizza
 Caterers
 Italian Restaurants</t>
   </si>
   <si>
     <t>1110 N Silverbell RdTucson, AZ 85745</t>
   </si>
   <si>
     <t>vincent@bianchisitalian.com</t>
   </si>
   <si>
     <t>http://bianchisitalian.com</t>
   </si>
   <si>
     <t>Mon - Thu:11:00 am - 11:00 pm
 Fri - Sat:11:00 am - 12:00 am
 Sun:11:00 am - 11:00 pm</t>
   </si>
   <si>
     <t>As we have been family owned and operated since 1977, we are quite certain that you will find our down-home Italian food the best that Tucson has to offer.</t>
   </si>
   <si>
     <t>https://www.yellowpages.com/tucson-az/italian-restaurants?page=2</t>
   </si>
   <si>
+    <t>2026-06-15T05:10:04Z</t>
+  </si>
+  <si>
     <t>https://www.yellowpages.com/tucson-az/mip/caffe-torino-457985142</t>
   </si>
   <si>
     <t>Caffe Torino</t>
   </si>
   <si>
     <t>Coffee &amp; Espresso Restaurants
 American Restaurants
 Coffee Shops</t>
   </si>
   <si>
     <t>10325 N La Canada DrTucson, AZ 85737</t>
   </si>
   <si>
     <t>caffetorinotucson@gmail.com</t>
   </si>
   <si>
     <t>http://caffetorinoaz.localsearch.com</t>
   </si>
   <si>
     <t>MonClosed
 Tue - Fri:8:00 am - 2:00 pm
 Sat - Sun:8:00 am - 12:00 am</t>
   </si>
   <si>
     <t>Family run Italian restaurant that opened in the year 2000 and expanded over the years. Traditional Italian dishes made from scratch and daily specials available. Dog friendly patio with heaters and coolers for your comfort.Family run Italian restaurant that opened in the year 2000 and expanded over the years. Traditional Italian dishes made from scratch and daily specials available. Dog friendly patio with heaters and coolers for your comfort.</t>
   </si>
   <si>
+    <t>2026-06-15T05:03:11Z</t>
+  </si>
+  <si>
     <t>https://www.yellowpages.com/tucson-az/mip/bazils-460764236</t>
   </si>
   <si>
     <t>Bazil's</t>
   </si>
   <si>
     <t>Italian Restaurants
 American Restaurants
 Pizza</t>
   </si>
   <si>
     <t>4777 E Sunrise Dr  Bel Air Plaza Shopping CenterTucson, AZ 85718</t>
   </si>
   <si>
     <t>spgetty@cox.net</t>
   </si>
   <si>
     <t>http://www.bazilstucson.com</t>
   </si>
   <si>
     <t>MonClosed
 Tue - Sun:4:00 am - 9:00 pm</t>
   </si>
   <si>
     <t>Since 1979, Bazil’s has been providing southern Arizona with a bit of old Chicago charm and hospitality. This family-owned and operated restaurant is a Tucson tradition, proudly recognized by the community as one of Tucson’s best dining experiences. Bazil’s fine dining has a wide selection of Italian and Continental Cuisine, excellent wines and Tucson’s best Martini. All entrees include our famous antipasto salad and homemade soup. Bazil’s To Go proudly offers the best Chicago-style pizza, salads, pasta, sandwiches and more for pickup and delivery in the Foothills area. If you desire a casual evening at home or a special evening out, Bazil’s and Bazil’s To Go have the fabulous food you crave.Since 1979, Bazil’s has been providing southern Arizona with a bit of old Chicago charm and hospitality. This family-owned and operated restaurant is a Tucson tradition, proudly recognized by the community as one of Tucson’s best dining experiences. Bazil’s fine dining has a wide selection of Italian and Continental Cuisine, excellent wines and Tucson’s best Martini. All entrees include our famous antipasto salad and homemade soup. Bazil’s To Go proudly offers the best Chicago-style pizza, salads, pasta, sandwiches and more for pickup and delivery in the Foothills area. If you desire a casual evening at home or a special evening out, Bazil’s and Bazil’s To Go have the fabulous food you crave.</t>
   </si>
   <si>
-    <t>https://www.yellowpages.com/tucson-az/mip/oreganos-pizza-bistro-13241617</t>
-[...22 lines deleted...]
-    <t>A neighborhood joint serving tasty Chicago pizzas and Italian dishes. Our recipes are a mix of old family classics along with some innovative culinary creations, all served in abundant portions. Our kitchens bustle with the sounds and smells of big zany flavors served in a unique and retro environment, where every visit is treated like a special occasion. You can always count on a full stomach, great service, and of course, a good dose of garlic breath.</t>
+    <t>2026-06-15T05:03:28Z</t>
   </si>
   <si>
     <t>https://www.yellowpages.com/tucson-az/mip/oreganos-470492541</t>
   </si>
   <si>
     <t>Oregano's</t>
   </si>
   <si>
     <t>Italian Restaurants
 Bars
 Food Products-Wholesale</t>
   </si>
   <si>
     <t>100 W Orange Grove RdTucson, AZ 85704</t>
   </si>
   <si>
     <t>ntucson_1012@oreganos.com</t>
+  </si>
+  <si>
+    <t>https://oreganos.com</t>
+  </si>
+  <si>
+    <t>Mon - Sun:11:00 am - 10:00 pm</t>
+  </si>
+  <si>
+    <t>A neighborhood joint serving tasty Chicago pizzas and Italian dishes. Our recipes are a mix of old family classics along with some innovative culinary creations, all served in abundant portions. Our kitchens bustle with the sounds and smells of big zany flavors served in a unique and retro environment, where every visit is treated like a special occasion. You can always count on a full stomach, great service, and of course, a good dose of garlic breath.</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:04:42Z</t>
+  </si>
+  <si>
+    <t>https://www.yellowpages.com/tucson-az/mip/mama-louisas-italian-restaurant-2403925</t>
+  </si>
+  <si>
+    <t>Mama Louisa's Italian Restaurant</t>
+  </si>
+  <si>
+    <t>Italian Restaurants
+Caterers
+Mexican Restaurants</t>
+  </si>
+  <si>
+    <t>2041 S Craycroft RdTucson, AZ 85711</t>
+  </si>
+  <si>
+    <t>http://www.mamalouisas.com</t>
+  </si>
+  <si>
+    <t>Mon - Thu:11:00 am - 9:00 pm
+Fri - Sat:11:00 am - 10:00 pm
+Sun:12:00 pm - 8:00 pm</t>
+  </si>
+  <si>
+    <t>Since 1956, Mama Louisa's has served homemade family recipes to generations of Tucsonans. Consistency and Quality are our hallmarks. Post your family's Mama Louisa's memories on our page.Since 1956, Mama Louisa's has served homemade family recipes to generations of Tucsonans. Consistency and Quality are our hallmarks. Post your family's Mama Louisa's memories on our page.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -539,347 +565,365 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:Q6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2" t="s">
+        <v>18</v>
+      </c>
+      <c r="C2" t="s">
+        <v>19</v>
+      </c>
+      <c r="D2" t="s">
+        <v>20</v>
+      </c>
+      <c r="E2" t="s">
+        <v>21</v>
+      </c>
+      <c r="F2" t="s">
+        <v>22</v>
+      </c>
+      <c r="G2">
+        <v>32.23621</v>
+      </c>
+      <c r="H2">
+        <v>-111.004196</v>
+      </c>
+      <c r="I2">
+        <v>5208828500</v>
+      </c>
+      <c r="J2" t="s">
+        <v>23</v>
+      </c>
+      <c r="K2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L2">
+        <v>3.5</v>
+      </c>
+      <c r="M2">
+        <v>3</v>
+      </c>
+      <c r="N2" t="s">
+        <v>25</v>
+      </c>
+      <c r="O2" t="s">
+        <v>26</v>
+      </c>
+      <c r="P2">
+        <v>3091338</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="3" spans="1:17">
+      <c r="A3" t="s">
         <v>17</v>
       </c>
-      <c r="C2" t="s">
-[...23 lines deleted...]
-      <c r="K2">
+      <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3" t="s">
+        <v>29</v>
+      </c>
+      <c r="D3" t="s">
+        <v>30</v>
+      </c>
+      <c r="E3" t="s">
+        <v>31</v>
+      </c>
+      <c r="F3" t="s">
+        <v>32</v>
+      </c>
+      <c r="G3">
+        <v>32.39348</v>
+      </c>
+      <c r="H3">
+        <v>-110.995964</v>
+      </c>
+      <c r="I3">
+        <v>5202973777</v>
+      </c>
+      <c r="J3" t="s">
+        <v>33</v>
+      </c>
+      <c r="K3" t="s">
+        <v>34</v>
+      </c>
+      <c r="L3">
+        <v>4</v>
+      </c>
+      <c r="M3">
+        <v>2</v>
+      </c>
+      <c r="N3" t="s">
+        <v>35</v>
+      </c>
+      <c r="O3" t="s">
+        <v>36</v>
+      </c>
+      <c r="P3">
+        <v>457985142</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="4" spans="1:17">
+      <c r="A4" t="s">
+        <v>17</v>
+      </c>
+      <c r="B4" t="s">
+        <v>37</v>
+      </c>
+      <c r="C4" t="s">
+        <v>38</v>
+      </c>
+      <c r="D4" t="s">
+        <v>39</v>
+      </c>
+      <c r="E4" t="s">
+        <v>40</v>
+      </c>
+      <c r="F4" t="s">
+        <v>41</v>
+      </c>
+      <c r="G4">
+        <v>32.3086</v>
+      </c>
+      <c r="H4">
+        <v>-110.8903</v>
+      </c>
+      <c r="I4">
+        <v>5205773322</v>
+      </c>
+      <c r="J4" t="s">
+        <v>42</v>
+      </c>
+      <c r="K4" t="s">
+        <v>43</v>
+      </c>
+      <c r="L4">
         <v>3.5</v>
       </c>
-      <c r="L2">
+      <c r="M4">
+        <v>2</v>
+      </c>
+      <c r="N4" t="s">
+        <v>44</v>
+      </c>
+      <c r="O4" t="s">
+        <v>45</v>
+      </c>
+      <c r="P4">
+        <v>460764236</v>
+      </c>
+    </row>
+    <row r="5" spans="1:17">
+      <c r="A5" t="s">
+        <v>17</v>
+      </c>
+      <c r="B5" t="s">
+        <v>46</v>
+      </c>
+      <c r="C5" t="s">
+        <v>47</v>
+      </c>
+      <c r="D5" t="s">
+        <v>48</v>
+      </c>
+      <c r="E5" t="s">
+        <v>49</v>
+      </c>
+      <c r="F5" t="s">
+        <v>50</v>
+      </c>
+      <c r="G5">
+        <v>32.322895</v>
+      </c>
+      <c r="H5">
+        <v>-110.97217</v>
+      </c>
+      <c r="I5">
+        <v>5202299999</v>
+      </c>
+      <c r="J5" t="s">
+        <v>51</v>
+      </c>
+      <c r="K5" t="s">
+        <v>52</v>
+      </c>
+      <c r="L5">
+        <v>5</v>
+      </c>
+      <c r="M5">
+        <v>1</v>
+      </c>
+      <c r="N5" t="s">
+        <v>53</v>
+      </c>
+      <c r="O5" t="s">
+        <v>54</v>
+      </c>
+      <c r="P5">
+        <v>470492541</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
+        <v>17</v>
+      </c>
+      <c r="B6" t="s">
+        <v>55</v>
+      </c>
+      <c r="C6" t="s">
+        <v>56</v>
+      </c>
+      <c r="D6" t="s">
+        <v>57</v>
+      </c>
+      <c r="E6" t="s">
+        <v>58</v>
+      </c>
+      <c r="F6" t="s">
+        <v>59</v>
+      </c>
+      <c r="G6">
+        <v>32.198383</v>
+      </c>
+      <c r="H6">
+        <v>-110.87495</v>
+      </c>
+      <c r="I6">
+        <v>5207904702</v>
+      </c>
+      <c r="J6" t="s">
+        <v>42</v>
+      </c>
+      <c r="K6" t="s">
+        <v>60</v>
+      </c>
+      <c r="L6">
         <v>3</v>
       </c>
-      <c r="M2" t="s">
-[...46 lines deleted...]
-      <c r="L3">
+      <c r="M6">
         <v>2</v>
       </c>
-      <c r="M3" t="s">
-[...145 lines deleted...]
-      </c>
       <c r="N6" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-        <v>470492541</v>
+        <v>61</v>
+      </c>
+      <c r="O6" t="s">
+        <v>62</v>
+      </c>
+      <c r="P6">
+        <v>2403925</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">