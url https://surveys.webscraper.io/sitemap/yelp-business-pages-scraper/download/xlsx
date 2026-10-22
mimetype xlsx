--- v3 (2026-08-01)
+++ v4 (2026-10-22)
@@ -47,255 +47,256 @@
   <si>
     <t>categories</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
+    <t>https://www.yelp.com/biz/urban-pho-of-clay-liverpool-2?osq=ramen</t>
+  </si>
+  <si>
+    <t>2026-10-07T13:35:34Z</t>
+  </si>
+  <si>
+    <t>Urban Pho of Clay</t>
+  </si>
+  <si>
+    <t>Vietnamese
+Soup
+Noodles</t>
+  </si>
+  <si>
+    <t>8395 Oswego Rd Ste 103
+Liverpool
+NY
+13090
+US</t>
+  </si>
+  <si>
+    <t>(315) 409-4179</t>
+  </si>
+  <si>
+    <t>https://www.urbanphoclay.com</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/MMmLrdGtqZvvKAoU3v_bbg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/8KZPCGkBJZOfhyjErByirA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/Zdi6mPYPNAbcj1kB6S_tZg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/iz0D8b1Lopn7XLXDzb-ecw/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/gna49u2GhdHQHcjDsId7SA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/46CKZP3ruWSLTreljrc-Tw/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 11:00 AM - 10:00 PM
+Tue: 11:00 AM - 10:00 PM
+Wed: 11:00 AM - 10:00 PM
+Closed nowThu: 11:00 AM - 10:00 PM
+Fri: 11:00 AM - 11:00 PM
+Sat: 11:00 AM - 11:00 PM
+Sun: 11:00 AM - 9:00 PM
+</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/asia-food-market-syracuse?osq=ramen</t>
+  </si>
+  <si>
+    <t>2026-10-07T13:35:39Z</t>
+  </si>
+  <si>
+    <t>Asia Food Market</t>
+  </si>
+  <si>
+    <t>Specialty Food
+International Grocery</t>
+  </si>
+  <si>
+    <t>1449 Erie Blvd E
+Syracuse
+NY
+13210
+US</t>
+  </si>
+  <si>
+    <t>(315) 478-9888</t>
+  </si>
+  <si>
+    <t>http://www.asiafoodmkt.com</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/0_pxfkMcaVYLdyJuYGf9DA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/psnjnwIw-Kf_CKTwpMnzWQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/8j7GbzmoQoVZwovK_wTk9w/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/JP-WsOGlM1Ozm7Xi1Ky7yQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/aDw_50F0xGt1c3FufLqthw/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/wDxVMlkdkaLOdFxe2QbXLQ/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 9:00 AM - 8:00 PM
+Tue: 9:00 AM - 8:00 PM
+Wed: 9:00 AM - 8:00 PM
+Thu: 9:00 AM - 8:00 PM
+Fri: 9:00 AM - 8:00 PM
+Sat: 9:00 AM - 8:00 PM
+Sun: 9:00 AM - 8:00 PM
+</t>
+  </si>
+  <si>
     <t>https://www.yelp.com/biz/waltons-new-school-of-music-dublin-6?osq=Guitar+store</t>
   </si>
   <si>
-    <t>2026-07-15T08:01:31Z</t>
+    <t>2026-10-07T13:35:50Z</t>
   </si>
   <si>
     <t>Waltons New School of Music</t>
   </si>
   <si>
     <t>Musical Instruments &amp; Teachers</t>
   </si>
   <si>
     <t>69 S Great George's Street
 Dublin
 D
 2
 IE</t>
   </si>
   <si>
     <t>(01) 478 1884</t>
   </si>
   <si>
     <t>https://www.newschool.ie</t>
   </si>
   <si>
     <t>https://s3-media0.fl.yelpcdn.com/bphoto/7cMrWNqx23NBNvqwOrbO1A/o.jpg
 https://s3-media0.fl.yelpcdn.com/bphoto/ULRE64aHNG9yS5Kx8BF9oQ/o.jpg
 https://s3-media0.fl.yelpcdn.com/bphoto/NVFKfNSJp7Q24gAAofcxzA/o.jpg
 https://s3-media0.fl.yelpcdn.com/bphoto/Z7z8SMubZJquWSksUTx2eg/o.jpg
 https://s3-media0.fl.yelpcdn.com/bphoto/EFqEoR9Ec23tjCzXig6Zhw/o.jpg
 https://s3-media0.fl.yelpcdn.com/bphoto/F0MYOZiPMnOjFttOSGp42g/o.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Mon: 10:00 AM - 10:00 PM
 Tue: 10:00 AM - 10:00 PM
 Wed: 10:00 AM - 10:00 PM
-Closed nowThu: 10:00 AM - 10:00 PM
+Thu: 10:00 AM - 10:00 PM
 Fri: 10:00 AM - 8:00 PM
 Sat: Closed
 Sun: Closed
 </t>
   </si>
   <si>
     <t>https://www.yelp.com/biz/charles-byrne-music-shop-dublin?osq=Guitar+store</t>
   </si>
   <si>
-    <t>2026-07-15T08:01:35Z</t>
+    <t>2026-10-07T13:35:54Z</t>
   </si>
   <si>
     <t>Charles Byrne Music Shop</t>
   </si>
   <si>
     <t>21/22 Lower Stephens Street
 Dublin
 D
 2
 IE</t>
   </si>
   <si>
     <t>(01) 478 1773</t>
   </si>
   <si>
     <t>http://www.charlesbyrne.com/</t>
   </si>
   <si>
     <t>https://s3-media0.fl.yelpcdn.com/bphoto/RsswHHK10pmzePqOENPURA/o.jpg
 https://s3-media0.fl.yelpcdn.com/bphoto/9ggRy_KYYx0T1Ezryhqr6A/o.jpg
 https://s3-media0.fl.yelpcdn.com/bphoto/842hqRIrV9GOnArGyTC6CQ/o.jpg
 https://s3-media0.fl.yelpcdn.com/bphoto/vzgi-rqCEtEBO5YdOtrRbg/o.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Mon: Closed
 Tue: 10:00 AM - 5:30 PM
 Wed: 10:00 AM - 5:30 PM
-Closed nowThu: 10:00 AM - 5:30 PM
+Thu: 10:00 AM - 5:30 PM
 Fri: 10:00 AM - 5:30 PM
 Sat: 10:00 AM - 5:00 PM
 Sun: Closed
 </t>
   </si>
   <si>
     <t>https://www.yelp.com/biz/petsense-georgetown?osq=Pet+Spa&amp;override_cta=Get+pricing+%26+availability</t>
   </si>
   <si>
-    <t>2026-07-15T08:01:40Z</t>
+    <t>2026-10-07T13:36:00Z</t>
   </si>
   <si>
     <t>Petsense</t>
   </si>
   <si>
     <t>Pet Stores
 Pet Groomers</t>
   </si>
   <si>
     <t>122 Marketplace Cir Ste A
 Georgetown
 KY
 40324
 US</t>
   </si>
   <si>
     <t>(502) 863-9100</t>
   </si>
   <si>
     <t>https://www.petsense.com/pages/petsense-of-georgetown-kentucky</t>
   </si>
   <si>
     <t>https://s3-media0.fl.yelpcdn.com/bphoto/21qn1RmB3tCjzdztKQih_A/o.jpg
 https://s3-media0.fl.yelpcdn.com/bphoto/x08eVpJsRbcFfpuvZxdZ8A/o.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Mon: 9:00 AM - 8:00 PM
 Tue: 9:00 AM - 8:00 PM
 Wed: 9:00 AM - 8:00 PM
-Closed nowThu: 9:00 AM - 8:00 PM
+Thu: 9:00 AM - 8:00 PM
 Fri: 9:00 AM - 8:00 PM
 Sat: 9:00 AM - 8:00 PM
-Sun: 10:00 AM - 6:00 PM
-[...86 lines deleted...]
-Sat: 10:00 AM - 6:00 PM
 Sun: 10:00 AM - 6:00 PM
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -658,194 +659,194 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:11">
       <c r="A2" t="s">
         <v>11</v>
       </c>
       <c r="B2" t="s">
         <v>12</v>
       </c>
       <c r="C2" t="s">
         <v>13</v>
       </c>
       <c r="D2" t="s">
         <v>14</v>
       </c>
       <c r="E2">
-        <v>2.9</v>
+        <v>4.2</v>
       </c>
       <c r="F2">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="G2" t="s">
         <v>15</v>
       </c>
       <c r="H2" t="s">
         <v>16</v>
       </c>
       <c r="I2" t="s">
         <v>17</v>
       </c>
       <c r="J2" t="s">
         <v>18</v>
       </c>
       <c r="K2" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="3" spans="1:11">
       <c r="A3" t="s">
         <v>20</v>
       </c>
       <c r="B3" t="s">
         <v>21</v>
       </c>
       <c r="C3" t="s">
         <v>22</v>
       </c>
       <c r="D3" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="E3">
-        <v>4.5</v>
+        <v>3.9</v>
       </c>
       <c r="F3">
-        <v>6</v>
+        <v>56</v>
       </c>
       <c r="G3" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H3" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="I3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="J3" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="K3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B4" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C4" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D4" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E4">
-        <v>3.2</v>
+        <v>2.9</v>
       </c>
       <c r="F4">
-        <v>9</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H4" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="I4" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="J4" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="K4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B5" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C5" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D5" t="s">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="E5">
-        <v>4.1</v>
+        <v>4.5</v>
       </c>
       <c r="F5">
-        <v>70</v>
+        <v>6</v>
       </c>
       <c r="G5" t="s">
         <v>41</v>
       </c>
       <c r="H5" t="s">
         <v>42</v>
       </c>
       <c r="I5" t="s">
         <v>43</v>
       </c>
       <c r="J5" t="s">
         <v>44</v>
       </c>
       <c r="K5" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="6" spans="1:11">
       <c r="A6" t="s">
         <v>46</v>
       </c>
       <c r="B6" t="s">
         <v>47</v>
       </c>
       <c r="C6" t="s">
         <v>48</v>
       </c>
       <c r="D6" t="s">
         <v>49</v>
       </c>
       <c r="E6">
-        <v>2.7</v>
+        <v>3.4</v>
       </c>
       <c r="F6">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="G6" t="s">
         <v>50</v>
       </c>
       <c r="H6" t="s">
         <v>51</v>
       </c>
       <c r="I6" t="s">
         <v>52</v>
       </c>
       <c r="J6" t="s">
         <v>53</v>
       </c>
       <c r="K6" t="s">
         <v>54</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>