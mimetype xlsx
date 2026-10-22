--- v3 (2026-08-01)
+++ v4 (2026-10-22)
@@ -53,280 +53,264 @@
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
+    <t>https://www.yelp.com/search?find_desc=Guitar+store&amp;find_loc=Dublin%2C+Republic+of+Ireland</t>
+  </si>
+  <si>
+    <t>2026-10-07T13:19:50Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/crescendo-music-dublin?osq=Guitar+store</t>
+  </si>
+  <si>
+    <t>Crescendo Music</t>
+  </si>
+  <si>
+    <t>Musical Instruments &amp; Teachers</t>
+  </si>
+  <si>
+    <t>Eaton House 86-88 Terenure Rd N
+Dublin
+D
+6w
+IE</t>
+  </si>
+  <si>
+    <t>(01) 492 9998</t>
+  </si>
+  <si>
+    <t>http://www.dublinschoolofmusic.com</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/igBVB-YZSUcvuuLFVNe10Q/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/3fsuVj7k8ZBaOv-0hh230Q/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/3h2oF9b12-y10mftrPTZcQ/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 12:00 PM - 9:00 PM
+Tue: 12:00 PM - 9:00 PM
+Wed: 12:00 PM - 9:00 PM
+Thu: 12:00 PM - 9:00 PM
+Fri: 12:00 PM - 6:00 PM
+Sat: 9:30 AM - 6:00 PM
+Sun: Closed
+</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/search?find_desc=Guitar+store&amp;find_loc=Dublin%2C+Republic+of+Ireland&amp;start=10</t>
+  </si>
+  <si>
+    <t>2026-10-07T13:19:55Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/mccullough-pigott-dublin?osq=Guitar+store</t>
+  </si>
+  <si>
+    <t>McCullough Pigott</t>
+  </si>
+  <si>
+    <t>11 William Street S
+Dublin
+D
+2
+IE</t>
+  </si>
+  <si>
+    <t>(01) 677 3138</t>
+  </si>
+  <si>
+    <t>http://www.mcculloughpigott.com/</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/0yC2sv7YVvJqmKuPoV6h2w/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/_I7Ody9FUQMac7Bga9bJOQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/nBR2tt3Iw7cREx1-00YCCg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/6t9iziR8qtYUDeGrQhmpzg/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 9:00 AM - 5:30 PM
+Tue: 9:00 AM - 5:30 PM
+Wed: 9:00 AM - 5:30 PM
+Thu: 9:00 AM - 5:30 PM
+Fri: 9:00 AM - 5:30 PM
+Sat: 9:00 AM - 5:30 PM
+Sun: Closed
+</t>
+  </si>
+  <si>
+    <t>2026-10-07T13:20:05Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/waltons-new-school-of-music-dublin-6?osq=Guitar+store</t>
+  </si>
+  <si>
+    <t>Waltons New School of Music</t>
+  </si>
+  <si>
+    <t>69 S Great George's Street
+Dublin
+D
+2
+IE</t>
+  </si>
+  <si>
+    <t>(01) 478 1884</t>
+  </si>
+  <si>
+    <t>https://www.newschool.ie</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/7cMrWNqx23NBNvqwOrbO1A/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/ULRE64aHNG9yS5Kx8BF9oQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/NVFKfNSJp7Q24gAAofcxzA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/Z7z8SMubZJquWSksUTx2eg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/EFqEoR9Ec23tjCzXig6Zhw/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/F0MYOZiPMnOjFttOSGp42g/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 10:00 AM - 10:00 PM
+Tue: 10:00 AM - 10:00 PM
+Wed: 10:00 AM - 10:00 PM
+Thu: 10:00 AM - 10:00 PM
+Fri: 10:00 AM - 8:00 PM
+Sat: Closed
+Sun: Closed
+</t>
+  </si>
+  <si>
+    <t>2026-10-07T13:20:42Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/waltons-music-dublin-2?osq=Guitar+store</t>
+  </si>
+  <si>
+    <t>Walton's Music</t>
+  </si>
+  <si>
+    <t>2 N Frederick Street
+Dublin
+D
+1
+IE</t>
+  </si>
+  <si>
+    <t>(01) 874 7805</t>
+  </si>
+  <si>
+    <t>http://www.waltons.ie</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/JWRErbKYuJgTZTSUI-N7_w/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/owhMkKMecDqjYSkJQqEgKA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/LefGAxmnJgeEcoEFbedXzA/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 9:00 AM - 6:00 PM
+Tue: 9:00 AM - 6:00 PM
+Wed: 9:00 AM - 6:00 PM
+Thu: 9:00 AM - 6:00 PM
+Fri: 9:00 AM - 6:00 PM
+Sat: 9:00 AM - 6:00 PM
+Sun: Closed
+</t>
+  </si>
+  <si>
     <t>https://www.yelp.com/search?find_desc=Pet+Spa&amp;find_loc=Georgetown%2C+KY%2C+United+States</t>
   </si>
   <si>
-    <t>2026-07-15T05:18:51Z</t>
-[...5 lines deleted...]
-    <t>Honeybee Pet Grooming</t>
+    <t>2026-10-07T13:21:01Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/bluegrass-dog-lodge-salvisa?osq=Pet+Spa&amp;override_cta=Get+pricing+%26+availability</t>
+  </si>
+  <si>
+    <t>Bluegrass Dog Lodge</t>
   </si>
   <si>
     <t>Pet Groomers
 Pet Boarding</t>
-  </si>
-[...85 lines deleted...]
-    <t>Bluegrass Dog Lodge</t>
   </si>
   <si>
     <t>4992 Louisville Rd
 Salvisa
 KY
 40372
 US</t>
   </si>
   <si>
     <t>(859) 938-6577</t>
   </si>
   <si>
     <t>https://www.bluegrassdoglodge.com</t>
   </si>
   <si>
-    <t>https://s3-media0.fl.yelpcdn.com/bphoto/_ncfLngCR6w-wSRIN8mxvg/o.jpg
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/0_lqGbOyHE9a-WKsTcaV0A/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/_ncfLngCR6w-wSRIN8mxvg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/csMq23UzKWcKS6QXb1FmOw/o.jpg
 https://s3-media0.fl.yelpcdn.com/bphoto/v4UI__ZvpZDxP5LxNuxa0A/o.jpg
 https://s3-media0.fl.yelpcdn.com/bphoto/Pj_N6GuMJdohg0YNMO9r4Q/o.jpg
-https://s3-media0.fl.yelpcdn.com/bphoto/f28k-rjfw_JS-Th-UYCR5w/o.jpg
-[...4 lines deleted...]
-    <t xml:space="preserve">Mon: 4:00 PM - 6:00 PM
+https://s3-media0.fl.yelpcdn.com/bphoto/X4n4HutA2A-sByKJ44PEbg/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 7:30 AM - 12:00 PM
+: 4:00 PM - 6:00 PM
 Tue: 7:30 AM - 12:00 PM
 : 4:00 PM - 6:00 PM
 Wed: 7:30 AM - 12:00 PM
 : 4:00 PM - 6:00 PM
-Closed nowThu: 7:30 AM - 12:00 PM
+Thu: 7:30 AM - 12:00 PM
 : 4:00 PM - 6:00 PM
 Fri: 7:30 AM - 12:00 PM
 : 4:00 PM - 6:00 PM
-Sat: 8:00 AM - 12:00 PM
-Sun: 4:00 PM - 6:00 PM
+Sat: 8:00 AM - 9:00 AM
+Sun: 5:00 PM - 6:00 PM
 </t>
   </si>
   <si>
-    <t>2026-07-15T05:19:32Z</t>
-[...90 lines deleted...]
-</t>
+    <t>https://www.yelp.com/search?find_desc=Pet+Spa&amp;find_loc=Georgetown%2C+KY%2C+United+States&amp;start=10</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -696,236 +680,236 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>17</v>
       </c>
       <c r="F2">
-        <v>5.0</v>
+        <v>4.0</v>
       </c>
       <c r="G2">
         <v>2</v>
       </c>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
       </c>
       <c r="M2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
         <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
+        <v>17</v>
+      </c>
+      <c r="F3">
+        <v>3.7</v>
+      </c>
+      <c r="G3">
+        <v>6</v>
+      </c>
+      <c r="H3" t="s">
         <v>27</v>
       </c>
-      <c r="F3">
-[...5 lines deleted...]
-      <c r="H3" t="s">
+      <c r="I3" t="s">
         <v>28</v>
       </c>
-      <c r="I3" t="s">
+      <c r="J3" t="s">
         <v>29</v>
       </c>
-      <c r="J3" t="s">
+      <c r="K3" t="s">
         <v>30</v>
       </c>
-      <c r="K3" t="s">
+      <c r="L3" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="M3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
         <v>13</v>
       </c>
       <c r="B4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C4" t="s">
         <v>33</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4">
-        <v>5.0</v>
+        <v>2.9</v>
       </c>
       <c r="G4">
-        <v>1</v>
+        <v>21</v>
       </c>
       <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
         <v>36</v>
       </c>
-      <c r="I4" t="s">
+      <c r="J4" t="s">
         <v>37</v>
       </c>
-      <c r="J4" t="s">
+      <c r="K4" t="s">
         <v>38</v>
       </c>
-      <c r="K4" t="s">
+      <c r="L4" t="s">
         <v>39</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="M4" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
         <v>13</v>
       </c>
       <c r="B5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" t="s">
         <v>41</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>42</v>
       </c>
-      <c r="D5" t="s">
+      <c r="E5" t="s">
+        <v>17</v>
+      </c>
+      <c r="F5">
+        <v>3.4</v>
+      </c>
+      <c r="G5">
+        <v>5</v>
+      </c>
+      <c r="H5" t="s">
         <v>43</v>
       </c>
-      <c r="E5" t="s">
+      <c r="I5" t="s">
         <v>44</v>
       </c>
-      <c r="F5">
-[...5 lines deleted...]
-      <c r="H5" t="s">
+      <c r="J5" t="s">
         <v>45</v>
       </c>
-      <c r="I5" t="s">
+      <c r="K5" t="s">
         <v>46</v>
       </c>
-      <c r="J5" t="s">
+      <c r="L5" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="M5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>13</v>
+        <v>48</v>
       </c>
       <c r="B6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" t="s">
         <v>50</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6" t="s">
         <v>51</v>
       </c>
-      <c r="D6" t="s">
+      <c r="E6" t="s">
         <v>52</v>
       </c>
-      <c r="E6" t="s">
+      <c r="F6">
+        <v>5.0</v>
+      </c>
+      <c r="G6">
+        <v>1</v>
+      </c>
+      <c r="H6" t="s">
         <v>53</v>
       </c>
-      <c r="F6">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="I6" t="s">
         <v>54</v>
       </c>
-      <c r="I6" t="s">
+      <c r="J6" t="s">
         <v>55</v>
       </c>
-      <c r="J6" t="s">
+      <c r="K6" t="s">
         <v>56</v>
       </c>
-      <c r="K6" t="s">
+      <c r="L6" t="s">
         <v>57</v>
       </c>
-      <c r="L6" t="s">
+      <c r="M6" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">