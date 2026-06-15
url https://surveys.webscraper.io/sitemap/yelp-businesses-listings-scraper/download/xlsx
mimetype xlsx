--- v0 (2026-03-24)
+++ v1 (2026-06-15)
@@ -12,289 +12,288 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="52">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>categories</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.yelp.com/search?find_desc=Pet+Spa&amp;find_loc=Georgetown%2C+KY%2C+United+States</t>
-[...85 lines deleted...]
-: 3:00 PM - 6:00 PM
+    <t>https://www.yelp.com/search?find_desc=Guitar+store&amp;find_loc=Dublin%2C+Republic+of+Ireland</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:17:59Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/waltons-new-school-of-music-dublin-6?osq=Guitar+store</t>
+  </si>
+  <si>
+    <t>Waltons New School of Music</t>
+  </si>
+  <si>
+    <t>Musical Instruments &amp; Teachers</t>
+  </si>
+  <si>
+    <t>69 S Great George's Street
+Dublin
+D
+2
+IE</t>
+  </si>
+  <si>
+    <t>(01) 478 1884</t>
+  </si>
+  <si>
+    <t>https://www.newschool.ie</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/7cMrWNqx23NBNvqwOrbO1A/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/ULRE64aHNG9yS5Kx8BF9oQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/NVFKfNSJp7Q24gAAofcxzA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/Z7z8SMubZJquWSksUTx2eg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/EFqEoR9Ec23tjCzXig6Zhw/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/F0MYOZiPMnOjFttOSGp42g/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 10:00 AM - 10:00 PM
+Closed nowTue: 10:00 AM - 10:00 PM
+Wed: 10:00 AM - 10:00 PM
+Thu: 10:00 AM - 10:00 PM
+Fri: 10:00 AM - 8:00 PM
+Sat: Closed
 Sun: Closed
 </t>
   </si>
   <si>
-    <t>https://www.yelp.com/biz/central-kentucky-pet-resort-georgetown?osq=Pet+Spa&amp;override_cta=Get+pricing+%26+availability</t>
-[...34 lines deleted...]
-Fri: 7:00 AM - 7:00 PM
+    <t>https://www.yelp.com/search?find_desc=Guitar+store&amp;find_loc=Dublin%2C+Republic+of+Ireland&amp;start=10</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:18:31Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/crescendo-music-dublin?osq=Guitar+store</t>
+  </si>
+  <si>
+    <t>Crescendo Music</t>
+  </si>
+  <si>
+    <t>Eaton House 86-88 Terenure Rd N
+Dublin
+D
+6w
+IE</t>
+  </si>
+  <si>
+    <t>(01) 492 9998</t>
+  </si>
+  <si>
+    <t>http://www.dublinschoolofmusic.com</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/igBVB-YZSUcvuuLFVNe10Q/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/3fsuVj7k8ZBaOv-0hh230Q/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/3h2oF9b12-y10mftrPTZcQ/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 12:00 PM - 9:00 PM
+Closed nowTue: 12:00 PM - 9:00 PM
+Wed: 12:00 PM - 9:00 PM
+Thu: 12:00 PM - 9:00 PM
+Fri: 12:00 PM - 6:00 PM
+Sat: 9:30 AM - 6:00 PM
+Sun: Closed
+</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:18:36Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/mccullough-pigott-dublin?osq=Guitar+store</t>
+  </si>
+  <si>
+    <t>McCullough Pigott</t>
+  </si>
+  <si>
+    <t>11 William Street S
+Dublin
+D
+2
+IE</t>
+  </si>
+  <si>
+    <t>(01) 677 3138</t>
+  </si>
+  <si>
+    <t>http://www.mcculloughpigott.com/</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/0yC2sv7YVvJqmKuPoV6h2w/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/_I7Ody9FUQMac7Bga9bJOQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/nBR2tt3Iw7cREx1-00YCCg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/6t9iziR8qtYUDeGrQhmpzg/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 9:00 AM - 5:30 PM
+Closed nowTue: 9:00 AM - 5:30 PM
+Wed: 9:00 AM - 5:30 PM
+Thu: 9:00 AM - 5:30 PM
+Fri: 9:00 AM - 5:30 PM
+Sat: 9:00 AM - 5:30 PM
+Sun: Closed
+</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:18:50Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/xmusic-dublin?osq=Guitar+store</t>
+  </si>
+  <si>
+    <t>Xmusic</t>
+  </si>
+  <si>
+    <t>Guitar Stores</t>
+  </si>
+  <si>
+    <t>Unit 1, Red Cow Retail Center Red Cow Retail Centre
+Dublin
+D
+D22 EA25
+IE</t>
+  </si>
+  <si>
+    <t>(01) 411 1100</t>
+  </si>
+  <si>
+    <t>http://www.xmusic.ie</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/jSc-icC1DURkxJL2ijTuOQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/BK0PcTGNX0N-IC5_9HEaDA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/qAviPDSlgxIwSv1uoOeReQ/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 10:00 AM - 6:00 PM
+Closed nowTue: 10:00 AM - 6:00 PM
+Wed: 10:00 AM - 6:00 PM
+Thu: 10:00 AM - 6:00 PM
+Fri: 10:00 AM - 6:00 PM
+Sat: 10:00 AM - 6:00 PM
+Sun: 12:00 PM - 5:00 PM
+</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:18:55Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/waltons-music-dublin-2?osq=Guitar+store</t>
+  </si>
+  <si>
+    <t>Walton's Music</t>
+  </si>
+  <si>
+    <t>2 N Frederick Street
+Dublin
+D
+1
+IE</t>
+  </si>
+  <si>
+    <t>(01) 874 7805</t>
+  </si>
+  <si>
+    <t>http://www.waltons.ie</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/JWRErbKYuJgTZTSUI-N7_w/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/owhMkKMecDqjYSkJQqEgKA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/LefGAxmnJgeEcoEFbedXzA/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 9:00 AM - 6:00 PM
+Closed nowTue: 9:00 AM - 6:00 PM
+Wed: 9:00 AM - 6:00 PM
+Thu: 9:00 AM - 6:00 PM
+Fri: 9:00 AM - 6:00 PM
 Sat: 9:00 AM - 6:00 PM
-Sun: 11:00 AM - 7:00 PM
-[...71 lines deleted...]
-Sat: 9:00 AM - 3:00 PM
 Sun: Closed
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
@@ -600,269 +599,302 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L6"/>
+  <dimension ref="A1:M6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:12">
+    <row r="1" spans="1:13">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
     </row>
-    <row r="2" spans="1:12">
+    <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D2" t="s">
+        <v>16</v>
+      </c>
+      <c r="E2" t="s">
+        <v>17</v>
+      </c>
+      <c r="F2">
+        <v>2.9</v>
+      </c>
+      <c r="G2">
+        <v>21</v>
+      </c>
+      <c r="H2" t="s">
+        <v>18</v>
+      </c>
+      <c r="I2" t="s">
+        <v>19</v>
+      </c>
+      <c r="J2" t="s">
+        <v>20</v>
+      </c>
+      <c r="K2" t="s">
+        <v>21</v>
+      </c>
+      <c r="L2" t="s">
+        <v>22</v>
+      </c>
+      <c r="M2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="3" spans="1:13">
+      <c r="A3" t="s">
         <v>13</v>
       </c>
-      <c r="C2" t="s">
-[...14 lines deleted...]
-      <c r="H2" t="s">
+      <c r="B3" t="s">
+        <v>24</v>
+      </c>
+      <c r="C3" t="s">
+        <v>25</v>
+      </c>
+      <c r="D3" t="s">
+        <v>26</v>
+      </c>
+      <c r="E3" t="s">
         <v>17</v>
       </c>
-      <c r="I2" t="s">
-[...6 lines deleted...]
-        <v>20</v>
+      <c r="F3">
+        <v>4.0</v>
+      </c>
+      <c r="G3">
+        <v>2</v>
+      </c>
+      <c r="H3" t="s">
+        <v>27</v>
+      </c>
+      <c r="I3" t="s">
+        <v>28</v>
+      </c>
+      <c r="J3" t="s">
+        <v>29</v>
+      </c>
+      <c r="K3" t="s">
+        <v>30</v>
+      </c>
+      <c r="L3" t="s">
+        <v>31</v>
+      </c>
+      <c r="M3" t="s">
+        <v>23</v>
       </c>
     </row>
-    <row r="3" spans="1:12">
-[...9 lines deleted...]
-      <c r="D3" t="s">
+    <row r="4" spans="1:13">
+      <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
+        <v>32</v>
+      </c>
+      <c r="C4" t="s">
+        <v>33</v>
+      </c>
+      <c r="D4" t="s">
+        <v>34</v>
+      </c>
+      <c r="E4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4">
+        <v>3.7</v>
+      </c>
+      <c r="G4">
+        <v>6</v>
+      </c>
+      <c r="H4" t="s">
+        <v>35</v>
+      </c>
+      <c r="I4" t="s">
+        <v>36</v>
+      </c>
+      <c r="J4" t="s">
+        <v>37</v>
+      </c>
+      <c r="K4" t="s">
+        <v>38</v>
+      </c>
+      <c r="L4" t="s">
+        <v>39</v>
+      </c>
+      <c r="M4" t="s">
         <v>23</v>
       </c>
-      <c r="E3">
-[...19 lines deleted...]
-      </c>
     </row>
-    <row r="4" spans="1:12">
-[...31 lines deleted...]
-        <v>36</v>
+    <row r="5" spans="1:13">
+      <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" t="s">
+        <v>42</v>
+      </c>
+      <c r="E5" t="s">
+        <v>43</v>
+      </c>
+      <c r="F5">
+        <v>2.3</v>
+      </c>
+      <c r="G5">
+        <v>4</v>
+      </c>
+      <c r="H5" t="s">
+        <v>44</v>
+      </c>
+      <c r="I5" t="s">
+        <v>45</v>
+      </c>
+      <c r="J5" t="s">
+        <v>46</v>
+      </c>
+      <c r="K5" t="s">
+        <v>47</v>
+      </c>
+      <c r="L5" t="s">
+        <v>48</v>
+      </c>
+      <c r="M5" t="s">
+        <v>23</v>
       </c>
     </row>
-    <row r="5" spans="1:12">
-[...34 lines deleted...]
-    <row r="6" spans="1:12">
+    <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6" t="s">
-        <v>44</v>
+        <v>49</v>
       </c>
       <c r="C6" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="D6" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-        <v>5.0</v>
+        <v>51</v>
+      </c>
+      <c r="E6" t="s">
+        <v>17</v>
       </c>
       <c r="F6">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>47</v>
+        <v>3.4</v>
+      </c>
+      <c r="G6">
+        <v>5</v>
       </c>
       <c r="H6" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="I6" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="J6" t="s">
-        <v>50</v>
+        <v>54</v>
       </c>
       <c r="K6" t="s">
-        <v>51</v>
+        <v>55</v>
+      </c>
+      <c r="L6" t="s">
+        <v>56</v>
+      </c>
+      <c r="M6" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">