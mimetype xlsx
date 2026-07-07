--- v1 (2026-06-15)
+++ v2 (2026-07-07)
@@ -12,289 +12,315 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="57">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>categories</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
+    <t>https://www.yelp.com/search?find_desc=ramen&amp;find_loc=Liverpool%2C+NY%2C+United+States</t>
+  </si>
+  <si>
+    <t>2026-06-17T09:12:38Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/urban-pho-of-clay-liverpool-2?osq=ramen</t>
+  </si>
+  <si>
+    <t>Urban Pho of Clay</t>
+  </si>
+  <si>
+    <t>Vietnamese
+Soup
+Noodles</t>
+  </si>
+  <si>
+    <t>8395 Oswego Rd Ste 103
+Liverpool
+NY
+13090
+US</t>
+  </si>
+  <si>
+    <t>(315) 409-4179</t>
+  </si>
+  <si>
+    <t>https://www.urbanphoclay.com</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/MMmLrdGtqZvvKAoU3v_bbg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/8KZPCGkBJZOfhyjErByirA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/Zdi6mPYPNAbcj1kB6S_tZg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/iz0D8b1Lopn7XLXDzb-ecw/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/gna49u2GhdHQHcjDsId7SA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/46CKZP3ruWSLTreljrc-Tw/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 11:00 AM - 10:00 PM
+Tue: 11:00 AM - 10:00 PM
+Wed: 11:00 AM - 10:00 PM
+Closed nowThu: 11:00 AM - 10:00 PM
+Fri: 11:00 AM - 11:00 PM
+Sat: 11:00 AM - 11:00 PM
+Sun: 11:00 AM - 9:00 PM
+</t>
+  </si>
+  <si>
     <t>https://www.yelp.com/search?find_desc=Guitar+store&amp;find_loc=Dublin%2C+Republic+of+Ireland</t>
   </si>
   <si>
-    <t>2026-06-15T05:17:59Z</t>
-[...5 lines deleted...]
-    <t>Waltons New School of Music</t>
+    <t>2026-06-17T09:12:51Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/charles-byrne-music-shop-dublin?osq=Guitar+store</t>
+  </si>
+  <si>
+    <t>Charles Byrne Music Shop</t>
   </si>
   <si>
     <t>Musical Instruments &amp; Teachers</t>
   </si>
   <si>
-    <t>69 S Great George's Street
+    <t>21/22 Lower Stephens Street
 Dublin
 D
 2
 IE</t>
   </si>
   <si>
-    <t>(01) 478 1884</t>
-[...18 lines deleted...]
-Sat: Closed
+    <t>(01) 478 1773</t>
+  </si>
+  <si>
+    <t>http://www.charlesbyrne.com/</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/RsswHHK10pmzePqOENPURA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/9ggRy_KYYx0T1Ezryhqr6A/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/842hqRIrV9GOnArGyTC6CQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/vzgi-rqCEtEBO5YdOtrRbg/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: Closed
+Tue: 10:00 AM - 5:30 PM
+Wed: 10:00 AM - 5:30 PM
+Thu: 10:00 AM - 5:30 PM
+Fri: 10:00 AM - 5:30 PM
+Sat: 10:00 AM - 5:00 PM
 Sun: Closed
 </t>
   </si>
   <si>
-    <t>https://www.yelp.com/search?find_desc=Guitar+store&amp;find_loc=Dublin%2C+Republic+of+Ireland&amp;start=10</t>
-[...35 lines deleted...]
-Sun: Closed
+    <t>https://www.yelp.com/search?find_desc=bakeries&amp;find_loc=Edinburgh%2C+United+Kingdom&amp;ns=1&amp;attrs=WiFi.free</t>
+  </si>
+  <si>
+    <t>2026-06-17T09:13:05Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/lovecrumbs-edinburgh?osq=bakeries</t>
+  </si>
+  <si>
+    <t>Lovecrumbs</t>
+  </si>
+  <si>
+    <t>Coffee &amp; Tea
+Bakeries</t>
+  </si>
+  <si>
+    <t>155 W Port
+Edinburgh
+EDH
+EH3 9DP
+GB</t>
+  </si>
+  <si>
+    <t>0131 629 0626</t>
+  </si>
+  <si>
+    <t>http://www.lovecrumbs.co.uk</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/GeRvR3dUA2hVB1Bc2NB_gg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/EAzU7Dpc1z8k36SDcaFtCw/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/mj09RYYVDT9q6mHTdeWg7Q/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/fmt-XIt7yB0IdO3qJyrzrA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/xd2NZRkXK6Hbmpz-xwsdEA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/KRkgY1ktg0bUS5zmdm32qA/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 10:30 AM - 6:00 PM
+Tue: 10:30 AM - 6:00 PM
+Wed: 10:30 AM - 6:00 PM
+Closed nowThu: 10:30 AM - 6:00 PM
+Fri: 10:30 AM - 6:00 PM
+Sat: 10:30 AM - 6:00 PM
+Sun: 12:30 PM - 6:00 PM
 </t>
   </si>
   <si>
-    <t>2026-06-15T05:18:36Z</t>
-[...86 lines deleted...]
-    <t>2 N Frederick Street
+    <t>2026-06-17T09:13:10Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/music-minds-dublin?osq=Guitar+store</t>
+  </si>
+  <si>
+    <t>Music Minds</t>
+  </si>
+  <si>
+    <t>Musical Instruments &amp; Teachers
+Musical Instrument Services</t>
+  </si>
+  <si>
+    <t>33 Lower Liffey Street
 Dublin
 D
 1
 IE</t>
   </si>
   <si>
-    <t>(01) 874 7805</t>
-[...16 lines deleted...]
-Sun: Closed
+    <t>(01) 872 0233</t>
+  </si>
+  <si>
+    <t>http://musicminds.ie</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/sDzG23mEqqRRD2iBG0NKAg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/45Kj7mONsqy5Zw3jfjCoCQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/5SIH2sDnoiMTMl__-HbiAA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/-Dk_10LFtpNZyDQ1JsHO8g/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/PMsxB1Qdz0Jw8cYyPMxdFw/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/Xa1TBlMtbucKlOVkDhIutA/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 10:00 AM - 6:00 PM
+Tue: 10:00 AM - 6:00 PM
+Wed: 10:00 AM - 6:00 PM
+Thu: 10:00 AM - 7:00 PM
+Fri: 10:00 AM - 6:00 PM
+Sat: 10:00 AM - 6:00 PM
+Sun: 10:00 AM - 6:00 PM
+</t>
+  </si>
+  <si>
+    <t>2026-06-17T09:13:24Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/ocean-sushi-liverpool?osq=ramen</t>
+  </si>
+  <si>
+    <t>Ocean Sushi</t>
+  </si>
+  <si>
+    <t>Sushi Bars
+Japanese</t>
+  </si>
+  <si>
+    <t>7567 Oswego Rd Unit 3
+Liverpool
+NY
+13090
+US</t>
+  </si>
+  <si>
+    <t>(315) 622-6050</t>
+  </si>
+  <si>
+    <t>http://www.oceansushiliverpool.com</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/p4YtPtGPdmvt_R6doKdmNQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/47cDCtz3H9nsIS0Hcohzrg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/Bz7OebCBVA7-8OZVrljbrw/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/pgzIx3IFPImg9h2AF-8o3Q/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/fLkbcEnWvNtaeDb0-QDe7Q/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/Xq0GuQP_zpyNFS-3q1mYaQ/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 11:00 AM - 10:00 PM
+Tue: 11:00 AM - 10:00 PM
+Wed: 11:00 AM - 10:00 PM
+Closed nowThu: 11:00 AM - 10:00 PM
+Fri: 11:00 AM - 10:00 PM
+Sat: 12:00 PM - 10:00 PM
+Sun: 12:00 PM - 9:00 PM
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -665,236 +691,221 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>17</v>
       </c>
       <c r="F2">
-        <v>2.9</v>
+        <v>4.1</v>
       </c>
       <c r="G2">
-        <v>21</v>
+        <v>16</v>
       </c>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="F3">
-        <v>4.0</v>
+        <v>4.5</v>
       </c>
       <c r="G3">
-        <v>2</v>
+        <v>6</v>
       </c>
       <c r="H3" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="I3" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="J3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="K3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="L3" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>33</v>
       </c>
       <c r="B4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="C4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="D4" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="E4" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="F4">
-        <v>3.7</v>
+        <v>4.1</v>
       </c>
       <c r="G4">
-        <v>6</v>
+        <v>70</v>
       </c>
       <c r="H4" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="I4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="J4" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="K4" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="L4" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>42</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D5" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="E5" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
       <c r="F5">
-        <v>2.3</v>
+        <v>2.8</v>
       </c>
       <c r="G5">
-        <v>4</v>
+        <v>16</v>
       </c>
       <c r="H5" t="s">
-        <v>44</v>
+        <v>47</v>
       </c>
       <c r="I5" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
       <c r="J5" t="s">
-        <v>46</v>
+        <v>49</v>
       </c>
       <c r="K5" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="L5" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
-        <v>49</v>
+        <v>52</v>
       </c>
       <c r="C6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D6" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E6" t="s">
-        <v>17</v>
+        <v>55</v>
       </c>
       <c r="F6">
-        <v>3.4</v>
+        <v>4.1</v>
       </c>
       <c r="G6">
-        <v>5</v>
+        <v>212</v>
       </c>
       <c r="H6" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
       <c r="I6" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="J6" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="K6" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="L6" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-        <v>23</v>
+        <v>60</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">