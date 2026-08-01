--- v2 (2026-07-07)
+++ v3 (2026-08-01)
@@ -12,315 +12,320 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="61">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>business_url</t>
   </si>
   <si>
     <t>business_name</t>
   </si>
   <si>
     <t>categories</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>website_url</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>opening_hours</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.yelp.com/search?find_desc=ramen&amp;find_loc=Liverpool%2C+NY%2C+United+States</t>
-[...19 lines deleted...]
-13090
+    <t>https://www.yelp.com/search?find_desc=Pet+Spa&amp;find_loc=Georgetown%2C+KY%2C+United+States</t>
+  </si>
+  <si>
+    <t>2026-07-15T05:18:51Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/honeybee-pet-grooming-cynthiana?osq=Pet+Spa&amp;override_cta=Get+pricing+%26+availability</t>
+  </si>
+  <si>
+    <t>Honeybee Pet Grooming</t>
+  </si>
+  <si>
+    <t>Pet Groomers
+Pet Boarding</t>
+  </si>
+  <si>
+    <t>5146 Kentucky Hwy 1842 N
+Cynthiana
+KY
+41031
 US</t>
   </si>
   <si>
-    <t>(315) 409-4179</t>
-[...54 lines deleted...]
-https://s3-media0.fl.yelpcdn.com/bphoto/vzgi-rqCEtEBO5YdOtrRbg/o.jpg</t>
+    <t>(239) 689-9720</t>
+  </si>
+  <si>
+    <t>http://www.honeybeepetgrooming.com</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/FHP0NBKrP6nIR41upk7ykw/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/Q3QBbydL12X2oF5z23LJNA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/FLIQjOAhBPUMwfO2gSUG8g/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/hns2U_0r2-bYyPDH2DIzgA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/c0kf2d6m-1evV94dNjVGEQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/-U0eBRz1XragQvjTNLuxCA/o.jpg</t>
   </si>
   <si>
     <t xml:space="preserve">Mon: Closed
-Tue: 10:00 AM - 5:30 PM
-[...3 lines deleted...]
-Sat: 10:00 AM - 5:00 PM
+Tue: 9:00 AM - 7:00 PM
+Wed: 9:00 AM - 7:00 PM
+Closed nowThu: 9:00 AM - 7:00 PM
+Fri: 9:00 AM - 5:00 PM
+Sat: 9:00 AM - 3:00 PM
 Sun: Closed
 </t>
   </si>
   <si>
-    <t>https://www.yelp.com/search?find_desc=bakeries&amp;find_loc=Edinburgh%2C+United+Kingdom&amp;ns=1&amp;attrs=WiFi.free</t>
-[...85 lines deleted...]
-Sat: 10:00 AM - 6:00 PM
+    <t>https://www.yelp.com/search?find_desc=Pet+Spa&amp;find_loc=Georgetown%2C+KY%2C+United+States&amp;start=10</t>
+  </si>
+  <si>
+    <t>2026-07-15T05:18:56Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/adredir?ad_business_id=P53B_WTw0ceLg1vh3Z1SAw&amp;campaign_id=216860931&amp;click_origin=search_results&amp;placement=vertical_0&amp;placement_slot=0&amp;redirect_url=https%3A%2F%2Fwww.yelp.com%2Fbiz%2Fpet-supplies-plus-lexington-lexington%3Foverride_cta%3DGet%2Bpricing%2B%2526%2Bavailability&amp;request_id=a12bccab3b2ae20b&amp;signature=a02d20e6c4491aacf95ef185a6474b91d0fda91d00d8ecb3d71f42452b53476f&amp;slot=1</t>
+  </si>
+  <si>
+    <t>Pet Supplies Plus Lexington</t>
+  </si>
+  <si>
+    <t>Pet Stores
+Pet Groomers</t>
+  </si>
+  <si>
+    <t>4101 Tates Creek Centre Dr Ste 130
+Lexington
+KY
+40517
+US</t>
+  </si>
+  <si>
+    <t>(859) 687-0036</t>
+  </si>
+  <si>
+    <t>https://www.petsuppliesplus.com/store/ky/lexington/4218-lexington/4218</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/xLYgMWrT1_W_3_kfX0hqzA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/ciayEUe1b7TElnZnSA1jqA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/f8yTXG_3V1WJ4mFtGfc0qQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/8IDhS76BOBYe7ObS47PFdg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/RBKy7djurDNvWowMyfN1sQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/A3GyS7QdWWjww646ctrhRA/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 9:00 AM - 9:00 PM
+Tue: 9:00 AM - 9:00 PM
+Wed: 9:00 AM - 9:00 PM
+Closed nowThu: 9:00 AM - 9:00 PM
+Fri: 9:00 AM - 9:00 PM
+Sat: 9:00 AM - 9:00 PM
 Sun: 10:00 AM - 6:00 PM
 </t>
   </si>
   <si>
-    <t>2026-06-17T09:13:24Z</t>
-[...15 lines deleted...]
-13090
+    <t>2026-07-15T05:19:17Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/bluegrass-dog-lodge-salvisa?osq=Pet+Spa&amp;override_cta=Get+pricing+%26+availability</t>
+  </si>
+  <si>
+    <t>Bluegrass Dog Lodge</t>
+  </si>
+  <si>
+    <t>4992 Louisville Rd
+Salvisa
+KY
+40372
 US</t>
   </si>
   <si>
-    <t>(315) 622-6050</t>
-[...19 lines deleted...]
-Sun: 12:00 PM - 9:00 PM
+    <t>(859) 938-6577</t>
+  </si>
+  <si>
+    <t>https://www.bluegrassdoglodge.com</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/_ncfLngCR6w-wSRIN8mxvg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/v4UI__ZvpZDxP5LxNuxa0A/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/Pj_N6GuMJdohg0YNMO9r4Q/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/f28k-rjfw_JS-Th-UYCR5w/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/F1RrWv8f_Nvl7xnvKDRUbg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/kUwYwRp84h52LCph3GL7rw/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 4:00 PM - 6:00 PM
+Tue: 7:30 AM - 12:00 PM
+: 4:00 PM - 6:00 PM
+Wed: 7:30 AM - 12:00 PM
+: 4:00 PM - 6:00 PM
+Closed nowThu: 7:30 AM - 12:00 PM
+: 4:00 PM - 6:00 PM
+Fri: 7:30 AM - 12:00 PM
+: 4:00 PM - 6:00 PM
+Sat: 8:00 AM - 12:00 PM
+Sun: 4:00 PM - 6:00 PM
+</t>
+  </si>
+  <si>
+    <t>2026-07-15T05:19:32Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/adredir?ad_business_id=cm4aQlfv336xLdSjNArANw&amp;campaign_id=220309364&amp;click_origin=search_results&amp;placement=vertical_0&amp;placement_slot=0&amp;redirect_url=https%3A%2F%2Fwww.yelp.com%2Fbiz%2Fpetsmart-nicholasville%3Foverride_cta%3DGet%2Bpricing%2B%2526%2Bavailability&amp;request_id=a12bccab3b2ae20b&amp;signature=25311fac9062a996fa9d1a6d022c2518d2e2ade832c245c27050c88476d021ef&amp;slot=0</t>
+  </si>
+  <si>
+    <t>PetSmart</t>
+  </si>
+  <si>
+    <t>Pet Stores
+Pet Training
+Pet Groomers</t>
+  </si>
+  <si>
+    <t>310 East Brannon Rd
+Nicholasville
+KY
+40356
+US</t>
+  </si>
+  <si>
+    <t>(859) 271-8170</t>
+  </si>
+  <si>
+    <t>https://www.petsmart.com/stores/us/ky/nicholasville-store1545.html</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/44Rkc23Wug96whfLYTIINw/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/SYEay1y2Ggz7peQnFzNpOg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/1rPdJDxb-3TutIdzInT5HQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/Occr29FtfgDBW3RVhEZbWA/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/ibGKNtF-3LpuvRlRlu3NDQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/vGfvW1f01xTYNFkgpOBD2w/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 9:00 AM - 9:00 PM
+Tue: 9:00 AM - 9:00 PM
+Wed: 9:00 AM - 9:00 PM
+Closed nowThu: 9:00 AM - 9:00 PM
+Fri: 9:00 AM - 9:00 PM
+Sat: 9:00 AM - 9:00 PM
+Sun: 10:00 AM - 7:00 PM
+</t>
+  </si>
+  <si>
+    <t>2026-07-15T05:19:42Z</t>
+  </si>
+  <si>
+    <t>https://www.yelp.com/biz/happy-spot-pet-resort-georgetown?osq=Pet+Spa&amp;override_cta=Get+pricing+%26+availability</t>
+  </si>
+  <si>
+    <t>Happy Spot Pet Resort</t>
+  </si>
+  <si>
+    <t>Pet Boarding</t>
+  </si>
+  <si>
+    <t>458 Sims Pike
+Georgetown
+KY
+40324
+US</t>
+  </si>
+  <si>
+    <t>(502) 868-0402</t>
+  </si>
+  <si>
+    <t>http://happyspotpets.net</t>
+  </si>
+  <si>
+    <t>https://s3-media0.fl.yelpcdn.com/bphoto/QB8EG5TwTT5JFAuon_THag/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/KhknmyMX4wWjwdW6BtrxPQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/LM4pOpp1i0iY-4UJZ9XbSQ/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/ogHBBcF3SxmE70sBt1VnEg/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/mgiobHjtDgMJNfAfkKY4-g/o.jpg
+https://s3-media0.fl.yelpcdn.com/bphoto/99Z7QrkAF8FY5om38T1-PA/o.jpg</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Mon: 8:30 AM - 12:30 PM
+: 5:30 PM - 7:30 PM
+Tue: 8:30 AM - 12:30 PM
+: 5:30 PM - 7:30 PM
+Wed: 8:30 AM - 12:30 PM
+: 5:30 PM - 7:30 PM
+Closed nowThu: 8:30 AM - 12:30 PM
+: 5:30 PM - 7:30 PM
+Fri: 8:30 AM - 12:30 PM
+: 5:30 PM - 7:30 PM
+Sat: 8:00 AM - 10:00 AM
+Sun: 8:00 AM - 10:00 AM
+: 6:00 PM - 8:00 PM
 </t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
@@ -691,221 +696,236 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2" t="s">
         <v>14</v>
       </c>
       <c r="C2" t="s">
         <v>15</v>
       </c>
       <c r="D2" t="s">
         <v>16</v>
       </c>
       <c r="E2" t="s">
         <v>17</v>
       </c>
       <c r="F2">
-        <v>4.1</v>
+        <v>5.0</v>
       </c>
       <c r="G2">
-        <v>16</v>
+        <v>2</v>
       </c>
       <c r="H2" t="s">
         <v>18</v>
       </c>
       <c r="I2" t="s">
         <v>19</v>
       </c>
       <c r="J2" t="s">
         <v>20</v>
       </c>
       <c r="K2" t="s">
         <v>21</v>
       </c>
       <c r="L2" t="s">
         <v>22</v>
+      </c>
+      <c r="M2" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="B3" t="s">
         <v>24</v>
       </c>
       <c r="C3" t="s">
         <v>25</v>
       </c>
       <c r="D3" t="s">
         <v>26</v>
       </c>
       <c r="E3" t="s">
         <v>27</v>
       </c>
       <c r="F3">
-        <v>4.5</v>
+        <v>3.2</v>
       </c>
       <c r="G3">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="H3" t="s">
         <v>28</v>
       </c>
       <c r="I3" t="s">
         <v>29</v>
       </c>
       <c r="J3" t="s">
         <v>30</v>
       </c>
       <c r="K3" t="s">
         <v>31</v>
       </c>
       <c r="L3" t="s">
         <v>32</v>
+      </c>
+      <c r="M3" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
+        <v>13</v>
+      </c>
+      <c r="B4" t="s">
         <v>33</v>
       </c>
-      <c r="B4" t="s">
+      <c r="C4" t="s">
         <v>34</v>
       </c>
-      <c r="C4" t="s">
+      <c r="D4" t="s">
         <v>35</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
+        <v>17</v>
+      </c>
+      <c r="F4">
+        <v>5.0</v>
+      </c>
+      <c r="G4">
+        <v>1</v>
+      </c>
+      <c r="H4" t="s">
         <v>36</v>
       </c>
-      <c r="E4" t="s">
+      <c r="I4" t="s">
         <v>37</v>
       </c>
-      <c r="F4">
-[...5 lines deleted...]
-      <c r="H4" t="s">
+      <c r="J4" t="s">
         <v>38</v>
       </c>
-      <c r="I4" t="s">
+      <c r="K4" t="s">
         <v>39</v>
       </c>
-      <c r="J4" t="s">
+      <c r="L4" t="s">
         <v>40</v>
       </c>
-      <c r="K4" t="s">
-[...3 lines deleted...]
-        <v>42</v>
+      <c r="M4" t="s">
+        <v>23</v>
       </c>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
+        <v>13</v>
+      </c>
+      <c r="B5" t="s">
+        <v>41</v>
+      </c>
+      <c r="C5" t="s">
+        <v>42</v>
+      </c>
+      <c r="D5" t="s">
+        <v>43</v>
+      </c>
+      <c r="E5" t="s">
+        <v>44</v>
+      </c>
+      <c r="F5">
+        <v>2.6</v>
+      </c>
+      <c r="G5">
+        <v>35</v>
+      </c>
+      <c r="H5" t="s">
+        <v>45</v>
+      </c>
+      <c r="I5" t="s">
+        <v>46</v>
+      </c>
+      <c r="J5" t="s">
+        <v>47</v>
+      </c>
+      <c r="K5" t="s">
+        <v>48</v>
+      </c>
+      <c r="L5" t="s">
+        <v>49</v>
+      </c>
+      <c r="M5" t="s">
         <v>23</v>
-      </c>
-[...31 lines deleted...]
-        <v>51</v>
       </c>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s">
         <v>52</v>
       </c>
-      <c r="C6" t="s">
+      <c r="E6" t="s">
         <v>53</v>
       </c>
-      <c r="D6" t="s">
+      <c r="F6">
+        <v>3.8</v>
+      </c>
+      <c r="G6">
+        <v>9</v>
+      </c>
+      <c r="H6" t="s">
         <v>54</v>
       </c>
-      <c r="E6" t="s">
+      <c r="I6" t="s">
         <v>55</v>
       </c>
-      <c r="F6">
-[...5 lines deleted...]
-      <c r="H6" t="s">
+      <c r="J6" t="s">
         <v>56</v>
       </c>
-      <c r="I6" t="s">
+      <c r="K6" t="s">
         <v>57</v>
       </c>
-      <c r="J6" t="s">
+      <c r="L6" t="s">
         <v>58</v>
       </c>
-      <c r="K6" t="s">
-[...3 lines deleted...]
-        <v>60</v>
+      <c r="M6" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">