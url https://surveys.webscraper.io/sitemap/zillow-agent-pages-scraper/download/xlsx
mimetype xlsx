--- v0 (2026-04-15)
+++ v1 (2026-05-05)
@@ -12,116 +12,122 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>agency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>image</t>
   </si>
   <si>
     <t>price_range</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
+    <t>email</t>
+  </si>
+  <si>
     <t>website</t>
   </si>
   <si>
     <t>experience</t>
   </si>
   <si>
     <t>specialties</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>address_locality</t>
   </si>
   <si>
     <t>address_region</t>
   </si>
   <si>
     <t>postal_code</t>
   </si>
   <si>
     <t>https://www.zillow.com/profile/Lake-Forest-Realtor</t>
   </si>
   <si>
     <t>Elizabeth Jenkins</t>
   </si>
   <si>
     <t>Coldwell Banker</t>
   </si>
   <si>
     <t>https://www.zillowstatic.com/s3/pfs/static/z-logo-default.svg</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>(847) 910-2264</t>
+  </si>
+  <si>
+    <t>ejj6706@sbcglobal.net</t>
   </si>
   <si>
     <t>http://www.lakeforesthomessales.com</t>
   </si>
   <si>
     <t>31 years</t>
   </si>
   <si>
     <t>Buyer's Agent
 Listing Agent
 Relocation
 First Time Homebuyers</t>
   </si>
   <si>
     <t>Executive relocations, first time buyers, accredited buyers agent, listing specialist.</t>
   </si>
   <si>
     <t>280 East Deerpath</t>
   </si>
   <si>
     <t>Lake Forest</t>
   </si>
   <si>
     <t>IL</t>
   </si>
@@ -449,155 +455,161 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P2"/>
+  <dimension ref="A1:Q2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="C2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="D2">
         <v>5</v>
       </c>
       <c r="E2">
         <v>4</v>
       </c>
       <c r="F2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="H2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="I2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="K2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="L2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="M2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="N2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="O2" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="P2">
+        <v>29</v>
+      </c>
+      <c r="P2" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q2">
         <v>60045</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>