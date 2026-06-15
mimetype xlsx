--- v1 (2026-05-05)
+++ v2 (2026-06-15)
@@ -12,104 +12,110 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="33">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>name</t>
   </si>
   <si>
     <t>agency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>image</t>
   </si>
   <si>
     <t>price_range</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
     <t>email</t>
   </si>
   <si>
     <t>website</t>
   </si>
   <si>
     <t>experience</t>
   </si>
   <si>
     <t>specialties</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>address_locality</t>
   </si>
   <si>
     <t>address_region</t>
   </si>
   <si>
     <t>postal_code</t>
   </si>
   <si>
     <t>https://www.zillow.com/profile/Lake-Forest-Realtor</t>
+  </si>
+  <si>
+    <t>2026-06-12T11:00:34Z</t>
   </si>
   <si>
     <t>Elizabeth Jenkins</t>
   </si>
   <si>
     <t>Coldwell Banker</t>
   </si>
   <si>
     <t>https://www.zillowstatic.com/s3/pfs/static/z-logo-default.svg</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>(847) 910-2264</t>
   </si>
   <si>
     <t>ejj6706@sbcglobal.net</t>
   </si>
   <si>
     <t>http://www.lakeforesthomessales.com</t>
   </si>
   <si>
     <t>31 years</t>
   </si>
@@ -455,59 +461,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q2"/>
+  <dimension ref="A1:R2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -515,101 +521,107 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:17">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="C2" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="D2">
+        <v>20</v>
+      </c>
+      <c r="D2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E2">
         <v>5</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4</v>
       </c>
-      <c r="F2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="H2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="I2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="J2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="K2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="L2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="M2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="N2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="O2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="P2" t="s">
-        <v>30</v>
-[...1 lines deleted...]
-      <c r="Q2">
+        <v>31</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>32</v>
+      </c>
+      <c r="R2">
         <v>60045</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>