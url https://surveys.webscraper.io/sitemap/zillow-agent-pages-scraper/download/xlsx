--- v2 (2026-06-15)
+++ v3 (2026-08-01)
@@ -71,51 +71,51 @@
   <si>
     <t>experience</t>
   </si>
   <si>
     <t>specialties</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>address_locality</t>
   </si>
   <si>
     <t>address_region</t>
   </si>
   <si>
     <t>postal_code</t>
   </si>
   <si>
     <t>https://www.zillow.com/profile/Lake-Forest-Realtor</t>
   </si>
   <si>
-    <t>2026-06-12T11:00:34Z</t>
+    <t>2026-07-14T10:23:25Z</t>
   </si>
   <si>
     <t>Elizabeth Jenkins</t>
   </si>
   <si>
     <t>Coldwell Banker</t>
   </si>
   <si>
     <t>https://www.zillowstatic.com/s3/pfs/static/z-logo-default.svg</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>(847) 910-2264</t>
   </si>
   <si>
     <t>ejj6706@sbcglobal.net</t>
   </si>
   <si>
     <t>http://www.lakeforesthomessales.com</t>
   </si>
   <si>
     <t>31 years</t>
   </si>