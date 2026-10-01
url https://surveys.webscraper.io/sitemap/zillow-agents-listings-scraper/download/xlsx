--- v4 (2026-09-11)
+++ v5 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="92">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="96">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>agent_profile_url</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>agency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>image</t>
   </si>
   <si>
@@ -80,338 +80,332 @@
   <si>
     <t>experience</t>
   </si>
   <si>
     <t>specialties</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>address_locality</t>
   </si>
   <si>
     <t>address_region</t>
   </si>
   <si>
     <t>postal_code</t>
   </si>
   <si>
     <t>https://www.zillow.com/professionals/real-estate-agent-reviews/north-chicago-il/?specialties=first-time-home-buyers</t>
   </si>
   <si>
-    <t>2026-08-28T06:16:42Z</t>
+    <t>2026-09-24T08:44:45Z</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/Pat%20Smarto</t>
+  </si>
+  <si>
+    <t>Pat Smarto</t>
+  </si>
+  <si>
+    <t>Lakes Realty Group</t>
+  </si>
+  <si>
+    <t>https://photos.zillowstatic.com/fp/86177ab3df63c40cf95b42e5879f789e-h_l.jpg</t>
+  </si>
+  <si>
+    <t>$20K-$1.5M</t>
+  </si>
+  <si>
+    <t>No sales in North Chicago</t>
+  </si>
+  <si>
+    <t>(847) 338-3848</t>
+  </si>
+  <si>
+    <t>pat@lakesrealtygroup.com</t>
+  </si>
+  <si>
+    <t>http://www.lakesrealtygroup.com/</t>
+  </si>
+  <si>
+    <t>17 Years</t>
+  </si>
+  <si>
+    <t>Buyer's Agent
+Listing Agent
+Relocation
+First Time Homebuyers
+Investment Properties
+Military/Veterans
+Luxury Homes
+Senior Communities</t>
+  </si>
+  <si>
+    <t>&lt;div type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO sc-fHjqPf bDRaAU" style="overflow: hidden;"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 eXmiAX" style="overflow: hidden;"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp QiTAM"&gt;Get to know Pat Smarto&lt;/h2&gt;&lt;p class="Text-c11n-8-107-0__sc-aiai24-0 jOQYng"&gt;Designated Managing Broker / Owner&lt;/p&gt;&lt;div class="sc-bXCLTC dgzieW"&gt;&lt;div class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm" style="word-break: break-word;"&gt;&lt;div&gt;&lt;p&gt;Welcome to Lakes Realty Group! I am Pat Smarto, the Designated Managing Broker/Owner. As a top 1% Realtor in my local association, I specialize in waterfront and second homes, and I proudly guide clients through every stage of life—from 1st-time buyers to senior lifestyle transitions, and every move in between—throughout the Chain O'Lakes area and southeastern Wisconsin.&lt;/p&gt;
+&lt;p&gt;My goal is simple: total protection for my clients. When you are buying, my thorough research ensures you negotiate the best price and avoid properties with hidden issues. For sellers, I deliver extensive online marketing and negotiate fiercely for top dollar on a contract that will actually close. With 17 years of local expertise, I am here to make your next move a success.&lt;/p&gt;
+&lt;p&gt;&lt;/p&gt;
+&lt;p&gt;&lt;a href="https://www.instagram.com/chainolakesrealtor/" target="_blank" rel="ugc nofollow noreferrer noopener"&gt;Follow Me On Instagram&lt;/a&gt;&amp;nbsp;&lt;/p&gt;
+&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Investment Properties&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Military/Veterans&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Luxury Homes&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Senior Communities&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;17 Years of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="http://www.lakesrealtygroup.com/" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL sc-hmdomO iWJtbr" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit agent website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;a href="https://www.facebook.com/LakesRealtyGroup/" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Facebook&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M30 16.08A14 14 0 1 0 13.81 30V20h-3.55v-4h3.55v-3c0-3.53 2.09-5.48 5.29-5.48a20.5 20.5 0 0 1 3.13.28v3.46h-1.76A2 2 0 0 0 18.2 13a1.7 1.7 0 0 0 0 .45V16h3.88l-.62 4h-3.27v10A14.06 14.06 0 0 0 30 16.08"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.instagram.com/chainolakesrealtor/" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Instagram&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M21 2H11a9 9 0 0 0-9 9v10a9 9 0 0 0 9 9h10a9 9 0 0 0 9-9V11a9 9 0 0 0-9-9m7 19a7 7 0 0 1-7 7H11a7 7 0 0 1-7-7V11a7 7 0 0 1 7-7h10a7 7 0 0 1 7 7Z"&gt;&lt;/path&gt;&lt;path d="M16 9a7 7 0 1 0 7 7 7 7 0 0 0-7-7m0 12a5 5 0 1 1 5-5 5 5 0 0 1-5 5"&gt;&lt;/path&gt;&lt;path d="M23.5 7a1.5 1.5 0 1 0 0 3 1.5 1.5 0 1 0 0-3"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.linkedin.com/in/patriciasmarto/" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;LinkedIn&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M28.13 2H3.87A1.87 1.87 0 0 0 2 3.87v24.26A1.87 1.87 0 0 0 3.87 30h24.26A1.87 1.87 0 0 0 30 28.13V3.87A1.87 1.87 0 0 0 28.13 2M10.29 25.89H6.08V12.5h4.21zm-2.1-15.23a2.45 2.45 0 1 1 2.46-2.45 2.45 2.45 0 0 1-2.46 2.45m17.72 15.23h-4.12v-6.48c0-1.57 0-3.5-2.2-3.5s-2.45 1.67-2.45 3.41V26H13V12.5h3.86v1.84H17a4.39 4.39 0 0 1 3.95-2.19c4.21 0 5 2.8 5 6.39z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>16 E. Grand Avenue</t>
+  </si>
+  <si>
+    <t>Fox Lake</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>2026-09-24T08:44:50Z</t>
   </si>
   <si>
     <t>https://www.zillow.com/profile/Christopher%20Miller7</t>
   </si>
   <si>
     <t>Christopher Miller</t>
   </si>
   <si>
     <t>City Habitat Realty LLC</t>
   </si>
   <si>
-    <t>https://www.zillowstatic.com/s3/pfs/static/z-logo-default.svg</t>
+    <t>https://photos.zillowstatic.com/fp/db74e0aa4ff746da93601d2781172c1e-h_l.jpg</t>
   </si>
   <si>
     <t>$239K-$870K</t>
   </si>
   <si>
-    <t>No sales in North Chicago</t>
-[...1 lines deleted...]
-  <si>
     <t>(312) 316-5292</t>
   </si>
   <si>
     <t>chris@cityhabitatchicago.com</t>
   </si>
   <si>
     <t>http://www.cmillerhomes.com</t>
   </si>
   <si>
-    <t>15 years</t>
+    <t>15 Years</t>
   </si>
   <si>
     <t>Buyer's Agent
 Listing Agent
 Relocation
 First Time Homebuyers
 Military/Veterans
 Luxury Homes
 New Construction</t>
   </si>
   <si>
-    <t>&lt;div style="overflow:hidden" type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO ProfileSectionCard__StyledCard-sc-vovvgb-0 hwivlD"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div style="overflow:hidden" class="Spacer-c11n-8-107-0__sc-17suqs2-0 eXmiAX"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp QiTAM"&gt;Get to know Christopher Miller&lt;/h2&gt;&lt;div class="GetToKnowMe__StyledLinkContainer-sc-d3463a-0 ZVqzL"&gt;&lt;div style="word-break:break-word" class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm"&gt;&lt;div&gt;&lt;p&gt;&lt;strong&gt;Preferred Homes / Professional Service&lt;/strong&gt;&lt;/p&gt;
+    <t>&lt;div style="overflow:hidden" type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO sc-fHjqPf bDRaAU"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div style="overflow:hidden" class="Spacer-c11n-8-107-0__sc-17suqs2-0 eXmiAX"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp QiTAM"&gt;Get to know Christopher Miller&lt;/h2&gt;&lt;div class="sc-bXCLTC dgzieW"&gt;&lt;div style="word-break:break-word" class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm"&gt;&lt;div&gt;&lt;p&gt;&lt;strong&gt;Preferred Homes / Professional Service&lt;/strong&gt;&lt;/p&gt;
 &lt;p&gt;&lt;a href="http://cmillerhomes.com/" target="_blank" rel="ugc nofollow noreferrer noopener"&gt; Chris Miller was born, raised and has always lived in the great city of Chicago. As a native Chicagoan, his knowledge of real estate trends, neighborhoods and great deals are second to none. Chris holds a Bachelor's in Marketing from Columbia College in Chicago, and prior to becoming a real estate broker, he was lead project manager for a Chicago-based digital marketing firm, in partnership with the Chicago Tribune.  He was also the global brand manager for a prevalent food industry brand.  He knows how to get the word out about products - AND PROPERTIES! - and he now applies marketing best practices to help clients sell and lease real estate all over Chicago.  &lt;/a&gt;&lt;/p&gt;
-&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Military/Veterans&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Luxury Homes&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;New Construction&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Speaks&lt;/span&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 kUNVWz"&gt;English, Spanish, Greek&lt;/span&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;15&lt;!-- --&gt; Year&lt;!-- --&gt;s&lt;!-- --&gt; of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="http://www.cmillerhomes.com" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL WebsiteAndSocialMedia__StyledIconLinkOutline-sc-1ky0w3y-0 cbqJu" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit &lt;!-- --&gt;agent&lt;!-- --&gt; website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;a href="https://www.facebook.com/cmillerhomes/?ref=hl" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Facebook&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M30 16.08A14 14 0 1 0 13.81 30V20h-3.55v-4h3.55v-3c0-3.53 2.09-5.48 5.29-5.48a20.5 20.5 0 0 1 3.13.28v3.46h-1.76A2 2 0 0 0 18.2 13a1.7 1.7 0 0 0 0 .45V16h3.88l-.62 4h-3.27v10A14.06 14.06 0 0 0 30 16.08"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="http://twitter.com/cmillerhomes" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;X&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M24.052 3.345h4.293l-9.38 10.721L30 28.655h-8.64l-6.768-8.848-7.743 8.848H2.553l10.033-11.467L2 3.345h8.86l6.117 8.088zm-1.507 22.74h2.379L9.567 5.78H7.014l15.53 20.305Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.linkedin.com/in/christopher-anastos-miller-01949310" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;LinkedIn&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M28.13 2H3.87A1.87 1.87 0 0 0 2 3.87v24.26A1.87 1.87 0 0 0 3.87 30h24.26A1.87 1.87 0 0 0 30 28.13V3.87A1.87 1.87 0 0 0 28.13 2M10.29 25.89H6.08V12.5h4.21zm-2.1-15.23a2.45 2.45 0 1 1 2.46-2.45 2.45 2.45 0 0 1-2.46 2.45m17.72 15.23h-4.12v-6.48c0-1.57 0-3.5-2.2-3.5s-2.45 1.67-2.45 3.41V26H13V12.5h3.86v1.84H17a4.39 4.39 0 0 1 3.95-2.19c4.21 0 5 2.8 5 6.39z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Military/Veterans&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Luxury Homes&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;New Construction&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Speaks&lt;/span&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 kUNVWz"&gt;English, Spanish, Greek&lt;/span&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;15&lt;!-- --&gt; Year&lt;!-- --&gt;s&lt;!-- --&gt; of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="http://www.cmillerhomes.com" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL sc-hmdomO iWJtbr" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit &lt;!-- --&gt;agent&lt;!-- --&gt; website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;a href="https://www.facebook.com/cmillerhomes/?ref=hl" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Facebook&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M30 16.08A14 14 0 1 0 13.81 30V20h-3.55v-4h3.55v-3c0-3.53 2.09-5.48 5.29-5.48a20.5 20.5 0 0 1 3.13.28v3.46h-1.76A2 2 0 0 0 18.2 13a1.7 1.7 0 0 0 0 .45V16h3.88l-.62 4h-3.27v10A14.06 14.06 0 0 0 30 16.08"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="http://twitter.com/cmillerhomes" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;X&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M24.052 3.345h4.293l-9.38 10.721L30 28.655h-8.64l-6.768-8.848-7.743 8.848H2.553l10.033-11.467L2 3.345h8.86l6.117 8.088zm-1.507 22.74h2.379L9.567 5.78H7.014l15.53 20.305Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.linkedin.com/in/christopher-anastos-miller-01949310" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;LinkedIn&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M28.13 2H3.87A1.87 1.87 0 0 0 2 3.87v24.26A1.87 1.87 0 0 0 3.87 30h24.26A1.87 1.87 0 0 0 30 28.13V3.87A1.87 1.87 0 0 0 28.13 2M10.29 25.89H6.08V12.5h4.21zm-2.1-15.23a2.45 2.45 0 1 1 2.46-2.45 2.45 2.45 0 0 1-2.46 2.45m17.72 15.23h-4.12v-6.48c0-1.57 0-3.5-2.2-3.5s-2.45 1.67-2.45 3.41V26H13V12.5h3.86v1.84H17a4.39 4.39 0 0 1 3.95-2.19c4.21 0 5 2.8 5 6.39z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t xml:space="preserve">7243 N Western Avenue </t>
   </si>
   <si>
     <t>Chicago</t>
   </si>
   <si>
-    <t>IL</t>
-[...2 lines deleted...]
-    <t>2026-08-28T06:16:53Z</t>
+    <t>2026-09-24T08:45:02Z</t>
   </si>
   <si>
     <t>https://www.zillow.com/profile/LisaWolfteam</t>
   </si>
   <si>
     <t>Lisa Wolf Team</t>
   </si>
   <si>
     <t>wolfpartners REAL ESTATE-KW North Shore West</t>
   </si>
   <si>
+    <t>https://photos.zillowstatic.com/fp/394a7a8a306793741f774734140fc98c-h_l.jpg</t>
+  </si>
+  <si>
     <t>$25K-$4.5M</t>
   </si>
   <si>
     <t>5 team sales in North Chicago</t>
   </si>
   <si>
     <t>(224) 888-5472</t>
   </si>
   <si>
     <t>lisa@listwithlisa.com</t>
   </si>
   <si>
     <t>http://www.lisawolfteam.com</t>
-  </si>
-[...1 lines deleted...]
-    <t>17 years</t>
   </si>
   <si>
     <t>Buyer's Agent
 Listing Agent
 Relocation
 Staging
 Property Management
 First Time Homebuyers
 Investment Properties
 Rentals</t>
   </si>
   <si>
-    <t>&lt;div style="overflow:hidden" type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO ProfileSectionCard__StyledCard-sc-vovvgb-0 hwivlD"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div style="overflow:hidden" class="Spacer-c11n-8-107-0__sc-17suqs2-0 eXmiAX"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp QiTAM"&gt;Get to know the Lisa Wolf team&lt;/h2&gt;&lt;p class="Text-c11n-8-107-0__sc-aiai24-0 jOQYng"&gt;Real Estate Broker&lt;/p&gt;&lt;div class="GetToKnowMe__StyledLinkContainer-sc-d3463a-0 ZVqzL"&gt;&lt;div style="word-break:break-word" class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm"&gt;&lt;div&gt;Having the right real estate agent means having an agent who is committed to helping you buy or sell your home with the highest level of expertise in your local market. This means also to help you in understanding each step of the buying or selling process. This commitment level has helped me build a remarkable track record of delivering results. 
+    <t>&lt;div type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO sc-fHjqPf bDRaAU" style="overflow: hidden;"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 eXmiAX" style="overflow: hidden;"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp QiTAM"&gt;Get to know the Lisa Wolf team&lt;/h2&gt;&lt;p class="Text-c11n-8-107-0__sc-aiai24-0 jOQYng"&gt;Real Estate Broker&lt;/p&gt;&lt;div class="sc-bXCLTC dgzieW"&gt;&lt;div class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm" style="word-break: break-word;"&gt;&lt;div&gt;Having the right real estate agent means having an agent who is committed to helping you buy or sell your home with the highest level of expertise in your local market. This means also to help you in understanding each step of the buying or selling process. This commitment level has helped me build a remarkable track record of delivering results. 
 &lt;br&gt; 
 &lt;br&gt;Nothing is more exciting to me than the gratifying feeling I get from helping people meet their real estate needs. You can count on me to always do what's in your best interest. I pride myself on being honest, trustworthy, and knowledgeable in the real estate market. I know how important it is to find your dream home or get the best offer for your property. Therefore I will make it my responsibility to help you achieve those goals. 
 &lt;br&gt; 
-&lt;br&gt;Whether you are an experienced investor or a first time buyer, I can help you in finding the property of your dreams. Please feel free to browse my website or let me guide you every step of the way by calling or e-mailing me to set up an appointment today.&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Staging&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Property Management&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Investment Properties&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Rentals&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;17&lt;!-- --&gt; Year&lt;!-- --&gt;s&lt;!-- --&gt; of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="http://www.lisawolfteam.com" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL WebsiteAndSocialMedia__StyledIconLinkOutline-sc-1ky0w3y-0 cbqJu" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit &lt;!-- --&gt;team&lt;!-- --&gt; website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;a href="https://www.facebook.com/wolfpartnersrealestate" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Facebook&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M30 16.08A14 14 0 1 0 13.81 30V20h-3.55v-4h3.55v-3c0-3.53 2.09-5.48 5.29-5.48a20.5 20.5 0 0 1 3.13.28v3.46h-1.76A2 2 0 0 0 18.2 13a1.7 1.7 0 0 0 0 .45V16h3.88l-.62 4h-3.27v10A14.06 14.06 0 0 0 30 16.08"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="http://twitter.com/@LisaWolfTeam" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;X&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M24.052 3.345h4.293l-9.38 10.721L30 28.655h-8.64l-6.768-8.848-7.743 8.848H2.553l10.033-11.467L2 3.345h8.86l6.117 8.088zm-1.507 22.74h2.379L9.567 5.78H7.014l15.53 20.305Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+&lt;br&gt;Whether you are an experienced investor or a first time buyer, I can help you in finding the property of your dreams. Please feel free to browse my website or let me guide you every step of the way by calling or e-mailing me to set up an appointment today.&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Staging&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Property Management&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Investment Properties&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Rentals&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;17 Years of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="http://www.lisawolfteam.com" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL sc-hmdomO iWJtbr" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit team website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;a href="https://www.facebook.com/wolfpartnersrealestate" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Facebook&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M30 16.08A14 14 0 1 0 13.81 30V20h-3.55v-4h3.55v-3c0-3.53 2.09-5.48 5.29-5.48a20.5 20.5 0 0 1 3.13.28v3.46h-1.76A2 2 0 0 0 18.2 13a1.7 1.7 0 0 0 0 .45V16h3.88l-.62 4h-3.27v10A14.06 14.06 0 0 0 30 16.08"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="http://twitter.com/@LisaWolfTeam" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;X&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M24.052 3.345h4.293l-9.38 10.721L30 28.655h-8.64l-6.768-8.848-7.743 8.848H2.553l10.033-11.467L2 3.345h8.86l6.117 8.088zm-1.507 22.74h2.379L9.567 5.78H7.014l15.53 20.305Z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>350 N. Milwaukee Avenue Suite 200</t>
   </si>
   <si>
     <t>Libertyville</t>
   </si>
   <si>
-    <t>2026-08-28T06:17:05Z</t>
-[...74 lines deleted...]
-    <t>12 years</t>
+    <t>2026-09-24T08:45:15Z</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/prentisshomes</t>
+  </si>
+  <si>
+    <t>Prentiss Grant</t>
+  </si>
+  <si>
+    <t>RE/MAX Plaza</t>
+  </si>
+  <si>
+    <t>https://photos.zillowstatic.com/fp/fd197df6d58850bac65efd9bc3327418-h_l.jpg</t>
+  </si>
+  <si>
+    <t>$35K-$715K</t>
+  </si>
+  <si>
+    <t>10 team sales in North Chicago</t>
+  </si>
+  <si>
+    <t>(224) 627-4290</t>
+  </si>
+  <si>
+    <t>prentisshomes@gmail.com</t>
+  </si>
+  <si>
+    <t>https://prentiss-grant.remax.com/</t>
+  </si>
+  <si>
+    <t>9 Years</t>
   </si>
   <si>
     <t>Buyer's Agent
 Listing Agent
 Relocation
 First Time Homebuyers
-Lot/Land</t>
-[...41 lines deleted...]
-    <t>2026-08-28T06:17:28Z</t>
+Investment Properties
+Military/Veterans
+New Construction</t>
+  </si>
+  <si>
+    <t>&lt;div style="overflow:hidden" type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO sc-fHjqPf bDRaAU"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div style="overflow:hidden" class="Spacer-c11n-8-107-0__sc-17suqs2-0 ljUexj"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp NhpNp"&gt;Get to know Team Prentiss Grant&lt;/h2&gt;&lt;p class="Text-c11n-8-107-0__sc-aiai24-0 jOQYng"&gt;Broker Associate&lt;/p&gt;&lt;div class="sc-bXCLTC dgzieW"&gt;&lt;div style="word-break:break-word" class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm"&gt;&lt;div&gt;Prentiss Grant | Licensed in Illinois &amp;amp; Wisconsin
+&lt;p&gt;Prentiss Grant is a dedicated real estate professional committed to helping buyers and sellers achieve their real estate goals with confidence. A graduate of Northern Illinois University with a degree in Business Administration, Prentiss brings a strong business foundation, local market knowledge, and a client-first approach to every transaction.&lt;/p&gt;
+&lt;p&gt;He stays informed on market trends, inventory, pricing, and recent sales to help his clients make informed decisions. Known for his integrity, responsiveness, and attention to detail, Prentiss takes pride in providing personalized guidance and making every transaction as smooth and successful as possible.&lt;/p&gt;
+&lt;p&gt;Whether you’re purchasing your first home, expanding your investment portfolio, or preparing to sell your property, Prentiss is ready to guide you every step of the way.&lt;/p&gt;
+&lt;p&gt;• Acquired Illinois Real Estate License in 2017&lt;/p&gt;
+&lt;p&gt;• Acquired Wisconsin Real Estate License in 2018 • Sold 30 properties in 2018 • Successfully sold over 4.5 million dollars of Real Estate in 2018 • Received the 100% Club Award from RE/MAX 2018&lt;/p&gt;
+&lt;p&gt;• Sold 42 properties in 2019 • Successfully sold over 5 million dollars of Real Estate in&lt;br&gt;2019 • Received the 100% Club Award from RE/MAX 2019&lt;/p&gt;
+&lt;p&gt;• Sold 50 properties in 2020 • Successfully sold over 7 million dollars of Real Estate in&lt;br&gt;2020 • Received the 100% Club Award from RE/MAX 2020&lt;/p&gt;
+&lt;p&gt;• Sold 64 properties in 2021 • Successfully sold over 12 million dollars of Real Estate&lt;br&gt;in 2021 • Received the Platinum Club Award from RE/MAX 2021&lt;/p&gt;
+&lt;p&gt;• Sold 35 properties in 2022 • Successfully sold over 8.5 million dollars of Real Estate in&lt;br&gt;2021 • Received the 100% Club Award from RE/MAX 2022&lt;/p&gt;
+&lt;p&gt;• Sold 30 properties in 2023 • Successfully sold over 8.2 million dollars of Real Estate in&lt;br&gt;2023 • Received the 100% Club Award from RE/MAX 2023 • Received the Hall of Fame from RE/MAX 2023&lt;/p&gt;
+&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Investment Properties&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Military/Veterans&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;New Construction&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;9&lt;!-- --&gt; Year&lt;!-- --&gt;s&lt;!-- --&gt; of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="https://prentiss-grant.remax.com/" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL sc-hmdomO iWJtbr" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit &lt;!-- --&gt;team&lt;!-- --&gt; website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;a href="https://www.facebook.com/PropertiesWithPrentiss" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Facebook&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M30 16.08A14 14 0 1 0 13.81 30V20h-3.55v-4h3.55v-3c0-3.53 2.09-5.48 5.29-5.48a20.5 20.5 0 0 1 3.13.28v3.46h-1.76A2 2 0 0 0 18.2 13a1.7 1.7 0 0 0 0 .45V16h3.88l-.62 4h-3.27v10A14.06 14.06 0 0 0 30 16.08"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.linkedin.com/in/prentissgrant/" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;LinkedIn&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M28.13 2H3.87A1.87 1.87 0 0 0 2 3.87v24.26A1.87 1.87 0 0 0 3.87 30h24.26A1.87 1.87 0 0 0 30 28.13V3.87A1.87 1.87 0 0 0 28.13 2M10.29 25.89H6.08V12.5h4.21zm-2.1-15.23a2.45 2.45 0 1 1 2.46-2.45 2.45 2.45 0 0 1-2.46 2.45m17.72 15.23h-4.12v-6.48c0-1.57 0-3.5-2.2-3.5s-2.45 1.67-2.45 3.41V26H13V12.5h3.86v1.84H17a4.39 4.39 0 0 1 3.95-2.19c4.21 0 5 2.8 5 6.39z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>5445 Grand Avenue Ste 200</t>
+  </si>
+  <si>
+    <t>Gurnee</t>
+  </si>
+  <si>
+    <t>2026-09-24T08:45:27Z</t>
   </si>
   <si>
     <t>https://www.zillow.com/profile/jimstarwalt</t>
   </si>
   <si>
     <t>Jim Starwalt and The Star Home Team</t>
   </si>
   <si>
     <t>Better Homes and Gardens Real Estate Star Homes</t>
   </si>
   <si>
+    <t>https://photos.zillowstatic.com/fp/47df65bdeb591d5cc669daccaab82258-h_l.jpg</t>
+  </si>
+  <si>
     <t>$15K-$2.2M</t>
   </si>
   <si>
     <t>7 team sales in North Chicago</t>
   </si>
   <si>
     <t>(224) 268-9885</t>
   </si>
   <si>
     <t>jim@bhgrestarhomes.com</t>
   </si>
   <si>
     <t>https://www.StarHomeTeam.com</t>
   </si>
   <si>
-    <t>28 years</t>
+    <t>28 Years</t>
   </si>
   <si>
     <t>Buyer's Agent
 Listing Agent
 Relocation
 Foreclosure
 First Time Homebuyers
 Investment Properties
 Military/Veterans
 Luxury Homes
 New Construction
 Senior Communities</t>
   </si>
   <si>
-    <t>&lt;div style="overflow:hidden" type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO ProfileSectionCard__StyledCard-sc-vovvgb-0 hwivlD"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div style="overflow:hidden" class="Spacer-c11n-8-107-0__sc-17suqs2-0 ljUexj"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp NhpNp"&gt;Get to know The Star Home Team&lt;/h2&gt;&lt;p class="Text-c11n-8-107-0__sc-aiai24-0 jOQYng"&gt;Broker Owner&lt;/p&gt;&lt;div class="GetToKnowMe__StyledLinkContainer-sc-d3463a-0 ZVqzL"&gt;&lt;div style="word-break:break-word" class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm"&gt;&lt;div&gt;&lt;p&gt;The Star Home Team Experience&lt;/p&gt;
-&lt;p&gt;With a track record of excellence and years of expertise, we're committed to delivering tangible results in real estate. Our journey has seen us assist over 3,000 clients in Illinois and Wisconsin, a number that continues to grow.&lt;/p&gt;
+    <t>&lt;div style="overflow:hidden" type="main" class="StyledCard-c11n-8-107-0__sc-1w6p0lv-0 jpCzTO sc-fHjqPf bDRaAU"&gt;&lt;div class="Spacer-c11n-8-107-0__sc-17suqs2-0 hkgMev"&gt;&lt;/div&gt;&lt;div style="overflow:hidden" class="Spacer-c11n-8-107-0__sc-17suqs2-0 ljUexj"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 kGfiyL"&gt;&lt;h2 data-c11n-component="Heading" data-c11n-version="10.16.0" class="c11n dtRrGp NhpNp"&gt;Get to know The Star Home Team&lt;/h2&gt;&lt;p class="Text-c11n-8-107-0__sc-aiai24-0 jOQYng"&gt;Broker Owner&lt;/p&gt;&lt;div class="sc-bXCLTC dgzieW"&gt;&lt;div style="word-break:break-word" class="Text-c11n-8-107-0__sc-aiai24-0 sc-imWYAI kUNVWz lfOnUm"&gt;&lt;div&gt;&lt;p&gt;The Star Home Team Experience&lt;/p&gt;
+&lt;p&gt;With a track record of excellence and years of expertise, we're committed to delivering tangible results in real estate. Our journey has seen us assist over 4,000 clients in Illinois and Wisconsin, a number that continues to grow.&lt;/p&gt;
 &lt;p&gt;For sellers, we offer comprehensive guidance, educating them on the selling process and the local real estate landscape. We emphasize teamwork from listing to closing, ensuring a smooth and informed journey.&lt;/p&gt;
 &lt;p&gt;As buyer's agents, we prioritize understanding our clients' needs, goals, and timelines. Our approach involves thorough property research, personalized home tours, and adept negotiation, culminating in a successful closing.&lt;/p&gt;
 &lt;p&gt;Choosing The Star Home Team means accessing dedicated guidance and unwavering support throughout your buying or selling journey. Our expertise, coupled with advanced resources and technology, ensures a difference-making experience.&lt;/p&gt;
 &lt;p&gt;Discover more about The Star Home Teamat &lt;a href="http://www.starhometeam.com/" target="_blank" rel="ugc nofollow noreferrer noopener"&gt;www.StarHomeTeam.com&lt;/a&gt; .&lt;/p&gt;
 &lt;p&gt;Illinois | Wisconsin | Sellers | Buyers | Relocation | Short Sales | Rentals&lt;/p&gt;
 &lt;p&gt;About Jim Starwalt&lt;/p&gt;
 &lt;p&gt;Jim Starwalt, the Broker Owner of Better Homes and Gardens Real Estate Star Homes and the leader of The Star Home Team, brings over 25 years of real estate experience to the table. Throughout his career, Jim has consistently ranked among the top agents, demonstrating his commitment to providing clients with unparalleled real estate knowledge and advice.&lt;/p&gt;
 &lt;p&gt;Through his partnership with Better Homes and Gardens Real Estate, Jim has established a company that upholds values of professionalism, integrity, reliability, and commitment.&lt;/p&gt;
 &lt;p&gt;His focus on fostering relationships and contributing to the community in Grayslake,&lt;br&gt;Illinois, is a testament to his dedication beyond transactions.&lt;/p&gt;
 &lt;p&gt;In addition to his numerous real estate designations and awards, Jim is a licensed instructor for real estate pre-licensing and continuing education classes in the state. His passion for education and expertise in the field further exemplify his dedication to&lt;br&gt;serving clients and his community.&lt;/p&gt;
-&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Foreclosure&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Investment Properties&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Military/Veterans&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Luxury Homes&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;New Construction&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Senior Communities&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;28&lt;!-- --&gt; Year&lt;!-- --&gt;s&lt;!-- --&gt; of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="https://www.StarHomeTeam.com" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL WebsiteAndSocialMedia__StyledIconLinkOutline-sc-1ky0w3y-0 cbqJu" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit &lt;!-- --&gt;team&lt;!-- --&gt; website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;a href="https://www.facebook.com/TheStarHomeTeam" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Facebook&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M30 16.08A14 14 0 1 0 13.81 30V20h-3.55v-4h3.55v-3c0-3.53 2.09-5.48 5.29-5.48a20.5 20.5 0 0 1 3.13.28v3.46h-1.76A2 2 0 0 0 18.2 13a1.7 1.7 0 0 0 0 .45V16h3.88l-.62 4h-3.27v10A14.06 14.06 0 0 0 30 16.08"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.instagram.com/thestarhometeam/" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Instagram&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M21 2H11a9 9 0 0 0-9 9v10a9 9 0 0 0 9 9h10a9 9 0 0 0 9-9V11a9 9 0 0 0-9-9m7 19a7 7 0 0 1-7 7H11a7 7 0 0 1-7-7V11a7 7 0 0 1 7-7h10a7 7 0 0 1 7 7Z"&gt;&lt;/path&gt;&lt;path d="M16 9a7 7 0 1 0 7 7 7 7 0 0 0-7-7m0 12a5 5 0 1 1 5-5 5 5 0 0 1-5 5"&gt;&lt;/path&gt;&lt;path d="M23.5 7a1.5 1.5 0 1 0 0 3 1.5 1.5 0 1 0 0-3"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.tiktok.com/@thestarhometeam" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Tik Tok&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M27.988 9.01a6.77 6.77 0 0 1-4.16-1.424 7.1 7.1 0 0 1-2.616-4.263A7.3 7.3 0 0 1 21.079 2h-4.46v12.492l-.006 6.843c0 1.83-1.162 3.38-2.773 3.926a3.96 3.96 0 0 1-3.345-.377 4.16 4.16 0 0 1-1.973-3.487c-.034-2.313 1.79-4.199 4.045-4.199.445 0 .873.075 1.273.21v-4.641a8.6 8.6 0 0 0-1.286-.098c-2.468 0-4.777 1.052-6.427 2.947a8.7 8.7 0 0 0-2.11 5.173c-.152 2.516.746 4.908 2.489 6.673A8.42 8.42 0 0 0 12.555 30a8.45 8.45 0 0 0 6.048-2.538 8.66 8.66 0 0 0 2.505-6.092l-.024-10.218a11.2 11.2 0 0 0 2.506 1.498 11 11 0 0 0 4.41.911V9.01z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.youtube.com/@TheStarHomeTeam" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;YouTube&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M31.334 8.165a4.01 4.01 0 0 0-2.83-2.83C26.007 4.668 16 4.668 16 4.668s-10.007 0-12.502.669A4.01 4.01 0 0 0 .67 8.165C0 10.659 0 15.867 0 15.867s0 5.208.67 7.703a4.01 4.01 0 0 0 2.828 2.829c2.495.669 12.502.669 12.502.669s10.007 0 12.502-.67a4.01 4.01 0 0 0 2.829-2.828C32 21.075 32 15.867 32 15.867s0-5.208-.67-7.702zM12.799 20.667v-9.6l8.314 4.8z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.linkedin.com/company/starhomes/" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;LinkedIn&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M28.13 2H3.87A1.87 1.87 0 0 0 2 3.87v24.26A1.87 1.87 0 0 0 3.87 30h24.26A1.87 1.87 0 0 0 30 28.13V3.87A1.87 1.87 0 0 0 28.13 2M10.29 25.89H6.08V12.5h4.21zm-2.1-15.23a2.45 2.45 0 1 1 2.46-2.45 2.45 2.45 0 0 1-2.46 2.45m17.72 15.23h-4.12v-6.48c0-1.57 0-3.5-2.2-3.5s-2.45 1.67-2.45 3.41V26H13V12.5h3.86v1.84H17a4.39 4.39 0 0 1 3.95-2.19c4.21 0 5 2.8 5 6.39z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+&lt;/div&gt;&lt;button aria-expanded="true" type="button" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 ljkRvY"&gt;Show less&lt;/button&gt;&lt;/div&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 emhPJV"&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cmYwHi"&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 eAnUVi"&gt;Specialties&lt;/span&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 cODYkK"&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Buyer's Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Listing Agent&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Relocation&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Foreclosure&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;First Time Homebuyers&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Investment Properties&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Military/Veterans&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Luxury Homes&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;New Construction&lt;/span&gt;&lt;span class="StyledTag-c11n-8-107-0__sc-1stu7t-0 iilNUJ"&gt;Senior Communities&lt;/span&gt;&lt;/div&gt;&lt;/div&gt;&lt;span class="Text-c11n-8-107-0__sc-aiai24-0 gOSOFV"&gt;28&lt;!-- --&gt; Year&lt;!-- --&gt;s&lt;!-- --&gt; of experience&lt;/span&gt;&lt;/div&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 hWTFrM"&gt;&lt;a href="https://www.StarHomeTeam.com" target="_blank" class="StyledTextButton-c11n-8-107-0__sc-1nwmfqo-0 dLRerX"&gt;&lt;span class="TextButtonIcon-c11n-8-107-0__sc-1penltx-0 MnKol"&gt;&lt;svg viewBox="0 0 32 32" aria-hidden="true" class="Icon-c11n-8-107-0__sc-13llmml-0 txZXL sc-hmdomO iWJtbr" focusable="false" role="img"&gt;&lt;g stroke="none"&gt;&lt;path d="M17.68,21.21a6.68,6.68,0,0,1-4.72-2,1,1,0,0,1,0-1.41,1,1,0,0,1,1.42,0,4.68,4.68,0,0,0,6.61,0L25.85,13a4.67,4.67,0,1,0-6.6-6.6l-2,2A1,1,0,0,1,15.83,7l2-2a6.68,6.68,0,0,1,9.44,9.44L22.4,19.25A6.66,6.66,0,0,1,17.68,21.21Z"&gt;&lt;/path&gt;&lt;path d="M8.89,30A6.68,6.68,0,0,1,4.17,18.61L9,13.75a6.67,6.67,0,0,1,9.43,0,1,1,0,0,1,0,1.41,1,1,0,0,1-1.41,0,4.68,4.68,0,0,0-6.61,0L5.59,20a4.67,4.67,0,1,0,6.6,6.6l2-2A1,1,0,0,1,15.61,26l-2,2A6.65,6.65,0,0,1,8.89,30Z"&gt;&lt;/path&gt;&lt;/g&gt;&lt;/svg&gt;&lt;/span&gt;Visit &lt;!-- --&gt;team&lt;!-- --&gt; website&lt;/a&gt;&lt;div class="Flex-c11n-8-107-0__sc-n94bjd-0 fzQQQQ"&gt;&lt;a href="https://www.facebook.com/TheStarHomeTeam" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Facebook&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M30 16.08A14 14 0 1 0 13.81 30V20h-3.55v-4h3.55v-3c0-3.53 2.09-5.48 5.29-5.48a20.5 20.5 0 0 1 3.13.28v3.46h-1.76A2 2 0 0 0 18.2 13a1.7 1.7 0 0 0 0 .45V16h3.88l-.62 4h-3.27v10A14.06 14.06 0 0 0 30 16.08"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.instagram.com/thestarhometeam/" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Instagram&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M21 2H11a9 9 0 0 0-9 9v10a9 9 0 0 0 9 9h10a9 9 0 0 0 9-9V11a9 9 0 0 0-9-9m7 19a7 7 0 0 1-7 7H11a7 7 0 0 1-7-7V11a7 7 0 0 1 7-7h10a7 7 0 0 1 7 7Z"&gt;&lt;/path&gt;&lt;path d="M16 9a7 7 0 1 0 7 7 7 7 0 0 0-7-7m0 12a5 5 0 1 1 5-5 5 5 0 0 1-5 5"&gt;&lt;/path&gt;&lt;path d="M23.5 7a1.5 1.5 0 1 0 0 3 1.5 1.5 0 1 0 0-3"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.tiktok.com/@thestarhometeam" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;Tik Tok&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M27.988 9.01a6.77 6.77 0 0 1-4.16-1.424 7.1 7.1 0 0 1-2.616-4.263A7.3 7.3 0 0 1 21.079 2h-4.46v12.492l-.006 6.843c0 1.83-1.162 3.38-2.773 3.926a3.96 3.96 0 0 1-3.345-.377 4.16 4.16 0 0 1-1.973-3.487c-.034-2.313 1.79-4.199 4.045-4.199.445 0 .873.075 1.273.21v-4.641a8.6 8.6 0 0 0-1.286-.098c-2.468 0-4.777 1.052-6.427 2.947a8.7 8.7 0 0 0-2.11 5.173c-.152 2.516.746 4.908 2.489 6.673A8.42 8.42 0 0 0 12.555 30a8.45 8.45 0 0 0 6.048-2.538 8.66 8.66 0 0 0 2.505-6.092l-.024-10.218a11.2 11.2 0 0 0 2.506 1.498 11 11 0 0 0 4.41.911V9.01z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.youtube.com/@TheStarHomeTeam" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;YouTube&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M31.334 8.165a4.01 4.01 0 0 0-2.83-2.83C26.007 4.668 16 4.668 16 4.668s-10.007 0-12.502.669A4.01 4.01 0 0 0 .67 8.165C0 10.659 0 15.867 0 15.867s0 5.208.67 7.703a4.01 4.01 0 0 0 2.828 2.829c2.495.669 12.502.669 12.502.669s10.007 0 12.502-.67a4.01 4.01 0 0 0 2.829-2.828C32 21.075 32 15.867 32 15.867s0-5.208-.67-7.702zM12.799 20.667v-9.6l8.314 4.8z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;a href="https://www.linkedin.com/company/starhomes/" rel="noreferrer" target="_blank" data-c11n-component="IconButton" data-c11n-version="10.16.0" class="c11n bYPztT bZRhvx fEVEmD bYPznK jTWvec kmTZWP TFoJD RaOYz hFqtSP fCNSxd jZWIEw eDqUwq eDqUwF dbovWH bgzzuo eDIQan eXtrFG cNQqrc fQFUId ivevEs lkRlrm cMsOtS"&gt;&lt;span class="c11n mBgaT" data-c11n-component="VisuallyHidden" data-c11n-version="10.16.0"&gt;LinkedIn&lt;/span&gt;&lt;svg xmlns="http://www.w3.org/2000/svg" aria-hidden="true" viewBox="0 0 32 32" class="c11n fEVEmD jmzEDN jlgnYi cvNDIj xULTa xULSR" data-c11n-component="Icon" data-c11n-version="10.16.0" focusable="false" role="img"&gt;&lt;path d="M28.13 2H3.87A1.87 1.87 0 0 0 2 3.87v24.26A1.87 1.87 0 0 0 3.87 30h24.26A1.87 1.87 0 0 0 30 28.13V3.87A1.87 1.87 0 0 0 28.13 2M10.29 25.89H6.08V12.5h4.21zm-2.1-15.23a2.45 2.45 0 1 1 2.46-2.45 2.45 2.45 0 0 1-2.46 2.45m17.72 15.23h-4.12v-6.48c0-1.57 0-3.5-2.2-3.5s-2.45 1.67-2.45 3.41V26H13V12.5h3.86v1.84H17a4.39 4.39 0 0 1 3.95-2.19c4.21 0 5 2.8 5 6.39z"&gt;&lt;/path&gt;&lt;/svg&gt;&lt;/a&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>783 Barron Blvd</t>
   </si>
   <si>
     <t>Grayslake</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -814,347 +808,347 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
         <v>5</v>
       </c>
       <c r="G2">
-        <v>105</v>
+        <v>60</v>
       </c>
       <c r="H2" t="s">
         <v>26</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
       <c r="J2">
-        <v>1</v>
+        <v>36</v>
       </c>
       <c r="K2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="s">
         <v>29</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2" t="s">
         <v>31</v>
       </c>
       <c r="O2" t="s">
         <v>32</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" t="s">
         <v>35</v>
       </c>
       <c r="S2" t="s">
         <v>36</v>
       </c>
       <c r="T2" t="s">
         <v>37</v>
       </c>
       <c r="U2">
-        <v>60645</v>
+        <v>60020</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3" t="s">
         <v>38</v>
       </c>
       <c r="C3" t="s">
         <v>39</v>
       </c>
       <c r="D3" t="s">
         <v>40</v>
       </c>
       <c r="E3" t="s">
         <v>41</v>
       </c>
       <c r="F3">
         <v>5</v>
       </c>
       <c r="G3">
-        <v>153</v>
+        <v>105</v>
       </c>
       <c r="H3" t="s">
-        <v>26</v>
+        <v>42</v>
       </c>
       <c r="I3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J3">
-        <v>222</v>
+        <v>1</v>
       </c>
       <c r="K3" t="s">
-        <v>43</v>
+        <v>28</v>
       </c>
       <c r="L3" t="s">
         <v>44</v>
       </c>
       <c r="M3" t="s">
         <v>45</v>
       </c>
       <c r="N3" t="s">
         <v>46</v>
       </c>
       <c r="O3" t="s">
         <v>47</v>
       </c>
       <c r="P3" t="s">
         <v>48</v>
       </c>
       <c r="Q3" t="s">
         <v>49</v>
       </c>
       <c r="R3" t="s">
         <v>50</v>
       </c>
       <c r="S3" t="s">
         <v>51</v>
       </c>
       <c r="T3" t="s">
         <v>37</v>
       </c>
       <c r="U3">
-        <v>60048</v>
+        <v>60645</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
         <v>21</v>
       </c>
       <c r="B4" t="s">
         <v>52</v>
       </c>
       <c r="C4" t="s">
         <v>53</v>
       </c>
       <c r="D4" t="s">
         <v>54</v>
       </c>
       <c r="E4" t="s">
         <v>55</v>
       </c>
       <c r="F4">
         <v>5</v>
       </c>
       <c r="G4">
-        <v>184</v>
+        <v>153</v>
       </c>
       <c r="H4" t="s">
-        <v>26</v>
+        <v>56</v>
       </c>
       <c r="I4" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="J4">
-        <v>41</v>
+        <v>223</v>
       </c>
       <c r="K4" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="L4" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="M4" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="N4" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="O4" t="s">
-        <v>61</v>
+        <v>32</v>
       </c>
       <c r="P4" t="s">
         <v>62</v>
       </c>
       <c r="Q4" t="s">
         <v>63</v>
       </c>
       <c r="R4" t="s">
         <v>64</v>
       </c>
       <c r="S4" t="s">
-        <v>36</v>
+        <v>65</v>
       </c>
       <c r="T4" t="s">
         <v>37</v>
       </c>
       <c r="U4">
-        <v>60614</v>
+        <v>60048</v>
       </c>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
         <v>21</v>
       </c>
       <c r="B5" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C5" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D5" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E5" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F5">
-        <v>4.9</v>
+        <v>5</v>
       </c>
       <c r="G5">
-        <v>63</v>
+        <v>92</v>
       </c>
       <c r="H5" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="I5" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="J5">
-        <v>12</v>
+        <v>48</v>
       </c>
       <c r="K5" t="s">
-        <v>28</v>
+        <v>72</v>
       </c>
       <c r="L5" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="M5" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
       <c r="N5" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="O5" t="s">
-        <v>73</v>
+        <v>76</v>
       </c>
       <c r="P5" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="Q5" t="s">
-        <v>75</v>
+        <v>78</v>
       </c>
       <c r="R5" t="s">
-        <v>76</v>
+        <v>79</v>
       </c>
       <c r="S5" t="s">
-        <v>77</v>
+        <v>80</v>
       </c>
       <c r="T5" t="s">
         <v>37</v>
       </c>
       <c r="U5">
-        <v>60115</v>
+        <v>60031</v>
       </c>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6" t="s">
-        <v>78</v>
+        <v>81</v>
       </c>
       <c r="C6" t="s">
-        <v>79</v>
+        <v>82</v>
       </c>
       <c r="D6" t="s">
-        <v>80</v>
+        <v>83</v>
       </c>
       <c r="E6" t="s">
-        <v>81</v>
+        <v>84</v>
       </c>
       <c r="F6">
         <v>4.9</v>
       </c>
       <c r="G6">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="H6" t="s">
-        <v>26</v>
+        <v>85</v>
       </c>
       <c r="I6" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="J6">
-        <v>392</v>
+        <v>397</v>
       </c>
       <c r="K6" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="L6" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
       <c r="M6" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="N6" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="O6" t="s">
-        <v>87</v>
+        <v>91</v>
       </c>
       <c r="P6" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="Q6" t="s">
-        <v>89</v>
+        <v>93</v>
       </c>
       <c r="R6" t="s">
-        <v>90</v>
+        <v>94</v>
       </c>
       <c r="S6" t="s">
-        <v>91</v>
+        <v>95</v>
       </c>
       <c r="T6" t="s">
         <v>37</v>
       </c>
       <c r="U6">
         <v>60030</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>