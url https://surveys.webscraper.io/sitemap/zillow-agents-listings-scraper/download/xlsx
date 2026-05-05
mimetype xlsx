--- v0 (2026-03-24)
+++ v1 (2026-05-05)
@@ -12,304 +12,161 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>agent_profile_url</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>agency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>image</t>
   </si>
   <si>
     <t>price_range</t>
   </si>
   <si>
     <t>team_sales</t>
   </si>
   <si>
     <t>team_sales_location</t>
   </si>
   <si>
     <t>phone_number</t>
   </si>
   <si>
+    <t>email</t>
+  </si>
+  <si>
     <t>website</t>
   </si>
   <si>
     <t>experience</t>
   </si>
   <si>
     <t>specialties</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>address_locality</t>
   </si>
   <si>
     <t>address_region</t>
   </si>
   <si>
     <t>postal_code</t>
   </si>
   <si>
     <t>https://www.zillow.com/professionals/real-estate-agent-reviews/north-chicago-il/?specialties=first-time-home-buyers</t>
   </si>
   <si>
     <t>https://www.zillow.com/profile/Lake-Forest-Realtor</t>
   </si>
   <si>
     <t>Elizabeth Jenkins</t>
   </si>
   <si>
     <t>Coldwell Banker</t>
   </si>
   <si>
     <t>https://www.zillowstatic.com/s3/pfs/static/z-logo-default.svg</t>
   </si>
   <si>
     <t>-</t>
   </si>
   <si>
     <t>No sales in North Chicago</t>
   </si>
   <si>
     <t>(847) 910-2264</t>
+  </si>
+  <si>
+    <t>ejj6706@sbcglobal.net</t>
   </si>
   <si>
     <t>http://www.lakeforesthomessales.com</t>
   </si>
   <si>
     <t>31 years</t>
   </si>
   <si>
     <t>Buyer's Agent
 Listing Agent
 Relocation
 First Time Homebuyers</t>
   </si>
   <si>
     <t>Executive relocations, first time buyers, accredited buyers agent, listing specialist.</t>
   </si>
   <si>
     <t>280 East Deerpath</t>
   </si>
   <si>
     <t>Lake Forest</t>
   </si>
   <si>
     <t>IL</t>
-  </si>
-[...147 lines deleted...]
-    <t>Antioch</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -613,59 +470,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:S6"/>
+  <dimension ref="A1:T2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:19">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -679,326 +536,111 @@
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
     </row>
-    <row r="2" spans="1:19">
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B2" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="C2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="D2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="E2">
         <v>5</v>
       </c>
       <c r="F2">
         <v>4</v>
       </c>
       <c r="G2" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="H2" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="J2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="K2" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="L2" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="M2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="N2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O2" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P2" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="Q2" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="R2" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="S2">
+        <v>34</v>
+      </c>
+      <c r="S2" t="s">
+        <v>35</v>
+      </c>
+      <c r="T2">
         <v>60045</v>
-      </c>
-[...219 lines deleted...]
-        <v>60002</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">