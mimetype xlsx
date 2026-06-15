--- v1 (2026-05-05)
+++ v2 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>agent_profile_url</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>agency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>image</t>
   </si>
   <si>
     <t>price_range</t>
   </si>
   <si>
     <t>team_sales</t>
   </si>
   <si>
     <t>team_sales_location</t>
@@ -77,96 +80,262 @@
   <si>
     <t>experience</t>
   </si>
   <si>
     <t>specialties</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>address_locality</t>
   </si>
   <si>
     <t>address_region</t>
   </si>
   <si>
     <t>postal_code</t>
   </si>
   <si>
     <t>https://www.zillow.com/professionals/real-estate-agent-reviews/north-chicago-il/?specialties=first-time-home-buyers</t>
   </si>
   <si>
-    <t>https://www.zillow.com/profile/Lake-Forest-Realtor</t>
+    <t>2026-06-15T05:14:18Z</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/chrispaul5140</t>
+  </si>
+  <si>
+    <t>Christopher Paul</t>
+  </si>
+  <si>
+    <t>Keller Williams</t>
+  </si>
+  <si>
+    <t>https://www.zillowstatic.com/s3/pfs/static/z-logo-default.svg</t>
+  </si>
+  <si>
+    <t>$94K-$1.6M</t>
+  </si>
+  <si>
+    <t>No sales in North Chicago</t>
+  </si>
+  <si>
+    <t>(847) 345-9440</t>
+  </si>
+  <si>
+    <t>christopher.paul@redfin.com</t>
+  </si>
+  <si>
+    <t>http://gcpropertygroup.com</t>
+  </si>
+  <si>
+    <t>21 years</t>
+  </si>
+  <si>
+    <t>Buyer's Agent
+Listing Agent
+Relocation
+First Time Homebuyers
+Investment Properties
+Rentals</t>
+  </si>
+  <si>
+    <t>Having the right real estate agent means having an agent who is committed to helping you buy or sell your home with the highest level of expertise in your local market. This means also to help you in understanding each step of the buying or selling process. This commitment level has helped me build a remarkable track record of delivering results.&lt;br/&gt;&lt;br/&gt;Nothing is more exciting to me than the gratifying feeling I get from helping people meet their real estate needs. You can count on me to always do what's in your best interest. I pride myself on being honest, trustworthy, and knowledgeable in the real estate market. I know how important it is to find your dream home or get the best offer for your property. Therefore I will make it my responsibility to help you achieve those goals.&lt;br/&gt;&lt;br/&gt;Whether you are an experienced investor or a first time buyer, I can help you in finding the property of your dreams. Please feel free to browse my website or let me guide you every step of the way by calling or e-mailing me to set up an appointment today.</t>
+  </si>
+  <si>
+    <t>320 N Milwaukee Ave</t>
+  </si>
+  <si>
+    <t>Libertyville</t>
+  </si>
+  <si>
+    <t>IL</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:08:12Z</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/Lake%20Forest%20Realtor</t>
   </si>
   <si>
     <t>Elizabeth Jenkins</t>
   </si>
   <si>
     <t>Coldwell Banker</t>
   </si>
   <si>
-    <t>https://www.zillowstatic.com/s3/pfs/static/z-logo-default.svg</t>
-[...1 lines deleted...]
-  <si>
     <t>-</t>
-  </si>
-[...1 lines deleted...]
-    <t>No sales in North Chicago</t>
   </si>
   <si>
     <t>(847) 910-2264</t>
   </si>
   <si>
     <t>ejj6706@sbcglobal.net</t>
   </si>
   <si>
     <t>http://www.lakeforesthomessales.com</t>
   </si>
   <si>
     <t>31 years</t>
   </si>
   <si>
     <t>Buyer's Agent
 Listing Agent
 Relocation
 First Time Homebuyers</t>
   </si>
   <si>
     <t>Executive relocations, first time buyers, accredited buyers agent, listing specialist.</t>
   </si>
   <si>
     <t>280 East Deerpath</t>
   </si>
   <si>
     <t>Lake Forest</t>
   </si>
   <si>
-    <t>IL</t>
+    <t>2026-06-15T05:09:58Z</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/Hupperich</t>
+  </si>
+  <si>
+    <t>Tricia Hupperich</t>
+  </si>
+  <si>
+    <t>Remax Suburban</t>
+  </si>
+  <si>
+    <t>(847) 650-8686</t>
+  </si>
+  <si>
+    <t>phupperich@comcast.net</t>
+  </si>
+  <si>
+    <t>http://triciahupperich.com</t>
+  </si>
+  <si>
+    <t>35 years</t>
+  </si>
+  <si>
+    <t>444 S Rand Road</t>
+  </si>
+  <si>
+    <t>Lake Zurich</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:10:38Z</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/mavenmedia</t>
+  </si>
+  <si>
+    <t>Maven at Compass</t>
+  </si>
+  <si>
+    <t>Compass</t>
+  </si>
+  <si>
+    <t>(262) 613-8985</t>
+  </si>
+  <si>
+    <t>maven@compass.com</t>
+  </si>
+  <si>
+    <t>http://www.livechi.tv</t>
+  </si>
+  <si>
+    <t>7 years</t>
+  </si>
+  <si>
+    <t>Buyer's Agent
+Listing Agent
+Property Management
+Vacation / Short-term Rentals
+First Time Homebuyers
+Investment Properties
+Rentals
+New Construction</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Finding a place to call home can be daunting. Whether you are renting, buying your first home, moving to a larger home, or seeking an investment property; you'll need expertise by your side to help you navigate the millions of options out there. Maybe you need to sell your first condo before you can purchase a single-family home, or conversely, you may be looking to downsize from a large single-family home in the suburbs to a condo in the city. Whatever your needs include; you'll need an expert to assist with the complex processes that surround these transactions. With Maven, you'll have a dedicated team of expert agents established in every facet of real estate. By each focusing on a different niche of property, we can provide a wide array of expertise across all markets. As your full-service real estate team, we're here to provide a turn-key solution for all of your needs.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>20 W. Kinzie, 15th Floor</t>
+  </si>
+  <si>
+    <t>Chicago</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:10:53Z</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/Stan%20Sorenson</t>
+  </si>
+  <si>
+    <t>Stanley Sorenson</t>
+  </si>
+  <si>
+    <t>RE/MAX Plaza</t>
+  </si>
+  <si>
+    <t>$155K-$660K</t>
+  </si>
+  <si>
+    <t>9 sales in North Chicago</t>
+  </si>
+  <si>
+    <t>(847) 951-7505</t>
+  </si>
+  <si>
+    <t>stan.sorenson@comcast.net</t>
+  </si>
+  <si>
+    <t>https://stan-sorenson.remax.com/</t>
+  </si>
+  <si>
+    <t>22 years</t>
+  </si>
+  <si>
+    <t>Buyer's Agent
+Listing Agent
+Relocation
+Foreclosure
+Property Management
+First Time Homebuyers
+Investment Properties
+Rentals</t>
+  </si>
+  <si>
+    <t>5445 Grand Avenue Suite 200</t>
+  </si>
+  <si>
+    <t>Gurnee</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -470,59 +639,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:T2"/>
+  <dimension ref="A1:U6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:20">
+    <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -539,108 +708,365 @@
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="2" spans="1:20">
+    <row r="2" spans="1:21">
       <c r="A2" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" t="s">
+        <v>22</v>
+      </c>
+      <c r="C2" t="s">
+        <v>23</v>
+      </c>
+      <c r="D2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E2" t="s">
+        <v>25</v>
+      </c>
+      <c r="F2">
+        <v>4.9</v>
+      </c>
+      <c r="G2">
         <v>20</v>
       </c>
-      <c r="B2" t="s">
+      <c r="H2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I2" t="s">
+        <v>27</v>
+      </c>
+      <c r="J2">
+        <v>39</v>
+      </c>
+      <c r="K2" t="s">
+        <v>28</v>
+      </c>
+      <c r="L2" t="s">
+        <v>29</v>
+      </c>
+      <c r="M2" t="s">
+        <v>30</v>
+      </c>
+      <c r="N2" t="s">
+        <v>31</v>
+      </c>
+      <c r="O2" t="s">
+        <v>32</v>
+      </c>
+      <c r="P2" t="s">
+        <v>33</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>34</v>
+      </c>
+      <c r="R2" t="s">
+        <v>35</v>
+      </c>
+      <c r="S2" t="s">
+        <v>36</v>
+      </c>
+      <c r="T2" t="s">
+        <v>37</v>
+      </c>
+      <c r="U2">
+        <v>60089</v>
+      </c>
+    </row>
+    <row r="3" spans="1:21">
+      <c r="A3" t="s">
         <v>21</v>
       </c>
-      <c r="C2" t="s">
-[...5 lines deleted...]
-      <c r="E2">
+      <c r="B3" t="s">
+        <v>38</v>
+      </c>
+      <c r="C3" t="s">
+        <v>39</v>
+      </c>
+      <c r="D3" t="s">
+        <v>40</v>
+      </c>
+      <c r="E3" t="s">
+        <v>41</v>
+      </c>
+      <c r="F3">
         <v>5</v>
       </c>
-      <c r="F2">
+      <c r="G3">
         <v>4</v>
       </c>
-      <c r="G2" t="s">
-[...5 lines deleted...]
-      <c r="J2" t="s">
+      <c r="H3" t="s">
         <v>26</v>
       </c>
-      <c r="K2" t="s">
-[...2 lines deleted...]
-      <c r="L2" t="s">
+      <c r="I3" t="s">
+        <v>42</v>
+      </c>
+      <c r="K3" t="s">
         <v>28</v>
       </c>
-      <c r="M2" t="s">
-[...11 lines deleted...]
-      <c r="Q2" t="s">
+      <c r="L3" t="s">
+        <v>43</v>
+      </c>
+      <c r="M3" t="s">
+        <v>44</v>
+      </c>
+      <c r="N3" t="s">
+        <v>45</v>
+      </c>
+      <c r="O3" t="s">
+        <v>46</v>
+      </c>
+      <c r="P3" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>48</v>
+      </c>
+      <c r="R3" t="s">
+        <v>49</v>
+      </c>
+      <c r="S3" t="s">
+        <v>50</v>
+      </c>
+      <c r="T3" t="s">
+        <v>37</v>
+      </c>
+      <c r="U3">
+        <v>60045</v>
+      </c>
+    </row>
+    <row r="4" spans="1:21">
+      <c r="A4" t="s">
+        <v>21</v>
+      </c>
+      <c r="B4" t="s">
+        <v>51</v>
+      </c>
+      <c r="C4" t="s">
+        <v>52</v>
+      </c>
+      <c r="D4" t="s">
+        <v>53</v>
+      </c>
+      <c r="E4" t="s">
+        <v>54</v>
+      </c>
+      <c r="F4">
+        <v>5</v>
+      </c>
+      <c r="G4">
+        <v>72</v>
+      </c>
+      <c r="H4" t="s">
+        <v>26</v>
+      </c>
+      <c r="I4" t="s">
+        <v>42</v>
+      </c>
+      <c r="K4" t="s">
+        <v>28</v>
+      </c>
+      <c r="L4" t="s">
+        <v>55</v>
+      </c>
+      <c r="M4" t="s">
+        <v>56</v>
+      </c>
+      <c r="N4" t="s">
+        <v>57</v>
+      </c>
+      <c r="O4" t="s">
+        <v>58</v>
+      </c>
+      <c r="P4" t="s">
         <v>33</v>
       </c>
-      <c r="R2" t="s">
+      <c r="Q4" t="s">
         <v>34</v>
       </c>
-      <c r="S2" t="s">
-[...3 lines deleted...]
-        <v>60045</v>
+      <c r="R4" t="s">
+        <v>59</v>
+      </c>
+      <c r="S4" t="s">
+        <v>60</v>
+      </c>
+      <c r="T4" t="s">
+        <v>37</v>
+      </c>
+      <c r="U4">
+        <v>60047</v>
+      </c>
+    </row>
+    <row r="5" spans="1:21">
+      <c r="A5" t="s">
+        <v>21</v>
+      </c>
+      <c r="B5" t="s">
+        <v>61</v>
+      </c>
+      <c r="C5" t="s">
+        <v>62</v>
+      </c>
+      <c r="D5" t="s">
+        <v>63</v>
+      </c>
+      <c r="E5" t="s">
+        <v>64</v>
+      </c>
+      <c r="F5">
+        <v>4.9</v>
+      </c>
+      <c r="G5">
+        <v>16</v>
+      </c>
+      <c r="H5" t="s">
+        <v>26</v>
+      </c>
+      <c r="I5" t="s">
+        <v>42</v>
+      </c>
+      <c r="K5" t="s">
+        <v>28</v>
+      </c>
+      <c r="L5" t="s">
+        <v>65</v>
+      </c>
+      <c r="M5" t="s">
+        <v>66</v>
+      </c>
+      <c r="N5" t="s">
+        <v>67</v>
+      </c>
+      <c r="O5" t="s">
+        <v>68</v>
+      </c>
+      <c r="P5" t="s">
+        <v>69</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>70</v>
+      </c>
+      <c r="R5" t="s">
+        <v>71</v>
+      </c>
+      <c r="S5" t="s">
+        <v>72</v>
+      </c>
+      <c r="T5" t="s">
+        <v>37</v>
+      </c>
+      <c r="U5">
+        <v>60654</v>
+      </c>
+    </row>
+    <row r="6" spans="1:21">
+      <c r="A6" t="s">
+        <v>21</v>
+      </c>
+      <c r="B6" t="s">
+        <v>73</v>
+      </c>
+      <c r="C6" t="s">
+        <v>74</v>
+      </c>
+      <c r="D6" t="s">
+        <v>75</v>
+      </c>
+      <c r="E6" t="s">
+        <v>76</v>
+      </c>
+      <c r="F6">
+        <v>5</v>
+      </c>
+      <c r="G6">
+        <v>44</v>
+      </c>
+      <c r="H6" t="s">
+        <v>26</v>
+      </c>
+      <c r="I6" t="s">
+        <v>77</v>
+      </c>
+      <c r="K6" t="s">
+        <v>78</v>
+      </c>
+      <c r="L6" t="s">
+        <v>79</v>
+      </c>
+      <c r="M6" t="s">
+        <v>80</v>
+      </c>
+      <c r="N6" t="s">
+        <v>81</v>
+      </c>
+      <c r="O6" t="s">
+        <v>82</v>
+      </c>
+      <c r="P6" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>34</v>
+      </c>
+      <c r="R6" t="s">
+        <v>84</v>
+      </c>
+      <c r="S6" t="s">
+        <v>85</v>
+      </c>
+      <c r="T6" t="s">
+        <v>37</v>
+      </c>
+      <c r="U6">
+        <v>60031</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">