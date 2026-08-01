--- v2 (2026-06-15)
+++ v3 (2026-08-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>agent_profile_url</t>
   </si>
   <si>
     <t>name</t>
   </si>
   <si>
     <t>agency</t>
   </si>
   <si>
     <t>rating</t>
   </si>
   <si>
     <t>review_count</t>
   </si>
   <si>
     <t>image</t>
   </si>
   <si>
@@ -80,262 +80,99 @@
   <si>
     <t>experience</t>
   </si>
   <si>
     <t>specialties</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>address</t>
   </si>
   <si>
     <t>address_locality</t>
   </si>
   <si>
     <t>address_region</t>
   </si>
   <si>
     <t>postal_code</t>
   </si>
   <si>
     <t>https://www.zillow.com/professionals/real-estate-agent-reviews/north-chicago-il/?specialties=first-time-home-buyers</t>
   </si>
   <si>
-    <t>2026-06-15T05:14:18Z</t>
-[...8 lines deleted...]
-    <t>Keller Williams</t>
+    <t>2026-07-14T10:20:40Z</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/profile/Lake%20Forest%20Realtor</t>
+  </si>
+  <si>
+    <t>Elizabeth Jenkins</t>
+  </si>
+  <si>
+    <t>Coldwell Banker</t>
   </si>
   <si>
     <t>https://www.zillowstatic.com/s3/pfs/static/z-logo-default.svg</t>
   </si>
   <si>
-    <t>$94K-$1.6M</t>
+    <t>-</t>
   </si>
   <si>
     <t>No sales in North Chicago</t>
-  </si>
-[...45 lines deleted...]
-    <t>-</t>
   </si>
   <si>
     <t>(847) 910-2264</t>
   </si>
   <si>
     <t>ejj6706@sbcglobal.net</t>
   </si>
   <si>
     <t>http://www.lakeforesthomessales.com</t>
   </si>
   <si>
     <t>31 years</t>
   </si>
   <si>
     <t>Buyer's Agent
 Listing Agent
 Relocation
 First Time Homebuyers</t>
   </si>
   <si>
     <t>Executive relocations, first time buyers, accredited buyers agent, listing specialist.</t>
   </si>
   <si>
     <t>280 East Deerpath</t>
   </si>
   <si>
     <t>Lake Forest</t>
   </si>
   <si>
-    <t>2026-06-15T05:09:58Z</t>
-[...115 lines deleted...]
-    <t>Gurnee</t>
+    <t>IL</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -639,51 +476,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U6"/>
+  <dimension ref="A1:U2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:21">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -729,344 +566,93 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2" t="s">
         <v>22</v>
       </c>
       <c r="C2" t="s">
         <v>23</v>
       </c>
       <c r="D2" t="s">
         <v>24</v>
       </c>
       <c r="E2" t="s">
         <v>25</v>
       </c>
       <c r="F2">
-        <v>4.9</v>
+        <v>5</v>
       </c>
       <c r="G2">
-        <v>20</v>
+        <v>4</v>
       </c>
       <c r="H2" t="s">
         <v>26</v>
       </c>
       <c r="I2" t="s">
         <v>27</v>
       </c>
-      <c r="J2">
-[...1 lines deleted...]
-      </c>
       <c r="K2" t="s">
         <v>28</v>
       </c>
       <c r="L2" t="s">
         <v>29</v>
       </c>
       <c r="M2" t="s">
         <v>30</v>
       </c>
       <c r="N2" t="s">
         <v>31</v>
       </c>
       <c r="O2" t="s">
         <v>32</v>
       </c>
       <c r="P2" t="s">
         <v>33</v>
       </c>
       <c r="Q2" t="s">
         <v>34</v>
       </c>
       <c r="R2" t="s">
         <v>35</v>
       </c>
       <c r="S2" t="s">
         <v>36</v>
       </c>
       <c r="T2" t="s">
         <v>37</v>
       </c>
       <c r="U2">
-        <v>60089</v>
-[...60 lines deleted...]
-      <c r="U3">
         <v>60045</v>
-      </c>
-[...184 lines deleted...]
-        <v>60031</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">