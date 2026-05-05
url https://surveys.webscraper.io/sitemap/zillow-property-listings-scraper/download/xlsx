--- v0 (2026-03-24)
+++ v1 (2026-05-05)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_status</t>
   </si>
   <si>
     <t>property_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
@@ -68,285 +68,214 @@
   <si>
     <t>bathrooms</t>
   </si>
   <si>
     <t>size_m2</t>
   </si>
   <si>
     <t>price_per_m2</t>
   </si>
   <si>
     <t>year_built</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
+    <t>https://www.zillow.com/houston-tx/?searchQueryState=%7B%22isMapVisible%22%3Atrue%2C%22mapBounds%22%3A%7B%22north%22%3A30.309662660112377%2C%22south%22%3A29.323121519599162%2C%22east%22%3A-93.81759701171876%2C%22west%22%3A-97.03109798828126%7D%2C%22filterState%22%3A%7B%22sort%22%3A%7B%22value%22%3A%22globalrelevanceex%22%7D%2C%22price%22%3A%7B%22max%22%3A50000%2C%22min%22%3A0%7D%2C%22mp%22%3A%7B%22min%22%3A250%2C%22max%22%3A250%7D%7D%2C%22isListVisible%22%3Atrue%2C%22usersSearchTerm%22%3A%22Houston%20TX%22%2C%22category%22%3A%22cat1%22%2C%22regionSelection%22%3A%5B%7B%22regionId%22%3A39051%2C%22regionType%22%3A6%7D%5D%2C%22mapZoom%22%3A9%2C%22pagination%22%3A%7B%7D%7D</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/homedetails/5625-Antoine-Dr-1017-Houston-TX-77092/89636357_zpid/</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>For sale</t>
+  </si>
+  <si>
+    <t>Townhouse</t>
+  </si>
+  <si>
+    <t>5625 Antoine Dr #1017, Houston, TX 77092</t>
+  </si>
+  <si>
+    <t>https://photos.zillowstatic.com/fp/81bb8e437d93acfb281083052060941b-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/41d6804ac3b894cac58b7aef48a21590-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/8500d12d8231df1f5bba2fc86aca3078-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/3c8ba6e6cccdf959c86495f258ad1616-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/09a794190ab4cc09870cc518baa41d79-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/43ee5fcc70e19ae32690de08de6296ce-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/1167fe00fdff10383bff8efb26fb6606-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/b2ad84b7f949a3d539480c2b38febdf5-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/5a1037d1f4a1822b545f69f0d670a562-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/9abbb97c64dc32b2cfa178b648d4cd15-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/94c6b3484ab908bfca368d9a9ea72f6b-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/ad21fbd2f4760394f04e92e66c562a93-cc_ft_1536.jpg</t>
+  </si>
+  <si>
+    <t>Terry Whitaker</t>
+  </si>
+  <si>
+    <t>832-453-2340</t>
+  </si>
+  <si>
+    <t>Pro Plus Realtors</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/homedetails/5625-Antoine-Dr-APT-415-Houston-TX-77091/448921501_zpid/</t>
+  </si>
+  <si>
+    <t>5625 Antoine Dr APT 415, Houston, TX 77091</t>
+  </si>
+  <si>
+    <t>https://photos.zillowstatic.com/fp/633f2b8d2f1c3ae3e3b37d648583b809-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/0db3805cc133ff5a71ed745d63e936bb-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/6d668b135e67ca5f3827b625043d6945-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/c2939b78d59dd63297fc99c54944cd0f-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/b4373ecc272d03e49a0ade0f4fe97aa7-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/5f841b27f9174849773570849c5ef3de-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/ac539b8740674616e561e49200009471-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/1cdaa7b821e3335faeb17e7a1b570f5c-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/4863f85f6d5fd20fe5a7217cedb83f49-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/2e5d5b10cdda53c41385cfefda196be4-cc_ft_1536.jpg</t>
+  </si>
+  <si>
+    <t>Serena Zindler</t>
+  </si>
+  <si>
+    <t>832-233-3919</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/homedetails/12500-Sandpiper-Dr-APT-185-Houston-TX-77035/28424791_zpid/</t>
+  </si>
+  <si>
+    <t>12500 Sandpiper Dr APT 185, Houston, TX 77035</t>
+  </si>
+  <si>
+    <t>https://photos.zillowstatic.com/fp/069e4e0c8d8ce0b0a7a4eecea904db89-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/fe600e72d121f164fcaaab95e54e586b-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/b361a52ddc78769fa7ab6792cd7fbc7c-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/cf54e83a899a68389e6783311d9be830-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/a5c907001f5503fd41fac06b8b631287-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/2ccc89ac15fe6244fc5e5d2c1c04ba51-cc_ft_1536.jpg</t>
+  </si>
+  <si>
+    <t>Nola Lusk</t>
+  </si>
+  <si>
+    <t>713-551-2030</t>
+  </si>
+  <si>
+    <t>A'Lon Realty Co.</t>
+  </si>
+  <si>
     <t>https://www.zillow.com/montecito-ca/rentals/</t>
   </si>
   <si>
-    <t>https://www.zillow.com/homedetails/848-Picacho-Ln-Santa-Barbara-CA-93108/15880635_zpid/</t>
-[...8 lines deleted...]
-    <t>For Rent</t>
+    <t>https://www.zillow.com/homedetails/1690-E-Valley-Rd-Santa-Barbara-CA-93108/240671780_zpid/</t>
+  </si>
+  <si>
+    <t>36500/mo</t>
+  </si>
+  <si>
+    <t>For rent</t>
   </si>
   <si>
     <t>SingleFamily</t>
   </si>
   <si>
-    <t>848 Picacho Ln, Santa Barbara, CA 93108</t>
-[...53 lines deleted...]
-    <t>310-882-8357</t>
+    <t>1690 E Valley Rd, Santa Barbara, CA 93108</t>
+  </si>
+  <si>
+    <t>https://photos.zillowstatic.com/fp/d47dce1e513bcf95940fa1cebaa0851a-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/345f654a7f83c2add6e05ff098595934-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/55f22dbc402a7331219262a5b805e429-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/0bfd76d02ccc2ea9eb44420af7d5cbc5-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/9fec0c1b4996cd048215459df2254cc8-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/4bdb145268b3befb0637d85a1c699ce9-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/376a5442d7a6e541c10c4c4fca39aba3-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/5e66bc076567d6753ad5dedf412357cb-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/2fb8da4cc2c8ebb9bacb789c3619bdcb-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/97e4d6dc4f218dadb8962cdfbdc2de9e-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/82fc362eefc261bd8e8065435f4d9873-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/1317a79b9d00836f8a5457472477bb1e-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/77d005e349c4536bc998f030ca157311-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/479a5133091bcefd606c75380290d667-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/a4dc8dced617274a389bd0f13934b48a-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/cd1b9cf694005db23e9c729e9d84ccfa-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/52e65842eca345dcbc64b5b8ef363041-cc_ft_1536.jpg</t>
+  </si>
+  <si>
+    <t>Crysta Metzger</t>
+  </si>
+  <si>
+    <t>805-453-8700</t>
   </si>
   <si>
     <t>Sotheby's International Realty</t>
   </si>
   <si>
-    <t>https://www.zillow.com/homedetails/1330-Danielson-Rd-Santa-Barbara-CA-93108/15879897_zpid/</t>
-[...155 lines deleted...]
-    <t>Urban Loop Realty</t>
+    <t>https://www.zillow.com/homedetails/712-Chelham-Way-Santa-Barbara-CA-93108/15881253_zpid/</t>
+  </si>
+  <si>
+    <t>10450/mo</t>
+  </si>
+  <si>
+    <t>712 Chelham Way, Santa Barbara, CA 93108</t>
+  </si>
+  <si>
+    <t>https://photos.zillowstatic.com/fp/99f1c40acf2889f755cbb6e1419f6b46-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/a9c8b563e0481f6ae4f2c8b600c95433-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/1dd64a04964413ee36ad474587aebd5e-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/b1d250053f361b8a8dfe2f1405cc048a-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/e6597db6947e8775d6c6b690852d7956-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/5fbaabb2b0cc046b57e6f86eebd3c54f-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/8d170a688f134c6d2502b6f0ceb60fd6-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/54747f1ca447066d23f301f1e94fbb0d-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/4b893924f37cd7efa06529a718b091e7-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/606959ff3954f847ecc87f244a7c8e77-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/1996ba1847a8c731cbfcd8b566d727a5-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/e99d0471c5eb4a12844d86dfad20fcab-cc_ft_1536.jpg</t>
+  </si>
+  <si>
+    <t>Margo Ochoa</t>
+  </si>
+  <si>
+    <t>805-708-4336</t>
+  </si>
+  <si>
+    <t>Realign Real Estate</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -721,321 +650,315 @@
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
-      <c r="C2" t="s">
+      <c r="C2">
+        <v>44000</v>
+      </c>
+      <c r="D2" t="s">
         <v>20</v>
       </c>
-      <c r="D2" t="s">
+      <c r="E2" t="s">
         <v>21</v>
       </c>
-      <c r="E2" t="s">
+      <c r="F2" t="s">
         <v>22</v>
       </c>
-      <c r="F2" t="s">
+      <c r="G2" t="s">
         <v>23</v>
       </c>
-      <c r="G2" t="s">
+      <c r="H2">
+        <v>29.847494</v>
+      </c>
+      <c r="I2">
+        <v>-95.474174</v>
+      </c>
+      <c r="J2">
+        <v>2</v>
+      </c>
+      <c r="K2">
+        <v>2</v>
+      </c>
+      <c r="L2">
+        <v>1025</v>
+      </c>
+      <c r="M2">
+        <v>43</v>
+      </c>
+      <c r="N2">
+        <v>1972</v>
+      </c>
+      <c r="O2" t="s">
         <v>24</v>
       </c>
-      <c r="H2">
-[...20 lines deleted...]
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>25</v>
       </c>
-      <c r="P2" t="s">
+      <c r="Q2" t="s">
         <v>26</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="R2" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
+        <v>28</v>
+      </c>
+      <c r="C3">
+        <v>35000</v>
+      </c>
+      <c r="D3" t="s">
+        <v>20</v>
+      </c>
+      <c r="E3" t="s">
+        <v>21</v>
+      </c>
+      <c r="F3" t="s">
+        <v>22</v>
+      </c>
+      <c r="G3" t="s">
         <v>29</v>
       </c>
-      <c r="C3" t="s">
+      <c r="H3">
+        <v>29.846733</v>
+      </c>
+      <c r="I3">
+        <v>-95.47351</v>
+      </c>
+      <c r="J3">
+        <v>1</v>
+      </c>
+      <c r="K3">
+        <v>1</v>
+      </c>
+      <c r="L3">
+        <v>725</v>
+      </c>
+      <c r="M3">
+        <v>48</v>
+      </c>
+      <c r="N3">
+        <v>1972</v>
+      </c>
+      <c r="O3" t="s">
         <v>30</v>
       </c>
-      <c r="D3" t="s">
-[...5 lines deleted...]
-      <c r="F3" t="s">
+      <c r="P3" t="s">
         <v>31</v>
       </c>
-      <c r="G3" t="s">
+      <c r="Q3" t="s">
         <v>32</v>
       </c>
-      <c r="H3">
-[...28 lines deleted...]
-      </c>
       <c r="R3" t="s">
-        <v>36</v>
+        <v>27</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
+        <v>33</v>
+      </c>
+      <c r="C4">
+        <v>40000</v>
+      </c>
+      <c r="D4" t="s">
+        <v>20</v>
+      </c>
+      <c r="E4" t="s">
+        <v>21</v>
+      </c>
+      <c r="F4" t="s">
+        <v>22</v>
+      </c>
+      <c r="G4" t="s">
+        <v>34</v>
+      </c>
+      <c r="H4">
+        <v>29.640875</v>
+      </c>
+      <c r="I4">
+        <v>-95.50389</v>
+      </c>
+      <c r="J4">
+        <v>1</v>
+      </c>
+      <c r="K4">
+        <v>1</v>
+      </c>
+      <c r="L4">
+        <v>729</v>
+      </c>
+      <c r="M4">
+        <v>55</v>
+      </c>
+      <c r="N4">
+        <v>1981</v>
+      </c>
+      <c r="O4" t="s">
+        <v>35</v>
+      </c>
+      <c r="P4" t="s">
+        <v>36</v>
+      </c>
+      <c r="Q4" t="s">
         <v>37</v>
       </c>
-      <c r="C4" t="s">
+      <c r="R4" t="s">
         <v>38</v>
-      </c>
-[...43 lines deleted...]
-        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
+        <v>39</v>
+      </c>
+      <c r="B5" t="s">
+        <v>40</v>
+      </c>
+      <c r="C5" t="s">
+        <v>41</v>
+      </c>
+      <c r="D5" t="s">
+        <v>20</v>
+      </c>
+      <c r="E5" t="s">
+        <v>42</v>
+      </c>
+      <c r="F5" t="s">
+        <v>43</v>
+      </c>
+      <c r="G5" t="s">
         <v>44</v>
       </c>
-      <c r="B5" t="s">
+      <c r="H5">
+        <v>34.453903</v>
+      </c>
+      <c r="I5">
+        <v>-119.66879</v>
+      </c>
+      <c r="J5">
+        <v>3</v>
+      </c>
+      <c r="K5">
+        <v>5</v>
+      </c>
+      <c r="L5">
+        <v>3736</v>
+      </c>
+      <c r="M5">
+        <v>10</v>
+      </c>
+      <c r="O5" t="s">
         <v>45</v>
       </c>
-      <c r="C5">
-[...5 lines deleted...]
-      <c r="E5" t="s">
+      <c r="P5" t="s">
         <v>46</v>
       </c>
-      <c r="F5" t="s">
+      <c r="Q5" t="s">
         <v>47</v>
       </c>
-      <c r="G5" t="s">
+      <c r="R5" t="s">
         <v>48</v>
-      </c>
-[...31 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>44</v>
+        <v>39</v>
       </c>
       <c r="B6" t="s">
+        <v>49</v>
+      </c>
+      <c r="C6" t="s">
+        <v>50</v>
+      </c>
+      <c r="D6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E6" t="s">
+        <v>42</v>
+      </c>
+      <c r="F6" t="s">
+        <v>43</v>
+      </c>
+      <c r="G6" t="s">
+        <v>51</v>
+      </c>
+      <c r="H6">
+        <v>34.402977</v>
+      </c>
+      <c r="I6">
+        <v>-119.70684</v>
+      </c>
+      <c r="J6">
+        <v>4</v>
+      </c>
+      <c r="K6">
+        <v>3</v>
+      </c>
+      <c r="L6">
+        <v>2250</v>
+      </c>
+      <c r="M6">
+        <v>5</v>
+      </c>
+      <c r="O6" t="s">
+        <v>52</v>
+      </c>
+      <c r="P6" t="s">
         <v>53</v>
       </c>
-      <c r="C6">
-[...11 lines deleted...]
-      <c r="G6" t="s">
+      <c r="Q6" t="s">
         <v>54</v>
       </c>
-      <c r="H6">
-[...20 lines deleted...]
-      <c r="O6" t="s">
+      <c r="R6" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>58</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">