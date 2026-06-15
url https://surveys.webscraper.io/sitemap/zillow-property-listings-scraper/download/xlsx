--- v1 (2026-05-05)
+++ v2 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="55">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_status</t>
   </si>
   <si>
     <t>property_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>bedrooms</t>
@@ -69,213 +72,195 @@
     <t>bathrooms</t>
   </si>
   <si>
     <t>size_m2</t>
   </si>
   <si>
     <t>price_per_m2</t>
   </si>
   <si>
     <t>year_built</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>https://www.zillow.com/houston-tx/?searchQueryState=%7B%22isMapVisible%22%3Atrue%2C%22mapBounds%22%3A%7B%22north%22%3A30.309662660112377%2C%22south%22%3A29.323121519599162%2C%22east%22%3A-93.81759701171876%2C%22west%22%3A-97.03109798828126%7D%2C%22filterState%22%3A%7B%22sort%22%3A%7B%22value%22%3A%22globalrelevanceex%22%7D%2C%22price%22%3A%7B%22max%22%3A50000%2C%22min%22%3A0%7D%2C%22mp%22%3A%7B%22min%22%3A250%2C%22max%22%3A250%7D%7D%2C%22isListVisible%22%3Atrue%2C%22usersSearchTerm%22%3A%22Houston%20TX%22%2C%22category%22%3A%22cat1%22%2C%22regionSelection%22%3A%5B%7B%22regionId%22%3A39051%2C%22regionType%22%3A6%7D%5D%2C%22mapZoom%22%3A9%2C%22pagination%22%3A%7B%7D%7D</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:04:41Z</t>
   </si>
   <si>
     <t>https://www.zillow.com/homedetails/5625-Antoine-Dr-1017-Houston-TX-77092/89636357_zpid/</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
     <t>For sale</t>
   </si>
   <si>
     <t>Townhouse</t>
   </si>
   <si>
     <t>5625 Antoine Dr #1017, Houston, TX 77092</t>
   </si>
   <si>
     <t>https://photos.zillowstatic.com/fp/81bb8e437d93acfb281083052060941b-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/41d6804ac3b894cac58b7aef48a21590-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/8500d12d8231df1f5bba2fc86aca3078-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/3c8ba6e6cccdf959c86495f258ad1616-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/09a794190ab4cc09870cc518baa41d79-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/43ee5fcc70e19ae32690de08de6296ce-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/1167fe00fdff10383bff8efb26fb6606-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/b2ad84b7f949a3d539480c2b38febdf5-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/5a1037d1f4a1822b545f69f0d670a562-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/9abbb97c64dc32b2cfa178b648d4cd15-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/94c6b3484ab908bfca368d9a9ea72f6b-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/ad21fbd2f4760394f04e92e66c562a93-cc_ft_1536.jpg</t>
   </si>
   <si>
-    <t>Terry Whitaker</t>
-[...2 lines deleted...]
-    <t>832-453-2340</t>
+    <t>Serena Zindler</t>
+  </si>
+  <si>
+    <t>832-233-3919</t>
   </si>
   <si>
     <t>Pro Plus Realtors</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:05:24Z</t>
   </si>
   <si>
     <t>https://www.zillow.com/homedetails/5625-Antoine-Dr-APT-415-Houston-TX-77091/448921501_zpid/</t>
   </si>
   <si>
     <t>5625 Antoine Dr APT 415, Houston, TX 77091</t>
   </si>
   <si>
     <t>https://photos.zillowstatic.com/fp/633f2b8d2f1c3ae3e3b37d648583b809-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/0db3805cc133ff5a71ed745d63e936bb-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/6d668b135e67ca5f3827b625043d6945-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/c2939b78d59dd63297fc99c54944cd0f-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/b4373ecc272d03e49a0ade0f4fe97aa7-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/5f841b27f9174849773570849c5ef3de-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/ac539b8740674616e561e49200009471-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/1cdaa7b821e3335faeb17e7a1b570f5c-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/4863f85f6d5fd20fe5a7217cedb83f49-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/2e5d5b10cdda53c41385cfefda196be4-cc_ft_1536.jpg</t>
   </si>
   <si>
-    <t>Serena Zindler</t>
-[...2 lines deleted...]
-    <t>832-233-3919</t>
+    <t>2026-06-15T05:05:33Z</t>
   </si>
   <si>
     <t>https://www.zillow.com/homedetails/12500-Sandpiper-Dr-APT-185-Houston-TX-77035/28424791_zpid/</t>
   </si>
   <si>
     <t>12500 Sandpiper Dr APT 185, Houston, TX 77035</t>
   </si>
   <si>
     <t>https://photos.zillowstatic.com/fp/069e4e0c8d8ce0b0a7a4eecea904db89-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/fe600e72d121f164fcaaab95e54e586b-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/b361a52ddc78769fa7ab6792cd7fbc7c-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/cf54e83a899a68389e6783311d9be830-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/a5c907001f5503fd41fac06b8b631287-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/2ccc89ac15fe6244fc5e5d2c1c04ba51-cc_ft_1536.jpg</t>
   </si>
   <si>
     <t>Nola Lusk</t>
   </si>
   <si>
     <t>713-551-2030</t>
   </si>
   <si>
     <t>A'Lon Realty Co.</t>
   </si>
   <si>
-    <t>https://www.zillow.com/montecito-ca/rentals/</t>
-[...74 lines deleted...]
-    <t>Realign Real Estate</t>
+    <t>2026-06-15T05:06:15Z</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/homedetails/2818-S-Bartell-Dr-APT-34-Houston-TX-77054/28405307_zpid/</t>
+  </si>
+  <si>
+    <t>2818 S Bartell Dr APT 34, Houston, TX 77054</t>
+  </si>
+  <si>
+    <t>https://photos.zillowstatic.com/fp/0d20ea044d962f6f8d3e0c88c367b60a-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/00e72aa7fa810429d70d9ec1e3607c27-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/10e630e25b58c04cd0451cde47016ff1-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/a19110a314f1f05495cb07c52567dbe1-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/a455dac7793c44626cf52eaa19f0b5db-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/8ec836cadcc9135c129f0c36c5f93003-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/389132dc74f98d8618a107cd070906de-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/7ff79a1199523d96819381d6d0c91ca6-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/bc70e64d9ea70d05122407d896bcf002-cc_ft_1536.jpg</t>
+  </si>
+  <si>
+    <t>Danny Lazo</t>
+  </si>
+  <si>
+    <t>281-639-1438</t>
+  </si>
+  <si>
+    <t>Lazo  Realty</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:06:38Z</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/homedetails/8200-S-Broadway-St-158N-Houston-TX-77061/461769868_zpid/</t>
+  </si>
+  <si>
+    <t>8200 S Broadway St #158N, Houston, TX 77061</t>
+  </si>
+  <si>
+    <t>https://photos.zillowstatic.com/fp/083964ed118afdc07fbde91fa9bacf46-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/6e4c0a56f05f8ab88e1075bbb71559b6-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/e46092f395bd595faea7181ed2a7d50e-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/c9884ebda8911e54891daf40ecc7f33f-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/97ba658b3d4b0eacf1a90101643cf53b-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/5e4b240a34a3788c8d929f4ae99d556e-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/fdeff1047c311d91ebfb6597a511a4d9-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/4ee04ea4facad1e1a0aa939fc2668de8-cc_ft_1536.jpg</t>
+  </si>
+  <si>
+    <t>Juan Ramos</t>
+  </si>
+  <si>
+    <t>713-480-2440</t>
+  </si>
+  <si>
+    <t>Ramos Realty Group</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -579,59 +564,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R6"/>
+  <dimension ref="A1:S6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:19">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -642,323 +627,347 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
     </row>
-    <row r="2" spans="1:18">
+    <row r="2" spans="1:19">
       <c r="A2" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B2" t="s">
-        <v>19</v>
-[...1 lines deleted...]
-      <c r="C2">
+        <v>20</v>
+      </c>
+      <c r="C2" t="s">
+        <v>21</v>
+      </c>
+      <c r="D2">
         <v>44000</v>
       </c>
-      <c r="D2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E2" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F2" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G2" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="H2">
+        <v>24</v>
+      </c>
+      <c r="H2" t="s">
+        <v>25</v>
+      </c>
+      <c r="I2">
         <v>29.847494</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>-95.474174</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="K2">
         <v>2</v>
       </c>
       <c r="L2">
+        <v>2</v>
+      </c>
+      <c r="M2">
         <v>1025</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>43</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1972</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
+        <v>26</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>27</v>
+      </c>
+      <c r="R2" t="s">
+        <v>28</v>
+      </c>
+      <c r="S2" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="3" spans="1:19">
+      <c r="A3" t="s">
+        <v>19</v>
+      </c>
+      <c r="B3" t="s">
+        <v>30</v>
+      </c>
+      <c r="C3" t="s">
+        <v>31</v>
+      </c>
+      <c r="D3">
+        <v>35000</v>
+      </c>
+      <c r="E3" t="s">
+        <v>22</v>
+      </c>
+      <c r="F3" t="s">
+        <v>23</v>
+      </c>
+      <c r="G3" t="s">
         <v>24</v>
       </c>
-      <c r="P2" t="s">
-[...31 lines deleted...]
-      <c r="H3">
+      <c r="H3" t="s">
+        <v>32</v>
+      </c>
+      <c r="I3">
         <v>29.846733</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>-95.47351</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="K3">
         <v>1</v>
       </c>
       <c r="L3">
+        <v>1</v>
+      </c>
+      <c r="M3">
         <v>725</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>48</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1972</v>
       </c>
-      <c r="O3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P3" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="Q3" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="R3" t="s">
-        <v>27</v>
+        <v>28</v>
+      </c>
+      <c r="S3" t="s">
+        <v>29</v>
       </c>
     </row>
-    <row r="4" spans="1:18">
+    <row r="4" spans="1:19">
       <c r="A4" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B4" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="C4">
+        <v>34</v>
+      </c>
+      <c r="C4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D4">
         <v>40000</v>
       </c>
-      <c r="D4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F4" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="G4" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="H4">
+        <v>24</v>
+      </c>
+      <c r="H4" t="s">
+        <v>36</v>
+      </c>
+      <c r="I4">
         <v>29.640875</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>-95.50389</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="K4">
         <v>1</v>
       </c>
       <c r="L4">
+        <v>1</v>
+      </c>
+      <c r="M4">
         <v>729</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>55</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>1981</v>
       </c>
-      <c r="O4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="P4" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="Q4" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="R4" t="s">
-        <v>38</v>
+        <v>39</v>
+      </c>
+      <c r="S4" t="s">
+        <v>40</v>
       </c>
     </row>
-    <row r="5" spans="1:18">
+    <row r="5" spans="1:19">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C5" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>20</v>
+        <v>42</v>
+      </c>
+      <c r="D5">
+        <v>46750</v>
       </c>
       <c r="E5" t="s">
-        <v>42</v>
+        <v>22</v>
       </c>
       <c r="F5" t="s">
+        <v>23</v>
+      </c>
+      <c r="G5" t="s">
+        <v>24</v>
+      </c>
+      <c r="H5" t="s">
         <v>43</v>
       </c>
-      <c r="G5" t="s">
+      <c r="I5">
+        <v>29.681128</v>
+      </c>
+      <c r="J5">
+        <v>-95.4207</v>
+      </c>
+      <c r="K5">
+        <v>2</v>
+      </c>
+      <c r="L5">
+        <v>1</v>
+      </c>
+      <c r="M5">
+        <v>780</v>
+      </c>
+      <c r="N5">
+        <v>60</v>
+      </c>
+      <c r="O5">
+        <v>1980</v>
+      </c>
+      <c r="P5" t="s">
         <v>44</v>
       </c>
-      <c r="H5">
-[...17 lines deleted...]
-      <c r="O5" t="s">
+      <c r="Q5" t="s">
         <v>45</v>
       </c>
-      <c r="P5" t="s">
+      <c r="R5" t="s">
         <v>46</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="S5" t="s">
         <v>47</v>
       </c>
-      <c r="R5" t="s">
+    </row>
+    <row r="6" spans="1:19">
+      <c r="A6" t="s">
+        <v>19</v>
+      </c>
+      <c r="B6" t="s">
         <v>48</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B6" t="s">
+      <c r="C6" t="s">
         <v>49</v>
       </c>
-      <c r="C6" t="s">
+      <c r="D6">
+        <v>34900</v>
+      </c>
+      <c r="E6" t="s">
+        <v>22</v>
+      </c>
+      <c r="F6" t="s">
+        <v>23</v>
+      </c>
+      <c r="G6" t="s">
+        <v>24</v>
+      </c>
+      <c r="H6" t="s">
         <v>50</v>
       </c>
-      <c r="D6" t="s">
-[...8 lines deleted...]
-      <c r="G6" t="s">
+      <c r="I6">
+        <v>29.67505</v>
+      </c>
+      <c r="J6">
+        <v>-95.277916</v>
+      </c>
+      <c r="K6">
+        <v>1</v>
+      </c>
+      <c r="L6">
+        <v>1</v>
+      </c>
+      <c r="M6">
+        <v>674</v>
+      </c>
+      <c r="N6">
+        <v>52</v>
+      </c>
+      <c r="O6">
+        <v>1970</v>
+      </c>
+      <c r="P6" t="s">
         <v>51</v>
       </c>
-      <c r="H6">
-[...17 lines deleted...]
-      <c r="O6" t="s">
+      <c r="Q6" t="s">
         <v>52</v>
       </c>
-      <c r="P6" t="s">
+      <c r="R6" t="s">
         <v>53</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="S6" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">