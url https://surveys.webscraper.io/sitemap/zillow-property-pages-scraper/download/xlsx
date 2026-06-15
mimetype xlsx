--- v0 (2026-03-24)
+++ v1 (2026-06-15)
@@ -12,330 +12,339 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="56">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>price</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>property_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
   </si>
   <si>
     <t>bedrooms</t>
   </si>
   <si>
     <t>bathrooms</t>
   </si>
   <si>
     <t>size_m2</t>
   </si>
   <si>
     <t>price_per_m2</t>
   </si>
   <si>
     <t>year_built</t>
   </si>
   <si>
     <t>images</t>
   </si>
   <si>
     <t>agent_name</t>
   </si>
   <si>
     <t>agent_phone_number</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
+    <t>https://www.zillow.com/homedetails/Santa-Barbara-CA-93108/15880107_zpid/</t>
+  </si>
+  <si>
+    <t>2026-06-15T08:01:13Z</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>Condominium</t>
+  </si>
+  <si>
+    <t>1345 Plaza De Sonadores, Santa Barbara, CA 93108</t>
+  </si>
+  <si>
+    <t>https://photos.zillowstatic.com/fp/a81cc50aa3f50ee18f7d3d6fa5884650-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/fde38945532166bc803534107f37a9d0-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/b4c26185c19898d3cd524693d886c4b3-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/097324aaffef157fa452e50b8d78c3c2-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/e3bb9046c52295129fe4209f345ceec2-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/bd3d453438b86fca2e3cd9e88dc37d5a-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/c6bff8574d4e744e4fbe32690a9106f9-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/339a6b7340cb5eaad8f0b65b99fd2342-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/49ee7d1bd9366fbbae74e6b0201d77f9-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/918cfee84fca44490c107d829a64cfd6-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/3511239efef198fd193f5ea9ec83f463-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/72242d53c6b50b48f2902f8ea41780f6-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/0d7e86f3243f3fe29c8478513ef40a6b-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/3dbf308b70f4ad9bcdc7cf7429831f22-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/442632275b635175d7df91ce4326629b-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/a13bde0786b127ca2bbb6bfded3a80f2-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/9e787893cf344d86b4e8e2eb07511f2d-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/516e684ee7b8b89d443bc955cc3c859e-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/8ca3239014540dd15c0305c49464b7a3-cc_ft_1536.jpg</t>
+  </si>
+  <si>
+    <t>Suding Murphy Group</t>
+  </si>
+  <si>
+    <t>805-455-8055</t>
+  </si>
+  <si>
+    <t>Compass</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/homedetails/1803-Fernald-Point-Ln-Santa-Barbara-CA-93108/15878872_zpid/</t>
+  </si>
+  <si>
+    <t>2026-06-15T08:01:46Z</t>
+  </si>
+  <si>
+    <t>Single Family Residence</t>
+  </si>
+  <si>
+    <t>1803 Fernald Point Ln, Santa Barbara, CA 93108</t>
+  </si>
+  <si>
+    <t>https://photos.zillowstatic.com/fp/ef435590445202efafe72036d4eabcca-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/73860d40642a47abe48aa0878b7bf0f8-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/a86420a7f3d2f592028a77e7cfe1a58e-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/617084d00e7caff0337a18f71a558f1d-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/a5b717db00b31f748abe5ef72e387e10-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/a4f12c67e19a40c3d55b5c1fc2738e16-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/178fe704bf9ee28abd06867d32b4c54b-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/edd867fdf823f895aec6b681f8f45cdb-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/a847821d3acd29f92d3017bb18158f20-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/b36b78c596c5d3c30b21c4f408421b58-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/b7be1dc3c04050b23e0a6f3a6dcb8141-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/ffdfb1c8bd7345ff566f6c6f7de97661-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/5db23518db0db2a65d8aa3dd6abec59d-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/8b15e43079f2ed5ef3c3105678fc2656-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/4d73d67c8846aea87b5d8f0dc7549bc4-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/80c231d651555b1e9f919e048f6ef221-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/254aa5cfe2574d8919f67d8b1023a6d6-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/2e07df1e3ae3f7a01d80b750686b8773-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/e8e75979e13fdb766a5e3525f53bda44-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/89b92ce9fb0dada78f9396fa226e2e85-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/1d76f5235ea45042cc4ca88785863fd6-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/b17b0d3beb8e257b1eb3dfba0de64e91-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/5819f1d2db612f342527fd78ab79366e-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/6ccd169b774cb044d30cea25c2f47126-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/073c1afa32b160539ea3ae653dc6d91f-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/915843ddca13e45e1485978a34883195-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/f04d4435697a555954fe7944f131f8c6-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/f9f9f5d51d241d77cd3b44467615c7f4-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/b00f4586788f3a5a249d6cb7a828d55f-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/51c0b3e17f5298f3b00662812fb26173-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/d3f67be7698784bc0b2a2455db886c95-cc_ft_1536.jpg</t>
+  </si>
+  <si>
+    <t>Nancy L Kogevinas</t>
+  </si>
+  <si>
+    <t>805-331-7577</t>
+  </si>
+  <si>
+    <t>Berkshire Hathaway HomeServices California Properties</t>
+  </si>
+  <si>
+    <t>https://www.zillow.com/homedetails/1333-Plaza-Pacifica-Santa-Barbara-CA-93108/2069181819_zpid/</t>
+  </si>
+  <si>
+    <t>2026-06-15T08:00:46Z</t>
+  </si>
+  <si>
+    <t>15000/mo</t>
+  </si>
+  <si>
+    <t>Apartment</t>
+  </si>
+  <si>
+    <t>1333 Plaza Pacifica, Santa Barbara, CA 93108</t>
+  </si>
+  <si>
+    <t>https://photos.zillowstatic.com/fp/b80fe130ef1202d89623695fcfc7cb19-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/33b79ed5463cc27d259ff245c1d9dbb3-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/54405079df10ecaccbbb4af6db67a34b-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/77e98dc2303098e4b8b2ab67a2ddfac7-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/dd9d3e6ecc6f3010f282d28ad15d64b5-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/c0e6164140a5e57c8dd5ddf4fe605930-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/4b570c28974bb980b733713158551733-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/3afc2cf17415f9cc480785104f1583d3-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/bde60b790c6db5860ca1ef071cee988d-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/69cde8eba9dbaa7546db5460196ca261-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/a0fea11e540cf3045f027211b8b37e3b-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/9c96308794739783befc55e0bd1f4221-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/5b5daae3680f8037c781b53cb94be577-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/97126262f4c2f684d2eb2d4d3851d6f0-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/039fa6a5a9e7cc68d171b551065147c2-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/a42c17b10ce14dc9c2b7a0a539ede1eb-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/beb08844281a7983a5d5cba4c3d33143-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/e98e6b5a15527dae10bb3b16bd7a1d71-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/14e8e5f18d658535f12a81d377b703e5-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/8b7a861b6fdd6001fa042fa74f6d4d9b-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/87b7206f1d92b9f5be321ba2d55b67e3-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/9f07c835ddc945ae0dfc6ee335b25d38-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/1f3db799952a95c92d2f1df696d393c9-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/497828641aa4c188f4ae472e9f8ecd0f-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/253e504672fd814e236d6dd50d5c529a-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/c84b2b320a0a815dd8326740f33133c1-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/245b9bb3ed1a283a6403558c4f77e5fd-cc_ft_1536.jpg</t>
+  </si>
+  <si>
+    <t>Wanderlust Luxury Rentals</t>
+  </si>
+  <si>
     <t>https://www.zillow.com/homedetails/1807-Fernald-Point-Ln-Santa-Barbara-CA-93108/15878876_zpid/</t>
   </si>
   <si>
+    <t>2026-06-15T08:00:53Z</t>
+  </si>
+  <si>
     <t>85000/mo</t>
   </si>
   <si>
-    <t>usd</t>
-[...1 lines deleted...]
-  <si>
     <t>SingleFamily</t>
   </si>
   <si>
     <t>1807 Fernald Point Ln, Santa Barbara, CA 93108</t>
   </si>
   <si>
-    <t>https://photos.zillowstatic.com/fp/594a9414ed46bddab5323c98b7a9f771-cc_ft_1536.jpg
-[...20 lines deleted...]
-    <t>805-252-2773</t>
+    <t>https://photos.zillowstatic.com/fp/6e7318cc1ce06e916b3e26127dab3ff8-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/927a084288e9ab9862c5a1443d17f393-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/637688ec93814334b08369cd2d93cfc6-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/18aa0e80c0848e9e7082510791c0a1ca-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/6e10e44086311e6b3c8c53ace53245ca-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/234eef358edeb4f8ef12dcc6c8a39bf5-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/991ae93a485b685778781dd303fa4040-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/a1991ea56dbec8c17b7cc9731dacf881-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/ef4a7920820ef87df407a69e48986f78-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/3fcf347f90d832ee0ea22f31e0a490d2-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/e6fceed29a8e3d8d804cb09d9e777d6b-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/723f1b7b6128faf12155d7084402fbb0-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/ee5fe127662ad0b0d3c945f92a35e325-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/c68656761df344c100807c63b36c3b34-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/f25bf53ebf72a98919e2631ca91815d1-cc_ft_1536.jpg
+https://photos.zillowstatic.com/fp/bdc6367c54abcab3a64ca21cdc46b6c4-cc_ft_1536.jpg</t>
+  </si>
+  <si>
+    <t>Emily Kellenberger</t>
   </si>
   <si>
     <t>Village Properties</t>
   </si>
   <si>
     <t>https://www.zillow.com/homedetails/801-Riven-Rock-Rd-Santa-Barbara-CA-93108/15880516_zpid/</t>
+  </si>
+  <si>
+    <t>2026-06-15T08:01:03Z</t>
   </si>
   <si>
     <t>39000/mo</t>
   </si>
   <si>
     <t>801 Riven Rock Rd, Santa Barbara, CA 93108</t>
   </si>
   <si>
     <t>https://photos.zillowstatic.com/fp/375b141f9a0e15777929f166be78dd07-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/68ff6d2f169978d191831ca2a4370188-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/156cce15485b745d9ad0cb49fd78cf35-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/3c1210ddccbcd3f62c0750c1edc63d91-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/b84910bce85470c76d4860dd79dc9752-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/69a0ac5d304fa0b497ca143743f5cd43-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/8d5a17ad830c65d4e1cc2291925a407d-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/0351f199ebda04abbc283fe0fa724bfc-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/3bcd136fd9ee747983b7ecc2840a2c5e-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/577b5f31ee65b0fa6536f4cfd06428a2-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/a286356e85e7cbb0d5c6b154dda81922-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/c910e0f2463dbefa3521bda06dc16155-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/5d2e57e30d3bc09e13ec8d7d15ba5716-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/20561f5f187f6084330a99f563405113-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/f292e580851ae74356bbd875e9652740-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/8e6747eac70ea566f53af4a53577aa5b-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/e7ae158baff363c76d040f874397b7c6-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/f649c94229d989421e7ee97910aeed58-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/6a022176efa35b1c77888d9f2a7f527a-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/07340517ca08a84c95dc3917579a22fa-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/04b6ff57026a00bac6b2f1d926403c1e-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/cc512187d8f2481f02ea336ba34f4988-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/eccc93393c4e0ed793aa624760c19256-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/e1e22ebb04563cb0f3d40230f0ebc897-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/1e8a129eb76f950c5928bdf0c245b89a-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/926db53cad5a7e1c560c9c4b9857da81-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/a08477c65a8a3a5b3ca5b7e28a859b35-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/f2542d3c00b5149d61dc8b9bbedd433b-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/db6203b63cc646cb2a0309f2d8543148-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/7dd088f782fea432b56a19ee2ddf4e93-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/eeaf99e724b9e5baf1ca4e40ee2f0b33-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/c09665b7c2dce6d6f7fd7cadf0dd0a5f-cc_ft_1536.jpg
 https://photos.zillowstatic.com/fp/8a6de8fca3541db7eecbc38eea7fd3e5-cc_ft_1536.jpg</t>
   </si>
   <si>
     <t>Dana M Zertuche</t>
   </si>
   <si>
-    <t>805-403-5520</t>
-[...1 lines deleted...]
-  <si>
     <t>Sotheby's International Realty</t>
-  </si>
-[...135 lines deleted...]
-    <t>Compass</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -639,341 +648,350 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:P6"/>
+  <dimension ref="A1:Q6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:16">
+    <row r="1" spans="1:17">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
     </row>
-    <row r="2" spans="1:16">
+    <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B2" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="C2" t="s">
         <v>18</v>
+      </c>
+      <c r="C2">
+        <v>1835000</v>
       </c>
       <c r="D2" t="s">
         <v>19</v>
       </c>
       <c r="E2" t="s">
         <v>20</v>
       </c>
-      <c r="F2">
-        <v>34.432087</v>
+      <c r="F2" t="s">
+        <v>21</v>
       </c>
       <c r="G2">
-        <v>-119.66686</v>
+        <v>34.41803</v>
       </c>
       <c r="H2">
-        <v>6</v>
+        <v>-119.639496</v>
       </c>
       <c r="I2">
-        <v>8</v>
+        <v>0</v>
       </c>
       <c r="J2">
-        <v>6369</v>
-[...5 lines deleted...]
-        <v>21</v>
+        <v>1</v>
+      </c>
+      <c r="L2">
+        <v>2456</v>
+      </c>
+      <c r="M2">
+        <v>1965</v>
       </c>
       <c r="N2" t="s">
         <v>22</v>
       </c>
       <c r="O2" t="s">
         <v>23</v>
       </c>
       <c r="P2" t="s">
         <v>24</v>
       </c>
+      <c r="Q2" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="3" spans="1:16">
+    <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B3" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>18</v>
+        <v>27</v>
+      </c>
+      <c r="C3">
+        <v>23760000</v>
       </c>
       <c r="D3" t="s">
         <v>19</v>
       </c>
       <c r="E3" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-        <v>34.44586</v>
+        <v>28</v>
+      </c>
+      <c r="F3" t="s">
+        <v>29</v>
       </c>
       <c r="G3">
-        <v>-119.608116</v>
+        <v>34.42045</v>
       </c>
       <c r="H3">
+        <v>-119.61937</v>
+      </c>
+      <c r="I3">
         <v>5</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>6</v>
       </c>
-      <c r="J3">
-[...6 lines deleted...]
-        <v>28</v>
+      <c r="L3">
+        <v>3997</v>
+      </c>
+      <c r="M3">
+        <v>1995</v>
       </c>
       <c r="N3" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="O3" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="P3" t="s">
-        <v>31</v>
+        <v>32</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>33</v>
       </c>
     </row>
-    <row r="4" spans="1:16">
+    <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B4" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="C4" t="s">
-        <v>18</v>
+        <v>36</v>
       </c>
       <c r="D4" t="s">
         <v>19</v>
       </c>
       <c r="E4" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-        <v>34.405285</v>
+        <v>37</v>
+      </c>
+      <c r="F4" t="s">
+        <v>38</v>
       </c>
       <c r="G4">
-        <v>-119.71275</v>
+        <v>34.419228</v>
       </c>
       <c r="H4">
-        <v>5</v>
+        <v>-119.65126</v>
       </c>
       <c r="I4">
-        <v>5</v>
+        <v>2</v>
       </c>
       <c r="J4">
-        <v>6278</v>
+        <v>3</v>
       </c>
       <c r="K4">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>35</v>
+        <v>1740</v>
+      </c>
+      <c r="L4">
+        <v>9</v>
       </c>
       <c r="N4" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="O4" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-        <v>38</v>
+        <v>40</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>40</v>
       </c>
     </row>
-    <row r="5" spans="1:16">
+    <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="B5" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C5" t="s">
-        <v>18</v>
+        <v>43</v>
       </c>
       <c r="D5" t="s">
         <v>19</v>
       </c>
       <c r="E5" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-        <v>34.44526</v>
+        <v>44</v>
+      </c>
+      <c r="F5" t="s">
+        <v>45</v>
       </c>
       <c r="G5">
-        <v>-119.609726</v>
+        <v>34.446293</v>
       </c>
       <c r="H5">
+        <v>-119.63695</v>
+      </c>
+      <c r="I5">
         <v>6</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
-        <v>7767</v>
+        <v>8</v>
       </c>
       <c r="K5">
+        <v>6369</v>
+      </c>
+      <c r="L5">
+        <v>13</v>
+      </c>
+      <c r="N5" t="s">
+        <v>46</v>
+      </c>
+      <c r="O5" t="s">
+        <v>47</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>48</v>
+      </c>
+    </row>
+    <row r="6" spans="1:17">
+      <c r="A6" t="s">
+        <v>49</v>
+      </c>
+      <c r="B6" t="s">
+        <v>50</v>
+      </c>
+      <c r="C6" t="s">
+        <v>51</v>
+      </c>
+      <c r="D6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E6" t="s">
+        <v>44</v>
+      </c>
+      <c r="F6" t="s">
+        <v>52</v>
+      </c>
+      <c r="G6">
+        <v>34.445576</v>
+      </c>
+      <c r="H6">
+        <v>-119.656136</v>
+      </c>
+      <c r="I6">
+        <v>5</v>
+      </c>
+      <c r="J6">
         <v>6</v>
       </c>
-      <c r="M5" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="K6">
-        <v>6</v>
-[...2 lines deleted...]
-        <v>49</v>
+        <v>4652</v>
+      </c>
+      <c r="L6">
+        <v>8</v>
       </c>
       <c r="N6" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="O6" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-        <v>52</v>
+        <v>54</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>55</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">