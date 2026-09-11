--- v3 (2026-08-01)
+++ v4 (2026-09-11)
@@ -71,367 +71,244 @@
   <si>
     <t>posted</t>
   </si>
   <si>
     <t>job_description</t>
   </si>
   <si>
     <t>job_description_html</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>company_size</t>
   </si>
   <si>
     <t>year_founded</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.ziprecruiter.com/jobs-search?location=Wyocena%2C+WI&amp;search=Part-time</t>
   </si>
   <si>
-    <t>2026-07-21T08:41:48Z</t>
-[...14 lines deleted...]
-    <t>17.75 - 22.25</t>
+    <t>2026-09-09T07:56:21Z</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Gamma-Team-Security-Inc</t>
+  </si>
+  <si>
+    <t>UNARMED Security Officer</t>
+  </si>
+  <si>
+    <t>Gamma Team Security Inc</t>
+  </si>
+  <si>
+    <t>De Forest, WI</t>
+  </si>
+  <si>
+    <t>18 - 22</t>
   </si>
   <si>
     <t>hour</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>https://autopartshq.com</t>
-[...40 lines deleted...]
-  <si>
     <t>https://gammateamcorp.com</t>
   </si>
   <si>
-    <t>27 days ago</t>
+    <t>17 days ago</t>
   </si>
   <si>
     <t>Benefits:
 Flexible scheduleOpportunity for advancementPaid time off
 Job Summary
-We are seeking professional Unarmed Security Officers to join our team in Wisconsin. In this role, your primary responsibility will be to create a safe and secure environment by protecting our premises, assets, and employees, while preventing any illegal or inappropriate occurrences. 
-We offer flexible part-time scheduling to accommodate work-life balance while providing professional opportunities for those seeking to grow in the security field. The ideal candidate has prior security or law enforcement experience, maintains the highest degree of integrity, and is fully certified to preform as a security officer. 
+ We are seeking professional Unarmed Security Officers to join our team in Wisconsin. In this role, your primary responsibility will be to create a safe and secure environment by protecting our premises, assets, and employees, while preventing any illegal or inappropriate occurrences. 
+We offer flexible part-time scheduling to accommodate work-life balance while providing professional opportunities for those seeking to grow in the security field. The ideal candidate has prior security or law enforcement experience, maintains the highest degree of integrity, and is fully certified to preform as a security officer.  
 Responsibilities 
 Patrol the premises and maintain a high level of visibilityMonitor entrances and exits to ensure only authorized personnel access the facilityRemove trespassers when necessaryMonitor surveillance cameras Respond to reports of suspicious activityReport on daily activities and any security incidentsQualifications
 Valid Wisconsin Private Security Person license (security guard license)Previous experience as a Security Guard, Armed Officer, or in a similar position(Preferred)Valid Driver's License or State IDHigh school diploma/GEDStrong understanding of public safety and security proceduresExcellent written communication skills and report writing abilityHigh level of integrity and professionalismAttention to detail and strong observational skillsAbility to work without direct supervisionGamma Team Security
-hr@gammateamcorp.com</t>
-[...2 lines deleted...]
-    <t>&lt;div&gt;&lt;strong&gt;Benefits:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Flexible schedule&lt;/li&gt;&lt;li&gt;Opportunity for advancement&lt;/li&gt;&lt;li&gt;Paid time off&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;Job Summary&lt;/strong&gt;&lt;br&gt;We are seeking professional &lt;strong&gt;Unarmed Security Officers&lt;/strong&gt; to join our team in Wisconsin. In this role, your primary responsibility will be to create a safe and secure environment by protecting our premises, assets, and employees, while preventing any illegal or inappropriate occurrences. &lt;br&gt;We offer &lt;strong&gt;flexible part-time scheduling&lt;/strong&gt; to accommodate work-life balance while providing professional opportunities for those seeking to grow in the security field. The ideal candidate has prior security or law enforcement experience, maintains the highest degree of integrity, and is fully certified to preform as a security officer.&amp;nbsp;&lt;br&gt;&lt;strong&gt;Responsibilities&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Patrol the premises and maintain a high level of visibility&lt;/li&gt;&lt;li&gt;Monitor entrances and exits to ensure only authorized personnel access the facility&lt;/li&gt;&lt;li&gt;Remove trespassers when necessary&lt;/li&gt;&lt;li&gt;Monitor surveillance cameras&amp;nbsp;&lt;/li&gt;&lt;li&gt;Respond to reports of suspicious activity&lt;/li&gt;&lt;li&gt;Report on daily activities and any security incidents&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Qualifications&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Valid Wisconsin &lt;strong&gt;Private Security Person license&lt;/strong&gt; (security guard license)&lt;/li&gt;&lt;li&gt;Previous experience as a Security Guard, Armed Officer, or in a similar position&lt;em&gt;(Preferred)&lt;/em&gt;&lt;/li&gt;&lt;li&gt;Valid Driver's License or State ID&lt;/li&gt;&lt;li&gt;High school diploma/GED&lt;/li&gt;&lt;li&gt;Strong understanding of public safety and security procedures&lt;/li&gt;&lt;li&gt;Excellent written communication skills and report writing ability&lt;/li&gt;&lt;li&gt;High level of integrity and professionalism&lt;/li&gt;&lt;li&gt;Attention to detail and strong observational skills&lt;/li&gt;&lt;li&gt;Ability to work without direct supervision&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Gamma Team Security&lt;br&gt;&lt;span class="long-word"&gt;hr@gammateamcorp.com&lt;/span&gt;&lt;/strong&gt;&lt;br&gt;&lt;/div&gt;</t>
+ hr@gammateamcorp.com</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;strong&gt;Benefits:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Flexible schedule&lt;/li&gt;&lt;li&gt;Opportunity for advancement&lt;/li&gt;&lt;li&gt;Paid time off&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;Job Summary&lt;/strong&gt;&lt;br&gt; We are seeking professional &lt;strong&gt;Unarmed Security Officers&lt;/strong&gt; to join our team in Wisconsin. In this role, your primary responsibility will be to create a safe and secure environment by protecting our premises, assets, and employees, while preventing any illegal or inappropriate occurrences. &lt;br&gt;We offer &lt;strong&gt;flexible part-time scheduling&lt;/strong&gt; to accommodate work-life balance while providing professional opportunities for those seeking to grow in the security field. The ideal candidate has prior security or law enforcement experience, maintains the highest degree of integrity, and is fully certified to preform as a security officer.&amp;nbsp; &lt;br&gt;&lt;strong&gt;Responsibilities&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Patrol the premises and maintain a high level of visibility&lt;/li&gt;&lt;li&gt;Monitor entrances and exits to ensure only authorized personnel access the facility&lt;/li&gt;&lt;li&gt;Remove trespassers when necessary&lt;/li&gt;&lt;li&gt;Monitor surveillance cameras&amp;nbsp;&lt;/li&gt;&lt;li&gt;Respond to reports of suspicious activity&lt;/li&gt;&lt;li&gt;Report on daily activities and any security incidents&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Qualifications&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Valid Wisconsin &lt;strong&gt;Private Security Person license&lt;/strong&gt; (security guard license)&lt;/li&gt;&lt;li&gt;Previous experience as a Security Guard, Armed Officer, or in a similar position&lt;em&gt;(Preferred)&lt;/em&gt;&lt;/li&gt;&lt;li&gt;Valid Driver's License or State ID&lt;/li&gt;&lt;li&gt;High school diploma/GED&lt;/li&gt;&lt;li&gt;Strong understanding of public safety and security procedures&lt;/li&gt;&lt;li&gt;Excellent written communication skills and report writing ability&lt;/li&gt;&lt;li&gt;High level of integrity and professionalism&lt;/li&gt;&lt;li&gt;Attention to detail and strong observational skills&lt;/li&gt;&lt;li&gt;Ability to work without direct supervision&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Gamma Team Security&lt;br&gt; &lt;span class="long-word"&gt;hr@gammateamcorp.com&lt;/span&gt;&lt;/strong&gt;&lt;br&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Real estate</t>
   </si>
   <si>
     <t>11 - 50 Employees</t>
   </si>
   <si>
-    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Lutheran-Social-Services-of-WI-&amp;-Upper-MI</t>
-[...220 lines deleted...]
-    <t>Individual, family and community social assistance</t>
+    <t>https://www.ziprecruiter.com/jobs-search/2?location=Wyocena%2C+WI&amp;search=Part-time&amp;lk=QWvTRXAUBohyrhqs1W4X4A</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Fortune-International,-LLC</t>
+  </si>
+  <si>
+    <t>Meat Production Associate- Part Time</t>
+  </si>
+  <si>
+    <t>Fortune International, LLC</t>
+  </si>
+  <si>
+    <t>Windsor, WI</t>
+  </si>
+  <si>
+    <t>https://fortune-cnc.com</t>
+  </si>
+  <si>
+    <t>27 days ago</t>
+  </si>
+  <si>
+    <t>This is an exciting time to join our team! As an industry leader, we’re growing relationships through our quality products and services. We are continually looking for outstanding talent to join our extraordinary group of employees!
+This is an exciting time to join our team! As an industry leader, we’re growing relationships through our quality products and services. We continually seek outstanding talent to join our extraordinary team!
+Summary of PositionThe Meat Production "Cutter" position is critical in executing efficient, high-volume, and high-quality production. The key focus is on meeting yield and quality standards while ensuring accuracy, flexibility, and safety on the Production Floor. We are looking for an individual to work in various areas of the meat production room, including, but not limited to, our packaging department and meat trimming table. Schedule : Monday, Wednesday, and Thursday's 7am-4:00pm; with flexibility required as end times may vary to meet business needs. Position Duties and ResponsibilitiesCompleting daily and monthly production needs through hands on manufacturing of stock, JIT and special-order needs, and packaging.Employee will understand knowledge of production yield, quality standards, and adherence to department policies and procedures.Demonstrates and models behavior consistent with the department’s core values and assists with maintaining an environment most conducive to success for the production team and beyond.Team member will consistently perform all duties related to department and product handling tasks in a way that models the production team policies, procedures, a standards and will be a relied upon contributor to a positive environment where beneficial changes to departmental policy are embraced.Assist with other special assignments as assigned.Perform all the above duties in a timely, courteous manner with Respect for all Company Personnel and Property and report any concerns immediately.Demonstrate behaviors in line with the Department's core values: Quality, Teamwork, Relationships, Respect, Safety, Commitment, Change
+Fortune Fish &amp; Gourmet is an equal opportunity employer.Our Mission is to elevate meals and lives by uniting unmatched product quality and selection with responsible sourcing, faithful stewardship, and unparalleled commitment to our customers’ and team members’ success.Our Vision is a world in which we can all:Do good. Be great. Scale excellence.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;b&gt;This is an exciting time to join our team! As an industry leader, we’re growing relationships through our quality products and services. We are continually looking for outstanding talent to join our extraordinary group of employees!&lt;br&gt;&lt;/b&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;b&gt;This is an exciting time to join our team! As an industry leader, we’re growing relationships through our quality products and services. We continually seek outstanding talent to join our extraordinary team!&lt;/b&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;b&gt;Summary of Position&lt;/b&gt;&lt;/p&gt;&lt;p&gt;The Meat Production "Cutter" position is critical in executing efficient, high-volume, and high-quality production. The key focus is on meeting yield and quality standards while ensuring accuracy, flexibility, and safety on the Production Floor. We are looking for an individual to work in various areas of the meat production room, including, but not limited to, our packaging department and meat trimming table.&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Schedule&amp;nbsp;&lt;/strong&gt;: Monday, Wednesday, and Thursday's 7am-4:00pm; with flexibility required as end times may vary to meet business needs.&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;b&gt;Position Duties and Responsibilities&lt;/b&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Completing daily and monthly production needs through hands on manufacturing of stock, JIT and special-order needs, and packaging.&lt;/li&gt;&lt;li&gt;Employee will understand knowledge of production yield, quality standards, and adherence to department policies and procedures.&lt;/li&gt;&lt;li&gt;Demonstrates and models behavior consistent with the department’s core values and assists with maintaining an environment most conducive to success for the production team and beyond.&lt;/li&gt;&lt;li&gt;Team member will consistently perform all duties related to department and product handling tasks in a way that models the production team policies, procedures, a standards and will be a relied upon contributor to a positive environment where beneficial changes to departmental policy are embraced.&lt;/li&gt;&lt;li&gt;Assist with other special assignments as assigned.&lt;/li&gt;&lt;li&gt;Perform all the above duties in a timely, courteous manner with Respect for all Company Personnel and Property and report any concerns immediately.&lt;/li&gt;&lt;li&gt;Demonstrate behaviors in line with the Department's core values: Quality, Teamwork, Relationships, Respect, Safety, Commitment, Change&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Fortune Fish &amp;amp; Gourmet is an equal opportunity employer.&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Our Mission is to &lt;strong&gt;elevate meals and lives&lt;/strong&gt; by uniting unmatched product quality and selection with responsible sourcing, faithful stewardship, and &lt;strong&gt;unparalleled commitment&lt;/strong&gt; to our customers’ and &lt;strong&gt;team members’ success&lt;/strong&gt;.&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;em&gt;Our Vision is a world in which we can all:&lt;/em&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;&lt;em&gt;Do good. Be great. Scale excellence.&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Industrial machinery manufacturing</t>
+  </si>
+  <si>
+    <t>1 - 10 Employees</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Schumann-Printers</t>
+  </si>
+  <si>
+    <t>Driver &amp; Warehouse Support (CDL Class A)</t>
+  </si>
+  <si>
+    <t>Schumann Printers</t>
+  </si>
+  <si>
+    <t>Fall River, WI</t>
+  </si>
+  <si>
+    <t>20 - 25</t>
+  </si>
+  <si>
+    <t>https://spiweb.com</t>
+  </si>
+  <si>
+    <t>5 days ago</t>
+  </si>
+  <si>
+    <t>Role Overview: We are looking for a reliable individual to join our team in a hybrid role. This position is perfect for someone who enjoys a mix of driving and hands-on warehouse work. You will be responsible for moving products between our two facilities (located just a couple of blocks apart) and supporting our production team via forklift operation.Key Responsibilities:Facility Shuttling: Safely operate a Class A vehicle to transport product and materials between our two local buildings.Warehouse Support: When not behind the wheel, you will serve as a vital part of our support team by operating a forklift or Clamp.Material Handling: Load and unload trailers, stage pallets for production, and ensure the flow of materials remains efficient.Safety First: Maintain a clean driving record and follow all safety protocols for both vehicle and forklift operation.Requirements:License: Valid CDL Class A license.Forklift Skills: Proficiency with standard sit-down forklifts (we are willing to provide refreshers if needed).Reliability: Strong attendance and the ability to work independently between the two sites.Flexibility: Open to either full-time (2 PM – 10 PM) or part-time (2 PM – 7 PM) schedules.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;p&gt;Role Overview: We are looking for a reliable individual to join our team in a hybrid role. This position is perfect for someone who enjoys a mix of driving and hands-on warehouse work. You will be responsible for moving products between our two facilities (located just a couple of blocks apart) and supporting our production team via forklift operation.Key Responsibilities:Facility Shuttling: Safely operate a Class A vehicle to transport product and materials between our two local buildings.Warehouse Support: When not behind the wheel, you will serve as a vital part of our support team by operating a forklift or Clamp.Material Handling: Load and unload trailers, stage pallets for production, and ensure the flow of materials remains efficient.Safety First: Maintain a clean driving record and follow all safety protocols for both vehicle and forklift operation.Requirements:License: Valid CDL Class A license.Forklift Skills: Proficiency with standard sit-down forklifts (we are willing to provide refreshers if needed).Reliability: Strong attendance and the ability to work independently between the two sites.Flexibility: Open to either full-time (2 PM – 10 PM) or part-time (2 PM – 7 PM) schedules.&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Printing and printing services</t>
   </si>
   <si>
     <t>51 - 200 Employees</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/MD-Group-LLC</t>
+  </si>
+  <si>
+    <t>Regional Pharmacist - Full or Part Time</t>
+  </si>
+  <si>
+    <t>MD Group LLC</t>
+  </si>
+  <si>
+    <t>58.50 - 70.50</t>
+  </si>
+  <si>
+    <t>https://mdgroup.co.uk</t>
+  </si>
+  <si>
+    <t>20 days ago</t>
+  </si>
+  <si>
+    <t>As a Regional Pharmacist, you'll play a vital role in ensuring continuity of care by providing clinical expertise and operational support across several Hometown Pharmacy locations. Every day offers new opportunities to positively impact patients, support pharmacy teams, and deliver exceptional healthcare to the communities we serve.What You'll Do As a Regional Pharmacist, you will:Provide exceptional patient-centered pharmaceutical care across multiple Hometown Pharmacy locations.Accurately verify and dispense prescriptions while maintaining compliance with state and federal regulations.Counsel patients on medications, disease management, preventative care, and healthy lifestyle choices.Administer immunizations and conduct health screenings when appropriate.Collaborate with physicians, nurses, and other healthcare professionals to optimize patient outcomes.Supervise, mentor, and support pharmacy technicians while ensuring accuracy and quality standards are maintained.Assume responsibility for pharmacy operations when the Pharmacy Manager is unavailable.Help maintain inventory, controlled substance records, and regulatory compliance.Support company initiatives including Medication Synchronization (Med Sync), Medication Therapy Management (MTM), immunization programs, and wellness services.Build strong working relationships with pharmacy teams across your assigned region while providing consistent, high-quality patient care.Travel throughout your assigned region and support pharmacy operations as business needs require (up to approximately 100 miles).What We're Looking For We're looking for someone who is:Passionate about delivering exceptional patient care.Adaptable and comfortable working in different pharmacy environments.A strong communicator who builds positive relationships with patients and team members.Organized, dependable, and able to prioritize in a fast-paced setting.Committed to clinical excellence and continuous learning.A collaborative leader who enjoys mentoring others and supporting multiple teams.Required Qualifications Bachelor of Science in Pharmacy or Doctor of Pharmacy (PharmD) from an accredited college of pharmacy.Active, unrestricted Wisconsin Pharmacist License.Strong knowledge of pharmacy practice, state and federal regulations, and patient care standards.Excellent communication and customer service skills.Ability to work independently while supporting multiple pharmacy teams.Valid driver's license and reliable transportation.Proficiency with Google Workspace and pharmacy management systems such as PioneerRx.Preferred Qualifications Two or more years of retail or community pharmacy experience preferred.Immunization certification.Experience with Medication Therapy Management (MTM).Experience with Medication Synchronization (Med Sync).Experience supporting multiple pharmacy locations or serving in a leadership or regional support role.Why Hometown Pharmacy? At Hometown Pharmacy, we're more than a pharmacy—we're a trusted healthcare partner in the communities we serve. We believe pharmacists should have the opportunity to build meaningful patient relationships while practicing at the top of their license.When you join our team, you'll enjoy:Competitive compensationComprehensive medical, dental, and vision insurance401(k) with company matchPaid Time Off and paid holidaysMileage reimbursement for business travelContinuing education and professional development opportunitiesA supportive, collaborative team cultureThe opportunity to positively impact patients across multiple Wisconsin communitiesTravel Requirements This position serves multiple Hometown Pharmacy locations throughout an assigned region. Travel of up to approximately 50 miles may be required based on business needs. Mileage reimbursement is provided.If you're looking for a career that offers variety, professional growth, and the opportunity to improve the health of the communities you serve, we'd love to hear from you.Apply today and become part of the Hometown Pharmacy family!</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;p&gt;As a Regional Pharmacist, you'll play a vital role in ensuring continuity of care by providing clinical expertise and operational support across several Hometown Pharmacy locations. Every day offers new opportunities to positively impact patients, support pharmacy teams, and deliver exceptional healthcare to the communities we serve.&lt;/p&gt;What You'll Do &lt;p&gt;As a Regional Pharmacist, you will:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Provide exceptional patient-centered pharmaceutical care across multiple Hometown Pharmacy locations.&lt;/li&gt;&lt;li&gt;Accurately verify and dispense prescriptions while maintaining compliance with state and federal regulations.&lt;/li&gt;&lt;li&gt;Counsel patients on medications, disease management, preventative care, and healthy lifestyle choices.&lt;/li&gt;&lt;li&gt;Administer immunizations and conduct health screenings when appropriate.&lt;/li&gt;&lt;li&gt;Collaborate with physicians, nurses, and other healthcare professionals to optimize patient outcomes.&lt;/li&gt;&lt;li&gt;Supervise, mentor, and support pharmacy technicians while ensuring accuracy and quality standards are maintained.&lt;/li&gt;&lt;li&gt;Assume responsibility for pharmacy operations when the Pharmacy Manager is unavailable.&lt;/li&gt;&lt;li&gt;Help maintain inventory, controlled substance records, and regulatory compliance.&lt;/li&gt;&lt;li&gt;Support company initiatives including Medication Synchronization (Med Sync), Medication Therapy Management (MTM), immunization programs, and wellness services.&lt;/li&gt;&lt;li&gt;Build strong working relationships with pharmacy teams across your assigned region while providing consistent, high-quality patient care.&lt;/li&gt;&lt;li&gt;Travel throughout your assigned region and support pharmacy operations as business needs require (up to approximately 100 miles).&lt;/li&gt;&lt;/ul&gt;What We're Looking For &lt;p&gt;We're looking for someone who is:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Passionate about delivering exceptional patient care.&lt;/li&gt;&lt;li&gt;Adaptable and comfortable working in different pharmacy environments.&lt;/li&gt;&lt;li&gt;A strong communicator who builds positive relationships with patients and team members.&lt;/li&gt;&lt;li&gt;Organized, dependable, and able to prioritize in a fast-paced setting.&lt;/li&gt;&lt;li&gt;Committed to clinical excellence and continuous learning.&lt;/li&gt;&lt;li&gt;A collaborative leader who enjoys mentoring others and supporting multiple teams.&lt;/li&gt;&lt;/ul&gt;Required Qualifications &lt;ul&gt;&lt;li&gt;Bachelor of Science in Pharmacy or Doctor of Pharmacy (PharmD) from an accredited college of pharmacy.&lt;/li&gt;&lt;li&gt;Active, unrestricted Wisconsin Pharmacist License.&lt;/li&gt;&lt;li&gt;Strong knowledge of pharmacy practice, state and federal regulations, and patient care standards.&lt;/li&gt;&lt;li&gt;Excellent communication and customer service skills.&lt;/li&gt;&lt;li&gt;Ability to work independently while supporting multiple pharmacy teams.&lt;/li&gt;&lt;li&gt;Valid driver's license and reliable transportation.&lt;/li&gt;&lt;li&gt;Proficiency with Google Workspace and pharmacy management systems such as PioneerRx.&lt;/li&gt;&lt;/ul&gt;Preferred Qualifications &lt;ul&gt;&lt;li&gt;Two or more years of retail or community pharmacy experience preferred.&lt;/li&gt;&lt;li&gt;Immunization certification.&lt;/li&gt;&lt;li&gt;Experience with Medication Therapy Management (MTM).&lt;/li&gt;&lt;li&gt;Experience with Medication Synchronization (Med Sync).&lt;/li&gt;&lt;li&gt;Experience supporting multiple pharmacy locations or serving in a leadership or regional support role.&lt;/li&gt;&lt;/ul&gt;Why Hometown Pharmacy? &lt;p&gt;At Hometown Pharmacy, we're more than a pharmacy—we're a trusted healthcare partner in the communities we serve. We believe pharmacists should have the opportunity to build meaningful patient relationships while practicing at the top of their license.&lt;/p&gt;&lt;p&gt;When you join our team, you'll enjoy:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Competitive compensation&lt;/li&gt;&lt;li&gt;Comprehensive medical, dental, and vision insurance&lt;/li&gt;&lt;li&gt;401(k) with company match&lt;/li&gt;&lt;li&gt;Paid Time Off and paid holidays&lt;/li&gt;&lt;li&gt;Mileage reimbursement for business travel&lt;/li&gt;&lt;li&gt;Continuing education and professional development opportunities&lt;/li&gt;&lt;li&gt;A supportive, collaborative team culture&lt;/li&gt;&lt;li&gt;The opportunity to positively impact patients across multiple Wisconsin communities&lt;/li&gt;&lt;/ul&gt;Travel Requirements &lt;p&gt;This position serves multiple Hometown Pharmacy locations throughout an assigned region. Travel of up to approximately 50 miles may be required based on business needs. Mileage reimbursement is provided.&lt;/p&gt;&lt;p&gt;If you're looking for a career that offers variety, professional growth, and the opportunity to improve the health of the communities you serve, we'd love to hear from you.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Apply today and become part of the Hometown Pharmacy family!&lt;/strong&gt;&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>201 - 500 Employees</t>
+  </si>
+  <si>
+    <t>2026-09-09T07:57:47Z</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Consolidated-Management-Company</t>
+  </si>
+  <si>
+    <t>Food Service Worker - Portage, WI</t>
+  </si>
+  <si>
+    <t>Consolidated Management Company</t>
+  </si>
+  <si>
+    <t>Portage, WI</t>
+  </si>
+  <si>
+    <t>https://consolidatedmgmt.com</t>
+  </si>
+  <si>
+    <t>15 days ago</t>
+  </si>
+  <si>
+    <t>Food Service Worker (Columbia County Sheriff's Office) 
+About Us 
+ Consolidated Management is a food service management company with over 50 years of experience, currently operating in 10 states. We specialize in providing food service programs tailored to each client and location. Our team members represent our company with integrity, honesty, and a commitment to delivering outstanding service. At Consolidated Management, customer service is an attitude-not a department. 
+Position Summary 
+ We are seeking a reliable and motivated Food Service Worker to join our team. The ideal candidate has prior cooking experience, a positive attitude, and the ability to work efficiently in a fast-paced environment while standing for extended periods. 
+Schedule &amp; Pay 
+  Part Time 18 - 20 hours a week $17 an hour  
+Key Responsibilities 
+  Prepare and cook meals according to established recipes Food Prep Being a team player Providing the ultimate customer experience Ensure proper food preparation, handling, and storage Maintain compliance with all health and safety regulations Present food in an appealing and appetizing manner Assist with kitchen cleaning and sanitation Follow all safety and sanitation procedures  
+Qualifications 
+  Previous cooking experience preferred Knowledge of special diets preferred Must be at least 18 years old (position located within a jail facility) Ability to pass a drug test and background check Ability to work independently Strong attention to detail and ability to follow recipes Ability to stand for extended periods Reliable transportation  
+Benefits 
+  Health benefits (available to full-time and part-time team members) Paid Time Off (full-time team members) Holiday pay: time and a half on New Year's Day, Memorial Day, July 4th, Labor Day, and Thanksgiving Double time pay on Christmas Eve and Christmas Day 401(k) eligibility after one year of service Team member referral incentives  
+Equal Opportunity Employer 
+ Consolidated Management is an Equal Opportunity Employer (EOE/AA/M/F/D/V). All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, national origin, disability, or protected veteran status.</t>
+  </si>
+  <si>
+    <t>&lt;strong&gt;Food Service Worker (Columbia County Sheriff's Office)&lt;/strong&gt; &lt;br&gt;&lt;strong&gt;About Us&lt;/strong&gt; &lt;br&gt; Consolidated Management is a food service management company with over 50 years of experience, currently operating in 10 states. We specialize in providing food service programs tailored to each client and location. Our team members represent our company with integrity, honesty, and a commitment to delivering outstanding service. At Consolidated Management, customer service is an attitude-not a department. &lt;br&gt;&lt;strong&gt;Position Summary&lt;/strong&gt; &lt;br&gt; We are seeking a reliable and motivated Food Service Worker to join our team. The ideal candidate has prior cooking experience, a positive attitude, and the ability to work efficiently in a fast-paced environment while standing for extended periods. &lt;br&gt;&lt;strong&gt;Schedule &amp;amp; Pay&lt;/strong&gt; &lt;br&gt; &lt;ul&gt; &lt;li&gt;Part Time&lt;/li&gt; &lt;li&gt;18 - 20 hours a week&lt;/li&gt; &lt;li&gt;$17 an hour&lt;/li&gt; &lt;/ul&gt; &lt;br&gt;&lt;strong&gt;Key Responsibilities&lt;/strong&gt; &lt;br&gt; &lt;ul&gt; &lt;li&gt;Prepare and cook meals according to established recipes&lt;/li&gt; &lt;li&gt;Food Prep&lt;/li&gt; &lt;li&gt;Being a team player&lt;/li&gt; &lt;li&gt;Providing the ultimate customer experience&lt;/li&gt; &lt;li&gt;Ensure proper food preparation, handling, and storage&lt;/li&gt; &lt;li&gt;Maintain compliance with all health and safety regulations&lt;/li&gt; &lt;li&gt;Present food in an appealing and appetizing manner&lt;/li&gt; &lt;li&gt;Assist with kitchen cleaning and sanitation&lt;/li&gt; &lt;li&gt;Follow all safety and sanitation procedures&lt;/li&gt; &lt;/ul&gt; &lt;br&gt;&lt;strong&gt;Qualifications&lt;/strong&gt; &lt;br&gt; &lt;ul&gt; &lt;li&gt;Previous cooking experience preferred&lt;/li&gt; &lt;li&gt;Knowledge of special diets preferred&lt;/li&gt; &lt;li&gt;Must be at least 18 years old (position located within a jail facility)&lt;/li&gt; &lt;li&gt;Ability to pass a drug test and background check&lt;/li&gt; &lt;li&gt;Ability to work independently&lt;/li&gt; &lt;li&gt;Strong attention to detail and ability to follow recipes&lt;/li&gt; &lt;li&gt;Ability to stand for extended periods&lt;/li&gt; &lt;li&gt;Reliable transportation&lt;/li&gt; &lt;/ul&gt; &lt;br&gt;&lt;strong&gt;Benefits&lt;/strong&gt; &lt;br&gt; &lt;ul&gt; &lt;li&gt;Health benefits (available to full-time and part-time team members)&lt;/li&gt; &lt;li&gt;Paid Time Off (full-time team members)&lt;/li&gt; &lt;li&gt;Holiday pay: time and a half on New Year's Day, Memorial Day, July 4th, Labor Day, and Thanksgiving&lt;/li&gt; &lt;li&gt;Double time pay on Christmas Eve and Christmas Day&lt;/li&gt; &lt;li&gt;401(k) eligibility after one year of service&lt;/li&gt; &lt;li&gt;Team member referral incentives&lt;/li&gt; &lt;/ul&gt; &lt;br&gt;&lt;strong&gt;Equal Opportunity Employer&lt;/strong&gt; &lt;br&gt; Consolidated Management is an Equal Opportunity Employer (EOE/AA/M/F/D/V). All qualified applicants will receive consideration for employment without regard to race, color, religion, sex, national origin, disability, or protected veteran status.</t>
+  </si>
+  <si>
+    <t>Food services and drinking places</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.com/jobs-search/3?location=Wyocena%2C+WI&amp;search=Part-time&amp;lk=56ehwWbLqVzJvJ_AeFs33A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -849,278 +726,278 @@
       <c r="I2" t="s">
         <v>25</v>
       </c>
       <c r="J2" t="s">
         <v>26</v>
       </c>
       <c r="K2" t="s">
         <v>27</v>
       </c>
       <c r="L2" t="s">
         <v>28</v>
       </c>
       <c r="M2" t="s">
         <v>29</v>
       </c>
       <c r="N2" t="s">
         <v>30</v>
       </c>
       <c r="O2" t="s">
         <v>31</v>
       </c>
       <c r="P2" t="s">
         <v>32</v>
       </c>
       <c r="Q2">
-        <v>1920</v>
+        <v>2014</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
         <v>34</v>
       </c>
       <c r="D3" t="s">
         <v>35</v>
       </c>
       <c r="E3" t="s">
         <v>36</v>
       </c>
       <c r="F3" t="s">
         <v>37</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
-      <c r="H3" t="s">
-        <v>38</v>
+      <c r="H3">
+        <v>18.5</v>
       </c>
       <c r="I3" t="s">
         <v>25</v>
       </c>
       <c r="J3" t="s">
         <v>26</v>
       </c>
       <c r="K3" t="s">
+        <v>38</v>
+      </c>
+      <c r="L3" t="s">
         <v>39</v>
       </c>
-      <c r="L3" t="s">
+      <c r="M3" t="s">
         <v>40</v>
       </c>
-      <c r="M3" t="s">
+      <c r="N3" t="s">
         <v>41</v>
       </c>
-      <c r="N3" t="s">
+      <c r="O3" t="s">
         <v>42</v>
       </c>
-      <c r="O3" t="s">
+      <c r="P3" t="s">
         <v>43</v>
       </c>
-      <c r="P3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q3">
-        <v>2014</v>
+        <v>1989</v>
       </c>
       <c r="R3" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
+        <v>44</v>
+      </c>
+      <c r="D4" t="s">
         <v>45</v>
       </c>
-      <c r="D4" t="s">
+      <c r="E4" t="s">
         <v>46</v>
       </c>
-      <c r="E4" t="s">
+      <c r="F4" t="s">
         <v>47</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
-      <c r="H4">
-        <v>26</v>
+      <c r="H4" t="s">
+        <v>48</v>
       </c>
       <c r="I4" t="s">
         <v>25</v>
       </c>
       <c r="J4" t="s">
         <v>26</v>
       </c>
       <c r="K4" t="s">
         <v>49</v>
       </c>
       <c r="L4" t="s">
         <v>50</v>
       </c>
       <c r="M4" t="s">
         <v>51</v>
       </c>
       <c r="N4" t="s">
         <v>52</v>
       </c>
       <c r="O4" t="s">
         <v>53</v>
       </c>
       <c r="P4" t="s">
         <v>54</v>
       </c>
       <c r="Q4">
-        <v>1882</v>
+        <v>1963</v>
       </c>
       <c r="R4" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>55</v>
       </c>
       <c r="D5" t="s">
         <v>56</v>
       </c>
       <c r="E5" t="s">
         <v>57</v>
       </c>
       <c r="F5" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="I5" t="s">
         <v>25</v>
       </c>
       <c r="J5" t="s">
         <v>26</v>
       </c>
       <c r="K5" t="s">
+        <v>59</v>
+      </c>
+      <c r="L5" t="s">
         <v>60</v>
       </c>
-      <c r="L5" t="s">
+      <c r="M5" t="s">
         <v>61</v>
       </c>
-      <c r="M5" t="s">
+      <c r="N5" t="s">
         <v>62</v>
       </c>
-      <c r="N5" t="s">
+      <c r="O5" t="s">
         <v>63</v>
       </c>
-      <c r="O5" t="s">
+      <c r="P5" t="s">
         <v>64</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="Q5">
         <v>1998</v>
       </c>
       <c r="R5" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>65</v>
       </c>
       <c r="C6" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D6" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E6" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F6" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
-      <c r="H6" t="s">
-        <v>69</v>
+      <c r="H6">
+        <v>17</v>
       </c>
       <c r="I6" t="s">
         <v>25</v>
       </c>
       <c r="J6" t="s">
         <v>26</v>
       </c>
       <c r="K6" t="s">
         <v>70</v>
       </c>
       <c r="L6" t="s">
         <v>71</v>
       </c>
       <c r="M6" t="s">
         <v>72</v>
       </c>
       <c r="N6" t="s">
         <v>73</v>
       </c>
       <c r="O6" t="s">
         <v>74</v>
       </c>
       <c r="P6" t="s">
+        <v>64</v>
+      </c>
+      <c r="Q6">
+        <v>1975</v>
+      </c>
+      <c r="R6" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">