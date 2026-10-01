--- v4 (2026-09-11)
+++ v5 (2026-10-01)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>company_url</t>
   </si>
   <si>
     <t>job_title</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>remote</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
@@ -71,244 +71,233 @@
   <si>
     <t>posted</t>
   </si>
   <si>
     <t>job_description</t>
   </si>
   <si>
     <t>job_description_html</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>company_size</t>
   </si>
   <si>
     <t>year_founded</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.ziprecruiter.com/jobs-search?location=Wyocena%2C+WI&amp;search=Part-time</t>
   </si>
   <si>
-    <t>2026-09-09T07:56:21Z</t>
+    <t>2026-09-17T07:23:47Z</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Sevita</t>
+  </si>
+  <si>
+    <t>Group Home Caregiver</t>
+  </si>
+  <si>
+    <t>Sevita</t>
+  </si>
+  <si>
+    <t>Portage, WI</t>
+  </si>
+  <si>
+    <t>hour</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>https://sevitahealth.com</t>
+  </si>
+  <si>
+    <t>15 days ago</t>
+  </si>
+  <si>
+    <t>REM Community Services, a part of the Sevita family, provides community-based services for individuals with intellectual and developmental disabilities. Here we believe every person has the right to live well, and everyone deserves to have a fulfilling career. You’ll join a mission-driven team and create relationships that motivate us all every day. Join us today, and experience a career well lived.    
+Schedule: Mondays, Wednesdays, Fridays &amp; Every Other Weekend (11am - 3pm) Double Staffing Pay: $15/hrSUMMARY  Position Type: Non-exempt, full-time or part-time, hourly role. Scope of Role:  Responsible for providing direct support within a single program or unit within a program, typically supporting 4 - 6 individuals in residential settings, or up to 10 individuals in periodic programs.  Key Responsibilities:  Deliver support per individual service/program plans, including socialization, health maintenance, medication administration, skill/behavioral development. Assist with daily activities: Personal care, housekeeping, recreational activities, transportation, community integration, shopping, citizenship, and other activities of daily living.   ESSENTIAL JOB FUNCTIONS To perform this job successfully, an individual must be able to satisfactorily perform each essential function listed below.  
+Services and Supports:  Direct Support: Provides direct support or assistance in accordance with individual service or program plans; assists with socialization and behavioral development, personal care, housekeeping, recreational activities, transportation, community orientation, shopping, financial management, citizenship, and other activities of daily living. Records: Accurately documents progress and activity; reviews records and logs to stay abreast of changes in service plans; maintains confidentiality. Management of Individuals’ Assets: Makes cost-effective and appropriate purchases within the budget of the individual served and according to their choice / preference Relationships: Maintains healthy and professional relationships with individuals, friends, families, guardians and case managers; greets family members and other visitors; implements Sevita Customer Service Standards. Reporting: Reports any instance of alleged abuse or neglect according to internal and external standards; reports medical, behavioral and other incidents in accordance with Sevita policy and external requirements. Rights: Maintains confidentiality, respects the rights of persons being served, according to applicable the bill of rights; practices universal precautions; assists individuals in exercising their rights.  Health Care:  Appointments: As needed, may accompany individuals to medical appointments; relays orders and information to and from medical providers as required. Medications: If assigned, accurately administers or supports self-administration of medication and documents delivery of medications and treatments; promptly reports administration errors; maintains appropriate security of controlled medications and other medications and supplies. General Health Care: Monitors individual’s health; documents health concerns; communicates with nurse or supervisor as appropriate; calls 911 in the event of emergency; follows individual health care directives. Medical Supplies and Equipment: Correctly follows procedures in utilizing medical equipment; reports malfunction or disrepair. Meal Preparation: Prepares or supports individuals to prepare food in accordance with planned menus and individual choice; knows special diets and prepares individual meals accordingly; monitors mealtime and correctly implements any dining plans.  Employment Responsibilities:  Training: Attends orientation and on-going training as directed; participates in monthly staff meetings. Employee Scheduling: Works scheduled hours; arrives for work on time; stays on shift until replacement arrives; notifies supervisor in advance when unable to work as scheduled or as soon as possible after the designated start time; may fill in for other shifts where required without causing unapproved overtime, or in the event of emergency. Teamwork: Works together with others, values others contributions; is courteous; communicates openly; listens; and shows respect to others. Workplace Safety: Every employee plays a role in developing and maintaining a safe workplace; complies with all established safety policies, procedures, and rules; reports unsafe hazards to their supervisor and participates in safety related training or activities.  Maintenance:  Vehicles: May transport individuals into the community; drives safely and according to local laws; ensures proper use of safety equipment including seat belts, lifts and wheelchair ties; reports accidents to appropriate authorities immediately; reports accidents and safety concerns immediately to supervisor or maintenance personnel. Housekeeping: Performs daily and seasonal housekeeping as directed; maintains neat, clean and safe environment; reports hazards or safety concerns. Maintenance and Repair: Monitors environmental safety and may make minor repairs, change light bulbs, etc.; may perform yard maintenance including keeping walkways safe and snow removal; reports equipment or facilities requiring repairs to supervisor or maintenance personnel as required. Safety: Checks water temperature as required when assisting with bathing; participates in safety drills and protects persons being served in the event of emergency.  Other:  Performs other duties and activities as required. MPA = Mobile Punch Authorized for timekeeping.     SUPERVISORY RESPONSIBILITIES  None  Minimum Knowledge and Skills required for the Job The requirements listed below are representative of the knowledge, skill, and/or abilities required to perform the job.    Education and Experience:    High school diploma or equivalent preferred Six months of experience in human services preferred. Must be 18 years of age. Working knowledge of computers  Certificates, Licenses, and Registrations:  Valid driver’s license in good standing. Car registration and vehicle insurance if providing transportation for individuals receiving services. All state-required training(s) and certification(s) completed in mandated timeframes. Maintain valid driver’s license, meet all insurance requirements, and be approved by management to be a driver for the company. If an employee is determined to have lost their driving privileges by failing the company MVR driving record requirements per company policy, the employee will be required to sign a Non-Driver form and restricted from driving on behalf of the company until their MVR report satisfies the company requirements for a good driving record.   Work Environment:  Works at the program location and may accompany individuals into the community.  Physical Requirements:  Heavy Work. Exerting up to 100 pounds of force occasionally, and/or up to 50 pounds of force frequently, and/or up to 20 pounds of force constantly to move objects.  Addendum:  CS New Jersey – Refer to:  CS NJ Addendum – Direct Support Professional _1001 _ MPA 3429     Employees must cooperate with the licensee and Department of Human Services staff in any inspection, inquiry, or investigation. Must have a valid driver’s license in good standing in The State of New Jersey; however, in the event the person lives in another state and is commuting, they must have a valid driver’s license in good standing for the state in which they live. At minimum, a High School Diploma/Equivalent is required All employees hired after 6/15/2018 shall submit to drug testing prior to employment. All employees shall submit to drug testing randomly and for cause/suspicion. Employees must submit to criminal background checks, and be determined not to be disqualified by the Department of Human Services prior to working with individuals served. In addition to this, it is a requirement that all employees agree to have their name checked against the Central Registry of Offenders Against Individuals with Developmental Disabilities, as well as completing an application to have their name checked against the Child Abuse Registry Information (CARI). Employees must successfully complete and demonstrate proficiency in all areas of required trainings. Shall be at least 18 years of age.   
+  Sevita is a leading provider of home and community-based specialized health care. We believe that everyone deserves to live a full, more independent life. We provide people with quality services and individualized supports that lead to growth and independence, regardless of the physical, intellectual, or behavioral challenges they face. 
+We’ve made this our mission for more than 50 years. And today, our 40,000 team members continue to innovate and enhance care for the 50,000 individuals we serve all over the U.S. 
+   As an equal opportunity employer, we do not discriminate on the basis of race, color, religion, sex (including pregnancy, sexual orientation, or gender identity), national origin, age, disability, genetic information, veteran status, citizenship, or any other characteristic protected by law.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; &lt;div&gt; &lt;strong&gt;REM Community Services,&lt;/strong&gt; a part of the Sevita family, provides community-based services for individuals with intellectual and developmental disabilities. Here we believe every person has the right to live well, and everyone deserves to have a fulfilling career. You’ll join a mission-driven team and create relationships that motivate us all every day. Join us today, and experience a career well lived.&amp;nbsp; &lt;/div&gt; &lt;/div&gt; &lt;br&gt;&lt;p&gt;&lt;strong&gt;Schedule:&amp;nbsp;Mondays, Wednesdays, Fridays &amp;amp; Every Other Weekend (11am - 3pm) Double Staffing&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;Pay: $15/hr&lt;/strong&gt;&lt;/p&gt;SUMMARY &lt;ul&gt; &lt;li&gt;Position Type: Non-exempt, full-time or part-time, hourly role.&lt;/li&gt; &lt;li&gt;Scope of Role: &lt;ul&gt; &lt;li&gt;Responsible for providing direct support within a single program or unit within a program, typically supporting 4 - 6 individuals in residential settings, or up to 10 individuals in periodic programs.&lt;/li&gt; &lt;/ul&gt;&lt;/li&gt; &lt;li&gt;Key Responsibilities: &lt;ul&gt; &lt;li&gt;Deliver support per individual service/program plans, including socialization, health maintenance, medication administration, skill/behavioral development.&lt;/li&gt; &lt;li&gt;Assist with daily activities: Personal care, housekeeping, recreational activities, transportation, community integration, shopping, citizenship, and other activities of daily living.&lt;/li&gt; &lt;/ul&gt;&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;ESSENTIAL JOB FUNCTIONS&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;To perform this job successfully, an individual must be able to satisfactorily perform each essential function listed below. &amp;nbsp;&lt;br&gt;&lt;/p&gt;Services and Supports: &lt;ol&gt; &lt;li&gt;Direct Support: Provides direct support or assistance in accordance with individual service or program plans; assists with socialization and behavioral development, personal care, housekeeping, recreational activities, transportation, community orientation, shopping, financial management, citizenship, and other activities of daily living.&lt;/li&gt; &lt;li&gt;Records: Accurately documents progress and activity; reviews records and logs to stay abreast of changes in service plans; maintains confidentiality.&lt;/li&gt; &lt;li&gt;Management of Individuals’ Assets: Makes cost-effective and appropriate purchases within the budget of the individual served and according to their choice / preference&lt;/li&gt; &lt;li&gt;Relationships: Maintains healthy and professional relationships with individuals, friends, families, guardians and case managers; greets family members and other visitors; implements Sevita Customer Service Standards.&lt;/li&gt; &lt;li&gt;Reporting: Reports any instance of alleged abuse or neglect according to internal and external standards; reports medical, behavioral and other incidents in accordance with Sevita policy and external requirements.&lt;/li&gt; &lt;li&gt;Rights: Maintains confidentiality, respects the rights of persons being served, according to applicable the bill of rights; practices universal precautions; assists individuals in exercising their rights.&lt;/li&gt; &lt;/ol&gt; Health Care: &lt;ol&gt; &lt;li&gt;Appointments: As needed, may accompany individuals to medical appointments; relays orders and information to and from medical providers as required.&lt;/li&gt; &lt;li&gt;Medications: If assigned, accurately administers or supports self-administration of medication and documents delivery of medications and treatments; promptly reports administration errors; maintains appropriate security of controlled medications and other medications and supplies.&lt;/li&gt; &lt;li&gt;General Health Care: Monitors individual’s health; documents health concerns; communicates with nurse or supervisor as appropriate; calls 911 in the event of emergency; follows individual health care directives.&lt;/li&gt; &lt;li&gt;Medical Supplies and Equipment: Correctly follows procedures in utilizing medical equipment; reports malfunction or disrepair.&lt;/li&gt; &lt;li&gt;Meal Preparation: Prepares or supports individuals to prepare food in accordance with planned menus and individual choice; knows special diets and prepares individual meals accordingly; monitors mealtime and correctly implements any dining plans.&lt;/li&gt; &lt;/ol&gt; Employment Responsibilities: &lt;ol&gt; &lt;li&gt;Training: Attends orientation and on-going training as directed; participates in monthly staff meetings.&lt;/li&gt; &lt;li&gt;Employee Scheduling: Works scheduled hours; arrives for work on time; stays on shift until replacement arrives; notifies supervisor in advance when unable to work as scheduled or as soon as possible after the designated start time; may fill in for other shifts where required without causing unapproved overtime, or in the event of emergency.&lt;/li&gt; &lt;li&gt;Teamwork: Works together with others, values others contributions; is courteous; communicates openly; listens; and shows respect to others.&lt;/li&gt; &lt;li&gt;Workplace Safety: Every employee plays a role in developing and maintaining a safe workplace; complies with all established safety policies, procedures, and rules; reports unsafe hazards to their supervisor and participates in safety related training or activities.&lt;/li&gt; &lt;/ol&gt; Maintenance: &lt;ol&gt; &lt;li&gt;Vehicles: May transport individuals into the community; drives safely and according to local laws; ensures proper use of safety equipment including seat belts, lifts and wheelchair ties; reports accidents to appropriate authorities immediately; reports accidents and safety concerns immediately to supervisor or maintenance personnel.&lt;/li&gt; &lt;li&gt;Housekeeping: Performs daily and seasonal housekeeping as directed; maintains neat, clean and safe environment; reports hazards or safety concerns.&lt;/li&gt; &lt;li&gt;Maintenance and Repair: Monitors environmental safety and may make minor repairs, change light bulbs, etc.; may perform yard maintenance including keeping walkways safe and snow removal; reports equipment or facilities requiring repairs to supervisor or maintenance personnel as required.&lt;/li&gt; &lt;li&gt;Safety: Checks water temperature as required when assisting with bathing; participates in safety drills and protects persons being served in the event of emergency.&lt;/li&gt; &lt;/ol&gt; Other: &lt;ul&gt; &lt;li&gt;Performs other duties and activities as required.&lt;/li&gt; &lt;li&gt;MPA = Mobile Punch Authorized for timekeeping.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;SUPERVISORY RESPONSIBILITIES&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;None&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;Minimum Knowledge and Skills required for the Job&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;em&gt;The requirements listed below are representative of the knowledge, skill, and/or abilities required to perform the job. &lt;/em&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&amp;nbsp;&lt;/strong&gt;&lt;/p&gt; &lt;p&gt;&lt;strong&gt;&lt;em&gt;Education and Experience:&amp;nbsp; &lt;/em&gt;&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;High school diploma or equivalent preferred&lt;/li&gt; &lt;li&gt;Six months of experience in human services preferred.&lt;/li&gt; &lt;li&gt;Must be 18 years of age.&lt;/li&gt; &lt;li&gt;Working knowledge of computers&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;&lt;em&gt;Certificates, Licenses, and Registrations:&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Valid driver’s license in good standing.&lt;/li&gt; &lt;li&gt;Car registration and vehicle insurance if providing transportation for individuals receiving services.&lt;/li&gt; &lt;li&gt;All state-required training(s) and certification(s) completed in mandated timeframes.&lt;/li&gt; &lt;li&gt;Maintain valid driver’s license, meet all insurance requirements, and be approved by management to be a driver for the company. If an employee is determined to have lost their driving privileges by failing the company MVR driving record requirements per company policy, the employee will be required to sign a Non-Driver form and restricted from driving on behalf of the company until their MVR report satisfies the company requirements for a good driving record.&lt;/li&gt; &lt;/ul&gt;&lt;em&gt;&amp;nbsp;&lt;/em&gt; &lt;em&gt;Work Environment:&lt;/em&gt; &lt;ul&gt; &lt;li&gt;Works at the program location and may accompany individuals into the community.&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;&lt;strong&gt;&lt;em&gt;Physical Requirements:&lt;/em&gt;&lt;/strong&gt;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;&lt;strong&gt;Heavy Work.&lt;/strong&gt; Exerting up to 100 pounds of force occasionally, and/or up to 50 pounds of force frequently, and/or up to 20 pounds of force constantly to move objects.&lt;/li&gt; &lt;/ul&gt; &lt;em&gt;Addendum:&lt;/em&gt; &lt;ul&gt; &lt;li&gt;CS New Jersey – Refer to:&amp;nbsp; CS NJ Addendum – Direct Support Professional _1001 _ MPA 3429&lt;/li&gt; &lt;/ul&gt; &lt;ul&gt; &lt;li&gt; &lt;ul&gt; &lt;li&gt;Employees must cooperate with the licensee and Department of Human Services staff in any inspection, inquiry, or investigation.&lt;/li&gt; &lt;li&gt;Must have a valid driver’s license in good standing in The State of New Jersey; however, in the event the person lives in another state and is commuting, they must have a valid driver’s license in good standing for the state in which they live.&lt;/li&gt; &lt;li&gt;At minimum, a High School Diploma/Equivalent is required&lt;/li&gt; &lt;li&gt;All employees hired after 6/15/2018 shall submit to drug testing prior to employment. All employees shall submit to drug testing randomly and for cause/suspicion.&lt;/li&gt; &lt;li&gt;Employees must submit to criminal background checks, and be determined not to be disqualified by the Department of Human Services prior to working with individuals served. In addition to this, it is a requirement that all employees agree to have their name checked against the Central Registry of Offenders Against Individuals with Developmental Disabilities, as well as completing an application to have their name checked against the Child Abuse Registry Information (CARI).&lt;/li&gt; &lt;li&gt;Employees must successfully complete and demonstrate proficiency in all areas of required trainings.&lt;/li&gt; &lt;li&gt;Shall be at least 18 years of age.&lt;/li&gt; &lt;/ul&gt;&lt;/li&gt; &lt;/ul&gt; &lt;br&gt;&lt;div&gt; &lt;div&gt; &lt;p&gt;Sevita is a leading provider of home and community-based specialized health care. We believe that everyone deserves to live a full, more independent life. We provide people with quality services and individualized supports that lead to growth and independence, regardless of the physical, intellectual, or behavioral challenges they face. &lt;br&gt;We’ve made this our mission for more than 50 years. And today, our 40,000 team members continue to innovate and enhance care for the 50,000 individuals we serve all over the U.S. &lt;br&gt; &amp;nbsp;&lt;/p&gt; &lt;p&gt;&lt;em&gt;As an equal opportunity employer, we do not discriminate on the basis of race, color, religion, sex (including pregnancy, sexual orientation, or gender identity), national origin, age, disability, genetic information, veteran status, citizenship, or any other characteristic protected by law.&lt;/em&gt;&amp;nbsp;&lt;/p&gt; &lt;/div&gt; &lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Nursing and residential care facilities</t>
+  </si>
+  <si>
+    <t>10,000+ Employees</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/The-Retail-Odyssey-Company</t>
+  </si>
+  <si>
+    <t>Retail Merchandiser</t>
+  </si>
+  <si>
+    <t>The Retail Odyssey Company</t>
+  </si>
+  <si>
+    <t>Wyocena, WI</t>
+  </si>
+  <si>
+    <t>https://retailodyssey.com</t>
+  </si>
+  <si>
+    <t>12 days ago</t>
+  </si>
+  <si>
+    <t>We want you to help us shape the future of shopping experiences and deliver on our purpose of connecting people with the products and experiences that enrich their lives. Joining Retail Odyssey, an Advantage Solutions company, means joining a network of 65,000 teammates serving 4,000+ brands and retail customers across 40+ countries. All the while, being provided the opportunities, support, and enrichment you need to grow your career. 
+ In this role, you will provide in-store merchandising support to Retailers to meet shoppers’ needs. This includes building displays and end caps, resetting shelves with product rotation, and tracking inventory to ensure that stores and suppliers maximize sales opportunities. Are you ready to shape the future of shopping and get it done with us? 
+ What we offer:   Competitive wages; $16.50 per hour Growth opportunities abound – We promote from within No prior experience is required as we provide training and team support to help you succeed Additional hours may be available upon request  We offer benefits that can be customized to meet your family’s needs, including medical, dental, vision, life insurance, supplemental voluntary plans, wellness programs, and access to discounts through Associate Perks  Now, about you:   Are comfortable interacting with customers and management in a friendly, enthusiastic, and outgoing manner You’re 18 years or older Can perform physical work of moving, bending, standing and can lift up to 50 lbs. Have reliable transportation to and from work location Demonstrate excellent customer service and interpersonal skills with our clients, customers and team members Are a motivated self-starter with a strong bias for action and results Work independently, but also possess successful team building skills Have the ability to perform job duties with a safety-first mentality in a retail environment  If this sounds like you, we can’t wait to learn more about you. Apply Now!</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;We want you to help us shape the future of shopping experiences and deliver on our purpose of connecting people with the products and experiences that enrich their lives. Joining Retail Odyssey, an Advantage Solutions company, means joining a network of 65,000 teammates serving 4,000+ brands and retail customers across 40+ countries. All the while, being provided the opportunities, support, and enrichment you need to grow your career.&lt;/p&gt; &lt;p&gt;&lt;br&gt;&lt;/p&gt; &lt;p&gt;In this role, you will provide in-store merchandising support to Retailers to meet shoppers’ needs. This includes building displays and end caps, resetting shelves with product rotation, and tracking inventory to ensure that stores and suppliers maximize sales opportunities. Are you ready to shape the future of shopping and get it done with us?&lt;/p&gt; &lt;p&gt;&lt;br&gt;&lt;/p&gt; &lt;p&gt;What we offer:&amp;nbsp;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Competitive wages; $16.50 per hour&lt;/li&gt; &lt;li&gt;Growth opportunities abound – We promote from within&lt;/li&gt; &lt;li&gt;No prior experience is required as we provide training and team support to help you succeed&lt;/li&gt; &lt;li&gt;Additional hours may be available upon request&amp;nbsp;&lt;/li&gt; &lt;li&gt;We offer benefits that can be customized to meet your family’s needs, including medical, dental, vision, life insurance, supplemental voluntary plans, wellness programs, and access to discounts through Associate Perks&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Now, about you:&amp;nbsp;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Are comfortable interacting with customers and management in a friendly, enthusiastic, and outgoing manner&lt;/li&gt; &lt;li&gt;You’re 18 years or older&lt;/li&gt; &lt;li&gt;Can perform physical work of moving, bending, standing and can lift up to 50 lbs.&lt;/li&gt; &lt;li&gt;Have reliable transportation to and from work location&lt;/li&gt; &lt;li&gt;Demonstrate excellent customer service and interpersonal skills with our clients, customers and team members&lt;/li&gt; &lt;li&gt;Are a motivated self-starter with a strong bias for action and results&lt;/li&gt; &lt;li&gt;Work independently, but also possess successful team building skills&lt;/li&gt; &lt;li&gt;Have the ability to perform job duties with a safety-first mentality in a retail environment&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;If this sounds like you, we can’t wait to learn more about you. Apply Now!&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Manufacturing</t>
+  </si>
+  <si>
+    <t>11 - 50 Employees</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/AUTOMOTIVE-PARTS-HEADQUARTERS</t>
+  </si>
+  <si>
+    <t>Part-Time Store Delivery Driver - Local Route</t>
+  </si>
+  <si>
+    <t>AUTOMOTIVE PARTS HEADQUARTERS</t>
+  </si>
+  <si>
+    <t>17.75 - 22.25</t>
+  </si>
+  <si>
+    <t>https://autopartshq.com</t>
+  </si>
+  <si>
+    <t>23 days ago</t>
+  </si>
+  <si>
+    <t>Join our team and play a key role in delivering exceptional service to our customers! As a Store Delivery Driver, you’ll ensure the timely and accurate delivery of automotive parts and products while supporting daily store operations. This role combines on-the-road independence with in-store teamwork — perfect for someone who enjoys variety in their day and interacting with customers.
+An ideal candidate will be able to work Saturday hours to support the business. 
+Key Responsibilities:Safely and efficiently deliver parts and products to customers on assigned routes and as needed.Accurately complete all delivery documentation and maintain timely communication with the store team.Pick up parts and products from customers or other store locations as directed.Maintain the delivery vehicle by keeping it clean, organized, and in good working condition (including checking fluid levels regularly).Assist in-store customers with orders, returns, and inquiries in a friendly, professional manner.Support store operations by checking in freight, stocking shelves, mixing paint, and helping maintain a clean, organized work environment.Uphold company standards for safety, appearance, and daily operational excellence.
+Qualifications:Excellent customer service and communication skills.Strong attention to detail and organizational skills.Valid driver’s license with an acceptable driving record.Knowledge of and adherence to federal and state driving regulations.Familiarity with the local delivery area and store operations.Basic automotive parts knowledge or previous retail/customer service experience preferred.
+Why You’ll Love Working With Us:Steady part-time hours with a supportive, team-oriented environment.Opportunities to learn more about automotive parts and grow within the company.A role that offers both variety and independence — every day brings something new!
+Benefits Include:401(k) with Company MatchProfit SharingSafe and Sick Time Employee Discount ProgramEmployee Assistance Program (EAP)ACA Medical for a regular schedule of 30 hours per week
+Drive Your Career ForwardIf you have a passion for the automotive world and enjoy helping people, apply today and become part of the Auto Value team, where knowledge, service, and a love for all things automotive come together.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;p&gt;Join our team and play a key role in delivering exceptional service to our customers! As a &lt;strong&gt;Store Delivery Driver&lt;/strong&gt;, you’ll ensure the timely and accurate delivery of automotive parts and products while supporting daily store operations. This role combines on-the-road independence with in-store teamwork — perfect for someone who enjoys variety in their day and interacting with customers.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;An ideal candidate will be able to work Saturday hours to support the business.&amp;nbsp;&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Key Responsibilities:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Safely and efficiently deliver parts and products to customers on assigned routes and as needed.&lt;/li&gt;&lt;li&gt;Accurately complete all delivery documentation and maintain timely communication with the store team.&lt;/li&gt;&lt;li&gt;Pick up parts and products from customers or other store locations as directed.&lt;/li&gt;&lt;li&gt;Maintain the delivery vehicle by keeping it clean, organized, and in good working condition (including checking fluid levels regularly).&lt;/li&gt;&lt;li&gt;Assist in-store customers with orders, returns, and inquiries in a friendly, professional manner.&lt;/li&gt;&lt;li&gt;Support store operations by checking in freight, stocking shelves, mixing paint, and helping maintain a clean, organized work environment.&lt;/li&gt;&lt;li&gt;Uphold company standards for safety, appearance, and daily operational excellence.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qualifications:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Excellent customer service and communication skills.&lt;/li&gt;&lt;li&gt;Strong attention to detail and organizational skills.&lt;/li&gt;&lt;li&gt;Valid driver’s license with an acceptable driving record.&lt;/li&gt;&lt;li&gt;Knowledge of and adherence to federal and state driving regulations.&lt;/li&gt;&lt;li&gt;Familiarity with the local delivery area and store operations.&lt;/li&gt;&lt;li&gt;Basic automotive parts knowledge or previous retail/customer service experience preferred.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Why You’ll Love Working With Us:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Steady part-time hours with a supportive, team-oriented environment.&lt;/li&gt;&lt;li&gt;Opportunities to learn more about automotive parts and grow within the company.&lt;/li&gt;&lt;li&gt;A role that offers both variety and independence — every day brings something new!&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Benefits Include:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;401(k) with Company Match&lt;/li&gt;&lt;li&gt;Profit Sharing&lt;/li&gt;&lt;li&gt;Safe and Sick Time&amp;nbsp;&lt;/li&gt;&lt;li&gt;Employee Discount Program&lt;/li&gt;&lt;li&gt;Employee Assistance Program (EAP)&lt;/li&gt;&lt;li&gt;ACA Medical for a regular schedule of 30 hours per week&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Drive Your Career Forward&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you have a passion for the automotive world and enjoy helping people, apply today and become part of the Auto Value team, where knowledge, service, and a love for all things automotive come together.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Automotive repair and maintenance</t>
+  </si>
+  <si>
+    <t>1,001 - 5,000 Employees</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Environment-Control-of-Wisconsin,-Inc.</t>
+  </si>
+  <si>
+    <t>Cleaner</t>
+  </si>
+  <si>
+    <t>Environment Control of Wisconsin, Inc.</t>
+  </si>
+  <si>
+    <t>Lodi, WI</t>
+  </si>
+  <si>
+    <t>https://ecwisconsin.com</t>
+  </si>
+  <si>
+    <t>17 days ago</t>
+  </si>
+  <si>
+    <t>WE'RE HIRING IN LODI, WI! Looking for extra income? Join our cleaning team!Commercial Cleaning Position
+ Location: LODI, WI
+ Monday to Friday 2.5 Hours Per Day (Evening Shift)
+$16 per hour
+ Weekly PayWe are looking for reliable and motivated individuals to join our growing team. Experience is helpful, but not required.Call now for more information:
+608-516-5315Apply today and start working soon!Powered by JazzHRxGsyHOSJeO</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;p&gt;WE'RE HIRING IN LODI, WI!&amp;nbsp;&lt;/p&gt;&lt;p&gt;Looking for extra income? Join our cleaning team!&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Commercial Cleaning Position&lt;/strong&gt;&lt;br&gt; Location: LODI, WI&lt;br&gt; Monday to Friday&amp;nbsp;2.5 Hours Per Day (Evening Shift)&lt;br&gt;&lt;strong&gt;$16 per hour&lt;/strong&gt;&lt;br&gt; Weekly Pay&lt;/p&gt;&lt;p&gt;We are looking for reliable and motivated individuals to join our growing team. Experience is helpful, but not required.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Call now for more information:&lt;/strong&gt;&lt;br&gt;&lt;strong&gt;608-516-5315&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;Apply today and start working soon!&lt;/p&gt;&lt;p&gt;Powered by JazzHR&lt;/p&gt;&lt;p&gt;xGsyHOSJeO&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Facilities support services</t>
+  </si>
+  <si>
+    <t>201 - 500 Employees</t>
   </si>
   <si>
     <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Gamma-Team-Security-Inc</t>
   </si>
   <si>
     <t>UNARMED Security Officer</t>
   </si>
   <si>
     <t>Gamma Team Security Inc</t>
   </si>
   <si>
     <t>De Forest, WI</t>
   </si>
   <si>
     <t>18 - 22</t>
   </si>
   <si>
-    <t>hour</t>
-[...4 lines deleted...]
-  <si>
     <t>https://gammateamcorp.com</t>
   </si>
   <si>
-    <t>17 days ago</t>
+    <t>25 days ago</t>
   </si>
   <si>
     <t>Benefits:
 Flexible scheduleOpportunity for advancementPaid time off
 Job Summary
  We are seeking professional Unarmed Security Officers to join our team in Wisconsin. In this role, your primary responsibility will be to create a safe and secure environment by protecting our premises, assets, and employees, while preventing any illegal or inappropriate occurrences. 
 We offer flexible part-time scheduling to accommodate work-life balance while providing professional opportunities for those seeking to grow in the security field. The ideal candidate has prior security or law enforcement experience, maintains the highest degree of integrity, and is fully certified to preform as a security officer.  
 Responsibilities 
 Patrol the premises and maintain a high level of visibilityMonitor entrances and exits to ensure only authorized personnel access the facilityRemove trespassers when necessaryMonitor surveillance cameras Respond to reports of suspicious activityReport on daily activities and any security incidentsQualifications
 Valid Wisconsin Private Security Person license (security guard license)Previous experience as a Security Guard, Armed Officer, or in a similar position(Preferred)Valid Driver's License or State IDHigh school diploma/GEDStrong understanding of public safety and security proceduresExcellent written communication skills and report writing abilityHigh level of integrity and professionalismAttention to detail and strong observational skillsAbility to work without direct supervisionGamma Team Security
  hr@gammateamcorp.com</t>
   </si>
   <si>
     <t>&lt;div&gt;&lt;strong&gt;Benefits:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Flexible schedule&lt;/li&gt;&lt;li&gt;Opportunity for advancement&lt;/li&gt;&lt;li&gt;Paid time off&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;Job Summary&lt;/strong&gt;&lt;br&gt; We are seeking professional &lt;strong&gt;Unarmed Security Officers&lt;/strong&gt; to join our team in Wisconsin. In this role, your primary responsibility will be to create a safe and secure environment by protecting our premises, assets, and employees, while preventing any illegal or inappropriate occurrences. &lt;br&gt;We offer &lt;strong&gt;flexible part-time scheduling&lt;/strong&gt; to accommodate work-life balance while providing professional opportunities for those seeking to grow in the security field. The ideal candidate has prior security or law enforcement experience, maintains the highest degree of integrity, and is fully certified to preform as a security officer.&amp;nbsp; &lt;br&gt;&lt;strong&gt;Responsibilities&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Patrol the premises and maintain a high level of visibility&lt;/li&gt;&lt;li&gt;Monitor entrances and exits to ensure only authorized personnel access the facility&lt;/li&gt;&lt;li&gt;Remove trespassers when necessary&lt;/li&gt;&lt;li&gt;Monitor surveillance cameras&amp;nbsp;&lt;/li&gt;&lt;li&gt;Respond to reports of suspicious activity&lt;/li&gt;&lt;li&gt;Report on daily activities and any security incidents&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Qualifications&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Valid Wisconsin &lt;strong&gt;Private Security Person license&lt;/strong&gt; (security guard license)&lt;/li&gt;&lt;li&gt;Previous experience as a Security Guard, Armed Officer, or in a similar position&lt;em&gt;(Preferred)&lt;/em&gt;&lt;/li&gt;&lt;li&gt;Valid Driver's License or State ID&lt;/li&gt;&lt;li&gt;High school diploma/GED&lt;/li&gt;&lt;li&gt;Strong understanding of public safety and security procedures&lt;/li&gt;&lt;li&gt;Excellent written communication skills and report writing ability&lt;/li&gt;&lt;li&gt;High level of integrity and professionalism&lt;/li&gt;&lt;li&gt;Attention to detail and strong observational skills&lt;/li&gt;&lt;li&gt;Ability to work without direct supervision&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Gamma Team Security&lt;br&gt; &lt;span class="long-word"&gt;hr@gammateamcorp.com&lt;/span&gt;&lt;/strong&gt;&lt;br&gt;&lt;/div&gt;</t>
   </si>
   <si>
     <t>Real estate</t>
-  </si>
-[...147 lines deleted...]
-    <t>https://www.ziprecruiter.com/jobs-search/3?location=Wyocena%2C+WI&amp;search=Part-time&amp;lk=56ehwWbLqVzJvJ_AeFs33A</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -698,306 +687,291 @@
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
-      <c r="H2" t="s">
+      <c r="H2">
+        <v>15</v>
+      </c>
+      <c r="I2" t="s">
         <v>24</v>
       </c>
-      <c r="I2" t="s">
+      <c r="J2" t="s">
         <v>25</v>
       </c>
-      <c r="J2" t="s">
+      <c r="K2" t="s">
         <v>26</v>
       </c>
-      <c r="K2" t="s">
+      <c r="L2" t="s">
         <v>27</v>
       </c>
-      <c r="L2" t="s">
+      <c r="M2" t="s">
         <v>28</v>
       </c>
-      <c r="M2" t="s">
+      <c r="N2" t="s">
         <v>29</v>
       </c>
-      <c r="N2" t="s">
+      <c r="O2" t="s">
         <v>30</v>
       </c>
-      <c r="O2" t="s">
+      <c r="P2" t="s">
         <v>31</v>
       </c>
-      <c r="P2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Q2">
-        <v>2014</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
+        <v>32</v>
+      </c>
+      <c r="D3" t="s">
+        <v>33</v>
+      </c>
+      <c r="E3" t="s">
         <v>34</v>
       </c>
-      <c r="D3" t="s">
+      <c r="F3" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
-        <v>18.5</v>
+        <v>16.5</v>
       </c>
       <c r="I3" t="s">
+        <v>24</v>
+      </c>
+      <c r="J3" t="s">
         <v>25</v>
       </c>
-      <c r="J3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K3" t="s">
+        <v>36</v>
+      </c>
+      <c r="L3" t="s">
+        <v>37</v>
+      </c>
+      <c r="M3" t="s">
         <v>38</v>
       </c>
-      <c r="L3" t="s">
+      <c r="N3" t="s">
         <v>39</v>
       </c>
-      <c r="M3" t="s">
+      <c r="O3" t="s">
         <v>40</v>
       </c>
-      <c r="N3" t="s">
+      <c r="P3" t="s">
         <v>41</v>
       </c>
-      <c r="O3" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="Q3">
-        <v>1989</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
         <v>19</v>
       </c>
       <c r="C4" t="s">
+        <v>42</v>
+      </c>
+      <c r="D4" t="s">
+        <v>43</v>
+      </c>
+      <c r="E4" t="s">
         <v>44</v>
       </c>
-      <c r="D4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F4" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4" t="s">
+        <v>45</v>
+      </c>
+      <c r="I4" t="s">
+        <v>24</v>
+      </c>
+      <c r="J4" t="s">
+        <v>25</v>
+      </c>
+      <c r="K4" t="s">
+        <v>46</v>
+      </c>
+      <c r="L4" t="s">
+        <v>47</v>
+      </c>
+      <c r="M4" t="s">
         <v>48</v>
       </c>
-      <c r="I4" t="s">
-[...5 lines deleted...]
-      <c r="K4" t="s">
+      <c r="N4" t="s">
         <v>49</v>
       </c>
-      <c r="L4" t="s">
+      <c r="O4" t="s">
         <v>50</v>
       </c>
-      <c r="M4" t="s">
+      <c r="P4" t="s">
         <v>51</v>
       </c>
-      <c r="N4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q4">
-        <v>1963</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
+        <v>52</v>
+      </c>
+      <c r="D5" t="s">
+        <v>53</v>
+      </c>
+      <c r="E5" t="s">
+        <v>54</v>
+      </c>
+      <c r="F5" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
-      <c r="H5" t="s">
+      <c r="H5">
+        <v>16</v>
+      </c>
+      <c r="I5" t="s">
+        <v>24</v>
+      </c>
+      <c r="J5" t="s">
+        <v>25</v>
+      </c>
+      <c r="K5" t="s">
+        <v>56</v>
+      </c>
+      <c r="L5" t="s">
+        <v>57</v>
+      </c>
+      <c r="M5" t="s">
         <v>58</v>
       </c>
-      <c r="I5" t="s">
-[...5 lines deleted...]
-      <c r="K5" t="s">
+      <c r="N5" t="s">
         <v>59</v>
       </c>
-      <c r="L5" t="s">
+      <c r="O5" t="s">
         <v>60</v>
       </c>
-      <c r="M5" t="s">
+      <c r="P5" t="s">
         <v>61</v>
       </c>
-      <c r="N5" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="Q5">
-        <v>1998</v>
-[...2 lines deleted...]
-        <v>33</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
+        <v>19</v>
+      </c>
+      <c r="C6" t="s">
+        <v>62</v>
+      </c>
+      <c r="D6" t="s">
+        <v>63</v>
+      </c>
+      <c r="E6" t="s">
+        <v>64</v>
+      </c>
+      <c r="F6" t="s">
         <v>65</v>
-      </c>
-[...10 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
-      <c r="H6">
-        <v>17</v>
+      <c r="H6" t="s">
+        <v>66</v>
       </c>
       <c r="I6" t="s">
+        <v>24</v>
+      </c>
+      <c r="J6" t="s">
         <v>25</v>
       </c>
-      <c r="J6" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K6" t="s">
+        <v>67</v>
+      </c>
+      <c r="L6" t="s">
+        <v>68</v>
+      </c>
+      <c r="M6" t="s">
+        <v>69</v>
+      </c>
+      <c r="N6" t="s">
         <v>70</v>
       </c>
-      <c r="L6" t="s">
+      <c r="O6" t="s">
         <v>71</v>
       </c>
-      <c r="M6" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="P6" t="s">
-        <v>64</v>
+        <v>41</v>
       </c>
       <c r="Q6">
-        <v>1975</v>
-[...2 lines deleted...]
-        <v>75</v>
+        <v>2014</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">