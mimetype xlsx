--- v5 (2026-10-01)
+++ v6 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="72">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>company_url</t>
   </si>
   <si>
     <t>job_title</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>remote</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
@@ -71,233 +71,260 @@
   <si>
     <t>posted</t>
   </si>
   <si>
     <t>job_description</t>
   </si>
   <si>
     <t>job_description_html</t>
   </si>
   <si>
     <t>industry</t>
   </si>
   <si>
     <t>company_size</t>
   </si>
   <si>
     <t>year_founded</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.ziprecruiter.com/jobs-search?location=Wyocena%2C+WI&amp;search=Part-time</t>
   </si>
   <si>
-    <t>2026-09-17T07:23:47Z</t>
-[...8 lines deleted...]
-    <t>Sevita</t>
+    <t>2026-10-13T09:17:05Z</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/SSP</t>
+  </si>
+  <si>
+    <t>Line Cook</t>
+  </si>
+  <si>
+    <t>SSP</t>
+  </si>
+  <si>
+    <t>Poynette, WI</t>
+  </si>
+  <si>
+    <t>hour</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>https://myssp.com</t>
+  </si>
+  <si>
+    <t>11 days ago</t>
+  </si>
+  <si>
+    <t>$19.00 / Hour Full-time or Part-Time Shifts Available Free Meal every shift 2 weeks PTO (Paid Time Off) Immediate Hiring Great Advancement Opportunities  We are currently hiring for Line Cooks to work at Mad Town Gastropub, located inside the Madison Regional Airport. Here are a few things you can expect when you join our team as a Line Cook Follow all recipes and practice portion control to prepare, garnish, and present ordered items Maintain proper and adequate set-up of the kitchen/station on a daily basis Requisitioning and stocking of all required food, paper products, and condiments Handles, stores, and rotates all products properly Responsible for set-up, regular maintenance, cleaning, and breakdown of any machinery and equipment Responsible for maintaining stock, cutting, and storage of all perishables daily to ensure product quality Complete opening, on-going, and closing checklists as required Takes responsibility for quality of products served Perform general and specific cleaning tasks using standard cleaning products as assigned by supervisor to adhere to health standards Other duties as assigned The ideal candidate for this position has: At least 18 years old One year line cook experience in a restaurant Verbal and written communication is essential Ability to read, speak, and understand the English language in order to communicate with guests and take orders Basic mathematical skills Ability to stand and work in confined spaces for long period of time. SSP America is an equal opportunity employer. All decisions concerning the employment relationship will be made without regard to race, color, national origin, religion, sex, sexual orientation, gender identity or expression, veteran status, age, disability, genetic information, or and other status or characteristic protected by federal, state, or local law. SSP America will provide reasonable accommodations during the application and interview process upon request as required to comply with applicable laws.</t>
+  </si>
+  <si>
+    <t>&lt;ul&gt; &lt;li&gt;$19.00 / Hour&lt;/li&gt; &lt;li&gt;Full-time or Part-Time Shifts Available&lt;/li&gt; &lt;li&gt;Free Meal every shift&lt;/li&gt; &lt;li&gt;2 weeks PTO (Paid Time Off)&lt;/li&gt; &lt;li&gt;Immediate Hiring&lt;/li&gt; &lt;li&gt;Great Advancement Opportunities&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;We are currently hiring for Line Cooks to work at Mad Town Gastropub, located inside the Madison Regional Airport.&lt;/p&gt; &lt;p&gt;Here are a few things you can expect when you join our team as a Line Cook&lt;/p&gt; &lt;p&gt;Follow all recipes and practice portion control to prepare, garnish, and present ordered items&lt;/p&gt; &lt;p&gt;Maintain proper and adequate set-up of the kitchen/station on a daily basis&lt;/p&gt; &lt;p&gt;Requisitioning and stocking of all required food, paper products, and condiments&lt;/p&gt; &lt;p&gt;Handles, stores, and rotates all products properly&lt;/p&gt; &lt;p&gt;Responsible for set-up, regular maintenance, cleaning, and breakdown of any machinery and equipment&lt;/p&gt; &lt;p&gt;Responsible for maintaining stock, cutting, and storage of all perishables daily to ensure product quality&lt;/p&gt; &lt;p&gt;Complete opening, on-going, and closing checklists as required&lt;/p&gt; &lt;p&gt;Takes responsibility for quality of products served&lt;/p&gt; &lt;p&gt;Perform general and specific cleaning tasks using standard cleaning products as assigned by supervisor to adhere to health standards&lt;/p&gt; &lt;p&gt;Other duties as assigned&lt;/p&gt; &lt;p&gt;The ideal candidate for this position has:&lt;/p&gt; &lt;p&gt;At least 18 years old&lt;/p&gt; &lt;p&gt;One year line cook experience in a restaurant&lt;/p&gt; &lt;p&gt;Verbal and written communication is essential&lt;/p&gt; &lt;p&gt;Ability to read, speak, and understand the English language in order to communicate with guests and take orders&lt;/p&gt; &lt;p&gt;Basic mathematical skills&lt;/p&gt; &lt;p&gt;Ability to stand and work in confined spaces for long period of time.&lt;/p&gt; &lt;p&gt;SSP America is an equal opportunity employer. All decisions concerning the employment relationship will be made without regard to race, color, national origin, religion, sex, sexual orientation, gender identity or expression, veteran status, age, disability, genetic information, or and other status or characteristic protected by federal, state, or local law. SSP America will provide reasonable accommodations during the application and interview process upon request as required to comply with applicable laws.&lt;/p&gt;</t>
+  </si>
+  <si>
+    <t>Oil and Gas Extraction</t>
+  </si>
+  <si>
+    <t>51 - 200 Employees</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.com/jobs-search/2?search=Part-time&amp;location=Wyocena%2C+WI</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/MD-Group-LLC</t>
+  </si>
+  <si>
+    <t>Regional Pharmacist - Full or Part Time</t>
+  </si>
+  <si>
+    <t>MD Group LLC</t>
+  </si>
+  <si>
+    <t>De Forest, WI</t>
+  </si>
+  <si>
+    <t>58.50 - 70.50</t>
+  </si>
+  <si>
+    <t>pay</t>
+  </si>
+  <si>
+    <t>https://mdgroup.co.uk</t>
+  </si>
+  <si>
+    <t>24 days ago</t>
+  </si>
+  <si>
+    <t>As a Regional Pharmacist, you'll play a vital role in ensuring continuity of care by providing clinical expertise and operational support across several Hometown Pharmacy locations. Every day offers new opportunities to positively impact patients, support pharmacy teams, and deliver exceptional healthcare to the communities we serve.What You'll Do As a Regional Pharmacist, you will:Provide exceptional patient-centered pharmaceutical care across multiple Hometown Pharmacy locations.Accurately verify and dispense prescriptions while maintaining compliance with state and federal regulations.Counsel patients on medications, disease management, preventative care, and healthy lifestyle choices.Administer immunizations and conduct health screenings when appropriate.Collaborate with physicians, nurses, and other healthcare professionals to optimize patient outcomes.Supervise, mentor, and support pharmacy technicians while ensuring accuracy and quality standards are maintained.Assume responsibility for pharmacy operations when the Pharmacy Manager is unavailable.Help maintain inventory, controlled substance records, and regulatory compliance.Support company initiatives including Medication Synchronization (Med Sync), Medication Therapy Management (MTM), immunization programs, and wellness services.Build strong working relationships with pharmacy teams across your assigned region while providing consistent, high-quality patient care.Travel throughout your assigned region and support pharmacy operations as business needs require (up to approximately 100 miles).What We're Looking For We're looking for someone who is:Passionate about delivering exceptional patient care.Adaptable and comfortable working in different pharmacy environments.A strong communicator who builds positive relationships with patients and team members.Organized, dependable, and able to prioritize in a fast-paced setting.Committed to clinical excellence and continuous learning.A collaborative leader who enjoys mentoring others and supporting multiple teams.Required Qualifications Bachelor of Science in Pharmacy or Doctor of Pharmacy (PharmD) from an accredited college of pharmacy.Active, unrestricted Wisconsin Pharmacist License.Strong knowledge of pharmacy practice, state and federal regulations, and patient care standards.Excellent communication and customer service skills.Ability to work independently while supporting multiple pharmacy teams.Valid driver's license and reliable transportation.Proficiency with Google Workspace and pharmacy management systems such as PioneerRx.Preferred Qualifications Two or more years of retail or community pharmacy experience preferred.Immunization certification.Experience with Medication Therapy Management (MTM).Experience with Medication Synchronization (Med Sync).Experience supporting multiple pharmacy locations or serving in a leadership or regional support role.Why Hometown Pharmacy? At Hometown Pharmacy, we're more than a pharmacy—we're a trusted healthcare partner in the communities we serve. We believe pharmacists should have the opportunity to build meaningful patient relationships while practicing at the top of their license.When you join our team, you'll enjoy:Competitive compensationComprehensive medical, dental, and vision insurance401(k) with company matchPaid Time Off and paid holidaysMileage reimbursement for business travelContinuing education and professional development opportunitiesA supportive, collaborative team cultureThe opportunity to positively impact patients across multiple Wisconsin communitiesTravel Requirements This position serves multiple Hometown Pharmacy locations throughout an assigned region. Travel of up to approximately 50 miles may be required based on business needs. Mileage reimbursement is provided.If you're looking for a career that offers variety, professional growth, and the opportunity to improve the health of the communities you serve, we'd love to hear from you.Apply today and become part of the Hometown Pharmacy family!</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;p&gt;As a Regional Pharmacist, you'll play a vital role in ensuring continuity of care by providing clinical expertise and operational support across several Hometown Pharmacy locations. Every day offers new opportunities to positively impact patients, support pharmacy teams, and deliver exceptional healthcare to the communities we serve.&lt;/p&gt;What You'll Do &lt;p&gt;As a Regional Pharmacist, you will:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Provide exceptional patient-centered pharmaceutical care across multiple Hometown Pharmacy locations.&lt;/li&gt;&lt;li&gt;Accurately verify and dispense prescriptions while maintaining compliance with state and federal regulations.&lt;/li&gt;&lt;li&gt;Counsel patients on medications, disease management, preventative care, and healthy lifestyle choices.&lt;/li&gt;&lt;li&gt;Administer immunizations and conduct health screenings when appropriate.&lt;/li&gt;&lt;li&gt;Collaborate with physicians, nurses, and other healthcare professionals to optimize patient outcomes.&lt;/li&gt;&lt;li&gt;Supervise, mentor, and support pharmacy technicians while ensuring accuracy and quality standards are maintained.&lt;/li&gt;&lt;li&gt;Assume responsibility for pharmacy operations when the Pharmacy Manager is unavailable.&lt;/li&gt;&lt;li&gt;Help maintain inventory, controlled substance records, and regulatory compliance.&lt;/li&gt;&lt;li&gt;Support company initiatives including Medication Synchronization (Med Sync), Medication Therapy Management (MTM), immunization programs, and wellness services.&lt;/li&gt;&lt;li&gt;Build strong working relationships with pharmacy teams across your assigned region while providing consistent, high-quality patient care.&lt;/li&gt;&lt;li&gt;Travel throughout your assigned region and support pharmacy operations as business needs require (up to approximately 100 miles).&lt;/li&gt;&lt;/ul&gt;What We're Looking For &lt;p&gt;We're looking for someone who is:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Passionate about delivering exceptional patient care.&lt;/li&gt;&lt;li&gt;Adaptable and comfortable working in different pharmacy environments.&lt;/li&gt;&lt;li&gt;A strong communicator who builds positive relationships with patients and team members.&lt;/li&gt;&lt;li&gt;Organized, dependable, and able to prioritize in a fast-paced setting.&lt;/li&gt;&lt;li&gt;Committed to clinical excellence and continuous learning.&lt;/li&gt;&lt;li&gt;A collaborative leader who enjoys mentoring others and supporting multiple teams.&lt;/li&gt;&lt;/ul&gt;Required Qualifications &lt;ul&gt;&lt;li&gt;Bachelor of Science in Pharmacy or Doctor of Pharmacy (PharmD) from an accredited college of pharmacy.&lt;/li&gt;&lt;li&gt;Active, unrestricted Wisconsin Pharmacist License.&lt;/li&gt;&lt;li&gt;Strong knowledge of pharmacy practice, state and federal regulations, and patient care standards.&lt;/li&gt;&lt;li&gt;Excellent communication and customer service skills.&lt;/li&gt;&lt;li&gt;Ability to work independently while supporting multiple pharmacy teams.&lt;/li&gt;&lt;li&gt;Valid driver's license and reliable transportation.&lt;/li&gt;&lt;li&gt;Proficiency with Google Workspace and pharmacy management systems such as PioneerRx.&lt;/li&gt;&lt;/ul&gt;Preferred Qualifications &lt;ul&gt;&lt;li&gt;Two or more years of retail or community pharmacy experience preferred.&lt;/li&gt;&lt;li&gt;Immunization certification.&lt;/li&gt;&lt;li&gt;Experience with Medication Therapy Management (MTM).&lt;/li&gt;&lt;li&gt;Experience with Medication Synchronization (Med Sync).&lt;/li&gt;&lt;li&gt;Experience supporting multiple pharmacy locations or serving in a leadership or regional support role.&lt;/li&gt;&lt;/ul&gt;Why Hometown Pharmacy? &lt;p&gt;At Hometown Pharmacy, we're more than a pharmacy—we're a trusted healthcare partner in the communities we serve. We believe pharmacists should have the opportunity to build meaningful patient relationships while practicing at the top of their license.&lt;/p&gt;&lt;p&gt;When you join our team, you'll enjoy:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Competitive compensation&lt;/li&gt;&lt;li&gt;Comprehensive medical, dental, and vision insurance&lt;/li&gt;&lt;li&gt;401(k) with company match&lt;/li&gt;&lt;li&gt;Paid Time Off and paid holidays&lt;/li&gt;&lt;li&gt;Mileage reimbursement for business travel&lt;/li&gt;&lt;li&gt;Continuing education and professional development opportunities&lt;/li&gt;&lt;li&gt;A supportive, collaborative team culture&lt;/li&gt;&lt;li&gt;The opportunity to positively impact patients across multiple Wisconsin communities&lt;/li&gt;&lt;/ul&gt;Travel Requirements &lt;p&gt;This position serves multiple Hometown Pharmacy locations throughout an assigned region. Travel of up to approximately 50 miles may be required based on business needs. Mileage reimbursement is provided.&lt;/p&gt;&lt;p&gt;If you're looking for a career that offers variety, professional growth, and the opportunity to improve the health of the communities you serve, we'd love to hear from you.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Apply today and become part of the Hometown Pharmacy family!&lt;/strong&gt;&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Construction</t>
+  </si>
+  <si>
+    <t>201 - 500 Employees</t>
+  </si>
+  <si>
+    <t>2026-10-13T09:18:36Z</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/AutoZone</t>
+  </si>
+  <si>
+    <t>Retail Sales Associate - Part Time</t>
+  </si>
+  <si>
+    <t>AutoZone</t>
   </si>
   <si>
     <t>Portage, WI</t>
   </si>
   <si>
-    <t>hour</t>
-[...5 lines deleted...]
-    <t>https://sevitahealth.com</t>
+    <t>16 - 18.25</t>
+  </si>
+  <si>
+    <t>https://autozone.com</t>
+  </si>
+  <si>
+    <t>21 hours ago</t>
+  </si>
+  <si>
+    <t>AutoZone's store teams are the frontline of WOW! Customer Service, ensuring that customers find the right parts and solutions for their automotive needs. Store employees maintain well-stocked inventory, assist customers with product selection, and provide expert advice to enhance the shopping experience. They play a vital role in driving sales, maintaining store operations, and fostering a positive, knowledgeable retail environment.  
+ Join our team as a Retail Sales Associate, where you'll play a key role in delivering WOW! Customer Service by exceeding expectations and making a real difference for our customers. Whether you're passionate about automotive parts, teamwork, or sales, this role offers great opportunities for growth.  AutoZone offers the perfect chance to build your career in an essential industry serving the motoring public.   Since opening our first store in 1979, AutoZone has grown into a leading retailer and distributor of automotive parts and accessories across the Americas. Our customer-first mindset and commitment to Going the Extra Mile define who we are, for both our customers and AutoZoners. Working at AutoZone means being part of a team that values dedication, teamwork, and growth. Whether you're helping customers or building your career, we provide tools and support to help you succeed and drive your future.  
+ Benefits at AutoZone  AutoZone offers thoughtful benefits programs with one-on-one benefits guidance designed to improve AutoZoners' physical, mental and financial well-being.  
+   All AutoZoners (Full-Time and Part-Time):    Competitive pay   Unrivaled company culture   Medical, dental and vision plans   Exclusive discounts and perks, including an AutoZone in-store discount   401(k) with company match and Stock Purchase Plan   AutoZoners Living Well Program for free mental health support   Opportunities for career growth  Additional Benefits for Full-Time AutoZoners:    Paid time off   Life, and short- and long-term disability insurance options   Health Savings and Flexible Spending Accounts with wellness rewards   Tuition reimbursement  Minimum age requirements may apply. Eligibility and waiting period requirements may apply; benefits for AutoZoners in Puerto Rico, Hawaii, or the U.S. Virgin Islands may differ. Learn more about all that AutoZone has to offer at Careers.AutoZone.com.  
+ We proudly support Veterans, Active-duty Service Members, Reservists, National Guard and Military Families. Your experience is highly valued, and we encourage you to apply to join our team.  
+ Fair Chance: An applicant's criminal record is not a disqualification from employment and will be considered individually based on factors such as the relationship between the position sought and the criminal offense, the nature of the offense, any documentation or information demonstrating the rehabilitation of the applicant, the time elapsed since the offense, and any other relevant information. This includes compliance with the San Francisco Fair Chance Ordinance, the City of Los Angeles' Fair Chance Initiative for Hiring Ordinance, the Los Angeles County Fair Chance Ordinance for Employers, the New York City Fair Chance Act, the Philadelphia Fair Chance Hiring Act, and the U.S. Virgin Islands Fair Chance for Employment Act. 
+ As permitted by state or local law, AutoZone may consider certain offenses to be relevant to positions responsible for conducting or overseeing financial transactions on behalf of AutoZone, driving company vehicles and/or supervision of minors. 
+ Philadelphia Fair Chance poster: https://www.phila.gov/media/20210423160847/Fair-Chance-Hiring-law-poster.pdf 
+ Online Application:  An online application is required. Click the Apply button to complete your application. For step-by-step instructions on how to apply visit careers.autozone.com/candidateresources.  
+ AutoZone, and its subsidiary, ALLDATA are equal opportunity employers. All applicants will be considered for employment without attention to age, race, color, religion, sex, sexual orientation, gender identity, national origin, veteran or disability status, or any other legally protected categories.   What We're Looking ForMinimum Age Requirement: Must be at least 16 years old to apply.Physical Requirements: Ability to lift, load and deliver merchandise.Flexible Schedule: Flexible schedule availability, including mornings, nights, weekends, and overtime as needed.You'll Go The Extra Mile If You HaveAutomotive Knowledge: Basic knowledge of automotive parts is preferred.Exceptional Communication: Strong people skills and effective communication in both Spanish and English.Automotive Retail: Previous experience in automotive retail.Certifications:  Automotive Service Excellence (ASE) Certification.Customer Assistance &amp; Communication - Engage with customers, provide trustworthy automotive advice, and ensure positive interactions through clear, professional communication.Leadership &amp; Teamwork - Collaborate with managers and teammates to create a motivated, productive store environment. Support team members and demonstrate leadership in daily responsibilities.Sales &amp; Metrics Mindedness - Recommend products, services, and promotions to enhance customer experience, while contributing to sales goals and store performance metrics.Inventory Management &amp; Store Operations - Restock merchandise, maintain organization, and follow proper point of sale procedures, loss prevention policies ensuring proper financial management. Keep store operations running smoothly.Process Orientation &amp; Safety Compliance - Utilize structured processes to complete assigned tasks efficiently. Follow company safety policies and use Personal Protective Equipment (PPE) to maintain a secure work environment.Product Knowledge - Stay up to date on automotive parts, tools, and promotions through AutoZone systems.Diagnostics Support - Use diagnostic tools to read codes from customer vehicles and recommend solutions.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt; AutoZone's store teams are the frontline of WOW! Customer Service, ensuring that customers find the right parts and solutions for their automotive needs. Store employees maintain well-stocked inventory, assist customers with product selection, and provide expert advice to enhance the shopping experience. They play a vital role in driving sales, maintaining store operations, and fostering a positive, knowledgeable retail environment.&amp;nbsp;&lt;/div&gt;&lt;div&gt; &lt;br&gt;&lt;/div&gt;&lt;div&gt; Join our team as a Retail Sales Associate, where you'll play a key role in delivering WOW! Customer Service by exceeding expectations and making a real difference for our customers. Whether you're passionate about automotive parts, teamwork, or sales, this role offers great opportunities for growth.&amp;nbsp; AutoZone offers the perfect chance to build your career in an essential industry serving the motoring public.&lt;/div&gt;&lt;div&gt; &lt;div&gt; &lt;/div&gt;&lt;/div&gt;&lt;div&gt; Since opening our first store in 1979, AutoZone has grown into a leading retailer and distributor of automotive parts and accessories across the Americas. Our customer-first mindset and commitment to Going the Extra Mile define who we are, for both our customers and AutoZoners. Working at AutoZone means being part of a team that values dedication, teamwork, and growth. Whether you're helping customers or building your career, we provide tools and support to help you succeed and drive your future. &lt;/div&gt;&lt;div&gt; &lt;br&gt;&lt;/div&gt;&lt;div&gt; &lt;b&gt;Benefits at AutoZone &lt;/b&gt;&lt;/div&gt;&lt;div&gt; AutoZone offers thoughtful benefits programs with one-on-one benefits guidance designed to improve AutoZoners' physical, mental and financial well-being. &lt;/div&gt;&lt;div&gt; &lt;br&gt;&lt;/div&gt;&lt;div&gt;  &lt;/div&gt;&lt;div&gt; &lt;b&gt;All AutoZoners (Full-Time and Part-Time): &lt;/b&gt;&lt;/div&gt;&lt;div&gt; &lt;ul&gt;  &lt;li&gt;Competitive pay &lt;/li&gt;  &lt;li&gt;Unrivaled company culture &lt;/li&gt;  &lt;li&gt;Medical, dental and vision plans &lt;/li&gt;  &lt;li&gt;Exclusive discounts and perks, including an AutoZone in-store discount &lt;/li&gt;  &lt;li&gt;401(k) with company match and Stock Purchase Plan &lt;/li&gt;  &lt;li&gt;AutoZoners Living Well Program for free mental health support &lt;/li&gt;  &lt;li&gt;Opportunities for career growth&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;/div&gt;&lt;div&gt; &lt;b&gt;Additional Benefits for Full-Time AutoZoners: &lt;/b&gt;&lt;/div&gt;&lt;div&gt; &lt;ul&gt;  &lt;li&gt;Paid time off &lt;/li&gt;  &lt;li&gt;Life, and short- and long-term disability insurance options &lt;/li&gt;  &lt;li&gt;Health Savings and Flexible Spending Accounts with wellness rewards &lt;/li&gt;  &lt;li&gt;Tuition reimbursement&lt;/li&gt; &lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;/div&gt;&lt;div&gt; Minimum age requirements may apply.&amp;nbsp;Eligibility and waiting period requirements may apply; benefits for AutoZoners in Puerto Rico, Hawaii, or the U.S. Virgin Islands may differ. Learn more about all that AutoZone has to offer at Careers.AutoZone.com. &lt;/div&gt;&lt;div&gt; &lt;br&gt;&lt;/div&gt;&lt;div&gt; We proudly support Veterans, Active-duty Service Members, Reservists, National Guard and Military Families. Your experience is highly valued, and we encourage you to apply to join our team. &lt;/div&gt;&lt;div&gt; &lt;br&gt;&lt;/div&gt;&lt;div&gt; &lt;b&gt;Fair Chance:&lt;/b&gt;&lt;/div&gt;&lt;div&gt; An applicant's criminal record is not a disqualification from employment and will be considered individually based on factors such as the relationship between the position sought and the criminal offense, the nature of the offense, any documentation or information demonstrating the rehabilitation of the applicant, the time elapsed since the offense, and any other relevant information. This includes compliance with the San Francisco Fair Chance Ordinance, the City of Los Angeles' Fair Chance Initiative for Hiring Ordinance, the Los Angeles County Fair Chance Ordinance for Employers, the New York City Fair Chance Act, the Philadelphia Fair Chance Hiring Act, and the U.S. Virgin Islands Fair Chance for Employment Act.&lt;/div&gt;&lt;div&gt; &lt;br&gt;&lt;/div&gt;&lt;div&gt; As permitted by state or local law, AutoZone may consider certain offenses to be relevant to positions responsible for conducting or overseeing financial transactions on behalf of AutoZone, driving company vehicles and/or supervision of minors.&lt;/div&gt;&lt;div&gt; &lt;br&gt;&lt;/div&gt;&lt;div&gt; Philadelphia Fair Chance poster:&amp;nbsp;https://www.phila.gov/media/20210423160847/Fair-Chance-Hiring-law-poster.pdf&lt;/div&gt;&lt;div&gt; &lt;br&gt;&lt;/div&gt;&lt;div&gt; &lt;b&gt;Online Application: &lt;/b&gt;&lt;/div&gt;&lt;div&gt; An online application is required. Click the Apply button to complete your application. For step-by-step instructions on how to apply visit careers.autozone.com/candidateresources. &lt;/div&gt;&lt;div&gt; &lt;br&gt;&lt;/div&gt;&lt;div&gt; AutoZone, and its subsidiary, ALLDATA are equal opportunity employers. All applicants will be considered for employment without attention to age, race, color, religion, sex, sexual orientation, gender identity, national origin, veteran or disability status, or any other legally protected categories. &lt;/div&gt;  &lt;div&gt;&lt;b&gt;What We're Looking For&lt;/b&gt;&lt;/div&gt;&lt;div&gt;&lt;ul&gt;&lt;li&gt;Minimum Age Requirement: Must be at least 16 years old to apply.&lt;/li&gt;&lt;li&gt;Physical Requirements: Ability to lift, load and deliver merchandise.&lt;/li&gt;&lt;li&gt;Flexible Schedule: Flexible schedule availability, including mornings, nights, weekends, and overtime as needed.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;b&gt;You'll Go The Extra Mile If You Have&lt;/b&gt;&lt;/div&gt;&lt;div&gt;&lt;ul&gt;&lt;li&gt;Automotive Knowledge: Basic knowledge of automotive parts is preferred.&lt;/li&gt;&lt;li&gt;Exceptional Communication: Strong people skills and effective communication in both Spanish and English.&lt;/li&gt;&lt;li&gt;Automotive Retail: Previous experience in automotive retail.&lt;/li&gt;&lt;li&gt;Certifications:&amp;nbsp; Automotive Service Excellence (ASE) Certification.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;&lt;div&gt;&lt;ul&gt;&lt;li&gt;&lt;b&gt;Customer Assistance &amp;amp; Communication&lt;/b&gt; - Engage with customers, provide trustworthy automotive advice, and ensure positive interactions through clear, professional communication.&lt;/li&gt;&lt;li&gt;&lt;b&gt;Leadership &amp;amp; Teamwork&lt;/b&gt; - Collaborate with managers and teammates to create a motivated, productive store environment. Support team members and demonstrate leadership in daily responsibilities.&lt;/li&gt;&lt;li&gt;&lt;b&gt;Sales &amp;amp; Metrics Mindedness&lt;/b&gt; - Recommend products, services, and promotions to enhance customer experience, while contributing to sales goals and store performance metrics.&lt;/li&gt;&lt;li&gt;&lt;b&gt;Inventory Management &amp;amp; Store Operations&lt;/b&gt; - Restock merchandise, maintain organization, and follow proper point of sale procedures, loss prevention policies ensuring proper financial management. Keep store operations running smoothly.&lt;/li&gt;&lt;li&gt;&lt;b&gt;Process Orientation &amp;amp; Safety Compliance&lt;/b&gt; - Utilize structured processes to complete assigned tasks efficiently. Follow company safety policies and use Personal Protective Equipment (PPE) to maintain a secure work environment.&lt;/li&gt;&lt;li&gt;&lt;b&gt;Product Knowledge&lt;/b&gt; - Stay up to date on automotive parts, tools, and promotions through AutoZone systems.&lt;/li&gt;&lt;li&gt;&lt;b&gt;Diagnostics Support&lt;/b&gt; - Use diagnostic tools to read codes from customer vehicles and recommend solutions.&lt;/li&gt;&lt;/ul&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Motor Vehicle and Motor Vehicle Parts Wholesalers</t>
+  </si>
+  <si>
+    <t>10,000+ Employees</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.com/jobs-search/3?search=Part-time&amp;location=Wyocena%2C+WI</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/GameStop</t>
+  </si>
+  <si>
+    <t>Seasonal Sales Associate (Store 6913)</t>
+  </si>
+  <si>
+    <t>GameStop</t>
+  </si>
+  <si>
+    <t>16 - 17.50</t>
+  </si>
+  <si>
+    <t>https://gamestop.com</t>
   </si>
   <si>
     <t>15 days ago</t>
   </si>
   <si>
-    <t>REM Community Services, a part of the Sevita family, provides community-based services for individuals with intellectual and developmental disabilities. Here we believe every person has the right to live well, and everyone deserves to have a fulfilling career. You’ll join a mission-driven team and create relationships that motivate us all every day. Join us today, and experience a career well lived.    
-[...39 lines deleted...]
-    <t>&lt;p&gt;We want you to help us shape the future of shopping experiences and deliver on our purpose of connecting people with the products and experiences that enrich their lives. Joining Retail Odyssey, an Advantage Solutions company, means joining a network of 65,000 teammates serving 4,000+ brands and retail customers across 40+ countries. All the while, being provided the opportunities, support, and enrichment you need to grow your career.&lt;/p&gt; &lt;p&gt;&lt;br&gt;&lt;/p&gt; &lt;p&gt;In this role, you will provide in-store merchandising support to Retailers to meet shoppers’ needs. This includes building displays and end caps, resetting shelves with product rotation, and tracking inventory to ensure that stores and suppliers maximize sales opportunities. Are you ready to shape the future of shopping and get it done with us?&lt;/p&gt; &lt;p&gt;&lt;br&gt;&lt;/p&gt; &lt;p&gt;What we offer:&amp;nbsp;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Competitive wages; $16.50 per hour&lt;/li&gt; &lt;li&gt;Growth opportunities abound – We promote from within&lt;/li&gt; &lt;li&gt;No prior experience is required as we provide training and team support to help you succeed&lt;/li&gt; &lt;li&gt;Additional hours may be available upon request&amp;nbsp;&lt;/li&gt; &lt;li&gt;We offer benefits that can be customized to meet your family’s needs, including medical, dental, vision, life insurance, supplemental voluntary plans, wellness programs, and access to discounts through Associate Perks&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;Now, about you:&amp;nbsp;&lt;/p&gt; &lt;ul&gt; &lt;li&gt;Are comfortable interacting with customers and management in a friendly, enthusiastic, and outgoing manner&lt;/li&gt; &lt;li&gt;You’re 18 years or older&lt;/li&gt; &lt;li&gt;Can perform physical work of moving, bending, standing and can lift up to 50 lbs.&lt;/li&gt; &lt;li&gt;Have reliable transportation to and from work location&lt;/li&gt; &lt;li&gt;Demonstrate excellent customer service and interpersonal skills with our clients, customers and team members&lt;/li&gt; &lt;li&gt;Are a motivated self-starter with a strong bias for action and results&lt;/li&gt; &lt;li&gt;Work independently, but also possess successful team building skills&lt;/li&gt; &lt;li&gt;Have the ability to perform job duties with a safety-first mentality in a retail environment&lt;/li&gt; &lt;/ul&gt; &lt;p&gt;If this sounds like you, we can’t wait to learn more about you. Apply Now!&lt;/p&gt;</t>
+    <t>Working under direct guidance and supervision, the Seasonal Sales Associate supports the store team on a short-term basis by consistently delivering outstanding guest service experiences in a sales culture that utilizes elements of GameStop's buy, sell, trade, and reservation business model, known as the Circle of Life. The Seasonal Sales Associate will participate in the day-to-day operations of the store during peak sales days, with a primary focus on sales, store maintenance, and customer service activities. The ideal candidate must prioritize customer satisfaction and be available to work during peak seasonal sales days. 
+ESSENTIAL JOB DUTIES AND RESPONSIBILITIES 
+ • Provide best-in-class customer service by promptly greeting guests, assisting them with their video gaming needs, recommending additional items as appropriate, applying all selling behaviors during every transaction, and expressing gratitude to every guest for choosing GameStop. 
+ • Fully support the overall shopping environment, including visual and operational aspects, and actively contribute to all store sales initiatives throughout the holiday season. 
+ • Collaborate with the store team to ensure that all areas of the store, including restrooms, are clean, organized, and merchandised according to company guidelines. 
+ • Assist in stocking and restocking merchandise on shelves and fixtures, as well as transferring products from the stock room to the front of the store, ensuring that all products are well-presented, organized, and alphabetized on the selling floor. 
+ • Assist the store team in meeting and exceeding sales, profit, and shrinkage reduction goals. 
+ • Address guest questions and concerns promptly, effectively, and courteously, and escalate customer issues and complaints in a timely and professional manner to a store keyholder. 
+ • Support effective inventory control and loss prevention practices, including awareness of scams and adherence to safety best practices. 
+ • Consistently adhere to GameStop policies and procedures, including but not limited to attendance, confidentiality, conflict of interest, and ethical responsibilities. 
+QUALIFICATIONS* 
+ • Must be at least 18 years of age. 
+ • High school diploma or equivalent preferred. 
+ • Previous retail sales or guest service experience preferred. 
+KEY JOB SKILLS AND ABILITIES 
+ • Availability to work a flexible schedule, including nights, weekends, and holidays. 
+ • Ability to follow instructions presented in written, oral, and diagram form. 
+ • Possess an outgoing and friendly personality with strong guest service skills. 
+ • Provide genuine and friendly assistance to every guest during every visit. 
+ • Demonstrate clear verbal communication and listening skills using spoken and written English; bilingual English/Spanish speaking and writing skills are preferred. 
+ • Achieve objectives in a fast-paced, rapidly changing environment. 
+ • Work both independently and within a team to perform all tasks as assigned. 
+ • Meet associate performance expectations, including attendance, professional dress, and grooming requirements. Be able to stand and move throughout the store unassisted to provide guest service or perform tasks in any part of the store for at least 8 hours per day. 
+ • Be capable of bending, stooping, reaching with arms/hands, climbing ladders, and independently lifting merchandise weighing up to 30 lbs. from ground level to a minimum height of 4 feet. 
+ • Possess reliability and trustworthiness. 
+Job descriptions are subject to change at any time based on business conditions/needs, including changes to the essential job duties, qualifications, and/or key job skills and abilities consistent with the position's purpose. GameStop considers all applicants for employment without regard to race, color, religion, gender, sexual orientation, national origin, age, disability, gender identity and expression, marital or military status. GameStop provides reasonable accommodations to qualified individuals with disabilities in accordance with the Americans with Disabilities Act and applicable state and local law. 
+*Certain state-specific exceptions may apply 
+Equal Opportunity Employer/Protected Veterans/Individuals with Disabilities 
+This employer is required to notify all applicants of their rights pursuant to federal employment laws. 
+ For further information, please review the Know Your Rights notice from the Department of Labor.</t>
+  </si>
+  <si>
+    <t>Working under direct guidance and supervision, the Seasonal Sales Associate supports the store team on a short-term basis by consistently delivering outstanding guest service experiences in a sales culture that utilizes elements of GameStop's buy, sell, trade, and reservation business model, known as the Circle of Life. The Seasonal Sales Associate will participate in the day-to-day operations of the store during peak sales days, with a primary focus on sales, store maintenance, and customer service activities. The ideal candidate must prioritize customer satisfaction and be available to work during peak seasonal sales days. &lt;br&gt;ESSENTIAL JOB DUTIES AND RESPONSIBILITIES &lt;br&gt; • Provide best-in-class customer service by promptly greeting guests, assisting them with their video gaming needs, recommending additional items as appropriate, applying all selling behaviors during every transaction, and expressing gratitude to every guest for choosing GameStop. &lt;br&gt; • Fully support the overall shopping environment, including visual and operational aspects, and actively contribute to all store sales initiatives throughout the holiday season. &lt;br&gt; • Collaborate with the store team to ensure that all areas of the store, including restrooms, are clean, organized, and merchandised according to company guidelines. &lt;br&gt; • Assist in stocking and restocking merchandise on shelves and fixtures, as well as transferring products from the stock room to the front of the store, ensuring that all products are well-presented, organized, and alphabetized on the selling floor. &lt;br&gt; • Assist the store team in meeting and exceeding sales, profit, and shrinkage reduction goals. &lt;br&gt; • Address guest questions and concerns promptly, effectively, and courteously, and escalate customer issues and complaints in a timely and professional manner to a store keyholder. &lt;br&gt; • Support effective inventory control and loss prevention practices, including awareness of scams and adherence to safety best practices. &lt;br&gt; • Consistently adhere to GameStop policies and procedures, including but not limited to attendance, confidentiality, conflict of interest, and ethical responsibilities. &lt;br&gt;QUALIFICATIONS* &lt;br&gt; • Must be at least 18 years of age. &lt;br&gt; • High school diploma or equivalent preferred. &lt;br&gt; • Previous retail sales or guest service experience preferred. &lt;br&gt;KEY JOB SKILLS AND ABILITIES &lt;br&gt; • Availability to work a flexible schedule, including nights, weekends, and holidays. &lt;br&gt; • Ability to follow instructions presented in written, oral, and diagram form. &lt;br&gt; • Possess an outgoing and friendly personality with strong guest service skills. &lt;br&gt; • Provide genuine and friendly assistance to every guest during every visit. &lt;br&gt; • Demonstrate clear verbal communication and listening skills using spoken and written English; bilingual English/Spanish speaking and writing skills are preferred. &lt;br&gt; • Achieve objectives in a fast-paced, rapidly changing environment. &lt;br&gt; • Work both independently and within a team to perform all tasks as assigned. &lt;br&gt; • Meet associate performance expectations, including attendance, professional dress, and grooming requirements. Be able to stand and move throughout the store unassisted to provide guest service or perform tasks in any part of the store for at least 8 hours per day. &lt;br&gt; • Be capable of bending, stooping, reaching with arms/hands, climbing ladders, and independently lifting merchandise weighing up to 30 lbs. from ground level to a minimum height of 4 feet. &lt;br&gt; • Possess reliability and trustworthiness. &lt;br&gt;Job descriptions are subject to change at any time based on business conditions/needs, including changes to the essential job duties, qualifications, and/or key job skills and abilities consistent with the position's purpose. GameStop considers all applicants for employment without regard to race, color, religion, gender, sexual orientation, national origin, age, disability, gender identity and expression, marital or military status. GameStop provides reasonable accommodations to qualified individuals with disabilities in accordance with the Americans with Disabilities Act and applicable state and local law. &lt;br&gt;*Certain state-specific exceptions may apply &lt;br&gt;Equal Opportunity Employer/Protected Veterans/Individuals with Disabilities &lt;br&gt;This employer is required to notify all applicants of their rights pursuant to federal employment laws. &lt;br&gt; For further information, please review the Know Your Rights notice from the Department of Labor.</t>
+  </si>
+  <si>
+    <t>Retail</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Benchmark</t>
+  </si>
+  <si>
+    <t>Houseperson - Room Housekeeping</t>
+  </si>
+  <si>
+    <t>Benchmark</t>
+  </si>
+  <si>
+    <t>Cambria, WI</t>
+  </si>
+  <si>
+    <t>16 - 20.50</t>
+  </si>
+  <si>
+    <t>https://bench.com</t>
+  </si>
+  <si>
+    <t>Pyramid Global Hospitality is a leading hospitality management company with a portfolio of more than 200 hotels and resorts and over 18,000 associates across the United States, Caribbean, and Europe. Our platform includes  Benchmark Resorts &amp; Hotels, a collection of distinctive independent properties; Axiom Hospitality, our European hotel management company; and PYRAMIDWORKS, which provides integrated workplace and facilities services. With corporate offices in Boston, The Woodlands, Texas, and London, Pyramid combines global scale with a hands-on approach focused on exceptional service, operational excellence, and long-term partnerships.
+At Pyramid, our people are at the heart of everything we do. We are committed to creating an environment where associates are respected, supported, and empowered to grow their careers. Team members have the opportunity to collaborate directly with experienced leaders, take on meaningful stretch assignments, and gain exposure to a diverse portfolio of properties, brands, and markets. Whether you are beginning your hospitality career or bringing years of experience, you'll find opportunities to learn, develop, and make an impact.
+Our commitment to associates, guests, owners, and the communities we serve has helped make Pyramid and our properties among the most recognized in hospitality. From being named among the best places to work by respected publications such as USA Today, The Boston Globe, and The Houston Chronicle to earning top travel accolades from Travel + Leisure, Conde Nast Traveler, Forbes Travel Guide, and U.S. News &amp; World Report, these recognitions reflect the culture, service excellence, and commitment to people that define the Pyramid experience.About our property:At the Cambria Hotel Columbia Downtown we consistently rise above the competition. On day one, you will begin with a robust wage package, excellent benefit plans, a matching 401K plan, professional development, generous bonuses, travel perks and the opportunity to grow across a portfolio of 140 hotels representing all major brands. We are an Employer of Choice-we understand that the care of our team members is as important as the service we provide to our guests and the communities around us. If you have a genuine passion for hospitality, come and join our team. You will have an important role in the delivery of outstanding service and memorable experiences for each guest. You will have fun, learn and be part of a successful journey at a growing company. Find out today what a career at Cambria Hotel Columbia Downtown with Pyramid Hotel Group can mean for you!What you will have an opportunity to do:The cleanliness of a hotel is one of the main reasons that keep our guests returning to and recommending our hotels to friends and family. It goes without saying that hotel housekeeping team has one of the most important roles that take place in a hotel daily.We are looking for individuals with great attention to detail to join our Housekeeping team as a House Attendant. The ideal candidate creates a memorable experience for our guests through their attention to detail and care they take in preparing and maintaining the public spaces and assisting the room attendants. This role truly is the "Heart of the House" and provides key services for our guests to truly relax and enjoy their stay. A great housekeeping team can make a guest stay go from OK to Outstanding!Are you ready to start a rewarding career, where you can Be the Difference in our guests stay and you can make a difference in your career, then look no further then Benchmark Hospitality. 
+Your Role:Engage with guests to ensure their stay is going wellWork as a team to accomplish the goal of resort/hotel cleanlinessWalk all assigned floors at beginning and end of shift to collect bags, trash, and soiled linen.Pickup clean linen and refill the par stock of linen on each floor pantry.Deliver towels, cribs, cots and other items to the guest rooms on requests.Perform duties of room attendant when necessary.Refill the par stock of guest amenities and supplies on each floor pantry.Help the room attendants with the heavy lifting when super cleaning / spring cleaning of rooms.Clean all public areas in the prescribed manner while following department standard operating procedures.Remove soiled linen and trash from all service areas and take to appropriate locations in the prescribed manner.Always respond in a friendly, helpful manner to guests and other team members.What are we looking for?QUALIFICATIONS:Housekeeping experience desirableNeat, pleasant personalityTime management skillsAbility to work on feet for an extended periodAbility to communicate effectivelyAbility to move, traverse, position self to reach corners on floors and high places; observe conditions, detect odors, position and navigate carts weighing up to 100 lbs in tight spaces; operate equipment including spray bottles, vacuums, mops, brooms, dust pans, scrub pads and dusters.Lift, carry and position loads of at least 25lbs.Compensation: - Pyramid Global Hospitality is an equal opportunity employer. We celebrate diversity and are committed to creating an inclusive environment for all employees.Actual compensation packages are based on a wide array of factors unique to each candidate, including but not limited to skill set, years &amp; depth of experience, certifications and specific office location. This may differ in other locations due to cost of labor considerations.</t>
+  </si>
+  <si>
+    <t>&lt;p&gt;Pyramid Global Hospitality is a leading hospitality management company with a portfolio of more than 200 hotels and resorts and over 18,000 associates across the United States, Caribbean, and Europe. Our platform includes  Benchmark Resorts &amp;amp; Hotels, a collection of distinctive independent properties; Axiom Hospitality, our European hotel management company; and PYRAMIDWORKS, which provides integrated workplace and facilities services. With corporate offices in Boston, The Woodlands, Texas, and London, Pyramid combines global scale with a hands-on approach focused on exceptional service, operational excellence, and long-term partnerships.&lt;/p&gt;&lt;br&gt;&lt;p&gt;At Pyramid, our people are at the heart of everything we do. We are committed to creating an environment where associates are respected, supported, and empowered to grow their careers. Team members have the opportunity to collaborate directly with experienced leaders, take on meaningful stretch assignments, and gain exposure to a diverse portfolio of properties, brands, and markets. Whether you are beginning your hospitality career or bringing years of experience, you'll find opportunities to learn, develop, and make an impact.&lt;/p&gt;&lt;br&gt;&lt;p&gt;Our commitment to associates, guests, owners, and the communities we serve has helped make Pyramid and our properties among the most recognized in hospitality. From being named among the best places to work by respected publications such as USA Today, The Boston Globe, and The Houston Chronicle to earning top travel accolades from Travel + Leisure, Conde Nast Traveler, Forbes Travel Guide, and U.S. News &amp;amp; World Report, these recognitions reflect the culture, service excellence, and commitment to people that define the Pyramid experience.&lt;/p&gt;&lt;p&gt;About our property:&lt;/p&gt;At the Cambria Hotel Columbia Downtown we consistently rise above the competition. On day one, you will begin with a robust wage package, excellent benefit plans, a matching 401K plan, professional development, generous bonuses, travel perks and the opportunity to grow across a portfolio of 140 hotels representing all major brands. We are an Employer of Choice-we understand that the care of our team members is as important as the service we provide to our guests and the communities around us. If you have a genuine passion for hospitality, come and join our team. You will have an important role in the delivery of outstanding service and memorable experiences for each guest. You will have fun, learn and be part of a successful journey at a growing company. Find out today what a career at Cambria Hotel Columbia Downtown with Pyramid Hotel Group can mean for you!&lt;p&gt;What you will have an opportunity to do:&lt;/p&gt;&lt;p&gt;The cleanliness of a hotel is one of the main reasons that keep our guests returning to and recommending our hotels to friends and family. It goes without saying that hotel housekeeping team has one of the most important roles that take place in a hotel daily.&lt;/p&gt;&lt;p&gt;We are looking for individuals with great attention to detail to join our Housekeeping team as a House Attendant. The ideal candidate creates a memorable experience for our guests through their attention to detail and care they take in preparing and maintaining the public spaces and assisting the room attendants. This role truly is the "Heart of the House" and provides key services for our guests to truly relax and enjoy their stay. A great housekeeping team can make a guest stay go from OK to Outstanding!&lt;/p&gt;&lt;p&gt;Are you ready to start a rewarding career, where you can Be the Difference in our guests stay and you can make a difference in your career, then look no further then Benchmark Hospitality. &lt;br&gt;Your Role:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Engage with guests to ensure their stay is going well&lt;/li&gt;&lt;li&gt;Work as a team to accomplish the goal of resort/hotel cleanliness&lt;/li&gt;&lt;li&gt;Walk all assigned floors at beginning and end of shift to collect bags, trash, and soiled linen.&lt;/li&gt;&lt;li&gt;Pickup clean linen and refill the par stock of linen on each floor pantry.&lt;/li&gt;&lt;li&gt;Deliver towels, cribs, cots and other items to the guest rooms on requests.&lt;/li&gt;&lt;li&gt;Perform duties of room attendant when necessary.&lt;/li&gt;&lt;li&gt;Refill the par stock of guest amenities and supplies on each floor pantry.&lt;/li&gt;&lt;li&gt;Help the room attendants with the heavy lifting when super cleaning / spring cleaning of rooms.&lt;/li&gt;&lt;li&gt;Clean all public areas in the prescribed manner while following department standard operating procedures.&lt;/li&gt;&lt;li&gt;Remove soiled linen and trash from all service areas and take to appropriate locations in the prescribed manner.&lt;/li&gt;&lt;li&gt;Always respond in a friendly, helpful manner to guests and other team members.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;What are we looking for?&lt;/b&gt;&lt;/p&gt;&lt;p&gt;QUALIFICATIONS:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Housekeeping experience desirable&lt;/li&gt;&lt;li&gt;Neat, pleasant personality&lt;/li&gt;&lt;li&gt;Time management skills&lt;/li&gt;&lt;li&gt;Ability to work on feet for an extended period&lt;/li&gt;&lt;li&gt;Ability to communicate effectively&lt;/li&gt;&lt;li&gt;Ability to move, traverse, position self to reach corners on floors and high places; observe conditions, detect odors, position and navigate carts weighing up to 100 lbs in tight spaces; operate equipment including spray bottles, vacuums, mops, brooms, dust pans, scrub pads and dusters.&lt;/li&gt;&lt;li&gt;Lift, carry and position loads of at least 25lbs.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;b&gt;Compensation:&lt;/b&gt;&lt;/p&gt;&lt;p&gt; - &lt;/p&gt;&lt;p&gt;Pyramid Global Hospitality is an equal opportunity employer. We celebrate diversity and are committed to creating an inclusive environment for all employees.&lt;/p&gt;&lt;i&gt;Actual compensation packages are based on a wide array of factors unique to each candidate, including but not limited to skill set, years &amp;amp; depth of experience, certifications and specific office location. This may differ in other locations due to cost of labor considerations.&lt;/i&gt;</t>
   </si>
   <si>
     <t>Manufacturing</t>
-  </si>
-[...110 lines deleted...]
-    <t>Real estate</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -688,290 +715,305 @@
       </c>
     </row>
     <row r="2" spans="1:18">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2" t="s">
         <v>19</v>
       </c>
       <c r="C2" t="s">
         <v>20</v>
       </c>
       <c r="D2" t="s">
         <v>21</v>
       </c>
       <c r="E2" t="s">
         <v>22</v>
       </c>
       <c r="F2" t="s">
         <v>23</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2">
-        <v>15</v>
+        <v>19</v>
       </c>
       <c r="I2" t="s">
         <v>24</v>
       </c>
       <c r="J2" t="s">
         <v>25</v>
       </c>
       <c r="K2" t="s">
         <v>26</v>
       </c>
       <c r="L2" t="s">
         <v>27</v>
       </c>
       <c r="M2" t="s">
         <v>28</v>
       </c>
       <c r="N2" t="s">
         <v>29</v>
       </c>
       <c r="O2" t="s">
         <v>30</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2">
-        <v>1980</v>
+        <v>1926</v>
+      </c>
+      <c r="R2" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="3" spans="1:18">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3" t="s">
         <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D3" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E3" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="F3" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
-      <c r="H3">
-        <v>16.5</v>
+      <c r="H3" t="s">
+        <v>37</v>
       </c>
       <c r="I3" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="J3" t="s">
         <v>25</v>
       </c>
       <c r="K3" t="s">
-        <v>36</v>
+        <v>39</v>
       </c>
       <c r="L3" t="s">
-        <v>37</v>
+        <v>40</v>
       </c>
       <c r="M3" t="s">
-        <v>38</v>
+        <v>41</v>
       </c>
       <c r="N3" t="s">
-        <v>39</v>
+        <v>42</v>
       </c>
       <c r="O3" t="s">
-        <v>40</v>
+        <v>43</v>
       </c>
       <c r="P3" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="Q3">
-        <v>2015</v>
+        <v>1998</v>
+      </c>
+      <c r="R3" t="s">
+        <v>32</v>
       </c>
     </row>
     <row r="4" spans="1:18">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="C4" t="s">
-        <v>42</v>
+        <v>46</v>
       </c>
       <c r="D4" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="E4" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="F4" t="s">
-        <v>23</v>
+        <v>49</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
       <c r="H4" t="s">
-        <v>45</v>
+        <v>50</v>
       </c>
       <c r="I4" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="J4" t="s">
         <v>25</v>
       </c>
       <c r="K4" t="s">
-        <v>46</v>
+        <v>51</v>
       </c>
       <c r="L4" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="M4" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="N4" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
       <c r="O4" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="P4" t="s">
-        <v>51</v>
+        <v>56</v>
       </c>
       <c r="Q4">
-        <v>1920</v>
+        <v>1979</v>
+      </c>
+      <c r="R4" t="s">
+        <v>57</v>
       </c>
     </row>
     <row r="5" spans="1:18">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="C5" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
       <c r="D5" t="s">
-        <v>53</v>
+        <v>59</v>
       </c>
       <c r="E5" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="F5" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
-      <c r="H5">
-        <v>16</v>
+      <c r="H5" t="s">
+        <v>61</v>
       </c>
       <c r="I5" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="J5" t="s">
         <v>25</v>
       </c>
       <c r="K5" t="s">
+        <v>62</v>
+      </c>
+      <c r="L5" t="s">
+        <v>63</v>
+      </c>
+      <c r="M5" t="s">
+        <v>64</v>
+      </c>
+      <c r="N5" t="s">
+        <v>65</v>
+      </c>
+      <c r="O5" t="s">
+        <v>66</v>
+      </c>
+      <c r="P5" t="s">
         <v>56</v>
       </c>
-      <c r="L5" t="s">
+      <c r="Q5">
+        <v>1984</v>
+      </c>
+      <c r="R5" t="s">
         <v>57</v>
-      </c>
-[...13 lines deleted...]
-        <v>1972</v>
       </c>
     </row>
     <row r="6" spans="1:18">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="C6" t="s">
-        <v>62</v>
+        <v>67</v>
       </c>
       <c r="D6" t="s">
-        <v>63</v>
+        <v>68</v>
       </c>
       <c r="E6" t="s">
-        <v>64</v>
+        <v>69</v>
       </c>
       <c r="F6" t="s">
-        <v>65</v>
+        <v>70</v>
       </c>
       <c r="G6">
         <v>0</v>
       </c>
       <c r="H6" t="s">
-        <v>66</v>
+        <v>71</v>
       </c>
       <c r="I6" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="J6" t="s">
         <v>25</v>
       </c>
       <c r="K6" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="L6" t="s">
-        <v>68</v>
+        <v>40</v>
       </c>
       <c r="M6" t="s">
-        <v>69</v>
+        <v>73</v>
       </c>
       <c r="N6" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="O6" t="s">
-        <v>71</v>
+        <v>75</v>
       </c>
       <c r="P6" t="s">
-        <v>41</v>
+        <v>56</v>
       </c>
       <c r="Q6">
-        <v>2014</v>
+        <v>1979</v>
+      </c>
+      <c r="R6" t="s">
+        <v>57</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">