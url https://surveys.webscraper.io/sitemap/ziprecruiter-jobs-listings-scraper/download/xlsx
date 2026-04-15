--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -12,131 +12,158 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="27">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>company_url</t>
   </si>
   <si>
     <t>job_title</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>remote</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
     <t>salary_type</t>
   </si>
   <si>
     <t>salary_currency</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.ziprecruiter.com/candidate/search?search=hair+stylist&amp;location=Tulsa%2C+OK</t>
-[...11 lines deleted...]
-    <t>Coweta, OK</t>
+    <t>https://www.ziprecruiter.com/jobs-search?search=Part-time&amp;location=Wyocena%2C+WI&amp;lk=-bECbKIFr1y6U02YnOyqSg&amp;page=1</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.com/co/BrightStar-Care/Jobs/-in-Portage,WI?uuid=CwGg4VHwYF%2BaoLFaJJwFzNfXw9Y%3D&amp;radius=25</t>
+  </si>
+  <si>
+    <t>Caregiver (Mornings &amp; Evenings)</t>
+  </si>
+  <si>
+    <t>BrightStar Care</t>
+  </si>
+  <si>
+    <t>Portage, WI</t>
+  </si>
+  <si>
+    <t>18 - 20</t>
   </si>
   <si>
     <t>hour</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>https://www.ziprecruiter.com/jobs-search/2?location=Tulsa%2C+OK&amp;search=hair+stylist&amp;lk=TqWARA02SwYhSbC2QXonXg</t>
-[...26 lines deleted...]
-    <t>26 - 31</t>
+    <t>https://www.ziprecruiter.com/jobs-search/2?lk=-bECbKIFr1y6U02YnOyqSg&amp;location=Wyocena%2C+WI&amp;search=Part-time</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.com/co/Park-Vista-Senior-Housing-Management,-LLC/Jobs/-in-De-Forest,WI?uuid=&amp;radius=25</t>
+  </si>
+  <si>
+    <t>Activity Aide Legacy of Deforest</t>
+  </si>
+  <si>
+    <t>Park Vista Senior Housing Management, LLC</t>
+  </si>
+  <si>
+    <t>De Forest, WI</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.com/co/Dove-Healthcare/Jobs/-in-Lodi,WI?uuid=YW3kAK%2Bd70CeNwMztvI4bpH4H5U%3D&amp;radius=25</t>
+  </si>
+  <si>
+    <t>Certified Nursing Assistant - CNA</t>
+  </si>
+  <si>
+    <t>Dove Healthcare</t>
+  </si>
+  <si>
+    <t>Lodi, WI</t>
+  </si>
+  <si>
+    <t>21 - 25.82</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.com/co/NSI-Healthcare/Jobs/-in-Portage,WI?uuid=&amp;radius=25</t>
+  </si>
+  <si>
+    <t>Full Time or Part Time Chiropractor position in Portage, WI.</t>
+  </si>
+  <si>
+    <t>NSI Healthcare</t>
+  </si>
+  <si>
+    <t>40 - 50</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.com/co/Cloute-Inc./Jobs/-in-De-Forest,WI?uuid=KLCYJd%2BvNkp1B8velmygHJeo2m4%3D&amp;radius=25</t>
+  </si>
+  <si>
+    <t>Part-time Washing Services Field Tech</t>
+  </si>
+  <si>
+    <t>Cloute Inc.</t>
+  </si>
+  <si>
+    <t>20 - 24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -499,189 +526,189 @@
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="2" spans="1:10">
       <c r="A2" t="s">
         <v>10</v>
       </c>
       <c r="B2" t="s">
         <v>11</v>
       </c>
       <c r="C2" t="s">
         <v>12</v>
       </c>
       <c r="D2" t="s">
         <v>13</v>
       </c>
       <c r="E2" t="s">
         <v>14</v>
       </c>
       <c r="F2">
         <v>0</v>
       </c>
-      <c r="G2">
-        <v>1.5</v>
+      <c r="G2" t="s">
+        <v>15</v>
       </c>
       <c r="H2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I2" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3" t="s">
-        <v>11</v>
+        <v>19</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>20</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="E3" t="s">
-        <v>14</v>
+        <v>22</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
-        <v>1.5</v>
+        <v>17</v>
       </c>
       <c r="H3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J3" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4" t="s">
-        <v>18</v>
+        <v>23</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>24</v>
       </c>
       <c r="D4" t="s">
-        <v>20</v>
+        <v>25</v>
       </c>
       <c r="E4" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="F4">
         <v>0</v>
       </c>
       <c r="G4" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" t="s">
         <v>10</v>
       </c>
       <c r="B5" t="s">
-        <v>18</v>
+        <v>28</v>
       </c>
       <c r="C5" t="s">
-        <v>19</v>
+        <v>29</v>
       </c>
       <c r="D5" t="s">
-        <v>20</v>
+        <v>30</v>
       </c>
       <c r="E5" t="s">
-        <v>21</v>
+        <v>14</v>
       </c>
       <c r="F5">
         <v>0</v>
       </c>
       <c r="G5" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H5" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6" spans="1:10">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>32</v>
       </c>
       <c r="C6" t="s">
-        <v>24</v>
+        <v>33</v>
       </c>
       <c r="D6" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="F6">
         <v>0</v>
       </c>
       <c r="G6" t="s">
-        <v>26</v>
+        <v>35</v>
       </c>
       <c r="H6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="I6" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="J6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">