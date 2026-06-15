--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -12,158 +12,164 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>company_url</t>
   </si>
   <si>
     <t>job_title</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>remote</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
     <t>salary_type</t>
   </si>
   <si>
     <t>salary_currency</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.ziprecruiter.com/jobs-search?search=Part-time&amp;location=Wyocena%2C+WI&amp;lk=-bECbKIFr1y6U02YnOyqSg&amp;page=1</t>
-[...14 lines deleted...]
-    <t>18 - 20</t>
+    <t>https://www.ziprecruiter.com/jobs-search?search=3D+Concept+Artist&amp;location=San+Francisco%2C+CA&amp;radius=100</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:02:03Z</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.com/co/SketchPro-AI/Jobs/-in-San-Francisco,CA?uuid=&amp;radius=100</t>
+  </si>
+  <si>
+    <t>Member of Technical Staff (All Levels)</t>
+  </si>
+  <si>
+    <t>SketchPro AI</t>
+  </si>
+  <si>
+    <t>San Francisco, CA</t>
+  </si>
+  <si>
+    <t>130.000 - 240.000</t>
+  </si>
+  <si>
+    <t>year</t>
+  </si>
+  <si>
+    <t>usd</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.com/jobs-search/2?search=3D+Concept+Artist&amp;location=San+Francisco%2C+CA&amp;radius=100&amp;lk=s6Y-qvCDgkEiRzszc8ec4g</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.com/co/Superpower/Jobs/-in-San-Francisco,CA?uuid=sdmMexZNb0ErNfWg86nTRi416UE%3D&amp;radius=100</t>
+  </si>
+  <si>
+    <t>Motion Designer</t>
+  </si>
+  <si>
+    <t>Superpower</t>
+  </si>
+  <si>
+    <t>120.000 - 170.000</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.com/co/Encord/Jobs/-in-San-Francisco,CA?uuid=JEDUgCi95yH4Ij%2B6eG%2FugPtYThQ%3D&amp;radius=100</t>
+  </si>
+  <si>
+    <t>Software Engineer, Physical AI</t>
+  </si>
+  <si>
+    <t>Encord</t>
+  </si>
+  <si>
+    <t>150.000 - 250.000</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.com/co/Triumph/Jobs/-in-San-Francisco,CA?uuid=AgM70CTLYrBx7kZgE27HKw3z17Y%3D&amp;radius=100</t>
+  </si>
+  <si>
+    <t>Product Designer</t>
+  </si>
+  <si>
+    <t>Triumph</t>
+  </si>
+  <si>
+    <t>140.000 - 210.000</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.com/co/micro1-AI/Jobs?uuid=ioQIAC%2FEYG0OdMCc0IhdTRWOJo0%3D&amp;radius=100</t>
+  </si>
+  <si>
+    <t>Associate Software Engineer (Open3D) - Remote</t>
+  </si>
+  <si>
+    <t>micro1 AI</t>
+  </si>
+  <si>
+    <t>20 - 120</t>
   </si>
   <si>
     <t>hour</t>
-  </si>
-[...55 lines deleted...]
-    <t>20 - 24</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -467,248 +473,266 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J6"/>
+  <dimension ref="A1:K6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D2" t="s">
+        <v>14</v>
+      </c>
+      <c r="E2" t="s">
+        <v>15</v>
+      </c>
+      <c r="F2" t="s">
+        <v>16</v>
+      </c>
+      <c r="G2">
+        <v>0</v>
+      </c>
+      <c r="H2" t="s">
+        <v>17</v>
+      </c>
+      <c r="I2" t="s">
+        <v>18</v>
+      </c>
+      <c r="J2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K2" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="3" spans="1:11">
+      <c r="A3" t="s">
         <v>11</v>
       </c>
-      <c r="C2" t="s">
+      <c r="B3" t="s">
         <v>12</v>
       </c>
-      <c r="D2" t="s">
-[...5 lines deleted...]
-      <c r="F2">
+      <c r="C3" t="s">
+        <v>21</v>
+      </c>
+      <c r="D3" t="s">
+        <v>22</v>
+      </c>
+      <c r="E3" t="s">
+        <v>23</v>
+      </c>
+      <c r="F3" t="s">
+        <v>16</v>
+      </c>
+      <c r="G3">
         <v>0</v>
       </c>
-      <c r="G2" t="s">
-[...2 lines deleted...]
-      <c r="H2" t="s">
+      <c r="H3" t="s">
+        <v>24</v>
+      </c>
+      <c r="I3" t="s">
+        <v>18</v>
+      </c>
+      <c r="J3" t="s">
+        <v>19</v>
+      </c>
+      <c r="K3" t="s">
+        <v>20</v>
+      </c>
+    </row>
+    <row r="4" spans="1:11">
+      <c r="A4" t="s">
+        <v>11</v>
+      </c>
+      <c r="B4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D4" t="s">
+        <v>26</v>
+      </c>
+      <c r="E4" t="s">
+        <v>27</v>
+      </c>
+      <c r="F4" t="s">
         <v>16</v>
       </c>
-      <c r="I2" t="s">
-[...2 lines deleted...]
-      <c r="J2" t="s">
+      <c r="G4">
+        <v>0</v>
+      </c>
+      <c r="H4" t="s">
+        <v>28</v>
+      </c>
+      <c r="I4" t="s">
         <v>18</v>
       </c>
+      <c r="J4" t="s">
+        <v>19</v>
+      </c>
+      <c r="K4" t="s">
+        <v>20</v>
+      </c>
     </row>
-    <row r="3" spans="1:10">
-[...63 lines deleted...]
-    <row r="5" spans="1:10">
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="C5" t="s">
         <v>29</v>
       </c>
       <c r="D5" t="s">
         <v>30</v>
       </c>
       <c r="E5" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="F5">
+        <v>31</v>
+      </c>
+      <c r="F5" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5">
         <v>0</v>
       </c>
-      <c r="G5" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H5" t="s">
-        <v>16</v>
+        <v>32</v>
       </c>
       <c r="I5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="J5" t="s">
-        <v>18</v>
+        <v>19</v>
+      </c>
+      <c r="K5" t="s">
+        <v>20</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6" t="s">
-        <v>32</v>
+        <v>12</v>
       </c>
       <c r="C6" t="s">
         <v>33</v>
       </c>
       <c r="D6" t="s">
         <v>34</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
-[...4 lines deleted...]
-      <c r="G6" t="s">
         <v>35</v>
       </c>
+      <c r="F6" t="s">
+        <v>16</v>
+      </c>
+      <c r="G6">
+        <v>1</v>
+      </c>
       <c r="H6" t="s">
-        <v>16</v>
+        <v>36</v>
       </c>
       <c r="I6" t="s">
-        <v>17</v>
+        <v>37</v>
       </c>
       <c r="J6" t="s">
-        <v>18</v>
+        <v>19</v>
+      </c>
+      <c r="K6" t="s">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">