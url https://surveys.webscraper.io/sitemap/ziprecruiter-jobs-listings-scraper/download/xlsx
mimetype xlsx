--- v2 (2026-06-15)
+++ v3 (2026-08-01)
@@ -12,164 +12,426 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>company_url</t>
   </si>
   <si>
     <t>job_title</t>
   </si>
   <si>
     <t>company_name</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>remote</t>
   </si>
   <si>
     <t>salary</t>
   </si>
   <si>
     <t>salary_type</t>
   </si>
   <si>
     <t>salary_currency</t>
   </si>
   <si>
+    <t>website</t>
+  </si>
+  <si>
+    <t>posted</t>
+  </si>
+  <si>
+    <t>job_description</t>
+  </si>
+  <si>
+    <t>job_description_html</t>
+  </si>
+  <si>
+    <t>industry</t>
+  </si>
+  <si>
+    <t>company_size</t>
+  </si>
+  <si>
+    <t>year_founded</t>
+  </si>
+  <si>
     <t>next_page</t>
   </si>
   <si>
-    <t>https://www.ziprecruiter.com/jobs-search?search=3D+Concept+Artist&amp;location=San+Francisco%2C+CA&amp;radius=100</t>
-[...20 lines deleted...]
-    <t>year</t>
+    <t>https://www.ziprecruiter.com/jobs-search?location=Wyocena%2C+WI&amp;search=Part-time</t>
+  </si>
+  <si>
+    <t>2026-07-21T08:41:48Z</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/AUTOMOTIVE-PARTS-HEADQUARTERS</t>
+  </si>
+  <si>
+    <t>Part-Time Store Delivery Driver - Local Route</t>
+  </si>
+  <si>
+    <t>AUTOMOTIVE PARTS HEADQUARTERS</t>
+  </si>
+  <si>
+    <t>Portage, WI</t>
+  </si>
+  <si>
+    <t>17.75 - 22.25</t>
+  </si>
+  <si>
+    <t>hour</t>
   </si>
   <si>
     <t>usd</t>
   </si>
   <si>
-    <t>https://www.ziprecruiter.com/jobs-search/2?search=3D+Concept+Artist&amp;location=San+Francisco%2C+CA&amp;radius=100&amp;lk=s6Y-qvCDgkEiRzszc8ec4g</t>
-[...50 lines deleted...]
-    <t>hour</t>
+    <t>https://autopartshq.com</t>
+  </si>
+  <si>
+    <t>25 days ago</t>
+  </si>
+  <si>
+    <t>Join our team and play a key role in delivering exceptional service to our customers! As a Store Delivery Driver, you’ll ensure the timely and accurate delivery of automotive parts and products while supporting daily store operations. This role combines on-the-road independence with in-store teamwork — perfect for someone who enjoys variety in their day and interacting with customers.
+An ideal candidate will be able to work Saturday hours to support the business. 
+Key Responsibilities:Safely and efficiently deliver parts and products to customers on assigned routes and as needed.Accurately complete all delivery documentation and maintain timely communication with the store team.Pick up parts and products from customers or other store locations as directed.Maintain the delivery vehicle by keeping it clean, organized, and in good working condition (including checking fluid levels regularly).Assist in-store customers with orders, returns, and inquiries in a friendly, professional manner.Support store operations by checking in freight, stocking shelves, mixing paint, and helping maintain a clean, organized work environment.Uphold company standards for safety, appearance, and daily operational excellence.
+Qualifications:Excellent customer service and communication skills.Strong attention to detail and organizational skills.Valid driver’s license with an acceptable driving record.Knowledge of and adherence to federal and state driving regulations.Familiarity with the local delivery area and store operations.Basic automotive parts knowledge or previous retail/customer service experience preferred.
+Why You’ll Love Working With Us:Steady part-time hours with a supportive, team-oriented environment.Opportunities to learn more about automotive parts and grow within the company.A role that offers both variety and independence — every day brings something new!
+Benefits Include:401(k) with Company MatchProfit SharingSafe and Sick Time Employee Discount ProgramEmployee Assistance Program (EAP)ACA Medical for a regular schedule of 30 hours per week
+Drive Your Career ForwardIf you have a passion for the automotive world and enjoy helping people, apply today and become part of the Auto Value team, where knowledge, service, and a love for all things automotive come together.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;div&gt;&lt;p&gt;Join our team and play a key role in delivering exceptional service to our customers! As a &lt;strong&gt;Store Delivery Driver&lt;/strong&gt;, you’ll ensure the timely and accurate delivery of automotive parts and products while supporting daily store operations. This role combines on-the-road independence with in-store teamwork — perfect for someone who enjoys variety in their day and interacting with customers.&lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;An ideal candidate will be able to work Saturday hours to support the business. &lt;/p&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Key Responsibilities:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Safely and efficiently deliver parts and products to customers on assigned routes and as needed.&lt;/li&gt;&lt;li&gt;Accurately complete all delivery documentation and maintain timely communication with the store team.&lt;/li&gt;&lt;li&gt;Pick up parts and products from customers or other store locations as directed.&lt;/li&gt;&lt;li&gt;Maintain the delivery vehicle by keeping it clean, organized, and in good working condition (including checking fluid levels regularly).&lt;/li&gt;&lt;li&gt;Assist in-store customers with orders, returns, and inquiries in a friendly, professional manner.&lt;/li&gt;&lt;li&gt;Support store operations by checking in freight, stocking shelves, mixing paint, and helping maintain a clean, organized work environment.&lt;/li&gt;&lt;li&gt;Uphold company standards for safety, appearance, and daily operational excellence.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Qualifications:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Excellent customer service and communication skills.&lt;/li&gt;&lt;li&gt;Strong attention to detail and organizational skills.&lt;/li&gt;&lt;li&gt;Valid driver’s license with an acceptable driving record.&lt;/li&gt;&lt;li&gt;Knowledge of and adherence to federal and state driving regulations.&lt;/li&gt;&lt;li&gt;Familiarity with the local delivery area and store operations.&lt;/li&gt;&lt;li&gt;Basic automotive parts knowledge or previous retail/customer service experience preferred.&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Why You’ll Love Working With Us:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Steady part-time hours with a supportive, team-oriented environment.&lt;/li&gt;&lt;li&gt;Opportunities to learn more about automotive parts and grow within the company.&lt;/li&gt;&lt;li&gt;A role that offers both variety and independence — every day brings something new!&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;Benefits Include:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;401(k) with Company Match&lt;/li&gt;&lt;li&gt;Profit Sharing&lt;/li&gt;&lt;li&gt;Safe and Sick Time &lt;/li&gt;&lt;li&gt;Employee Discount Program&lt;/li&gt;&lt;li&gt;Employee Assistance Program (EAP)&lt;/li&gt;&lt;li&gt;ACA Medical for a regular schedule of 30 hours per week&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;br&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Drive Your Career Forward&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;If you have a passion for the automotive world and enjoy helping people, apply today and become part of the Auto Value team, where knowledge, service, and a love for all things automotive come together.&lt;/p&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Automotive repair and maintenance</t>
+  </si>
+  <si>
+    <t>1,001 - 5,000 Employees</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.com/jobs-search/2?location=Wyocena%2C+WI&amp;search=Part-time&amp;lk=Oi3xqSCrii9nEmVm6rAjeg</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Gamma-Team-Security-Inc</t>
+  </si>
+  <si>
+    <t>UNARMED Security Officer</t>
+  </si>
+  <si>
+    <t>Gamma Team Security Inc</t>
+  </si>
+  <si>
+    <t>De Forest, WI</t>
+  </si>
+  <si>
+    <t>18 - 22</t>
+  </si>
+  <si>
+    <t>https://gammateamcorp.com</t>
+  </si>
+  <si>
+    <t>27 days ago</t>
+  </si>
+  <si>
+    <t>Benefits:
+Flexible scheduleOpportunity for advancementPaid time off
+Job Summary
+We are seeking professional Unarmed Security Officers to join our team in Wisconsin. In this role, your primary responsibility will be to create a safe and secure environment by protecting our premises, assets, and employees, while preventing any illegal or inappropriate occurrences. 
+We offer flexible part-time scheduling to accommodate work-life balance while providing professional opportunities for those seeking to grow in the security field. The ideal candidate has prior security or law enforcement experience, maintains the highest degree of integrity, and is fully certified to preform as a security officer. 
+Responsibilities 
+Patrol the premises and maintain a high level of visibilityMonitor entrances and exits to ensure only authorized personnel access the facilityRemove trespassers when necessaryMonitor surveillance cameras Respond to reports of suspicious activityReport on daily activities and any security incidentsQualifications
+Valid Wisconsin Private Security Person license (security guard license)Previous experience as a Security Guard, Armed Officer, or in a similar position(Preferred)Valid Driver's License or State IDHigh school diploma/GEDStrong understanding of public safety and security proceduresExcellent written communication skills and report writing abilityHigh level of integrity and professionalismAttention to detail and strong observational skillsAbility to work without direct supervisionGamma Team Security
+hr@gammateamcorp.com</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;strong&gt;Benefits:&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Flexible schedule&lt;/li&gt;&lt;li&gt;Opportunity for advancement&lt;/li&gt;&lt;li&gt;Paid time off&lt;/li&gt;&lt;/ul&gt;&lt;br&gt;&lt;strong&gt;Job Summary&lt;/strong&gt;&lt;br&gt;We are seeking professional &lt;strong&gt;Unarmed Security Officers&lt;/strong&gt; to join our team in Wisconsin. In this role, your primary responsibility will be to create a safe and secure environment by protecting our premises, assets, and employees, while preventing any illegal or inappropriate occurrences. &lt;br&gt;We offer &lt;strong&gt;flexible part-time scheduling&lt;/strong&gt; to accommodate work-life balance while providing professional opportunities for those seeking to grow in the security field. The ideal candidate has prior security or law enforcement experience, maintains the highest degree of integrity, and is fully certified to preform as a security officer.&amp;nbsp;&lt;br&gt;&lt;strong&gt;Responsibilities&amp;nbsp;&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Patrol the premises and maintain a high level of visibility&lt;/li&gt;&lt;li&gt;Monitor entrances and exits to ensure only authorized personnel access the facility&lt;/li&gt;&lt;li&gt;Remove trespassers when necessary&lt;/li&gt;&lt;li&gt;Monitor surveillance cameras&amp;nbsp;&lt;/li&gt;&lt;li&gt;Respond to reports of suspicious activity&lt;/li&gt;&lt;li&gt;Report on daily activities and any security incidents&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Qualifications&lt;/strong&gt;&lt;br&gt;&lt;ul&gt;&lt;li&gt;Valid Wisconsin &lt;strong&gt;Private Security Person license&lt;/strong&gt; (security guard license)&lt;/li&gt;&lt;li&gt;Previous experience as a Security Guard, Armed Officer, or in a similar position&lt;em&gt;(Preferred)&lt;/em&gt;&lt;/li&gt;&lt;li&gt;Valid Driver's License or State ID&lt;/li&gt;&lt;li&gt;High school diploma/GED&lt;/li&gt;&lt;li&gt;Strong understanding of public safety and security procedures&lt;/li&gt;&lt;li&gt;Excellent written communication skills and report writing ability&lt;/li&gt;&lt;li&gt;High level of integrity and professionalism&lt;/li&gt;&lt;li&gt;Attention to detail and strong observational skills&lt;/li&gt;&lt;li&gt;Ability to work without direct supervision&lt;/li&gt;&lt;/ul&gt;&lt;strong&gt;Gamma Team Security&lt;br&gt;&lt;span class="long-word"&gt;hr@gammateamcorp.com&lt;/span&gt;&lt;/strong&gt;&lt;br&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Real estate</t>
+  </si>
+  <si>
+    <t>11 - 50 Employees</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/Lutheran-Social-Services-of-WI-&amp;-Upper-MI</t>
+  </si>
+  <si>
+    <t>Mental Health Specialist</t>
+  </si>
+  <si>
+    <t>Lutheran Social Services of WI &amp; Upper MI</t>
+  </si>
+  <si>
+    <t>Wisconsin Dells, WI</t>
+  </si>
+  <si>
+    <t>https://lsswis.org</t>
+  </si>
+  <si>
+    <t>9 days ago</t>
+  </si>
+  <si>
+    <t>Crisis Service Professional (On‑Call / Part-Time)
+Location: Adams &amp; Juneau Counties, WI (must live within 1 hour) Schedule: Overnights (4:30 PM–8:00 AM), Weekends (24‑hour shifts), plus limited daytime hours for meetings/training Pay:
+  $26/hour when responding to crisis calls
+  $20/hour for non‑crisis work
+  Shift stipend for on‑call coverage
+  Employer: Lutheran Social Services of Wisconsin &amp; Upper Michigan
+About the Position
+Lutheran Social Services is excited to expand our Crisis Team in Adams and Juneau Counties. We are seeking dedicated Crisis Service Professionals to provide on‑call crisis response, risk assessments, and mobile support to individuals experiencing mental health emergencies.
+This role offers a flexible on‑call schedule, including options for 8 or 16 hour shifts starting at either 4:30 PM or 12 AM. While most responsibilities occur during on‑call hours, some daytime availability is required for supervision, staff meetings, and training.
+What You'll Do
+  Respond to crisis calls and provide mobile crisis response when needed
+  Conduct risk assessments and determine appropriate interventions
+  Provide brief crisis counseling and follow‑up services
+  Meet with clients in homes, hospitals, law enforcement settings, or community locations
+  Respond to potential suicide or emergency calls
+  Gather information from interviews, records, and collateral contacts
+  Assess client needs and connect them to appropriate community resources
+  Maintain strong working relationships with county staff, law enforcement, courts, and community partners
+  Document all client interactions in compliance with county, state, and federal requirements
+  Identify gaps in services and recommend improvements
+  Stay informed on laws, procedures, and best practices related to crisis services
+  Support the mission, vision, and values of LSS
+  Perform additional duties as assigned
+QualificationsEducation &amp; Experience
+  Bachelor's degree required in Human Services or a related field (Examples: criminal justice, psychology, social work, sociology, counseling, vocational rehabilitation)
+  Minimum one year of experience working with mental health clients strongly preferred
+  Knowledge of community resources
+  Ability to learn DHS and Wisconsin Statutes Chapters 34, 51 and 55
+  Strong crisis assessment and decision‑making skills
+  Ability to work independently, multitask, and maintain professionalism under pressure
+  Ability to build effective relationships with diverse populations
+Certificates, Licenses, Registrations
+  Valid driver's license and reliable transportation
+  Satisfactory motor vehicle record per LSS Driver Safety Procedure
+  Ability to meet LSS auto insurance requirements
+Travel Requirements
+  Must be able to arrive in Adams or Juneau County within 1 hour when responding to crisis calls
+  Occasional day travel as needed
+Why Join LSS?
+ Competitive crisis response pay
+  Supportive team environment
+  Opportunities for professional development and training
+Lutheran Social Services of Wisconsin and Upper Michigan is an Equal Opportunity Employer.</t>
+  </si>
+  <si>
+    <t>&lt;strong&gt;Crisis Service Professional (On‑Call / Part-Time)&lt;/strong&gt;
+&lt;p&gt;&lt;strong&gt;Location:&lt;/strong&gt; Adams &amp;amp; Juneau Counties, WI (must live within 1 hour) &lt;strong&gt;Schedule:&lt;/strong&gt; Overnights (4:30 PM–8:00 AM), Weekends (24‑hour shifts), plus limited daytime hours for meetings/training &lt;strong&gt;Pay:&lt;/strong&gt;&lt;/p&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;&lt;strong&gt;$26/hour&lt;/strong&gt; when responding to crisis calls&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;&lt;strong&gt;$20/hour&lt;/strong&gt; for non‑crisis work&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;&lt;strong&gt;Shift stipend&lt;/strong&gt; for on‑call coverage&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;&lt;strong&gt;Employer:&lt;/strong&gt; Lutheran Social Services of Wisconsin &amp;amp; Upper Michigan&lt;/p&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;div&gt;
+&lt;/div&gt;&lt;strong&gt;About the Position&lt;/strong&gt;
+&lt;p&gt;Lutheran Social Services is excited to expand our Crisis Team in Adams and Juneau Counties. We are seeking dedicated Crisis Service Professionals to provide on‑call crisis response, risk assessments, and mobile support to individuals experiencing mental health emergencies.&lt;/p&gt;
+&lt;p&gt;This role offers a &lt;strong&gt;flexible on‑call schedule&lt;/strong&gt;, including options for &lt;strong&gt;8 or 16 hour shifts&lt;/strong&gt; starting at either 4:30 PM or 12 AM. While most responsibilities occur during on‑call hours, some daytime availability is required for supervision, staff meetings, and training.&lt;/p&gt;
+&lt;div&gt;
+&lt;/div&gt;&lt;strong&gt;What You'll Do&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;Respond to crisis calls and provide &lt;strong&gt;mobile crisis response&lt;/strong&gt; when needed&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Conduct &lt;strong&gt;risk assessments&lt;/strong&gt; and determine appropriate interventions&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Provide brief crisis counseling and follow‑up services&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Meet with clients in homes, hospitals, law enforcement settings, or community locations&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Respond to potential suicide or emergency calls&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Gather information from interviews, records, and collateral contacts&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Assess client needs and connect them to appropriate community resources&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Maintain strong working relationships with county staff, law enforcement, courts, and community partners&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Document all client interactions in compliance with county, state, and federal requirements&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Identify gaps in services and recommend improvements&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Stay informed on laws, procedures, and best practices related to crisis services&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Support the mission, vision, and values of LSS&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Perform additional duties as assigned&lt;/p&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;div&gt;
+&lt;/div&gt;&lt;strong&gt;Qualifications&lt;/strong&gt;&lt;strong&gt;Education &amp;amp; Experience&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;&lt;strong&gt;Bachelor's degree required&lt;/strong&gt; in Human Services or a related field (Examples: criminal justice, psychology, social work, sociology, counseling, vocational rehabilitation)&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Minimum &lt;strong&gt;one year of experience&lt;/strong&gt; working with mental health clients strongly preferred&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Knowledge of community resources&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Ability to learn DHS and Wisconsin Statutes &lt;strong&gt;Chapters 34, 51 and 55&lt;/strong&gt;&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Strong crisis assessment and decision‑making skills&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Ability to work independently, multitask, and maintain professionalism under pressure&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Ability to build effective relationships with diverse populations&lt;/p&gt;&lt;/li&gt;
+&lt;/ul&gt;&lt;strong&gt;Certificates, Licenses, Registrations&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;Valid driver's license and reliable transportation&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Satisfactory motor vehicle record per LSS Driver Safety Procedure&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Ability to meet LSS auto insurance requirements&lt;/p&gt;&lt;/li&gt;
+&lt;/ul&gt;&lt;strong&gt;Travel Requirements&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;
+  &lt;p&gt;Must be able to &lt;strong&gt;arrive in Adams or Juneau County within 1 hour&lt;/strong&gt; when responding to crisis calls&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Occasional day travel as needed&lt;/p&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;div&gt;
+&lt;/div&gt;&lt;strong&gt;Why Join LSS?&lt;/strong&gt;
+&lt;ul&gt;
+ &lt;li&gt;Competitive crisis response pay&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Supportive team environment&lt;/p&gt;&lt;/li&gt;
+ &lt;li&gt;
+  &lt;p&gt;Opportunities for professional development and training&lt;/p&gt;&lt;/li&gt;
+&lt;/ul&gt;
+&lt;div&gt;
+&lt;/div&gt;
+&lt;p&gt;&lt;strong&gt;Lutheran Social Services of Wisconsin and Upper Michigan is an Equal Opportunity Employer.&lt;/strong&gt;&lt;/p&gt;
+&lt;div&gt;
+&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Education</t>
+  </si>
+  <si>
+    <t>501 - 1,000 Employees</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/New-Perspective-Senior-Living-LLC</t>
+  </si>
+  <si>
+    <t>Caregiver AM 6am-2:30pm</t>
+  </si>
+  <si>
+    <t>New Perspective Senior Living LLC</t>
+  </si>
+  <si>
+    <t>Sun Prairie, WI</t>
+  </si>
+  <si>
+    <t>13.75 - 17.50</t>
+  </si>
+  <si>
+    <t>https://npseniorliving.com</t>
+  </si>
+  <si>
+    <t>13 days ago</t>
+  </si>
+  <si>
+    <t>Our Caregivers are the heart to our organization. They provide daily quality care, engaging activities, and enrichment programs to our residents assisting them to Live Life on Purpose. This opportunity is a perfect fit for compassionate, patient individuals who are wanting to make a difference by caring for others, making people smile and living life to the fullest. New Perspective offers caregiver opportunities in assisted living and memory care. We will provide you the proper training, education, and if needed tuition assistance to be successful in your role and continue to advance your New Perspective career. You can develop into a Med Passer, Lead Caregiver or attain your CNA (certified nurse assistance) certification. Join our care team to deliver outstanding customer service, adhere to safety and healthcare guidelines, and promote Living Life on Purpose. To learn more about the day of a New Perspective Caregiver, click here.When you join our team, you’ll gain: Referral Bonus – Earn a bonus each time we hire a new team member referred by you. Flexible Scheduling – Partner with your manager to create your ideal schedule. Full-time or Part-time – What works best for you? We want to make it happen! Tuition Assistance – We invest in our team members’ development to promote within. Share your career goals with us! Leadership Support – We will give you the resources, training, and guidance to be successful in your current and future roles. Your success is our success! Collaborative &amp; Inclusive Work Culture – We value all of our team members’ experiences and backgrounds, and we continue to build dynamic teams. We’re committed to listening to team members’ ideas in order to make some of the best improvements. Positive Impacts – You’ll make a difference by helping seniors live life on purpose! Responsibilities: Communicate and interact in a professional, respectful, and hospitable mannerAssist with daily personal and medical care routines according to individual care plansProvide physical fitness, brain fitness, and social/spiritual enrichment activitiesObserve residents and report to nursing any changes in physical, mental, and emotional conditionRecord proper medical and health documentation per established proceduresEnsure proper cleaning and sanitation of equipment and living areasPromote teamwork, laughter, and happiness every dayQualifications:No experience necessary-- training will be providedHigh school diploma or equivalency required Ability to prioritize and organize work effectively and efficientlyAbility to read, write, speak &amp; understand the English languageMed Passer and/or Lead experience preferredCNA preferredTeam Member Benefits &amp; Perks*Medical, Dental, &amp; Vision Insurance401(k) with Company Match!Paid Time Off and HolidaysCompany-Paid Basic Life InsuranceVoluntary Short-Term DisabilityCompany-Paid Long-Term DisabilityHealth Reimbursement Account/Health Savings AccountFlexible Spending AccountsEducation assistance - up to $5,000 per calendar year!Leadership Development &amp; Career AdvancementReal-time Access to Earned WagesReferral BonusesEmployee Assistance Program*Benefits vary by full-time, part-time, and PRN status.OUR HIRING PROCESS IS QUICK &amp; EASYStep 1: Application (5-10 minutes) Apply for the position that matches your interest and let us know the best way to contact you. Step 2: Phone Screening (20 minutes) These quick introductions help us to learn more about your career goals and see if New Perspective is a good fit. Step 3: In-Person Interview (45 minutes) We want to learn more about you! Share your past work experiences and your future goals. You’ll also get to ask us questions, tour our community, and meet some of the team. Step 4: Job Offer If the role and community seem like a good fit, we’ll reach out with a job offer. Job offers may even be made at the time of your interview! New Perspective is an Equal Opportunity Employer.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;p&gt;Our &lt;strong&gt;Caregivers&lt;/strong&gt; are the heart to our organization. They provide daily quality care, engaging activities, and enrichment programs to our residents assisting them to Live Life on Purpose. This opportunity is a perfect fit for compassionate, patient individuals who are wanting to make a difference by caring for others, making people smile and living life to the fullest. &lt;/p&gt;&lt;p&gt;New Perspective offers caregiver opportunities in assisted living and memory care. We will provide you the proper training, education, and if needed tuition assistance to be successful in your role and continue to advance your New Perspective career. You can develop into a Med Passer, Lead Caregiver or attain your CNA (certified nurse assistance) certification. &lt;/p&gt;&lt;p&gt;Join our care team to deliver outstanding customer service, adhere to safety and healthcare guidelines, and promote Living Life on Purpose. &lt;/p&gt;&lt;p&gt;To learn more about the day of a New Perspective Caregiver, click here.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;When you join our team, you’ll gain: &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;strong&gt;Referral Bonus&lt;/strong&gt; – Earn a bonus each time we hire a new team member referred by you. &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Flexible Scheduling&lt;/strong&gt; – Partner with your manager to create your ideal schedule. &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Full-time or Part-time &lt;/strong&gt;– What works best for you? We want to make it happen! &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Tuition Assistance&lt;/strong&gt; – We invest in our team members’ development to promote within. Share your career goals with us! &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Leadership Support&lt;/strong&gt; – We will give you the resources, training, and guidance to be successful in your current and future roles. Your success is our success! &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Collaborative &amp;amp; Inclusive Work Culture&lt;/strong&gt; – We value all of our team members’ experiences and backgrounds, and we continue to build dynamic teams. We’re committed to listening to team members’ ideas in order to make some of the best improvements. &lt;/li&gt;&lt;li&gt;&lt;strong&gt;Positive Impacts &lt;/strong&gt;– You’ll make a difference by helping seniors live life on purpose!&lt;strong&gt; &lt;/strong&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Responsibilities: &lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Communicate and interact in a professional, respectful, and hospitable manner&lt;/li&gt;&lt;li&gt;Assist with daily personal and medical care routines according to individual care plans&lt;/li&gt;&lt;li&gt;Provide physical fitness, brain fitness, and social/spiritual enrichment activities&lt;/li&gt;&lt;li&gt;Observe residents and report to nursing any changes in physical, mental, and emotional condition&lt;/li&gt;&lt;li&gt;Record proper medical and health documentation per established procedures&lt;/li&gt;&lt;li&gt;Ensure proper cleaning and sanitation of equipment and living areas&lt;/li&gt;&lt;li&gt;Promote teamwork, laughter, and happiness every day&lt;/li&gt;&lt;/ul&gt;&lt;ul&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Qualifications:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;No experience necessary-- training will be provided&lt;/li&gt;&lt;li&gt;High school diploma or equivalency required &lt;/li&gt;&lt;li&gt;Ability to prioritize and organize work effectively and efficiently&lt;/li&gt;&lt;li&gt;Ability to read, write, speak &amp;amp; understand the English language&lt;/li&gt;&lt;li&gt;Med Passer and/or Lead experience preferred&lt;/li&gt;&lt;li&gt;CNA preferred&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Team Member Benefits &amp;amp; Perks*&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;Medical, Dental, &amp;amp; Vision Insurance&lt;/li&gt;&lt;li&gt;401(k) with Company Match!&lt;/li&gt;&lt;li&gt;Paid Time Off and Holidays&lt;/li&gt;&lt;li&gt;Company-Paid Basic Life Insurance&lt;/li&gt;&lt;li&gt;Voluntary Short-Term Disability&lt;/li&gt;&lt;li&gt;Company-Paid Long-Term Disability&lt;/li&gt;&lt;li&gt;Health Reimbursement Account/Health Savings Account&lt;/li&gt;&lt;li&gt;Flexible Spending Accounts&lt;/li&gt;&lt;li&gt;Education assistance - up to $5,000 per calendar year!&lt;/li&gt;&lt;li&gt;Leadership Development &amp;amp; Career Advancement&lt;/li&gt;&lt;li&gt;Real-time Access to Earned Wages&lt;/li&gt;&lt;li&gt;Referral Bonuses&lt;/li&gt;&lt;li&gt;Employee Assistance Program&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;*Benefits vary by full-time, part-time, and PRN status.&lt;/p&gt;&lt;p&gt;&lt;strong&gt;OUR HIRING PROCESS IS QUICK &amp;amp; EASY&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;&lt;strong&gt;Step 1: Application (5-10 minutes)&lt;/strong&gt; Apply for the position that matches your interest and let us know the best way to contact you. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Step 2: Phone Screening (20 minutes) &lt;/strong&gt;These quick introductions help us to learn more about your career goals and see if New Perspective is a good fit. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Step 3: In-Person Interview (45 minutes) &lt;/strong&gt;We want to learn more about you! Share your past work experiences and your future goals. You’ll also get to ask us questions, tour our community, and meet some of the team. &lt;/p&gt;&lt;p&gt;&lt;strong&gt;Step 4: Job Offer &lt;/strong&gt;If the role and community seem like a good fit, we’ll reach out with a job offer. Job offers may even be made at the time of your interview! &lt;/p&gt;&lt;p&gt;New Perspective is an Equal Opportunity Employer.&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Health care and social assistance</t>
+  </si>
+  <si>
+    <t>https://www.ziprecruiter.comhttps://www.ziprecruiter.com/co/HOME-AGAIN-ASSISTED-LIVING-INC</t>
+  </si>
+  <si>
+    <t>Resident Assistant - Full Time NOC</t>
+  </si>
+  <si>
+    <t>HOME AGAIN ASSISTED LIVING INC</t>
+  </si>
+  <si>
+    <t>Columbus, WI</t>
+  </si>
+  <si>
+    <t>15 - 20</t>
+  </si>
+  <si>
+    <t>https://homeagainliving.com</t>
+  </si>
+  <si>
+    <t>11 days ago</t>
+  </si>
+  <si>
+    <t>Are you ready for a rewarding career where you can make a real difference every single day? At Home Again, our Resident Assistants play a vital role in creating a warm, welcoming, and caring environment for our residents. If you're compassionate, dependable, and passionate about helping others, we'd love to have you on our team!Why You'll Love Working with Us:Competitive pay that recognizes your hard work and dedicationWork–life balance so you can thrive both at work and at homeHealth, Dental, Vision, and 401(k) benefitsInstant Pay options - get paid when you need it!C.N.A Reimbursement &amp; Full paid CBRF Training – grow your skills and career with us.A supportive team environment that values you and your contributionsPart Time and Full Time Hours Available:AM Shift: 6:00a-2:00pPM Shift: 2:00p-10:00pNOC Shift 10:00p-6:00aWhat You'll Do:Every day, you'll make a difference by:Providing kind, respectful, and compassionate care to residentsAssisting with bathing, dressing, grooming, and daily activitiesHelping with meals, dining, and mobility support (including wheelchair or walking assistance)Offering friendly reminders for meals and activitiesResponding to resident call lights with care and urgencyEngaging residents in Life Enrichment activities that make each day meaningfulSupporting the team with other tasks that keep our community running smoothlyWhat We're Looking For:A caring heart and genuine desire to work with older adults and those with physical challengesA positive attitude and ability to stay calm under pressureStrong communication skills and teamwork mindsetMust be 16 years or olderIf you're ready to build meaningful relationships, make an impact, and be part of a compassionate team - apply today and start your journey with Home Again!The people here don't just help residents - they are part of their home. It's the diversity of the Home Again Team's experience and commitment to creating an at home experience that runs through everything we do, from a welcoming social environment to compassionate care. Join Home Again, and help us create memories.We are an equal opportunity employer and prohibit discrimination/harassment without regard to race, color, religion, age, sex, national origin, disability status, genetics, protected veteran status, sexual orientation, gender identity or expression, or any other characteristic protected by federal, state or local laws.
+Because we serve seniors and vulnerable adults, all candidates must successfully pass a background check and drug screening prior to employment, in accordance with state regulations and company policy.</t>
+  </si>
+  <si>
+    <t>&lt;div&gt;&lt;p&gt;Are you ready for a &lt;strong&gt;rewarding career&lt;/strong&gt; where you can make a real difference every single day?&lt;/p&gt;&lt;p&gt; At &lt;strong&gt;Home Again&lt;/strong&gt;, our Resident Assistants play a vital role in creating a warm, welcoming, and caring environment for our residents. If you're compassionate, dependable, and passionate about helping others, we'd love to have you on our team!&lt;/p&gt;Why You'll Love Working with Us:&lt;ul&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;Competitive pay&lt;/strong&gt; that recognizes your hard work and dedication&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;Work–life balance&lt;/strong&gt; so you can thrive both at work and at home&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;Health, Dental, Vision, and 401(k)&lt;/strong&gt; benefits&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;Instant Pay&lt;/strong&gt; options - get paid when you need it!&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;C.N.A Reimbursement&lt;/strong&gt; &lt;strong&gt;&amp;amp; Full paid CBRF Training&lt;/strong&gt; – grow your skills and career with us.&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;A &lt;strong&gt;supportive team environment&lt;/strong&gt; that values you and your contributions&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;&lt;strong&gt;Part Time and Full Time Hours Available:&lt;/strong&gt;&lt;/p&gt;&lt;ul&gt;&lt;li&gt;AM Shift: 6:00a-2:00p&lt;/li&gt;&lt;li&gt;PM Shift: 2:00p-10:00p&lt;/li&gt;&lt;li&gt;NOC Shift 10:00p-6:00a&lt;/li&gt;&lt;/ul&gt;What You'll Do:&lt;p&gt;Every day, you'll make a difference by:&lt;/p&gt;&lt;ul&gt;&lt;li&gt;&lt;p&gt;Providing &lt;strong&gt;kind, respectful, and compassionate care&lt;/strong&gt; to residents&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Assisting with &lt;strong&gt;bathing, dressing, grooming, and daily activities&lt;/strong&gt;&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Helping with &lt;strong&gt;meals, dining, and mobility support&lt;/strong&gt; (including wheelchair or walking assistance)&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Offering &lt;strong&gt;friendly reminders&lt;/strong&gt; for meals and activities&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Responding to resident call lights with care and urgency&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Engaging residents in &lt;strong&gt;Life Enrichment activities&lt;/strong&gt; that make each day meaningful&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Supporting the team with &lt;strong&gt;other tasks&lt;/strong&gt; that keep our community running smoothly&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;What We're Looking For:&lt;ul&gt;&lt;li&gt;&lt;p&gt;A &lt;strong&gt;caring heart&lt;/strong&gt; and genuine desire to work with older adults and those with physical challenges&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;A &lt;strong&gt;positive attitude&lt;/strong&gt; and ability to stay calm under pressure&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;&lt;strong&gt;Strong communication skills&lt;/strong&gt; and teamwork mindset&lt;/p&gt;&lt;/li&gt;&lt;li&gt;&lt;p&gt;Must be &lt;strong&gt;16 years or older&lt;/strong&gt;&lt;/p&gt;&lt;/li&gt;&lt;/ul&gt;&lt;p&gt;If you're ready to build meaningful relationships, make an impact, and be part of a compassionate team - &lt;strong&gt;apply today and start your journey with Home Again!&lt;/strong&gt;&lt;/p&gt;&lt;p&gt;The people here don't just help residents - they are part of their home. It's the diversity of the Home Again Team's experience and commitment to creating an at home experience that runs through everything we do, from a welcoming social environment to compassionate care. Join Home Again, and help us create memories.&lt;/p&gt;&lt;p&gt;&lt;em&gt;We are an equal opportunity employer and prohibit &lt;span class="long-word"&gt;discrimination/harassment&lt;/span&gt; without regard to race, color, religion, age, sex, national origin, disability status, genetics, protected veteran status, sexual orientation, gender identity or expression, or any other characteristic protected by federal, state or local laws.&lt;/em&gt;&lt;/p&gt;&lt;br&gt;&lt;p&gt;Because we serve seniors and vulnerable adults, all candidates must successfully pass a background check and drug screening prior to employment, in accordance with state regulations and company policy.&lt;/p&gt;&lt;/div&gt;</t>
+  </si>
+  <si>
+    <t>Individual, family and community social assistance</t>
+  </si>
+  <si>
+    <t>51 - 200 Employees</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -473,266 +735,392 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K6"/>
+  <dimension ref="A1:R6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
     </row>
-    <row r="2" spans="1:11">
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>18</v>
       </c>
       <c r="B2" t="s">
-        <v>12</v>
+        <v>19</v>
       </c>
       <c r="C2" t="s">
-        <v>13</v>
+        <v>20</v>
       </c>
       <c r="D2" t="s">
-        <v>14</v>
+        <v>21</v>
       </c>
       <c r="E2" t="s">
-        <v>15</v>
+        <v>22</v>
       </c>
       <c r="F2" t="s">
-        <v>16</v>
+        <v>23</v>
       </c>
       <c r="G2">
         <v>0</v>
       </c>
       <c r="H2" t="s">
-        <v>17</v>
+        <v>24</v>
       </c>
       <c r="I2" t="s">
+        <v>25</v>
+      </c>
+      <c r="J2" t="s">
+        <v>26</v>
+      </c>
+      <c r="K2" t="s">
+        <v>27</v>
+      </c>
+      <c r="L2" t="s">
+        <v>28</v>
+      </c>
+      <c r="M2" t="s">
+        <v>29</v>
+      </c>
+      <c r="N2" t="s">
+        <v>30</v>
+      </c>
+      <c r="O2" t="s">
+        <v>31</v>
+      </c>
+      <c r="P2" t="s">
+        <v>32</v>
+      </c>
+      <c r="Q2">
+        <v>1920</v>
+      </c>
+      <c r="R2" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="3" spans="1:18">
+      <c r="A3" t="s">
         <v>18</v>
       </c>
-      <c r="J2" t="s">
+      <c r="B3" t="s">
         <v>19</v>
       </c>
-      <c r="K2" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C3" t="s">
-        <v>21</v>
+        <v>34</v>
       </c>
       <c r="D3" t="s">
-        <v>22</v>
+        <v>35</v>
       </c>
       <c r="E3" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="F3" t="s">
-        <v>16</v>
+        <v>37</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3" t="s">
-        <v>24</v>
+        <v>38</v>
       </c>
       <c r="I3" t="s">
+        <v>25</v>
+      </c>
+      <c r="J3" t="s">
+        <v>26</v>
+      </c>
+      <c r="K3" t="s">
+        <v>39</v>
+      </c>
+      <c r="L3" t="s">
+        <v>40</v>
+      </c>
+      <c r="M3" t="s">
+        <v>41</v>
+      </c>
+      <c r="N3" t="s">
+        <v>42</v>
+      </c>
+      <c r="O3" t="s">
+        <v>43</v>
+      </c>
+      <c r="P3" t="s">
+        <v>44</v>
+      </c>
+      <c r="Q3">
+        <v>2014</v>
+      </c>
+      <c r="R3" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="4" spans="1:18">
+      <c r="A4" t="s">
         <v>18</v>
       </c>
-      <c r="J3" t="s">
+      <c r="B4" t="s">
         <v>19</v>
       </c>
-      <c r="K3" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C4" t="s">
-        <v>25</v>
+        <v>45</v>
       </c>
       <c r="D4" t="s">
-        <v>26</v>
+        <v>46</v>
       </c>
       <c r="E4" t="s">
-        <v>27</v>
+        <v>47</v>
       </c>
       <c r="F4" t="s">
-        <v>16</v>
+        <v>48</v>
       </c>
       <c r="G4">
         <v>0</v>
       </c>
-      <c r="H4" t="s">
-        <v>28</v>
+      <c r="H4">
+        <v>26</v>
       </c>
       <c r="I4" t="s">
+        <v>25</v>
+      </c>
+      <c r="J4" t="s">
+        <v>26</v>
+      </c>
+      <c r="K4" t="s">
+        <v>49</v>
+      </c>
+      <c r="L4" t="s">
+        <v>50</v>
+      </c>
+      <c r="M4" t="s">
+        <v>51</v>
+      </c>
+      <c r="N4" t="s">
+        <v>52</v>
+      </c>
+      <c r="O4" t="s">
+        <v>53</v>
+      </c>
+      <c r="P4" t="s">
+        <v>54</v>
+      </c>
+      <c r="Q4">
+        <v>1882</v>
+      </c>
+      <c r="R4" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="5" spans="1:18">
+      <c r="A5" t="s">
         <v>18</v>
       </c>
-      <c r="J4" t="s">
+      <c r="B5" t="s">
         <v>19</v>
       </c>
-      <c r="K4" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C5" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="D5" t="s">
-        <v>30</v>
+        <v>56</v>
       </c>
       <c r="E5" t="s">
-        <v>31</v>
+        <v>57</v>
       </c>
       <c r="F5" t="s">
-        <v>16</v>
+        <v>58</v>
       </c>
       <c r="G5">
         <v>0</v>
       </c>
       <c r="H5" t="s">
+        <v>59</v>
+      </c>
+      <c r="I5" t="s">
+        <v>25</v>
+      </c>
+      <c r="J5" t="s">
+        <v>26</v>
+      </c>
+      <c r="K5" t="s">
+        <v>60</v>
+      </c>
+      <c r="L5" t="s">
+        <v>61</v>
+      </c>
+      <c r="M5" t="s">
+        <v>62</v>
+      </c>
+      <c r="N5" t="s">
+        <v>63</v>
+      </c>
+      <c r="O5" t="s">
+        <v>64</v>
+      </c>
+      <c r="P5" t="s">
         <v>32</v>
       </c>
-      <c r="I5" t="s">
+      <c r="Q5">
+        <v>1998</v>
+      </c>
+      <c r="R5" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="6" spans="1:18">
+      <c r="A6" t="s">
         <v>18</v>
       </c>
-      <c r="J5" t="s">
+      <c r="B6" t="s">
         <v>19</v>
       </c>
-      <c r="K5" t="s">
-[...9 lines deleted...]
-      </c>
       <c r="C6" t="s">
+        <v>65</v>
+      </c>
+      <c r="D6" t="s">
+        <v>66</v>
+      </c>
+      <c r="E6" t="s">
+        <v>67</v>
+      </c>
+      <c r="F6" t="s">
+        <v>68</v>
+      </c>
+      <c r="G6">
+        <v>0</v>
+      </c>
+      <c r="H6" t="s">
+        <v>69</v>
+      </c>
+      <c r="I6" t="s">
+        <v>25</v>
+      </c>
+      <c r="J6" t="s">
+        <v>26</v>
+      </c>
+      <c r="K6" t="s">
+        <v>70</v>
+      </c>
+      <c r="L6" t="s">
+        <v>71</v>
+      </c>
+      <c r="M6" t="s">
+        <v>72</v>
+      </c>
+      <c r="N6" t="s">
+        <v>73</v>
+      </c>
+      <c r="O6" t="s">
+        <v>74</v>
+      </c>
+      <c r="P6" t="s">
+        <v>75</v>
+      </c>
+      <c r="Q6">
+        <v>2010</v>
+      </c>
+      <c r="R6" t="s">
         <v>33</v>
-      </c>
-[...22 lines deleted...]
-        <v>20</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">