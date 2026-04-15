--- v0 (2026-03-24)
+++ v1 (2026-04-15)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>price_per_sq_ft</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>property_type</t>
   </si>
   <si>
@@ -92,404 +92,393 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>property_features</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agency_page</t>
   </si>
   <si>
     <t>agency_phone</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/for-sale/property/london-fields/?q=London</t>
   </si>
   <si>
-    <t>https://www.zoopla.co.uk/for-sale/details/72640940/</t>
+    <t>https://www.zoopla.co.uk/for-sale/details/72837930/</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
-    <t>2 bed flat for saleHackney E8</t>
+    <t>3 bed property for saleDalston Square, Labyrinth Tower Dalston Square E8</t>
+  </si>
+  <si>
+    <t>null</t>
+  </si>
+  <si>
+    <t>Dalston Square, Labyrinth Tower Dalston Square E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/9dd1a1ab9a02d2dcbe15c15c3222f0aa3e5aa27c.jpg
+https://lid.zoocdn.com/u/1024/768/6b08c6947b457c4238d09d673b534a638455dcf6.jpg
+https://lid.zoocdn.com/u/1024/768/5a0d913f3ec198d2556295e077d1e494024999dc.jpg
+https://lid.zoocdn.com/u/1024/768/135027390a4a527476672e4490bc9e486f144702.jpg
+https://lid.zoocdn.com/u/1024/768/5c1fb80aa918bd4324177d06540915f96d8a2d80.jpg
+https://lid.zoocdn.com/u/1024/768/6f6ab8bcb3791e4a1e71a844d991177ca4bb10e8.jpg
+https://lid.zoocdn.com/u/1024/768/4bf65ab904d459c084548f4ae598822532883c14.jpg
+https://lid.zoocdn.com/u/1024/768/e9bd70c4e1857b527e55a3a455812d1e50a1eef8.jpg
+https://lid.zoocdn.com/u/1024/768/a46913ab07fb4bd150cd51fe8b5c37e2c8ac2c74.jpg
+https://lid.zoocdn.com/u/1024/768/34ac36d00872b34a89cd6833fcaa513af1d42833.jpg
+https://lid.zoocdn.com/u/1024/768/67af29fb5666fa0cacde5341f888fa6f33d5770d.jpg
+https://lid.zoocdn.com/u/1024/768/faf698acf7374625a4a744353273dae0587f1628.jpg
+https://lid.zoocdn.com/u/1024/768/ade3acc8b77fb190fd5bb2d315515ade0dd60028.jpg
+https://lid.zoocdn.com/u/1024/768/8b301749bfeed9242405a72540e8cdb2a0ca241b.jpg
+https://lid.zoocdn.com/u/1024/768/1e953598abf47293da182d41f69a457f49c96eff.jpg
+https://lid.zoocdn.com/u/1024/768/c54e357bfa23860942b61b244454c40436da24ed.jpg
+https://lid.zoocdn.com/u/1024/768/f17e206e2c02db44c14887411e34b0dc9b5fd34a.jpg
+https://lid.zoocdn.com/u/1024/768/d324c74675dfbe1c4ef5fceaa7c5aaf40b2e8602.jpg
+https://lid.zoocdn.com/u/1024/768/c8aaddc6dde8f91274aa9682a5cf55cf558ef330.jpg</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>Leasehold</t>
+  </si>
+  <si>
+    <t>Step inside this stunning three-bedroom, three-bathroom duplex apartment, spread across two floors in the heart of vibrant Dalston.
+The spacious layout features three generous double bedrooms, and three bathrooms, making it perfect for sharers or families seeking comfort and privacy. The apartment boasts two elegant winter gardens, ideal for relaxing or entertaining guests all year round, and the open-plan living area is finished to a high standard, with sleek modern fittings and plenty of natural light.
+Residents enjoy the luxury of a 24-hour concierge and access to an on-site gym, offering convenience and peace of mind. Secure, underground parking is available via separate negotiation, and the building features two beautiful communal roof gardens for those moments when you want to unwind with a view.
+With an EWS1 form available, this property is ready for hassle-free purchase. Located just a short stroll from Dalston’s buzzing cafes, bars, and boutique shops, you’ll also find excellent transport links nearby, including a 30-minute commute to the City, plus easy access to local schools and amenities. This is urban living at its best, blending style, comfort, and an unbeatable location in one impressive package.
+EPC Rating: B</t>
+  </si>
+  <si>
+    <t>Step inside this stunning three-bedroom, three-bathroom duplex apartment, spread across two floors in the heart of vibrant Dalston.&lt;br&gt;&lt;br&gt;The spacious layout features three generous double bedrooms, and three bathrooms, making it perfect for sharers or families seeking comfort and privacy. The apartment boasts two elegant winter gardens, ideal for relaxing or entertaining guests all year round, and the open-plan living area is finished to a high standard, with sleek modern fittings and plenty of natural light.&lt;br&gt;&lt;br&gt;Residents enjoy the luxury of a 24-hour concierge and access to an on-site gym, offering convenience and peace of mind. Secure, underground parking is available via separate negotiation, and the building features two beautiful communal roof gardens for those moments when you want to unwind with a view.&lt;br&gt;&lt;br&gt;With an EWS1 form available, this property is ready for hassle-free purchase. Located just a short stroll from Dalston’s buzzing cafes, bars, and boutique shops, you’ll also find excellent transport links nearby, including a 30-minute commute to the City, plus easy access to local schools and amenities. This is urban living at its best, blending style, comfort, and an unbeatable location in one impressive package.&lt;br&gt;EPC Rating: B</t>
+  </si>
+  <si>
+    <t>Three Double Bedroom, Three Bathroom
+Duplex Apartment
+Two Winter Gardens
+24 Hour Concierge
+On-Site Gym
+Secure, Underground Parking Available via Separate Negotiation
+Two Communal Roof Gardens
+EWS1 Available</t>
+  </si>
+  <si>
+    <t>Properly</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/properly-london-107264/</t>
+  </si>
+  <si>
+    <t>02045 161759</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/72748507/</t>
+  </si>
+  <si>
+    <t>4 bed terraced house for saleMapledene Road E8</t>
+  </si>
+  <si>
+    <t>terraced</t>
+  </si>
+  <si>
+    <t>Mapledene Road E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/2e1a4e2abe2e829bdf2b615e85eeea3c4e3f817e.jpg
+https://lid.zoocdn.com/u/1024/768/6e680384fa1fd00db562d8e99027c5a04355f5d0.jpg
+https://lid.zoocdn.com/u/1024/768/a6a61662129eda29fd665f42d40dcc5d79360d20.jpg
+https://lid.zoocdn.com/u/1024/768/c1fceda56518a69ceeae6577f199b6a8e18ed1a4.jpg
+https://lid.zoocdn.com/u/1024/768/ff34e0c16e894fdee90003db18910a6bfffd6caa.jpg
+https://lid.zoocdn.com/u/1024/768/cc8668c8a1c4a394d981ad6c0a9a2678115b3da4.jpg
+https://lid.zoocdn.com/u/1024/768/9e6ba23bd87c3251d5c8d3b4e9f7f1f52c1d7a2c.jpg
+https://lid.zoocdn.com/u/1024/768/ceb5c1b5c84cea5b7f247200d0bd8e558fb2e2b9.jpg
+https://lid.zoocdn.com/u/1024/768/742422308b9da6e4b14db5a946325bdd49e2753d.jpg
+https://lid.zoocdn.com/u/1024/768/bd003eac47c781e0eda64df1340d2feede6eaee7.jpg
+https://lid.zoocdn.com/u/1024/768/8674204e1a6fabaeec57265937eca851f6af5842.jpg</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Freehold</t>
+  </si>
+  <si>
+    <t>Welcome to this charming mid-terrace house located on the desirable Mapledene Road in the vibrant E8 area. This spacious property boasts an impressive 1,337 square feet of living space, making it an ideal family home or a perfect setting for those who enjoy entertaining.
+The house features a well-proportioned reception room that provides a warm and inviting atmosphere, perfect for relaxing or hosting guests. With four generously sized bedrooms, there is ample space for family members or guests, ensuring everyone has their own comfortable retreat. The two bathrooms offer convenience and privacy, catering to the needs of a busy household.
+The property is situated in a lively neighbourhood, known for its excellent local amenities, including shops, cafes, and parks, all within easy reach. The area is well-connected by public transport, making it simple to access the wider city and beyond.
+This home presents a wonderful opportunity for those seeking a blend of space, comfort, and a vibrant community. With its appealing layout and prime location, this property is sure to attract interest from a variety of buyers. Do not miss the chance to make this delightful house your new home.</t>
+  </si>
+  <si>
+    <t>Welcome to this charming mid-terrace house located on the desirable Mapledene Road in the vibrant E8 area. This spacious property boasts an impressive 1,337 square feet of living space, making it an ideal family home or a perfect setting for those who enjoy entertaining.&lt;br&gt;&lt;br&gt;The house features a well-proportioned reception room that provides a warm and inviting atmosphere, perfect for relaxing or hosting guests. With four generously sized bedrooms, there is ample space for family members or guests, ensuring everyone has their own comfortable retreat. The two bathrooms offer convenience and privacy, catering to the needs of a busy household.&lt;br&gt;&lt;br&gt;The property is situated in a lively neighbourhood, known for its excellent local amenities, including shops, cafes, and parks, all within easy reach. The area is well-connected by public transport, making it simple to access the wider city and beyond.&lt;br&gt;&lt;br&gt;This home presents a wonderful opportunity for those seeking a blend of space, comfort, and a vibrant community. With its appealing layout and prime location, this property is sure to attract interest from a variety of buyers. Do not miss the chance to make this delightful house your new home.</t>
+  </si>
+  <si>
+    <t>Four spacious bedrooms
+Two bathrooms
+Cosy reception room
+Mid-terrace house
+Located on Mapledene Road
+1,337sqft of living space
+Close to local amenities
+Easy access to transport
+Ideal family home
+Viewing recommended</t>
+  </si>
+  <si>
+    <t>Blakestanley</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/blakestanley-london-1079/</t>
+  </si>
+  <si>
+    <t>02080 339661</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/72814925/</t>
+  </si>
+  <si>
+    <t>2 bed flat for saleProdigal Square, Hackney E8</t>
   </si>
   <si>
     <t>flat</t>
   </si>
   <si>
-    <t>Hackney E8</t>
-[...171 lines deleted...]
-https://lid.zoocdn.com/u/1024/768/01d36bf4267f74a90ffdd3964668006e1e18279b.jpg</t>
+    <t>Prodigal Square, Hackney E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/6373077814f31a1c444fdb3683c632734eff6cd8.jpg
+https://lid.zoocdn.com/u/1024/768/c05a0c0c883ff72ed0f473f02f67885c1636c284.jpg
+https://lid.zoocdn.com/u/1024/768/b7dccfa15f86d0bded41c525d2e2059247a55d56.jpg
+https://lid.zoocdn.com/u/1024/768/65e94bdaa0ef491482e794e386c4aca7e3a2fe9d.jpg
+https://lid.zoocdn.com/u/1024/768/d8a18a0beeb4b654b372ece51790e977da40de0f.jpg
+https://lid.zoocdn.com/u/1024/768/0f1a8a8d9725460889b4c59966953b5124d338fb.jpg
+https://lid.zoocdn.com/u/1024/768/d006753d390e18bc8e326ae8bf043fdf398a3985.jpg
+https://lid.zoocdn.com/u/1024/768/44b992142c128a5afdd3c786eb2c3b2d45e2f049.jpg
+https://lid.zoocdn.com/u/1024/768/217ccf40b93dc6005fa81b12d9f310da7aa3462b.jpg
+https://lid.zoocdn.com/u/1024/768/0743db7701b9027903de651c400008aa767b11d4.jpg
+https://lid.zoocdn.com/u/1024/768/b80af67e474d7c582c0c5b76d9453e17a7ae265c.jpg
+https://lid.zoocdn.com/u/1024/768/57cbaa6b4efa09024ef9ad24683a797439b980a1.jpg
+https://lid.zoocdn.com/u/1024/768/2c0dd59feb98ca7f2191f476930427716910bec1.jpg
+https://lid.zoocdn.com/u/1024/768/b985f6932d44aba4ffaeee6d11cc970a491797d7.jpg
+https://lid.zoocdn.com/u/1024/768/b7e694c6fb3c98edca65243d115ec87284550bc3.jpg
+https://lid.zoocdn.com/u/1024/768/6358a17788b6491eb79d3efd87ea0980bb653df7.jpg
+https://lid.zoocdn.com/u/1024/768/e184cf134676138823c449dd4d3f4754d862f106.jpg
+https://lid.zoocdn.com/u/1024/768/14ae65db979494e0239522866e410462aebd0fb1.jpg
+https://lid.zoocdn.com/u/1024/768/7287b9881cae88ea575431fab5ac59371cf6984d.jpg
+https://lid.zoocdn.com/u/1024/768/18f5f9a788cea62054bbde5bbf1c20aa8bd22f2c.jpg
+https://lid.zoocdn.com/u/1024/768/5dd25b92b91e06c8a33e8e576c91caa56b34e08f.jpg
+https://lid.zoocdn.com/u/1024/768/7112251dc6af53b6952d4ca55e5afd8849438b3c.jpg
+https://lid.zoocdn.com/u/1024/768/78190e33e71e34cc8b6f82ecc9772a7be8472b38.jpg
+https://lid.zoocdn.com/u/1024/768/f6321da0dac6f889cf48cb65aececede1d6fa558.jpg
+https://lid.zoocdn.com/u/1024/768/6d6918734fb302a63aa0e4ddbb07137bfe7dfe98.jpg
+https://lid.zoocdn.com/u/1024/768/60999b03c45b72ce675966bffb89679e41ff0cc3.jpg
+https://lid.zoocdn.com/u/1024/768/4e60190b8e07748d3fa2348a55b60b1641fbdcee.jpg
+https://lid.zoocdn.com/u/1024/768/457c06b5cb266701c2f39ea2668c7a488a663e8a.jpg
+https://lid.zoocdn.com/u/1024/768/7f348c02efb0d5155aebb8f6629ce8b42c770820.jpg</t>
+  </si>
+  <si>
+    <t>A</t>
   </si>
   <si>
     <t>Chain free
 Leasehold</t>
   </si>
   <si>
-    <t>Right in the middle of Hackney’s energy and colour, this first-floor one-bedroom flat sits in a modern boutique development in a prime location on the border of London Fields &amp; Hackney Central. With 415 sq ft of bright, well-planned living space, including a separate kitchen and reception and private balcony. The building is secure and contemporary, but it’s the location that makes it special. Step outside and you’ve got bars, cafés, restaurants, and live music venues within a few minutes’ walk, plus excellent transport links that make getting across London straightforward. It’s a home that lets you dive into the local buzz whenever you like - and still have a calm, comfortable space to come back to. Offered chain-free for those keen to move.
-[...154 lines deleted...]
-First Floor
+    <t>Located within the sought after Prodigal Square, this elegant first floor apartment offers contemporary living in a secure, well maintained gated development.
+Offered with no onward chain, the apartment boasts a light filled, open plan living and kitchen space, complete with integrated appliances and direct access to a private balcony overlooking the tranquil courtyard The layout is both practical and stylish, with two generous bedrooms featuring built in storage, including a luxurious en suite shower room to the primary, alongside a contemporary family bathroom, hallway storage, and a utility cupboard
+Set within a modern development in the heart of Hackney Central, this home perfectly balances privacy, comfort, and city convenience Residents enjoy excellent transport links via Hackney Central and Hackney Downs stations, with swift access to Liverpool Street and central London.
+The location is equally compelling, with Broadway Market, Mare Street’s cafés, bars, and restaurants, and green spaces such as London Fields and Hackney Downs Park all within easy reach. This apartment offers the ideal combination of a village like community feel and vibrant East London lifestyle, making it a perfect choice for professionals, couples, or small families seeking a stylish, city edge home.
+Contact Durden &amp; Hunt for a viewing!
+Council Band D Hackney
+Leasehold, Years Remaining: 245
+Annual Ground Rent: £325 (Invoice Dated 20/01/26)
+Annual Service Charge, Including Reserve Fund: £5,377.37 (Invoice Dated 20/01/26)
+Consumer Protection from Unfair Trading Regulations 2008. Misrepresentations Act 1967. Property Misdescriptions Act 1991.
+These details are prepared as a general guide only and should not be relied upon as a basis to enter a legal contract or to commit expenditure. The sales particulars may change in the course of time and any interested party is advised to make a final inspection of the property prior to exchange of contracts or signing of a tenancy agreement. Durden &amp; Hunt have not tested any apparatus, equipment, fixtures and fittings or services. Items shown in photographs are not necessarily included. On occasion photographs may be owner supplied. On most occasions features and facilities of a property are owner advised and potential buyers/tenants are advised to confirm these. Please note that service charge, ground rent and lease lengths are subject to change, and the information we have supplied was true at time of instruction. References to the tenure, lease length, ground rent and service charges for any property are based on information supplied by the seller, buyers are advised to obtain verification of these stated figures from their solicitor before purchasing. Any mention of planning potential or planning permission is based on the current owners opinion, a potential buyer should assume that this is a speculative opinion only and is not based on planning permission being granted or professional advice, unless otherwise stated. Any reference to distance to stations, amenities or schools are taken from portal estimated distances, buyers are advised to do their own research on distances. Buyers/Tenants must check the availability of any property and make an appointment to view before embarking on any journey to see a property. Durden &amp; Hunt are a proud member of The Property Ombudsmen.
+EPC Rating: A</t>
+  </si>
+  <si>
+    <t>&lt;em&gt;Located within the sought after Prodigal Square, this elegant first floor apartment offers contemporary living in a secure, well maintained gated development.&lt;/em&gt;&lt;br&gt;&lt;br&gt;Offered &lt;em&gt;with no onward chain&lt;/em&gt;, the apartment boasts a &lt;em&gt;light filled, open plan living and kitchen space&lt;/em&gt;, complete with &lt;em&gt;integrated appliances&lt;/em&gt; and &lt;em&gt;direct access to a private balcony overlooking the tranquil courtyard&lt;/em&gt; The layout is both practical and stylish, with &lt;em&gt;two generous bedrooms featuring built in storage&lt;/em&gt;, including a &lt;em&gt;luxurious en suite shower room to the primary&lt;/em&gt;, alongside a &lt;em&gt;contemporary family bathroom&lt;/em&gt;, &lt;em&gt;hallway storage&lt;/em&gt;, and a &lt;em&gt;utility cupboard&lt;/em&gt;&lt;br&gt;&lt;br&gt;Set within a &lt;em&gt;modern development in the heart of Hackney Central&lt;/em&gt;, this home perfectly balances &lt;em&gt;privacy, comfort, and city convenience&lt;/em&gt; Residents enjoy excellent transport links via &lt;em&gt;Hackney Central and Hackney Downs stations&lt;/em&gt;, with swift access to Liverpool Street and central London.&lt;br&gt;&lt;br&gt;The location is equally compelling, with &lt;em&gt;Broadway Market, Mare Street’s cafés, bars, and restaurants&lt;/em&gt;, and green spaces such as &lt;em&gt;London Fields and Hackney Downs Park&lt;/em&gt; all within easy reach. This apartment offers the &lt;em&gt;ideal combination of a village like community feel and vibrant East London lifestyle&lt;/em&gt;, making it a perfect choice for &lt;em&gt;professionals, couples, or small families&lt;/em&gt; seeking a stylish, city edge home.&lt;br&gt;&lt;br&gt;Contact Durden &amp;amp; Hunt for a viewing!&lt;br&gt;&lt;br&gt;Council Band D Hackney&lt;br&gt;&lt;br&gt;Leasehold, Years Remaining: 245&lt;br&gt;&lt;br&gt;Annual Ground Rent: £325 (Invoice Dated 20/01/26)&lt;br&gt;&lt;br&gt;Annual Service Charge, Including Reserve Fund: £5,377.37 (Invoice Dated 20/01/26)&lt;br&gt;&lt;br&gt;Consumer Protection from Unfair Trading Regulations 2008. Misrepresentations Act 1967. Property Misdescriptions Act 1991.&lt;br&gt;&lt;br&gt;These details are prepared as a general guide only and should not be relied upon as a basis to enter a legal contract or to commit expenditure. The sales particulars may change in the course of time and any interested party is advised to make a final inspection of the property prior to exchange of contracts or signing of a tenancy agreement. Durden &amp;amp; Hunt have not tested any apparatus, equipment, fixtures and fittings or services. Items shown in photographs are not necessarily included. On occasion photographs may be owner supplied. On most occasions features and facilities of a property are owner advised and potential buyers/tenants are advised to confirm these. Please note that service charge, ground rent and lease lengths are subject to change, and the information we have supplied was true at time of instruction. References to the tenure, lease length, ground rent and service charges for any property are based on information supplied by the seller, buyers are advised to obtain verification of these stated figures from their solicitor before purchasing. Any mention of planning potential or planning permission is based on the current owners opinion, a potential buyer should assume that this is a speculative opinion only and is not based on planning permission being granted or professional advice, unless otherwise stated. Any reference to distance to stations, amenities or schools are taken from portal estimated distances, buyers are advised to do their own research on distances. Buyers/Tenants must check the availability of any property and make an appointment to view before embarking on any journey to see a property. Durden &amp;amp; Hunt are a proud member of The Property Ombudsmen.&lt;br&gt;&lt;br&gt;EPC Rating: A</t>
+  </si>
+  <si>
+    <t>Chain Free
+Well Maintained Gated Development
 Private Balcony
-Over 800 sq.ft
-[...4 lines deleted...]
-    <t>02046 338905</t>
+Ideally Located For Local Amenities &amp; Transport Links
+Two Double Bedrooms, One With En Suite Shower Room
+Integrated Kitchen Appliances
+Utility Cupboard &amp; Hallway Storage
+Daytime Concierge Service
+Access To Communal Garden
+Lift To All Levels</t>
+  </si>
+  <si>
+    <t>Durden &amp; Hunt</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/durden-and-hunt-wanstead-158222/</t>
+  </si>
+  <si>
+    <t>02046 333309</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/72837476/</t>
+  </si>
+  <si>
+    <t>1 bed flat for saleSylvester Road, Sylvester House Sylvester Road E8</t>
+  </si>
+  <si>
+    <t>Sylvester Road, Sylvester House Sylvester Road E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/65504628ff760e0f98cb401b63e46d109a12693b.jpg
+https://lid.zoocdn.com/u/1024/768/cdb7740a7a511cb93cb7bd1267dbb1704731e914.jpg
+https://lid.zoocdn.com/u/1024/768/20f13ef865386bb38eb1aa9a3cdc56d616d0d927.jpg
+https://lid.zoocdn.com/u/1024/768/0da461b1f780a2e070701ac53bf9691f0d831143.jpg
+https://lid.zoocdn.com/u/1024/768/df34bbb04d0f9f06380c757d708b82054ec9c884.jpg
+https://lid.zoocdn.com/u/1024/768/00c156fda7c2bd653b7161b3219030be35f994a9.jpg
+https://lid.zoocdn.com/u/1024/768/d2ba041f2a4220735b7458f957675717f60fbf67.jpg
+https://lid.zoocdn.com/u/1024/768/7b91422c28c30fb35ebbaae9c5ba9fd8fe1d3f9b.jpg
+https://lid.zoocdn.com/u/1024/768/558494297fd4c989886ca14c70e01109e79afe82.jpg
+https://lid.zoocdn.com/u/1024/768/6855a87a35866dd66c3f7fc80ada64a6cfa55f5e.jpg
+https://lid.zoocdn.com/u/1024/768/f9efc9e14e3c83a340dce7bd8a0e6a7eb9c8677f.jpg
+https://lid.zoocdn.com/u/1024/768/7c6bf0820c4da1f5a96603a9024d79046f4f000a.jpg</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>Chain free</t>
+  </si>
+  <si>
+    <t>Tenure: Leasehold
+Located in the well-maintained Sylvester House just off vibrant Mare Street, this beautifully refurbished one-bedroom ground floor flat offers a stylish and modern living space in the heart of Hackney. Set moments from Hackney Central Station, the property boasts excellent transport links and access to a wide array of local shops, cafes, and green spaces.
+Finished to a high standard throughout, the flat features a fresh, contemporary interior with quality fittings and a smart layout ideal for first-time buyers, professionals, or investors. Offered chain free, this is a fantastic opportunity to own a turnkey property in one of East London's most sought-after neighbourhoods.
+EPC Rating: C</t>
+  </si>
+  <si>
+    <t>Tenure: Leasehold&lt;br&gt;&lt;br&gt;Located in the well-maintained Sylvester House just off vibrant Mare Street, this beautifully refurbished one-bedroom ground floor flat offers a stylish and modern living space in the heart of Hackney. Set moments from Hackney Central Station, the property boasts excellent transport links and access to a wide array of local shops, cafes, and green spaces.&lt;br&gt;&lt;br&gt;Finished to a high standard throughout, the flat features a fresh, contemporary interior with quality fittings and a smart layout ideal for first-time buyers, professionals, or investors. Offered chain free, this is a fantastic opportunity to own a turnkey property in one of East London's most sought-after neighbourhoods.&lt;br&gt;&lt;br&gt;EPC Rating: C</t>
+  </si>
+  <si>
+    <t>Fantastic Location
+Close To Transport Links
+Close To Local Amenities
+Modern Interior
+Open Plan Kitchen/Living Area</t>
+  </si>
+  <si>
+    <t>Assure Move</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/assure-move-london-129865/</t>
+  </si>
+  <si>
+    <t>02077 684185</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/72742887/</t>
+  </si>
+  <si>
+    <t>1 bed flat for saleGraham Road, Hackney, London E8</t>
+  </si>
+  <si>
+    <t>Graham Road, Hackney, London E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/e7ab74bb46c92d6e11567316027f524af298bfe1.jpg
+https://lid.zoocdn.com/u/1024/768/fc3e1f0917806d063c1949a2f69c09f1658deb32.jpg
+https://lid.zoocdn.com/u/1024/768/33615b5a00aafbe27d2e86284a248080c005a531.jpg
+https://lid.zoocdn.com/u/1024/768/3f7a5f93a27a3442fb2b5927aa79c0b3ad1d4f8e.jpg
+https://lid.zoocdn.com/u/1024/768/2289feedcaa136c0c4f02208419b0a44266fcf40.jpg
+https://lid.zoocdn.com/u/1024/768/bb04b75c5260d9460d391fcaaf73f84d6f2d4231.jpg
+https://lid.zoocdn.com/u/1024/768/cef889346ebaaa33c1757a29d6e97538bd02601a.jpg
+https://lid.zoocdn.com/u/1024/768/7a49a2c42fea7061b019a2a874d313c2d75da3fe.jpg
+https://lid.zoocdn.com/u/1024/768/77ce7cf8d5903239b67de0d3bfd3cb8fc9762427.jpg
+https://lid.zoocdn.com/u/1024/768/2960e8a268b2ce581cd09d5916923fca224498c5.jpg
+https://lid.zoocdn.com/u/1024/768/c0adb8561f420139e56c950c76f3103f55615816.jpg
+https://lid.zoocdn.com/u/1024/768/682b03d075e75b0db7e70f12c81147b8d693da1b.jpg
+https://lid.zoocdn.com/u/1024/768/c5fe05a4f7e0816ff6f5debf70e33e0694e67c87.jpg
+https://lid.zoocdn.com/u/1024/768/82c8e7d8611b32209b5f8f90f87fc0d6963dcf71.jpg
+https://lid.zoocdn.com/u/1024/768/1678bf3d78ff8685a0a6a562f2815534f3fb05e6.jpg
+https://lid.zoocdn.com/u/1024/768/083013bebd651cabf14c3e41478ef544ba9ac628.jpg
+https://lid.zoocdn.com/u/1024/768/506a60d1005829af3719e72f614cd057c966a2aa.jpg
+https://lid.zoocdn.com/u/1024/768/782bed8e4d48427563493ec876907d777b024a4c.jpg
+https://lid.zoocdn.com/u/1024/768/63cfdcfc4a6e9c090c0976df910c2d6a64067d0c.jpg</t>
+  </si>
+  <si>
+    <t>Share of Freehold</t>
+  </si>
+  <si>
+    <t>The Home –
+This beautifully presented split-level one-bedroom apartment sits within a converted period property on Graham Road, offering a perfect blend of character and modern living. The home has been thoughtfully updated throughout, creating a bright, airy and highly functional space that feels both stylish and welcoming. From the exposed brickwork and original wooden flooring to bespoke storage solutions and carefully curated finishes, this is a home that has been lovingly improved and maintained. With a well-balanced layout and excellent use of space, it’s perfectly suited for modern living, whether relaxing, entertaining or working from home. A short walk away is Hackney Central overground and also nearby is the famous open green space of London Fields, plus Broadway Market with all it's wonderful cafes, bars and restaurants.
+The Indoors
+Entering the property through your own front door, you are welcomed into a private entrance area a practical and inviting space ideal for coats, shoes and everyday essentials. From here, stairs lead you up into the main body of the flat, where the sense of light and openness immediately becomes apparent. At the top of the stairs, the layout unfolds naturally. Directly ahead, the space opens into the main living area, with the bedroom positioned just off to the side, creating a semi-open flow while still maintaining a sense of separation.
+The reception room is a warm and characterful space, featuring beautifully maintained original wooden floors, an exposed brick feature wall with fireplace, and bespoke built-in shelving. Large double-glazed windows flood the room with natural light, enhancing the calm, neutral tones and making it a perfect place to relax or entertain. A cleverly positioned workspace also offers a practical work-from-home setup without compromising the living space.
+The bedroom sits just beyond, thoughtfully arranged to maximise space and comfort. It accommodates a king-size bed and benefits from two generous built-in wardrobes, bespoke Roman blinds from John Lewis, and a newly installed double-glazed window. The finish is soft and contemporary, creating a calm and restful environment.
+Moving back through the living space, the bathroom is conveniently positioned just before the kitchen. It is bright and well-proportioned, finished in a classic style with a bath and shower attachment, WC, hand basin and useful built-in storage. Recently redecorated, it feels fresh, clean and in keeping with the rest of the home.
+To the rear, the kitchen is both stylish and highly functional. Newly fitted and refurbished cupboards provide ample storage, complemented by wooden worktops and a sleek finish. Appliances include a Smeg fridge freezer and a brand new Hotpoint washer/dryer, alongside a recently updated sink and tap. A cleverly designed wall-mounted dining table makes excellent use of the space, ideal for everyday dining.
+Throughout the flat, improvements such as new double-glazed windows, professionally restored wooden flooring, bespoke staircase storage, and a carefully chosen paint palette elevate the overall feel, making this a truly move-in ready home. Additional benefits include access to a large loft, offering excellent storage and future potential.
+Loving The Location
+Graham road is excellently located in central Hackney, just moments from the popular London Fields and vibrant Mare Street, and close to the green spaces of Victoria Park and the Regents Canal path. There are numerous amazing restaurants locally, notably Lardo on Richmond Road, the renowned Angelinas on Dalston Lane, Elliots and Bright on Mare Street plus Violet on Wilton Way. Weekly markets take place at Victoria Park, Well Street and Broadway Market has a reputation for some excellent places to eat and drink; it also hosts a food market on Saturdays.
+The E5 Bakehouse, on the edge of London Fields, is excellent for freshly baked artisan bread and grains, and nearby Netil Market is a thriving hub of restaurants, breweries and coffee roasters. Broadway Market itself has a huge array of cafes, pubs, and restaurants to enjoy and on Saturdays it comes alive with the Market that brings wonderful food options and Vinyl, clothing stalls aplenty.
+Transport links are excellent, with Hackney Central and London Fields Overground stations both within easy reach, offering swift connections into the City, West End and beyond.
+This is a location that perfectly balances urban energy with green space and local charm making it an exceptional place to call home.</t>
+  </si>
+  <si>
+    <t>The Home –&lt;br&gt;&lt;br&gt;This beautifully presented split-level one-bedroom apartment sits within a converted period property on Graham Road, offering a perfect blend of character and modern living. The home has been thoughtfully updated throughout, creating a bright, airy and highly functional space that feels both stylish and welcoming. From the exposed brickwork and original wooden flooring to bespoke storage solutions and carefully curated finishes, this is a home that has been lovingly improved and maintained. With a well-balanced layout and excellent use of space, it’s perfectly suited for modern living, whether relaxing, entertaining or working from home. A short walk away is Hackney Central overground and also nearby is the famous open green space of London Fields, plus Broadway Market with all it's wonderful cafes, bars and restaurants.&lt;br&gt;&lt;br&gt;&lt;strong&gt;The Indoors&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Entering the property through your own front door, you are welcomed into a private entrance area a practical and inviting space ideal for coats, shoes and everyday essentials. From here, stairs lead you up into the main body of the flat, where the sense of light and openness immediately becomes apparent. At the top of the stairs, the layout unfolds naturally. Directly ahead, the space opens into the main living area, with the bedroom positioned just off to the side, creating a semi-open flow while still maintaining a sense of separation.&lt;br&gt;&lt;br&gt;The reception room is a warm and characterful space, featuring beautifully maintained original wooden floors, an exposed brick feature wall with fireplace, and bespoke built-in shelving. Large double-glazed windows flood the room with natural light, enhancing the calm, neutral tones and making it a perfect place to relax or entertain. A cleverly positioned workspace also offers a practical work-from-home setup without compromising the living space.&lt;br&gt;&lt;br&gt;The bedroom sits just beyond, thoughtfully arranged to maximise space and comfort. It accommodates a king-size bed and benefits from two generous built-in wardrobes, bespoke Roman blinds from John Lewis, and a newly installed double-glazed window. The finish is soft and contemporary, creating a calm and restful environment.&lt;br&gt;&lt;br&gt;Moving back through the living space, the bathroom is conveniently positioned just before the kitchen. It is bright and well-proportioned, finished in a classic style with a bath and shower attachment, WC, hand basin and useful built-in storage. Recently redecorated, it feels fresh, clean and in keeping with the rest of the home.&lt;br&gt;&lt;br&gt;To the rear, the kitchen is both stylish and highly functional. Newly fitted and refurbished cupboards provide ample storage, complemented by wooden worktops and a sleek finish. Appliances include a Smeg fridge freezer and a brand new Hotpoint washer/dryer, alongside a recently updated sink and tap. A cleverly designed wall-mounted dining table makes excellent use of the space, ideal for everyday dining.&lt;br&gt;&lt;br&gt;Throughout the flat, improvements such as new double-glazed windows, professionally restored wooden flooring, bespoke staircase storage, and a carefully chosen paint palette elevate the overall feel, making this a truly move-in ready home. Additional benefits include access to a large loft, offering excellent storage and future potential.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Loving The Location&lt;/strong&gt;&lt;br&gt;&lt;br&gt;Graham road is excellently located in central Hackney, just moments from the popular London Fields and vibrant Mare Street, and close to the green spaces of Victoria Park and the Regents Canal path. There are numerous amazing restaurants locally, notably Lardo on Richmond Road, the renowned Angelinas on Dalston Lane, Elliots and Bright on Mare Street plus Violet on Wilton Way. Weekly markets take place at Victoria Park, Well Street and Broadway Market has a reputation for some excellent places to eat and drink; it also hosts a food market on Saturdays.&lt;br&gt;&lt;br&gt;The E5 Bakehouse, on the edge of London Fields, is excellent for freshly baked artisan bread and grains, and nearby Netil Market is a thriving hub of restaurants, breweries and coffee roasters. Broadway Market itself has a huge array of cafes, pubs, and restaurants to enjoy and on Saturdays it comes alive with the Market that brings wonderful food options and Vinyl, clothing stalls aplenty.&lt;br&gt;&lt;br&gt;Transport links are excellent, with Hackney Central and London Fields Overground stations both within easy reach, offering swift connections into the City, West End and beyond.&lt;br&gt;&lt;br&gt;This is a location that perfectly balances urban energy with green space and local charm making it an exceptional place to call home.</t>
+  </si>
+  <si>
+    <t>Beautifully presented top floor one-bedroom flat within a converted Victorian property
+Bright and airy throughout with excellent natural light
+Large loft space with potential to extend (subject to planning permission)
+Spacious reception room featuring exposed brickwork and original fireplace
+Excellent storage throughout, including bespoke staircase cupboards
+Newly refurbished kitchen with bespoke cupboards and modern fittings
+Just a short walk to London Fields, perfect for green space and the popular Lido
+Excellent transport links with Hackney Central overground within easy reach</t>
+  </si>
+  <si>
+    <t>Love Living Hackney</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/love-living-hackney-london-142412/</t>
+  </si>
+  <si>
+    <t>02030 072471</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -886,410 +875,410 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="2" spans="1:25">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2" t="s">
         <v>26</v>
       </c>
       <c r="C2">
-        <v>72640940</v>
+        <v>72837930</v>
       </c>
       <c r="D2">
-        <v>525000</v>
+        <v>850000</v>
       </c>
       <c r="E2">
-        <v>750</v>
+        <v>741</v>
       </c>
       <c r="F2" t="s">
         <v>27</v>
       </c>
       <c r="G2" t="s">
         <v>28</v>
       </c>
       <c r="H2" t="s">
         <v>29</v>
       </c>
       <c r="I2" t="s">
         <v>30</v>
       </c>
       <c r="J2">
-        <v>51.546681</v>
+        <v>51.545065</v>
       </c>
       <c r="K2">
-        <v>-0.058642</v>
+        <v>-0.073899</v>
       </c>
       <c r="L2">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="M2">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="N2">
         <v>1</v>
       </c>
       <c r="O2">
-        <v>700</v>
+        <v>1147</v>
       </c>
       <c r="P2" t="s">
         <v>31</v>
       </c>
       <c r="Q2" t="s">
         <v>32</v>
       </c>
       <c r="R2" t="s">
         <v>33</v>
       </c>
       <c r="S2" t="s">
         <v>34</v>
       </c>
       <c r="T2" t="s">
         <v>35</v>
       </c>
       <c r="U2" t="s">
         <v>36</v>
       </c>
       <c r="V2" t="s">
         <v>37</v>
       </c>
       <c r="W2" t="s">
         <v>38</v>
       </c>
       <c r="X2" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="3" spans="1:25">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3">
-        <v>72620090</v>
+        <v>72748507</v>
       </c>
       <c r="D3">
-        <v>475000</v>
+        <v>1300000</v>
       </c>
       <c r="E3">
-        <v>908</v>
+        <v>972</v>
       </c>
       <c r="F3" t="s">
         <v>27</v>
       </c>
       <c r="G3" t="s">
         <v>41</v>
       </c>
       <c r="H3" t="s">
-        <v>29</v>
+        <v>42</v>
       </c>
       <c r="I3" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="J3">
-        <v>51.548412</v>
+        <v>51.541648</v>
       </c>
       <c r="K3">
-        <v>-0.055939</v>
+        <v>-0.065714</v>
       </c>
       <c r="L3">
-        <v>1</v>
+        <v>4</v>
       </c>
       <c r="M3">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
       <c r="O3">
-        <v>523</v>
+        <v>1337</v>
       </c>
       <c r="P3" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="Q3" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="R3" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="S3" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="T3" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="U3" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="V3" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="W3" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="X3" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:25">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C4">
-        <v>72526875</v>
+        <v>72814925</v>
       </c>
       <c r="D4">
-        <v>350000</v>
+        <v>750000</v>
       </c>
       <c r="E4">
-        <v>843</v>
+        <v>942</v>
       </c>
       <c r="F4" t="s">
         <v>27</v>
       </c>
       <c r="G4" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="H4" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="I4" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="J4">
-        <v>51.543506</v>
+        <v>51.548752</v>
       </c>
       <c r="K4">
-        <v>-0.056234</v>
+        <v>-0.054001</v>
       </c>
       <c r="L4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="M4">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N4">
         <v>1</v>
       </c>
       <c r="O4">
-        <v>415</v>
+        <v>797</v>
       </c>
       <c r="P4" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="Q4" t="s">
-        <v>32</v>
+        <v>58</v>
       </c>
       <c r="R4" t="s">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="S4" t="s">
-        <v>57</v>
+        <v>60</v>
       </c>
       <c r="T4" t="s">
-        <v>58</v>
+        <v>61</v>
       </c>
       <c r="U4" t="s">
-        <v>59</v>
+        <v>62</v>
       </c>
       <c r="V4" t="s">
-        <v>60</v>
+        <v>63</v>
       </c>
       <c r="W4" t="s">
-        <v>61</v>
+        <v>64</v>
       </c>
       <c r="X4" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:25">
       <c r="A5" t="s">
         <v>25</v>
       </c>
       <c r="B5" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="C5">
-        <v>72616804</v>
+        <v>72837476</v>
       </c>
       <c r="D5">
-        <v>280000</v>
+        <v>350000</v>
       </c>
       <c r="E5">
-        <v>1073</v>
+        <v>898</v>
       </c>
       <c r="F5" t="s">
         <v>27</v>
       </c>
       <c r="G5" t="s">
-        <v>64</v>
+        <v>67</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="I5" t="s">
-        <v>65</v>
+        <v>68</v>
       </c>
       <c r="J5">
-        <v>51.550574</v>
+        <v>51.545754</v>
       </c>
       <c r="K5">
-        <v>-0.061034</v>
+        <v>-0.057026</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5">
         <v>1</v>
       </c>
       <c r="N5">
         <v>1</v>
       </c>
       <c r="O5">
-        <v>261</v>
+        <v>390</v>
       </c>
       <c r="P5" t="s">
-        <v>66</v>
+        <v>69</v>
       </c>
       <c r="Q5" t="s">
-        <v>44</v>
+        <v>70</v>
       </c>
       <c r="R5" t="s">
-        <v>56</v>
+        <v>71</v>
       </c>
       <c r="S5" t="s">
-        <v>67</v>
+        <v>72</v>
       </c>
       <c r="T5" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="U5" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="V5" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="W5" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
       <c r="X5" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
     </row>
     <row r="6" spans="1:25">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="C6">
-        <v>72630001</v>
+        <v>72742887</v>
       </c>
       <c r="D6">
-        <v>625000</v>
+        <v>400000</v>
       </c>
       <c r="E6">
-        <v>754</v>
+        <v>707</v>
       </c>
       <c r="F6" t="s">
         <v>27</v>
       </c>
       <c r="G6" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="H6" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="I6" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
       <c r="J6">
-        <v>51.544651</v>
+        <v>51.546394</v>
       </c>
       <c r="K6">
-        <v>-0.056408</v>
+        <v>-0.058299</v>
       </c>
       <c r="L6">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="M6">
         <v>1</v>
       </c>
       <c r="N6">
         <v>1</v>
       </c>
       <c r="O6">
-        <v>829</v>
+        <v>566</v>
       </c>
       <c r="P6" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="Q6" t="s">
-        <v>32</v>
+        <v>70</v>
       </c>
       <c r="R6" t="s">
-        <v>33</v>
+        <v>82</v>
       </c>
       <c r="S6" t="s">
-        <v>77</v>
+        <v>83</v>
       </c>
       <c r="T6" t="s">
-        <v>78</v>
+        <v>84</v>
       </c>
       <c r="U6" t="s">
-        <v>79</v>
+        <v>85</v>
       </c>
       <c r="V6" t="s">
-        <v>60</v>
+        <v>86</v>
       </c>
       <c r="W6" t="s">
-        <v>61</v>
+        <v>87</v>
       </c>
       <c r="X6" t="s">
-        <v>80</v>
+        <v>88</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">