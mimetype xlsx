--- v1 (2026-04-15)
+++ v2 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="89">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="81">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_url</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>price_per_sq_ft</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>property_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>latitude</t>
@@ -92,393 +95,340 @@
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>property_features</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agency_page</t>
   </si>
   <si>
     <t>agency_phone</t>
   </si>
   <si>
     <t>next_page</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/for-sale/property/london-fields/?q=London</t>
   </si>
   <si>
-    <t>https://www.zoopla.co.uk/for-sale/details/72837930/</t>
+    <t>2026-06-15T05:35:08Z</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/new-homes/details/71738976/</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
-    <t>3 bed property for saleDalston Square, Labyrinth Tower Dalston Square E8</t>
-[...128 lines deleted...]
-    <t>2 bed flat for saleProdigal Square, Hackney E8</t>
+    <t>3 bed flat for saleLondon Lane, London E8</t>
   </si>
   <si>
     <t>flat</t>
   </si>
   <si>
-    <t>Prodigal Square, Hackney E8</t>
-[...33 lines deleted...]
-    <t>A</t>
+    <t>London Lane, London E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/9b8d77b929de9d9e26beaff4f72ec0f01cd43fee.jpg
+https://lid.zoocdn.com/u/1024/768/3053ba973181bf74966bdced2c83da4c7721c12b.jpg
+https://lid.zoocdn.com/u/1024/768/a4023d99b6bedb36983e3cbb724179e087220f58.jpg
+https://lid.zoocdn.com/u/1024/768/8818b0add57d051879c6a292c96a5da428168308.jpg
+https://lid.zoocdn.com/u/1024/768/29d80bc2769b7e9bec16078c68a635dabe12b953.jpg
+https://lid.zoocdn.com/u/1024/768/6db4dbfcf77c1434142c7f26abbc2814108e91df.jpg
+https://lid.zoocdn.com/u/1024/768/42c7298591c455e1d30e41fa2782f1cedb760170.jpg
+https://lid.zoocdn.com/u/1024/768/e2f53906766ecf5bc525d235638c4b6c49b90ea3.jpg
+https://lid.zoocdn.com/u/1024/768/1e6acb2ab8dced4e58f98b75776284499b2392b6.jpg
+https://lid.zoocdn.com/u/1024/768/4442b68a4a90f444c5c78a8a2df9b2b70a1e9bfb.jpg</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>New home
+Leasehold</t>
+  </si>
+  <si>
+    <t>Step into bold design and effortless luxury with these brand-new, warehouse-style apartments in the heart of Hackney. Featuring three spacious bedrooms, two sleek en-suite shower rooms, and a contemporary family bathroom, each home blends industrial character with refined modern living. High ceilings, floor-to-ceiling windows, and raw, textural finishes create a dramatic sense of space, while the open-plan kitchen, dining, and living areas flow seamlessly to private outdoor spaces - perfect for relaxing or entertaining.
+Set in the vibrant heart of London Fields, you’re moments from the park’s green open spaces and the energy of Broadway Market, with its artisan cafés, independent shops, and creative community. This prime East London location offers an unbeatable mix of culture and convenience, with excellent transport links placing Shoreditch, the City, and beyond within easy reach.
+A rare opportunity to experience a fresh take on inner-city living - where industrial edge meets modern elegance. Ideal for professionals, design enthusiasts, or investors seeking a statement home in one of East London’s most desirable neighbourhoods. (CGI used to depict specification and design.)</t>
+  </si>
+  <si>
+    <t>Step into bold design and effortless luxury with these brand-new, warehouse-style apartments in the heart of Hackney. Featuring three spacious bedrooms, two sleek en-suite shower rooms, and a contemporary family bathroom, each home blends industrial character with refined modern living. High ceilings, floor-to-ceiling windows, and raw, textural finishes create a dramatic sense of space, while the open-plan kitchen, dining, and living areas flow seamlessly to private outdoor spaces - perfect for relaxing or entertaining.&lt;br&gt;&lt;br&gt;Set in the vibrant heart of London Fields, you’re moments from the park’s green open spaces and the energy of Broadway Market, with its artisan cafés, independent shops, and creative community. This prime East London location offers an unbeatable mix of culture and convenience, with excellent transport links placing Shoreditch, the City, and beyond within easy reach.&lt;br&gt;&lt;br&gt;A rare opportunity to experience a fresh take on inner-city living - where industrial edge meets modern elegance. Ideal for professionals, design enthusiasts, or investors seeking a statement home in one of East London’s most desirable neighbourhoods. (CGI used to depict specification and design.)</t>
+  </si>
+  <si>
+    <t>Brand new home
+10 Year Build Warranty
+Underfloor heating
+Sought after location
+Bright and spacious
+Private outdoor space</t>
+  </si>
+  <si>
+    <t>Stirling Ackroyd - Hackney</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/stirling-ackroyd-hackney-london-16212/</t>
+  </si>
+  <si>
+    <t>02045 689352</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/property/london-fields/?q=London&amp;pn=2</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:35:22Z</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/71328597/</t>
+  </si>
+  <si>
+    <t>3 bed flat for saleDalston Square, London E8</t>
+  </si>
+  <si>
+    <t>Dalston Square, London E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/b81836bd044bb921d88511f1abf68b1782c47dcc.jpg
+https://lid.zoocdn.com/u/1024/768/8f0f47739036af516e5cd2a40b5a418d20f68d6d.jpg
+https://lid.zoocdn.com/u/1024/768/afe701a54b75d83663f154fa964be3cbc520322d.jpg
+https://lid.zoocdn.com/u/1024/768/0f0c02bd79be84a05dafe5cb3cc339d9baf8617f.jpg
+https://lid.zoocdn.com/u/1024/768/dbc7af76f507e994c061e4192f097a77ae63e950.jpg
+https://lid.zoocdn.com/u/1024/768/5d3e894cb9878703422b84391beb25aafe16948f.jpg
+https://lid.zoocdn.com/u/1024/768/775c2f3fd48be3fa80dbd522c7de326fe226dd7c.jpg
+https://lid.zoocdn.com/u/1024/768/6f23a8fb80c0dbffd6c5e2cf4ee15467505bf74e.jpg
+https://lid.zoocdn.com/u/1024/768/6d23276d7e581ac842efdd8ce9523c420ecf38af.jpg
+https://lid.zoocdn.com/u/1024/768/fffe9de8980b4f6d8f79e8a011a3f69421eed678.jpg
+https://lid.zoocdn.com/u/1024/768/88acb6e69dd21b68c892a2412484ac3e67ef800c.jpg
+https://lid.zoocdn.com/u/1024/768/2e6959103090a03288bd2ae4dc1735ded5145025.jpg
+https://lid.zoocdn.com/u/1024/768/1e4267ef26aa80c1e9a6c2d1935b4cab0cda076e.jpg
+https://lid.zoocdn.com/u/1024/768/946fc6cc4be94185d319bc576d344732618432e2.jpg
+https://lid.zoocdn.com/u/1024/768/e4268be4c670f76ab7b1bea7dc84dd608948f5bc.jpg
+https://lid.zoocdn.com/u/1024/768/4f420c4bbbe16cb9f071293cd3a8daad3e114bea.jpg
+https://lid.zoocdn.com/u/1024/768/f7ffe7c63e8fbb649aea182456c13978faba49d1.jpg
+https://lid.zoocdn.com/u/1024/768/e11c12e94ae78383626877449e8ba6fcd06cf695.jpg
+https://lid.zoocdn.com/u/1024/768/fce69487a72261480a84fb298af88c4a77cf892f.jpg
+https://lid.zoocdn.com/u/1024/768/3acb94caa8cc17885da2bf83f0f4b8cdf651e2bd.jpg
+https://lid.zoocdn.com/u/1024/768/5358132218197a7f63e9d76f91efd5fe7961d531.jpg
+https://lid.zoocdn.com/u/1024/768/6005bc89fbfec3293a34a9ca688477340aae13d2.jpg
+https://lid.zoocdn.com/u/1024/768/4f56b6978a5fc2cef4c7822bb064d60b94a3f810.jpg
+https://lid.zoocdn.com/u/1024/768/e9be3bd6036c390e0835c7de9d73e2a8492b760f.jpg
+https://lid.zoocdn.com/u/1024/768/83519918129f89a66b5b10f690de2239ce748629.jpg
+https://lid.zoocdn.com/u/1024/768/af74085ddb664a7996e036bbd4408489560c1c7f.jpg
+https://lid.zoocdn.com/u/1024/768/9f6e982c3e2d1fe0fd6e0af1b2e54d09de1fc328.jpg</t>
   </si>
   <si>
     <t>Chain free
 Leasehold</t>
   </si>
   <si>
-    <t>Located within the sought after Prodigal Square, this elegant first floor apartment offers contemporary living in a secure, well maintained gated development.
-[...13 lines deleted...]
-    <t>&lt;em&gt;Located within the sought after Prodigal Square, this elegant first floor apartment offers contemporary living in a secure, well maintained gated development.&lt;/em&gt;&lt;br&gt;&lt;br&gt;Offered &lt;em&gt;with no onward chain&lt;/em&gt;, the apartment boasts a &lt;em&gt;light filled, open plan living and kitchen space&lt;/em&gt;, complete with &lt;em&gt;integrated appliances&lt;/em&gt; and &lt;em&gt;direct access to a private balcony overlooking the tranquil courtyard&lt;/em&gt; The layout is both practical and stylish, with &lt;em&gt;two generous bedrooms featuring built in storage&lt;/em&gt;, including a &lt;em&gt;luxurious en suite shower room to the primary&lt;/em&gt;, alongside a &lt;em&gt;contemporary family bathroom&lt;/em&gt;, &lt;em&gt;hallway storage&lt;/em&gt;, and a &lt;em&gt;utility cupboard&lt;/em&gt;&lt;br&gt;&lt;br&gt;Set within a &lt;em&gt;modern development in the heart of Hackney Central&lt;/em&gt;, this home perfectly balances &lt;em&gt;privacy, comfort, and city convenience&lt;/em&gt; Residents enjoy excellent transport links via &lt;em&gt;Hackney Central and Hackney Downs stations&lt;/em&gt;, with swift access to Liverpool Street and central London.&lt;br&gt;&lt;br&gt;The location is equally compelling, with &lt;em&gt;Broadway Market, Mare Street’s cafés, bars, and restaurants&lt;/em&gt;, and green spaces such as &lt;em&gt;London Fields and Hackney Downs Park&lt;/em&gt; all within easy reach. This apartment offers the &lt;em&gt;ideal combination of a village like community feel and vibrant East London lifestyle&lt;/em&gt;, making it a perfect choice for &lt;em&gt;professionals, couples, or small families&lt;/em&gt; seeking a stylish, city edge home.&lt;br&gt;&lt;br&gt;Contact Durden &amp;amp; Hunt for a viewing!&lt;br&gt;&lt;br&gt;Council Band D Hackney&lt;br&gt;&lt;br&gt;Leasehold, Years Remaining: 245&lt;br&gt;&lt;br&gt;Annual Ground Rent: £325 (Invoice Dated 20/01/26)&lt;br&gt;&lt;br&gt;Annual Service Charge, Including Reserve Fund: £5,377.37 (Invoice Dated 20/01/26)&lt;br&gt;&lt;br&gt;Consumer Protection from Unfair Trading Regulations 2008. Misrepresentations Act 1967. Property Misdescriptions Act 1991.&lt;br&gt;&lt;br&gt;These details are prepared as a general guide only and should not be relied upon as a basis to enter a legal contract or to commit expenditure. The sales particulars may change in the course of time and any interested party is advised to make a final inspection of the property prior to exchange of contracts or signing of a tenancy agreement. Durden &amp;amp; Hunt have not tested any apparatus, equipment, fixtures and fittings or services. Items shown in photographs are not necessarily included. On occasion photographs may be owner supplied. On most occasions features and facilities of a property are owner advised and potential buyers/tenants are advised to confirm these. Please note that service charge, ground rent and lease lengths are subject to change, and the information we have supplied was true at time of instruction. References to the tenure, lease length, ground rent and service charges for any property are based on information supplied by the seller, buyers are advised to obtain verification of these stated figures from their solicitor before purchasing. Any mention of planning potential or planning permission is based on the current owners opinion, a potential buyer should assume that this is a speculative opinion only and is not based on planning permission being granted or professional advice, unless otherwise stated. Any reference to distance to stations, amenities or schools are taken from portal estimated distances, buyers are advised to do their own research on distances. Buyers/Tenants must check the availability of any property and make an appointment to view before embarking on any journey to see a property. Durden &amp;amp; Hunt are a proud member of The Property Ombudsmen.&lt;br&gt;&lt;br&gt;EPC Rating: A</t>
+    <t>A stunning three bedroom apartment with wonderful views of London situated in the heart of Dalston.
+Located on the eighth floor of Dalston’s premier development, this beautifully presented three bedroom apartment enjoys spectacular natural light and a private west-facing balcony, offering breathtaking sunset views across the London skyline.
+The property features a bright and spacious reception/dining area, ideal for entertaining, alongside a fully integrated open-plan kitchen. The large main bedroom benefits from built-in wardrobes and a luxurious en-suite, whilst the two further double bedrooms share a modern family bathroom. Ample storage is thoughtfully incorporated throughout, ensuring both style and practicality.
+Residents of Dalston Square enjoy exclusive amenities including a 24-hour concierge service, a communal roof terrace and a residents’ gymnasium. Perfectly positioned for convenience and culture, the development is moments from Kingsland High Street’s vibrant restaurants, bars and shops, with East London favourites such as London Fields, Broadway Market and Church Street all within easy walking distance. Excellent transport links provide swift access to Shoreditch, Highbury &amp; Islington on the Victoria Line and The City, with both Dalston Junction and Dalston Kingsland Stations just a short stroll away, complemented by numerous frequent bus routes.
+The property is offered to the market with no onward chain!</t>
+  </si>
+  <si>
+    <t>A stunning three bedroom apartment with wonderful views of London situated in the heart of Dalston.&lt;br&gt;&lt;br&gt;Located on the eighth floor of Dalston’s premier development, this beautifully presented three bedroom apartment enjoys spectacular natural light and a private west-facing balcony, offering breathtaking sunset views across the London skyline.&lt;br&gt;&lt;br&gt;The property features a bright and spacious reception/dining area, ideal for entertaining, alongside a fully integrated open-plan kitchen. The large main bedroom benefits from built-in wardrobes and a luxurious en-suite, whilst the two further double bedrooms share a modern family bathroom. Ample storage is thoughtfully incorporated throughout, ensuring both style and practicality.&lt;br&gt;&lt;br&gt;Residents of Dalston Square enjoy exclusive amenities including a 24-hour concierge service, a communal roof terrace and a residents’ gymnasium. Perfectly positioned for convenience and culture, the development is moments from Kingsland High Street’s vibrant restaurants, bars and shops, with East London favourites such as London Fields, Broadway Market and Church Street all within easy walking distance. Excellent transport links provide swift access to Shoreditch, Highbury &amp;amp; Islington on the Victoria Line and The City, with both Dalston Junction and Dalston Kingsland Stations just a short stroll away, complemented by numerous frequent bus routes.&lt;br&gt;&lt;br&gt;The property is offered to the market with no onward chain!</t>
+  </si>
+  <si>
+    <t>Well-presented
+Open-plan living
+Three bedrooms
+En-suite
+Balcony
+Close to local amenities and transport links</t>
+  </si>
+  <si>
+    <t>Stirling Ackroyd - Dalston</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/stirling-ackroyd-dalston-dalston-89942/</t>
+  </si>
+  <si>
+    <t>02046 457324</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:35:31Z</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/new-homes/details/71739002/</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/2ffb28e9dc8d53852f5f7c9bd889267c9a624ad9.jpg
+https://lid.zoocdn.com/u/1024/768/1924e8e80a04b1448759ff87a8b00bdc320adfc0.jpg
+https://lid.zoocdn.com/u/1024/768/6713abdd106a12707130fca96816cbd128a773ac.jpg
+https://lid.zoocdn.com/u/1024/768/186ad0d8d8b84f314269b31e52f44ca65e9f4153.jpg
+https://lid.zoocdn.com/u/1024/768/f83bf65a82cfcaecf2e13e4198f7338c073c8f3a.jpg
+https://lid.zoocdn.com/u/1024/768/95bc6fc28c48a28237e866372f962ccac2093884.jpg
+https://lid.zoocdn.com/u/1024/768/8abcf0a9802f59cb6db6890ce467e5805d54005c.jpg
+https://lid.zoocdn.com/u/1024/768/4cb78e195d637ef1a7469cb65b2d5569748042db.jpg
+https://lid.zoocdn.com/u/1024/768/626070847fa11718b2b81eff3bc9b7194cb54479.jpg
+https://lid.zoocdn.com/u/1024/768/15b373d6a6095f27d571b21806c2dfc8f7806821.jpg</t>
+  </si>
+  <si>
+    <t>02081 280736</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:35:45Z</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/72940032/</t>
+  </si>
+  <si>
+    <t>1 bed flat for saleLansdowne Drive, Hackney E8</t>
+  </si>
+  <si>
+    <t>Lansdowne Drive, Hackney E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/1d2848390ff7f0bb8158cf4508ec35ccfb973010.jpg
+https://lid.zoocdn.com/u/1024/768/8240974d5bde8090faa84d361d17ff05985b86b7.jpg
+https://lid.zoocdn.com/u/1024/768/ef3156d4a4d05b851e0783b895f9dae91c5adc68.jpg
+https://lid.zoocdn.com/u/1024/768/01bd16d9c21d4b9c45221fc70d5e3aa89dd96b3d.jpg
+https://lid.zoocdn.com/u/1024/768/08ee9adf45aeb7f0573e2bdb72c31527477786aa.jpg
+https://lid.zoocdn.com/u/1024/768/5cba16d3a8645e50a678e5893542c2d1e571107d.jpg
+https://lid.zoocdn.com/u/1024/768/3d0ba2927e53e39c8f60e71f2a380e0d914327f2.jpg
+https://lid.zoocdn.com/u/1024/768/9df68ea4641aba8865d4a293c79cd909a56b975f.jpg
+https://lid.zoocdn.com/u/1024/768/ae0c3a3b4bda57495db93046845779f5e4b1b6a2.jpg
+https://lid.zoocdn.com/u/1024/768/310837d88c9cc97d2bea92f9c885de8daa4540b9.jpg
+https://lid.zoocdn.com/u/1024/768/eec1ca7c7ef3fb19cb2ad7a11d3a61fc5a63c6e9.jpg
+https://lid.zoocdn.com/u/1024/768/fbdf7f1b7e63485bc9d4b4bae9fecb78744b81af.jpg
+https://lid.zoocdn.com/u/1024/768/eef1637a314f29ee815c69861768759d6cd1c6c3.jpg
+https://lid.zoocdn.com/u/1024/768/551c2dd23022e2548d9039c3f95c26ca060af4a9.jpg
+https://lid.zoocdn.com/u/1024/768/f3effe045530a5cd8ff491009765abf4deab2e06.jpg
+https://lid.zoocdn.com/u/1024/768/c020603c529333b5703bd4539b95d24f5891ab9c.jpg
+https://lid.zoocdn.com/u/1024/768/2a0550bad567eb36a6e7cc9bcdd6f67dbaf59589.jpg
+https://lid.zoocdn.com/u/1024/768/aaea7b8a2103fe57c7e18e2ca7476f91a3b4ae39.jpg
+https://lid.zoocdn.com/u/1024/768/21b62e12d8a24fdb6800ba21c052fd44a2a7fa55.jpg
+https://lid.zoocdn.com/u/1024/768/08674f44c2b2e729f5e022c299cb155f7a50df88.jpg
+https://lid.zoocdn.com/u/1024/768/c18303af83728ba743d08c13a5c16f5581542918.jpg
+https://lid.zoocdn.com/u/1024/768/a9484d6f877250768a732b4d05ad36002cdad80a.jpg</t>
+  </si>
+  <si>
+    <t>A sleek and spacious one bedroom apartment with rear garden on the lower ground floor of a Victorian townhouse. Here you're perfectly positioned moments from the open green space of London Fields park, with London Fields overground a leafy six minute stroll away.
+Your new locale enjoys the best of all worlds - the nightlife and amenities of Dalston are within easy reach, as are the huge array of attractions of Broadway Market - a working Victorian Street Market packed with things to see and do. And that's without mentioning the wining and dining establishments that encircle the park on your very doorstep.
+If you lived here...
+You'll be stretching out in your generous 170 square foot lounge with natural light streaming in, handsome whitewashed timber floorboards underfoot, a wealth of built-in storage and calming light pewter walls. Next door your bedroom is a generous double coming in at 120 square feet with more of those covetable floorboards and a garden view.
+Continue through to the shower room for a characterful statement wall in the guise of a vintage French mountain map and a walk in shower cubicle smartly dressed in contemporary matt black tiles. Into your dual aspect kitchen and you're greeted by a gleaming white metro tile backsplash, matching countertops and garden access. Out here you'll find a delightful mix of lush lawn and foliage, plus a raised sleeper bed to the left. Positively perfect for green-fingered enthusiasts.
+Outside and Dalston's just thirteen minutes away on foot; Kingsland Road is brimming with interesting places to eat and drink, including the vibey tiki bar Ridley Road Market, Dalston Roof Park bar with exquisite views of the city skyline, as well as achingly cool music venues like Cafe Oto, The Victoria and Shacklewell Arms. Jidori serves up mouth-watering Japanese chicken wings and there's even Rio - an independent cinema.
+What else?
+- City workers are particularly well catered for here with London Fields overground station a mere six minutes away on foot to whisk you directly to Liverpool Street in eleven minutes.
+- For your new local may we recommend Farr's School of Dancing? Named after the building's 1930s occupants, it serves up tasty craft beers and delicious Sunday roasts in a cosy, stripped back setting. It's just a fifteen minute stroll away. Alternatively, Pub on the Park is closer still. A popular choice offering up a great choice of vegan options.
+- Cyclists are well catered for here, with the Limehouse Basin to London Fields cycle route among the top ten of two wheeled London rides as voted for in Time Out in 2020.
+Reception Room (4.71 x 3.26 (15'5" x 10'8"))
+Kitchen (3.75 x 3.26 (12'3" x 10'8"))
+Bedroom (1.34 x 2.56 (4'4" x 8'4"))
+Shower Room (2.36 x 2.33 (7'8" x 7'7"))
+A word from the owner...
+Our sweet one-bedroom apartment in the heart of London Fields offers the perfect East London lifestyle. Just steps from the lido and London Fields park, you’ll have swimming, picnics and strolls on your doorstep, plus Broadway Market’s restaurants, bars, food stalls and shops just around the corner. Excellent transport links make exploring the city so easy, while your own private grassy backyard adds a great little green space for relaxing or entertaining friends. We loved living here and hope someone else enjoys living here as much as we did.</t>
+  </si>
+  <si>
+    <t>A sleek and spacious one bedroom apartment with rear garden on the lower ground floor of a Victorian townhouse. Here you're perfectly positioned moments from the open green space of London Fields park, with London Fields overground a leafy six minute stroll away.&lt;br&gt;&lt;br&gt;Your new locale enjoys the best of all worlds - the nightlife and amenities of Dalston are within easy reach, as are the huge array of attractions of Broadway Market - a working Victorian Street Market packed with things to see and do. And that's without mentioning the wining and dining establishments that encircle the park on your very doorstep.&lt;br&gt;&lt;br&gt;If you lived here...&lt;br&gt;&lt;br&gt;You'll be stretching out in your generous 170 square foot lounge with natural light streaming in, handsome whitewashed timber floorboards underfoot, a wealth of built-in storage and calming light pewter walls. Next door your bedroom is a generous double coming in at 120 square feet with more of those covetable floorboards and a garden view.&lt;br&gt;&lt;br&gt;Continue through to the shower room for a characterful statement wall in the guise of a vintage French mountain map and a walk in shower cubicle smartly dressed in contemporary matt black tiles. Into your dual aspect kitchen and you're greeted by a gleaming white metro tile backsplash, matching countertops and garden access. Out here you'll find a delightful mix of lush lawn and foliage, plus a raised sleeper bed to the left. Positively perfect for green-fingered enthusiasts.&lt;br&gt;&lt;br&gt;Outside and Dalston's just thirteen minutes away on foot; Kingsland Road is brimming with interesting places to eat and drink, including the vibey tiki bar Ridley Road Market, Dalston Roof Park bar with exquisite views of the city skyline, as well as achingly cool music venues like Cafe Oto, The Victoria and Shacklewell Arms. Jidori serves up mouth-watering Japanese chicken wings and there's even Rio - an independent cinema.&lt;br&gt;&lt;br&gt;What else?&lt;br&gt;&lt;br&gt;- City workers are particularly well catered for here with London Fields overground station a mere six minutes away on foot to whisk you directly to Liverpool Street in eleven minutes.&lt;br&gt;- For your new local may we recommend Farr's School of Dancing? Named after the building's 1930s occupants, it serves up tasty craft beers and delicious Sunday roasts in a cosy, stripped back setting. It's just a fifteen minute stroll away. Alternatively, Pub on the Park is closer still. A popular choice offering up a great choice of vegan options.&lt;br&gt;- Cyclists are well catered for here, with the Limehouse Basin to London Fields cycle route among the top ten of two wheeled London rides as voted for in Time Out in 2020.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Reception Room (4.71 x 3.26 (15'5" x 10'8"))&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Kitchen (3.75 x 3.26 (12'3" x 10'8"))&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Bedroom (1.34 x 2.56 (4'4" x 8'4"))&lt;/strong&gt;&lt;br&gt;&lt;br&gt;&lt;strong&gt;Shower Room (2.36 x 2.33 (7'8" x 7'7"))&lt;/strong&gt;&lt;br&gt;&lt;br&gt;A word from the owner...&lt;br&gt;&lt;br&gt;Our sweet one-bedroom apartment in the heart of London Fields offers the perfect East London lifestyle. Just steps from the lido and London Fields park, you’ll have swimming, picnics and strolls on your doorstep, plus Broadway Market’s restaurants, bars, food stalls and shops just around the corner. Excellent transport links make exploring the city so easy, while your own private grassy backyard adds a great little green space for relaxing or entertaining friends. We loved living here and hope someone else enjoys living here as much as we did.</t>
+  </si>
+  <si>
+    <t>Stone's throw from London Fields
+Lower Ground Floor Garden Flat
+Wood Floor Throughout
+Period Conversion
+Separate Kitchen
+Short Walk to London Fields Overground Station
+Chain Free</t>
+  </si>
+  <si>
+    <t>The Stow Brothers - Hackney</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/the-stow-brothers-hackney-london-155990/</t>
+  </si>
+  <si>
+    <t>02046 331054</t>
+  </si>
+  <si>
+    <t>2026-06-15T05:35:54Z</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/71587536/</t>
+  </si>
+  <si>
+    <t>2 bed flat for saleSylvester Path, Hackney, London E8</t>
+  </si>
+  <si>
+    <t>Sylvester Path, Hackney, London E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/33cb58a3fa3ee6880c8e549d4db6f7856df3a1c4.jpg
+https://lid.zoocdn.com/u/1024/768/a0029bebb1a6175360f222640677821e823d6850.jpg
+https://lid.zoocdn.com/u/1024/768/64c51d4b74339d3d3d70fe8c4e202af5e71829a0.jpg
+https://lid.zoocdn.com/u/1024/768/69df704e411f43c1b7a01e855d369c023953ac36.jpg
+https://lid.zoocdn.com/u/1024/768/38ccce76696550e87e05f4bac512bb538d9a078b.jpg
+https://lid.zoocdn.com/u/1024/768/0a3ced55bc8b034b1c868c2c7b72304bd8fba8df.jpg
+https://lid.zoocdn.com/u/1024/768/9706823911f446e29dd9f53f6f66d602167d960f.jpg
+https://lid.zoocdn.com/u/1024/768/d5a41f59c3a05d72c2e829678b94244c10365522.jpg
+https://lid.zoocdn.com/u/1024/768/2e6af627514456668486ce51bb51034eca480c99.jpg
+https://lid.zoocdn.com/u/1024/768/7bf7d731a1055b52b9c8d24a953e604d8abfedb0.jpg
+https://lid.zoocdn.com/u/1024/768/197e9a4e86e1cd5cbb3e3ad39b8c2c215a891b72.jpg
+https://lid.zoocdn.com/u/1024/768/f3f5fdc3191e94fd73d10434564254896aaeecf2.jpg
+https://lid.zoocdn.com/u/1024/768/8fa82dc0f901fe4c1d63e92b75d3bb28a046df6a.jpg
+https://lid.zoocdn.com/u/1024/768/0bfa2f8b7571d5d0d84d7e9f65a3d1f5c18f8155.jpg
+https://lid.zoocdn.com/u/1024/768/ea84fc753df7dc989c9db2ae88db8ab3e89267f7.jpg
+https://lid.zoocdn.com/u/1024/768/9185fe7082e8d5640f7f3ec53c1feede76928580.jpg
+https://lid.zoocdn.com/u/1024/768/93cd166d00c0864ab4fe372c7b84670f1d617ce6.jpg
+https://lid.zoocdn.com/u/1024/768/88a20530a7bfe597b22286c53a722c4185d33cf2.jpg
+https://lid.zoocdn.com/u/1024/768/f7d13c5e58e7964811b468008ec33e6c4d27e973.jpg
+https://lid.zoocdn.com/u/1024/768/708a4955c0984725e6d531ee9bef70321ce8421d.jpg
+https://lid.zoocdn.com/u/1024/768/7f19dd7e74ee4f2473b1db648836139992b432ab.jpg</t>
+  </si>
+  <si>
+    <t>Chain free
+Share of Freehold</t>
+  </si>
+  <si>
+    <t>Enviably appointed in this pedestrianised mews in the heart of Central Hackney, is this charming split-level conversion. Occupying the ground and lower ground floors, of this enchanting Victorian residence and benefiting from a private courtyard garden. Composed of a reception hall, a living entertaining space with extensive glazing, leading to a fitted kitchen and dining room with double doors opening to a secluded courtyard garden. Two bedrooms and a large modern bathroom. Offered with no onward chain. Being close to Hackney Central, Hackney Downs and London Fields overground stations. Vibrant Broadway Market and Mare Street offer a host of restaurants, cafes as well as the refreshing green spaces of London Fields Park.</t>
   </si>
   <si>
     <t>Chain Free
-Well Maintained Gated Development
-[...141 lines deleted...]
-    <t>02030 072471</t>
+Excellent Location
+Characterful Features
+Versatile Accommodation
+Two Bedrooms
+Tranquil Patio Garden</t>
+  </si>
+  <si>
+    <t>Keatons - Hackney (Mare Street)</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/keatons-hackney-mare-street-london-4466/</t>
+  </si>
+  <si>
+    <t>020 8525 7788</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -782,59 +732,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y6"/>
+  <dimension ref="A1:Z6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:26">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -866,419 +816,452 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
     </row>
-    <row r="2" spans="1:25">
+    <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B2" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-        <v>72837930</v>
+        <v>27</v>
+      </c>
+      <c r="C2" t="s">
+        <v>28</v>
       </c>
       <c r="D2">
-        <v>850000</v>
+        <v>71738976</v>
       </c>
       <c r="E2">
-        <v>741</v>
-[...2 lines deleted...]
-        <v>27</v>
+        <v>1295000</v>
+      </c>
+      <c r="F2">
+        <v>1003</v>
       </c>
       <c r="G2" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="H2" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="I2" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-        <v>51.545065</v>
+        <v>31</v>
+      </c>
+      <c r="J2" t="s">
+        <v>32</v>
       </c>
       <c r="K2">
-        <v>-0.073899</v>
+        <v>51.541878</v>
       </c>
       <c r="L2">
-        <v>3</v>
+        <v>-0.056035</v>
       </c>
       <c r="M2">
         <v>3</v>
       </c>
       <c r="N2">
+        <v>3</v>
+      </c>
+      <c r="O2">
         <v>1</v>
       </c>
-      <c r="O2">
-[...2 lines deleted...]
-      <c r="P2" t="s">
+      <c r="P2">
+        <v>1291</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>33</v>
+      </c>
+      <c r="R2" t="s">
+        <v>34</v>
+      </c>
+      <c r="S2" t="s">
+        <v>35</v>
+      </c>
+      <c r="T2" t="s">
+        <v>36</v>
+      </c>
+      <c r="U2" t="s">
+        <v>37</v>
+      </c>
+      <c r="V2" t="s">
+        <v>38</v>
+      </c>
+      <c r="W2" t="s">
+        <v>39</v>
+      </c>
+      <c r="X2" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y2" t="s">
+        <v>41</v>
+      </c>
+      <c r="Z2" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="3" spans="1:26">
+      <c r="A3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B3" t="s">
+        <v>43</v>
+      </c>
+      <c r="C3" t="s">
+        <v>44</v>
+      </c>
+      <c r="D3">
+        <v>71328597</v>
+      </c>
+      <c r="E3">
+        <v>725000</v>
+      </c>
+      <c r="F3">
+        <v>865</v>
+      </c>
+      <c r="G3" t="s">
+        <v>29</v>
+      </c>
+      <c r="H3" t="s">
+        <v>45</v>
+      </c>
+      <c r="I3" t="s">
         <v>31</v>
       </c>
-      <c r="Q2" t="s">
+      <c r="J3" t="s">
+        <v>46</v>
+      </c>
+      <c r="K3">
+        <v>51.54506</v>
+      </c>
+      <c r="L3">
+        <v>-0.073927</v>
+      </c>
+      <c r="M3">
+        <v>3</v>
+      </c>
+      <c r="N3">
+        <v>2</v>
+      </c>
+      <c r="O3">
+        <v>1</v>
+      </c>
+      <c r="P3">
+        <v>838</v>
+      </c>
+      <c r="Q3" t="s">
+        <v>47</v>
+      </c>
+      <c r="R3" t="s">
+        <v>34</v>
+      </c>
+      <c r="S3" t="s">
+        <v>48</v>
+      </c>
+      <c r="T3" t="s">
+        <v>49</v>
+      </c>
+      <c r="U3" t="s">
+        <v>50</v>
+      </c>
+      <c r="V3" t="s">
+        <v>51</v>
+      </c>
+      <c r="W3" t="s">
+        <v>52</v>
+      </c>
+      <c r="X3" t="s">
+        <v>53</v>
+      </c>
+      <c r="Y3" t="s">
+        <v>54</v>
+      </c>
+      <c r="Z3" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="4" spans="1:26">
+      <c r="A4" t="s">
+        <v>26</v>
+      </c>
+      <c r="B4" t="s">
+        <v>55</v>
+      </c>
+      <c r="C4" t="s">
+        <v>56</v>
+      </c>
+      <c r="D4">
+        <v>71739002</v>
+      </c>
+      <c r="E4">
+        <v>1295000</v>
+      </c>
+      <c r="F4">
+        <v>1003</v>
+      </c>
+      <c r="G4" t="s">
+        <v>29</v>
+      </c>
+      <c r="H4" t="s">
+        <v>30</v>
+      </c>
+      <c r="I4" t="s">
+        <v>31</v>
+      </c>
+      <c r="J4" t="s">
         <v>32</v>
       </c>
-      <c r="R2" t="s">
-[...2 lines deleted...]
-      <c r="S2" t="s">
+      <c r="K4">
+        <v>51.54181</v>
+      </c>
+      <c r="L4">
+        <v>-0.057041</v>
+      </c>
+      <c r="M4">
+        <v>3</v>
+      </c>
+      <c r="N4">
+        <v>3</v>
+      </c>
+      <c r="O4">
+        <v>1</v>
+      </c>
+      <c r="P4">
+        <v>1291</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>57</v>
+      </c>
+      <c r="R4" t="s">
         <v>34</v>
       </c>
-      <c r="T2" t="s">
+      <c r="S4" t="s">
         <v>35</v>
       </c>
-      <c r="U2" t="s">
+      <c r="T4" t="s">
         <v>36</v>
       </c>
-      <c r="V2" t="s">
+      <c r="U4" t="s">
         <v>37</v>
       </c>
-      <c r="W2" t="s">
+      <c r="V4" t="s">
         <v>38</v>
       </c>
-      <c r="X2" t="s">
+      <c r="W4" t="s">
         <v>39</v>
       </c>
+      <c r="X4" t="s">
+        <v>40</v>
+      </c>
+      <c r="Y4" t="s">
+        <v>58</v>
+      </c>
+      <c r="Z4" t="s">
+        <v>42</v>
+      </c>
     </row>
-    <row r="3" spans="1:25">
-[...125 lines deleted...]
-      <c r="R4" t="s">
+    <row r="5" spans="1:26">
+      <c r="A5" t="s">
+        <v>26</v>
+      </c>
+      <c r="B5" t="s">
         <v>59</v>
       </c>
-      <c r="S4" t="s">
+      <c r="C5" t="s">
         <v>60</v>
       </c>
-      <c r="T4" t="s">
+      <c r="D5">
+        <v>72940032</v>
+      </c>
+      <c r="E5">
+        <v>450000</v>
+      </c>
+      <c r="F5">
+        <v>1002</v>
+      </c>
+      <c r="G5" t="s">
+        <v>29</v>
+      </c>
+      <c r="H5" t="s">
         <v>61</v>
       </c>
-      <c r="U4" t="s">
+      <c r="I5" t="s">
+        <v>31</v>
+      </c>
+      <c r="J5" t="s">
         <v>62</v>
       </c>
-      <c r="V4" t="s">
-[...39 lines deleted...]
-      </c>
       <c r="K5">
-        <v>-0.057026</v>
+        <v>51.541851</v>
       </c>
       <c r="L5">
-        <v>1</v>
+        <v>-0.063704</v>
       </c>
       <c r="M5">
         <v>1</v>
       </c>
       <c r="N5">
         <v>1</v>
       </c>
       <c r="O5">
-        <v>390</v>
-[...1 lines deleted...]
-      <c r="P5" t="s">
+        <v>1</v>
+      </c>
+      <c r="P5">
+        <v>449</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>63</v>
+      </c>
+      <c r="R5" t="s">
+        <v>34</v>
+      </c>
+      <c r="S5" t="s">
+        <v>48</v>
+      </c>
+      <c r="T5" t="s">
+        <v>64</v>
+      </c>
+      <c r="U5" t="s">
+        <v>65</v>
+      </c>
+      <c r="V5" t="s">
+        <v>66</v>
+      </c>
+      <c r="W5" t="s">
+        <v>67</v>
+      </c>
+      <c r="X5" t="s">
+        <v>68</v>
+      </c>
+      <c r="Y5" t="s">
         <v>69</v>
       </c>
-      <c r="Q5" t="s">
+      <c r="Z5" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="6" spans="1:26">
+      <c r="A6" t="s">
+        <v>26</v>
+      </c>
+      <c r="B6" t="s">
         <v>70</v>
       </c>
-      <c r="R5" t="s">
+      <c r="C6" t="s">
         <v>71</v>
       </c>
-      <c r="S5" t="s">
+      <c r="D6">
+        <v>71587536</v>
+      </c>
+      <c r="E6">
+        <v>550000</v>
+      </c>
+      <c r="F6">
+        <v>826</v>
+      </c>
+      <c r="G6" t="s">
+        <v>29</v>
+      </c>
+      <c r="H6" t="s">
         <v>72</v>
       </c>
-      <c r="T5" t="s">
+      <c r="I6" t="s">
+        <v>31</v>
+      </c>
+      <c r="J6" t="s">
         <v>73</v>
       </c>
-      <c r="U5" t="s">
-[...42 lines deleted...]
-      </c>
       <c r="K6">
-        <v>-0.058299</v>
+        <v>51.546092</v>
       </c>
       <c r="L6">
-        <v>1</v>
+        <v>-0.055731</v>
       </c>
       <c r="M6">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N6">
         <v>1</v>
       </c>
       <c r="O6">
-        <v>566</v>
-[...2 lines deleted...]
-        <v>81</v>
+        <v>1</v>
+      </c>
+      <c r="P6">
+        <v>666</v>
       </c>
       <c r="Q6" t="s">
-        <v>70</v>
+        <v>74</v>
       </c>
       <c r="R6" t="s">
-        <v>82</v>
+        <v>34</v>
       </c>
       <c r="S6" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="T6" t="s">
-        <v>84</v>
+        <v>76</v>
       </c>
       <c r="U6" t="s">
-        <v>85</v>
+        <v>76</v>
       </c>
       <c r="V6" t="s">
-        <v>86</v>
+        <v>77</v>
       </c>
       <c r="W6" t="s">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="X6" t="s">
-        <v>88</v>
+        <v>79</v>
+      </c>
+      <c r="Y6" t="s">
+        <v>80</v>
+      </c>
+      <c r="Z6" t="s">
+        <v>42</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">