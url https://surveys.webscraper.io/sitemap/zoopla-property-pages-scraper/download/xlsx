--- v2 (2026-09-11)
+++ v3 (2026-10-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="90">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="86">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
     <t>time_scraped</t>
   </si>
   <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>price_per_sq_ft</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>property_type</t>
   </si>
   <si>
@@ -89,51 +89,51 @@
   <si>
     <t>tags</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>property_features</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agency_page</t>
   </si>
   <si>
     <t>agency_phone</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/for-sale/details/74040207/</t>
   </si>
   <si>
-    <t>2026-08-24T09:09:02Z</t>
+    <t>2026-10-05T09:23:53Z</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
     <t>1 bed flat for saleRichmond Road, Hackney, London E8</t>
   </si>
   <si>
     <t>flat</t>
   </si>
   <si>
     <t>Richmond Road, Hackney, London E8</t>
   </si>
   <si>
     <t>https://lid.zoocdn.com/u/1024/768/d874593d9aefda644dbdae5ed1594f5d643c4850.jpg
 https://lid.zoocdn.com/u/1024/768/7cf763f67eacb84afa2deed560827d577193fb02.jpg
 https://lid.zoocdn.com/u/1024/768/1d61b8d6993b8010bfa35546005972d40f1f1f07.jpg
 https://lid.zoocdn.com/u/1024/768/24f2a4dd3e9a5382b2b71b0bb6b1fd136852e931.jpg
 https://lid.zoocdn.com/u/1024/768/24b339da12743db05abfc80a17e41891e1a7498e.jpg
 https://lid.zoocdn.com/u/1024/768/c49f3e459eb93b27a025be7ef71a2c14255e3513.jpg
 https://lid.zoocdn.com/u/1024/768/b5176c2a563b4d27c563c1756dcb8319ed494aa7.jpg
 https://lid.zoocdn.com/u/1024/768/844db11ceea3cd4271c0c6eb9c4761304db22e0e.jpg
 https://lid.zoocdn.com/u/1024/768/8dfb4132e79947c2809796f5f837e9bb6df14202.jpg</t>
   </si>
   <si>
@@ -156,348 +156,305 @@
 Transport links are excellent: London Fields Station is around 0.3 miles away, providing quick connections to Liverpool Street in under 10 minutes, while Hackney Central Station is approximately 0.6 miles away. Numerous bus routes also serve the area, and the Regent’s Canal towpath is close by for scenic walks and cycling.
 Source: Google.
 Square Footage: 532 sq ft
 Leasehold with approximately 135 years remaining.
 Additional Info
 The managing agent is currently arranging an updated EWS1 assessment, which will be made available once completed. The required remediation works have already been fully completed, and the updated EWS1 form is being obtained to reflect this. Prospective purchasers are advised to contact us for further information.</t>
   </si>
   <si>
     <t>A wonderful one bedroom apartment on Richmond Road.&lt;br&gt;&lt;br&gt;Description&lt;br&gt;Situated on the second floor of a modern, well-maintained development, this beautifully presented one-bedroom apartment extends to approximately 532 sq ft and offers bright, well-balanced accommodation with a private balcony.&lt;br&gt;&lt;br&gt;At the heart of the home is a spacious open-plan reception room and kitchen, creating an ideal space for both everyday living and entertaining. The contemporary kitchen is well-appointed with ample storage and worktop space, while the generous reception area offers plenty of room for both seating and dining, with direct access to the private balcony.&lt;br&gt;&lt;br&gt;The principal bedroom is a well-proportioned double, benefitting from built-in wardrobes, while the modern family bathroom is conveniently positioned off the hallway. A number of additional storage cupboards further enhance the practicality of the apartment.&lt;br&gt;&lt;br&gt;Combining generous proportions with a functional layout, this attractive apartment presents an excellent opportunity for first-time buyers, professionals and investors seeking a low-maintenance home within a popular modern development.&lt;br&gt;&lt;br&gt;Please note, some of the photos were taken in 2024.&lt;br&gt;&lt;br&gt;Location&lt;br&gt;The area is known for its creative energy, independent shops, and an eclectic mix of cafes, bars, and restaurants. Just 0.3 miles away is London Fields, a popular green space ideal for picnics, outdoor swimming at the famous lido, and weekend markets. Broadway Market, with its artisan food stalls and vintage boutiques, is approximately 0.4 miles from the property, offering a lively atmosphere every Saturday.&lt;br&gt;&lt;br&gt;Transport links are excellent: London Fields Station is around 0.3 miles away, providing quick connections to Liverpool Street in under 10 minutes, while Hackney Central Station is approximately 0.6 miles away. Numerous bus routes also serve the area, and the Regent’s Canal towpath is close by for scenic walks and cycling.&lt;br&gt;&lt;br&gt;Source: Google.&lt;br&gt;&lt;br&gt;Square Footage: 532 sq ft&lt;br&gt;&lt;br&gt;Leasehold with approximately 135 years remaining.&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;&lt;br&gt;Additional Info&lt;br&gt;The managing agent is currently arranging an updated EWS1 assessment, which will be made available once completed. The required remediation works have already been fully completed, and the updated EWS1 form is being obtained to reflect this. Prospective purchasers are advised to contact us for further information.</t>
   </si>
   <si>
     <t>Private Balcony
 Wonderful Location
 Offered Chain Free
 In Built Storage Throughout
 0.3 miles from Dalston Junction Overground
 EPC Rating = B</t>
   </si>
   <si>
     <t>Savills - Hackney</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/find-agents/branch/savills-hackney-hackney-6824/</t>
   </si>
   <si>
-    <t>02046 456969</t>
+    <t>020 7241 4111</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/73421491/</t>
+  </si>
+  <si>
+    <t>2026-10-05T09:23:58Z</t>
+  </si>
+  <si>
+    <t>3 bed maisonette for saleMayfield Close, Hackney E8</t>
+  </si>
+  <si>
+    <t>maisonette</t>
+  </si>
+  <si>
+    <t>Mayfield Close, Hackney E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/b3976c230c10bbe76891b9245d9ecda501d52afb.jpg
+https://lid.zoocdn.com/u/1024/768/abfdda0c4836391f141ec0bb82548fe116379976.jpg
+https://lid.zoocdn.com/u/1024/768/a43cc687cf67a4170817e9794489430790b226af.jpg
+https://lid.zoocdn.com/u/1024/768/6a34941e86ce6a588b0ee4482525ac7b303f7d50.jpg
+https://lid.zoocdn.com/u/1024/768/8169958f57d8112dcb3131d29a53b06af3a6ca6d.jpg
+https://lid.zoocdn.com/u/1024/768/6e9edc65dd01a6dea34035f93b8374a735db045d.jpg
+https://lid.zoocdn.com/u/1024/768/576843d6aaf568ee7796a469025768e215bfab1f.jpg
+https://lid.zoocdn.com/u/1024/768/0e451e81b27972108fe8793aac161202574056b6.jpg
+https://lid.zoocdn.com/u/1024/768/ee9f45c1f8fb71a44af0e84f67e3cbfeeb49e128.jpg
+https://lid.zoocdn.com/u/1024/768/95d8a8df64f9e7cf12c329e2126e60350e0827c4.jpg
+https://lid.zoocdn.com/u/1024/768/151411d00ca90b48bd952a70d1c71fb9f1cb4cfd.jpg
+https://lid.zoocdn.com/u/1024/768/2cb7ba388d383cdd2065d66cf8d4122f1c6c1397.jpg
+https://lid.zoocdn.com/u/1024/768/f0ec8e60a00165496db55e9aa643aeed55d0db77.jpg
+https://lid.zoocdn.com/u/1024/768/7926e09449d3c5c498c17baa03123bc1d8aaaeb3.jpg
+https://lid.zoocdn.com/u/1024/768/9c4d07674d2510ed134b127d09490ba98d1c053e.jpg
+https://lid.zoocdn.com/u/1024/768/d86e9023da3e890a0339512626a23d1f17964328.jpg
+https://lid.zoocdn.com/u/1024/768/18d0a231723f15429773cd1a949e144db6c9d475.jpg
+https://lid.zoocdn.com/u/1024/768/6bd5594fe4454014b9ccebcd39abbe2283d74caa.jpg
+https://lid.zoocdn.com/u/1024/768/8b28330db4382d3b0a714a15f7fd8b50ac14893e.jpg</t>
+  </si>
+  <si>
+    <t>D</t>
+  </si>
+  <si>
+    <t>Detailed Description
+A beautifully presented three-bedroom maisonette arranged over the ground and first floors of a charming and well-maintained 1960s purpose-built development.
+Offering approximately 975 sq ft of well-designed living space, this exceptional family home features a bright and spacious south-facing reception room, a stylish and generously proportioned kitchen/dining room, three well-sized bedrooms, and a contemporary family bathroom complete with both a bathtub and separate walk-in shower.
+Further benefits include sole use of a substantial timber-decked rear garden, providing an ideal space for outdoor dining, entertaining, and family enjoyment.
+Situated within the highly sought-after and peaceful Mayfield Close, the property enjoys an enviable position in the heart of Dalston. Residents are within easy walking distance of the vibrant cafés, bars, restaurants and independent boutiques of Kingsland High Street, while the popular amenities of Stoke Newington, London Fields and Broadway Market are also close by.
+Excellent transport connections are available from Dalston Kingsland and Dalston Junction Overground stations, offering swift access to Shoreditch, the City and Islington. Numerous bus routes from nearby Balls Pond Road also provide convenient links to the West End and beyond.
+Offered to the market chain free.
+EPC rating - D
+Council tax band - C
+Remaining lease length - 89 years
+Service charge - £2700 p.a. Including ground rent</t>
+  </si>
+  <si>
+    <t>&lt;strong&gt;Detailed Description&lt;/strong&gt;&lt;br&gt;&lt;br&gt;A beautifully presented three-bedroom maisonette arranged over the ground and first floors of a charming and well-maintained 1960s purpose-built development.&lt;br&gt;&lt;br&gt;Offering approximately 975 sq ft of well-designed living space, this exceptional family home features a bright and spacious south-facing reception room, a stylish and generously proportioned kitchen/dining room, three well-sized bedrooms, and a contemporary family bathroom complete with both a bathtub and separate walk-in shower.&lt;br&gt;&lt;br&gt;Further benefits include sole use of a substantial timber-decked rear garden, providing an ideal space for outdoor dining, entertaining, and family enjoyment.&lt;br&gt;&lt;br&gt;Situated within the highly sought-after and peaceful Mayfield Close, the property enjoys an enviable position in the heart of Dalston. Residents are within easy walking distance of the vibrant cafés, bars, restaurants and independent boutiques of Kingsland High Street, while the popular amenities of Stoke Newington, London Fields and Broadway Market are also close by.&lt;br&gt;&lt;br&gt;Excellent transport connections are available from Dalston Kingsland and Dalston Junction Overground stations, offering swift access to Shoreditch, the City and Islington. Numerous bus routes from nearby Balls Pond Road also provide convenient links to the West End and beyond.&lt;br&gt;&lt;br&gt;Offered to the market chain free.&lt;br&gt;&lt;br&gt;EPC rating - D&lt;br&gt;Council tax band - C&lt;br&gt;Remaining lease length - 89 years&lt;br&gt;Service charge - £2700 p.a. Including ground rent</t>
+  </si>
+  <si>
+    <t>Three Bedrooms
+Split Level
+Rear Garden
+Enviable Location
+Offered Chain Free
+975 Sq Ft</t>
+  </si>
+  <si>
+    <t>Bennett Walden</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/bennett-walden-40730/</t>
+  </si>
+  <si>
+    <t>020 4633 8917</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/67113799/</t>
+  </si>
+  <si>
+    <t>2026-10-05T09:24:02Z</t>
+  </si>
+  <si>
+    <t>5 bed end terrace house for saleSylvester Path, Hackney, London E8</t>
+  </si>
+  <si>
+    <t>end_terrace</t>
+  </si>
+  <si>
+    <t>Sylvester Path, Hackney, London E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/17142ebe6894d12125800113f5b61e7a37758813.jpg
+https://lid.zoocdn.com/u/1024/768/ad8fac0b52c3346dd44657972efea9326553e8bb.jpg
+https://lid.zoocdn.com/u/1024/768/0b0f7de6f087b442ff7818e15217ff0fb26c074e.jpg
+https://lid.zoocdn.com/u/1024/768/882043c517df0325d4097ea0a71f14628861f37a.jpg
+https://lid.zoocdn.com/u/1024/768/8b84c16c93504ea7312b7670b325f3bcdb51e9c4.jpg
+https://lid.zoocdn.com/u/1024/768/866ec4be62479fe1982f4a315f432b15cb24184c.jpg
+https://lid.zoocdn.com/u/1024/768/2f76bde198d5be2894455264aaa04dd2ec104072.jpg
+https://lid.zoocdn.com/u/1024/768/c69fc3c45c38f5e7f369968536e0da014481f919.jpg
+https://lid.zoocdn.com/u/1024/768/88b0484236b55001b77fae7c3696ff3110bb34bb.jpg
+https://lid.zoocdn.com/u/1024/768/1fe60c40f1aa70af2bb65c3bd99eb4db1a14c1af.jpg
+https://lid.zoocdn.com/u/1024/768/3600029f58a87f4e7791da31592c900b4d444abb.jpg
+https://lid.zoocdn.com/u/1024/768/80bca31dae11b222221f34d43f99e50f14b26467.jpg
+https://lid.zoocdn.com/u/1024/768/f8ab716ccf23d9badd0219034e19805e3115be6b.jpg
+https://lid.zoocdn.com/u/1024/768/c158ac99771cc3ad2f575242fed46c7f4f14ce3c.jpg
+https://lid.zoocdn.com/u/1024/768/6aff2d3dbb23b9c5369b761c42047d1b2f1ed2b0.jpg
+https://lid.zoocdn.com/u/1024/768/f2d4efca21fb569ef5c75d237584d639abd6b5f1.jpg
+https://lid.zoocdn.com/u/1024/768/99d26ddaa022f175a0e22f9977f61b72ced0b969.jpg</t>
+  </si>
+  <si>
+    <t>Freehold</t>
+  </si>
+  <si>
+    <t>Located on a desirable, quiet pathway in sought after Hackney Central is this enchanting, beautifully presented and sought after Victorian townhouse. It provides exceptional, versatile accommodation arranged over four floors and enjoys a host of characterful features including original fireplaces and a large easily accessible loft storage space. Offering endless charm, a light entrance hall, stylish kitchen/diner opening to a cosy living/entertaining space with access to a wonderfully bright conservatory, five delightful bedrooms, a glorious bathroom and a convenient shower/utility room. Moments from vibrant Mare Street and all amenities, many transport links including Hackney Central and Hackney Downs overground stations. Close to Broadway Market, the Lido, and the popular green spaces of London Fields. Catchment area for a choice of Outstanding Primary and Secondary schools.</t>
+  </si>
+  <si>
+    <t>Versatile Accommodation
+Bathed in Natural Light
+Overlooks Path and Walled Courtyard
+Seconds From Vibrant Amenities
+Safe Cycle Path to London Fields
+Residents Parking Zone D</t>
+  </si>
+  <si>
+    <t>Keatons - Hackney</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/keatons-hackney-london-4466/</t>
+  </si>
+  <si>
+    <t>020 8525 7788</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/73164094/</t>
+  </si>
+  <si>
+    <t>2026-10-05T09:24:34Z</t>
+  </si>
+  <si>
+    <t>3 bed flat for saleHacon Square, Richmond Road, London E8</t>
+  </si>
+  <si>
+    <t>Hacon Square, Richmond Road, London E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/aa1ffc921d52e1ef5cbfdb4ff0f64c203248f708.jpg
+https://lid.zoocdn.com/u/1024/768/dc49d7ab5b5c3a48d374aa93c47c6860108a1fa1.jpg
+https://lid.zoocdn.com/u/1024/768/83fff08141c7a2909f94c014d08c2fc09ef5b5c2.jpg
+https://lid.zoocdn.com/u/1024/768/225a1df278f8f9bbd64313483d6a31e3a6edd4bb.jpg
+https://lid.zoocdn.com/u/1024/768/1f7af79cadecb39726fae73c3d2a90304e1daaa5.jpg
+https://lid.zoocdn.com/u/1024/768/758a044d0020565289d140a8449daa3dda92dab7.jpg
+https://lid.zoocdn.com/u/1024/768/991fe5b922962424f459c1eb83c6fd917ede484e.jpg
+https://lid.zoocdn.com/u/1024/768/2d8bf0ca888b5765bf2784ce1f213af2bc0738bb.jpg
+https://lid.zoocdn.com/u/1024/768/0d5475ac50a9092102422b723a81699aa5865f0e.jpg
+https://lid.zoocdn.com/u/1024/768/ab0470d990c8503518580994e284a940ae71d0be.jpg
+https://lid.zoocdn.com/u/1024/768/12f83b594ba7ef4703b5ffc21da69c52f4cb3a01.jpg
+https://lid.zoocdn.com/u/1024/768/7c431af5d7d2d26cac2994239b6878ab3e19ec07.jpg
+https://lid.zoocdn.com/u/1024/768/95bea6b900c6b0d5eb9daa1539ce0a6fab1e1907.jpg
+https://lid.zoocdn.com/u/1024/768/1deee60f50ed87830693c8dc4d9f70241ddd999e.jpg
+https://lid.zoocdn.com/u/1024/768/9a566d4692224aca8a69f5a3d50ad4a3aab47d18.jpg
+https://lid.zoocdn.com/u/1024/768/b0384c271395ec85c522b55cd6ffbf47c7b0a00e.jpg
+https://lid.zoocdn.com/u/1024/768/443deadc46a3ac1e7327b33a399dad3a0fe0da88.jpg
+https://lid.zoocdn.com/u/1024/768/59ca0bf0c8ee498197aa00f89f00dc8a38be4fde.jpg</t>
+  </si>
+  <si>
+    <t>C</t>
+  </si>
+  <si>
+    <t>A wonderful three bedroom apartment in London Fields with private roof terrace.
+Description
+A well-presented and thoughtfully designed modern apartment extending to approximately 955 sq ft, arranged across the fourth floor and offering bright, well-balanced accommodation throughout.
+The property is centred around a generous reception room with ample space for both seating and dining, complemented by contemporary kitchen finished with sleek cabinetry and integrated appliances. The kitchen also benefits from bi-folding doors, allowing the option of separating or keeping the space open. The large principal living areas create an excellent sense of light and connection to the substantial wraparound balcony, providing impressive outdoor space for entertaining, dining or simply enjoying elevated views.
+The accommodation comprises three well-proportioned double bedrooms, including a particularly spacious principal bedroom with direct access to the balcony and en-suite. The remaining bedrooms are equally versatile, ideal for guest accommodation, family living or home working. A modern family bathroom adds to the practicality of the layout.
+Further benefits include extensive built-in storage throughout, excellent natural light and a highly functional floorplan that maximises both space and flexibility.
+A superb modern home, ideally suited to professionals, families or those seeking generous lateral living with exceptional private outdoor space.
+Location
+Situated within a well-connected and increasingly sought-after part of Hackney, it's ideally positioned to enjoy the area’s blend of green space, independent amenities and vibrant cultural scene. The neighbourhood has a strong local character, shaped by a mix of residential streets, creative industries and long-established community hubs.
+Nearby, London Fields provides expansive open space along with tennis courts and the popular lido, while Broadway Market offers a well-known mix of cafés, restaurants, independent retailers and weekend market stalls. The Regent's Canal runs close by, with its towpath creating attractive walking and cycling routes toward Victoria Park, Angel and the City.
+The wider area is rich in food, drink and cultural destinations. Dalston and Hackney Central both provide a wide range of restaurants, bars, music venues and independent shops, while Mare Street continues to serve as a focal point for everyday amenities.
+Transport connections are particularly convenient, with Hackney Downs Station, Hackney Central Station and Dalston Kingsland Station all readily accessible, offering swift links across London. Numerous bus routes also operate locally, providing direct connections into the City, Shoreditch, Islington and beyond.
+Square Footage: 955 sq ft
+Leasehold with approximately 131 years remaining.</t>
+  </si>
+  <si>
+    <t>A wonderful three bedroom apartment in London Fields with private roof terrace.&lt;br&gt;&lt;br&gt;Description&lt;br&gt;A well-presented and thoughtfully designed modern apartment extending to approximately 955 sq ft, arranged across the fourth floor and offering bright, well-balanced accommodation throughout.&lt;br&gt;&lt;br&gt;The property is centred around a generous reception room with ample space for both seating and dining, complemented by contemporary kitchen finished with sleek cabinetry and integrated appliances. The kitchen also benefits from bi-folding doors, allowing the option of separating or keeping the space open. The large principal living areas create an excellent sense of light and connection to the substantial wraparound balcony, providing impressive outdoor space for entertaining, dining or simply enjoying elevated views.&lt;br&gt;&lt;br&gt;The accommodation comprises three well-proportioned double bedrooms, including a particularly spacious principal bedroom with direct access to the balcony and en-suite. The remaining bedrooms are equally versatile, ideal for guest accommodation, family living or home working. A modern family bathroom adds to the practicality of the layout.&lt;br&gt;&lt;br&gt;Further benefits include extensive built-in storage throughout, excellent natural light and a highly functional floorplan that maximises both space and flexibility.&lt;br&gt;&lt;br&gt;A superb modern home, ideally suited to professionals, families or those seeking generous lateral living with exceptional private outdoor space.&lt;br&gt;&lt;br&gt;Location&lt;br&gt;Situated within a well-connected and increasingly sought-after part of Hackney, it's ideally positioned to enjoy the area’s blend of green space, independent amenities and vibrant cultural scene. The neighbourhood has a strong local character, shaped by a mix of residential streets, creative industries and long-established community hubs.&lt;br&gt;&lt;br&gt;Nearby, London Fields provides expansive open space along with tennis courts and the popular lido, while Broadway Market offers a well-known mix of cafés, restaurants, independent retailers and weekend market stalls. The Regent's Canal runs close by, with its towpath creating attractive walking and cycling routes toward Victoria Park, Angel and the City.&lt;br&gt;&lt;br&gt;The wider area is rich in food, drink and cultural destinations. Dalston and Hackney Central both provide a wide range of restaurants, bars, music venues and independent shops, while Mare Street continues to serve as a focal point for everyday amenities.&lt;br&gt;&lt;br&gt;Transport connections are particularly convenient, with Hackney Downs Station, Hackney Central Station and Dalston Kingsland Station all readily accessible, offering swift links across London. Numerous bus routes also operate locally, providing direct connections into the City, Shoreditch, Islington and beyond.&lt;br&gt;&lt;br&gt;Square Footage: 955 sq ft&lt;br&gt;&lt;br&gt;Leasehold with approximately 131 years remaining.</t>
+  </si>
+  <si>
+    <t>Three generous bedrooms.
+Two Bathrooms.
+Expansive private roof terrace.
+Offered Chain Free.
+Amazing proximity to London Fields.
+EPC Rating = C</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/for-sale/details/71255893/</t>
   </si>
   <si>
-    <t>2026-08-24T09:09:08Z</t>
+    <t>2026-10-05T09:23:27Z</t>
   </si>
   <si>
     <t>Studio for saleDalston Lane, Hackney E8</t>
   </si>
   <si>
     <t>studio</t>
   </si>
   <si>
     <t>Dalston Lane, Hackney E8</t>
   </si>
   <si>
     <t>https://lid.zoocdn.com/u/1024/768/555e796dda0aa1e249b8c83fc22393eb50ce1565.jpg
 https://lid.zoocdn.com/u/1024/768/89fdbdbb90cb5fcf6f95f70d3016b6cff27499ac.jpg
 https://lid.zoocdn.com/u/1024/768/fabf8477bf3ff9704b2032eefd81149700b7ab09.jpg
 https://lid.zoocdn.com/u/1024/768/bf35eeeb638c17e61c5fba3dc0fe6595b3eb888d.jpg
 https://lid.zoocdn.com/u/1024/768/621dbc225bdc5c198ac7295ff1b317947ff169ea.jpg
 https://lid.zoocdn.com/u/1024/768/bfbb73479c8d88c98039afd5a6ed1b4c6351eeb5.jpg
 https://lid.zoocdn.com/u/1024/768/62f7d89227fd7622811c11d700c8a21885ef5e97.jpg
 https://lid.zoocdn.com/u/1024/768/182ab6fc6a0b19bf991021b81dd864a83961cc40.jpg
 https://lid.zoocdn.com/u/1024/768/12a4296b49eab66de4601939be7746df03f2217e.jpg
 https://lid.zoocdn.com/u/1024/768/357061496e4354d4b7524e74e2a986dd982c73ea.jpg
 https://lid.zoocdn.com/u/1024/768/624de6e3a53d8d4f0da9ef82d67badc254cad3eb.jpg
 https://lid.zoocdn.com/u/1024/768/7f3573c486999704c8810bcedbd1b39336c1e52d.jpg
 https://lid.zoocdn.com/u/1024/768/e6bdb4de194ea4ef94c20175d6b92654c0e39d5d.jpg</t>
   </si>
   <si>
-    <t>D</t>
-[...1 lines deleted...]
-  <si>
     <t>Leasehold</t>
   </si>
   <si>
     <t>Goldman Greg are delighted to present this lovely studio flat situated within a secure block, boasting modern accommodation throughout, a large south facing communal garden and an excellent Hackney location.
 The property is situated just moments from Hackney Downs Station for links around the city, while Mare Street, Dalston Junction and Dalston Kingsland are also within close proximity. Also close to the cafés, restaurants and nightlife of Dalston and Hackney.
 Currently rented at £1,300pcm, offering a strong yield potential, this is the perfect buy to let investment or pied-à-terre.
 Virtual Tour available!</t>
   </si>
   <si>
     <t>Goldman Greg are delighted to present this lovely studio flat situated within a secure block, boasting modern accommodation throughout, a large south facing communal garden and an excellent Hackney location.&lt;br&gt;&lt;br&gt;The property is situated just moments from Hackney Downs Station for links around the city, while Mare Street, Dalston Junction and Dalston Kingsland are also within close proximity. Also close to the cafés, restaurants and nightlife of Dalston and Hackney.&lt;br&gt;&lt;br&gt;Currently rented at £1,300pcm, offering a strong yield potential, this is the perfect buy to let investment or pied-à-terre.&lt;br&gt;&lt;br&gt;Virtual Tour available!</t>
   </si>
   <si>
     <t>Lower ground floor studio apartment
 Well presented space
 Modern interior throughout
 Ideal location
 Moments from Hackney Downs, Dalston Junction &amp; Dalston Kingsland
 Close to cafés, restaurants and nightlife of Dalston and Hackney
 85 years left on lease
 Currently achieving £1,300 pcm / 8% Gross Rental Yield
 Ideal pied-à-terre or buy to let investment
 Communal south facing garden</t>
   </si>
   <si>
     <t>Goldman Greg Housing Management</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/find-agents/branch/goldman-greg-housing-management-london-118214/</t>
   </si>
   <si>
-    <t>02080 229589</t>
-[...230 lines deleted...]
-    <t>01795 393132</t>
+    <t>020 3641 3114</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -965,318 +922,333 @@
       </c>
       <c r="T2" t="s">
         <v>34</v>
       </c>
       <c r="U2" t="s">
         <v>35</v>
       </c>
       <c r="V2" t="s">
         <v>36</v>
       </c>
       <c r="W2" t="s">
         <v>37</v>
       </c>
       <c r="X2" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
         <v>39</v>
       </c>
       <c r="B3" t="s">
         <v>40</v>
       </c>
       <c r="C3">
-        <v>71255893</v>
+        <v>73421491</v>
       </c>
       <c r="D3">
-        <v>180000</v>
+        <v>650000</v>
       </c>
       <c r="E3">
-        <v>1047</v>
+        <v>667</v>
       </c>
       <c r="F3" t="s">
         <v>26</v>
       </c>
       <c r="G3" t="s">
         <v>41</v>
       </c>
       <c r="H3" t="s">
         <v>42</v>
       </c>
       <c r="I3" t="s">
         <v>43</v>
       </c>
       <c r="J3">
-        <v>51.548988</v>
+        <v>51.543791</v>
       </c>
       <c r="K3">
-        <v>-0.060392</v>
+        <v>-0.073289</v>
+      </c>
+      <c r="L3">
+        <v>3</v>
       </c>
       <c r="M3">
         <v>1</v>
       </c>
       <c r="N3">
         <v>1</v>
       </c>
       <c r="O3">
-        <v>172</v>
+        <v>975</v>
       </c>
       <c r="P3" t="s">
         <v>44</v>
       </c>
       <c r="Q3" t="s">
         <v>45</v>
       </c>
       <c r="R3" t="s">
+        <v>32</v>
+      </c>
+      <c r="S3" t="s">
         <v>46</v>
       </c>
-      <c r="S3" t="s">
+      <c r="T3" t="s">
         <v>47</v>
       </c>
-      <c r="T3" t="s">
+      <c r="U3" t="s">
         <v>48</v>
       </c>
-      <c r="U3" t="s">
+      <c r="V3" t="s">
         <v>49</v>
       </c>
-      <c r="V3" t="s">
+      <c r="W3" t="s">
         <v>50</v>
       </c>
-      <c r="W3" t="s">
+      <c r="X3" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" t="s">
         <v>53</v>
       </c>
-      <c r="B4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C4">
-        <v>73923987</v>
+        <v>67113799</v>
       </c>
       <c r="D4">
-        <v>550000</v>
+        <v>1050000</v>
       </c>
       <c r="E4">
-        <v>759</v>
+        <v>743</v>
       </c>
       <c r="F4" t="s">
         <v>26</v>
       </c>
       <c r="G4" t="s">
+        <v>54</v>
+      </c>
+      <c r="H4" t="s">
         <v>55</v>
       </c>
-      <c r="H4" t="s">
+      <c r="I4" t="s">
         <v>56</v>
       </c>
-      <c r="I4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J4">
-        <v>51.542651</v>
+        <v>51.546183</v>
       </c>
       <c r="K4">
-        <v>-0.063602</v>
+        <v>-0.055772</v>
       </c>
       <c r="L4">
+        <v>5</v>
+      </c>
+      <c r="M4">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>1</v>
       </c>
       <c r="N4">
         <v>1</v>
       </c>
       <c r="O4">
-        <v>725</v>
+        <v>1414</v>
       </c>
       <c r="P4" t="s">
+        <v>57</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>45</v>
+      </c>
+      <c r="R4" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>32</v>
       </c>
       <c r="S4" t="s">
         <v>59</v>
       </c>
       <c r="T4" t="s">
+        <v>59</v>
+      </c>
+      <c r="U4" t="s">
         <v>60</v>
       </c>
-      <c r="U4" t="s">
+      <c r="V4" t="s">
         <v>61</v>
       </c>
-      <c r="V4" t="s">
+      <c r="W4" t="s">
         <v>62</v>
       </c>
-      <c r="W4" t="s">
+      <c r="X4" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
+        <v>64</v>
+      </c>
+      <c r="B5" t="s">
         <v>65</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5">
+        <v>73164094</v>
+      </c>
+      <c r="D5">
+        <v>775000</v>
+      </c>
+      <c r="E5">
+        <v>812</v>
+      </c>
+      <c r="F5" t="s">
+        <v>26</v>
+      </c>
+      <c r="G5" t="s">
         <v>66</v>
-      </c>
-[...10 lines deleted...]
-        <v>68</v>
       </c>
       <c r="H5" t="s">
         <v>28</v>
       </c>
       <c r="I5" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="J5">
-        <v>51.35115</v>
+        <v>51.543322</v>
       </c>
       <c r="K5">
-        <v>0.718088</v>
+        <v>-0.056235</v>
       </c>
       <c r="L5">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="M5">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="N5">
         <v>1</v>
       </c>
+      <c r="O5">
+        <v>955</v>
+      </c>
       <c r="P5" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>69</v>
+      </c>
+      <c r="R5" t="s">
+        <v>32</v>
+      </c>
+      <c r="S5" t="s">
         <v>70</v>
       </c>
-      <c r="Q5" t="s">
-[...2 lines deleted...]
-      <c r="R5" t="s">
+      <c r="T5" t="s">
         <v>71</v>
       </c>
-      <c r="S5" t="s">
+      <c r="U5" t="s">
         <v>72</v>
       </c>
-      <c r="T5" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="V5" t="s">
-        <v>75</v>
+        <v>36</v>
       </c>
       <c r="W5" t="s">
-        <v>76</v>
+        <v>37</v>
       </c>
       <c r="X5" t="s">
-        <v>77</v>
+        <v>38</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="B6" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="C6">
-        <v>73886480</v>
+        <v>71255893</v>
       </c>
       <c r="D6">
-        <v>900</v>
+        <v>180000</v>
+      </c>
+      <c r="E6">
+        <v>1047</v>
       </c>
       <c r="F6" t="s">
-        <v>67</v>
+        <v>26</v>
       </c>
       <c r="G6" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="H6" t="s">
-        <v>28</v>
+        <v>76</v>
       </c>
       <c r="I6" t="s">
-        <v>81</v>
+        <v>77</v>
       </c>
       <c r="J6">
-        <v>51.339344</v>
+        <v>51.548988</v>
       </c>
       <c r="K6">
-        <v>0.731272</v>
-[...2 lines deleted...]
-        <v>1</v>
+        <v>-0.060392</v>
       </c>
       <c r="M6">
         <v>1</v>
       </c>
       <c r="N6">
         <v>1</v>
       </c>
+      <c r="O6">
+        <v>172</v>
+      </c>
       <c r="P6" t="s">
+        <v>78</v>
+      </c>
+      <c r="Q6" t="s">
+        <v>45</v>
+      </c>
+      <c r="R6" t="s">
+        <v>79</v>
+      </c>
+      <c r="S6" t="s">
+        <v>80</v>
+      </c>
+      <c r="T6" t="s">
+        <v>81</v>
+      </c>
+      <c r="U6" t="s">
         <v>82</v>
       </c>
-      <c r="Q6" t="s">
+      <c r="V6" t="s">
         <v>83</v>
       </c>
-      <c r="R6" t="s">
+      <c r="W6" t="s">
         <v>84</v>
       </c>
-      <c r="S6" t="s">
+      <c r="X6" t="s">
         <v>85</v>
-      </c>
-[...13 lines deleted...]
-        <v>89</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">