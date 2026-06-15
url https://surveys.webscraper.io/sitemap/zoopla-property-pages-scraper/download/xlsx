--- v0 (2026-04-15)
+++ v1 (2026-06-15)
@@ -12,55 +12,58 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="85">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
   <si>
     <t>web_scraper_start_url</t>
   </si>
   <si>
+    <t>time_scraped</t>
+  </si>
+  <si>
     <t>listing_id</t>
   </si>
   <si>
     <t>price</t>
   </si>
   <si>
     <t>price_per_sq_ft</t>
   </si>
   <si>
     <t>currency</t>
   </si>
   <si>
     <t>listing_title</t>
   </si>
   <si>
     <t>property_type</t>
   </si>
   <si>
     <t>location</t>
   </si>
   <si>
     <t>latitude</t>
   </si>
   <si>
     <t>longitude</t>
@@ -84,50 +87,53 @@
     <t>epc_rating</t>
   </si>
   <si>
     <t>tags</t>
   </si>
   <si>
     <t>description</t>
   </si>
   <si>
     <t>description_html</t>
   </si>
   <si>
     <t>property_features</t>
   </si>
   <si>
     <t>agency_name</t>
   </si>
   <si>
     <t>agency_page</t>
   </si>
   <si>
     <t>agency_phone</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/for-sale/details/72748507/</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:27:52Z</t>
   </si>
   <si>
     <t>gbp</t>
   </si>
   <si>
     <t>4 bed terraced house for saleMapledene Road E8</t>
   </si>
   <si>
     <t>terraced</t>
   </si>
   <si>
     <t>Mapledene Road E8</t>
   </si>
   <si>
     <t>https://lid.zoocdn.com/u/1024/768/2e1a4e2abe2e829bdf2b615e85eeea3c4e3f817e.jpg
 https://lid.zoocdn.com/u/1024/768/6e680384fa1fd00db562d8e99027c5a04355f5d0.jpg
 https://lid.zoocdn.com/u/1024/768/a6a61662129eda29fd665f42d40dcc5d79360d20.jpg
 https://lid.zoocdn.com/u/1024/768/c1fceda56518a69ceeae6577f199b6a8e18ed1a4.jpg
 https://lid.zoocdn.com/u/1024/768/ff34e0c16e894fdee90003db18910a6bfffd6caa.jpg
 https://lid.zoocdn.com/u/1024/768/cc8668c8a1c4a394d981ad6c0a9a2678115b3da4.jpg
 https://lid.zoocdn.com/u/1024/768/9e6ba23bd87c3251d5c8d3b4e9f7f1f52c1d7a2c.jpg
 https://lid.zoocdn.com/u/1024/768/ceb5c1b5c84cea5b7f247200d0bd8e558fb2e2b9.jpg
 https://lid.zoocdn.com/u/1024/768/742422308b9da6e4b14db5a946325bdd49e2753d.jpg
 https://lid.zoocdn.com/u/1024/768/bd003eac47c781e0eda64df1340d2feede6eaee7.jpg
 https://lid.zoocdn.com/u/1024/768/8674204e1a6fabaeec57265937eca851f6af5842.jpg</t>
@@ -144,54 +150,57 @@
 The property is situated in a lively neighbourhood, known for its excellent local amenities, including shops, cafes, and parks, all within easy reach. The area is well-connected by public transport, making it simple to access the wider city and beyond.
 This home presents a wonderful opportunity for those seeking a blend of space, comfort, and a vibrant community. With its appealing layout and prime location, this property is sure to attract interest from a variety of buyers. Do not miss the chance to make this delightful house your new home.</t>
   </si>
   <si>
     <t>Welcome to this charming mid-terrace house located on the desirable Mapledene Road in the vibrant E8 area. This spacious property boasts an impressive 1,337 square feet of living space, making it an ideal family home or a perfect setting for those who enjoy entertaining.&lt;br&gt;&lt;br&gt;The house features a well-proportioned reception room that provides a warm and inviting atmosphere, perfect for relaxing or hosting guests. With four generously sized bedrooms, there is ample space for family members or guests, ensuring everyone has their own comfortable retreat. The two bathrooms offer convenience and privacy, catering to the needs of a busy household.&lt;br&gt;&lt;br&gt;The property is situated in a lively neighbourhood, known for its excellent local amenities, including shops, cafes, and parks, all within easy reach. The area is well-connected by public transport, making it simple to access the wider city and beyond.&lt;br&gt;&lt;br&gt;This home presents a wonderful opportunity for those seeking a blend of space, comfort, and a vibrant community. With its appealing layout and prime location, this property is sure to attract interest from a variety of buyers. Do not miss the chance to make this delightful house your new home.</t>
   </si>
   <si>
     <t>Four spacious bedrooms
 Two bathrooms
 Cosy reception room
 Mid-terrace house
 Located on Mapledene Road
 1,337sqft of living space
 Close to local amenities
 Easy access to transport
 Ideal family home
 Viewing recommended</t>
   </si>
   <si>
     <t>Blakestanley</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/find-agents/branch/blakestanley-london-1079/</t>
   </si>
   <si>
-    <t>02080 339661</t>
+    <t>02081 150421</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/for-sale/details/72646360/</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:27:39Z</t>
   </si>
   <si>
     <t>2 bed flat for saleMare Street, London E8</t>
   </si>
   <si>
     <t>flat</t>
   </si>
   <si>
     <t>Mare Street, London E8</t>
   </si>
   <si>
     <t>https://lid.zoocdn.com/u/1024/768/538367c750ea65432dd5f4eff3367f876b191d2d.jpg
 https://lid.zoocdn.com/u/1024/768/f3979014314042124f757d5908f4cf561567cb5f.jpg
 https://lid.zoocdn.com/u/1024/768/269b111db3cc05750deeb1deff70604d8bda2955.jpg
 https://lid.zoocdn.com/u/1024/768/a1e866759313d65ebb70108bd2f7f705f1e8bd1b.jpg
 https://lid.zoocdn.com/u/1024/768/9d65be0d91e30e8dbf4566fea30b82a7236c1049.jpg
 https://lid.zoocdn.com/u/1024/768/1c6c01c4519de8d82ce8890d19fe895ced216fd4.jpg
 https://lid.zoocdn.com/u/1024/768/72517e173c1be75d1489e4b483c42dba08eac97e.jpg
 https://lid.zoocdn.com/u/1024/768/de47d9ce94ec9a4507b4551ae6d99053e806219d.jpg
 https://lid.zoocdn.com/u/1024/768/79d624a055e34ed09716f5388e675ef5f3c148b4.jpg
 https://lid.zoocdn.com/u/1024/768/3bc36f9c27175c9ccfddea64f4a2727210d8bc3b.jpg
 https://lid.zoocdn.com/u/1024/768/ff4fac2fe46f0989cc2678c60d201313a9143fcb.jpg
 https://lid.zoocdn.com/u/1024/768/3c256a81ce4edda22060a0ad9a9563db04fcae8f.jpg
 https://lid.zoocdn.com/u/1024/768/9e144d100ee4e19addc923d63246fa82effe132c.jpg
 https://lid.zoocdn.com/u/1024/768/b6317fa0524c6a6b23f350612b48b057088d764f.jpg
@@ -220,252 +229,224 @@
 Popular area
 Double glazing throughout
 Secure phone entry system
 Lift
 Council tax band: C
 Tenure: Leasehold, approximately 125 years remaining
 Service Charge: Approximately £2,400 per annum
 Ground rent: £0 per annum</t>
   </si>
   <si>
     <t>This tastefully refurbished, characterful and spacious two double bedroom property with a private balcony is located on the first floor of a modern development in the heart of Hackney!&lt;br&gt;&lt;br&gt;The property consists of two double bedrooms and a spacious reception room which leads onto a private balcony. There's also a modern bathroom and kitchen which have been refurbished to a high standard.&lt;br&gt;&lt;br&gt;The building benefits from a secure phone entry system and a lift. Within the flat, you'll find polished concrete floors and all of the windows are double glazed throughout.&lt;br&gt;&lt;br&gt;The building is located just off of Hackney's historic Mare Street with its diverse shops and amenities, including Hackney Empire theatre. It's within easy walking distance of the wide open spaces of Victoria Park, London Fields and Haggerston Park. Broadway Market and Columbia Road are also close by.&lt;br&gt;&lt;br&gt;London Fields overground station is just around the corner and offers a direct link to Liverpool Street. Bethnal Green underground station is around a 15 minute walk away and offers speedy access to the city via the Central Line. There's plenty of great bus and cycle routes nearby too.&lt;br&gt;&lt;br&gt;Two double bedrooms&lt;br&gt;Modern kitchen and bathroom&lt;br&gt;Private balcony&lt;br&gt;Located on the first floor&lt;br&gt;Good transport links&lt;br&gt;Polished concrete floors&lt;br&gt;Popular area&lt;br&gt;Double glazing throughout&lt;br&gt;Secure phone entry system&lt;br&gt;Lift&lt;br&gt;&lt;br&gt;Council tax band: C&lt;br&gt;&lt;br&gt;Tenure: Leasehold, approximately 125 years remaining&lt;br&gt;&lt;br&gt;Service Charge: Approximately £2,400 per annum&lt;br&gt;&lt;br&gt;Ground rent: £0 per annum</t>
   </si>
   <si>
     <t>Private balcony
 Modern kitchen and bathroom
 Polished concrete floors
 Double glazing throughout</t>
   </si>
   <si>
     <t>Findlay Property Investment Ltd</t>
   </si>
   <si>
     <t>https://www.zoopla.co.uk/find-agents/branch/findlay-property-investment-ltd-london-36011/</t>
   </si>
   <si>
-    <t>02036 411084</t>
-[...200 lines deleted...]
-    <t>01795 393662</t>
+    <t>02077 681372</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/72766897/</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:27:25Z</t>
+  </si>
+  <si>
+    <t>2 bed flat for saleRitson Road, Hackney E8</t>
+  </si>
+  <si>
+    <t>Ritson Road, Hackney E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/666b075c3c47404c09bd7d947b12cadb01391118.jpg
+https://lid.zoocdn.com/u/1024/768/aff222f631761620a3135118b4034f21efe7ff52.jpg
+https://lid.zoocdn.com/u/1024/768/4290bbde15947905f2a0547229d6881d723a2830.jpg
+https://lid.zoocdn.com/u/1024/768/9a3152b68b49a24d899014da4678d6ce82587470.jpg
+https://lid.zoocdn.com/u/1024/768/b0749162d4af7aeb42d1463aba0443a1623b1b2d.jpg
+https://lid.zoocdn.com/u/1024/768/305dd51c2ca8c02fcdca325883347c25bac9ff9c.jpg
+https://lid.zoocdn.com/u/1024/768/8f5e80507d0007cefdd470afcb30849af1f1d01b.jpg</t>
+  </si>
+  <si>
+    <t>Chain free</t>
+  </si>
+  <si>
+    <t>A unique and impressive two bedroom apartment in the Grade II Listed building, the German Hospital. The property benefits from having it's own private entrance, two bathrooms, high ceilings and dual aspect sash windows. The building has communal gardens.
+Ritson Road is a quiet no-through road running directly between Dalston and London Fields. The park and lido are within walking distance as well as the popular Ridley Road, Mare Street and Broadway Markets. Dalston Kingsland, Dalston Junction, Hackney Downs and Hackney Central are all half a mile away offering easy access into the City and the rest of London.
+Tenure: Leasehold Lease Years Remaining: 105
+Service Charge: £3,800 (Yearly)
+Annual Ground Rent: £250
+Council Tax Band: D
+Information contained within this listing is for guidance only and should be checked and confirmed (prior to proceeding).</t>
+  </si>
+  <si>
+    <t>A unique and impressive two bedroom apartment in the Grade II Listed building, the German Hospital. The property benefits from having it's own private entrance, two bathrooms, high ceilings and dual aspect sash windows. The building has communal gardens.&lt;br&gt;&lt;br&gt;Ritson Road is a quiet no-through road running directly between Dalston and London Fields. The park and lido are within walking distance as well as the popular Ridley Road, Mare Street and Broadway Markets. Dalston Kingsland, Dalston Junction, Hackney Downs and Hackney Central are all half a mile away offering easy access into the City and the rest of London.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Tenure:&lt;/strong&gt; Leasehold &lt;strong&gt;Lease Years Remaining:&lt;/strong&gt; 105&lt;br&gt;&lt;strong&gt;Service Charge:&lt;/strong&gt; £3,800 (Yearly)&lt;br&gt;&lt;strong&gt;Annual Ground Rent:&lt;/strong&gt; £250&lt;br&gt;&lt;strong&gt;Council Tax Band:&lt;/strong&gt; D&lt;br&gt;&lt;br&gt;&lt;i&gt;Information contained within this listing is for guidance only and should be checked and confirmed (prior to proceeding).&lt;/i&gt;</t>
+  </si>
+  <si>
+    <t>Former Victorian Hospital
+Grade II Listed
+Two Double Bedrooms
+Chain Free
+Private Entrance
+Communal Gardens</t>
+  </si>
+  <si>
+    <t>Dexters - Hackney Central</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/dexters-hackney-central-london-152936/</t>
+  </si>
+  <si>
+    <t>020 7067 2420</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/72710812/</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:27:34Z</t>
+  </si>
+  <si>
+    <t>1 bed flat for saleRichmond Road, London Fields E8</t>
+  </si>
+  <si>
+    <t>Richmond Road, London Fields E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/5870298cff5b02c1f7d07c3e318454ea3fd3e9cc.jpg
+https://lid.zoocdn.com/u/1024/768/fea0dc765b9ee80a17887258fef8565924909588.jpg
+https://lid.zoocdn.com/u/1024/768/87809bee9563ed528efad1a83aa18f69431dfaf3.jpg
+https://lid.zoocdn.com/u/1024/768/cfd9b53dd68d1c064c74a0a941319f31540dea7f.jpg
+https://lid.zoocdn.com/u/1024/768/55a3f940f0eef9bd0709ae2f9c8065e96a007cad.jpg
+https://lid.zoocdn.com/u/1024/768/0b425b4cbeeed6ccac6ccc3dec440cab0500f736.jpg
+https://lid.zoocdn.com/u/1024/768/007b64e5433ddf69861e53d498b64d41ff743261.jpg
+https://lid.zoocdn.com/u/1024/768/bf2856c11d7d784bef15c1ed1e330e0cccf2ea04.jpg
+https://lid.zoocdn.com/u/1024/768/7d172b727e1ed482f6ab19f5328001b3f72e4ca5.jpg
+https://lid.zoocdn.com/u/1024/768/0e8e71b154896ac3829a97a86da3854eb2923915.jpg
+https://lid.zoocdn.com/u/1024/768/2f949533f158fc6413305db200a2b6d6a02107af.jpg
+https://lid.zoocdn.com/u/1024/768/44cdb488d6d0abe8494d59240a584a3f8848a069.jpg
+https://lid.zoocdn.com/u/1024/768/473c258b58e674eac886ab6e27eed0ce4462c4ca.jpg
+https://lid.zoocdn.com/u/1024/768/5ecbc0f1a1a8fbeb13f1454d85be3d41a2416649.jpg
+https://lid.zoocdn.com/u/1024/768/fade39295e5e490e37cdfad75b9bc6fd26696ccc.jpg
+https://lid.zoocdn.com/u/1024/768/4d83c6882d14ed2212e4367f6325a39591725f4a.jpg
+https://lid.zoocdn.com/u/1024/768/b680b7315bf9abcdefdedcf2f0a5b53a1fb2b6f2.jpg</t>
+  </si>
+  <si>
+    <t>B</t>
+  </si>
+  <si>
+    <t>Please note, this is a work/live unit within a mixed use building, best suited to cash buyers, investors, or purchasers able to secure specialist lending with a minimum 25% deposit.
+Designed by Lynas Smith Architects, the Arthaus Building is a striking red brick conversion on Richmond Road, just moments from the green spaces of London Fields.
+Set within a predominantly residential mixed use development, this third floor apartment benefits from separation from the commercial units below and offers a rare private terrace overlooking the surroundings. The building also has shared access with quiet office and work units operating during standard business hours.
+This one bedroom lateral apartment spans nearly 500 sq ft and is located on the third floor, with lift access, concierge service, and a generous roof terrace offering far reaching views.
+The apartment is well planned, with a spacious hallway leading to each room and a large storage and utility cupboard for practical living. The open plan living, dining, and kitchen area features tiled flooring, quartz worktops, and integrated appliances, flowing directly onto a private terrace. The bedroom includes fitted wardrobes, and the bathroom is finished with modern fixtures and full height tiling.
+Originally a shipping warehouse, the building was transformed in 2011. Its heritage facade conceals a striking glass atrium that fills the interior with natural light, while cedar clad walkways and industrial detailing reflect its creative past. Residents benefit from refrigerated delivery lockers, secure bike storage, and an impressive entrance lobby that reflects the building’s thoughtful design.
+The property also benefits from strong rental demand for one bedroom flats in the area, making it an attractive option for investors.
+Transport links are excellent, with London Fields Overground and Hackney Central stations nearby, along with buses connecting to Shoreditch, Waterloo, London Bridge, and Hackney Wick.
+*Please note that this property is currently rented, photographs were taken prior to the current tenancy*</t>
+  </si>
+  <si>
+    <t>Please note, this is a work/live unit within a mixed use building, best suited to cash buyers, investors, or purchasers able to secure specialist lending with a minimum 25% deposit.&lt;br&gt;&lt;br&gt;Designed by Lynas Smith Architects, the Arthaus Building is a striking red brick conversion on Richmond Road, just moments from the green spaces of London Fields.&lt;br&gt;Set within a predominantly residential mixed use development, this third floor apartment benefits from separation from the commercial units below and offers a rare private terrace overlooking the surroundings. The building also has shared access with quiet office and work units operating during standard business hours.&lt;br&gt;&lt;br&gt;This one bedroom lateral apartment spans nearly 500 sq ft and is located on the third floor, with lift access, concierge service, and a generous roof terrace offering far reaching views.&lt;br&gt;&lt;br&gt;The apartment is well planned, with a spacious hallway leading to each room and a large storage and utility cupboard for practical living. The open plan living, dining, and kitchen area features tiled flooring, quartz worktops, and integrated appliances, flowing directly onto a private terrace. The bedroom includes fitted wardrobes, and the bathroom is finished with modern fixtures and full height tiling.&lt;br&gt;&lt;br&gt;Originally a shipping warehouse, the building was transformed in 2011. Its heritage facade conceals a striking glass atrium that fills the interior with natural light, while cedar clad walkways and industrial detailing reflect its creative past. Residents benefit from refrigerated delivery lockers, secure bike storage, and an impressive entrance lobby that reflects the building’s thoughtful design.&lt;br&gt;&lt;br&gt;The property also benefits from strong rental demand for one bedroom flats in the area, making it an attractive option for investors.&lt;br&gt;&lt;br&gt;Transport links are excellent, with London Fields Overground and Hackney Central stations nearby, along with buses connecting to Shoreditch, Waterloo, London Bridge, and Hackney Wick.&lt;br&gt;&lt;br&gt;*Please note that this property is currently rented, photographs were taken prior to the current tenancy*</t>
+  </si>
+  <si>
+    <t>One bedroom
+One bathroom
+Huge private south-east facing terrace
+Lift access
+Work/ live unit
+Concierge
+Bike Storage</t>
+  </si>
+  <si>
+    <t>Benham and Reeves - Canary Wharf</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/benham-and-reeves-canary-wharf-london-63518/</t>
+  </si>
+  <si>
+    <t>02030 074618</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/for-sale/details/72649384/</t>
+  </si>
+  <si>
+    <t>2026-06-15T11:28:10Z</t>
+  </si>
+  <si>
+    <t>3 bed flat for saleGransden Avenue, Hackney E8</t>
+  </si>
+  <si>
+    <t>Gransden Avenue, Hackney E8</t>
+  </si>
+  <si>
+    <t>https://lid.zoocdn.com/u/1024/768/ae14fba8b0023e4301368dc4d8f769b37fd35658.jpg
+https://lid.zoocdn.com/u/1024/768/f2ff38da44bf9a9c548871152c4c3d3a87c48cc2.jpg
+https://lid.zoocdn.com/u/1024/768/b137eb4031f2ef581ac783578d58072de1f864f6.jpg
+https://lid.zoocdn.com/u/1024/768/78c04dc8ccc0a4b9d7da18387d333fcc3bb517f5.jpg
+https://lid.zoocdn.com/u/1024/768/871366dd6ccdfe2517a76ef1f9ac6fedd7fd7e73.jpg
+https://lid.zoocdn.com/u/1024/768/ddc3529dcd6603f87c0c25c17eca5772476d12a8.jpg
+https://lid.zoocdn.com/u/1024/768/a62321f22429c9cdff97cd8791bfab9674b03c36.jpg
+https://lid.zoocdn.com/u/1024/768/6e79496fe2bf3f94d036abbf7b418980899bb14f.jpg
+https://lid.zoocdn.com/u/1024/768/681a7b8227ea96e98233825a66158e4a63618ee8.jpg
+https://lid.zoocdn.com/u/1024/768/db883327c5555cdb36308029802fa86f798c5a4b.jpg</t>
+  </si>
+  <si>
+    <t>A modern three bedroom apartment with two balconies close to London Fields. The property features parquet flooring with underfloor heating throughout, built-in storage, floor to ceiling windows and has been finished to a high spec. Residents also have access to a communal courtyard.
+Gransden Avenue is located adjacent to London Fields; with Broadway Market and Columbia Road Flower Market close by offering great weekend amenities. Excellent transport links nearby, including London Fields overground less than 100m away for easy access to the City.
+Tenure: Leasehold Lease Years Remaining: 142
+Service Charge: £6,341 (Yearly)
+Annual Ground Rent: £500
+Council Tax Band: E
+Information contained within this listing is for guidance only and should be checked and confirmed (prior to proceeding).</t>
+  </si>
+  <si>
+    <t>A modern three bedroom apartment with two balconies close to London Fields. The property features parquet flooring with underfloor heating throughout, built-in storage, floor to ceiling windows and has been finished to a high spec. Residents also have access to a communal courtyard.&lt;br&gt;&lt;br&gt;Gransden Avenue is located adjacent to London Fields; with Broadway Market and Columbia Road Flower Market close by offering great weekend amenities. Excellent transport links nearby, including London Fields overground less than 100m away for easy access to the City.&lt;br&gt;&lt;br&gt;&lt;strong&gt;Tenure:&lt;/strong&gt; Leasehold &lt;strong&gt;Lease Years Remaining:&lt;/strong&gt; 142&lt;br&gt;&lt;strong&gt;Service Charge:&lt;/strong&gt; £6,341 (Yearly)&lt;br&gt;&lt;strong&gt;Annual Ground Rent:&lt;/strong&gt; £500&lt;br&gt;&lt;strong&gt;Council Tax Band:&lt;/strong&gt; E&lt;br&gt;&lt;br&gt;&lt;i&gt;Information contained within this listing is for guidance only and should be checked and confirmed (prior to proceeding).&lt;/i&gt;</t>
+  </si>
+  <si>
+    <t>Offers In Excess Of
+No Onward Chain
+Three Double Bedrooms
+Two Balconies
+Two Bathrooms
+Under Floor Heating
+London Fields</t>
+  </si>
+  <si>
+    <t>Dexters - Hackney</t>
+  </si>
+  <si>
+    <t>https://www.zoopla.co.uk/find-agents/branch/dexters-hackney-london-79340/</t>
+  </si>
+  <si>
+    <t>020 7247 2440</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -769,59 +750,59 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:W6"/>
+  <dimension ref="A1:X6"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
-    <row r="1" spans="1:23">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -847,386 +828,401 @@
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
     </row>
-    <row r="2" spans="1:23">
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>24</v>
+      </c>
+      <c r="B2" t="s">
+        <v>25</v>
+      </c>
+      <c r="C2">
         <v>72748507</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1300000</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>972</v>
       </c>
-      <c r="E2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F2" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G2" t="s">
+        <v>27</v>
+      </c>
+      <c r="H2" t="s">
+        <v>28</v>
+      </c>
+      <c r="I2" t="s">
+        <v>29</v>
+      </c>
+      <c r="J2">
+        <v>51.541648</v>
+      </c>
+      <c r="K2">
+        <v>-0.065714</v>
+      </c>
+      <c r="L2">
+        <v>4</v>
+      </c>
+      <c r="M2">
+        <v>2</v>
+      </c>
+      <c r="N2">
+        <v>1</v>
+      </c>
+      <c r="O2">
+        <v>1337</v>
+      </c>
+      <c r="P2" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q2" t="s">
+        <v>31</v>
+      </c>
+      <c r="R2" t="s">
+        <v>32</v>
+      </c>
+      <c r="S2" t="s">
+        <v>33</v>
+      </c>
+      <c r="T2" t="s">
+        <v>34</v>
+      </c>
+      <c r="U2" t="s">
+        <v>35</v>
+      </c>
+      <c r="V2" t="s">
+        <v>36</v>
+      </c>
+      <c r="W2" t="s">
+        <v>37</v>
+      </c>
+      <c r="X2" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="3" spans="1:24">
+      <c r="A3" t="s">
+        <v>39</v>
+      </c>
+      <c r="B3" t="s">
+        <v>40</v>
+      </c>
+      <c r="C3">
+        <v>72646360</v>
+      </c>
+      <c r="D3">
+        <v>550000</v>
+      </c>
+      <c r="E3">
+        <v>811</v>
+      </c>
+      <c r="F3" t="s">
         <v>26</v>
       </c>
-      <c r="H2" t="s">
-[...11 lines deleted...]
-      <c r="L2">
+      <c r="G3" t="s">
+        <v>41</v>
+      </c>
+      <c r="H3" t="s">
+        <v>42</v>
+      </c>
+      <c r="I3" t="s">
+        <v>43</v>
+      </c>
+      <c r="J3">
+        <v>51.541852</v>
+      </c>
+      <c r="K3">
+        <v>-0.055546</v>
+      </c>
+      <c r="L3">
         <v>2</v>
-      </c>
-[...69 lines deleted...]
-        <v>1</v>
       </c>
       <c r="M3">
         <v>1</v>
       </c>
       <c r="N3">
+        <v>1</v>
+      </c>
+      <c r="O3">
         <v>678</v>
       </c>
-      <c r="O3" t="s">
-[...2 lines deleted...]
-      <c r="Q3" t="s">
+      <c r="P3" t="s">
+        <v>44</v>
+      </c>
+      <c r="R3" t="s">
+        <v>45</v>
+      </c>
+      <c r="S3" t="s">
+        <v>46</v>
+      </c>
+      <c r="T3" t="s">
+        <v>47</v>
+      </c>
+      <c r="U3" t="s">
+        <v>48</v>
+      </c>
+      <c r="V3" t="s">
+        <v>49</v>
+      </c>
+      <c r="W3" t="s">
+        <v>50</v>
+      </c>
+      <c r="X3" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="4" spans="1:24">
+      <c r="A4" t="s">
+        <v>52</v>
+      </c>
+      <c r="B4" t="s">
+        <v>53</v>
+      </c>
+      <c r="C4">
+        <v>72766897</v>
+      </c>
+      <c r="D4">
+        <v>800000</v>
+      </c>
+      <c r="F4" t="s">
+        <v>26</v>
+      </c>
+      <c r="G4" t="s">
+        <v>54</v>
+      </c>
+      <c r="H4" t="s">
         <v>42</v>
       </c>
-      <c r="R3" t="s">
-[...15 lines deleted...]
-        <v>48</v>
+      <c r="I4" t="s">
+        <v>55</v>
+      </c>
+      <c r="J4">
+        <v>51.547172</v>
+      </c>
+      <c r="K4">
+        <v>-0.066878</v>
+      </c>
+      <c r="L4">
+        <v>2</v>
+      </c>
+      <c r="M4">
+        <v>2</v>
+      </c>
+      <c r="N4">
+        <v>1</v>
+      </c>
+      <c r="P4" t="s">
+        <v>56</v>
+      </c>
+      <c r="Q4" t="s">
+        <v>31</v>
+      </c>
+      <c r="R4" t="s">
+        <v>57</v>
+      </c>
+      <c r="S4" t="s">
+        <v>58</v>
+      </c>
+      <c r="T4" t="s">
+        <v>59</v>
+      </c>
+      <c r="U4" t="s">
+        <v>60</v>
+      </c>
+      <c r="V4" t="s">
+        <v>61</v>
+      </c>
+      <c r="W4" t="s">
+        <v>62</v>
+      </c>
+      <c r="X4" t="s">
+        <v>63</v>
       </c>
     </row>
-    <row r="4" spans="1:23">
-[...67 lines deleted...]
-    <row r="5" spans="1:23">
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-        <v>64918854</v>
+        <v>64</v>
+      </c>
+      <c r="B5" t="s">
+        <v>65</v>
       </c>
       <c r="C5">
-        <v>1250</v>
-[...2 lines deleted...]
-        <v>50</v>
+        <v>72710812</v>
+      </c>
+      <c r="D5">
+        <v>400000</v>
       </c>
       <c r="F5" t="s">
-        <v>63</v>
+        <v>26</v>
       </c>
       <c r="G5" t="s">
-        <v>26</v>
+        <v>66</v>
       </c>
       <c r="H5" t="s">
-        <v>64</v>
-[...2 lines deleted...]
-        <v>51.345494</v>
+        <v>42</v>
+      </c>
+      <c r="I5" t="s">
+        <v>67</v>
       </c>
       <c r="J5">
-        <v>0.702497</v>
+        <v>51.543665</v>
       </c>
       <c r="K5">
-        <v>2</v>
+        <v>-0.057234</v>
       </c>
       <c r="L5">
         <v>1</v>
       </c>
       <c r="M5">
+        <v>1</v>
+      </c>
+      <c r="N5">
+        <v>1</v>
+      </c>
+      <c r="P5" t="s">
+        <v>68</v>
+      </c>
+      <c r="Q5" t="s">
+        <v>69</v>
+      </c>
+      <c r="R5" t="s">
+        <v>45</v>
+      </c>
+      <c r="S5" t="s">
+        <v>70</v>
+      </c>
+      <c r="T5" t="s">
+        <v>71</v>
+      </c>
+      <c r="U5" t="s">
+        <v>72</v>
+      </c>
+      <c r="V5" t="s">
+        <v>73</v>
+      </c>
+      <c r="W5" t="s">
+        <v>74</v>
+      </c>
+      <c r="X5" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="6" spans="1:24">
+      <c r="A6" t="s">
+        <v>76</v>
+      </c>
+      <c r="B6" t="s">
+        <v>77</v>
+      </c>
+      <c r="C6">
+        <v>72649384</v>
+      </c>
+      <c r="D6">
+        <v>850000</v>
+      </c>
+      <c r="F6" t="s">
+        <v>26</v>
+      </c>
+      <c r="G6" t="s">
+        <v>78</v>
+      </c>
+      <c r="H6" t="s">
+        <v>42</v>
+      </c>
+      <c r="I6" t="s">
+        <v>79</v>
+      </c>
+      <c r="J6">
+        <v>51.540782</v>
+      </c>
+      <c r="K6">
+        <v>-0.05654</v>
+      </c>
+      <c r="L6">
+        <v>3</v>
+      </c>
+      <c r="M6">
         <v>2</v>
       </c>
-      <c r="O5" t="s">
-[...14 lines deleted...]
-      <c r="T5" t="s">
+      <c r="N6">
+        <v>1</v>
+      </c>
+      <c r="P6" t="s">
+        <v>80</v>
+      </c>
+      <c r="Q6" t="s">
         <v>69</v>
       </c>
-      <c r="U5" t="s">
-[...54 lines deleted...]
-      </c>
       <c r="R6" t="s">
-        <v>79</v>
+        <v>57</v>
       </c>
       <c r="S6" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="T6" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="U6" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="V6" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W6" t="s">
-        <v>84</v>
+        <v>85</v>
+      </c>
+      <c r="X6" t="s">
+        <v>86</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">